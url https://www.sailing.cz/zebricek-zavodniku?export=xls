--- v0 (2026-05-24)
+++ v1 (2026-07-24)
@@ -12,3737 +12,4700 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1229">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1550">
   <si>
     <t>Otta</t>
   </si>
   <si>
     <t>Filip</t>
   </si>
   <si>
     <t>Sokol Tovačov</t>
   </si>
   <si>
     <t>Ottová</t>
   </si>
   <si>
     <t>Tereza</t>
   </si>
   <si>
+    <t>Burda</t>
+  </si>
+  <si>
+    <t>František</t>
+  </si>
+  <si>
+    <t>JK Česká Lípa</t>
+  </si>
+  <si>
+    <t>Drda</t>
+  </si>
+  <si>
+    <t>David</t>
+  </si>
+  <si>
+    <t>Delfín Jablonec</t>
+  </si>
+  <si>
+    <t>Barbora</t>
+  </si>
+  <si>
+    <t>Chlumská</t>
+  </si>
+  <si>
+    <t>JK Staré Splavy</t>
+  </si>
+  <si>
+    <t>Piňosová</t>
+  </si>
+  <si>
+    <t>Kristýna</t>
+  </si>
+  <si>
+    <t>TJ Rapid Brno</t>
+  </si>
+  <si>
+    <t>Lojka</t>
+  </si>
+  <si>
+    <t>Jakub</t>
+  </si>
+  <si>
+    <t>JK Černá v Pošumaví</t>
+  </si>
+  <si>
+    <t>Dokoupil</t>
+  </si>
+  <si>
+    <t>Hynek</t>
+  </si>
+  <si>
+    <t>Jachtklub Brno</t>
+  </si>
+  <si>
+    <t>Sadílková</t>
+  </si>
+  <si>
+    <t>Nela</t>
+  </si>
+  <si>
+    <t>Dokoupilová</t>
+  </si>
+  <si>
+    <t>Linda</t>
+  </si>
+  <si>
+    <t>Beáta</t>
+  </si>
+  <si>
     <t>Tomeš</t>
   </si>
   <si>
     <t>Jiří</t>
   </si>
   <si>
-    <t>JK Česká Lípa</t>
-[...26 lines deleted...]
-    <t>JK Staré Splavy</t>
+    <t>Gebhart</t>
+  </si>
+  <si>
+    <t>Zdeněk</t>
+  </si>
+  <si>
+    <t>JK Cheb</t>
+  </si>
+  <si>
+    <t>Směšný</t>
+  </si>
+  <si>
+    <t>Marek</t>
+  </si>
+  <si>
+    <t>JK Prostějov</t>
   </si>
   <si>
     <t>Skořepová</t>
   </si>
   <si>
     <t>Anna</t>
   </si>
   <si>
     <t>JK Toušeň</t>
   </si>
   <si>
     <t>Bezušek</t>
   </si>
   <si>
     <t>Kristian</t>
   </si>
   <si>
     <t>YC CERE</t>
   </si>
   <si>
+    <t>Sivý</t>
+  </si>
+  <si>
+    <t>Dalibor</t>
+  </si>
+  <si>
+    <t>Slavoj Hluboká</t>
+  </si>
+  <si>
+    <t>Josef</t>
+  </si>
+  <si>
+    <t>Mlejnek</t>
+  </si>
+  <si>
+    <t>Tomáš</t>
+  </si>
+  <si>
+    <t>SK Štětí</t>
+  </si>
+  <si>
     <t>Lojková</t>
   </si>
   <si>
     <t>Karolína</t>
   </si>
   <si>
+    <t>Červenka</t>
+  </si>
+  <si>
+    <t>Matouš</t>
+  </si>
+  <si>
+    <t>JK Olomouc</t>
+  </si>
+  <si>
     <t>Zákoucký</t>
   </si>
   <si>
+    <t>ČYK</t>
+  </si>
+  <si>
     <t>Václav</t>
   </si>
   <si>
-    <t>ČYK</t>
-[...2 lines deleted...]
-    <t>František</t>
+    <t>Křenek</t>
+  </si>
+  <si>
+    <t>Vlachová</t>
+  </si>
+  <si>
+    <t>Kamila</t>
+  </si>
+  <si>
+    <t>YC LS Brno</t>
+  </si>
+  <si>
+    <t>Berntová</t>
+  </si>
+  <si>
+    <t>Ela</t>
   </si>
   <si>
     <t>Gráczová</t>
   </si>
   <si>
     <t>Dorota</t>
   </si>
   <si>
     <t>Baník Ostrava</t>
   </si>
   <si>
-    <t>Dokoupil</t>
-[...8 lines deleted...]
-    <t>Ela</t>
+    <t>Skřepek</t>
+  </si>
+  <si>
+    <t>Šimon</t>
+  </si>
+  <si>
+    <t>Chalupníková</t>
+  </si>
+  <si>
+    <t>Klára</t>
   </si>
   <si>
     <t>Burska</t>
   </si>
   <si>
     <t>Zofia Antonina</t>
   </si>
   <si>
+    <t>Valášková</t>
+  </si>
+  <si>
+    <t>Nina</t>
+  </si>
+  <si>
+    <t>LS Kroměříž</t>
+  </si>
+  <si>
+    <t>Šílený</t>
+  </si>
+  <si>
+    <t>Jáchym</t>
+  </si>
+  <si>
+    <t>YC DIM Bezdrev</t>
+  </si>
+  <si>
+    <t>Stibůrek</t>
+  </si>
+  <si>
+    <t>Matěj</t>
+  </si>
+  <si>
+    <t>Giot</t>
+  </si>
+  <si>
+    <t>Luka</t>
+  </si>
+  <si>
+    <t>Bobek</t>
+  </si>
+  <si>
+    <t>Pavel</t>
+  </si>
+  <si>
+    <t>Plhoň</t>
+  </si>
+  <si>
+    <t>Adam</t>
+  </si>
+  <si>
+    <t>YC Lískovec</t>
+  </si>
+  <si>
+    <t>Chládek</t>
+  </si>
+  <si>
+    <t>Dan</t>
+  </si>
+  <si>
+    <t>Dubnický</t>
+  </si>
+  <si>
+    <t>Ján</t>
+  </si>
+  <si>
+    <t>Čutka</t>
+  </si>
+  <si>
+    <t>Oliver Jan</t>
+  </si>
+  <si>
+    <t>Daněk</t>
+  </si>
+  <si>
+    <t>Kryštof</t>
+  </si>
+  <si>
+    <t>Himmelová</t>
+  </si>
+  <si>
+    <t>YC Nechranice</t>
+  </si>
+  <si>
+    <t>Fanta</t>
+  </si>
+  <si>
+    <t>Miroslav</t>
+  </si>
+  <si>
     <t>Tkadlecová</t>
   </si>
   <si>
     <t>Sára</t>
   </si>
   <si>
-    <t>Barbora</t>
+    <t>Zíma</t>
+  </si>
+  <si>
+    <t>ČWA</t>
+  </si>
+  <si>
+    <t>Moucha</t>
+  </si>
+  <si>
+    <t>YC Doksy</t>
+  </si>
+  <si>
+    <t>Pospíšil</t>
+  </si>
+  <si>
+    <t>Martin</t>
+  </si>
+  <si>
+    <t>Moudrý</t>
+  </si>
+  <si>
+    <t>Švíková</t>
+  </si>
+  <si>
+    <t>Kateřina</t>
+  </si>
+  <si>
+    <t>Valenta</t>
+  </si>
+  <si>
+    <t>Jan</t>
+  </si>
+  <si>
+    <t>Jurečka</t>
+  </si>
+  <si>
+    <t>Císařská louka</t>
+  </si>
+  <si>
+    <t>Bína</t>
+  </si>
+  <si>
+    <t>Daniel</t>
+  </si>
+  <si>
+    <t>Ščerba</t>
+  </si>
+  <si>
+    <t>Kamil</t>
+  </si>
+  <si>
+    <t>Sokol Palkovice</t>
+  </si>
+  <si>
+    <t>Himmel</t>
+  </si>
+  <si>
+    <t>Mahr</t>
+  </si>
+  <si>
+    <t>Tobias</t>
+  </si>
+  <si>
+    <t>YC Velké Dářko</t>
+  </si>
+  <si>
+    <t>Štolba</t>
+  </si>
+  <si>
+    <t>Kováč</t>
+  </si>
+  <si>
+    <t>Vladimír</t>
+  </si>
+  <si>
+    <t>Peterka</t>
+  </si>
+  <si>
+    <t>Hubáček</t>
+  </si>
+  <si>
+    <t>Hrubý</t>
+  </si>
+  <si>
+    <t>Vacula</t>
+  </si>
+  <si>
+    <t>Richter</t>
+  </si>
+  <si>
+    <t>Grácz</t>
+  </si>
+  <si>
+    <t>Trčka</t>
+  </si>
+  <si>
+    <t>Baník Most</t>
+  </si>
+  <si>
+    <t>Jakoubek</t>
+  </si>
+  <si>
+    <t>Grodl</t>
+  </si>
+  <si>
+    <t>Balzerová</t>
+  </si>
+  <si>
+    <t>Lucie</t>
+  </si>
+  <si>
+    <t>Štrobl</t>
+  </si>
+  <si>
+    <t>Hugo</t>
+  </si>
+  <si>
+    <t>Grill</t>
+  </si>
+  <si>
+    <t>Milan</t>
+  </si>
+  <si>
+    <t>Beroun</t>
+  </si>
+  <si>
+    <t>Šercl</t>
+  </si>
+  <si>
+    <t>Ondřej</t>
+  </si>
+  <si>
+    <t>Roček</t>
+  </si>
+  <si>
+    <t>Matyáš</t>
+  </si>
+  <si>
+    <t>YC Neratovice</t>
+  </si>
+  <si>
+    <t>Dymáková</t>
+  </si>
+  <si>
+    <t>Liliana</t>
+  </si>
+  <si>
+    <t>YC Vysoké Mýto</t>
+  </si>
+  <si>
+    <t>Štantejský</t>
+  </si>
+  <si>
+    <t>Koška</t>
+  </si>
+  <si>
+    <t>Vojtěch</t>
+  </si>
+  <si>
+    <t>YC Dyje</t>
+  </si>
+  <si>
+    <t>Rozsypal</t>
+  </si>
+  <si>
+    <t>Lojínová</t>
+  </si>
+  <si>
+    <t>Alexandra</t>
+  </si>
+  <si>
+    <t>Audy</t>
+  </si>
+  <si>
+    <t>Kubeš</t>
+  </si>
+  <si>
+    <t>Fedor</t>
+  </si>
+  <si>
+    <t>Winklerová</t>
+  </si>
+  <si>
+    <t>Tkačová</t>
+  </si>
+  <si>
+    <t>KJ Těrlicko</t>
+  </si>
+  <si>
+    <t>Přikryl</t>
+  </si>
+  <si>
+    <t>Jeremiáš</t>
+  </si>
+  <si>
+    <t>Štěpánková</t>
+  </si>
+  <si>
+    <t>Parůžek</t>
+  </si>
+  <si>
+    <t>Šulc</t>
+  </si>
+  <si>
+    <t>Richard</t>
+  </si>
+  <si>
+    <t>Ptašnik</t>
+  </si>
+  <si>
+    <t>Vladislav</t>
+  </si>
+  <si>
+    <t>YK Jestřábí</t>
+  </si>
+  <si>
+    <t>Skalický</t>
+  </si>
+  <si>
+    <t>LK Štěchovice</t>
+  </si>
+  <si>
+    <t>Hyrš</t>
+  </si>
+  <si>
+    <t>Ladislav</t>
+  </si>
+  <si>
+    <t>JK Ostrava Poruba</t>
+  </si>
+  <si>
+    <t>Bělunková</t>
+  </si>
+  <si>
+    <t>Tatiana</t>
+  </si>
+  <si>
+    <t>Hubáčková</t>
+  </si>
+  <si>
+    <t>Gelnar</t>
+  </si>
+  <si>
+    <t>Lukáš</t>
+  </si>
+  <si>
+    <t>Baštář</t>
+  </si>
+  <si>
+    <t>Lokomotiva Plzeň</t>
+  </si>
+  <si>
+    <t>Roušal</t>
+  </si>
+  <si>
+    <t>Štěpánek</t>
+  </si>
+  <si>
+    <t>Čechura</t>
+  </si>
+  <si>
+    <t>Přemysl</t>
+  </si>
+  <si>
+    <t>Palkovský</t>
+  </si>
+  <si>
+    <t>Gregarová</t>
+  </si>
+  <si>
+    <t>Alžběta</t>
+  </si>
+  <si>
+    <t>Kyncl</t>
+  </si>
+  <si>
+    <t>Dominic</t>
+  </si>
+  <si>
+    <t>YCR Roudnice</t>
+  </si>
+  <si>
+    <t>Suchomelová</t>
+  </si>
+  <si>
+    <t>Kučera</t>
+  </si>
+  <si>
+    <t>Petr</t>
+  </si>
+  <si>
+    <t>Krchňavý</t>
+  </si>
+  <si>
+    <t>Kubíková</t>
+  </si>
+  <si>
+    <t>Dana</t>
+  </si>
+  <si>
+    <t>Olšovec Jedovnice</t>
+  </si>
+  <si>
+    <t>Kubík</t>
+  </si>
+  <si>
+    <t>Michal</t>
+  </si>
+  <si>
+    <t>Lipták</t>
+  </si>
+  <si>
+    <t>Myslík</t>
+  </si>
+  <si>
+    <t>Beneš</t>
+  </si>
+  <si>
+    <t>Štěpán</t>
+  </si>
+  <si>
+    <t>Plecitý</t>
+  </si>
+  <si>
+    <t>Dvořák</t>
+  </si>
+  <si>
+    <t>Novák</t>
+  </si>
+  <si>
+    <t>Kamenský</t>
+  </si>
+  <si>
+    <t>Radim</t>
+  </si>
+  <si>
+    <t>Max</t>
+  </si>
+  <si>
+    <t>Lidařík</t>
+  </si>
+  <si>
+    <t>Rudolf</t>
+  </si>
+  <si>
+    <t>Fuchsová</t>
+  </si>
+  <si>
+    <t>Edita</t>
+  </si>
+  <si>
+    <t>Klímová</t>
+  </si>
+  <si>
+    <t>Johana</t>
+  </si>
+  <si>
+    <t>Rečičár</t>
+  </si>
+  <si>
+    <t>Hošek</t>
+  </si>
+  <si>
+    <t>Libor</t>
+  </si>
+  <si>
+    <t>Jedličková</t>
+  </si>
+  <si>
+    <t>Michaela</t>
+  </si>
+  <si>
+    <t>Moučka</t>
+  </si>
+  <si>
+    <t>Vítězslav</t>
+  </si>
+  <si>
+    <t>Chlupová</t>
+  </si>
+  <si>
+    <t>Patrik</t>
+  </si>
+  <si>
+    <t>Mariana</t>
+  </si>
+  <si>
+    <t>Pinc</t>
+  </si>
+  <si>
+    <t>Poustevník</t>
+  </si>
+  <si>
+    <t>Bělík</t>
+  </si>
+  <si>
+    <t>JK Jesenice</t>
+  </si>
+  <si>
+    <t>Loužek</t>
+  </si>
+  <si>
+    <t>JK Plzeň</t>
+  </si>
+  <si>
+    <t>Cintl</t>
+  </si>
+  <si>
+    <t>Vogltanz</t>
+  </si>
+  <si>
+    <t>YC Kladno</t>
+  </si>
+  <si>
+    <t>Karas</t>
+  </si>
+  <si>
+    <t>Hanák</t>
+  </si>
+  <si>
+    <t>Vít</t>
+  </si>
+  <si>
+    <t>Vastl</t>
+  </si>
+  <si>
+    <t>Rečičárová</t>
+  </si>
+  <si>
+    <t>Agáta</t>
+  </si>
+  <si>
+    <t>Vlach</t>
+  </si>
+  <si>
+    <t>Viktor</t>
+  </si>
+  <si>
+    <t>Brückner</t>
+  </si>
+  <si>
+    <t>Antonín</t>
+  </si>
+  <si>
+    <t>Kuchař</t>
+  </si>
+  <si>
+    <t>Guryča</t>
+  </si>
+  <si>
+    <t>Křížan</t>
+  </si>
+  <si>
+    <t>Mikuláš</t>
+  </si>
+  <si>
+    <t>Nápravníková Kořanová</t>
+  </si>
+  <si>
+    <t>Johanka</t>
+  </si>
+  <si>
+    <t>Nápravník</t>
+  </si>
+  <si>
+    <t>Brabec</t>
+  </si>
+  <si>
+    <t>Kříž</t>
+  </si>
+  <si>
+    <t>Dragoun</t>
+  </si>
+  <si>
+    <t>Dominik</t>
+  </si>
+  <si>
+    <t>Fadli Pětivoký</t>
+  </si>
+  <si>
+    <t>Thoriq</t>
+  </si>
+  <si>
+    <t>Cvikrová</t>
+  </si>
+  <si>
+    <t>Berenika</t>
+  </si>
+  <si>
+    <t>Markéta</t>
+  </si>
+  <si>
+    <t>Blatecký</t>
+  </si>
+  <si>
+    <t>Mudra</t>
+  </si>
+  <si>
+    <t>Staroveský</t>
+  </si>
+  <si>
+    <t>Nalezenec</t>
+  </si>
+  <si>
+    <t>Drahorádová</t>
+  </si>
+  <si>
+    <t>Ema</t>
+  </si>
+  <si>
+    <t>Kubový</t>
+  </si>
+  <si>
+    <t>Kacálek</t>
+  </si>
+  <si>
+    <t>YC Markop FL</t>
+  </si>
+  <si>
+    <t>Šnajdr</t>
+  </si>
+  <si>
+    <t>Bortlíková</t>
+  </si>
+  <si>
+    <t>JK Ostrava</t>
+  </si>
+  <si>
+    <t>Lejhancová</t>
+  </si>
+  <si>
+    <t>Emily</t>
+  </si>
+  <si>
+    <t>YC Pardubice</t>
+  </si>
+  <si>
+    <t>Grabarczyková</t>
+  </si>
+  <si>
+    <t>Čermák</t>
+  </si>
+  <si>
+    <t>Sladký</t>
+  </si>
+  <si>
+    <t>Podrábská</t>
+  </si>
+  <si>
+    <t>Adéla</t>
+  </si>
+  <si>
+    <t>Žáček</t>
+  </si>
+  <si>
+    <t>Dohnálková</t>
+  </si>
+  <si>
+    <t>Petra</t>
+  </si>
+  <si>
+    <t>Jana</t>
+  </si>
+  <si>
+    <t>Hendrych</t>
+  </si>
+  <si>
+    <t>Krč</t>
+  </si>
+  <si>
+    <t>Vinkl</t>
+  </si>
+  <si>
+    <t>Štursová</t>
+  </si>
+  <si>
+    <t>Košíková</t>
+  </si>
+  <si>
+    <t>Matilda</t>
+  </si>
+  <si>
+    <t>Brabcová</t>
+  </si>
+  <si>
+    <t>Bauerová</t>
+  </si>
+  <si>
+    <t>Ina</t>
+  </si>
+  <si>
+    <t>Novotný</t>
+  </si>
+  <si>
+    <t>Karel</t>
+  </si>
+  <si>
+    <t>Brůžek</t>
+  </si>
+  <si>
+    <t>YC Dvořiště-Lišov</t>
+  </si>
+  <si>
+    <t>Václavek</t>
+  </si>
+  <si>
+    <t>Tesař</t>
+  </si>
+  <si>
+    <t>Pavličný</t>
+  </si>
+  <si>
+    <t>Dobrý</t>
+  </si>
+  <si>
+    <t>Dobrá</t>
+  </si>
+  <si>
+    <t>Vinterlíková</t>
+  </si>
+  <si>
+    <t>Křenková</t>
+  </si>
+  <si>
+    <t>Monika</t>
+  </si>
+  <si>
+    <t>Winkler</t>
+  </si>
+  <si>
+    <t>Jedlička</t>
+  </si>
+  <si>
+    <t>Jiřička</t>
+  </si>
+  <si>
+    <t>Will</t>
+  </si>
+  <si>
+    <t>Toušová</t>
+  </si>
+  <si>
+    <t>Miholeková</t>
+  </si>
+  <si>
+    <t>Kristina</t>
+  </si>
+  <si>
+    <t>Řezníček</t>
+  </si>
+  <si>
+    <t>Jilich</t>
+  </si>
+  <si>
+    <t>Plch</t>
+  </si>
+  <si>
+    <t>Fiala</t>
+  </si>
+  <si>
+    <t>Bezušková</t>
+  </si>
+  <si>
+    <t>Musil</t>
+  </si>
+  <si>
+    <t>YC RODOP</t>
+  </si>
+  <si>
+    <t>Neumann</t>
+  </si>
+  <si>
+    <t>Koutná</t>
+  </si>
+  <si>
+    <t>Martina</t>
+  </si>
+  <si>
+    <t>YC Bystrc Brno</t>
+  </si>
+  <si>
+    <t>Kalabis</t>
+  </si>
+  <si>
+    <t>Miroslava</t>
+  </si>
+  <si>
+    <t>Netík</t>
+  </si>
+  <si>
+    <t>Pavliš</t>
+  </si>
+  <si>
+    <t>YC Kovářov</t>
+  </si>
+  <si>
+    <t>Pavlišová</t>
+  </si>
+  <si>
+    <t>Fikáček</t>
+  </si>
+  <si>
+    <t>Šedivák</t>
+  </si>
+  <si>
+    <t>Chlup</t>
+  </si>
+  <si>
+    <t>Košík</t>
+  </si>
+  <si>
+    <t>Benjamín</t>
+  </si>
+  <si>
+    <t>Česaný</t>
+  </si>
+  <si>
+    <t>Prokop</t>
+  </si>
+  <si>
+    <t>Kraus</t>
+  </si>
+  <si>
+    <t>Světlík</t>
+  </si>
+  <si>
+    <t>Albert Milan</t>
+  </si>
+  <si>
+    <t>Nosková</t>
+  </si>
+  <si>
+    <t>Jaroslav</t>
+  </si>
+  <si>
+    <t>Prazdroj Plzeň</t>
+  </si>
+  <si>
+    <t>Šmidtmajer</t>
+  </si>
+  <si>
+    <t>Iljuchin</t>
+  </si>
+  <si>
+    <t>Jonáš</t>
+  </si>
+  <si>
+    <t>Buřil</t>
+  </si>
+  <si>
+    <t>Miloš</t>
+  </si>
+  <si>
+    <t>ALT RS</t>
+  </si>
+  <si>
+    <t>Piňos</t>
+  </si>
+  <si>
+    <t>Jindřich</t>
+  </si>
+  <si>
+    <t>Beerová</t>
+  </si>
+  <si>
+    <t>Anežka</t>
+  </si>
+  <si>
+    <t>Směšná</t>
+  </si>
+  <si>
+    <t>Čajčík</t>
+  </si>
+  <si>
+    <t>Kroupová</t>
+  </si>
+  <si>
+    <t>Slávia Česká Skalice</t>
+  </si>
+  <si>
+    <t>Říhová</t>
+  </si>
+  <si>
+    <t>Beránková</t>
+  </si>
+  <si>
+    <t>Němcová</t>
+  </si>
+  <si>
+    <t>Lara</t>
+  </si>
+  <si>
+    <t>Záchvěj</t>
+  </si>
+  <si>
+    <t>Křížek</t>
+  </si>
+  <si>
+    <t>Škráčková</t>
+  </si>
+  <si>
+    <t>Vendula</t>
+  </si>
+  <si>
+    <t>Hejnová</t>
+  </si>
+  <si>
+    <t>Soukal</t>
+  </si>
+  <si>
+    <t>Miloslav</t>
+  </si>
+  <si>
+    <t>Quittnerová</t>
+  </si>
+  <si>
+    <t>Nicol</t>
+  </si>
+  <si>
+    <t>Svoboda</t>
+  </si>
+  <si>
+    <t>Jachting Poděbrady</t>
+  </si>
+  <si>
+    <t>Bulušek</t>
+  </si>
+  <si>
+    <t>Mlčoch</t>
+  </si>
+  <si>
+    <t>Blatecká</t>
+  </si>
+  <si>
+    <t>Outrata</t>
+  </si>
+  <si>
+    <t>Ptáčková</t>
+  </si>
+  <si>
+    <t>Svobodová</t>
+  </si>
+  <si>
+    <t>Annie</t>
+  </si>
+  <si>
+    <t>Veronika</t>
+  </si>
+  <si>
+    <t>Bronislav</t>
+  </si>
+  <si>
+    <t>Raška</t>
+  </si>
+  <si>
+    <t>Hartman</t>
+  </si>
+  <si>
+    <t>Bryx</t>
+  </si>
+  <si>
+    <t>Falc</t>
+  </si>
+  <si>
+    <t>Federico Milan</t>
+  </si>
+  <si>
+    <t>Brejšová</t>
+  </si>
+  <si>
+    <t>Nevena</t>
+  </si>
+  <si>
+    <t>Mrázová</t>
+  </si>
+  <si>
+    <t>Sylvia</t>
+  </si>
+  <si>
+    <t>Berounová</t>
+  </si>
+  <si>
+    <t>Ptašniková</t>
+  </si>
+  <si>
+    <t>Viktorie</t>
+  </si>
+  <si>
+    <t>Tomolová</t>
+  </si>
+  <si>
+    <t>Jeřábek</t>
+  </si>
+  <si>
+    <t>Faktor</t>
+  </si>
+  <si>
+    <t>Marián</t>
+  </si>
+  <si>
+    <t>SK Nový Knín</t>
+  </si>
+  <si>
+    <t>Čaganová</t>
+  </si>
+  <si>
+    <t>Julie</t>
+  </si>
+  <si>
+    <t>Šebor</t>
+  </si>
+  <si>
+    <t>Martin Morgan</t>
+  </si>
+  <si>
+    <t>Havlíček</t>
+  </si>
+  <si>
+    <t>Jonatan</t>
+  </si>
+  <si>
+    <t>Frederic</t>
+  </si>
+  <si>
+    <t>Lidaříková</t>
+  </si>
+  <si>
+    <t>Kováčová</t>
+  </si>
+  <si>
+    <t>Kafka</t>
+  </si>
+  <si>
+    <t>Němec</t>
+  </si>
+  <si>
+    <t>Horáček</t>
+  </si>
+  <si>
+    <t>VS Duchcov</t>
+  </si>
+  <si>
+    <t>Culek</t>
+  </si>
+  <si>
+    <t>YC Kotva Pha</t>
+  </si>
+  <si>
+    <t>Kaloš</t>
+  </si>
+  <si>
+    <t>Drončovská</t>
+  </si>
+  <si>
+    <t>Marečková</t>
+  </si>
+  <si>
+    <t>Renata</t>
+  </si>
+  <si>
+    <t>Sokol Dobřichovice</t>
+  </si>
+  <si>
+    <t>Mikula</t>
+  </si>
+  <si>
+    <t>Zgraja</t>
+  </si>
+  <si>
+    <t>Behul</t>
+  </si>
+  <si>
+    <t>Vojík</t>
+  </si>
+  <si>
+    <t>Halouzka</t>
+  </si>
+  <si>
+    <t>MYK</t>
+  </si>
+  <si>
+    <t>Zahornacký</t>
+  </si>
+  <si>
+    <t>Kunca</t>
+  </si>
+  <si>
+    <t>Michalčín</t>
+  </si>
+  <si>
+    <t>Bartušková</t>
+  </si>
+  <si>
+    <t>Roxie Berta</t>
   </si>
   <si>
     <t>Krátký</t>
   </si>
   <si>
-    <t>Šimon</t>
-[...551 lines deleted...]
-    <t>Šulc</t>
+    <t>Knetig</t>
+  </si>
+  <si>
+    <t>Chudoba</t>
+  </si>
+  <si>
+    <t>Stanislav</t>
+  </si>
+  <si>
+    <t>Kafková</t>
+  </si>
+  <si>
+    <t>Výška</t>
+  </si>
+  <si>
+    <t>Otevřel</t>
+  </si>
+  <si>
+    <t>Trenda</t>
+  </si>
+  <si>
+    <t>Hýžová</t>
+  </si>
+  <si>
+    <t>Helena</t>
   </si>
   <si>
     <t>Hýža</t>
   </si>
   <si>
-    <t>Blatecký</t>
-[...8 lines deleted...]
-    <t>Prokop</t>
+    <t>Pátek</t>
+  </si>
+  <si>
+    <t>Dressler</t>
+  </si>
+  <si>
+    <t>Mikuláštík</t>
+  </si>
+  <si>
+    <t>Šlechtická</t>
+  </si>
+  <si>
+    <t>Bucha</t>
+  </si>
+  <si>
+    <t>Schulz</t>
+  </si>
+  <si>
+    <t>Matějka</t>
+  </si>
+  <si>
+    <t>Česal</t>
+  </si>
+  <si>
+    <t>Danilo</t>
+  </si>
+  <si>
+    <t>Špírek</t>
+  </si>
+  <si>
+    <t>JK Královská</t>
+  </si>
+  <si>
+    <t>Semrád</t>
+  </si>
+  <si>
+    <t>Dobrkovský</t>
   </si>
   <si>
     <t>Chromcová</t>
   </si>
   <si>
     <t>Andrea</t>
   </si>
   <si>
-    <t>Dobrkovský</t>
-[...41 lines deleted...]
-    <t>Bauerová</t>
+    <t>Marynčák</t>
+  </si>
+  <si>
+    <t>Košťálová</t>
+  </si>
+  <si>
+    <t>Viščorová</t>
+  </si>
+  <si>
+    <t>Kováříková</t>
+  </si>
+  <si>
+    <t>Elena</t>
+  </si>
+  <si>
+    <t>Natálie</t>
+  </si>
+  <si>
+    <t>Bobková</t>
+  </si>
+  <si>
+    <t>Zima</t>
+  </si>
+  <si>
+    <t>Stránský</t>
+  </si>
+  <si>
+    <t>Verl</t>
+  </si>
+  <si>
+    <t>Balada</t>
+  </si>
+  <si>
+    <t>Stoklásek</t>
+  </si>
+  <si>
+    <t>Hájek</t>
   </si>
   <si>
     <t>Šárka</t>
   </si>
   <si>
-    <t>Rečičárová</t>
-[...5 lines deleted...]
-    <t>Kalabis</t>
+    <t>Szmaragowski</t>
+  </si>
+  <si>
+    <t>Michalíková</t>
+  </si>
+  <si>
+    <t>Blahoňovský</t>
   </si>
   <si>
     <t>Králová</t>
   </si>
   <si>
-    <t>Jeřábek</t>
-[...29 lines deleted...]
-    <t>Miroslava</t>
+    <t>Kuthan</t>
+  </si>
+  <si>
+    <t>Motl</t>
+  </si>
+  <si>
+    <t>Luboš</t>
+  </si>
+  <si>
+    <t>Rais</t>
+  </si>
+  <si>
+    <t>Pešta</t>
+  </si>
+  <si>
+    <t>Roman</t>
+  </si>
+  <si>
+    <t>Bureš</t>
+  </si>
+  <si>
+    <t>Krejza</t>
+  </si>
+  <si>
+    <t>Stýblo</t>
   </si>
   <si>
     <t>Vachel</t>
   </si>
   <si>
+    <t>Procházka</t>
+  </si>
+  <si>
+    <t>Knorr</t>
+  </si>
+  <si>
+    <t>Hrdina</t>
+  </si>
+  <si>
     <t>Král</t>
   </si>
   <si>
-    <t>Čermák</t>
-[...62 lines deleted...]
-    <t>Kraus</t>
+    <t>Kacálková</t>
+  </si>
+  <si>
+    <t>Jitka</t>
+  </si>
+  <si>
+    <t>Dušek</t>
+  </si>
+  <si>
+    <t>TJ Jiskra Třeboň</t>
+  </si>
+  <si>
+    <t>Stibůrková</t>
+  </si>
+  <si>
+    <t>Eliška</t>
+  </si>
+  <si>
+    <t>Orthodocks YC</t>
+  </si>
+  <si>
+    <t>Kulík</t>
+  </si>
+  <si>
+    <t>Doležal</t>
+  </si>
+  <si>
+    <t>SK Tři sestry</t>
+  </si>
+  <si>
+    <t>Kuthanová</t>
+  </si>
+  <si>
+    <t>Žíla</t>
+  </si>
+  <si>
+    <t>Žílová</t>
+  </si>
+  <si>
+    <t>Pavla</t>
+  </si>
+  <si>
+    <t>Fadli Pětivoká</t>
+  </si>
+  <si>
+    <t>Anisah</t>
+  </si>
+  <si>
+    <t>Krejčiřík</t>
+  </si>
+  <si>
+    <t>Kala</t>
   </si>
   <si>
     <t>Teplý</t>
   </si>
   <si>
+    <t>Matoušek</t>
+  </si>
+  <si>
+    <t>Velička</t>
+  </si>
+  <si>
+    <t>YC Yachtas</t>
+  </si>
+  <si>
+    <t>Glac</t>
+  </si>
+  <si>
+    <t>Švenda</t>
+  </si>
+  <si>
+    <t>Krupa</t>
+  </si>
+  <si>
+    <t>Kubíček</t>
+  </si>
+  <si>
+    <t>Bezděk</t>
+  </si>
+  <si>
     <t>Odložilík</t>
   </si>
   <si>
     <t>Vilém</t>
   </si>
   <si>
-    <t>YC Yachtas</t>
-[...19 lines deleted...]
-  <si>
     <t>Martínek</t>
   </si>
   <si>
-    <t>Matoušek</t>
-[...1 lines deleted...]
-  <si>
     <t>Miya</t>
   </si>
   <si>
-    <t>Pátek</t>
-[...38 lines deleted...]
-    <t>JK Ostrava Poruba</t>
+    <t>Hanáková</t>
+  </si>
+  <si>
+    <t>Lambl</t>
+  </si>
+  <si>
+    <t>Borkovec</t>
+  </si>
+  <si>
+    <t>Bořek Adam</t>
+  </si>
+  <si>
+    <t>Najvárek</t>
+  </si>
+  <si>
+    <t>Laylah</t>
+  </si>
+  <si>
+    <t>Kvasnik</t>
+  </si>
+  <si>
+    <t>Hlavsa</t>
+  </si>
+  <si>
+    <t>Václavík</t>
+  </si>
+  <si>
+    <t>Maier</t>
+  </si>
+  <si>
+    <t>Michael</t>
+  </si>
+  <si>
+    <t>Havelka</t>
+  </si>
+  <si>
+    <t>Doležel</t>
+  </si>
+  <si>
+    <t>YC Krnov</t>
+  </si>
+  <si>
+    <t>Klusáčková</t>
+  </si>
+  <si>
+    <t>Radka</t>
+  </si>
+  <si>
+    <t>YC Ústí n L</t>
+  </si>
+  <si>
+    <t>Hornof</t>
+  </si>
+  <si>
+    <t>Mahnerová</t>
+  </si>
+  <si>
+    <t>Simona</t>
+  </si>
+  <si>
+    <t>Nováková</t>
+  </si>
+  <si>
+    <t>Mastník</t>
+  </si>
+  <si>
+    <t>Uhlár</t>
+  </si>
+  <si>
+    <t>Šmídová</t>
+  </si>
+  <si>
+    <t>Navrátil</t>
+  </si>
+  <si>
+    <t>Mathias</t>
+  </si>
+  <si>
+    <t>Sehnal</t>
+  </si>
+  <si>
+    <t>Jelínek</t>
+  </si>
+  <si>
+    <t>Blažek</t>
+  </si>
+  <si>
+    <t>JK Mokropsy</t>
   </si>
   <si>
     <t>Kašpar</t>
   </si>
   <si>
-    <t>JK Mokropsy</t>
-[...1 lines deleted...]
-  <si>
     <t>Bejček</t>
   </si>
   <si>
-    <t>Sehnal</t>
-[...32 lines deleted...]
-    <t>Křenek</t>
+    <t>Plotěná</t>
+  </si>
+  <si>
+    <t>Grüttner</t>
+  </si>
+  <si>
+    <t>Enrik Maximilian</t>
+  </si>
+  <si>
+    <t>Makrlík</t>
+  </si>
+  <si>
+    <t>Dušan</t>
+  </si>
+  <si>
+    <t>JK Klatovy</t>
+  </si>
+  <si>
+    <t>Horánska</t>
+  </si>
+  <si>
+    <t>Magdaléna</t>
+  </si>
+  <si>
+    <t>Dudák</t>
+  </si>
+  <si>
+    <t>Schwanzerová</t>
+  </si>
+  <si>
+    <t>Denisa</t>
+  </si>
+  <si>
+    <t>Drahorád</t>
+  </si>
+  <si>
+    <t>Hartl</t>
+  </si>
+  <si>
+    <t>Koleňák</t>
   </si>
   <si>
     <t>Vigh</t>
   </si>
   <si>
     <t>Aoife</t>
   </si>
   <si>
-    <t>Koleňák</t>
-[...29 lines deleted...]
-    <t>Dressler</t>
+    <t>Svanovská</t>
+  </si>
+  <si>
+    <t>Albert</t>
+  </si>
+  <si>
+    <t>Bažant</t>
+  </si>
+  <si>
+    <t>Tobiáš</t>
+  </si>
+  <si>
+    <t>Bartoš</t>
   </si>
   <si>
     <t>Gabriel</t>
   </si>
   <si>
-    <t>Kvasnik</t>
-[...47 lines deleted...]
-    <t>Johana</t>
+    <t>Janáček</t>
+  </si>
+  <si>
+    <t>Holanec</t>
+  </si>
+  <si>
+    <t>Klíma</t>
+  </si>
+  <si>
+    <t>Špaček</t>
+  </si>
+  <si>
+    <t>Skala</t>
+  </si>
+  <si>
+    <t>Solík</t>
+  </si>
+  <si>
+    <t>Sušil</t>
+  </si>
+  <si>
+    <t>Pospíšilová</t>
+  </si>
+  <si>
+    <t>Víšek</t>
+  </si>
+  <si>
+    <t>Chwalek</t>
+  </si>
+  <si>
+    <t>Hakl</t>
+  </si>
+  <si>
+    <t>Kuznetsova</t>
+  </si>
+  <si>
+    <t>Aleksandra</t>
+  </si>
+  <si>
+    <t>Polanský</t>
+  </si>
+  <si>
+    <t>Vítek</t>
+  </si>
+  <si>
+    <t>Černý</t>
+  </si>
+  <si>
+    <t>Vainert</t>
+  </si>
+  <si>
+    <t>Fanfrla</t>
+  </si>
+  <si>
+    <t>Fanfrlová</t>
+  </si>
+  <si>
+    <t>Tkadlec</t>
+  </si>
+  <si>
+    <t>Čudková</t>
+  </si>
+  <si>
+    <t>Josefína</t>
+  </si>
+  <si>
+    <t>Slavoj Český Těšín</t>
   </si>
   <si>
     <t>Emma</t>
   </si>
   <si>
+    <t>Jež</t>
+  </si>
+  <si>
+    <t>Bublík</t>
+  </si>
+  <si>
+    <t>Bednařík</t>
+  </si>
+  <si>
     <t>Sněhota</t>
   </si>
   <si>
-    <t>Havelka</t>
-[...26 lines deleted...]
-    <t>Ján</t>
+    <t>Kotek</t>
+  </si>
+  <si>
+    <t>Samuel</t>
+  </si>
+  <si>
+    <t>Veit</t>
+  </si>
+  <si>
+    <t>ALT FB</t>
   </si>
   <si>
     <t>Staniek</t>
   </si>
   <si>
-    <t>Orthodocks YC</t>
-[...20 lines deleted...]
-    <t>Hendrych</t>
+    <t>Brettschneider</t>
+  </si>
+  <si>
+    <t>Krejčiříková</t>
+  </si>
+  <si>
+    <t>Štolbová</t>
+  </si>
+  <si>
+    <t>Jeništa</t>
+  </si>
+  <si>
+    <t>Rosinai</t>
+  </si>
+  <si>
+    <t>Valentina</t>
+  </si>
+  <si>
+    <t>Provazník</t>
+  </si>
+  <si>
+    <t>Spousta</t>
+  </si>
+  <si>
+    <t>Ciglerová</t>
+  </si>
+  <si>
+    <t>Lenka</t>
+  </si>
+  <si>
+    <t>Plodek</t>
+  </si>
+  <si>
+    <t>Kovář</t>
+  </si>
+  <si>
+    <t>Pokorný</t>
+  </si>
+  <si>
+    <t>Elfenbeinová</t>
+  </si>
+  <si>
+    <t>Štěrba</t>
+  </si>
+  <si>
+    <t>Igor</t>
+  </si>
+  <si>
+    <t>YC Znojmo</t>
+  </si>
+  <si>
+    <t>Hadroušek</t>
+  </si>
+  <si>
+    <t>Violeta</t>
   </si>
   <si>
     <t>Majer</t>
   </si>
   <si>
-    <t>Dvořák</t>
+    <t>Stehno</t>
   </si>
   <si>
     <t>Švajda</t>
   </si>
   <si>
     <t>Denis</t>
   </si>
   <si>
-    <t>Stehno</t>
-[...1 lines deleted...]
-  <si>
     <t>Šipka</t>
   </si>
   <si>
     <t>Hlaváčková</t>
   </si>
   <si>
-    <t>Vinterlíková</t>
+    <t>Vaidiš</t>
+  </si>
+  <si>
+    <t>Indrák</t>
   </si>
   <si>
     <t>Steiner</t>
   </si>
   <si>
     <t>Mádle</t>
   </si>
   <si>
-    <t>Beneš</t>
-[...23 lines deleted...]
-    <t>Janáček</t>
+    <t>Vrána</t>
   </si>
   <si>
     <t>Babický</t>
   </si>
   <si>
-    <t>Němec</t>
-[...17 lines deleted...]
-    <t>Zíma</t>
+    <t>Valentová</t>
+  </si>
+  <si>
+    <t>Buček</t>
+  </si>
+  <si>
+    <t>Has</t>
+  </si>
+  <si>
+    <t>Hasová</t>
   </si>
   <si>
     <t>Pobuda</t>
   </si>
   <si>
     <t>Náglová</t>
   </si>
   <si>
     <t>Štěpánka</t>
   </si>
   <si>
-    <t>Hartl</t>
+    <t>Sobotka</t>
+  </si>
+  <si>
+    <t>YC SaS</t>
+  </si>
+  <si>
+    <t>Nebeská</t>
+  </si>
+  <si>
+    <t>Josefina</t>
+  </si>
+  <si>
+    <t>Lemperová</t>
+  </si>
+  <si>
+    <t>Neumannová</t>
+  </si>
+  <si>
+    <t>Pokorná</t>
   </si>
   <si>
     <t>Košťál</t>
   </si>
   <si>
-    <t>Nováková</t>
-[...8 lines deleted...]
-    <t>Behul</t>
+    <t>Kocour</t>
+  </si>
+  <si>
+    <t>Vavřina</t>
+  </si>
+  <si>
+    <t>Migaľa</t>
+  </si>
+  <si>
+    <t>Andrej</t>
+  </si>
+  <si>
+    <t>Ráža</t>
   </si>
   <si>
     <t>Braunová</t>
   </si>
   <si>
     <t>Dominika</t>
   </si>
   <si>
     <t>Sailing Pálava</t>
   </si>
   <si>
-    <t>Winklerová</t>
-[...11 lines deleted...]
-    <t>Berounová</t>
+    <t>Vysloužil</t>
   </si>
   <si>
     <t>Masslová</t>
   </si>
   <si>
+    <t>Slavík</t>
+  </si>
+  <si>
     <t>Jírová</t>
   </si>
   <si>
     <t>Daniela</t>
   </si>
   <si>
     <t>Špičák</t>
   </si>
   <si>
-    <t>Slavík</t>
-[...23 lines deleted...]
-    <t>Čajčík</t>
+    <t>Průcha</t>
+  </si>
+  <si>
+    <t>Alexandr</t>
+  </si>
+  <si>
+    <t>Vodní stavby Pha</t>
+  </si>
+  <si>
+    <t>Vlastimil</t>
+  </si>
+  <si>
+    <t>Hajda</t>
+  </si>
+  <si>
+    <t>Kramář</t>
+  </si>
+  <si>
+    <t>Satranská</t>
+  </si>
+  <si>
+    <t>Zuzana</t>
+  </si>
+  <si>
+    <t>ALT Tornado</t>
+  </si>
+  <si>
+    <t>Rezková</t>
+  </si>
+  <si>
+    <t>Ludmila</t>
+  </si>
+  <si>
+    <t>Kudrna</t>
+  </si>
+  <si>
+    <t>Bryja</t>
+  </si>
+  <si>
+    <t>Bláha</t>
+  </si>
+  <si>
+    <t>Kalivoda</t>
+  </si>
+  <si>
+    <t>Knápek</t>
+  </si>
+  <si>
+    <t>Franc</t>
+  </si>
+  <si>
+    <t>Vladimir</t>
   </si>
   <si>
     <t>Pinkas</t>
   </si>
   <si>
+    <t>Zindulka</t>
+  </si>
+  <si>
     <t>Krška</t>
   </si>
   <si>
     <t>Horák</t>
   </si>
   <si>
-    <t>Zindulka</t>
-[...47 lines deleted...]
-    <t>TJ Jiskra Třeboň</t>
+    <t>Smrčka</t>
+  </si>
+  <si>
+    <t>Mužík</t>
+  </si>
+  <si>
+    <t>Ira</t>
+  </si>
+  <si>
+    <t>Bartoloměj</t>
+  </si>
+  <si>
+    <t>Tóth</t>
   </si>
   <si>
     <t>Kuchyňka</t>
   </si>
   <si>
-    <t>Směšná</t>
-[...11 lines deleted...]
-    <t>Kunca</t>
+    <t>Hadašová</t>
+  </si>
+  <si>
+    <t>Lokomotiva Cheb</t>
+  </si>
+  <si>
+    <t>Pavlík</t>
+  </si>
+  <si>
+    <t>Migaľová</t>
+  </si>
+  <si>
+    <t>Konopáč</t>
+  </si>
+  <si>
+    <t>T. J. Sokol Vrané II</t>
   </si>
   <si>
     <t>Pavlovský</t>
   </si>
   <si>
+    <t>Dragula</t>
+  </si>
+  <si>
+    <t>Machovská</t>
+  </si>
+  <si>
+    <t>ALT Vaurien</t>
+  </si>
+  <si>
+    <t>Suchánek</t>
+  </si>
+  <si>
+    <t>Radek</t>
+  </si>
+  <si>
+    <t>Dimmer</t>
+  </si>
+  <si>
+    <t>Kunstová</t>
+  </si>
+  <si>
+    <t>Gabriela</t>
+  </si>
+  <si>
     <t>Křovina</t>
   </si>
   <si>
+    <t>Langhammerová</t>
+  </si>
+  <si>
     <t>Kapavík</t>
   </si>
   <si>
-    <t>Langhammerová</t>
-[...23 lines deleted...]
-    <t>Košík</t>
+    <t>Zanker</t>
+  </si>
+  <si>
+    <t>Zbyněk</t>
+  </si>
+  <si>
+    <t>Kosina</t>
+  </si>
+  <si>
+    <t>Šilhavý</t>
+  </si>
+  <si>
+    <t>Jaromír</t>
+  </si>
+  <si>
+    <t>Seibt</t>
+  </si>
+  <si>
+    <t>Tlach</t>
+  </si>
+  <si>
+    <t>Tlachová</t>
+  </si>
+  <si>
+    <t>Zdeňka</t>
+  </si>
+  <si>
+    <t>Zimová</t>
+  </si>
+  <si>
+    <t>Michalčínová</t>
+  </si>
+  <si>
+    <t>Amálie</t>
+  </si>
+  <si>
+    <t>Sofie</t>
+  </si>
+  <si>
+    <t>Kroupa</t>
+  </si>
+  <si>
+    <t>Tadeáš</t>
+  </si>
+  <si>
+    <t>Müller</t>
+  </si>
+  <si>
+    <t>Jezdinský</t>
   </si>
   <si>
     <t>Hanyk</t>
   </si>
   <si>
-    <t>Jezdinský</t>
-[...53 lines deleted...]
-    <t>Nalezenec</t>
+    <t>Valouch</t>
+  </si>
+  <si>
+    <t>Hykrda</t>
+  </si>
+  <si>
+    <t>Kořan</t>
+  </si>
+  <si>
+    <t>Veselý</t>
+  </si>
+  <si>
+    <t>ASK Lovosice</t>
+  </si>
+  <si>
+    <t>Joachimsthaler</t>
+  </si>
+  <si>
+    <t>Zídek</t>
+  </si>
+  <si>
+    <t>Vitásek</t>
+  </si>
+  <si>
+    <t>Loos</t>
+  </si>
+  <si>
+    <t>Vlčková</t>
+  </si>
+  <si>
+    <t>Hejduková</t>
+  </si>
+  <si>
+    <t>Neckař</t>
+  </si>
+  <si>
+    <t>Benčičová</t>
+  </si>
+  <si>
+    <t>Mária</t>
+  </si>
+  <si>
+    <t>Myslíková</t>
+  </si>
+  <si>
+    <t>Maďa</t>
+  </si>
+  <si>
+    <t>Dusík</t>
   </si>
   <si>
     <t>Stoklasa</t>
   </si>
   <si>
     <t>Harman</t>
   </si>
   <si>
-    <t>Dusík</t>
-[...35 lines deleted...]
-    <t>Klíma</t>
+    <t>Šormová</t>
+  </si>
+  <si>
+    <t>Marcela</t>
+  </si>
+  <si>
+    <t>Ručka</t>
+  </si>
+  <si>
+    <t>Sláma</t>
+  </si>
+  <si>
+    <t>Ivo</t>
+  </si>
+  <si>
+    <t>Pintera</t>
+  </si>
+  <si>
+    <t>Divoká</t>
+  </si>
+  <si>
+    <t>Plachý</t>
+  </si>
+  <si>
+    <t>Rudovská</t>
+  </si>
+  <si>
+    <t>Josefa</t>
+  </si>
+  <si>
+    <t>Eduard</t>
+  </si>
+  <si>
+    <t>Pelnář</t>
+  </si>
+  <si>
+    <t>Tomola</t>
+  </si>
+  <si>
+    <t>Naxerová</t>
+  </si>
+  <si>
+    <t>Benovič</t>
+  </si>
+  <si>
+    <t>Zoe</t>
   </si>
   <si>
     <t>Moravčík</t>
   </si>
   <si>
     <t>Havel</t>
   </si>
   <si>
     <t>Turner</t>
   </si>
   <si>
     <t>Oldřich</t>
   </si>
   <si>
+    <t>Pantovič</t>
+  </si>
+  <si>
+    <t>Srdjan</t>
+  </si>
+  <si>
     <t>Pechar</t>
   </si>
   <si>
-    <t>Pantovič</t>
-[...35 lines deleted...]
-    <t>Vrána</t>
+    <t>Cikrt</t>
+  </si>
+  <si>
+    <t>Raff</t>
+  </si>
+  <si>
+    <t>Alisa</t>
+  </si>
+  <si>
+    <t>Rybáček</t>
+  </si>
+  <si>
+    <t>Cákoci</t>
+  </si>
+  <si>
+    <t>Arlethová</t>
+  </si>
+  <si>
+    <t>NEWTON YC</t>
+  </si>
+  <si>
+    <t>Chlebna</t>
+  </si>
+  <si>
+    <t>Halmoši</t>
+  </si>
+  <si>
+    <t>Princová</t>
+  </si>
+  <si>
+    <t>Lea</t>
+  </si>
+  <si>
+    <t>Rozum</t>
   </si>
   <si>
     <t>Lokajíček</t>
   </si>
   <si>
-    <t>Rozum</t>
+    <t>Jašová</t>
+  </si>
+  <si>
+    <t>Naděžda</t>
   </si>
   <si>
     <t>Šaškova</t>
   </si>
   <si>
-    <t>Jašová</t>
-[...10 lines deleted...]
-  <si>
     <t>Dravecká</t>
   </si>
   <si>
     <t>Agnes</t>
   </si>
   <si>
-    <t>Neumannová</t>
-[...8 lines deleted...]
-    <t>Šedivák</t>
+    <t>Forst</t>
+  </si>
+  <si>
+    <t>Halouzková</t>
+  </si>
+  <si>
+    <t>Marie</t>
   </si>
   <si>
     <t>Šíma</t>
   </si>
   <si>
-    <t>Fanfrlová</t>
-[...14 lines deleted...]
-    <t>Valentina</t>
+    <t>Ročková</t>
+  </si>
+  <si>
+    <t>Vyhnálek</t>
+  </si>
+  <si>
+    <t>Kortus</t>
+  </si>
+  <si>
+    <t>Konopík</t>
+  </si>
+  <si>
+    <t>Všetečka</t>
+  </si>
+  <si>
+    <t>Pěrůžek</t>
+  </si>
+  <si>
+    <t>Ševčík</t>
+  </si>
+  <si>
+    <t>Janečko</t>
+  </si>
+  <si>
+    <t>Bareš</t>
+  </si>
+  <si>
+    <t>Světlíková</t>
+  </si>
+  <si>
+    <t>Agata Kristýna</t>
   </si>
   <si>
     <t>Bauer</t>
   </si>
   <si>
-    <t>Joachimsthaler</t>
-[...5 lines deleted...]
-    <t>Veselý</t>
+    <t>Čáp</t>
   </si>
   <si>
     <t>Havelková</t>
   </si>
   <si>
-    <t>Josefína</t>
+    <t>Nalevajko</t>
+  </si>
+  <si>
+    <t>Licek</t>
   </si>
   <si>
     <t>Hanuš</t>
   </si>
   <si>
-    <t>Kuchař</t>
-[...26 lines deleted...]
-    <t>Pelnář</t>
+    <t>Aleš</t>
+  </si>
+  <si>
+    <t>Najvárková</t>
+  </si>
+  <si>
+    <t>Richterová</t>
+  </si>
+  <si>
+    <t>Vomáčko</t>
+  </si>
+  <si>
+    <t>Fetterle</t>
+  </si>
+  <si>
+    <t>Vaidišová</t>
+  </si>
+  <si>
+    <t>Vích</t>
+  </si>
+  <si>
+    <t>Šupolík</t>
+  </si>
+  <si>
+    <t>Suchánková</t>
+  </si>
+  <si>
+    <t>Formánek</t>
+  </si>
+  <si>
+    <t>Preiss</t>
+  </si>
+  <si>
+    <t>Jan Egon</t>
+  </si>
+  <si>
+    <t>Berka</t>
+  </si>
+  <si>
+    <t>YC PARS</t>
   </si>
   <si>
     <t>Cibulka</t>
   </si>
   <si>
-    <t>Kacálková</t>
-[...2 lines deleted...]
-    <t>Jitka</t>
+    <t>Ptáčník</t>
   </si>
   <si>
     <t>Motlíková</t>
   </si>
   <si>
     <t>Pavlína</t>
   </si>
   <si>
     <t>Loskot</t>
   </si>
   <si>
-    <t>Pokorný</t>
-[...4 lines deleted...]
-  <si>
     <t>Holub</t>
   </si>
   <si>
-    <t>Radek</t>
-[...1 lines deleted...]
-  <si>
     <t>Šimůnek</t>
   </si>
   <si>
     <t>Klima</t>
   </si>
   <si>
     <t>Bohumil</t>
   </si>
   <si>
+    <t>Raban</t>
+  </si>
+  <si>
     <t>Solfronk</t>
   </si>
   <si>
-    <t>Drahorád</t>
-[...2 lines deleted...]
-    <t>Buřil</t>
+    <t>Bryxová</t>
+  </si>
+  <si>
+    <t>Nevelöšová</t>
+  </si>
+  <si>
+    <t>Hrubá</t>
+  </si>
+  <si>
+    <t>Dagmar</t>
+  </si>
+  <si>
+    <t>Zukowska</t>
   </si>
   <si>
     <t>Čulenová</t>
   </si>
   <si>
     <t>Gregar</t>
   </si>
   <si>
-    <t>Albert</t>
-[...10 lines deleted...]
-  <si>
     <t>Snopek</t>
   </si>
   <si>
-    <t>Čudková</t>
-[...11 lines deleted...]
-    <t>Kafková</t>
+    <t>Zídková</t>
+  </si>
+  <si>
+    <t>Forstová</t>
+  </si>
+  <si>
+    <t>Viola</t>
+  </si>
+  <si>
+    <t>Keršner</t>
+  </si>
+  <si>
+    <t>Ferdinand</t>
+  </si>
+  <si>
+    <t>Sokol Letovice</t>
   </si>
   <si>
     <t>Verner</t>
   </si>
   <si>
+    <t>Smetana</t>
+  </si>
+  <si>
+    <t>Šesták</t>
+  </si>
+  <si>
     <t>Smolka</t>
   </si>
   <si>
+    <t>Kňáva</t>
+  </si>
+  <si>
+    <t>Machacek</t>
+  </si>
+  <si>
     <t>Prukner</t>
   </si>
   <si>
-    <t>Machacek</t>
-[...50 lines deleted...]
-    <t>ALT FB</t>
+    <t>Chmelová</t>
+  </si>
+  <si>
+    <t>Rohlík</t>
+  </si>
+  <si>
+    <t>Oskar</t>
+  </si>
+  <si>
+    <t>Mutlová</t>
+  </si>
+  <si>
+    <t>Jarmila</t>
+  </si>
+  <si>
+    <t>Školoudíková</t>
+  </si>
+  <si>
+    <t>Daňková</t>
+  </si>
+  <si>
+    <t>Jaroslava</t>
+  </si>
+  <si>
+    <t>Konvalinka</t>
+  </si>
+  <si>
+    <t>Červený</t>
+  </si>
+  <si>
+    <t>Mojmír</t>
   </si>
   <si>
     <t>Vild</t>
   </si>
   <si>
-    <t>Schwanzerová</t>
-[...2 lines deleted...]
-    <t>Denisa</t>
+    <t>Čech</t>
   </si>
   <si>
     <t>Chalupník</t>
   </si>
   <si>
-    <t>Dudák</t>
-[...32 lines deleted...]
-    <t>Hasová</t>
+    <t>Ach-Hübner</t>
+  </si>
+  <si>
+    <t>Otakar</t>
+  </si>
+  <si>
+    <t>Kvašnovský</t>
+  </si>
+  <si>
+    <t>Veselá</t>
+  </si>
+  <si>
+    <t>Lefflerová</t>
+  </si>
+  <si>
+    <t>Kunicová</t>
+  </si>
+  <si>
+    <t>Alena</t>
+  </si>
+  <si>
+    <t>Buchta</t>
+  </si>
+  <si>
+    <t>Prax</t>
+  </si>
+  <si>
+    <t>Mareček</t>
+  </si>
+  <si>
+    <t>Mušálek</t>
+  </si>
+  <si>
+    <t>YC Kozmice</t>
+  </si>
+  <si>
+    <t>Formánková</t>
+  </si>
+  <si>
+    <t>Kubelková</t>
+  </si>
+  <si>
+    <t>Fantová</t>
   </si>
   <si>
     <t>Dlouhý</t>
   </si>
   <si>
-    <t>Polanský</t>
-[...5 lines deleted...]
-    <t>Jilich</t>
+    <t>Beránek</t>
+  </si>
+  <si>
+    <t>Ilona</t>
+  </si>
+  <si>
+    <t>Palas</t>
+  </si>
+  <si>
+    <t>Jaroš</t>
+  </si>
+  <si>
+    <t>Čeněk</t>
+  </si>
+  <si>
+    <t>Horváth</t>
   </si>
   <si>
     <t>Studený</t>
   </si>
   <si>
+    <t>Kvasnica</t>
+  </si>
+  <si>
     <t>Zezula</t>
   </si>
   <si>
-    <t>Kvasnica</t>
-[...20 lines deleted...]
-    <t>Bronislav</t>
+    <t>Baladová</t>
+  </si>
+  <si>
+    <t>Novický</t>
+  </si>
+  <si>
+    <t>Krakovič</t>
+  </si>
+  <si>
+    <t>Janoušková</t>
   </si>
   <si>
     <t>Hackl</t>
   </si>
   <si>
-    <t>Hrubá</t>
-[...10 lines deleted...]
-  <si>
     <t>Kryštofová</t>
   </si>
   <si>
     <t>Rozálie</t>
   </si>
   <si>
-    <t>Skala</t>
-[...17 lines deleted...]
-    <t>Agata Kristýna</t>
+    <t>Václavková</t>
+  </si>
+  <si>
+    <t>Šír</t>
+  </si>
+  <si>
+    <t>Staněk</t>
+  </si>
+  <si>
+    <t>Illetško</t>
+  </si>
+  <si>
+    <t>Salač</t>
+  </si>
+  <si>
+    <t>Ivan</t>
+  </si>
+  <si>
+    <t>Schejbal</t>
+  </si>
+  <si>
+    <t>Chrbját</t>
   </si>
   <si>
     <t>Potoček</t>
   </si>
   <si>
-    <t>Salač</t>
-[...32 lines deleted...]
-    <t>Neckař</t>
+    <t>Víchová</t>
+  </si>
+  <si>
+    <t>Drašnarová</t>
+  </si>
+  <si>
+    <t>Hiršl</t>
+  </si>
+  <si>
+    <t>Dítětová</t>
+  </si>
+  <si>
+    <t>Kukula</t>
+  </si>
+  <si>
+    <t>Alexander</t>
+  </si>
+  <si>
+    <t>Szewczyk</t>
+  </si>
+  <si>
+    <t>Ďásek</t>
+  </si>
+  <si>
+    <t>Hana</t>
+  </si>
+  <si>
+    <t>Čechová</t>
+  </si>
+  <si>
+    <t>Nikol</t>
+  </si>
+  <si>
+    <t>Richtr</t>
+  </si>
+  <si>
+    <t>Buchtová</t>
+  </si>
+  <si>
+    <t>Sarah</t>
   </si>
   <si>
     <t>Grabarczyk</t>
   </si>
   <si>
     <t>Darek</t>
   </si>
   <si>
-    <t>Beerová</t>
-[...2 lines deleted...]
-    <t>Anežka</t>
+    <t>Koukal</t>
+  </si>
+  <si>
+    <t>Pešková</t>
+  </si>
+  <si>
+    <t>Hofman</t>
   </si>
   <si>
     <t>Škrášek</t>
   </si>
   <si>
+    <t>Vaňková</t>
+  </si>
+  <si>
+    <t>Yvona</t>
+  </si>
+  <si>
     <t>Hofmanová</t>
   </si>
   <si>
-    <t>Vaňková</t>
-[...32 lines deleted...]
-    <t>Netík</t>
+    <t>Bražniková</t>
+  </si>
+  <si>
+    <t>Vlček</t>
+  </si>
+  <si>
+    <t>Bert</t>
+  </si>
+  <si>
+    <t>Berg</t>
+  </si>
+  <si>
+    <t>Mrzílek</t>
+  </si>
+  <si>
+    <t>Šlancar</t>
+  </si>
+  <si>
+    <t>Hněvkovský</t>
+  </si>
+  <si>
+    <t>Saska</t>
+  </si>
+  <si>
+    <t>Parkán</t>
+  </si>
+  <si>
+    <t>Linhart</t>
   </si>
   <si>
     <t>Kratochvíl</t>
   </si>
   <si>
-    <t>Parkán</t>
-[...13 lines deleted...]
-  <si>
     <t>Gemperle</t>
   </si>
   <si>
-    <t>Vainert</t>
-[...5 lines deleted...]
-    <t>Hejduková</t>
+    <t>Lokajíčková</t>
+  </si>
+  <si>
+    <t>Schwarzová</t>
+  </si>
+  <si>
+    <t>Melichar</t>
+  </si>
+  <si>
+    <t>Pačanda</t>
+  </si>
+  <si>
+    <t>Trnková</t>
+  </si>
+  <si>
+    <t>Kohlíček</t>
+  </si>
+  <si>
+    <t>Rešl</t>
+  </si>
+  <si>
+    <t>Bednaříková</t>
+  </si>
+  <si>
+    <t>Brejcha</t>
+  </si>
+  <si>
+    <t>Lehovcová</t>
+  </si>
+  <si>
+    <t>Netopilík</t>
+  </si>
+  <si>
+    <t>Liška</t>
+  </si>
+  <si>
+    <t>Sysel</t>
+  </si>
+  <si>
+    <t>Popper</t>
+  </si>
+  <si>
+    <t>Pfeifer</t>
+  </si>
+  <si>
+    <t>Bek</t>
+  </si>
+  <si>
+    <t>Zumr</t>
+  </si>
+  <si>
+    <t>Marcel</t>
+  </si>
+  <si>
+    <t>Kliment</t>
+  </si>
+  <si>
+    <t>Lev</t>
+  </si>
+  <si>
+    <t>Šimčík</t>
   </si>
   <si>
     <t>Řimsa</t>
   </si>
   <si>
+    <t>Hák</t>
+  </si>
+  <si>
+    <t>Bernklau</t>
+  </si>
+  <si>
     <t>Kutiš</t>
   </si>
   <si>
     <t>Votruba</t>
   </si>
   <si>
-    <t>Vlastimil</t>
-[...29 lines deleted...]
-    <t>Vavřina</t>
+    <t>Šmeral</t>
   </si>
   <si>
     <t>Löwit</t>
   </si>
   <si>
     <t>Harry</t>
   </si>
   <si>
+    <t>Karolina</t>
+  </si>
+  <si>
+    <t>Daněček</t>
+  </si>
+  <si>
     <t>Čulen</t>
   </si>
   <si>
-    <t>Ciglerová</t>
-[...4 lines deleted...]
-  <si>
     <t>Martinkovičová</t>
   </si>
   <si>
-    <t>Monika</t>
-[...23 lines deleted...]
-    <t>Kala</t>
+    <t>Stehnová</t>
+  </si>
+  <si>
+    <t>Staňková</t>
+  </si>
+  <si>
+    <t>Slavoj Litoměřice</t>
+  </si>
+  <si>
+    <t>Bílek</t>
+  </si>
+  <si>
+    <t>Dlouhá</t>
+  </si>
+  <si>
+    <t>Martan</t>
+  </si>
+  <si>
+    <t>Žemlička</t>
+  </si>
+  <si>
+    <t>Houdek</t>
+  </si>
+  <si>
+    <t>Šeba</t>
+  </si>
+  <si>
+    <t>Krecar</t>
+  </si>
+  <si>
+    <t>Alan</t>
+  </si>
+  <si>
+    <t>Janovský</t>
   </si>
   <si>
     <t>Klokočka</t>
   </si>
   <si>
-    <t>Šeba</t>
-[...32 lines deleted...]
-    <t>Elfenbeinová</t>
+    <t>Motal</t>
+  </si>
+  <si>
+    <t>ČANY</t>
+  </si>
+  <si>
+    <t>Dyčková</t>
+  </si>
+  <si>
+    <t>Blahoňovská</t>
+  </si>
+  <si>
+    <t>Mazalová</t>
+  </si>
+  <si>
+    <t>Žofie</t>
+  </si>
+  <si>
+    <t>Karhánek</t>
+  </si>
+  <si>
+    <t>Petrák</t>
   </si>
   <si>
     <t>Filinger</t>
   </si>
   <si>
-    <t>Michalčínová</t>
-[...8 lines deleted...]
-    <t>Zoe</t>
+    <t>Šuma</t>
+  </si>
+  <si>
+    <t>Aneta</t>
+  </si>
+  <si>
+    <t>Rak</t>
   </si>
   <si>
     <t>Růžička</t>
   </si>
   <si>
-    <t>Rak</t>
+    <t>Miloň</t>
+  </si>
+  <si>
+    <t>Šolc</t>
   </si>
   <si>
     <t>Čuda</t>
   </si>
   <si>
-    <t>Miloň</t>
-[...8 lines deleted...]
-    <t>Alisa</t>
+    <t>Langer</t>
+  </si>
+  <si>
+    <t>Brchaň</t>
+  </si>
+  <si>
+    <t>Koláčný</t>
   </si>
   <si>
     <t>Dybal</t>
   </si>
   <si>
+    <t>Binko</t>
+  </si>
+  <si>
+    <t>Sosnovec</t>
+  </si>
+  <si>
     <t>Slíva</t>
   </si>
   <si>
+    <t>Furmanski</t>
+  </si>
+  <si>
     <t>Zukowski</t>
   </si>
   <si>
-    <t>Furmanski</t>
-[...20 lines deleted...]
-    <t>Liška</t>
+    <t>Lukeš</t>
+  </si>
+  <si>
+    <t>Camaj</t>
+  </si>
+  <si>
+    <t>Adem</t>
+  </si>
+  <si>
+    <t>Kouřil</t>
+  </si>
+  <si>
+    <t>Motlík</t>
+  </si>
+  <si>
+    <t>Betka</t>
   </si>
   <si>
     <t>Švrček</t>
   </si>
   <si>
     <t>Hink</t>
   </si>
   <si>
     <t>Kolomazník</t>
   </si>
   <si>
-    <t>Kortus</t>
-[...1 lines deleted...]
-  <si>
     <t>Mareš</t>
   </si>
   <si>
-    <t>Will</t>
-[...20 lines deleted...]
-    <t>Vitásek</t>
+    <t>Vetišková</t>
+  </si>
+  <si>
+    <t>Šanda</t>
+  </si>
+  <si>
+    <t>Šeliga</t>
+  </si>
+  <si>
+    <t>Cienciala</t>
+  </si>
+  <si>
+    <t>Tesařík</t>
+  </si>
+  <si>
+    <t>Maxim Petr</t>
+  </si>
+  <si>
+    <t>Nováček</t>
+  </si>
+  <si>
+    <t>Vlasák</t>
+  </si>
+  <si>
+    <t>Nováčková</t>
   </si>
   <si>
     <t>Hlinovský</t>
   </si>
   <si>
     <t>Janák</t>
   </si>
   <si>
-    <t>Nováčková</t>
-[...35 lines deleted...]
-    <t>Hykrda</t>
+    <t>Juppe</t>
+  </si>
+  <si>
+    <t>Kliková</t>
+  </si>
+  <si>
+    <t>Polívka</t>
+  </si>
+  <si>
+    <t>Heneš</t>
+  </si>
+  <si>
+    <t>Chodora</t>
+  </si>
+  <si>
+    <t>Juha</t>
   </si>
   <si>
     <t>Kršňák</t>
   </si>
   <si>
-    <t>Buchta</t>
+    <t>Perknerová</t>
   </si>
   <si>
     <t>Funda</t>
   </si>
   <si>
-    <t>Lokajíčková</t>
-[...1 lines deleted...]
-  <si>
     <t>Dumek</t>
   </si>
   <si>
+    <t>Barbara</t>
+  </si>
+  <si>
+    <t>Vaculka</t>
+  </si>
+  <si>
+    <t>John</t>
+  </si>
+  <si>
     <t>Slívová</t>
   </si>
   <si>
-    <t>Plachý</t>
-[...20 lines deleted...]
-    <t>Kosina</t>
+    <t>Kramplová</t>
+  </si>
+  <si>
+    <t>Annamaria</t>
+  </si>
+  <si>
+    <t>Livia Sophie</t>
   </si>
   <si>
     <t>Marcol</t>
   </si>
   <si>
-    <t>Červený</t>
-[...17 lines deleted...]
-    <t>YC Kozmice</t>
+    <t>Jalový</t>
+  </si>
+  <si>
+    <t>Bázler</t>
+  </si>
+  <si>
+    <t>Záluský</t>
+  </si>
+  <si>
+    <t>Baier</t>
+  </si>
+  <si>
+    <t>Kniewald</t>
+  </si>
+  <si>
+    <t>Karol</t>
+  </si>
+  <si>
+    <t>Kalous</t>
   </si>
   <si>
     <t>Kropáč</t>
   </si>
   <si>
-    <t>Kniewald</t>
-[...23 lines deleted...]
-    <t>Lambl</t>
+    <t>Valík</t>
+  </si>
+  <si>
+    <t>Nejedlá</t>
+  </si>
+  <si>
+    <t>Červená</t>
+  </si>
+  <si>
+    <t>Škoda</t>
+  </si>
+  <si>
+    <t>Lejhanec</t>
+  </si>
+  <si>
+    <t>Žák</t>
   </si>
   <si>
     <t>Daněčková</t>
   </si>
   <si>
     <t>Magdalena</t>
   </si>
   <si>
-    <t>Daněček</t>
+    <t>Prachař</t>
+  </si>
+  <si>
+    <t>Maxmilián</t>
   </si>
   <si>
     <t>Čeřovský</t>
   </si>
   <si>
-    <t>Staněk</t>
+    <t>Mazal</t>
+  </si>
+  <si>
+    <t>Srdínková</t>
+  </si>
+  <si>
+    <t>Ott</t>
   </si>
   <si>
     <t>Červinka</t>
   </si>
   <si>
-    <t>Kudrna</t>
-[...2 lines deleted...]
-    <t>Rais</t>
+    <t>Lauko</t>
+  </si>
+  <si>
+    <t>Haltmarová</t>
+  </si>
+  <si>
+    <t>Bernas</t>
+  </si>
+  <si>
+    <t>Gareth</t>
+  </si>
+  <si>
+    <t>Vaculík</t>
   </si>
   <si>
     <t>Teper</t>
   </si>
   <si>
-    <t>Vaculík</t>
+    <t>Siuda</t>
   </si>
   <si>
     <t>Zachveja</t>
   </si>
   <si>
-    <t>Siuda</t>
-[...35 lines deleted...]
-    <t>Ráža</t>
+    <t>Šiffner</t>
+  </si>
+  <si>
+    <t>Mielec</t>
+  </si>
+  <si>
+    <t>Lubomír</t>
+  </si>
+  <si>
+    <t>Mravináč</t>
+  </si>
+  <si>
+    <t>Miedviediev</t>
+  </si>
+  <si>
+    <t>Mykhailo</t>
+  </si>
+  <si>
+    <t>Med</t>
   </si>
   <si>
     <t>Mencl</t>
   </si>
   <si>
     <t>Kopřiva</t>
   </si>
   <si>
     <t>Luděk</t>
   </si>
   <si>
-    <t>Konopík</t>
+    <t>Polák</t>
+  </si>
+  <si>
+    <t>Nedbal</t>
+  </si>
+  <si>
+    <t>Vršek</t>
   </si>
   <si>
     <t>ALT 29er a 49er</t>
   </si>
   <si>
-    <t>Oskar</t>
-[...5 lines deleted...]
-    <t>Konvalinka</t>
+    <t>Kovaříková</t>
+  </si>
+  <si>
+    <t>Gvenetadze</t>
   </si>
   <si>
     <t>Cintlová</t>
   </si>
   <si>
+    <t>Meixner</t>
+  </si>
+  <si>
+    <t>Kučerová</t>
+  </si>
+  <si>
     <t>Holod</t>
   </si>
   <si>
     <t>Mykola</t>
   </si>
   <si>
     <t>Křížová</t>
   </si>
   <si>
-    <t>Meixner</t>
-[...35 lines deleted...]
-    <t>Valentová</t>
+    <t>Vízner</t>
+  </si>
+  <si>
+    <t>Hübner</t>
+  </si>
+  <si>
+    <t>Theodor</t>
+  </si>
+  <si>
+    <t>Smetanová</t>
+  </si>
+  <si>
+    <t>Hedvika</t>
+  </si>
+  <si>
+    <t>Lohnickij</t>
   </si>
   <si>
     <t>Tlapáková</t>
   </si>
   <si>
-    <t>Makrlík</t>
-[...14 lines deleted...]
-    <t>Nalevajko</t>
+    <t>Diviš</t>
   </si>
   <si>
     <t>Masuelli</t>
   </si>
   <si>
     <t>Ernesto Nicolas</t>
   </si>
   <si>
-    <t>Licek</t>
+    <t>Klofera</t>
+  </si>
+  <si>
+    <t>Pivnička</t>
+  </si>
+  <si>
+    <t>Chrastil</t>
+  </si>
+  <si>
+    <t>Zeman</t>
+  </si>
+  <si>
+    <t>Lukas</t>
+  </si>
+  <si>
+    <t>Pelíšek</t>
+  </si>
+  <si>
+    <t>Vavruška</t>
   </si>
   <si>
     <t>Pilař</t>
   </si>
   <si>
-    <t>Zeman</t>
-[...13 lines deleted...]
-  <si>
     <t>Mikošková</t>
   </si>
   <si>
     <t>Švábková</t>
   </si>
   <si>
     <t>Květoň</t>
   </si>
   <si>
-    <t>Myslíková</t>
+    <t>Oleníček</t>
+  </si>
+  <si>
+    <t>Sroka</t>
+  </si>
+  <si>
+    <t>Simeonov</t>
+  </si>
+  <si>
+    <t>Šorm</t>
+  </si>
+  <si>
+    <t>Rott</t>
   </si>
   <si>
     <t>Šára</t>
   </si>
   <si>
-    <t>Rott</t>
-[...17 lines deleted...]
-    <t>Lehovcová</t>
+    <t>Meškán</t>
+  </si>
+  <si>
+    <t>Horáková</t>
+  </si>
+  <si>
+    <t>Keprda</t>
+  </si>
+  <si>
+    <t>Kuna</t>
+  </si>
+  <si>
+    <t>Martanová</t>
+  </si>
+  <si>
+    <t>Justýna</t>
   </si>
   <si>
     <t>Löwitová</t>
   </si>
   <si>
-    <t>Kunicová</t>
-[...2 lines deleted...]
-    <t>Alena</t>
+    <t>Peter</t>
+  </si>
+  <si>
+    <t>Hübnerová</t>
+  </si>
+  <si>
+    <t>Prachařová</t>
   </si>
   <si>
     <t>Tuzar</t>
   </si>
   <si>
     <t>Koutský</t>
   </si>
   <si>
-    <t>John</t>
-[...8 lines deleted...]
-    <t>Alexander</t>
+    <t>Brezík</t>
+  </si>
+  <si>
+    <t>Všetečková</t>
+  </si>
+  <si>
+    <t>Kšír</t>
+  </si>
+  <si>
+    <t>Foltýnová</t>
+  </si>
+  <si>
+    <t>Žáková</t>
   </si>
   <si>
     <t>Horký</t>
   </si>
   <si>
-    <t>Bražniková</t>
-[...26 lines deleted...]
-    <t>Eduard</t>
+    <t>Haken</t>
+  </si>
+  <si>
+    <t>WS Club VD</t>
+  </si>
+  <si>
+    <t>Broum</t>
+  </si>
+  <si>
+    <t>Nuc</t>
+  </si>
+  <si>
+    <t>Mario</t>
+  </si>
+  <si>
+    <t>Viktorin</t>
+  </si>
+  <si>
+    <t>Zelinka</t>
+  </si>
+  <si>
+    <t>Štursa</t>
+  </si>
+  <si>
+    <t>Drašnar</t>
+  </si>
+  <si>
+    <t>Sofia</t>
+  </si>
+  <si>
+    <t>Pavlovská</t>
+  </si>
+  <si>
+    <t>Marco</t>
+  </si>
+  <si>
+    <t>Janata</t>
+  </si>
+  <si>
+    <t>Matouš Caspar</t>
+  </si>
+  <si>
+    <t>Juran</t>
+  </si>
+  <si>
+    <t>Krowiarz</t>
+  </si>
+  <si>
+    <t>YC Razová</t>
+  </si>
+  <si>
+    <t>Hotarková</t>
+  </si>
+  <si>
+    <t>Kubarski</t>
+  </si>
+  <si>
+    <t>Trapl</t>
+  </si>
+  <si>
+    <t>Pitela</t>
+  </si>
+  <si>
+    <t>Wawrosz</t>
+  </si>
+  <si>
+    <t>Sachs</t>
+  </si>
+  <si>
+    <t>Budín</t>
+  </si>
+  <si>
+    <t>Schwanzer</t>
+  </si>
+  <si>
+    <t>Kapoun</t>
+  </si>
+  <si>
+    <t>Soukup</t>
+  </si>
+  <si>
+    <t>Hájková</t>
+  </si>
+  <si>
+    <t>Hron</t>
+  </si>
+  <si>
+    <t>PS Eletrika</t>
+  </si>
+  <si>
+    <t>Pavlíková</t>
+  </si>
+  <si>
+    <t>Průdková</t>
+  </si>
+  <si>
+    <t>Mitrovský</t>
+  </si>
+  <si>
+    <t>Labuda</t>
+  </si>
+  <si>
+    <t>Rejholec</t>
+  </si>
+  <si>
+    <t>Seidl</t>
+  </si>
+  <si>
+    <t>Vrbík</t>
+  </si>
+  <si>
+    <t>Čechlovský</t>
+  </si>
+  <si>
+    <t>Vichr</t>
+  </si>
+  <si>
+    <t>Balonek</t>
+  </si>
+  <si>
+    <t>Simon</t>
   </si>
   <si>
     <t>Ullrich</t>
   </si>
   <si>
-    <t>Balonek</t>
-[...20 lines deleted...]
-    <t>Vichr</t>
+    <t>Janás</t>
+  </si>
+  <si>
+    <t>Robin</t>
+  </si>
+  <si>
+    <t>Pokoš</t>
+  </si>
+  <si>
+    <t>Schwarz</t>
   </si>
   <si>
     <t>Čegan</t>
   </si>
   <si>
     <t>Oliver</t>
   </si>
   <si>
     <t>Pfeiferová</t>
   </si>
   <si>
-    <t>Bryxová</t>
-[...8 lines deleted...]
-    <t>Chudoba</t>
+    <t>Jára</t>
+  </si>
+  <si>
+    <t>Medek</t>
+  </si>
+  <si>
+    <t>Mannelová</t>
+  </si>
+  <si>
+    <t>TJ Lanškroun</t>
   </si>
   <si>
     <t>Pavelková</t>
   </si>
   <si>
-    <t>Sofie</t>
+    <t>Vejšická</t>
+  </si>
+  <si>
+    <t>Topiarzová</t>
+  </si>
+  <si>
+    <t>Moki</t>
   </si>
   <si>
     <t>Windisch</t>
   </si>
   <si>
-    <t>Vomáčko</t>
-[...14 lines deleted...]
-    <t>Bert</t>
+    <t>Lasztowka</t>
+  </si>
+  <si>
+    <t>Kozák</t>
+  </si>
+  <si>
+    <t>Kozel</t>
   </si>
   <si>
     <t>Lacko</t>
   </si>
   <si>
-    <t>Kozel</t>
-[...29 lines deleted...]
-    <t>Netopilík</t>
+    <t>Pitel</t>
+  </si>
+  <si>
+    <t>Škopová</t>
+  </si>
+  <si>
+    <t>Šimková</t>
+  </si>
+  <si>
+    <t>Holý</t>
+  </si>
+  <si>
+    <t>Kovařík</t>
+  </si>
+  <si>
+    <t>Poledňák</t>
   </si>
   <si>
     <t>Vaszi</t>
   </si>
   <si>
     <t>Victoria</t>
   </si>
   <si>
-    <t>Václavková</t>
-[...2 lines deleted...]
-    <t>Sofia</t>
+    <t>Pačinek</t>
   </si>
   <si>
     <t>Ouřada</t>
   </si>
   <si>
-    <t>Mazal</t>
+    <t>YC Regent</t>
+  </si>
+  <si>
+    <t>Dohnal</t>
+  </si>
+  <si>
+    <t>Nový</t>
+  </si>
+  <si>
+    <t>Valíková</t>
+  </si>
+  <si>
+    <t>Borčická</t>
+  </si>
+  <si>
+    <t>Veselský</t>
   </si>
   <si>
     <t>Sapara</t>
   </si>
   <si>
-    <t>Veselský</t>
-[...1 lines deleted...]
-  <si>
     <t>Marko</t>
   </si>
   <si>
     <t>Liguš</t>
   </si>
   <si>
-    <t>Pokorná</t>
-[...14 lines deleted...]
-    <t>Budín</t>
+    <t>Bernt</t>
+  </si>
+  <si>
+    <t>Brejník</t>
+  </si>
+  <si>
+    <t>Riedel</t>
+  </si>
+  <si>
+    <t>Erwin</t>
+  </si>
+  <si>
+    <t>Hartmann</t>
+  </si>
+  <si>
+    <t>Tim</t>
+  </si>
+  <si>
+    <t>Záruba</t>
   </si>
   <si>
     <t>Jeřábková</t>
   </si>
   <si>
     <t>Laura</t>
   </si>
   <si>
+    <t>Trčková</t>
+  </si>
+  <si>
+    <t>Stella</t>
+  </si>
+  <si>
     <t>Vavrla</t>
   </si>
   <si>
-    <t>Popper</t>
-[...35 lines deleted...]
-    <t>Vendula</t>
+    <t>Mrůzek</t>
+  </si>
+  <si>
+    <t>Plačková</t>
+  </si>
+  <si>
+    <t>Vanda</t>
+  </si>
+  <si>
+    <t>Fridrich</t>
+  </si>
+  <si>
+    <t>Sklář</t>
+  </si>
+  <si>
+    <t>Kopún</t>
+  </si>
+  <si>
+    <t>Vojta</t>
+  </si>
+  <si>
+    <t>Goriaux</t>
+  </si>
+  <si>
+    <t>Pierre</t>
+  </si>
+  <si>
+    <t>Grund</t>
+  </si>
+  <si>
+    <t>Soldat</t>
+  </si>
+  <si>
+    <t>Francke</t>
+  </si>
+  <si>
+    <t>Bříza</t>
+  </si>
+  <si>
+    <t>Marhan</t>
+  </si>
+  <si>
+    <t>Šváchová</t>
+  </si>
+  <si>
+    <t>Spurný</t>
+  </si>
+  <si>
+    <t>Boháček</t>
+  </si>
+  <si>
+    <t>Doulík</t>
+  </si>
+  <si>
+    <t>Pracný</t>
+  </si>
+  <si>
+    <t>Robert</t>
   </si>
   <si>
     <t>Bouma</t>
   </si>
   <si>
-    <t>Med</t>
-[...38 lines deleted...]
-    <t>Binko</t>
+    <t>Radomír</t>
+  </si>
+  <si>
+    <t>Chwalková</t>
+  </si>
+  <si>
+    <t>Iva</t>
+  </si>
+  <si>
+    <t>Maršálková</t>
+  </si>
+  <si>
+    <t>Šturma</t>
+  </si>
+  <si>
+    <t>Vargová</t>
+  </si>
+  <si>
+    <t>Benedikt Jan</t>
   </si>
   <si>
     <t>Bachtík</t>
   </si>
   <si>
+    <t>Králík</t>
+  </si>
+  <si>
     <t>Šplíchal</t>
   </si>
   <si>
-    <t>Tlach</t>
-[...26 lines deleted...]
-    <t>Maxim Petr</t>
+    <t>Pacovská</t>
+  </si>
+  <si>
+    <t>Jetmarová</t>
+  </si>
+  <si>
+    <t>Ines</t>
+  </si>
+  <si>
+    <t>Sadílek</t>
+  </si>
+  <si>
+    <t>Hudáková</t>
+  </si>
+  <si>
+    <t>Běhal</t>
+  </si>
+  <si>
+    <t>Vašík</t>
+  </si>
+  <si>
+    <t>Hykrdová</t>
+  </si>
+  <si>
+    <t>Klobušník</t>
   </si>
   <si>
     <t>Sidor</t>
   </si>
   <si>
+    <t>Mackovič</t>
+  </si>
+  <si>
+    <t>Mořkovský</t>
+  </si>
+  <si>
+    <t>Bielik</t>
+  </si>
+  <si>
+    <t>Jinochová</t>
+  </si>
+  <si>
+    <t>YC Frymburk</t>
+  </si>
+  <si>
     <t>Světlana</t>
   </si>
   <si>
-    <t>Koláčný</t>
-[...5 lines deleted...]
-    <t>Juha</t>
+    <t>Dojmazov</t>
+  </si>
+  <si>
+    <t>Rohovský</t>
+  </si>
+  <si>
+    <t>Vais</t>
+  </si>
+  <si>
+    <t>YC PanCzech</t>
+  </si>
+  <si>
+    <t>Homolka</t>
   </si>
   <si>
     <t>Sedláček</t>
   </si>
   <si>
-    <t>Všetečka</t>
-[...1 lines deleted...]
-  <si>
     <t>Kokeš</t>
   </si>
   <si>
+    <t>Vraspír</t>
+  </si>
+  <si>
+    <t>Žampach</t>
+  </si>
+  <si>
+    <t>Kölbl</t>
+  </si>
+  <si>
+    <t>Luhanová</t>
+  </si>
+  <si>
+    <t>Beata</t>
+  </si>
+  <si>
+    <t>Luhan</t>
+  </si>
+  <si>
+    <t>Belešová</t>
+  </si>
+  <si>
+    <t>Soukupová</t>
+  </si>
+  <si>
+    <t>Utíkal</t>
+  </si>
+  <si>
+    <t>Pražan</t>
+  </si>
+  <si>
+    <t>Cachová</t>
+  </si>
+  <si>
+    <t>Janeček</t>
+  </si>
+  <si>
     <t>Halamík</t>
   </si>
   <si>
-    <t>Janeček</t>
-[...14 lines deleted...]
-    <t>Bednaříková</t>
+    <t>Onderková</t>
   </si>
   <si>
     <t>Vistr</t>
   </si>
   <si>
-    <t>Mravináč</t>
+    <t>Přikryl Maršálková</t>
+  </si>
+  <si>
+    <t>Jiřina</t>
   </si>
   <si>
     <t>Sazama</t>
   </si>
   <si>
-    <t>Mielec</t>
-[...4 lines deleted...]
-  <si>
     <t>Fořt</t>
   </si>
   <si>
-    <t>Oleníček</t>
-[...2 lines deleted...]
-    <t>Motlík</t>
+    <t>Šturmová</t>
+  </si>
+  <si>
+    <t>Dina</t>
+  </si>
+  <si>
+    <t>Vojáčková</t>
+  </si>
+  <si>
+    <t>Hromádka</t>
+  </si>
+  <si>
+    <t>Vachelová</t>
+  </si>
+  <si>
+    <t>Olga</t>
+  </si>
+  <si>
+    <t>Oplt</t>
   </si>
   <si>
     <t>Pezl</t>
   </si>
   <si>
     <t>Fryč</t>
   </si>
   <si>
-    <t>Olga</t>
-[...5 lines deleted...]
-    <t>Bázler</t>
+    <t>Nicole</t>
+  </si>
+  <si>
+    <t>Škvařil</t>
+  </si>
+  <si>
+    <t>Janota</t>
   </si>
   <si>
     <t>Škrbel</t>
   </si>
   <si>
     <t>Zvěřina</t>
   </si>
   <si>
     <t>Manič</t>
   </si>
   <si>
     <t>Šedivec</t>
   </si>
   <si>
-    <t>Vaidišová</t>
-[...8 lines deleted...]
-    <t>Vojík</t>
+    <t>Zíka</t>
+  </si>
+  <si>
+    <t>Fürst</t>
   </si>
   <si>
     <t>Kolín</t>
   </si>
   <si>
-    <t>Robert</t>
-[...11 lines deleted...]
-    <t>Annamaria</t>
+    <t>Zbořilová</t>
   </si>
   <si>
     <t>Kunt</t>
   </si>
   <si>
     <t>Fuka</t>
   </si>
   <si>
     <t>Adolf</t>
   </si>
   <si>
-    <t>Hromádka</t>
+    <t>Stejskal</t>
+  </si>
+  <si>
+    <t>Turčina</t>
+  </si>
+  <si>
+    <t>Hrabalová</t>
   </si>
   <si>
     <t>Suchanová</t>
   </si>
   <si>
-    <t>Cienciala</t>
-[...2 lines deleted...]
-    <t>Bílek</t>
+    <t>Dokládal</t>
+  </si>
+  <si>
+    <t>Drahomír</t>
+  </si>
+  <si>
+    <t>Dokládalová</t>
+  </si>
+  <si>
+    <t>Filipský</t>
+  </si>
+  <si>
+    <t>Vomáčková Kalkusová</t>
+  </si>
+  <si>
+    <t>Pýcha</t>
+  </si>
+  <si>
+    <t>Fišer</t>
+  </si>
+  <si>
+    <t>Stuchlíková</t>
+  </si>
+  <si>
+    <t>Maršík</t>
+  </si>
+  <si>
+    <t>Oto</t>
+  </si>
+  <si>
+    <t>Klimeš</t>
+  </si>
+  <si>
+    <t>Anna Marie</t>
+  </si>
+  <si>
+    <t>Peroutková</t>
   </si>
   <si>
     <t>Satková</t>
   </si>
   <si>
     <t>Ivana</t>
   </si>
   <si>
-    <t>Všetečková</t>
-[...1 lines deleted...]
-  <si>
     <t>Eva</t>
   </si>
   <si>
-    <t>Iva</t>
-[...17 lines deleted...]
-    <t>Marco</t>
+    <t>Dumková</t>
+  </si>
+  <si>
+    <t>Šup</t>
+  </si>
+  <si>
+    <t>Kupská</t>
   </si>
   <si>
     <t>Harvalík</t>
   </si>
   <si>
-    <t>Pfeifer</t>
-[...5 lines deleted...]
-    <t>Fürst</t>
+    <t>Doleželová</t>
+  </si>
+  <si>
+    <t>Čudek</t>
+  </si>
+  <si>
+    <t>Opletalová</t>
+  </si>
+  <si>
+    <t>Jícha</t>
+  </si>
+  <si>
+    <t>Havrda</t>
+  </si>
+  <si>
+    <t>Chlumský</t>
+  </si>
+  <si>
+    <t>Hulínský</t>
+  </si>
+  <si>
+    <t>Jelínková</t>
+  </si>
+  <si>
+    <t>Allan</t>
+  </si>
+  <si>
+    <t>Tupý</t>
   </si>
   <si>
     <t>Jung</t>
   </si>
   <si>
     <t>Neuwirth</t>
   </si>
   <si>
-    <t>Krowiarz</t>
-[...11 lines deleted...]
-    <t>Hlavsa</t>
+    <t>Okrouhlý</t>
+  </si>
+  <si>
+    <t>Bíza</t>
+  </si>
+  <si>
+    <t>Severinová</t>
+  </si>
+  <si>
+    <t>Junák Praha</t>
+  </si>
+  <si>
+    <t>Suchá</t>
+  </si>
+  <si>
+    <t>Kurc</t>
   </si>
   <si>
     <t>Stříž</t>
   </si>
   <si>
     <t>Mezírka</t>
   </si>
   <si>
-    <t>Holý</t>
+    <t>Kukačka</t>
+  </si>
+  <si>
+    <t>Mojdl</t>
+  </si>
+  <si>
+    <t>Kůsová</t>
   </si>
   <si>
     <t>Erban</t>
   </si>
   <si>
+    <t>Vácha</t>
+  </si>
+  <si>
+    <t>Melika</t>
+  </si>
+  <si>
+    <t>Komárek</t>
+  </si>
+  <si>
+    <t>Lach</t>
+  </si>
+  <si>
+    <t>Sylwester</t>
+  </si>
+  <si>
+    <t>Žalud</t>
+  </si>
+  <si>
     <t>Ježová</t>
   </si>
   <si>
+    <t>Adamec</t>
+  </si>
+  <si>
+    <t>Jiroušek</t>
+  </si>
+  <si>
     <t>Městka</t>
   </si>
   <si>
-    <t>Adamec</t>
-[...7 lines deleted...]
-  <si>
     <t>Ketner</t>
   </si>
   <si>
     <t>Kupka</t>
   </si>
   <si>
+    <t>Hofreiter</t>
+  </si>
+  <si>
+    <t>Fišerová</t>
+  </si>
+  <si>
     <t>Šáňa</t>
   </si>
   <si>
-    <t>Čudek</t>
-[...23 lines deleted...]
-    <t>Josefina</t>
+    <t>Degl</t>
+  </si>
+  <si>
+    <t>Pechlát</t>
+  </si>
+  <si>
+    <t>Oleg</t>
   </si>
   <si>
     <t>Hůla</t>
   </si>
   <si>
-    <t>Laylah</t>
+    <t>Cach</t>
   </si>
   <si>
     <t>Piskacis</t>
   </si>
   <si>
+    <t>Smola</t>
+  </si>
+  <si>
+    <t>Hrabálek</t>
+  </si>
+  <si>
     <t>Vřešťál</t>
   </si>
   <si>
     <t>Bělehrad</t>
   </si>
   <si>
-    <t>Hrabálek</t>
-[...2 lines deleted...]
-    <t>Hadašová</t>
+    <t>Plaňanský</t>
+  </si>
+  <si>
+    <t>Denková</t>
   </si>
   <si>
     <t>Korbel</t>
   </si>
   <si>
     <t>Evžen</t>
   </si>
   <si>
-    <t>Okrouhlý</t>
-[...5 lines deleted...]
-    <t>Fantová</t>
+    <t>Petřina</t>
+  </si>
+  <si>
+    <t>Švejdová</t>
+  </si>
+  <si>
+    <t>Michala</t>
+  </si>
+  <si>
+    <t>Lehman</t>
+  </si>
+  <si>
+    <t>René</t>
+  </si>
+  <si>
+    <t>Řezáč</t>
+  </si>
+  <si>
+    <t>Kuřava</t>
+  </si>
+  <si>
+    <t>Valeš</t>
+  </si>
+  <si>
+    <t>Vratislav</t>
   </si>
   <si>
     <t>Slížek</t>
   </si>
   <si>
-    <t>Dohnal</t>
-[...2 lines deleted...]
-    <t>Bielik</t>
+    <t>Mertl</t>
   </si>
   <si>
     <t>Nedoma</t>
   </si>
   <si>
-    <t>Horváth</t>
+    <t>Hajný</t>
+  </si>
+  <si>
+    <t>Bíca</t>
+  </si>
+  <si>
+    <t>Mikulášová</t>
+  </si>
+  <si>
+    <t>Čekal</t>
+  </si>
+  <si>
+    <t>Střítězský</t>
+  </si>
+  <si>
+    <t>Zemková</t>
+  </si>
+  <si>
+    <t>Martinů</t>
+  </si>
+  <si>
+    <t>Kramářová</t>
+  </si>
+  <si>
+    <t>Ellen</t>
   </si>
   <si>
     <t>Povolný</t>
   </si>
   <si>
+    <t>Bošanský</t>
+  </si>
+  <si>
+    <t>Rostislav</t>
+  </si>
+  <si>
+    <t>Zajíc</t>
+  </si>
+  <si>
+    <t>Sedlařík</t>
+  </si>
+  <si>
+    <t>Behulová</t>
+  </si>
+  <si>
     <t>Malach</t>
   </si>
   <si>
-    <t>Juran</t>
+    <t>Podešva</t>
+  </si>
+  <si>
+    <t>Hrouda</t>
+  </si>
+  <si>
+    <t>Hačkajlová</t>
   </si>
   <si>
     <t>Mach</t>
   </si>
   <si>
+    <t>Hillairet</t>
+  </si>
+  <si>
+    <t>Jonas</t>
+  </si>
+  <si>
     <t>Peisker</t>
   </si>
   <si>
+    <t>Boris</t>
+  </si>
+  <si>
     <t>Konupčík</t>
   </si>
   <si>
     <t>SK Halza</t>
   </si>
   <si>
+    <t>Dadák</t>
+  </si>
+  <si>
     <t>Kittler</t>
   </si>
   <si>
-    <t>Dadák</t>
-[...1 lines deleted...]
-  <si>
     <t>Veselka</t>
   </si>
   <si>
-    <t>Jícha</t>
-[...1 lines deleted...]
-  <si>
     <t>Malkovská</t>
   </si>
   <si>
-    <t>Zídková</t>
+    <t>W.T.I.O.</t>
+  </si>
+  <si>
+    <t>Bjelková</t>
+  </si>
+  <si>
+    <t>Trnka</t>
+  </si>
+  <si>
+    <t>Dostál</t>
+  </si>
+  <si>
+    <t>Steffan</t>
   </si>
   <si>
     <t>Machala</t>
   </si>
   <si>
-    <t>Zbyněk</t>
-[...2 lines deleted...]
-    <t>W.T.I.O.</t>
+    <t>Sklenářová</t>
   </si>
   <si>
     <t>Kubias</t>
   </si>
   <si>
-    <t>Sklenářová</t>
-[...11 lines deleted...]
-    <t>Bjelková</t>
+    <t>Onderka</t>
   </si>
   <si>
     <t>Lehečka</t>
   </si>
   <si>
     <t>Schaffner</t>
   </si>
   <si>
+    <t>Miloschewská</t>
+  </si>
+  <si>
+    <t>Klasterkova</t>
+  </si>
+  <si>
+    <t>Terezie</t>
+  </si>
+  <si>
     <t>Straka</t>
   </si>
   <si>
-    <t>Klasterkova</t>
-[...5 lines deleted...]
-    <t>Chlumský</t>
+    <t>Plas</t>
   </si>
   <si>
     <t>Froněk</t>
   </si>
   <si>
-    <t>Zajíc</t>
-[...2 lines deleted...]
-    <t>Kopún</t>
+    <t>Opršal</t>
+  </si>
+  <si>
+    <t>Juraj</t>
+  </si>
+  <si>
+    <t>Kantor</t>
+  </si>
+  <si>
+    <t>Arthur</t>
+  </si>
+  <si>
+    <t>Šourek</t>
+  </si>
+  <si>
+    <t>Obermajerová</t>
+  </si>
+  <si>
+    <t>Anita</t>
+  </si>
+  <si>
+    <t>Obermajer</t>
   </si>
   <si>
     <t>Kalabza</t>
   </si>
   <si>
+    <t>Holčák</t>
+  </si>
+  <si>
     <t>Chomát</t>
   </si>
   <si>
-    <t>Heneš</t>
-[...26 lines deleted...]
-    <t>Hajný</t>
+    <t>Burešová</t>
+  </si>
+  <si>
+    <t>Łuczak</t>
+  </si>
+  <si>
+    <t>Sebastian</t>
+  </si>
+  <si>
+    <t>Provaznik</t>
+  </si>
+  <si>
+    <t>Matyska</t>
+  </si>
+  <si>
+    <t>Páralová</t>
+  </si>
+  <si>
+    <t>Münster</t>
+  </si>
+  <si>
+    <t>Ľubomír</t>
+  </si>
+  <si>
+    <t>Vaněk</t>
   </si>
   <si>
     <t>Řežábek</t>
   </si>
   <si>
     <t>Korecký</t>
   </si>
   <si>
-    <t>Opršal</t>
-[...17 lines deleted...]
-    <t>Bořek Adam</t>
+    <t>Schmiedová</t>
+  </si>
+  <si>
+    <t>Kopecký</t>
+  </si>
+  <si>
+    <t>Vaňhara</t>
+  </si>
+  <si>
+    <t>Pysk</t>
+  </si>
+  <si>
+    <t>Jandova</t>
+  </si>
+  <si>
+    <t>Alice</t>
+  </si>
+  <si>
+    <t>Koukol</t>
+  </si>
+  <si>
+    <t>Bedřich</t>
+  </si>
+  <si>
+    <t>Kratký</t>
+  </si>
+  <si>
+    <t>Nečasová</t>
+  </si>
+  <si>
+    <t>Brožík</t>
+  </si>
+  <si>
+    <t>William</t>
+  </si>
+  <si>
+    <t>Bechný</t>
+  </si>
+  <si>
+    <t>Bartoník</t>
+  </si>
+  <si>
+    <t>Leffler</t>
+  </si>
+  <si>
+    <t>Alois</t>
+  </si>
+  <si>
+    <t>Zbořil</t>
+  </si>
+  <si>
+    <t>Deutscher</t>
+  </si>
+  <si>
+    <t>Karel František</t>
+  </si>
+  <si>
+    <t>Jenšík</t>
+  </si>
+  <si>
+    <t>Hejna</t>
+  </si>
+  <si>
+    <t>Kubarska</t>
+  </si>
+  <si>
+    <t>Olympia</t>
+  </si>
+  <si>
+    <t>Rod</t>
+  </si>
+  <si>
+    <t>Viščor</t>
+  </si>
+  <si>
+    <t>Zemanová</t>
+  </si>
+  <si>
+    <t>Přibáňová</t>
+  </si>
+  <si>
+    <t>Šimánek</t>
+  </si>
+  <si>
+    <t>Voráčková</t>
+  </si>
+  <si>
+    <t>Krausová</t>
+  </si>
+  <si>
+    <t>Kuš</t>
+  </si>
+  <si>
+    <t>Emil</t>
+  </si>
+  <si>
+    <t>Pour</t>
+  </si>
+  <si>
+    <t>Hosnedl</t>
+  </si>
+  <si>
+    <t>Nešporová</t>
+  </si>
+  <si>
+    <t>Chrzová</t>
   </si>
   <si>
     <t>Tuziak</t>
   </si>
   <si>
-    <t>Kratký</t>
-[...22 lines deleted...]
-  <si>
     <t>Vraný</t>
   </si>
   <si>
-    <t>Boháček</t>
-[...23 lines deleted...]
-    <t>Maršálková</t>
+    <t>Vychová</t>
   </si>
   <si>
     <t>Cvach</t>
   </si>
   <si>
     <t>Opltová</t>
   </si>
   <si>
     <t>Adriana</t>
   </si>
   <si>
-    <t>Jenšík</t>
-[...74 lines deleted...]
-    <t>Janoušková</t>
+    <t>Popelková</t>
+  </si>
+  <si>
+    <t>Popelka</t>
+  </si>
+  <si>
+    <t>Juriga</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -4046,19225 +5009,26426 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G1155"/>
+  <dimension ref="A1:G1586"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="B1" t="s">
         <v>0</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="E1" t="s">
         <v>2</v>
       </c>
       <c r="F1">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G1">
-        <v>106400</v>
+        <v>143600</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="B2" t="s">
         <v>3</v>
       </c>
       <c r="C2" t="s">
         <v>4</v>
       </c>
       <c r="E2" t="s">
         <v>2</v>
       </c>
       <c r="F2">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G2">
-        <v>75402</v>
+        <v>102235</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="B3" t="s">
         <v>5</v>
       </c>
       <c r="C3" t="s">
         <v>6</v>
       </c>
+      <c r="D3">
+        <v>2010</v>
+      </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="G3">
-        <v>56505</v>
+        <v>90330</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
+      <c r="D4">
+        <v>2005</v>
+      </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="G4">
-        <v>53583</v>
+        <v>87517</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="B5" t="s">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
+        <v>2</v>
+      </c>
+      <c r="F5">
         <v>10</v>
       </c>
-      <c r="F5">
-[...1 lines deleted...]
-      </c>
       <c r="G5">
-        <v>49618</v>
+        <v>72003</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" t="s">
+        <v>4</v>
+      </c>
+      <c r="E6" t="s">
         <v>13</v>
       </c>
-      <c r="E6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="G6">
-        <v>49230</v>
+        <v>71825</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="B7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
       <c r="E7" t="s">
         <v>16</v>
       </c>
       <c r="F7">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="G7">
-        <v>48626</v>
+        <v>70814</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
       <c r="F8">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="G8">
-        <v>46397</v>
+        <v>68393</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="B9" t="s">
         <v>20</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
-      <c r="D9">
-[...1 lines deleted...]
-      </c>
       <c r="E9" t="s">
         <v>22</v>
       </c>
       <c r="F9">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="G9">
-        <v>43591</v>
+        <v>68267</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="B10" t="s">
         <v>23</v>
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="E10" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F10">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G10">
-        <v>43591</v>
+        <v>67228</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="B11" t="s">
         <v>25</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="E11" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="F11">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="G11">
-        <v>40779</v>
+        <v>64792</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="B12" t="s">
         <v>25</v>
       </c>
       <c r="C12" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="E12" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="F12">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="G12">
-        <v>38939</v>
+        <v>63705</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="B13" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" t="s">
         <v>29</v>
       </c>
-      <c r="C13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="F13">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G13">
-        <v>38258</v>
+        <v>62961</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="B14" t="s">
+        <v>30</v>
+      </c>
+      <c r="C14" t="s">
+        <v>31</v>
+      </c>
+      <c r="E14" t="s">
         <v>32</v>
       </c>
-      <c r="C14" t="s">
-[...2 lines deleted...]
-      <c r="E14" t="s">
+      <c r="F14">
         <v>10</v>
       </c>
-      <c r="F14">
-[...1 lines deleted...]
-      </c>
       <c r="G14">
-        <v>37970</v>
+        <v>60310</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="B15" t="s">
+        <v>33</v>
+      </c>
+      <c r="C15" t="s">
         <v>34</v>
       </c>
-      <c r="C15" t="s">
+      <c r="E15" t="s">
         <v>35</v>
       </c>
-      <c r="E15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="G15">
-        <v>37787</v>
+        <v>57680</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="B16" t="s">
         <v>36</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="E16" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="F16">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="G16">
-        <v>37729</v>
+        <v>56447</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="B17" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C17" t="s">
-        <v>39</v>
+        <v>40</v>
+      </c>
+      <c r="D17">
+        <v>2009</v>
       </c>
       <c r="E17" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="F17">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="G17">
-        <v>37729</v>
+        <v>55984</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="B18" t="s">
-        <v>3</v>
+        <v>42</v>
       </c>
       <c r="C18" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="E18" t="s">
-        <v>2</v>
+        <v>44</v>
       </c>
       <c r="F18">
         <v>6</v>
       </c>
       <c r="G18">
-        <v>37575</v>
+        <v>55916</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="B19" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="C19" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="E19" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="F19">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G19">
-        <v>36828</v>
+        <v>55916</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="B20" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="C20" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="E20" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="F20">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="G20">
-        <v>31193</v>
+        <v>55816</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="B21" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="C21" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="E21" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="F21">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="G21">
-        <v>31193</v>
+        <v>54828</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="B22" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="C22" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="E22" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="F22">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="G22">
-        <v>30585</v>
+        <v>54703</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="B23" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="C23" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="E23" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="F23">
         <v>8</v>
       </c>
       <c r="G23">
-        <v>30404</v>
+        <v>54463</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="B24" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C24" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="E24" t="s">
-        <v>31</v>
+        <v>55</v>
       </c>
       <c r="F24">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="G24">
-        <v>30117</v>
+        <v>52712</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="B25" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="C25" t="s">
-        <v>55</v>
+        <v>34</v>
       </c>
       <c r="E25" t="s">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="F25">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="G25">
-        <v>29792</v>
+        <v>51575</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="B26" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C26" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E26" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="F26">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="G26">
-        <v>28383</v>
+        <v>50402</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="B27" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C27" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="E27" t="s">
-        <v>61</v>
+        <v>13</v>
       </c>
       <c r="F27">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="G27">
-        <v>27481</v>
+        <v>47584</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="B28" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="C28" t="s">
-        <v>63</v>
+        <v>6</v>
       </c>
       <c r="E28" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="F28">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="G28">
-        <v>27146</v>
+        <v>46585</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="B29" t="s">
+        <v>63</v>
+      </c>
+      <c r="C29" t="s">
         <v>64</v>
       </c>
-      <c r="C29" t="s">
+      <c r="E29" t="s">
         <v>65</v>
       </c>
-      <c r="E29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F29">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="G29">
-        <v>27125</v>
+        <v>45972</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="B30" t="s">
+        <v>66</v>
+      </c>
+      <c r="C30" t="s">
         <v>67</v>
       </c>
-      <c r="C30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E30" t="s">
-        <v>61</v>
+        <v>16</v>
       </c>
       <c r="F30">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G30">
-        <v>26899</v>
+        <v>45560</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="B31" t="s">
+        <v>68</v>
+      </c>
+      <c r="C31" t="s">
         <v>69</v>
       </c>
-      <c r="C31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E31" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="F31">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G31">
-        <v>26296</v>
+        <v>45262</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="B32" t="s">
         <v>70</v>
       </c>
       <c r="C32" t="s">
-        <v>40</v>
+        <v>71</v>
       </c>
       <c r="E32" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="F32">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G32">
-        <v>24322</v>
+        <v>44313</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="B33" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C33" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E33" t="s">
-        <v>22</v>
+        <v>74</v>
       </c>
       <c r="F33">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="G33">
-        <v>23677</v>
+        <v>43404</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="B34" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C34" t="s">
-        <v>47</v>
+        <v>76</v>
       </c>
       <c r="E34" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="F34">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="G34">
-        <v>23568</v>
+        <v>42311</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="B35" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C35" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>2009</v>
+        <v>79</v>
       </c>
       <c r="E35" t="s">
-        <v>77</v>
+        <v>41</v>
       </c>
       <c r="F35">
         <v>5</v>
       </c>
       <c r="G35">
-        <v>23110</v>
+        <v>42030</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="B36" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C36" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>2009</v>
+        <v>81</v>
       </c>
       <c r="E36" t="s">
-        <v>80</v>
+        <v>55</v>
       </c>
       <c r="F36">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G36">
-        <v>23110</v>
+        <v>41639</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="B37" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C37" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E37" t="s">
-        <v>83</v>
+        <v>65</v>
       </c>
       <c r="F37">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G37">
-        <v>23035</v>
+        <v>41487</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="B38" t="s">
         <v>84</v>
       </c>
       <c r="C38" t="s">
-        <v>45</v>
+        <v>85</v>
       </c>
       <c r="E38" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F38">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="G38">
-        <v>22365</v>
+        <v>41129</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="B39" t="s">
+        <v>84</v>
+      </c>
+      <c r="C39" t="s">
+        <v>85</v>
+      </c>
+      <c r="E39" t="s">
         <v>86</v>
       </c>
-      <c r="C39" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F39">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="G39">
-        <v>22343</v>
+        <v>41129</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="B40" t="s">
+        <v>87</v>
+      </c>
+      <c r="C40" t="s">
         <v>88</v>
       </c>
-      <c r="C40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E40" t="s">
-        <v>48</v>
+        <v>60</v>
       </c>
       <c r="F40">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="G40">
-        <v>22028</v>
+        <v>40339</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="B41" t="s">
         <v>89</v>
       </c>
       <c r="C41" t="s">
         <v>90</v>
       </c>
       <c r="E41" t="s">
-        <v>91</v>
+        <v>60</v>
       </c>
       <c r="F41">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="G41">
-        <v>21658</v>
+        <v>40272</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="B42" t="s">
+        <v>91</v>
+      </c>
+      <c r="C42" t="s">
         <v>92</v>
       </c>
-      <c r="C42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E42" t="s">
-        <v>7</v>
+        <v>77</v>
       </c>
       <c r="F42">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="G42">
-        <v>21658</v>
+        <v>39809</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="B43" t="s">
+        <v>93</v>
+      </c>
+      <c r="C43" t="s">
         <v>94</v>
       </c>
-      <c r="C43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E43" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="F43">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="G43">
-        <v>21658</v>
+        <v>39728</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="B44" t="s">
+        <v>95</v>
+      </c>
+      <c r="C44" t="s">
+        <v>69</v>
+      </c>
+      <c r="E44" t="s">
         <v>96</v>
       </c>
-      <c r="C44" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F44">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G44">
-        <v>21658</v>
+        <v>39453</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="B45" t="s">
+        <v>97</v>
+      </c>
+      <c r="C45" t="s">
         <v>98</v>
       </c>
-      <c r="C45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E45" t="s">
-        <v>99</v>
+        <v>60</v>
       </c>
       <c r="F45">
-        <v>4</v>
+        <v>19</v>
       </c>
       <c r="G45">
-        <v>21650</v>
+        <v>39400</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="B46" t="s">
+        <v>99</v>
+      </c>
+      <c r="C46" t="s">
         <v>100</v>
       </c>
-      <c r="C46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E46" t="s">
-        <v>77</v>
+        <v>38</v>
       </c>
       <c r="F46">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G46">
-        <v>21627</v>
+        <v>39337</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="B47" t="s">
+        <v>101</v>
+      </c>
+      <c r="C47" t="s">
+        <v>18</v>
+      </c>
+      <c r="E47" t="s">
         <v>102</v>
-      </c>
-[...4 lines deleted...]
-        <v>48</v>
       </c>
       <c r="F47">
         <v>5</v>
       </c>
       <c r="G47">
-        <v>21594</v>
+        <v>38151</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="B48" t="s">
         <v>103</v>
       </c>
       <c r="C48" t="s">
+        <v>83</v>
+      </c>
+      <c r="E48" t="s">
         <v>104</v>
       </c>
-      <c r="E48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F48">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G48">
-        <v>21412</v>
+        <v>38021</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="B49" t="s">
         <v>105</v>
       </c>
       <c r="C49" t="s">
         <v>106</v>
       </c>
       <c r="E49" t="s">
-        <v>107</v>
+        <v>22</v>
       </c>
       <c r="F49">
-        <v>4</v>
+        <v>23</v>
       </c>
       <c r="G49">
-        <v>21256</v>
+        <v>37758</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="B50" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C50" t="s">
-        <v>109</v>
+        <v>98</v>
       </c>
       <c r="E50" t="s">
-        <v>66</v>
+        <v>13</v>
       </c>
       <c r="F50">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G50">
-        <v>20995</v>
+        <v>37619</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="B51" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="C51" t="s">
-        <v>1</v>
+        <v>109</v>
       </c>
       <c r="E51" t="s">
-        <v>66</v>
+        <v>41</v>
       </c>
       <c r="F51">
         <v>3</v>
       </c>
       <c r="G51">
-        <v>20292</v>
+        <v>37457</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="B52" t="s">
+        <v>110</v>
+      </c>
+      <c r="C52" t="s">
         <v>111</v>
       </c>
-      <c r="C52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E52" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="F52">
         <v>8</v>
       </c>
       <c r="G52">
-        <v>19941</v>
+        <v>37227</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="B53" t="s">
         <v>112</v>
       </c>
       <c r="C53" t="s">
+        <v>79</v>
+      </c>
+      <c r="E53" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="F53">
         <v>5</v>
       </c>
       <c r="G53">
-        <v>19391</v>
+        <v>36141</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="B54" t="s">
         <v>114</v>
       </c>
       <c r="C54" t="s">
         <v>115</v>
       </c>
       <c r="E54" t="s">
-        <v>83</v>
+        <v>13</v>
       </c>
       <c r="F54">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="G54">
-        <v>19199</v>
+        <v>35992</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="B55" t="s">
-        <v>71</v>
+        <v>116</v>
       </c>
       <c r="C55" t="s">
-        <v>116</v>
+        <v>117</v>
+      </c>
+      <c r="D55">
+        <v>1969</v>
       </c>
       <c r="E55" t="s">
-        <v>22</v>
+        <v>118</v>
       </c>
       <c r="F55">
         <v>7</v>
       </c>
       <c r="G55">
-        <v>19073</v>
+        <v>35495</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="B56" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C56" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="E56" t="s">
-        <v>118</v>
+        <v>96</v>
       </c>
       <c r="F56">
         <v>4</v>
       </c>
       <c r="G56">
-        <v>18618</v>
+        <v>35110</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="B57" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C57" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E57" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F57">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="G57">
-        <v>18549</v>
+        <v>34710</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="B58" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="C58" t="s">
-        <v>122</v>
+        <v>34</v>
       </c>
       <c r="E58" t="s">
-        <v>121</v>
+        <v>55</v>
       </c>
       <c r="F58">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G58">
-        <v>18549</v>
+        <v>34709</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="B59" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C59" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E59" t="s">
+        <v>35</v>
+      </c>
+      <c r="F59">
         <v>10</v>
       </c>
-      <c r="F59">
-[...1 lines deleted...]
-      </c>
       <c r="G59">
-        <v>18355</v>
+        <v>34134</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="B60" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C60" t="s">
-        <v>97</v>
+        <v>47</v>
       </c>
       <c r="E60" t="s">
-        <v>126</v>
+        <v>55</v>
       </c>
       <c r="F60">
         <v>3</v>
       </c>
       <c r="G60">
-        <v>18210</v>
+        <v>33591</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="B61" t="s">
         <v>127</v>
       </c>
       <c r="C61" t="s">
-        <v>72</v>
+        <v>111</v>
       </c>
       <c r="E61" t="s">
-        <v>128</v>
+        <v>55</v>
       </c>
       <c r="F61">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="G61">
-        <v>17755</v>
+        <v>33387</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="B62" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="C62" t="s">
-        <v>130</v>
+        <v>9</v>
       </c>
       <c r="E62" t="s">
-        <v>131</v>
+        <v>96</v>
       </c>
       <c r="F62">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="G62">
-        <v>17651</v>
+        <v>33282</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="B63" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C63" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>2010</v>
+        <v>106</v>
       </c>
       <c r="E63" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F63">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="G63">
-        <v>17364</v>
+        <v>32700</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="B64" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="C64" t="s">
-        <v>134</v>
+        <v>31</v>
       </c>
       <c r="E64" t="s">
-        <v>22</v>
+        <v>104</v>
       </c>
       <c r="F64">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="G64">
-        <v>17364</v>
+        <v>32549</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="B65" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="C65" t="s">
-        <v>136</v>
+        <v>67</v>
       </c>
       <c r="E65" t="s">
-        <v>74</v>
+        <v>65</v>
       </c>
       <c r="F65">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="G65">
-        <v>17343</v>
+        <v>32385</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="B66" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="C66" t="s">
-        <v>138</v>
+        <v>106</v>
       </c>
       <c r="E66" t="s">
-        <v>27</v>
+        <v>133</v>
       </c>
       <c r="F66">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="G66">
-        <v>16777</v>
+        <v>32151</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="B67" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="C67" t="s">
-        <v>53</v>
+        <v>31</v>
       </c>
       <c r="E67" t="s">
-        <v>140</v>
+        <v>55</v>
       </c>
       <c r="F67">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G67">
-        <v>16515</v>
+        <v>32151</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="B68" t="s">
-        <v>141</v>
+        <v>135</v>
       </c>
       <c r="C68" t="s">
-        <v>115</v>
+        <v>47</v>
+      </c>
+      <c r="D68">
+        <v>2010</v>
       </c>
       <c r="E68" t="s">
-        <v>142</v>
+        <v>122</v>
       </c>
       <c r="F68">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="G68">
-        <v>16373</v>
+        <v>30885</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="B69" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="C69" t="s">
-        <v>72</v>
+        <v>137</v>
       </c>
       <c r="E69" t="s">
-        <v>126</v>
+        <v>22</v>
       </c>
       <c r="F69">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="G69">
-        <v>16305</v>
+        <v>30172</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="B70" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="C70" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="E70" t="s">
-        <v>146</v>
+        <v>55</v>
       </c>
       <c r="F70">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="G70">
-        <v>16246</v>
+        <v>30166</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="B71" t="s">
-        <v>147</v>
+        <v>66</v>
       </c>
       <c r="C71" t="s">
-        <v>90</v>
+        <v>111</v>
+      </c>
+      <c r="D71">
+        <v>1978</v>
       </c>
       <c r="E71" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="F71">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="G71">
-        <v>16130</v>
+        <v>30151</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="B72" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="C72" t="s">
-        <v>104</v>
+        <v>141</v>
       </c>
       <c r="E72" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="F72">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="G72">
-        <v>16113</v>
+        <v>30069</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="B73" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="C73" t="s">
-        <v>150</v>
+        <v>115</v>
       </c>
       <c r="E73" t="s">
-        <v>51</v>
+        <v>22</v>
       </c>
       <c r="F73">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="G73">
-        <v>15969</v>
+        <v>29983</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="B74" t="s">
-        <v>151</v>
+        <v>143</v>
       </c>
       <c r="C74" t="s">
-        <v>95</v>
+        <v>144</v>
+      </c>
+      <c r="D74">
+        <v>2009</v>
       </c>
       <c r="E74" t="s">
-        <v>131</v>
+        <v>10</v>
       </c>
       <c r="F74">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="G74">
-        <v>15801</v>
+        <v>29831</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="B75" t="s">
-        <v>152</v>
+        <v>145</v>
       </c>
       <c r="C75" t="s">
-        <v>153</v>
+        <v>146</v>
+      </c>
+      <c r="D75">
+        <v>2009</v>
       </c>
       <c r="E75" t="s">
+        <v>147</v>
+      </c>
+      <c r="F75">
         <v>7</v>
       </c>
-      <c r="F75">
-[...1 lines deleted...]
-      </c>
       <c r="G75">
-        <v>15673</v>
+        <v>29831</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="B76" t="s">
-        <v>154</v>
+        <v>148</v>
       </c>
       <c r="C76" t="s">
-        <v>95</v>
+        <v>149</v>
       </c>
       <c r="E76" t="s">
-        <v>140</v>
+        <v>150</v>
       </c>
       <c r="F76">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G76">
-        <v>15394</v>
+        <v>29264</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="B77" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="C77" t="s">
-        <v>156</v>
+        <v>111</v>
       </c>
       <c r="E77" t="s">
-        <v>10</v>
+        <v>86</v>
       </c>
       <c r="F77">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="G77">
-        <v>14919</v>
+        <v>29146</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="B78" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="C78" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="E78" t="s">
-        <v>61</v>
+        <v>154</v>
       </c>
       <c r="F78">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G78">
-        <v>14645</v>
+        <v>28383</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="B79" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="C79" t="s">
-        <v>90</v>
+        <v>106</v>
       </c>
       <c r="E79" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="F79">
         <v>6</v>
       </c>
       <c r="G79">
-        <v>14573</v>
+        <v>28273</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="B80" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="C80" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="E80" t="s">
-        <v>162</v>
+        <v>10</v>
       </c>
       <c r="F80">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G80">
-        <v>14422</v>
+        <v>28123</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="B81" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="C81" t="s">
-        <v>164</v>
+        <v>88</v>
       </c>
       <c r="E81" t="s">
-        <v>74</v>
+        <v>22</v>
       </c>
       <c r="F81">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="G81">
-        <v>14305</v>
+        <v>27900</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="B82" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="C82" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>2010</v>
+        <v>160</v>
       </c>
       <c r="E82" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="F82">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="G82">
-        <v>14212</v>
+        <v>27529</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="B83" t="s">
-        <v>114</v>
+        <v>161</v>
       </c>
       <c r="C83" t="s">
-        <v>134</v>
+        <v>37</v>
       </c>
       <c r="E83" t="s">
-        <v>83</v>
+        <v>38</v>
       </c>
       <c r="F83">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="G83">
-        <v>14180</v>
+        <v>27519</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="B84" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="C84" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>2010</v>
+        <v>137</v>
       </c>
       <c r="E84" t="s">
+        <v>163</v>
+      </c>
+      <c r="F84">
         <v>7</v>
       </c>
-      <c r="F84">
-[...1 lines deleted...]
-      </c>
       <c r="G84">
-        <v>14174</v>
+        <v>27402</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="B85" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="C85" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>1978</v>
+        <v>165</v>
       </c>
       <c r="E85" t="s">
         <v>74</v>
       </c>
       <c r="F85">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G85">
-        <v>14106</v>
+        <v>27219</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="B86" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="C86" t="s">
-        <v>169</v>
+        <v>15</v>
       </c>
       <c r="E86" t="s">
-        <v>118</v>
+        <v>10</v>
       </c>
       <c r="F86">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G86">
-        <v>14043</v>
+        <v>26601</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="B87" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="C87" t="s">
+        <v>29</v>
+      </c>
+      <c r="E87" t="s">
+        <v>38</v>
+      </c>
+      <c r="F87">
         <v>6</v>
       </c>
-      <c r="E87" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G87">
-        <v>14043</v>
+        <v>26462</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="B88" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="C88" t="s">
-        <v>164</v>
+        <v>111</v>
       </c>
       <c r="E88" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="F88">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="G88">
-        <v>13970</v>
+        <v>26342</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="B89" t="s">
-        <v>172</v>
+        <v>124</v>
       </c>
       <c r="C89" t="s">
-        <v>90</v>
+        <v>169</v>
       </c>
       <c r="E89" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="F89">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G89">
-        <v>13922</v>
+        <v>26143</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="B90" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="C90" t="s">
-        <v>174</v>
+        <v>171</v>
+      </c>
+      <c r="D90">
+        <v>1963</v>
       </c>
       <c r="E90" t="s">
-        <v>61</v>
+        <v>172</v>
       </c>
       <c r="F90">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G90">
-        <v>13668</v>
+        <v>26021</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="B91" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="C91" t="s">
-        <v>87</v>
+        <v>125</v>
       </c>
       <c r="E91" t="s">
-        <v>118</v>
+        <v>174</v>
       </c>
       <c r="F91">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="G91">
-        <v>13246</v>
+        <v>25347</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="B92" t="s">
+        <v>175</v>
+      </c>
+      <c r="C92" t="s">
         <v>176</v>
       </c>
-      <c r="C92" t="s">
+      <c r="E92" t="s">
         <v>177</v>
       </c>
-      <c r="E92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F92">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G92">
-        <v>13123</v>
+        <v>25199</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="B93" t="s">
         <v>178</v>
       </c>
       <c r="C93" t="s">
-        <v>9</v>
+        <v>179</v>
       </c>
       <c r="E93" t="s">
-        <v>27</v>
+        <v>65</v>
       </c>
       <c r="F93">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="G93">
-        <v>13120</v>
+        <v>24991</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="B94" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C94" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="E94" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="F94">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="G94">
-        <v>13092</v>
+        <v>24915</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="B95" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C95" t="s">
-        <v>26</v>
+        <v>182</v>
       </c>
       <c r="E95" t="s">
-        <v>22</v>
+        <v>163</v>
       </c>
       <c r="F95">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="G95">
-        <v>12990</v>
+        <v>24731</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="B96" t="s">
-        <v>181</v>
+        <v>108</v>
       </c>
       <c r="C96" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E96" t="s">
-        <v>7</v>
+        <v>41</v>
       </c>
       <c r="F96">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="G96">
-        <v>12957</v>
+        <v>24322</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="B97" t="s">
-        <v>155</v>
+        <v>183</v>
       </c>
       <c r="C97" t="s">
-        <v>65</v>
+        <v>144</v>
       </c>
       <c r="E97" t="s">
-        <v>10</v>
+        <v>184</v>
       </c>
       <c r="F97">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G97">
-        <v>12799</v>
+        <v>24306</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="B98" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="C98" t="s">
-        <v>183</v>
+        <v>18</v>
       </c>
       <c r="E98" t="s">
-        <v>66</v>
+        <v>41</v>
       </c>
       <c r="F98">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="G98">
-        <v>12461</v>
+        <v>24094</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="B99" t="s">
-        <v>184</v>
+        <v>93</v>
       </c>
       <c r="C99" t="s">
-        <v>185</v>
+        <v>111</v>
       </c>
       <c r="E99" t="s">
-        <v>186</v>
+        <v>60</v>
       </c>
       <c r="F99">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="G99">
-        <v>12457</v>
+        <v>24074</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="B100" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="C100" t="s">
-        <v>188</v>
+        <v>18</v>
       </c>
       <c r="E100" t="s">
-        <v>186</v>
+        <v>10</v>
       </c>
       <c r="F100">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G100">
-        <v>12457</v>
+        <v>24041</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="B101" t="s">
-        <v>108</v>
+        <v>187</v>
       </c>
       <c r="C101" t="s">
-        <v>97</v>
+        <v>188</v>
       </c>
       <c r="E101" t="s">
-        <v>66</v>
+        <v>184</v>
       </c>
       <c r="F101">
         <v>5</v>
       </c>
       <c r="G101">
-        <v>12160</v>
+        <v>24006</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="B102" t="s">
-        <v>123</v>
+        <v>189</v>
       </c>
       <c r="C102" t="s">
-        <v>82</v>
+        <v>47</v>
       </c>
       <c r="E102" t="s">
-        <v>10</v>
+        <v>48</v>
       </c>
       <c r="F102">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G102">
-        <v>11805</v>
+        <v>23915</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="B103" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C103" t="s">
-        <v>6</v>
+        <v>191</v>
       </c>
       <c r="E103" t="s">
-        <v>31</v>
+        <v>55</v>
       </c>
       <c r="F103">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G103">
-        <v>11687</v>
+        <v>23881</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="B104" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="C104" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="E104" t="s">
-        <v>51</v>
+        <v>194</v>
       </c>
       <c r="F104">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="G104">
-        <v>11643</v>
+        <v>23836</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="B105" t="s">
-        <v>192</v>
+        <v>142</v>
       </c>
       <c r="C105" t="s">
-        <v>193</v>
+        <v>34</v>
       </c>
       <c r="E105" t="s">
-        <v>2</v>
+        <v>22</v>
       </c>
       <c r="F105">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G105">
-        <v>11440</v>
+        <v>23792</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="B106" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C106" t="s">
+        <v>69</v>
+      </c>
+      <c r="E106" t="s">
+        <v>60</v>
+      </c>
+      <c r="F106">
         <v>13</v>
       </c>
-      <c r="E106" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G106">
-        <v>11396</v>
+        <v>23629</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="B107" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C107" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E107" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="F107">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G107">
-        <v>11302</v>
+        <v>23441</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="B108" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C108" t="s">
-        <v>63</v>
+        <v>153</v>
       </c>
       <c r="E108" t="s">
-        <v>10</v>
+        <v>194</v>
       </c>
       <c r="F108">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G108">
-        <v>11302</v>
+        <v>23440</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="B109" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C109" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="E109" t="s">
-        <v>10</v>
+        <v>201</v>
       </c>
       <c r="F109">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G109">
-        <v>11302</v>
+        <v>23333</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="B110" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="C110" t="s">
-        <v>185</v>
+        <v>203</v>
       </c>
       <c r="E110" t="s">
-        <v>10</v>
+        <v>201</v>
       </c>
       <c r="F110">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G110">
-        <v>11302</v>
+        <v>23333</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="B111" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="C111" t="s">
-        <v>72</v>
+        <v>169</v>
       </c>
       <c r="E111" t="s">
-        <v>202</v>
+        <v>41</v>
       </c>
       <c r="F111">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G111">
-        <v>11280</v>
+        <v>23308</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="B112" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C112" t="s">
-        <v>39</v>
+        <v>146</v>
+      </c>
+      <c r="D112">
+        <v>2010</v>
       </c>
       <c r="E112" t="s">
-        <v>204</v>
+        <v>41</v>
       </c>
       <c r="F112">
         <v>5</v>
       </c>
       <c r="G112">
-        <v>11220</v>
+        <v>23308</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="B113" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C113" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="E113" t="s">
-        <v>207</v>
+        <v>172</v>
       </c>
       <c r="F113">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G113">
-        <v>11199</v>
+        <v>23282</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="B114" t="s">
         <v>208</v>
       </c>
       <c r="C114" t="s">
-        <v>95</v>
+        <v>106</v>
       </c>
       <c r="E114" t="s">
-        <v>209</v>
+        <v>38</v>
       </c>
       <c r="F114">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G114">
-        <v>10978</v>
+        <v>23101</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="B115" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="C115" t="s">
-        <v>211</v>
+        <v>111</v>
+      </c>
+      <c r="D115">
+        <v>1978</v>
       </c>
       <c r="E115" t="s">
-        <v>80</v>
+        <v>13</v>
       </c>
       <c r="F115">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G115">
-        <v>10913</v>
+        <v>23059</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="B116" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="C116" t="s">
-        <v>47</v>
+        <v>85</v>
       </c>
       <c r="E116" t="s">
-        <v>22</v>
+        <v>104</v>
       </c>
       <c r="F116">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="G116">
-        <v>10883</v>
+        <v>23023</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="B117" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="C117" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="E117" t="s">
-        <v>27</v>
+        <v>122</v>
       </c>
       <c r="F117">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G117">
-        <v>10877</v>
+        <v>22998</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="B118" t="s">
-        <v>215</v>
+        <v>110</v>
       </c>
       <c r="C118" t="s">
-        <v>82</v>
+        <v>213</v>
       </c>
       <c r="E118" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="F118">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="G118">
-        <v>10807</v>
+        <v>22685</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="B119" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="C119" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="E119" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="F119">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G119">
-        <v>10680</v>
+        <v>22453</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="B120" t="s">
-        <v>137</v>
+        <v>216</v>
       </c>
       <c r="C120" t="s">
-        <v>90</v>
+        <v>217</v>
       </c>
       <c r="E120" t="s">
-        <v>27</v>
+        <v>122</v>
       </c>
       <c r="F120">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="G120">
-        <v>10654</v>
+        <v>22383</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="B121" t="s">
         <v>218</v>
       </c>
       <c r="C121" t="s">
-        <v>90</v>
+        <v>219</v>
       </c>
       <c r="E121" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="F121">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="G121">
-        <v>10645</v>
+        <v>22187</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="B122" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C122" t="s">
-        <v>220</v>
+        <v>1</v>
       </c>
       <c r="E122" t="s">
-        <v>80</v>
+        <v>163</v>
       </c>
       <c r="F122">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G122">
-        <v>10410</v>
+        <v>22032</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="B123" t="s">
         <v>221</v>
       </c>
       <c r="C123" t="s">
         <v>222</v>
       </c>
       <c r="E123" t="s">
-        <v>140</v>
+        <v>7</v>
       </c>
       <c r="F123">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G123">
-        <v>10383</v>
+        <v>21658</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="B124" t="s">
         <v>223</v>
       </c>
       <c r="C124" t="s">
         <v>224</v>
       </c>
       <c r="E124" t="s">
-        <v>27</v>
+        <v>147</v>
       </c>
       <c r="F124">
         <v>4</v>
       </c>
       <c r="G124">
-        <v>10282</v>
+        <v>21583</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="B125" t="s">
         <v>225</v>
       </c>
       <c r="C125" t="s">
-        <v>109</v>
+        <v>226</v>
       </c>
       <c r="E125" t="s">
-        <v>83</v>
+        <v>122</v>
       </c>
       <c r="F125">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="G125">
-        <v>10263</v>
+        <v>21577</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="B126" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C126" t="s">
-        <v>72</v>
+        <v>109</v>
       </c>
       <c r="E126" t="s">
-        <v>107</v>
+        <v>22</v>
       </c>
       <c r="F126">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="G126">
-        <v>10209</v>
+        <v>21571</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="B127" t="s">
-        <v>227</v>
+        <v>116</v>
       </c>
       <c r="C127" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>1975</v>
+        <v>228</v>
       </c>
       <c r="E127" t="s">
-        <v>10</v>
+        <v>118</v>
       </c>
       <c r="F127">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G127">
-        <v>10104</v>
+        <v>21419</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="B128" t="s">
-        <v>228</v>
+        <v>136</v>
       </c>
       <c r="C128" t="s">
-        <v>87</v>
+        <v>229</v>
       </c>
       <c r="E128" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="F128">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="G128">
-        <v>10101</v>
+        <v>21393</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="B129" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C129" t="s">
-        <v>47</v>
+        <v>106</v>
       </c>
       <c r="E129" t="s">
-        <v>61</v>
+        <v>133</v>
       </c>
       <c r="F129">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="G129">
-        <v>10098</v>
+        <v>21127</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="B130" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C130" t="s">
-        <v>231</v>
-[...2 lines deleted...]
-        <v>2013</v>
+        <v>67</v>
       </c>
       <c r="E130" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="F130">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="G130">
-        <v>9988</v>
+        <v>21031</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="B131" t="s">
-        <v>167</v>
+        <v>232</v>
       </c>
       <c r="C131" t="s">
-        <v>42</v>
+        <v>111</v>
       </c>
       <c r="E131" t="s">
-        <v>74</v>
+        <v>233</v>
       </c>
       <c r="F131">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G131">
-        <v>9963</v>
+        <v>21029</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="B132" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="C132" t="s">
-        <v>233</v>
+        <v>207</v>
+      </c>
+      <c r="E132" t="s">
+        <v>235</v>
       </c>
       <c r="F132">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G132">
-        <v>9893</v>
+        <v>20966</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="B133" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="C133" t="s">
-        <v>76</v>
+        <v>56</v>
+      </c>
+      <c r="E133" t="s">
+        <v>7</v>
       </c>
       <c r="F133">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G133">
-        <v>9893</v>
+        <v>20919</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="B134" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="C134" t="s">
-        <v>97</v>
+        <v>125</v>
       </c>
       <c r="E134" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="F134">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="G134">
-        <v>9893</v>
+        <v>20860</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="B135" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="C135" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="E135" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="F135">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="G135">
-        <v>9893</v>
+        <v>20794</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="B136" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="C136" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="E136" t="s">
-        <v>240</v>
+        <v>2</v>
       </c>
       <c r="F136">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="G136">
-        <v>9893</v>
+        <v>20784</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="B137" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C137" t="s">
-        <v>242</v>
+        <v>47</v>
       </c>
       <c r="E137" t="s">
-        <v>240</v>
+        <v>19</v>
       </c>
       <c r="F137">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G137">
-        <v>9893</v>
+        <v>20727</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="B138" t="s">
         <v>243</v>
       </c>
       <c r="C138" t="s">
-        <v>72</v>
+        <v>244</v>
+      </c>
+      <c r="E138" t="s">
+        <v>163</v>
       </c>
       <c r="F138">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="G138">
-        <v>9893</v>
+        <v>20596</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="B139" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C139" t="s">
-        <v>6</v>
+        <v>246</v>
+      </c>
+      <c r="E139" t="s">
+        <v>60</v>
       </c>
       <c r="F139">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G139">
-        <v>9893</v>
+        <v>20349</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="B140" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="C140" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="E140" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="F140">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="G140">
-        <v>9843</v>
+        <v>20303</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="B141" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="C141" t="s">
-        <v>134</v>
+        <v>111</v>
       </c>
       <c r="E141" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="F141">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G141">
-        <v>9528</v>
+        <v>20266</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="B142" t="s">
-        <v>248</v>
+        <v>89</v>
       </c>
       <c r="C142" t="s">
-        <v>249</v>
+        <v>203</v>
       </c>
       <c r="E142" t="s">
-        <v>22</v>
+        <v>60</v>
       </c>
       <c r="F142">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="G142">
-        <v>9494</v>
+        <v>20239</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="B143" t="s">
         <v>250</v>
       </c>
       <c r="C143" t="s">
-        <v>251</v>
+        <v>115</v>
       </c>
       <c r="E143" t="s">
-        <v>66</v>
+        <v>41</v>
       </c>
       <c r="F143">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G143">
-        <v>9417</v>
+        <v>20155</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="B144" t="s">
+        <v>251</v>
+      </c>
+      <c r="C144" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="E144" t="s">
         <v>74</v>
       </c>
       <c r="F144">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="G144">
-        <v>9387</v>
+        <v>20100</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="B145" t="s">
         <v>253</v>
       </c>
       <c r="C145" t="s">
-        <v>65</v>
+        <v>254</v>
       </c>
       <c r="E145" t="s">
-        <v>74</v>
+        <v>147</v>
       </c>
       <c r="F145">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G145">
-        <v>9378</v>
+        <v>20049</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="B146" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C146" t="s">
-        <v>164</v>
+        <v>18</v>
       </c>
       <c r="E146" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="F146">
         <v>4</v>
       </c>
       <c r="G146">
-        <v>9312</v>
+        <v>20049</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="B147" t="s">
-        <v>175</v>
+        <v>256</v>
       </c>
       <c r="C147" t="s">
-        <v>87</v>
+        <v>56</v>
       </c>
       <c r="E147" t="s">
-        <v>118</v>
+        <v>41</v>
       </c>
       <c r="F147">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G147">
-        <v>9132</v>
+        <v>19813</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="B148" t="s">
-        <v>255</v>
+        <v>181</v>
       </c>
       <c r="C148" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="E148" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F148">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="G148">
-        <v>9128</v>
+        <v>19775</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="B149" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C149" t="s">
-        <v>257</v>
+        <v>111</v>
       </c>
       <c r="E149" t="s">
-        <v>146</v>
+        <v>48</v>
       </c>
       <c r="F149">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G149">
-        <v>9090</v>
+        <v>19672</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="B150" t="s">
         <v>258</v>
       </c>
       <c r="C150" t="s">
-        <v>97</v>
+        <v>259</v>
       </c>
       <c r="E150" t="s">
-        <v>10</v>
+        <v>235</v>
       </c>
       <c r="F150">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G150">
-        <v>9033</v>
+        <v>19663</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="B151" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C151" t="s">
-        <v>72</v>
+        <v>261</v>
       </c>
       <c r="E151" t="s">
-        <v>80</v>
+        <v>55</v>
       </c>
       <c r="F151">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="G151">
-        <v>8956</v>
+        <v>19659</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="B152" t="s">
-        <v>260</v>
+        <v>138</v>
       </c>
       <c r="C152" t="s">
-        <v>193</v>
+        <v>106</v>
       </c>
       <c r="E152" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="F152">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="G152">
-        <v>8918</v>
+        <v>19623</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="B153" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C153" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="E153" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="F153">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="G153">
-        <v>8899</v>
+        <v>19558</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="B154" t="s">
-        <v>263</v>
+        <v>166</v>
       </c>
       <c r="C154" t="s">
-        <v>47</v>
+        <v>264</v>
       </c>
       <c r="E154" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="F154">
         <v>4</v>
       </c>
       <c r="G154">
-        <v>8899</v>
+        <v>19556</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="B155" t="s">
-        <v>197</v>
+        <v>265</v>
       </c>
       <c r="C155" t="s">
-        <v>264</v>
+        <v>9</v>
       </c>
       <c r="E155" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="F155">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G155">
-        <v>8894</v>
+        <v>19538</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="B156" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C156" t="s">
-        <v>76</v>
+        <v>106</v>
       </c>
       <c r="E156" t="s">
-        <v>14</v>
+        <v>184</v>
       </c>
       <c r="F156">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G156">
-        <v>8894</v>
+        <v>19470</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="B157" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C157" t="s">
-        <v>6</v>
+        <v>111</v>
       </c>
       <c r="E157" t="s">
         <v>74</v>
       </c>
       <c r="F157">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G157">
-        <v>8887</v>
+        <v>19407</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="B158" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C158" t="s">
-        <v>120</v>
+        <v>153</v>
       </c>
       <c r="E158" t="s">
-        <v>80</v>
+        <v>150</v>
       </c>
       <c r="F158">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G158">
-        <v>8801</v>
+        <v>19251</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="B159" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C159" t="s">
-        <v>65</v>
+        <v>270</v>
       </c>
       <c r="E159" t="s">
-        <v>269</v>
+        <v>32</v>
       </c>
       <c r="F159">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G159">
-        <v>8793</v>
+        <v>19233</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="B160" t="s">
-        <v>270</v>
+        <v>239</v>
       </c>
       <c r="C160" t="s">
-        <v>4</v>
+        <v>47</v>
       </c>
       <c r="E160" t="s">
-        <v>269</v>
+        <v>22</v>
       </c>
       <c r="F160">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G160">
-        <v>8793</v>
+        <v>19158</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="B161" t="s">
         <v>271</v>
       </c>
       <c r="C161" t="s">
-        <v>272</v>
+        <v>106</v>
       </c>
       <c r="E161" t="s">
-        <v>80</v>
+        <v>38</v>
       </c>
       <c r="F161">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G161">
-        <v>8730</v>
+        <v>19080</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="B162" t="s">
+        <v>272</v>
+      </c>
+      <c r="C162" t="s">
+        <v>31</v>
+      </c>
+      <c r="E162" t="s">
         <v>273</v>
       </c>
-      <c r="C162" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F162">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G162">
-        <v>8730</v>
+        <v>18879</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="B163" t="s">
         <v>274</v>
       </c>
       <c r="C163" t="s">
-        <v>275</v>
+        <v>141</v>
       </c>
       <c r="E163" t="s">
-        <v>10</v>
+        <v>184</v>
       </c>
       <c r="F163">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="G163">
-        <v>8720</v>
+        <v>18863</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="B164" t="s">
-        <v>59</v>
+        <v>275</v>
       </c>
       <c r="C164" t="s">
-        <v>72</v>
+        <v>100</v>
       </c>
       <c r="E164" t="s">
-        <v>61</v>
+        <v>276</v>
       </c>
       <c r="F164">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="G164">
-        <v>8716</v>
+        <v>18833</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="B165" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C165" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E165" t="s">
-        <v>10</v>
+        <v>279</v>
       </c>
       <c r="F165">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G165">
-        <v>8617</v>
+        <v>18782</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="B166" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="C166" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="E166" t="s">
-        <v>91</v>
+        <v>60</v>
       </c>
       <c r="F166">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="G166">
-        <v>8604</v>
+        <v>18605</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="B167" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="C167" t="s">
-        <v>90</v>
+        <v>45</v>
       </c>
       <c r="E167" t="s">
-        <v>118</v>
+        <v>147</v>
       </c>
       <c r="F167">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="G167">
-        <v>8604</v>
+        <v>18559</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="B168" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="C168" t="s">
-        <v>30</v>
+        <v>106</v>
       </c>
       <c r="E168" t="s">
-        <v>22</v>
+        <v>102</v>
       </c>
       <c r="F168">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G168">
-        <v>8512</v>
+        <v>18435</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="B169" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="C169" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-        <v>2009</v>
+        <v>284</v>
       </c>
       <c r="E169" t="s">
-        <v>282</v>
+        <v>48</v>
       </c>
       <c r="F169">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="G169">
-        <v>8511</v>
+        <v>18217</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="B170" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="C170" t="s">
-        <v>284</v>
-[...2 lines deleted...]
-        <v>1969</v>
+        <v>29</v>
       </c>
       <c r="E170" t="s">
-        <v>285</v>
+        <v>65</v>
       </c>
       <c r="F170">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G170">
-        <v>8502</v>
+        <v>17968</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="B171" t="s">
-        <v>119</v>
+        <v>164</v>
       </c>
       <c r="C171" t="s">
-        <v>124</v>
+        <v>197</v>
+      </c>
+      <c r="D171">
+        <v>1974</v>
       </c>
       <c r="E171" t="s">
-        <v>121</v>
+        <v>74</v>
       </c>
       <c r="F171">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G171">
-        <v>8462</v>
+        <v>17942</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="B172" t="s">
-        <v>119</v>
+        <v>286</v>
       </c>
       <c r="C172" t="s">
-        <v>1</v>
+        <v>287</v>
       </c>
       <c r="E172" t="s">
-        <v>121</v>
+        <v>22</v>
       </c>
       <c r="F172">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G172">
-        <v>8462</v>
+        <v>17747</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="B173" t="s">
-        <v>286</v>
+        <v>166</v>
       </c>
       <c r="C173" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>2010</v>
+        <v>288</v>
       </c>
       <c r="E173" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="F173">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G173">
-        <v>8436</v>
+        <v>17712</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="B174" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="C174" t="s">
-        <v>246</v>
+        <v>56</v>
       </c>
       <c r="E174" t="s">
-        <v>27</v>
+        <v>104</v>
       </c>
       <c r="F174">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G174">
-        <v>8436</v>
+        <v>17689</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="B175" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="C175" t="s">
-        <v>109</v>
+        <v>182</v>
       </c>
       <c r="E175" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="F175">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G175">
-        <v>8391</v>
+        <v>17567</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="B176" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="C176" t="s">
-        <v>174</v>
+        <v>197</v>
       </c>
       <c r="E176" t="s">
-        <v>10</v>
+        <v>238</v>
       </c>
       <c r="F176">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G176">
-        <v>8132</v>
+        <v>17551</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="B177" t="s">
-        <v>290</v>
+        <v>42</v>
       </c>
       <c r="C177" t="s">
-        <v>291</v>
+        <v>1</v>
       </c>
       <c r="E177" t="s">
-        <v>292</v>
+        <v>44</v>
       </c>
       <c r="F177">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G177">
-        <v>8119</v>
+        <v>17496</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="B178" t="s">
-        <v>293</v>
+        <v>42</v>
       </c>
       <c r="C178" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="E178" t="s">
-        <v>292</v>
+        <v>44</v>
       </c>
       <c r="F178">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G178">
-        <v>8119</v>
+        <v>17496</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="B179" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="C179" t="s">
-        <v>53</v>
+        <v>137</v>
       </c>
       <c r="E179" t="s">
-        <v>292</v>
+        <v>235</v>
       </c>
       <c r="F179">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G179">
-        <v>8119</v>
+        <v>17263</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="B180" t="s">
-        <v>295</v>
+        <v>94</v>
       </c>
       <c r="C180" t="s">
-        <v>6</v>
+        <v>67</v>
+      </c>
+      <c r="D180">
+        <v>2011</v>
       </c>
       <c r="E180" t="s">
-        <v>292</v>
+        <v>60</v>
       </c>
       <c r="F180">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G180">
-        <v>8119</v>
+        <v>17220</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="B181" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="C181" t="s">
-        <v>13</v>
+        <v>294</v>
       </c>
       <c r="E181" t="s">
-        <v>292</v>
+        <v>55</v>
       </c>
       <c r="F181">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G181">
-        <v>8119</v>
+        <v>16633</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="B182" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="C182" t="s">
-        <v>45</v>
+        <v>69</v>
       </c>
       <c r="E182" t="s">
-        <v>292</v>
+        <v>41</v>
       </c>
       <c r="F182">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G182">
-        <v>8119</v>
+        <v>16588</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="B183" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="C183" t="s">
-        <v>115</v>
+        <v>297</v>
       </c>
       <c r="E183" t="s">
-        <v>292</v>
+        <v>10</v>
       </c>
       <c r="F183">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G183">
-        <v>8119</v>
+        <v>16569</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="B184" t="s">
+        <v>298</v>
+      </c>
+      <c r="C184" t="s">
         <v>299</v>
       </c>
-      <c r="C184" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E184" t="s">
-        <v>292</v>
+        <v>77</v>
       </c>
       <c r="F184">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G184">
-        <v>8119</v>
+        <v>16475</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="B185" t="s">
         <v>300</v>
       </c>
       <c r="C185" t="s">
-        <v>45</v>
+        <v>6</v>
       </c>
       <c r="E185" t="s">
-        <v>121</v>
+        <v>301</v>
       </c>
       <c r="F185">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G185">
-        <v>8119</v>
+        <v>16377</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="B186" t="s">
-        <v>54</v>
+        <v>302</v>
       </c>
       <c r="C186" t="s">
-        <v>301</v>
+        <v>246</v>
       </c>
       <c r="E186" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="F186">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G186">
-        <v>8093</v>
+        <v>16279</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="B187" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="C187" t="s">
-        <v>1</v>
+        <v>241</v>
       </c>
       <c r="E187" t="s">
-        <v>22</v>
+        <v>60</v>
       </c>
       <c r="F187">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G187">
-        <v>8079</v>
+        <v>16267</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="B188" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C188" t="s">
-        <v>222</v>
+        <v>207</v>
       </c>
       <c r="E188" t="s">
-        <v>202</v>
+        <v>163</v>
       </c>
       <c r="F188">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="G188">
-        <v>7997</v>
+        <v>16239</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="B189" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="C189" t="s">
-        <v>222</v>
+        <v>18</v>
       </c>
       <c r="E189" t="s">
-        <v>202</v>
+        <v>184</v>
       </c>
       <c r="F189">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G189">
-        <v>7997</v>
+        <v>15820</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="B190" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="C190" t="s">
-        <v>305</v>
+        <v>4</v>
       </c>
       <c r="E190" t="s">
-        <v>51</v>
+        <v>184</v>
       </c>
       <c r="F190">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G190">
-        <v>7979</v>
+        <v>15820</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="B191" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C191" t="s">
-        <v>307</v>
+        <v>50</v>
       </c>
       <c r="E191" t="s">
-        <v>51</v>
+        <v>104</v>
       </c>
       <c r="F191">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G191">
-        <v>7979</v>
+        <v>15716</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="B192" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="C192" t="s">
-        <v>124</v>
+        <v>50</v>
       </c>
       <c r="E192" t="s">
-        <v>162</v>
+        <v>104</v>
       </c>
       <c r="F192">
         <v>5</v>
       </c>
       <c r="G192">
-        <v>7910</v>
+        <v>15716</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="B193" t="s">
-        <v>221</v>
+        <v>308</v>
       </c>
       <c r="C193" t="s">
-        <v>57</v>
+        <v>309</v>
       </c>
       <c r="E193" t="s">
-        <v>140</v>
+        <v>60</v>
       </c>
       <c r="F193">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G193">
-        <v>7873</v>
+        <v>15655</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="B194" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C194" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="E194" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="F194">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G194">
-        <v>7674</v>
+        <v>15615</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="B195" t="s">
-        <v>70</v>
+        <v>311</v>
       </c>
       <c r="C195" t="s">
-        <v>246</v>
+        <v>111</v>
       </c>
       <c r="E195" t="s">
-        <v>22</v>
+        <v>147</v>
       </c>
       <c r="F195">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G195">
-        <v>7664</v>
+        <v>15579</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="B196" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="C196" t="s">
-        <v>311</v>
+        <v>47</v>
+      </c>
+      <c r="D196">
+        <v>2013</v>
       </c>
       <c r="E196" t="s">
-        <v>312</v>
+        <v>38</v>
       </c>
       <c r="F196">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="G196">
-        <v>7565</v>
+        <v>15573</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="B197" t="s">
         <v>313</v>
       </c>
       <c r="C197" t="s">
-        <v>314</v>
+        <v>111</v>
       </c>
       <c r="E197" t="s">
-        <v>315</v>
+        <v>184</v>
       </c>
       <c r="F197">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G197">
-        <v>7523</v>
+        <v>15534</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="B198" t="s">
-        <v>258</v>
+        <v>308</v>
       </c>
       <c r="C198" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="E198" t="s">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="F198">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="G198">
-        <v>7490</v>
+        <v>15513</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="B199" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="C199" t="s">
-        <v>90</v>
+        <v>200</v>
       </c>
       <c r="E199" t="s">
-        <v>317</v>
+        <v>22</v>
       </c>
       <c r="F199">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G199">
-        <v>7485</v>
+        <v>15479</v>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="B200" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="C200" t="s">
-        <v>26</v>
+        <v>316</v>
+      </c>
+      <c r="E200" t="s">
+        <v>22</v>
       </c>
       <c r="F200">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G200">
-        <v>7485</v>
+        <v>15462</v>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="B201" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="C201" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="E201" t="s">
-        <v>320</v>
+        <v>122</v>
       </c>
       <c r="F201">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G201">
-        <v>7485</v>
+        <v>15437</v>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="B202" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="C202" t="s">
-        <v>322</v>
+        <v>85</v>
       </c>
       <c r="E202" t="s">
-        <v>317</v>
+        <v>235</v>
       </c>
       <c r="F202">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="G202">
-        <v>7485</v>
+        <v>15431</v>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="B203" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="C203" t="s">
-        <v>164</v>
+        <v>29</v>
+      </c>
+      <c r="D203">
+        <v>2005</v>
       </c>
       <c r="E203" t="s">
-        <v>324</v>
+        <v>77</v>
       </c>
       <c r="F203">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G203">
-        <v>7485</v>
+        <v>15422</v>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="B204" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="C204" t="s">
-        <v>222</v>
+        <v>197</v>
       </c>
       <c r="E204" t="s">
-        <v>19</v>
+        <v>147</v>
       </c>
       <c r="F204">
         <v>2</v>
       </c>
       <c r="G204">
-        <v>7459</v>
+        <v>15353</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="B205" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="C205" t="s">
-        <v>327</v>
+        <v>288</v>
       </c>
       <c r="E205" t="s">
-        <v>22</v>
+        <v>147</v>
       </c>
       <c r="F205">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G205">
-        <v>7451</v>
+        <v>15353</v>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="B206" t="s">
-        <v>328</v>
+        <v>322</v>
       </c>
       <c r="C206" t="s">
-        <v>329</v>
+        <v>47</v>
+      </c>
+      <c r="D206">
+        <v>1976</v>
       </c>
       <c r="E206" t="s">
-        <v>162</v>
+        <v>323</v>
       </c>
       <c r="F206">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G206">
-        <v>7442</v>
+        <v>15353</v>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="B207" t="s">
-        <v>330</v>
+        <v>324</v>
       </c>
       <c r="C207" t="s">
-        <v>82</v>
+        <v>182</v>
       </c>
       <c r="E207" t="s">
-        <v>77</v>
+        <v>323</v>
       </c>
       <c r="F207">
         <v>2</v>
       </c>
       <c r="G207">
-        <v>7438</v>
+        <v>15353</v>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="B208" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="C208" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-        <v>1974</v>
+        <v>326</v>
       </c>
       <c r="E208" t="s">
-        <v>162</v>
+        <v>327</v>
       </c>
       <c r="F208">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G208">
-        <v>7421</v>
+        <v>15353</v>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="B209" t="s">
-        <v>60</v>
+        <v>328</v>
       </c>
       <c r="C209" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>2011</v>
+        <v>197</v>
       </c>
       <c r="E209" t="s">
-        <v>61</v>
+        <v>16</v>
       </c>
       <c r="F209">
         <v>4</v>
       </c>
       <c r="G209">
-        <v>7339</v>
+        <v>15183</v>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="B210" t="s">
-        <v>267</v>
+        <v>274</v>
       </c>
       <c r="C210" t="s">
-        <v>322</v>
+        <v>79</v>
       </c>
       <c r="E210" t="s">
-        <v>207</v>
+        <v>184</v>
       </c>
       <c r="F210">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G210">
-        <v>7330</v>
+        <v>15174</v>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="B211" t="s">
-        <v>331</v>
+        <v>158</v>
       </c>
       <c r="C211" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="E211" t="s">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="F211">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G211">
-        <v>7207</v>
+        <v>14946</v>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="B212" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="C212" t="s">
-        <v>45</v>
+        <v>83</v>
       </c>
       <c r="E212" t="s">
-        <v>61</v>
+        <v>122</v>
       </c>
       <c r="F212">
         <v>5</v>
       </c>
       <c r="G212">
-        <v>7207</v>
+        <v>14910</v>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="B213" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="C213" t="s">
-        <v>334</v>
+        <v>31</v>
       </c>
       <c r="E213" t="s">
-        <v>162</v>
+        <v>332</v>
       </c>
       <c r="F213">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G213">
-        <v>7181</v>
+        <v>14827</v>
       </c>
     </row>
     <row r="214" spans="1:7">
       <c r="B214" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="C214" t="s">
-        <v>336</v>
+        <v>69</v>
       </c>
       <c r="E214" t="s">
-        <v>27</v>
+        <v>332</v>
       </c>
       <c r="F214">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G214">
-        <v>7181</v>
+        <v>14827</v>
       </c>
     </row>
     <row r="215" spans="1:7">
       <c r="B215" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="C215" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="E215" t="s">
-        <v>338</v>
+        <v>118</v>
       </c>
       <c r="F215">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G215">
-        <v>7167</v>
+        <v>14716</v>
       </c>
     </row>
     <row r="216" spans="1:7">
       <c r="B216" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="C216" t="s">
-        <v>340</v>
+        <v>94</v>
       </c>
       <c r="E216" t="s">
-        <v>10</v>
+        <v>184</v>
       </c>
       <c r="F216">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G216">
-        <v>7162</v>
+        <v>14670</v>
       </c>
     </row>
     <row r="217" spans="1:7">
       <c r="B217" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="C217" t="s">
-        <v>342</v>
+        <v>31</v>
       </c>
       <c r="E217" t="s">
-        <v>162</v>
+        <v>22</v>
       </c>
       <c r="F217">
         <v>4</v>
       </c>
       <c r="G217">
-        <v>7059</v>
+        <v>14555</v>
       </c>
     </row>
     <row r="218" spans="1:7">
       <c r="B218" t="s">
-        <v>343</v>
+        <v>337</v>
       </c>
       <c r="C218" t="s">
-        <v>120</v>
+        <v>338</v>
       </c>
       <c r="E218" t="s">
-        <v>27</v>
+        <v>55</v>
       </c>
       <c r="F218">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="G218">
-        <v>7029</v>
+        <v>14291</v>
       </c>
     </row>
     <row r="219" spans="1:7">
       <c r="B219" t="s">
-        <v>344</v>
+        <v>339</v>
       </c>
       <c r="C219" t="s">
-        <v>72</v>
+        <v>340</v>
+      </c>
+      <c r="D219">
+        <v>2013</v>
+      </c>
+      <c r="E219" t="s">
+        <v>55</v>
       </c>
       <c r="F219">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="G219">
-        <v>6949</v>
+        <v>14128</v>
       </c>
     </row>
     <row r="220" spans="1:7">
       <c r="B220" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="C220" t="s">
-        <v>346</v>
+        <v>182</v>
       </c>
       <c r="E220" t="s">
-        <v>80</v>
+        <v>41</v>
       </c>
       <c r="F220">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G220">
-        <v>6915</v>
+        <v>14079</v>
       </c>
     </row>
     <row r="221" spans="1:7">
       <c r="B221" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="C221" t="s">
-        <v>348</v>
+        <v>343</v>
       </c>
       <c r="E221" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="F221">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G221">
-        <v>6909</v>
+        <v>14025</v>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="B222" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="C222" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-        <v>1994</v>
+        <v>69</v>
       </c>
       <c r="E222" t="s">
-        <v>131</v>
+        <v>16</v>
       </c>
       <c r="F222">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G222">
-        <v>6899</v>
+        <v>13982</v>
       </c>
     </row>
     <row r="223" spans="1:7">
       <c r="B223" t="s">
-        <v>350</v>
+        <v>241</v>
       </c>
       <c r="C223" t="s">
-        <v>28</v>
+        <v>345</v>
       </c>
       <c r="E223" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="F223">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="G223">
-        <v>6725</v>
+        <v>13967</v>
       </c>
     </row>
     <row r="224" spans="1:7">
       <c r="B224" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="C224" t="s">
-        <v>353</v>
+        <v>182</v>
       </c>
       <c r="E224" t="s">
-        <v>354</v>
+        <v>60</v>
       </c>
       <c r="F224">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="G224">
-        <v>6623</v>
+        <v>13737</v>
       </c>
     </row>
     <row r="225" spans="1:7">
       <c r="B225" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="C225" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>1976</v>
+        <v>349</v>
       </c>
       <c r="E225" t="s">
-        <v>356</v>
+        <v>55</v>
       </c>
       <c r="F225">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G225">
-        <v>6623</v>
+        <v>13720</v>
       </c>
     </row>
     <row r="226" spans="1:7">
       <c r="B226" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="C226" t="s">
-        <v>109</v>
+        <v>351</v>
       </c>
       <c r="E226" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="F226">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G226">
-        <v>6623</v>
+        <v>13702</v>
       </c>
     </row>
     <row r="227" spans="1:7">
       <c r="B227" t="s">
-        <v>358</v>
+        <v>353</v>
       </c>
       <c r="C227" t="s">
-        <v>104</v>
+        <v>354</v>
       </c>
       <c r="E227" t="s">
-        <v>359</v>
+        <v>16</v>
       </c>
       <c r="F227">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G227">
-        <v>6623</v>
+        <v>13684</v>
       </c>
     </row>
     <row r="228" spans="1:7">
       <c r="B228" t="s">
-        <v>149</v>
+        <v>355</v>
       </c>
       <c r="C228" t="s">
-        <v>53</v>
+        <v>356</v>
       </c>
       <c r="E228" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="F228">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="G228">
-        <v>6589</v>
+        <v>13580</v>
       </c>
     </row>
     <row r="229" spans="1:7">
       <c r="B229" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
       <c r="C229" t="s">
-        <v>361</v>
+        <v>264</v>
       </c>
       <c r="E229" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="F229">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="G229">
-        <v>6557</v>
+        <v>13451</v>
       </c>
     </row>
     <row r="230" spans="1:7">
       <c r="B230" t="s">
-        <v>49</v>
+        <v>358</v>
       </c>
       <c r="C230" t="s">
-        <v>362</v>
+        <v>111</v>
       </c>
       <c r="E230" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="F230">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G230">
-        <v>6519</v>
+        <v>13378</v>
       </c>
     </row>
     <row r="231" spans="1:7">
       <c r="B231" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="C231" t="s">
-        <v>53</v>
+        <v>137</v>
+      </c>
+      <c r="E231" t="s">
+        <v>360</v>
       </c>
       <c r="F231">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G231">
-        <v>6486</v>
+        <v>13308</v>
       </c>
     </row>
     <row r="232" spans="1:7">
       <c r="B232" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="C232" t="s">
-        <v>87</v>
+        <v>4</v>
+      </c>
+      <c r="E232" t="s">
+        <v>360</v>
       </c>
       <c r="F232">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G232">
-        <v>6486</v>
+        <v>13308</v>
       </c>
     </row>
     <row r="233" spans="1:7">
       <c r="B233" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="C233" t="s">
-        <v>90</v>
+        <v>69</v>
+      </c>
+      <c r="E233" t="s">
+        <v>41</v>
       </c>
       <c r="F233">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G233">
-        <v>6486</v>
+        <v>13300</v>
       </c>
     </row>
     <row r="234" spans="1:7">
       <c r="B234" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="C234" t="s">
-        <v>314</v>
+        <v>364</v>
+      </c>
+      <c r="E234" t="s">
+        <v>41</v>
       </c>
       <c r="F234">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G234">
-        <v>6486</v>
+        <v>13300</v>
       </c>
     </row>
     <row r="235" spans="1:7">
       <c r="B235" t="s">
-        <v>367</v>
+        <v>298</v>
       </c>
       <c r="C235" t="s">
-        <v>90</v>
+        <v>207</v>
+      </c>
+      <c r="D235">
+        <v>1994</v>
+      </c>
+      <c r="E235" t="s">
+        <v>32</v>
       </c>
       <c r="F235">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G235">
-        <v>6486</v>
+        <v>13296</v>
       </c>
     </row>
     <row r="236" spans="1:7">
       <c r="B236" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="C236" t="s">
-        <v>369</v>
+        <v>1</v>
+      </c>
+      <c r="E236" t="s">
+        <v>133</v>
       </c>
       <c r="F236">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G236">
-        <v>6486</v>
+        <v>13262</v>
       </c>
     </row>
     <row r="237" spans="1:7">
       <c r="B237" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="C237" t="s">
-        <v>371</v>
+        <v>9</v>
       </c>
       <c r="E237" t="s">
-        <v>31</v>
+        <v>184</v>
       </c>
       <c r="F237">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G237">
-        <v>6486</v>
+        <v>13246</v>
       </c>
     </row>
     <row r="238" spans="1:7">
       <c r="B238" t="s">
-        <v>372</v>
+        <v>367</v>
       </c>
       <c r="C238" t="s">
-        <v>373</v>
+        <v>368</v>
       </c>
       <c r="E238" t="s">
-        <v>61</v>
+        <v>276</v>
       </c>
       <c r="F238">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G238">
-        <v>6431</v>
+        <v>13157</v>
       </c>
     </row>
     <row r="239" spans="1:7">
       <c r="B239" t="s">
-        <v>374</v>
+        <v>369</v>
       </c>
       <c r="C239" t="s">
-        <v>183</v>
+        <v>37</v>
       </c>
       <c r="E239" t="s">
-        <v>375</v>
+        <v>65</v>
       </c>
       <c r="F239">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G239">
-        <v>6397</v>
+        <v>13112</v>
       </c>
     </row>
     <row r="240" spans="1:7">
       <c r="B240" t="s">
-        <v>376</v>
+        <v>370</v>
       </c>
       <c r="C240" t="s">
-        <v>346</v>
+        <v>371</v>
       </c>
       <c r="E240" t="s">
-        <v>375</v>
+        <v>147</v>
       </c>
       <c r="F240">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G240">
-        <v>6397</v>
+        <v>13050</v>
       </c>
     </row>
     <row r="241" spans="1:7">
       <c r="B241" t="s">
-        <v>377</v>
+        <v>372</v>
       </c>
       <c r="C241" t="s">
-        <v>13</v>
+        <v>373</v>
+      </c>
+      <c r="D241">
+        <v>2010</v>
       </c>
       <c r="E241" t="s">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="F241">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G241">
-        <v>6397</v>
+        <v>13037</v>
       </c>
     </row>
     <row r="242" spans="1:7">
       <c r="B242" t="s">
-        <v>378</v>
+        <v>281</v>
       </c>
       <c r="C242" t="s">
-        <v>379</v>
+        <v>197</v>
       </c>
       <c r="E242" t="s">
-        <v>80</v>
+        <v>238</v>
       </c>
       <c r="F242">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G242">
-        <v>6397</v>
+        <v>12911</v>
       </c>
     </row>
     <row r="243" spans="1:7">
       <c r="B243" t="s">
-        <v>193</v>
+        <v>374</v>
       </c>
       <c r="C243" t="s">
-        <v>322</v>
+        <v>197</v>
+      </c>
+      <c r="D243">
+        <v>1969</v>
       </c>
       <c r="E243" t="s">
-        <v>380</v>
+        <v>375</v>
       </c>
       <c r="F243">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="G243">
-        <v>6362</v>
+        <v>12902</v>
       </c>
     </row>
     <row r="244" spans="1:7">
       <c r="B244" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
       <c r="C244" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="E244" t="s">
-        <v>16</v>
+        <v>375</v>
       </c>
       <c r="F244">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G244">
-        <v>6297</v>
+        <v>12902</v>
       </c>
     </row>
     <row r="245" spans="1:7">
       <c r="B245" t="s">
-        <v>364</v>
+        <v>377</v>
       </c>
       <c r="C245" t="s">
-        <v>217</v>
+        <v>79</v>
       </c>
       <c r="E245" t="s">
-        <v>27</v>
+        <v>2</v>
       </c>
       <c r="F245">
         <v>4</v>
       </c>
       <c r="G245">
-        <v>6238</v>
+        <v>12872</v>
       </c>
     </row>
     <row r="246" spans="1:7">
       <c r="B246" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
       <c r="C246" t="s">
-        <v>26</v>
+        <v>224</v>
       </c>
       <c r="E246" t="s">
-        <v>140</v>
+        <v>22</v>
       </c>
       <c r="F246">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G246">
-        <v>6093</v>
+        <v>12812</v>
       </c>
     </row>
     <row r="247" spans="1:7">
       <c r="B247" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="C247" t="s">
-        <v>188</v>
+        <v>29</v>
       </c>
       <c r="E247" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="F247">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G247">
-        <v>6076</v>
+        <v>12803</v>
       </c>
     </row>
     <row r="248" spans="1:7">
       <c r="B248" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="C248" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>1978</v>
+        <v>264</v>
       </c>
       <c r="E248" t="s">
-        <v>16</v>
+        <v>122</v>
       </c>
       <c r="F248">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G248">
-        <v>6076</v>
+        <v>12711</v>
       </c>
     </row>
     <row r="249" spans="1:7">
       <c r="B249" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="C249" t="s">
-        <v>386</v>
+        <v>382</v>
+      </c>
+      <c r="E249" t="s">
+        <v>122</v>
       </c>
       <c r="F249">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G249">
-        <v>6076</v>
+        <v>12711</v>
       </c>
     </row>
     <row r="250" spans="1:7">
       <c r="B250" t="s">
-        <v>387</v>
+        <v>319</v>
       </c>
       <c r="C250" t="s">
-        <v>322</v>
+        <v>31</v>
+      </c>
+      <c r="E250" t="s">
+        <v>77</v>
       </c>
       <c r="F250">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G250">
-        <v>6076</v>
+        <v>12660</v>
       </c>
     </row>
     <row r="251" spans="1:7">
       <c r="B251" t="s">
-        <v>388</v>
+        <v>310</v>
       </c>
       <c r="C251" t="s">
-        <v>87</v>
+        <v>83</v>
+      </c>
+      <c r="E251" t="s">
+        <v>38</v>
       </c>
       <c r="F251">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G251">
-        <v>6076</v>
+        <v>12606</v>
       </c>
     </row>
     <row r="252" spans="1:7">
       <c r="B252" t="s">
-        <v>389</v>
+        <v>378</v>
       </c>
       <c r="C252" t="s">
-        <v>196</v>
+        <v>383</v>
+      </c>
+      <c r="E252" t="s">
+        <v>22</v>
       </c>
       <c r="F252">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="G252">
-        <v>6076</v>
+        <v>12545</v>
       </c>
     </row>
     <row r="253" spans="1:7">
       <c r="B253" t="s">
-        <v>390</v>
+        <v>377</v>
       </c>
       <c r="C253" t="s">
-        <v>24</v>
+        <v>384</v>
+      </c>
+      <c r="D253">
+        <v>1971</v>
       </c>
       <c r="E253" t="s">
-        <v>140</v>
+        <v>2</v>
       </c>
       <c r="F253">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G253">
-        <v>6064</v>
+        <v>12542</v>
       </c>
     </row>
     <row r="254" spans="1:7">
       <c r="B254" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="C254" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="E254" t="s">
-        <v>140</v>
+        <v>102</v>
       </c>
       <c r="F254">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G254">
-        <v>6064</v>
+        <v>12508</v>
       </c>
     </row>
     <row r="255" spans="1:7">
       <c r="B255" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
       <c r="C255" t="s">
-        <v>188</v>
+        <v>85</v>
       </c>
       <c r="E255" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="F255">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G255">
-        <v>6025</v>
+        <v>12491</v>
       </c>
     </row>
     <row r="256" spans="1:7">
       <c r="B256" t="s">
-        <v>392</v>
+        <v>387</v>
       </c>
       <c r="C256" t="s">
+        <v>197</v>
+      </c>
+      <c r="E256" t="s">
+        <v>96</v>
+      </c>
+      <c r="F256">
         <v>6</v>
       </c>
-      <c r="E256" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G256">
-        <v>6002</v>
+        <v>12483</v>
       </c>
     </row>
     <row r="257" spans="1:7">
       <c r="B257" t="s">
-        <v>393</v>
+        <v>388</v>
       </c>
       <c r="C257" t="s">
-        <v>53</v>
+        <v>389</v>
       </c>
       <c r="E257" t="s">
-        <v>146</v>
+        <v>41</v>
       </c>
       <c r="F257">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G257">
-        <v>6002</v>
+        <v>12466</v>
       </c>
     </row>
     <row r="258" spans="1:7">
       <c r="B258" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="C258" t="s">
-        <v>130</v>
+        <v>391</v>
       </c>
       <c r="E258" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="F258">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G258">
-        <v>5955</v>
+        <v>12354</v>
       </c>
     </row>
     <row r="259" spans="1:7">
       <c r="B259" t="s">
-        <v>274</v>
+        <v>392</v>
       </c>
       <c r="C259" t="s">
-        <v>211</v>
+        <v>393</v>
       </c>
       <c r="E259" t="s">
-        <v>10</v>
+        <v>96</v>
       </c>
       <c r="F259">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G259">
-        <v>5939</v>
+        <v>12281</v>
       </c>
     </row>
     <row r="260" spans="1:7">
       <c r="B260" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="C260" t="s">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="E260" t="s">
-        <v>282</v>
+        <v>22</v>
       </c>
       <c r="F260">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="G260">
-        <v>5907</v>
+        <v>12255</v>
       </c>
     </row>
     <row r="261" spans="1:7">
       <c r="B261" t="s">
+        <v>395</v>
+      </c>
+      <c r="C261" t="s">
         <v>396</v>
       </c>
-      <c r="C261" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E261" t="s">
-        <v>14</v>
+        <v>65</v>
       </c>
       <c r="F261">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G261">
-        <v>5890</v>
+        <v>12229</v>
       </c>
     </row>
     <row r="262" spans="1:7">
       <c r="B262" t="s">
         <v>397</v>
       </c>
       <c r="C262" t="s">
-        <v>398</v>
+        <v>109</v>
       </c>
       <c r="E262" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="F262">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G262">
-        <v>5890</v>
+        <v>12216</v>
       </c>
     </row>
     <row r="263" spans="1:7">
       <c r="B263" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="C263" t="s">
-        <v>400</v>
+        <v>197</v>
       </c>
       <c r="E263" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="F263">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G263">
-        <v>5884</v>
+        <v>12126</v>
       </c>
     </row>
     <row r="264" spans="1:7">
       <c r="B264" t="s">
+        <v>399</v>
+      </c>
+      <c r="C264" t="s">
+        <v>400</v>
+      </c>
+      <c r="E264" t="s">
         <v>401</v>
       </c>
-      <c r="C264" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F264">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G264">
-        <v>5878</v>
+        <v>12126</v>
       </c>
     </row>
     <row r="265" spans="1:7">
       <c r="B265" t="s">
-        <v>402</v>
+        <v>210</v>
       </c>
       <c r="C265" t="s">
-        <v>120</v>
+        <v>153</v>
       </c>
       <c r="E265" t="s">
-        <v>7</v>
+        <v>104</v>
       </c>
       <c r="F265">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="G265">
-        <v>5851</v>
+        <v>12116</v>
       </c>
     </row>
     <row r="266" spans="1:7">
       <c r="B266" t="s">
+        <v>402</v>
+      </c>
+      <c r="C266" t="s">
         <v>403</v>
       </c>
-      <c r="C266" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E266" t="s">
-        <v>121</v>
+        <v>22</v>
       </c>
       <c r="F266">
         <v>3</v>
       </c>
       <c r="G266">
-        <v>5820</v>
+        <v>12110</v>
       </c>
     </row>
     <row r="267" spans="1:7">
       <c r="B267" t="s">
         <v>404</v>
       </c>
       <c r="C267" t="s">
         <v>405</v>
       </c>
       <c r="E267" t="s">
-        <v>121</v>
+        <v>38</v>
       </c>
       <c r="F267">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G267">
-        <v>5820</v>
+        <v>12032</v>
       </c>
     </row>
     <row r="268" spans="1:7">
       <c r="B268" t="s">
         <v>406</v>
       </c>
       <c r="C268" t="s">
-        <v>371</v>
+        <v>407</v>
       </c>
       <c r="E268" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="F268">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G268">
-        <v>5809</v>
+        <v>12032</v>
       </c>
     </row>
     <row r="269" spans="1:7">
       <c r="B269" t="s">
-        <v>407</v>
+        <v>192</v>
       </c>
       <c r="C269" t="s">
-        <v>272</v>
+        <v>408</v>
       </c>
       <c r="E269" t="s">
-        <v>77</v>
+        <v>194</v>
       </c>
       <c r="F269">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="G269">
-        <v>5766</v>
+        <v>12029</v>
       </c>
     </row>
     <row r="270" spans="1:7">
       <c r="B270" t="s">
-        <v>408</v>
+        <v>298</v>
       </c>
       <c r="C270" t="s">
-        <v>72</v>
+        <v>203</v>
       </c>
       <c r="E270" t="s">
-        <v>285</v>
+        <v>77</v>
       </c>
       <c r="F270">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G270">
-        <v>5748</v>
+        <v>11988</v>
       </c>
     </row>
     <row r="271" spans="1:7">
       <c r="B271" t="s">
         <v>409</v>
       </c>
       <c r="C271" t="s">
-        <v>13</v>
+        <v>270</v>
       </c>
       <c r="E271" t="s">
-        <v>320</v>
+        <v>22</v>
       </c>
       <c r="F271">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="G271">
-        <v>5748</v>
+        <v>11915</v>
       </c>
     </row>
     <row r="272" spans="1:7">
       <c r="B272" t="s">
         <v>410</v>
       </c>
       <c r="C272" t="s">
-        <v>342</v>
+        <v>4</v>
+      </c>
+      <c r="E272" t="s">
+        <v>35</v>
       </c>
       <c r="F272">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G272">
-        <v>5710</v>
+        <v>11913</v>
       </c>
     </row>
     <row r="273" spans="1:7">
       <c r="B273" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="C273" t="s">
-        <v>82</v>
+        <v>169</v>
+      </c>
+      <c r="E273" t="s">
+        <v>122</v>
       </c>
       <c r="F273">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G273">
-        <v>5710</v>
+        <v>11848</v>
       </c>
     </row>
     <row r="274" spans="1:7">
       <c r="B274" t="s">
-        <v>411</v>
+        <v>93</v>
       </c>
       <c r="C274" t="s">
-        <v>412</v>
+        <v>146</v>
+      </c>
+      <c r="E274" t="s">
+        <v>60</v>
       </c>
       <c r="F274">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G274">
-        <v>5710</v>
+        <v>11646</v>
       </c>
     </row>
     <row r="275" spans="1:7">
       <c r="B275" t="s">
-        <v>413</v>
+        <v>211</v>
       </c>
       <c r="C275" t="s">
-        <v>150</v>
+        <v>83</v>
       </c>
       <c r="E275" t="s">
-        <v>61</v>
+        <v>122</v>
       </c>
       <c r="F275">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="G275">
-        <v>5700</v>
+        <v>11510</v>
       </c>
     </row>
     <row r="276" spans="1:7">
       <c r="B276" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="C276" t="s">
-        <v>164</v>
+        <v>29</v>
       </c>
       <c r="E276" t="s">
-        <v>207</v>
+        <v>44</v>
       </c>
       <c r="F276">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G276">
-        <v>5600</v>
+        <v>11508</v>
       </c>
     </row>
     <row r="277" spans="1:7">
       <c r="B277" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
       <c r="C277" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="E277" t="s">
-        <v>140</v>
+        <v>414</v>
       </c>
       <c r="F277">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G277">
-        <v>5564</v>
+        <v>11490</v>
       </c>
     </row>
     <row r="278" spans="1:7">
       <c r="B278" t="s">
+        <v>415</v>
+      </c>
+      <c r="C278" t="s">
+        <v>354</v>
+      </c>
+      <c r="E278" t="s">
         <v>416</v>
       </c>
-      <c r="C278" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F278">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="G278">
-        <v>5510</v>
+        <v>11445</v>
       </c>
     </row>
     <row r="279" spans="1:7">
       <c r="B279" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="C279" t="s">
-        <v>153</v>
+        <v>106</v>
       </c>
       <c r="E279" t="s">
-        <v>66</v>
+        <v>41</v>
       </c>
       <c r="F279">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G279">
-        <v>5475</v>
+        <v>11436</v>
       </c>
     </row>
     <row r="280" spans="1:7">
       <c r="B280" t="s">
-        <v>73</v>
+        <v>418</v>
       </c>
       <c r="C280" t="s">
-        <v>136</v>
+        <v>64</v>
       </c>
       <c r="E280" t="s">
-        <v>74</v>
+        <v>41</v>
       </c>
       <c r="F280">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G280">
-        <v>5438</v>
+        <v>11326</v>
       </c>
     </row>
     <row r="281" spans="1:7">
       <c r="B281" t="s">
         <v>419</v>
       </c>
       <c r="C281" t="s">
         <v>420</v>
       </c>
       <c r="E281" t="s">
-        <v>421</v>
+        <v>22</v>
       </c>
       <c r="F281">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="G281">
-        <v>5405</v>
+        <v>11281</v>
       </c>
     </row>
     <row r="282" spans="1:7">
       <c r="B282" t="s">
-        <v>422</v>
+        <v>366</v>
       </c>
       <c r="C282" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>2009</v>
+        <v>9</v>
       </c>
       <c r="E282" t="s">
-        <v>19</v>
+        <v>184</v>
       </c>
       <c r="F282">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G282">
-        <v>5396</v>
+        <v>11268</v>
       </c>
     </row>
     <row r="283" spans="1:7">
       <c r="B283" t="s">
-        <v>423</v>
+        <v>298</v>
       </c>
       <c r="C283" t="s">
-        <v>18</v>
+        <v>207</v>
       </c>
       <c r="E283" t="s">
-        <v>31</v>
+        <v>421</v>
       </c>
       <c r="F283">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G283">
-        <v>5396</v>
+        <v>11219</v>
       </c>
     </row>
     <row r="284" spans="1:7">
       <c r="B284" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="C284" t="s">
-        <v>425</v>
+        <v>115</v>
       </c>
       <c r="E284" t="s">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="F284">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G284">
-        <v>5390</v>
+        <v>11159</v>
       </c>
     </row>
     <row r="285" spans="1:7">
       <c r="B285" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
       <c r="C285" t="s">
-        <v>39</v>
+        <v>106</v>
       </c>
       <c r="E285" t="s">
-        <v>10</v>
+        <v>65</v>
       </c>
       <c r="F285">
         <v>4</v>
       </c>
       <c r="G285">
-        <v>5388</v>
+        <v>11134</v>
       </c>
     </row>
     <row r="286" spans="1:7">
       <c r="B286" t="s">
-        <v>230</v>
+        <v>424</v>
       </c>
       <c r="C286" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>2015</v>
+        <v>248</v>
       </c>
       <c r="E286" t="s">
-        <v>27</v>
+        <v>163</v>
       </c>
       <c r="F286">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="G286">
-        <v>5385</v>
+        <v>11084</v>
       </c>
     </row>
     <row r="287" spans="1:7">
       <c r="B287" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="C287" t="s">
-        <v>353</v>
+        <v>79</v>
+      </c>
+      <c r="E287" t="s">
+        <v>194</v>
       </c>
       <c r="F287">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G287">
-        <v>5379</v>
+        <v>11047</v>
       </c>
     </row>
     <row r="288" spans="1:7">
       <c r="B288" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
       <c r="C288" t="s">
-        <v>429</v>
+        <v>18</v>
+      </c>
+      <c r="D288">
+        <v>1997</v>
+      </c>
+      <c r="E288" t="s">
+        <v>427</v>
       </c>
       <c r="F288">
         <v>1</v>
       </c>
       <c r="G288">
-        <v>5379</v>
+        <v>11047</v>
       </c>
     </row>
     <row r="289" spans="1:7">
       <c r="B289" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="C289" t="s">
-        <v>97</v>
+        <v>111</v>
+      </c>
+      <c r="E289" t="s">
+        <v>22</v>
       </c>
       <c r="F289">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G289">
-        <v>5379</v>
+        <v>10946</v>
       </c>
     </row>
     <row r="290" spans="1:7">
       <c r="B290" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="C290" t="s">
-        <v>109</v>
+        <v>9</v>
+      </c>
+      <c r="E290" t="s">
+        <v>133</v>
       </c>
       <c r="F290">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="G290">
-        <v>5379</v>
+        <v>10901</v>
       </c>
     </row>
     <row r="291" spans="1:7">
       <c r="B291" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="C291" t="s">
-        <v>18</v>
+        <v>67</v>
+      </c>
+      <c r="D291">
+        <v>2010</v>
       </c>
       <c r="E291" t="s">
-        <v>61</v>
+        <v>41</v>
       </c>
       <c r="F291">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="G291">
-        <v>5311</v>
+        <v>10899</v>
       </c>
     </row>
     <row r="292" spans="1:7">
       <c r="B292" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="C292" t="s">
-        <v>311</v>
+        <v>432</v>
       </c>
       <c r="E292" t="s">
-        <v>146</v>
+        <v>55</v>
       </c>
       <c r="F292">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G292">
-        <v>5222</v>
+        <v>10877</v>
       </c>
     </row>
     <row r="293" spans="1:7">
       <c r="B293" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="C293" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="E293" t="s">
-        <v>269</v>
+        <v>41</v>
       </c>
       <c r="F293">
         <v>1</v>
       </c>
       <c r="G293">
-        <v>5165</v>
+        <v>10837</v>
       </c>
     </row>
     <row r="294" spans="1:7">
       <c r="B294" t="s">
-        <v>435</v>
+        <v>186</v>
       </c>
       <c r="C294" t="s">
-        <v>65</v>
+        <v>111</v>
+      </c>
+      <c r="D294">
+        <v>1973</v>
       </c>
       <c r="E294" t="s">
-        <v>312</v>
+        <v>10</v>
       </c>
       <c r="F294">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G294">
-        <v>5165</v>
+        <v>10829</v>
       </c>
     </row>
     <row r="295" spans="1:7">
       <c r="B295" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="C295" t="s">
-        <v>275</v>
+        <v>354</v>
       </c>
       <c r="E295" t="s">
-        <v>269</v>
+        <v>60</v>
       </c>
       <c r="F295">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G295">
-        <v>5165</v>
+        <v>10780</v>
       </c>
     </row>
     <row r="296" spans="1:7">
       <c r="B296" t="s">
-        <v>437</v>
+        <v>339</v>
       </c>
       <c r="C296" t="s">
-        <v>438</v>
+        <v>248</v>
+      </c>
+      <c r="D296">
+        <v>2015</v>
       </c>
       <c r="E296" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="F296">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="G296">
-        <v>5128</v>
+        <v>10773</v>
       </c>
     </row>
     <row r="297" spans="1:7">
       <c r="B297" t="s">
-        <v>439</v>
+        <v>435</v>
       </c>
       <c r="C297" t="s">
-        <v>72</v>
+        <v>436</v>
       </c>
       <c r="E297" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="F297">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G297">
-        <v>5115</v>
+        <v>10526</v>
       </c>
     </row>
     <row r="298" spans="1:7">
       <c r="B298" t="s">
-        <v>440</v>
+        <v>221</v>
       </c>
       <c r="C298" t="s">
-        <v>164</v>
+        <v>1</v>
+      </c>
+      <c r="E298" t="s">
+        <v>41</v>
       </c>
       <c r="F298">
         <v>1</v>
       </c>
       <c r="G298">
-        <v>5077</v>
+        <v>10493</v>
       </c>
     </row>
     <row r="299" spans="1:7">
       <c r="B299" t="s">
-        <v>441</v>
+        <v>437</v>
       </c>
       <c r="C299" t="s">
-        <v>115</v>
+        <v>287</v>
+      </c>
+      <c r="D299">
+        <v>1991</v>
+      </c>
+      <c r="E299" t="s">
+        <v>122</v>
       </c>
       <c r="F299">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G299">
-        <v>5077</v>
+        <v>10473</v>
       </c>
     </row>
     <row r="300" spans="1:7">
       <c r="B300" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="C300" t="s">
-        <v>188</v>
+        <v>47</v>
+      </c>
+      <c r="E300" t="s">
+        <v>346</v>
       </c>
       <c r="F300">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G300">
-        <v>5077</v>
+        <v>10388</v>
       </c>
     </row>
     <row r="301" spans="1:7">
       <c r="B301" t="s">
-        <v>384</v>
+        <v>439</v>
       </c>
       <c r="C301" t="s">
-        <v>53</v>
+        <v>83</v>
+      </c>
+      <c r="E301" t="s">
+        <v>60</v>
       </c>
       <c r="F301">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="G301">
-        <v>5077</v>
+        <v>10206</v>
       </c>
     </row>
     <row r="302" spans="1:7">
       <c r="B302" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
       <c r="C302" t="s">
-        <v>60</v>
+        <v>299</v>
+      </c>
+      <c r="E302" t="s">
+        <v>44</v>
       </c>
       <c r="F302">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G302">
-        <v>5077</v>
+        <v>10191</v>
       </c>
     </row>
     <row r="303" spans="1:7">
       <c r="B303" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="C303" t="s">
-        <v>97</v>
+        <v>442</v>
+      </c>
+      <c r="E303" t="s">
+        <v>22</v>
       </c>
       <c r="F303">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G303">
-        <v>5077</v>
+        <v>10115</v>
       </c>
     </row>
     <row r="304" spans="1:7">
       <c r="B304" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="C304" t="s">
-        <v>446</v>
+        <v>29</v>
+      </c>
+      <c r="D304">
+        <v>1975</v>
+      </c>
+      <c r="E304" t="s">
+        <v>22</v>
       </c>
       <c r="F304">
         <v>1</v>
       </c>
       <c r="G304">
-        <v>5077</v>
+        <v>10104</v>
       </c>
     </row>
     <row r="305" spans="1:7">
       <c r="B305" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="C305" t="s">
-        <v>448</v>
+        <v>1</v>
       </c>
       <c r="E305" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="F305">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G305">
-        <v>5031</v>
+        <v>10019</v>
       </c>
     </row>
     <row r="306" spans="1:7">
       <c r="B306" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="C306" t="s">
-        <v>87</v>
+        <v>248</v>
       </c>
       <c r="E306" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="F306">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G306">
-        <v>5024</v>
+        <v>10015</v>
       </c>
     </row>
     <row r="307" spans="1:7">
       <c r="B307" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="C307" t="s">
-        <v>13</v>
+        <v>83</v>
       </c>
       <c r="E307" t="s">
-        <v>22</v>
+        <v>60</v>
       </c>
       <c r="F307">
         <v>3</v>
       </c>
       <c r="G307">
-        <v>5024</v>
+        <v>9989</v>
       </c>
     </row>
     <row r="308" spans="1:7">
       <c r="B308" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
       <c r="C308" t="s">
-        <v>72</v>
+        <v>109</v>
       </c>
       <c r="E308" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="F308">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G308">
-        <v>5021</v>
+        <v>9954</v>
       </c>
     </row>
     <row r="309" spans="1:7">
       <c r="B309" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="C309" t="s">
-        <v>87</v>
+        <v>34</v>
       </c>
       <c r="E309" t="s">
-        <v>10</v>
+        <v>133</v>
       </c>
       <c r="F309">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="G309">
-        <v>4986</v>
+        <v>9929</v>
       </c>
     </row>
     <row r="310" spans="1:7">
       <c r="B310" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="C310" t="s">
-        <v>454</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="F310">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="G310">
-        <v>4979</v>
+        <v>9893</v>
       </c>
     </row>
     <row r="311" spans="1:7">
       <c r="B311" t="s">
-        <v>455</v>
+        <v>450</v>
       </c>
       <c r="C311" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>111</v>
       </c>
       <c r="F311">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G311">
-        <v>4944</v>
+        <v>9893</v>
       </c>
     </row>
     <row r="312" spans="1:7">
       <c r="B312" t="s">
-        <v>456</v>
+        <v>451</v>
       </c>
       <c r="C312" t="s">
-        <v>45</v>
+        <v>452</v>
       </c>
       <c r="E312" t="s">
-        <v>2</v>
+        <v>401</v>
       </c>
       <c r="F312">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G312">
-        <v>4917</v>
+        <v>9893</v>
       </c>
     </row>
     <row r="313" spans="1:7">
       <c r="B313" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
       <c r="C313" t="s">
-        <v>1</v>
+        <v>47</v>
       </c>
       <c r="E313" t="s">
-        <v>91</v>
+        <v>454</v>
       </c>
       <c r="F313">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G313">
-        <v>4910</v>
+        <v>9893</v>
       </c>
     </row>
     <row r="314" spans="1:7">
       <c r="B314" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
       <c r="C314" t="s">
-        <v>97</v>
+        <v>47</v>
       </c>
       <c r="E314" t="s">
-        <v>459</v>
+        <v>454</v>
       </c>
       <c r="F314">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G314">
-        <v>4902</v>
+        <v>9893</v>
       </c>
     </row>
     <row r="315" spans="1:7">
       <c r="B315" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="C315" t="s">
-        <v>57</v>
+        <v>144</v>
       </c>
       <c r="F315">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G315">
-        <v>4902</v>
+        <v>9893</v>
       </c>
     </row>
     <row r="316" spans="1:7">
       <c r="B316" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
       <c r="C316" t="s">
-        <v>307</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>458</v>
       </c>
       <c r="F316">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G316">
-        <v>4900</v>
+        <v>9893</v>
       </c>
     </row>
     <row r="317" spans="1:7">
       <c r="B317" t="s">
-        <v>462</v>
+        <v>459</v>
       </c>
       <c r="C317" t="s">
-        <v>463</v>
+        <v>98</v>
       </c>
       <c r="E317" t="s">
-        <v>61</v>
+        <v>352</v>
       </c>
       <c r="F317">
         <v>2</v>
       </c>
       <c r="G317">
-        <v>4868</v>
+        <v>9865</v>
       </c>
     </row>
     <row r="318" spans="1:7">
       <c r="B318" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="C318" t="s">
-        <v>425</v>
+        <v>37</v>
       </c>
       <c r="E318" t="s">
-        <v>324</v>
+        <v>279</v>
       </c>
       <c r="F318">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="G318">
-        <v>4827</v>
+        <v>9843</v>
       </c>
     </row>
     <row r="319" spans="1:7">
       <c r="B319" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="C319" t="s">
-        <v>87</v>
+        <v>24</v>
       </c>
       <c r="E319" t="s">
-        <v>91</v>
+        <v>60</v>
       </c>
       <c r="F319">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G319">
-        <v>4816</v>
+        <v>9843</v>
       </c>
     </row>
     <row r="320" spans="1:7">
       <c r="B320" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="C320" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>1970</v>
+        <v>463</v>
       </c>
       <c r="E320" t="s">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="F320">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="G320">
-        <v>4814</v>
+        <v>9801</v>
       </c>
     </row>
     <row r="321" spans="1:7">
       <c r="B321" t="s">
-        <v>467</v>
+        <v>372</v>
       </c>
       <c r="C321" t="s">
-        <v>90</v>
+        <v>464</v>
+      </c>
+      <c r="E321" t="s">
+        <v>10</v>
       </c>
       <c r="F321">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G321">
-        <v>4799</v>
+        <v>9745</v>
       </c>
     </row>
     <row r="322" spans="1:7">
       <c r="B322" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="C322" t="s">
-        <v>72</v>
+        <v>224</v>
+      </c>
+      <c r="E322" t="s">
+        <v>32</v>
       </c>
       <c r="F322">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G322">
-        <v>4799</v>
+        <v>9650</v>
       </c>
     </row>
     <row r="323" spans="1:7">
       <c r="B323" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
       <c r="C323" t="s">
-        <v>4</v>
+        <v>47</v>
+      </c>
+      <c r="E323" t="s">
+        <v>238</v>
       </c>
       <c r="F323">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G323">
-        <v>4799</v>
+        <v>9630</v>
       </c>
     </row>
     <row r="324" spans="1:7">
       <c r="B324" t="s">
-        <v>470</v>
+        <v>467</v>
       </c>
       <c r="C324" t="s">
-        <v>222</v>
+        <v>106</v>
+      </c>
+      <c r="E324" t="s">
+        <v>55</v>
       </c>
       <c r="F324">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G324">
-        <v>4799</v>
+        <v>9582</v>
       </c>
     </row>
     <row r="325" spans="1:7">
       <c r="B325" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
       <c r="C325" t="s">
-        <v>472</v>
+        <v>153</v>
+      </c>
+      <c r="E325" t="s">
+        <v>10</v>
       </c>
       <c r="F325">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G325">
-        <v>4799</v>
+        <v>9581</v>
       </c>
     </row>
     <row r="326" spans="1:7">
       <c r="B326" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="C326" t="s">
-        <v>72</v>
+        <v>18</v>
       </c>
       <c r="E326" t="s">
-        <v>10</v>
+        <v>279</v>
       </c>
       <c r="F326">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G326">
-        <v>4792</v>
+        <v>9529</v>
       </c>
     </row>
     <row r="327" spans="1:7">
       <c r="B327" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="C327" t="s">
-        <v>164</v>
+        <v>197</v>
       </c>
       <c r="E327" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="F327">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G327">
-        <v>4754</v>
+        <v>9529</v>
       </c>
     </row>
     <row r="328" spans="1:7">
       <c r="B328" t="s">
-        <v>368</v>
+        <v>471</v>
       </c>
       <c r="C328" t="s">
-        <v>174</v>
+        <v>141</v>
+      </c>
+      <c r="D328">
+        <v>1968</v>
       </c>
       <c r="E328" t="s">
-        <v>22</v>
+        <v>184</v>
       </c>
       <c r="F328">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G328">
-        <v>4657</v>
+        <v>9529</v>
       </c>
     </row>
     <row r="329" spans="1:7">
       <c r="B329" t="s">
-        <v>475</v>
+        <v>296</v>
       </c>
       <c r="C329" t="s">
-        <v>95</v>
+        <v>472</v>
       </c>
       <c r="E329" t="s">
-        <v>61</v>
+        <v>41</v>
       </c>
       <c r="F329">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G329">
-        <v>4635</v>
+        <v>9494</v>
       </c>
     </row>
     <row r="330" spans="1:7">
       <c r="B330" t="s">
-        <v>476</v>
+        <v>128</v>
       </c>
       <c r="C330" t="s">
-        <v>90</v>
+        <v>299</v>
       </c>
       <c r="E330" t="s">
         <v>22</v>
       </c>
       <c r="F330">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G330">
-        <v>4593</v>
+        <v>9488</v>
       </c>
     </row>
     <row r="331" spans="1:7">
       <c r="B331" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="C331" t="s">
-        <v>334</v>
+        <v>259</v>
       </c>
       <c r="E331" t="s">
-        <v>27</v>
+        <v>77</v>
       </c>
       <c r="F331">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G331">
-        <v>4592</v>
+        <v>9465</v>
       </c>
     </row>
     <row r="332" spans="1:7">
       <c r="B332" t="s">
-        <v>228</v>
+        <v>468</v>
       </c>
       <c r="C332" t="s">
-        <v>90</v>
+        <v>111</v>
       </c>
       <c r="E332" t="s">
         <v>10</v>
       </c>
       <c r="F332">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="G332">
-        <v>4563</v>
+        <v>9411</v>
       </c>
     </row>
     <row r="333" spans="1:7">
       <c r="B333" t="s">
-        <v>478</v>
+        <v>143</v>
       </c>
       <c r="C333" t="s">
-        <v>45</v>
+        <v>98</v>
+      </c>
+      <c r="E333" t="s">
+        <v>10</v>
       </c>
       <c r="F333">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G333">
-        <v>4541</v>
+        <v>9396</v>
       </c>
     </row>
     <row r="334" spans="1:7">
       <c r="B334" t="s">
-        <v>479</v>
+        <v>474</v>
       </c>
       <c r="C334" t="s">
-        <v>480</v>
+        <v>287</v>
+      </c>
+      <c r="E334" t="s">
+        <v>10</v>
       </c>
       <c r="F334">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G334">
-        <v>4541</v>
+        <v>9396</v>
       </c>
     </row>
     <row r="335" spans="1:7">
       <c r="B335" t="s">
-        <v>96</v>
+        <v>475</v>
       </c>
       <c r="C335" t="s">
-        <v>481</v>
+        <v>111</v>
+      </c>
+      <c r="E335" t="s">
+        <v>60</v>
       </c>
       <c r="F335">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G335">
-        <v>4541</v>
+        <v>9391</v>
       </c>
     </row>
     <row r="336" spans="1:7">
       <c r="B336" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="C336" t="s">
-        <v>164</v>
+        <v>137</v>
+      </c>
+      <c r="E336" t="s">
+        <v>16</v>
       </c>
       <c r="F336">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G336">
-        <v>4541</v>
+        <v>9378</v>
       </c>
     </row>
     <row r="337" spans="1:7">
       <c r="B337" t="s">
-        <v>483</v>
+        <v>239</v>
       </c>
       <c r="C337" t="s">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="E337" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="F337">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="G337">
-        <v>4541</v>
+        <v>9326</v>
       </c>
     </row>
     <row r="338" spans="1:7">
       <c r="B338" t="s">
-        <v>484</v>
+        <v>477</v>
       </c>
       <c r="C338" t="s">
-        <v>463</v>
+        <v>29</v>
       </c>
       <c r="E338" t="s">
-        <v>375</v>
+        <v>86</v>
       </c>
       <c r="F338">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G338">
-        <v>4515</v>
+        <v>9296</v>
       </c>
     </row>
     <row r="339" spans="1:7">
       <c r="B339" t="s">
-        <v>485</v>
+        <v>478</v>
       </c>
       <c r="C339" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="E339" t="s">
-        <v>80</v>
+        <v>41</v>
       </c>
       <c r="F339">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G339">
-        <v>4515</v>
+        <v>9291</v>
       </c>
     </row>
     <row r="340" spans="1:7">
       <c r="B340" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
       <c r="C340" t="s">
-        <v>488</v>
+        <v>203</v>
       </c>
       <c r="E340" t="s">
-        <v>61</v>
+        <v>48</v>
       </c>
       <c r="F340">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G340">
-        <v>4515</v>
+        <v>9284</v>
       </c>
     </row>
     <row r="341" spans="1:7">
       <c r="B341" t="s">
-        <v>470</v>
+        <v>481</v>
       </c>
       <c r="C341" t="s">
-        <v>346</v>
+        <v>482</v>
       </c>
       <c r="E341" t="s">
-        <v>118</v>
+        <v>41</v>
       </c>
       <c r="F341">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="G341">
-        <v>4505</v>
+        <v>9264</v>
       </c>
     </row>
     <row r="342" spans="1:7">
       <c r="B342" t="s">
-        <v>470</v>
+        <v>483</v>
       </c>
       <c r="C342" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="E342" t="s">
-        <v>118</v>
+        <v>60</v>
       </c>
       <c r="F342">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="G342">
-        <v>4505</v>
+        <v>9218</v>
       </c>
     </row>
     <row r="343" spans="1:7">
       <c r="B343" t="s">
-        <v>325</v>
+        <v>484</v>
       </c>
       <c r="C343" t="s">
-        <v>53</v>
+        <v>18</v>
       </c>
       <c r="E343" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="F343">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G343">
-        <v>4450</v>
+        <v>9181</v>
       </c>
     </row>
     <row r="344" spans="1:7">
       <c r="B344" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="C344" t="s">
-        <v>490</v>
+        <v>9</v>
       </c>
       <c r="E344" t="s">
-        <v>491</v>
+        <v>41</v>
       </c>
       <c r="F344">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G344">
-        <v>4446</v>
+        <v>9181</v>
       </c>
     </row>
     <row r="345" spans="1:7">
       <c r="B345" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="C345" t="s">
-        <v>97</v>
+        <v>144</v>
       </c>
       <c r="E345" t="s">
-        <v>491</v>
+        <v>19</v>
       </c>
       <c r="F345">
         <v>2</v>
       </c>
       <c r="G345">
-        <v>4446</v>
+        <v>9150</v>
       </c>
     </row>
     <row r="346" spans="1:7">
       <c r="B346" t="s">
-        <v>163</v>
+        <v>487</v>
       </c>
       <c r="C346" t="s">
-        <v>188</v>
+        <v>34</v>
       </c>
       <c r="E346" t="s">
-        <v>491</v>
+        <v>41</v>
       </c>
       <c r="F346">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G346">
-        <v>4446</v>
+        <v>9140</v>
       </c>
     </row>
     <row r="347" spans="1:7">
       <c r="B347" t="s">
-        <v>493</v>
+        <v>488</v>
       </c>
       <c r="C347" t="s">
-        <v>95</v>
+        <v>197</v>
+      </c>
+      <c r="D347">
+        <v>2009</v>
       </c>
       <c r="E347" t="s">
-        <v>10</v>
+        <v>414</v>
       </c>
       <c r="F347">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G347">
-        <v>4440</v>
+        <v>9121</v>
       </c>
     </row>
     <row r="348" spans="1:7">
       <c r="B348" t="s">
-        <v>494</v>
+        <v>477</v>
       </c>
       <c r="C348" t="s">
-        <v>57</v>
+        <v>29</v>
       </c>
       <c r="E348" t="s">
-        <v>10</v>
+        <v>86</v>
       </c>
       <c r="F348">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G348">
-        <v>4431</v>
+        <v>9095</v>
       </c>
     </row>
     <row r="349" spans="1:7">
       <c r="B349" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
       <c r="C349" t="s">
-        <v>496</v>
+        <v>228</v>
       </c>
       <c r="E349" t="s">
-        <v>131</v>
+        <v>41</v>
       </c>
       <c r="F349">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G349">
-        <v>4415</v>
+        <v>9084</v>
       </c>
     </row>
     <row r="350" spans="1:7">
       <c r="B350" t="s">
-        <v>171</v>
+        <v>433</v>
       </c>
       <c r="C350" t="s">
-        <v>124</v>
+        <v>144</v>
       </c>
       <c r="E350" t="s">
-        <v>142</v>
+        <v>421</v>
       </c>
       <c r="F350">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G350">
-        <v>4339</v>
+        <v>8968</v>
       </c>
     </row>
     <row r="351" spans="1:7">
       <c r="B351" t="s">
-        <v>102</v>
+        <v>490</v>
       </c>
       <c r="C351" t="s">
-        <v>405</v>
+        <v>29</v>
       </c>
       <c r="E351" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="F351">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G351">
-        <v>4323</v>
+        <v>8887</v>
       </c>
     </row>
     <row r="352" spans="1:7">
       <c r="B352" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
       <c r="C352" t="s">
-        <v>57</v>
+        <v>492</v>
       </c>
       <c r="E352" t="s">
-        <v>107</v>
+        <v>273</v>
       </c>
       <c r="F352">
         <v>2</v>
       </c>
       <c r="G352">
-        <v>4312</v>
+        <v>8814</v>
       </c>
     </row>
     <row r="353" spans="1:7">
       <c r="B353" t="s">
-        <v>288</v>
+        <v>493</v>
       </c>
       <c r="C353" t="s">
-        <v>65</v>
+        <v>45</v>
+      </c>
+      <c r="E353" t="s">
+        <v>494</v>
       </c>
       <c r="F353">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G353">
-        <v>4302</v>
+        <v>8781</v>
       </c>
     </row>
     <row r="354" spans="1:7">
       <c r="B354" t="s">
-        <v>475</v>
+        <v>495</v>
       </c>
       <c r="C354" t="s">
-        <v>6</v>
+        <v>496</v>
+      </c>
+      <c r="E354" t="s">
+        <v>497</v>
       </c>
       <c r="F354">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G354">
-        <v>4302</v>
+        <v>8758</v>
       </c>
     </row>
     <row r="355" spans="1:7">
       <c r="B355" t="s">
         <v>498</v>
       </c>
       <c r="C355" t="s">
-        <v>314</v>
+        <v>106</v>
+      </c>
+      <c r="E355" t="s">
+        <v>323</v>
       </c>
       <c r="F355">
         <v>1</v>
       </c>
       <c r="G355">
-        <v>4302</v>
+        <v>8730</v>
       </c>
     </row>
     <row r="356" spans="1:7">
       <c r="B356" t="s">
-        <v>499</v>
+        <v>128</v>
       </c>
       <c r="C356" t="s">
-        <v>311</v>
+        <v>111</v>
+      </c>
+      <c r="E356" t="s">
+        <v>352</v>
       </c>
       <c r="F356">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G356">
-        <v>4302</v>
+        <v>8647</v>
       </c>
     </row>
     <row r="357" spans="1:7">
       <c r="B357" t="s">
-        <v>42</v>
+        <v>499</v>
       </c>
       <c r="C357" t="s">
-        <v>28</v>
+        <v>47</v>
+      </c>
+      <c r="E357" t="s">
+        <v>500</v>
       </c>
       <c r="F357">
         <v>1</v>
       </c>
       <c r="G357">
-        <v>4302</v>
+        <v>8540</v>
       </c>
     </row>
     <row r="358" spans="1:7">
       <c r="B358" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="C358" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>1975</v>
+        <v>496</v>
       </c>
       <c r="E358" t="s">
-        <v>14</v>
+        <v>60</v>
       </c>
       <c r="F358">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G358">
-        <v>4302</v>
+        <v>8422</v>
       </c>
     </row>
     <row r="359" spans="1:7">
       <c r="B359" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="C359" t="s">
-        <v>183</v>
+        <v>29</v>
       </c>
       <c r="E359" t="s">
-        <v>204</v>
+        <v>44</v>
       </c>
       <c r="F359">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G359">
-        <v>4275</v>
+        <v>8364</v>
       </c>
     </row>
     <row r="360" spans="1:7">
       <c r="B360" t="s">
-        <v>49</v>
+        <v>503</v>
       </c>
       <c r="C360" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E360" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="F360">
         <v>5</v>
       </c>
       <c r="G360">
-        <v>4271</v>
+        <v>8364</v>
       </c>
     </row>
     <row r="361" spans="1:7">
       <c r="B361" t="s">
-        <v>349</v>
+        <v>505</v>
       </c>
       <c r="C361" t="s">
-        <v>145</v>
+        <v>506</v>
       </c>
       <c r="E361" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="F361">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="G361">
-        <v>4251</v>
+        <v>8354</v>
       </c>
     </row>
     <row r="362" spans="1:7">
       <c r="B362" t="s">
-        <v>503</v>
+        <v>110</v>
       </c>
       <c r="C362" t="s">
-        <v>504</v>
+        <v>111</v>
       </c>
       <c r="E362" t="s">
-        <v>22</v>
+        <v>494</v>
       </c>
       <c r="F362">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G362">
-        <v>4251</v>
+        <v>8300</v>
       </c>
     </row>
     <row r="363" spans="1:7">
       <c r="B363" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="C363" t="s">
-        <v>506</v>
+        <v>111</v>
       </c>
       <c r="E363" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="F363">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="G363">
-        <v>4188</v>
+        <v>8209</v>
       </c>
     </row>
     <row r="364" spans="1:7">
       <c r="B364" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="C364" t="s">
-        <v>508</v>
+        <v>482</v>
       </c>
       <c r="E364" t="s">
-        <v>77</v>
+        <v>104</v>
       </c>
       <c r="F364">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G364">
-        <v>4187</v>
+        <v>8162</v>
       </c>
     </row>
     <row r="365" spans="1:7">
       <c r="B365" t="s">
         <v>509</v>
       </c>
       <c r="C365" t="s">
-        <v>346</v>
+        <v>246</v>
       </c>
       <c r="E365" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="F365">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G365">
-        <v>4175</v>
+        <v>8132</v>
       </c>
     </row>
     <row r="366" spans="1:7">
       <c r="B366" t="s">
         <v>510</v>
       </c>
       <c r="C366" t="s">
-        <v>6</v>
+        <v>79</v>
       </c>
       <c r="E366" t="s">
-        <v>121</v>
+        <v>44</v>
       </c>
       <c r="F366">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G366">
-        <v>4159</v>
+        <v>8119</v>
       </c>
     </row>
     <row r="367" spans="1:7">
       <c r="B367" t="s">
         <v>511</v>
       </c>
       <c r="C367" t="s">
-        <v>486</v>
+        <v>125</v>
       </c>
       <c r="E367" t="s">
-        <v>121</v>
+        <v>512</v>
       </c>
       <c r="F367">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G367">
-        <v>4159</v>
+        <v>8119</v>
       </c>
     </row>
     <row r="368" spans="1:7">
       <c r="B368" t="s">
+        <v>513</v>
+      </c>
+      <c r="C368" t="s">
+        <v>79</v>
+      </c>
+      <c r="E368" t="s">
         <v>512</v>
       </c>
-      <c r="C368" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F368">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G368">
-        <v>4109</v>
+        <v>8119</v>
       </c>
     </row>
     <row r="369" spans="1:7">
       <c r="B369" t="s">
-        <v>127</v>
+        <v>514</v>
       </c>
       <c r="C369" t="s">
-        <v>97</v>
+        <v>18</v>
+      </c>
+      <c r="E369" t="s">
+        <v>512</v>
       </c>
       <c r="F369">
         <v>1</v>
       </c>
       <c r="G369">
-        <v>4077</v>
+        <v>8119</v>
       </c>
     </row>
     <row r="370" spans="1:7">
       <c r="B370" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="C370" t="s">
-        <v>183</v>
+        <v>29</v>
+      </c>
+      <c r="E370" t="s">
+        <v>512</v>
       </c>
       <c r="F370">
         <v>1</v>
       </c>
       <c r="G370">
-        <v>4077</v>
+        <v>8119</v>
       </c>
     </row>
     <row r="371" spans="1:7">
       <c r="B371" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="C371" t="s">
-        <v>97</v>
+        <v>83</v>
+      </c>
+      <c r="E371" t="s">
+        <v>512</v>
       </c>
       <c r="F371">
         <v>1</v>
       </c>
       <c r="G371">
-        <v>4077</v>
+        <v>8119</v>
       </c>
     </row>
     <row r="372" spans="1:7">
       <c r="B372" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="C372" t="s">
-        <v>516</v>
+        <v>47</v>
+      </c>
+      <c r="E372" t="s">
+        <v>512</v>
       </c>
       <c r="F372">
         <v>1</v>
       </c>
       <c r="G372">
-        <v>4077</v>
+        <v>8119</v>
       </c>
     </row>
     <row r="373" spans="1:7">
       <c r="B373" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="C373" t="s">
-        <v>95</v>
+        <v>519</v>
+      </c>
+      <c r="E373" t="s">
+        <v>512</v>
       </c>
       <c r="F373">
         <v>1</v>
       </c>
       <c r="G373">
-        <v>4077</v>
+        <v>8119</v>
       </c>
     </row>
     <row r="374" spans="1:7">
       <c r="B374" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="C374" t="s">
-        <v>519</v>
+        <v>9</v>
+      </c>
+      <c r="E374" t="s">
+        <v>512</v>
       </c>
       <c r="F374">
         <v>1</v>
       </c>
       <c r="G374">
-        <v>4077</v>
+        <v>8119</v>
       </c>
     </row>
     <row r="375" spans="1:7">
       <c r="B375" t="s">
-        <v>520</v>
+        <v>80</v>
       </c>
       <c r="C375" t="s">
-        <v>164</v>
+        <v>521</v>
       </c>
       <c r="E375" t="s">
-        <v>7</v>
+        <v>55</v>
       </c>
       <c r="F375">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G375">
-        <v>4068</v>
+        <v>8093</v>
       </c>
     </row>
     <row r="376" spans="1:7">
       <c r="B376" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="C376" t="s">
-        <v>211</v>
+        <v>284</v>
       </c>
       <c r="E376" t="s">
-        <v>522</v>
+        <v>2</v>
       </c>
       <c r="F376">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="G376">
-        <v>4051</v>
+        <v>8045</v>
       </c>
     </row>
     <row r="377" spans="1:7">
       <c r="B377" t="s">
         <v>523</v>
       </c>
       <c r="C377" t="s">
-        <v>82</v>
+        <v>153</v>
+      </c>
+      <c r="D377">
+        <v>1989</v>
       </c>
       <c r="E377" t="s">
-        <v>522</v>
+        <v>147</v>
       </c>
       <c r="F377">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G377">
-        <v>4051</v>
+        <v>8004</v>
       </c>
     </row>
     <row r="378" spans="1:7">
       <c r="B378" t="s">
         <v>524</v>
       </c>
       <c r="C378" t="s">
-        <v>18</v>
+        <v>525</v>
       </c>
       <c r="E378" t="s">
-        <v>207</v>
+        <v>86</v>
       </c>
       <c r="F378">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G378">
-        <v>4047</v>
+        <v>7997</v>
       </c>
     </row>
     <row r="379" spans="1:7">
       <c r="B379" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="C379" t="s">
-        <v>101</v>
+        <v>79</v>
       </c>
       <c r="E379" t="s">
-        <v>61</v>
+        <v>86</v>
       </c>
       <c r="F379">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G379">
-        <v>4047</v>
+        <v>7997</v>
       </c>
     </row>
     <row r="380" spans="1:7">
       <c r="B380" t="s">
-        <v>526</v>
+        <v>333</v>
       </c>
       <c r="C380" t="s">
-        <v>527</v>
+        <v>224</v>
       </c>
       <c r="E380" t="s">
-        <v>48</v>
+        <v>332</v>
       </c>
       <c r="F380">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G380">
-        <v>4047</v>
+        <v>7991</v>
       </c>
     </row>
     <row r="381" spans="1:7">
       <c r="B381" t="s">
-        <v>528</v>
+        <v>318</v>
       </c>
       <c r="C381" t="s">
-        <v>183</v>
+        <v>6</v>
       </c>
       <c r="E381" t="s">
-        <v>312</v>
+        <v>235</v>
       </c>
       <c r="F381">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="G381">
-        <v>4047</v>
+        <v>7944</v>
       </c>
     </row>
     <row r="382" spans="1:7">
       <c r="B382" t="s">
-        <v>102</v>
+        <v>374</v>
       </c>
       <c r="C382" t="s">
-        <v>53</v>
+        <v>83</v>
       </c>
       <c r="E382" t="s">
-        <v>320</v>
+        <v>375</v>
       </c>
       <c r="F382">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G382">
-        <v>4022</v>
+        <v>7890</v>
       </c>
     </row>
     <row r="383" spans="1:7">
       <c r="B383" t="s">
-        <v>283</v>
+        <v>505</v>
       </c>
       <c r="C383" t="s">
-        <v>398</v>
+        <v>527</v>
       </c>
       <c r="E383" t="s">
-        <v>285</v>
+        <v>55</v>
       </c>
       <c r="F383">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G383">
-        <v>4015</v>
+        <v>7889</v>
       </c>
     </row>
     <row r="384" spans="1:7">
       <c r="B384" t="s">
-        <v>372</v>
+        <v>528</v>
       </c>
       <c r="C384" t="s">
-        <v>188</v>
+        <v>141</v>
       </c>
       <c r="E384" t="s">
-        <v>61</v>
+        <v>147</v>
       </c>
       <c r="F384">
         <v>3</v>
       </c>
       <c r="G384">
-        <v>4011</v>
+        <v>7818</v>
       </c>
     </row>
     <row r="385" spans="1:7">
       <c r="B385" t="s">
         <v>529</v>
       </c>
       <c r="C385" t="s">
-        <v>222</v>
+        <v>47</v>
       </c>
       <c r="E385" t="s">
-        <v>91</v>
+        <v>22</v>
       </c>
       <c r="F385">
         <v>3</v>
       </c>
       <c r="G385">
-        <v>4000</v>
+        <v>7805</v>
       </c>
     </row>
     <row r="386" spans="1:7">
       <c r="B386" t="s">
         <v>530</v>
       </c>
       <c r="C386" t="s">
-        <v>164</v>
+        <v>18</v>
       </c>
       <c r="E386" t="s">
-        <v>74</v>
+        <v>7</v>
       </c>
       <c r="F386">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G386">
-        <v>3875</v>
+        <v>7754</v>
       </c>
     </row>
     <row r="387" spans="1:7">
       <c r="B387" t="s">
         <v>531</v>
       </c>
       <c r="C387" t="s">
-        <v>72</v>
+        <v>532</v>
+      </c>
+      <c r="E387" t="s">
+        <v>13</v>
       </c>
       <c r="F387">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G387">
-        <v>3867</v>
+        <v>7754</v>
       </c>
     </row>
     <row r="388" spans="1:7">
       <c r="B388" t="s">
-        <v>532</v>
+        <v>281</v>
       </c>
       <c r="C388" t="s">
-        <v>72</v>
+        <v>345</v>
+      </c>
+      <c r="E388" t="s">
+        <v>279</v>
       </c>
       <c r="F388">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G388">
-        <v>3867</v>
+        <v>7732</v>
       </c>
     </row>
     <row r="389" spans="1:7">
       <c r="B389" t="s">
-        <v>533</v>
+        <v>409</v>
       </c>
       <c r="C389" t="s">
-        <v>65</v>
+        <v>24</v>
+      </c>
+      <c r="E389" t="s">
+        <v>22</v>
       </c>
       <c r="F389">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="G389">
-        <v>3867</v>
+        <v>7724</v>
       </c>
     </row>
     <row r="390" spans="1:7">
       <c r="B390" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
       <c r="C390" t="s">
-        <v>535</v>
+        <v>349</v>
+      </c>
+      <c r="E390" t="s">
+        <v>55</v>
       </c>
       <c r="F390">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G390">
-        <v>3867</v>
+        <v>7678</v>
       </c>
     </row>
     <row r="391" spans="1:7">
       <c r="B391" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
       <c r="C391" t="s">
-        <v>537</v>
+        <v>6</v>
       </c>
       <c r="E391" t="s">
-        <v>61</v>
+        <v>535</v>
       </c>
       <c r="F391">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G391">
-        <v>3867</v>
+        <v>7648</v>
       </c>
     </row>
     <row r="392" spans="1:7">
       <c r="B392" t="s">
-        <v>494</v>
+        <v>536</v>
       </c>
       <c r="C392" t="s">
-        <v>26</v>
+        <v>537</v>
       </c>
       <c r="E392" t="s">
-        <v>10</v>
+        <v>421</v>
       </c>
       <c r="F392">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G392">
-        <v>3866</v>
+        <v>7646</v>
       </c>
     </row>
     <row r="393" spans="1:7">
       <c r="B393" t="s">
+        <v>196</v>
+      </c>
+      <c r="C393" t="s">
+        <v>203</v>
+      </c>
+      <c r="E393" t="s">
         <v>538</v>
       </c>
-      <c r="C393" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F393">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G393">
-        <v>3853</v>
+        <v>7643</v>
       </c>
     </row>
     <row r="394" spans="1:7">
       <c r="B394" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
       <c r="C394" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="E394" t="s">
-        <v>22</v>
+        <v>538</v>
       </c>
       <c r="F394">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G394">
-        <v>3837</v>
+        <v>7643</v>
       </c>
     </row>
     <row r="395" spans="1:7">
       <c r="B395" t="s">
-        <v>52</v>
+        <v>540</v>
       </c>
       <c r="C395" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>1987</v>
+        <v>541</v>
       </c>
       <c r="E395" t="s">
-        <v>31</v>
+        <v>538</v>
       </c>
       <c r="F395">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G395">
-        <v>3837</v>
+        <v>7643</v>
       </c>
     </row>
     <row r="396" spans="1:7">
       <c r="B396" t="s">
-        <v>541</v>
+        <v>265</v>
       </c>
       <c r="C396" t="s">
-        <v>314</v>
+        <v>106</v>
       </c>
       <c r="E396" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="F396">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="G396">
-        <v>3837</v>
+        <v>7624</v>
       </c>
     </row>
     <row r="397" spans="1:7">
       <c r="B397" t="s">
         <v>542</v>
       </c>
       <c r="C397" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E397" t="s">
-        <v>7</v>
+        <v>104</v>
       </c>
       <c r="F397">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="G397">
-        <v>3820</v>
+        <v>7582</v>
       </c>
     </row>
     <row r="398" spans="1:7">
       <c r="B398" t="s">
         <v>543</v>
       </c>
       <c r="C398" t="s">
-        <v>60</v>
+        <v>207</v>
       </c>
       <c r="E398" t="s">
-        <v>118</v>
+        <v>41</v>
       </c>
       <c r="F398">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="G398">
-        <v>3804</v>
+        <v>7578</v>
       </c>
     </row>
     <row r="399" spans="1:7">
       <c r="B399" t="s">
         <v>544</v>
       </c>
       <c r="C399" t="s">
-        <v>348</v>
+        <v>141</v>
+      </c>
+      <c r="E399" t="s">
+        <v>497</v>
       </c>
       <c r="F399">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G399">
-        <v>3782</v>
+        <v>7573</v>
       </c>
     </row>
     <row r="400" spans="1:7">
       <c r="B400" t="s">
-        <v>545</v>
+        <v>186</v>
       </c>
       <c r="C400" t="s">
-        <v>307</v>
+        <v>29</v>
       </c>
       <c r="E400" t="s">
-        <v>204</v>
+        <v>10</v>
       </c>
       <c r="F400">
         <v>2</v>
       </c>
       <c r="G400">
-        <v>3753</v>
+        <v>7527</v>
       </c>
     </row>
     <row r="401" spans="1:7">
       <c r="B401" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="C401" t="s">
-        <v>6</v>
+        <v>504</v>
       </c>
       <c r="E401" t="s">
-        <v>2</v>
+        <v>147</v>
       </c>
       <c r="F401">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G401">
-        <v>3747</v>
+        <v>7510</v>
       </c>
     </row>
     <row r="402" spans="1:7">
       <c r="B402" t="s">
-        <v>192</v>
+        <v>546</v>
       </c>
       <c r="C402" t="s">
-        <v>13</v>
+        <v>153</v>
+      </c>
+      <c r="D402">
+        <v>2011</v>
       </c>
       <c r="E402" t="s">
-        <v>2</v>
+        <v>22</v>
       </c>
       <c r="F402">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="G402">
-        <v>3747</v>
+        <v>7505</v>
       </c>
     </row>
     <row r="403" spans="1:7">
       <c r="B403" t="s">
+        <v>120</v>
+      </c>
+      <c r="C403" t="s">
         <v>547</v>
       </c>
-      <c r="C403" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E403" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="F403">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G403">
-        <v>3745</v>
+        <v>7490</v>
       </c>
     </row>
     <row r="404" spans="1:7">
       <c r="B404" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="C404" t="s">
-        <v>550</v>
+        <v>83</v>
       </c>
       <c r="E404" t="s">
-        <v>61</v>
+        <v>102</v>
       </c>
       <c r="F404">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G404">
-        <v>3702</v>
+        <v>7485</v>
       </c>
     </row>
     <row r="405" spans="1:7">
       <c r="B405" t="s">
-        <v>248</v>
+        <v>549</v>
       </c>
       <c r="C405" t="s">
-        <v>307</v>
+        <v>197</v>
       </c>
       <c r="E405" t="s">
-        <v>22</v>
+        <v>416</v>
       </c>
       <c r="F405">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G405">
-        <v>3700</v>
+        <v>7485</v>
       </c>
     </row>
     <row r="406" spans="1:7">
       <c r="B406" t="s">
+        <v>550</v>
+      </c>
+      <c r="C406" t="s">
+        <v>345</v>
+      </c>
+      <c r="E406" t="s">
         <v>551</v>
       </c>
-      <c r="C406" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F406">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G406">
-        <v>3700</v>
+        <v>7485</v>
       </c>
     </row>
     <row r="407" spans="1:7">
       <c r="B407" t="s">
         <v>552</v>
       </c>
       <c r="C407" t="s">
-        <v>72</v>
+        <v>106</v>
       </c>
       <c r="E407" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F407">
         <v>1</v>
       </c>
       <c r="G407">
-        <v>3689</v>
+        <v>7485</v>
       </c>
     </row>
     <row r="408" spans="1:7">
       <c r="B408" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="C408" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>553</v>
+        <v>56</v>
       </c>
       <c r="F408">
         <v>1</v>
       </c>
       <c r="G408">
-        <v>3689</v>
+        <v>7485</v>
       </c>
     </row>
     <row r="409" spans="1:7">
       <c r="B409" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
       <c r="C409" t="s">
-        <v>556</v>
+        <v>396</v>
       </c>
       <c r="E409" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="F409">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G409">
-        <v>3676</v>
+        <v>7471</v>
       </c>
     </row>
     <row r="410" spans="1:7">
       <c r="B410" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="C410" t="s">
-        <v>97</v>
+        <v>556</v>
+      </c>
+      <c r="E410" t="s">
+        <v>60</v>
       </c>
       <c r="F410">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G410">
-        <v>3668</v>
+        <v>7453</v>
       </c>
     </row>
     <row r="411" spans="1:7">
       <c r="B411" t="s">
+        <v>557</v>
+      </c>
+      <c r="C411" t="s">
         <v>558</v>
       </c>
-      <c r="C411" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E411" t="s">
-        <v>22</v>
+        <v>559</v>
       </c>
       <c r="F411">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G411">
-        <v>3641</v>
+        <v>7445</v>
       </c>
     </row>
     <row r="412" spans="1:7">
       <c r="B412" t="s">
-        <v>173</v>
+        <v>560</v>
       </c>
       <c r="C412" t="s">
-        <v>90</v>
+        <v>561</v>
       </c>
       <c r="E412" t="s">
-        <v>80</v>
+        <v>41</v>
       </c>
       <c r="F412">
         <v>3</v>
       </c>
       <c r="G412">
-        <v>3638</v>
+        <v>7439</v>
       </c>
     </row>
     <row r="413" spans="1:7">
       <c r="B413" t="s">
-        <v>559</v>
+        <v>468</v>
       </c>
       <c r="C413" t="s">
-        <v>560</v>
+        <v>111</v>
       </c>
       <c r="E413" t="s">
-        <v>131</v>
+        <v>10</v>
       </c>
       <c r="F413">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G413">
-        <v>3638</v>
+        <v>7394</v>
       </c>
     </row>
     <row r="414" spans="1:7">
       <c r="B414" t="s">
-        <v>561</v>
+        <v>330</v>
       </c>
       <c r="C414" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="E414" t="s">
-        <v>77</v>
+        <v>122</v>
       </c>
       <c r="F414">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G414">
-        <v>3612</v>
+        <v>7393</v>
       </c>
     </row>
     <row r="415" spans="1:7">
       <c r="B415" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="C415" t="s">
-        <v>72</v>
+        <v>34</v>
       </c>
       <c r="E415" t="s">
-        <v>77</v>
+        <v>41</v>
       </c>
       <c r="F415">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G415">
-        <v>3612</v>
+        <v>7347</v>
       </c>
     </row>
     <row r="416" spans="1:7">
       <c r="B416" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="C416" t="s">
-        <v>164</v>
+        <v>564</v>
       </c>
       <c r="E416" t="s">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="F416">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G416">
-        <v>3612</v>
+        <v>7336</v>
       </c>
     </row>
     <row r="417" spans="1:7">
       <c r="B417" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="C417" t="s">
-        <v>548</v>
+        <v>197</v>
       </c>
       <c r="E417" t="s">
-        <v>2</v>
+        <v>32</v>
       </c>
       <c r="F417">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="G417">
-        <v>3604</v>
+        <v>7264</v>
       </c>
     </row>
     <row r="418" spans="1:7">
       <c r="B418" t="s">
-        <v>453</v>
+        <v>566</v>
       </c>
       <c r="C418" t="s">
-        <v>42</v>
+        <v>212</v>
       </c>
       <c r="E418" t="s">
-        <v>16</v>
+        <v>60</v>
       </c>
       <c r="F418">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="G418">
-        <v>3556</v>
+        <v>7245</v>
       </c>
     </row>
     <row r="419" spans="1:7">
       <c r="B419" t="s">
-        <v>546</v>
+        <v>128</v>
       </c>
       <c r="C419" t="s">
-        <v>26</v>
+        <v>83</v>
       </c>
       <c r="E419" t="s">
-        <v>2</v>
+        <v>102</v>
       </c>
       <c r="F419">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G419">
-        <v>3521</v>
+        <v>7242</v>
       </c>
     </row>
     <row r="420" spans="1:7">
       <c r="B420" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="C420" t="s">
-        <v>188</v>
+        <v>79</v>
       </c>
       <c r="E420" t="s">
-        <v>565</v>
+        <v>60</v>
       </c>
       <c r="F420">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G420">
-        <v>3517</v>
+        <v>7207</v>
       </c>
     </row>
     <row r="421" spans="1:7">
       <c r="B421" t="s">
-        <v>75</v>
+        <v>568</v>
       </c>
       <c r="C421" t="s">
-        <v>104</v>
+        <v>569</v>
       </c>
       <c r="E421" t="s">
-        <v>77</v>
+        <v>60</v>
       </c>
       <c r="F421">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G421">
-        <v>3493</v>
+        <v>7207</v>
       </c>
     </row>
     <row r="422" spans="1:7">
       <c r="B422" t="s">
-        <v>566</v>
+        <v>570</v>
       </c>
       <c r="C422" t="s">
-        <v>199</v>
+        <v>442</v>
       </c>
       <c r="E422" t="s">
-        <v>77</v>
+        <v>60</v>
       </c>
       <c r="F422">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G422">
-        <v>3493</v>
+        <v>7187</v>
       </c>
     </row>
     <row r="423" spans="1:7">
       <c r="B423" t="s">
-        <v>567</v>
+        <v>164</v>
       </c>
       <c r="C423" t="s">
-        <v>164</v>
+        <v>338</v>
       </c>
       <c r="E423" t="s">
-        <v>118</v>
+        <v>74</v>
       </c>
       <c r="F423">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G423">
-        <v>3493</v>
+        <v>7181</v>
       </c>
     </row>
     <row r="424" spans="1:7">
       <c r="B424" t="s">
-        <v>568</v>
+        <v>234</v>
       </c>
       <c r="C424" t="s">
-        <v>57</v>
+        <v>571</v>
       </c>
       <c r="E424" t="s">
-        <v>312</v>
+        <v>235</v>
       </c>
       <c r="F424">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G424">
-        <v>3493</v>
+        <v>7124</v>
       </c>
     </row>
     <row r="425" spans="1:7">
       <c r="B425" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="C425" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="E425" t="s">
-        <v>209</v>
+        <v>414</v>
       </c>
       <c r="F425">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G425">
-        <v>3493</v>
+        <v>7016</v>
       </c>
     </row>
     <row r="426" spans="1:7">
       <c r="B426" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="C426" t="s">
-        <v>572</v>
+        <v>169</v>
+      </c>
+      <c r="D426">
+        <v>1969</v>
       </c>
       <c r="E426" t="s">
-        <v>131</v>
+        <v>86</v>
       </c>
       <c r="F426">
         <v>3</v>
       </c>
       <c r="G426">
-        <v>3480</v>
+        <v>7002</v>
       </c>
     </row>
     <row r="427" spans="1:7">
       <c r="B427" t="s">
-        <v>319</v>
+        <v>575</v>
       </c>
       <c r="C427" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>320</v>
+        <v>111</v>
       </c>
       <c r="F427">
         <v>1</v>
       </c>
       <c r="G427">
-        <v>3480</v>
+        <v>6949</v>
       </c>
     </row>
     <row r="428" spans="1:7">
       <c r="B428" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="C428" t="s">
-        <v>506</v>
+        <v>106</v>
       </c>
       <c r="E428" t="s">
-        <v>292</v>
+        <v>60</v>
       </c>
       <c r="F428">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G428">
-        <v>3480</v>
+        <v>6933</v>
       </c>
     </row>
     <row r="429" spans="1:7">
       <c r="B429" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="C429" t="s">
-        <v>575</v>
+        <v>45</v>
       </c>
       <c r="E429" t="s">
-        <v>292</v>
+        <v>360</v>
       </c>
       <c r="F429">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="G429">
-        <v>3480</v>
+        <v>6933</v>
       </c>
     </row>
     <row r="430" spans="1:7">
       <c r="B430" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="C430" t="s">
-        <v>577</v>
+        <v>76</v>
       </c>
       <c r="E430" t="s">
-        <v>292</v>
+        <v>55</v>
       </c>
       <c r="F430">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G430">
-        <v>3480</v>
+        <v>6923</v>
       </c>
     </row>
     <row r="431" spans="1:7">
       <c r="B431" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="C431" t="s">
-        <v>90</v>
+        <v>79</v>
       </c>
       <c r="E431" t="s">
-        <v>292</v>
+        <v>55</v>
       </c>
       <c r="F431">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G431">
-        <v>3480</v>
+        <v>6890</v>
       </c>
     </row>
     <row r="432" spans="1:7">
       <c r="B432" t="s">
-        <v>579</v>
+        <v>206</v>
       </c>
       <c r="C432" t="s">
-        <v>580</v>
+        <v>29</v>
+      </c>
+      <c r="E432" t="s">
+        <v>55</v>
       </c>
       <c r="F432">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G432">
-        <v>3480</v>
+        <v>6890</v>
       </c>
     </row>
     <row r="433" spans="1:7">
       <c r="B433" t="s">
-        <v>71</v>
+        <v>580</v>
       </c>
       <c r="C433" t="s">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="E433" t="s">
-        <v>459</v>
+        <v>32</v>
       </c>
       <c r="F433">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G433">
-        <v>3476</v>
+        <v>6879</v>
       </c>
     </row>
     <row r="434" spans="1:7">
       <c r="B434" t="s">
         <v>581</v>
       </c>
       <c r="C434" t="s">
-        <v>153</v>
+        <v>18</v>
       </c>
       <c r="E434" t="s">
-        <v>48</v>
+        <v>7</v>
       </c>
       <c r="F434">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G434">
-        <v>3454</v>
+        <v>6878</v>
       </c>
     </row>
     <row r="435" spans="1:7">
       <c r="B435" t="s">
         <v>582</v>
       </c>
       <c r="C435" t="s">
-        <v>164</v>
+        <v>111</v>
       </c>
       <c r="E435" t="s">
-        <v>131</v>
+        <v>113</v>
       </c>
       <c r="F435">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G435">
-        <v>3427</v>
+        <v>6859</v>
       </c>
     </row>
     <row r="436" spans="1:7">
       <c r="B436" t="s">
         <v>583</v>
       </c>
       <c r="C436" t="s">
-        <v>369</v>
+        <v>383</v>
       </c>
       <c r="E436" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F436">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G436">
-        <v>3419</v>
+        <v>6840</v>
       </c>
     </row>
     <row r="437" spans="1:7">
       <c r="B437" t="s">
         <v>584</v>
       </c>
       <c r="C437" t="s">
-        <v>24</v>
+        <v>111</v>
       </c>
       <c r="E437" t="s">
-        <v>22</v>
+        <v>360</v>
       </c>
       <c r="F437">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G437">
-        <v>3397</v>
+        <v>6840</v>
       </c>
     </row>
     <row r="438" spans="1:7">
       <c r="B438" t="s">
         <v>585</v>
       </c>
       <c r="C438" t="s">
-        <v>586</v>
+        <v>207</v>
       </c>
       <c r="E438" t="s">
-        <v>27</v>
+        <v>276</v>
       </c>
       <c r="F438">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G438">
-        <v>3391</v>
+        <v>6815</v>
       </c>
     </row>
     <row r="439" spans="1:7">
       <c r="B439" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="C439" t="s">
-        <v>120</v>
+        <v>9</v>
       </c>
       <c r="E439" t="s">
-        <v>459</v>
+        <v>22</v>
       </c>
       <c r="F439">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G439">
-        <v>3379</v>
+        <v>6775</v>
       </c>
     </row>
     <row r="440" spans="1:7">
       <c r="B440" t="s">
+        <v>587</v>
+      </c>
+      <c r="C440" t="s">
         <v>588</v>
       </c>
-      <c r="C440" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E440" t="s">
-        <v>162</v>
+        <v>41</v>
       </c>
       <c r="F440">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G440">
-        <v>3374</v>
+        <v>6707</v>
       </c>
     </row>
     <row r="441" spans="1:7">
       <c r="B441" t="s">
-        <v>590</v>
+        <v>298</v>
       </c>
       <c r="C441" t="s">
-        <v>90</v>
+        <v>76</v>
       </c>
       <c r="E441" t="s">
-        <v>121</v>
+        <v>421</v>
       </c>
       <c r="F441">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G441">
-        <v>3372</v>
+        <v>6707</v>
       </c>
     </row>
     <row r="442" spans="1:7">
       <c r="B442" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
       <c r="C442" t="s">
-        <v>556</v>
-[...2 lines deleted...]
-        <v>2011</v>
+        <v>590</v>
       </c>
       <c r="E442" t="s">
-        <v>592</v>
+        <v>133</v>
       </c>
       <c r="F442">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G442">
-        <v>3368</v>
+        <v>6701</v>
       </c>
     </row>
     <row r="443" spans="1:7">
       <c r="B443" t="s">
-        <v>593</v>
+        <v>82</v>
       </c>
       <c r="C443" t="s">
-        <v>72</v>
+        <v>144</v>
+      </c>
+      <c r="D443">
+        <v>1987</v>
       </c>
       <c r="E443" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="F443">
         <v>3</v>
       </c>
       <c r="G443">
-        <v>3335</v>
+        <v>6668</v>
       </c>
     </row>
     <row r="444" spans="1:7">
       <c r="B444" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="C444" t="s">
-        <v>24</v>
+        <v>79</v>
       </c>
       <c r="E444" t="s">
-        <v>61</v>
+        <v>32</v>
       </c>
       <c r="F444">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G444">
-        <v>3335</v>
+        <v>6651</v>
       </c>
     </row>
     <row r="445" spans="1:7">
       <c r="B445" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="C445" t="s">
-        <v>275</v>
+        <v>1</v>
       </c>
       <c r="E445" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="F445">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="G445">
-        <v>3328</v>
+        <v>6651</v>
       </c>
     </row>
     <row r="446" spans="1:7">
       <c r="B446" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
       <c r="C446" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-        <v>1991</v>
+        <v>109</v>
       </c>
       <c r="E446" t="s">
-        <v>51</v>
+        <v>233</v>
       </c>
       <c r="F446">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G446">
-        <v>3317</v>
+        <v>6642</v>
       </c>
     </row>
     <row r="447" spans="1:7">
       <c r="B447" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="C447" t="s">
-        <v>322</v>
+        <v>43</v>
       </c>
       <c r="E447" t="s">
-        <v>19</v>
+        <v>276</v>
       </c>
       <c r="F447">
         <v>1</v>
       </c>
       <c r="G447">
-        <v>3303</v>
+        <v>6623</v>
       </c>
     </row>
     <row r="448" spans="1:7">
       <c r="B448" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="C448" t="s">
-        <v>115</v>
+        <v>287</v>
+      </c>
+      <c r="E448" t="s">
+        <v>276</v>
       </c>
       <c r="F448">
         <v>1</v>
       </c>
       <c r="G448">
-        <v>3302</v>
+        <v>6623</v>
       </c>
     </row>
     <row r="449" spans="1:7">
       <c r="B449" t="s">
-        <v>598</v>
+        <v>595</v>
       </c>
       <c r="C449" t="s">
-        <v>6</v>
+        <v>207</v>
+      </c>
+      <c r="E449" t="s">
+        <v>38</v>
       </c>
       <c r="F449">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G449">
-        <v>3302</v>
+        <v>6565</v>
       </c>
     </row>
     <row r="450" spans="1:7">
       <c r="B450" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="C450" t="s">
-        <v>72</v>
+        <v>597</v>
+      </c>
+      <c r="D450">
+        <v>2011</v>
+      </c>
+      <c r="E450" t="s">
+        <v>598</v>
       </c>
       <c r="F450">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G450">
-        <v>3302</v>
+        <v>6552</v>
       </c>
     </row>
     <row r="451" spans="1:7">
       <c r="B451" t="s">
-        <v>494</v>
+        <v>120</v>
       </c>
       <c r="C451" t="s">
-        <v>153</v>
+        <v>599</v>
+      </c>
+      <c r="E451" t="s">
+        <v>122</v>
       </c>
       <c r="F451">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G451">
-        <v>3302</v>
+        <v>6519</v>
       </c>
     </row>
     <row r="452" spans="1:7">
       <c r="B452" t="s">
-        <v>600</v>
+        <v>302</v>
       </c>
       <c r="C452" t="s">
-        <v>104</v>
+        <v>351</v>
       </c>
       <c r="F452">
         <v>1</v>
       </c>
       <c r="G452">
-        <v>3302</v>
+        <v>6486</v>
       </c>
     </row>
     <row r="453" spans="1:7">
       <c r="B453" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="C453" t="s">
-        <v>188</v>
+        <v>176</v>
       </c>
       <c r="F453">
         <v>1</v>
       </c>
       <c r="G453">
-        <v>3302</v>
+        <v>6486</v>
       </c>
     </row>
     <row r="454" spans="1:7">
       <c r="B454" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
       <c r="C454" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="F454">
         <v>1</v>
       </c>
       <c r="G454">
-        <v>3302</v>
+        <v>6486</v>
       </c>
     </row>
     <row r="455" spans="1:7">
       <c r="B455" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="C455" t="s">
-        <v>488</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>106</v>
       </c>
       <c r="F455">
         <v>1</v>
       </c>
       <c r="G455">
-        <v>3283</v>
+        <v>6486</v>
       </c>
     </row>
     <row r="456" spans="1:7">
       <c r="B456" t="s">
-        <v>604</v>
+        <v>533</v>
       </c>
       <c r="C456" t="s">
-        <v>346</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F456">
         <v>1</v>
       </c>
       <c r="G456">
-        <v>3283</v>
+        <v>6486</v>
       </c>
     </row>
     <row r="457" spans="1:7">
       <c r="B457" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="C457" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>83</v>
       </c>
       <c r="F457">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G457">
-        <v>3259</v>
+        <v>6486</v>
       </c>
     </row>
     <row r="458" spans="1:7">
       <c r="B458" t="s">
-        <v>606</v>
+        <v>473</v>
       </c>
       <c r="C458" t="s">
-        <v>82</v>
+        <v>115</v>
       </c>
       <c r="E458" t="s">
-        <v>22</v>
+        <v>77</v>
       </c>
       <c r="F458">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G458">
-        <v>3234</v>
+        <v>6482</v>
       </c>
     </row>
     <row r="459" spans="1:7">
       <c r="B459" t="s">
-        <v>607</v>
+        <v>473</v>
       </c>
       <c r="C459" t="s">
-        <v>608</v>
+        <v>224</v>
       </c>
       <c r="E459" t="s">
-        <v>121</v>
+        <v>77</v>
       </c>
       <c r="F459">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G459">
-        <v>3192</v>
+        <v>6482</v>
       </c>
     </row>
     <row r="460" spans="1:7">
       <c r="B460" t="s">
-        <v>609</v>
+        <v>604</v>
       </c>
       <c r="C460" t="s">
-        <v>610</v>
+        <v>605</v>
       </c>
       <c r="E460" t="s">
-        <v>207</v>
+        <v>13</v>
       </c>
       <c r="F460">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="G460">
-        <v>3181</v>
+        <v>6469</v>
       </c>
     </row>
     <row r="461" spans="1:7">
       <c r="B461" t="s">
-        <v>611</v>
+        <v>606</v>
       </c>
       <c r="C461" t="s">
-        <v>612</v>
+        <v>106</v>
       </c>
       <c r="E461" t="s">
-        <v>27</v>
+        <v>607</v>
       </c>
       <c r="F461">
         <v>3</v>
       </c>
       <c r="G461">
-        <v>3175</v>
+        <v>6442</v>
       </c>
     </row>
     <row r="462" spans="1:7">
       <c r="B462" t="s">
-        <v>613</v>
+        <v>484</v>
       </c>
       <c r="C462" t="s">
-        <v>614</v>
+        <v>1</v>
       </c>
       <c r="E462" t="s">
-        <v>22</v>
+        <v>607</v>
       </c>
       <c r="F462">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G462">
-        <v>3159</v>
+        <v>6442</v>
       </c>
     </row>
     <row r="463" spans="1:7">
       <c r="B463" t="s">
-        <v>615</v>
+        <v>608</v>
       </c>
       <c r="C463" t="s">
-        <v>90</v>
+        <v>207</v>
       </c>
       <c r="E463" t="s">
-        <v>616</v>
+        <v>497</v>
       </c>
       <c r="F463">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G463">
-        <v>3159</v>
+        <v>6397</v>
       </c>
     </row>
     <row r="464" spans="1:7">
       <c r="B464" t="s">
-        <v>450</v>
+        <v>609</v>
       </c>
       <c r="C464" t="s">
-        <v>1</v>
+        <v>605</v>
       </c>
       <c r="E464" t="s">
-        <v>616</v>
+        <v>60</v>
       </c>
       <c r="F464">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="G464">
-        <v>3159</v>
+        <v>6376</v>
       </c>
     </row>
     <row r="465" spans="1:7">
       <c r="B465" t="s">
-        <v>617</v>
+        <v>610</v>
       </c>
       <c r="C465" t="s">
-        <v>120</v>
+        <v>50</v>
+      </c>
+      <c r="E465" t="s">
+        <v>60</v>
       </c>
       <c r="F465">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="G465">
-        <v>3133</v>
+        <v>6324</v>
       </c>
     </row>
     <row r="466" spans="1:7">
       <c r="B466" t="s">
-        <v>288</v>
+        <v>611</v>
       </c>
       <c r="C466" t="s">
-        <v>53</v>
+        <v>62</v>
+      </c>
+      <c r="E466" t="s">
+        <v>48</v>
       </c>
       <c r="F466">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G466">
-        <v>3133</v>
+        <v>6314</v>
       </c>
     </row>
     <row r="467" spans="1:7">
       <c r="B467" t="s">
-        <v>618</v>
+        <v>612</v>
       </c>
       <c r="C467" t="s">
-        <v>619</v>
+        <v>141</v>
       </c>
       <c r="E467" t="s">
-        <v>61</v>
+        <v>421</v>
       </c>
       <c r="F467">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G467">
-        <v>3124</v>
+        <v>6311</v>
       </c>
     </row>
     <row r="468" spans="1:7">
       <c r="B468" t="s">
-        <v>620</v>
+        <v>613</v>
       </c>
       <c r="C468" t="s">
-        <v>220</v>
+        <v>614</v>
       </c>
       <c r="E468" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="F468">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G468">
-        <v>3104</v>
+        <v>6306</v>
       </c>
     </row>
     <row r="469" spans="1:7">
       <c r="B469" t="s">
-        <v>621</v>
+        <v>615</v>
       </c>
       <c r="C469" t="s">
-        <v>82</v>
+        <v>197</v>
       </c>
       <c r="E469" t="s">
-        <v>22</v>
+        <v>60</v>
       </c>
       <c r="F469">
-        <v>2</v>
+        <v>19</v>
       </c>
       <c r="G469">
-        <v>3104</v>
+        <v>6282</v>
       </c>
     </row>
     <row r="470" spans="1:7">
       <c r="B470" t="s">
-        <v>258</v>
+        <v>136</v>
       </c>
       <c r="C470" t="s">
-        <v>1</v>
+        <v>383</v>
       </c>
       <c r="E470" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="F470">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="G470">
-        <v>3103</v>
+        <v>6276</v>
       </c>
     </row>
     <row r="471" spans="1:7">
       <c r="B471" t="s">
-        <v>622</v>
+        <v>616</v>
       </c>
       <c r="C471" t="s">
-        <v>623</v>
+        <v>197</v>
       </c>
       <c r="E471" t="s">
-        <v>282</v>
+        <v>60</v>
       </c>
       <c r="F471">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G471">
-        <v>3091</v>
+        <v>6257</v>
       </c>
     </row>
     <row r="472" spans="1:7">
       <c r="B472" t="s">
-        <v>624</v>
+        <v>419</v>
       </c>
       <c r="C472" t="s">
-        <v>82</v>
+        <v>254</v>
       </c>
       <c r="E472" t="s">
-        <v>91</v>
+        <v>13</v>
       </c>
       <c r="F472">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="G472">
-        <v>3084</v>
+        <v>6233</v>
       </c>
     </row>
     <row r="473" spans="1:7">
       <c r="B473" t="s">
-        <v>625</v>
+        <v>617</v>
       </c>
       <c r="C473" t="s">
-        <v>76</v>
+        <v>618</v>
       </c>
       <c r="E473" t="s">
-        <v>282</v>
+        <v>147</v>
       </c>
       <c r="F473">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G473">
-        <v>3040</v>
+        <v>6230</v>
       </c>
     </row>
     <row r="474" spans="1:7">
       <c r="B474" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="C474" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
       <c r="E474" t="s">
-        <v>51</v>
+        <v>279</v>
       </c>
       <c r="F474">
         <v>2</v>
       </c>
       <c r="G474">
-        <v>3018</v>
+        <v>6218</v>
       </c>
     </row>
     <row r="475" spans="1:7">
       <c r="B475" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
       <c r="C475" t="s">
-        <v>109</v>
+        <v>6</v>
       </c>
       <c r="E475" t="s">
-        <v>66</v>
+        <v>118</v>
       </c>
       <c r="F475">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="G475">
-        <v>2991</v>
+        <v>6202</v>
       </c>
     </row>
     <row r="476" spans="1:7">
       <c r="B476" t="s">
-        <v>628</v>
+        <v>499</v>
       </c>
       <c r="C476" t="s">
-        <v>57</v>
+        <v>111</v>
       </c>
       <c r="E476" t="s">
-        <v>22</v>
+        <v>233</v>
       </c>
       <c r="F476">
         <v>2</v>
       </c>
       <c r="G476">
-        <v>2991</v>
+        <v>6182</v>
       </c>
     </row>
     <row r="477" spans="1:7">
       <c r="B477" t="s">
-        <v>629</v>
+        <v>621</v>
       </c>
       <c r="C477" t="s">
-        <v>161</v>
+        <v>29</v>
       </c>
       <c r="E477" t="s">
-        <v>22</v>
+        <v>74</v>
       </c>
       <c r="F477">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G477">
-        <v>2991</v>
+        <v>6169</v>
       </c>
     </row>
     <row r="478" spans="1:7">
       <c r="B478" t="s">
-        <v>221</v>
+        <v>622</v>
       </c>
       <c r="C478" t="s">
-        <v>45</v>
+        <v>618</v>
       </c>
       <c r="E478" t="s">
-        <v>22</v>
+        <v>201</v>
       </c>
       <c r="F478">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G478">
-        <v>2971</v>
+        <v>6169</v>
       </c>
     </row>
     <row r="479" spans="1:7">
       <c r="B479" t="s">
-        <v>630</v>
+        <v>623</v>
       </c>
       <c r="C479" t="s">
-        <v>90</v>
+        <v>624</v>
       </c>
       <c r="E479" t="s">
-        <v>320</v>
+        <v>625</v>
       </c>
       <c r="F479">
         <v>1</v>
       </c>
       <c r="G479">
-        <v>2963</v>
+        <v>6154</v>
       </c>
     </row>
     <row r="480" spans="1:7">
       <c r="B480" t="s">
-        <v>631</v>
+        <v>626</v>
       </c>
       <c r="C480" t="s">
-        <v>183</v>
+        <v>117</v>
       </c>
       <c r="E480" t="s">
-        <v>61</v>
+        <v>625</v>
       </c>
       <c r="F480">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G480">
-        <v>2924</v>
+        <v>6154</v>
       </c>
     </row>
     <row r="481" spans="1:7">
       <c r="B481" t="s">
-        <v>632</v>
+        <v>426</v>
       </c>
       <c r="C481" t="s">
-        <v>275</v>
+        <v>203</v>
       </c>
       <c r="E481" t="s">
-        <v>22</v>
+        <v>427</v>
       </c>
       <c r="F481">
         <v>2</v>
       </c>
       <c r="G481">
-        <v>2914</v>
+        <v>6135</v>
       </c>
     </row>
     <row r="482" spans="1:7">
       <c r="B482" t="s">
-        <v>633</v>
+        <v>390</v>
       </c>
       <c r="C482" t="s">
-        <v>153</v>
+        <v>627</v>
       </c>
       <c r="E482" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="F482">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G482">
-        <v>2914</v>
+        <v>6120</v>
       </c>
     </row>
     <row r="483" spans="1:7">
       <c r="B483" t="s">
-        <v>634</v>
+        <v>628</v>
       </c>
       <c r="C483" t="s">
-        <v>635</v>
+        <v>203</v>
       </c>
       <c r="E483" t="s">
-        <v>91</v>
+        <v>13</v>
       </c>
       <c r="F483">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G483">
-        <v>2892</v>
+        <v>6076</v>
       </c>
     </row>
     <row r="484" spans="1:7">
       <c r="B484" t="s">
-        <v>636</v>
+        <v>629</v>
       </c>
       <c r="C484" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>312</v>
+        <v>345</v>
       </c>
       <c r="F484">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G484">
-        <v>2830</v>
+        <v>6076</v>
       </c>
     </row>
     <row r="485" spans="1:7">
       <c r="B485" t="s">
-        <v>637</v>
+        <v>630</v>
       </c>
       <c r="C485" t="s">
-        <v>577</v>
+        <v>631</v>
       </c>
       <c r="F485">
         <v>1</v>
       </c>
       <c r="G485">
-        <v>2816</v>
+        <v>6076</v>
       </c>
     </row>
     <row r="486" spans="1:7">
       <c r="B486" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
       <c r="C486" t="s">
-        <v>57</v>
+        <v>9</v>
       </c>
       <c r="F486">
         <v>1</v>
       </c>
       <c r="G486">
-        <v>2816</v>
+        <v>6076</v>
       </c>
     </row>
     <row r="487" spans="1:7">
       <c r="B487" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="C487" t="s">
-        <v>90</v>
+        <v>316</v>
       </c>
       <c r="F487">
         <v>1</v>
       </c>
       <c r="G487">
-        <v>2816</v>
+        <v>6076</v>
       </c>
     </row>
     <row r="488" spans="1:7">
       <c r="B488" t="s">
-        <v>164</v>
+        <v>234</v>
       </c>
       <c r="C488" t="s">
-        <v>150</v>
+        <v>299</v>
+      </c>
+      <c r="E488" t="s">
+        <v>235</v>
       </c>
       <c r="F488">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G488">
-        <v>2816</v>
+        <v>6056</v>
       </c>
     </row>
     <row r="489" spans="1:7">
       <c r="B489" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="C489" t="s">
-        <v>6</v>
+        <v>47</v>
+      </c>
+      <c r="E489" t="s">
+        <v>233</v>
       </c>
       <c r="F489">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G489">
-        <v>2816</v>
+        <v>6053</v>
       </c>
     </row>
     <row r="490" spans="1:7">
       <c r="B490" t="s">
-        <v>640</v>
+        <v>240</v>
       </c>
       <c r="C490" t="s">
-        <v>53</v>
+        <v>18</v>
+      </c>
+      <c r="E490" t="s">
+        <v>2</v>
       </c>
       <c r="F490">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G490">
-        <v>2816</v>
+        <v>6035</v>
       </c>
     </row>
     <row r="491" spans="1:7">
       <c r="B491" t="s">
-        <v>273</v>
+        <v>635</v>
       </c>
       <c r="C491" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E491" t="s">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="F491">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G491">
-        <v>2816</v>
+        <v>6035</v>
       </c>
     </row>
     <row r="492" spans="1:7">
       <c r="B492" t="s">
-        <v>640</v>
+        <v>636</v>
       </c>
       <c r="C492" t="s">
-        <v>13</v>
+        <v>203</v>
+      </c>
+      <c r="E492" t="s">
+        <v>150</v>
       </c>
       <c r="F492">
         <v>1</v>
       </c>
       <c r="G492">
-        <v>2816</v>
+        <v>6025</v>
       </c>
     </row>
     <row r="493" spans="1:7">
       <c r="B493" t="s">
-        <v>641</v>
+        <v>637</v>
       </c>
       <c r="C493" t="s">
-        <v>124</v>
+        <v>29</v>
       </c>
       <c r="E493" t="s">
         <v>77</v>
       </c>
       <c r="F493">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G493">
-        <v>2814</v>
+        <v>6002</v>
       </c>
     </row>
     <row r="494" spans="1:7">
       <c r="B494" t="s">
-        <v>642</v>
+        <v>206</v>
       </c>
       <c r="C494" t="s">
-        <v>222</v>
+        <v>83</v>
       </c>
       <c r="E494" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
       <c r="F494">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G494">
-        <v>2814</v>
+        <v>6002</v>
       </c>
     </row>
     <row r="495" spans="1:7">
       <c r="B495" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
       <c r="C495" t="s">
-        <v>222</v>
+        <v>85</v>
       </c>
       <c r="E495" t="s">
-        <v>207</v>
+        <v>55</v>
       </c>
       <c r="F495">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G495">
-        <v>2814</v>
+        <v>5970</v>
       </c>
     </row>
     <row r="496" spans="1:7">
       <c r="B496" t="s">
-        <v>644</v>
+        <v>331</v>
       </c>
       <c r="C496" t="s">
-        <v>90</v>
+        <v>34</v>
       </c>
       <c r="E496" t="s">
-        <v>269</v>
+        <v>332</v>
       </c>
       <c r="F496">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G496">
-        <v>2814</v>
+        <v>5927</v>
       </c>
     </row>
     <row r="497" spans="1:7">
       <c r="B497" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="C497" t="s">
         <v>45</v>
       </c>
       <c r="E497" t="s">
-        <v>131</v>
+        <v>7</v>
       </c>
       <c r="F497">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G497">
-        <v>2814</v>
+        <v>5851</v>
       </c>
     </row>
     <row r="498" spans="1:7">
       <c r="B498" t="s">
-        <v>157</v>
+        <v>640</v>
       </c>
       <c r="C498" t="s">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="E498" t="s">
-        <v>131</v>
+        <v>16</v>
       </c>
       <c r="F498">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G498">
-        <v>2814</v>
+        <v>5835</v>
       </c>
     </row>
     <row r="499" spans="1:7">
       <c r="B499" t="s">
-        <v>41</v>
+        <v>641</v>
       </c>
       <c r="C499" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="E499" t="s">
-        <v>43</v>
+        <v>60</v>
       </c>
       <c r="F499">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G499">
-        <v>2814</v>
+        <v>5835</v>
       </c>
     </row>
     <row r="500" spans="1:7">
       <c r="B500" t="s">
-        <v>456</v>
+        <v>642</v>
       </c>
       <c r="C500" t="s">
-        <v>646</v>
-[...2 lines deleted...]
-        <v>1971</v>
+        <v>532</v>
       </c>
       <c r="E500" t="s">
-        <v>2</v>
+        <v>41</v>
       </c>
       <c r="F500">
         <v>3</v>
       </c>
       <c r="G500">
-        <v>2810</v>
+        <v>5793</v>
       </c>
     </row>
     <row r="501" spans="1:7">
       <c r="B501" t="s">
-        <v>102</v>
+        <v>320</v>
       </c>
       <c r="C501" t="s">
-        <v>6</v>
+        <v>83</v>
       </c>
       <c r="E501" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="F501">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="G501">
-        <v>2796</v>
+        <v>5790</v>
       </c>
     </row>
     <row r="502" spans="1:7">
       <c r="B502" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="C502" t="s">
-        <v>104</v>
+        <v>383</v>
       </c>
       <c r="E502" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="F502">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G502">
-        <v>2796</v>
+        <v>5728</v>
       </c>
     </row>
     <row r="503" spans="1:7">
       <c r="B503" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="C503" t="s">
-        <v>649</v>
-[...2 lines deleted...]
-        <v>650</v>
+        <v>34</v>
       </c>
       <c r="F503">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G503">
-        <v>2723</v>
+        <v>5710</v>
       </c>
     </row>
     <row r="504" spans="1:7">
       <c r="B504" t="s">
-        <v>651</v>
+        <v>644</v>
       </c>
       <c r="C504" t="s">
-        <v>488</v>
-[...2 lines deleted...]
-        <v>269</v>
+        <v>252</v>
       </c>
       <c r="F504">
         <v>1</v>
       </c>
       <c r="G504">
-        <v>2718</v>
+        <v>5710</v>
       </c>
     </row>
     <row r="505" spans="1:7">
       <c r="B505" t="s">
-        <v>652</v>
+        <v>645</v>
       </c>
       <c r="C505" t="s">
-        <v>653</v>
+        <v>646</v>
       </c>
       <c r="F505">
         <v>1</v>
       </c>
       <c r="G505">
-        <v>2718</v>
+        <v>5710</v>
       </c>
     </row>
     <row r="506" spans="1:7">
       <c r="B506" t="s">
-        <v>59</v>
+        <v>647</v>
       </c>
       <c r="C506" t="s">
-        <v>79</v>
+        <v>18</v>
       </c>
       <c r="E506" t="s">
-        <v>61</v>
+        <v>648</v>
       </c>
       <c r="F506">
         <v>2</v>
       </c>
       <c r="G506">
-        <v>2711</v>
+        <v>5683</v>
       </c>
     </row>
     <row r="507" spans="1:7">
       <c r="B507" t="s">
-        <v>654</v>
+        <v>649</v>
       </c>
       <c r="C507" t="s">
-        <v>1</v>
+        <v>650</v>
       </c>
       <c r="E507" t="s">
-        <v>131</v>
+        <v>55</v>
       </c>
       <c r="F507">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="G507">
-        <v>2693</v>
+        <v>5682</v>
       </c>
     </row>
     <row r="508" spans="1:7">
       <c r="B508" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="C508" t="s">
-        <v>369</v>
+        <v>37</v>
       </c>
       <c r="E508" t="s">
-        <v>80</v>
+        <v>13</v>
       </c>
       <c r="F508">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G508">
-        <v>2691</v>
+        <v>5675</v>
       </c>
     </row>
     <row r="509" spans="1:7">
       <c r="B509" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="C509" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="E509" t="s">
-        <v>657</v>
+        <v>41</v>
       </c>
       <c r="F509">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G509">
-        <v>2690</v>
+        <v>5655</v>
       </c>
     </row>
     <row r="510" spans="1:7">
       <c r="B510" t="s">
-        <v>600</v>
+        <v>653</v>
       </c>
       <c r="C510" t="s">
-        <v>577</v>
+        <v>100</v>
       </c>
       <c r="E510" t="s">
-        <v>128</v>
+        <v>74</v>
       </c>
       <c r="F510">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G510">
-        <v>2685</v>
+        <v>5650</v>
       </c>
     </row>
     <row r="511" spans="1:7">
       <c r="B511" t="s">
-        <v>658</v>
+        <v>129</v>
       </c>
       <c r="C511" t="s">
-        <v>28</v>
+        <v>111</v>
       </c>
       <c r="E511" t="s">
-        <v>285</v>
+        <v>625</v>
       </c>
       <c r="F511">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="G511">
-        <v>2684</v>
+        <v>5610</v>
       </c>
     </row>
     <row r="512" spans="1:7">
       <c r="B512" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="C512" t="s">
-        <v>660</v>
+        <v>197</v>
       </c>
       <c r="E512" t="s">
-        <v>27</v>
+        <v>279</v>
       </c>
       <c r="F512">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G512">
-        <v>2676</v>
+        <v>5600</v>
       </c>
     </row>
     <row r="513" spans="1:7">
       <c r="B513" t="s">
-        <v>661</v>
+        <v>655</v>
       </c>
       <c r="C513" t="s">
-        <v>164</v>
+        <v>176</v>
+      </c>
+      <c r="E513" t="s">
+        <v>19</v>
       </c>
       <c r="F513">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G513">
-        <v>2669</v>
+        <v>5567</v>
       </c>
     </row>
     <row r="514" spans="1:7">
       <c r="B514" t="s">
-        <v>662</v>
+        <v>656</v>
       </c>
       <c r="C514" t="s">
-        <v>663</v>
+        <v>384</v>
       </c>
       <c r="E514" t="s">
-        <v>292</v>
+        <v>113</v>
       </c>
       <c r="F514">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G514">
-        <v>2669</v>
+        <v>5512</v>
       </c>
     </row>
     <row r="515" spans="1:7">
       <c r="B515" t="s">
-        <v>664</v>
+        <v>657</v>
       </c>
       <c r="C515" t="s">
-        <v>1</v>
+        <v>658</v>
+      </c>
+      <c r="E515" t="s">
+        <v>276</v>
       </c>
       <c r="F515">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G515">
-        <v>2669</v>
+        <v>5474</v>
       </c>
     </row>
     <row r="516" spans="1:7">
       <c r="B516" t="s">
-        <v>665</v>
+        <v>659</v>
       </c>
       <c r="C516" t="s">
-        <v>6</v>
+        <v>47</v>
+      </c>
+      <c r="E516" t="s">
+        <v>414</v>
       </c>
       <c r="F516">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G516">
-        <v>2669</v>
+        <v>5449</v>
       </c>
     </row>
     <row r="517" spans="1:7">
       <c r="B517" t="s">
-        <v>666</v>
+        <v>546</v>
       </c>
       <c r="C517" t="s">
-        <v>164</v>
+        <v>56</v>
       </c>
       <c r="E517" t="s">
         <v>22</v>
       </c>
       <c r="F517">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G517">
-        <v>2669</v>
+        <v>5448</v>
       </c>
     </row>
     <row r="518" spans="1:7">
       <c r="B518" t="s">
-        <v>607</v>
+        <v>68</v>
       </c>
       <c r="C518" t="s">
-        <v>53</v>
+        <v>15</v>
       </c>
       <c r="E518" t="s">
-        <v>667</v>
+        <v>16</v>
       </c>
       <c r="F518">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G518">
-        <v>2647</v>
+        <v>5438</v>
       </c>
     </row>
     <row r="519" spans="1:7">
       <c r="B519" t="s">
-        <v>668</v>
+        <v>660</v>
       </c>
       <c r="C519" t="s">
-        <v>6</v>
+        <v>661</v>
       </c>
       <c r="E519" t="s">
-        <v>667</v>
+        <v>662</v>
       </c>
       <c r="F519">
         <v>1</v>
       </c>
       <c r="G519">
-        <v>2618</v>
+        <v>5405</v>
       </c>
     </row>
     <row r="520" spans="1:7">
       <c r="B520" t="s">
-        <v>607</v>
+        <v>663</v>
       </c>
       <c r="C520" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-        <v>1969</v>
+        <v>31</v>
       </c>
       <c r="E520" t="s">
-        <v>667</v>
+        <v>13</v>
       </c>
       <c r="F520">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G520">
-        <v>2618</v>
+        <v>5394</v>
       </c>
     </row>
     <row r="521" spans="1:7">
       <c r="B521" t="s">
-        <v>669</v>
+        <v>664</v>
       </c>
       <c r="C521" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>312</v>
+        <v>326</v>
       </c>
       <c r="F521">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G521">
-        <v>2612</v>
+        <v>5379</v>
       </c>
     </row>
     <row r="522" spans="1:7">
       <c r="B522" t="s">
-        <v>670</v>
+        <v>665</v>
       </c>
       <c r="C522" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>182</v>
       </c>
       <c r="F522">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G522">
-        <v>2586</v>
+        <v>5379</v>
       </c>
     </row>
     <row r="523" spans="1:7">
       <c r="B523" t="s">
-        <v>671</v>
+        <v>666</v>
       </c>
       <c r="C523" t="s">
-        <v>454</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>667</v>
       </c>
       <c r="F523">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G523">
-        <v>2575</v>
+        <v>5379</v>
       </c>
     </row>
     <row r="524" spans="1:7">
       <c r="B524" t="s">
-        <v>672</v>
+        <v>668</v>
       </c>
       <c r="C524" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>47</v>
       </c>
       <c r="F524">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G524">
-        <v>2550</v>
+        <v>5379</v>
       </c>
     </row>
     <row r="525" spans="1:7">
       <c r="B525" t="s">
-        <v>673</v>
+        <v>669</v>
       </c>
       <c r="C525" t="s">
-        <v>150</v>
+        <v>670</v>
       </c>
       <c r="E525" t="s">
-        <v>74</v>
+        <v>671</v>
       </c>
       <c r="F525">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G525">
-        <v>2550</v>
+        <v>5350</v>
       </c>
     </row>
     <row r="526" spans="1:7">
       <c r="B526" t="s">
-        <v>674</v>
+        <v>206</v>
       </c>
       <c r="C526" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E526" t="s">
-        <v>61</v>
+        <v>671</v>
       </c>
       <c r="F526">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G526">
-        <v>2550</v>
+        <v>5350</v>
       </c>
     </row>
     <row r="527" spans="1:7">
       <c r="B527" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="C527" t="s">
-        <v>677</v>
+        <v>207</v>
       </c>
       <c r="E527" t="s">
-        <v>126</v>
+        <v>60</v>
       </c>
       <c r="F527">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="G527">
-        <v>2548</v>
+        <v>5332</v>
       </c>
     </row>
     <row r="528" spans="1:7">
       <c r="B528" t="s">
-        <v>349</v>
+        <v>674</v>
       </c>
       <c r="C528" t="s">
-        <v>183</v>
+        <v>197</v>
       </c>
       <c r="E528" t="s">
-        <v>43</v>
+        <v>7</v>
       </c>
       <c r="F528">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G528">
-        <v>2533</v>
+        <v>5329</v>
       </c>
     </row>
     <row r="529" spans="1:7">
       <c r="B529" t="s">
-        <v>678</v>
+        <v>675</v>
       </c>
       <c r="C529" t="s">
-        <v>82</v>
+        <v>676</v>
+      </c>
+      <c r="E529" t="s">
+        <v>279</v>
       </c>
       <c r="F529">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G529">
-        <v>2527</v>
+        <v>5309</v>
       </c>
     </row>
     <row r="530" spans="1:7">
       <c r="B530" t="s">
-        <v>679</v>
+        <v>412</v>
       </c>
       <c r="C530" t="s">
-        <v>246</v>
+        <v>6</v>
+      </c>
+      <c r="E530" t="s">
+        <v>677</v>
       </c>
       <c r="F530">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G530">
-        <v>2527</v>
+        <v>5279</v>
       </c>
     </row>
     <row r="531" spans="1:7">
       <c r="B531" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
       <c r="C531" t="s">
-        <v>681</v>
+        <v>679</v>
+      </c>
+      <c r="E531" t="s">
+        <v>32</v>
       </c>
       <c r="F531">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G531">
-        <v>2527</v>
+        <v>5220</v>
       </c>
     </row>
     <row r="532" spans="1:7">
       <c r="B532" t="s">
-        <v>682</v>
+        <v>638</v>
       </c>
       <c r="C532" t="s">
-        <v>115</v>
+        <v>197</v>
+      </c>
+      <c r="E532" t="s">
+        <v>16</v>
       </c>
       <c r="F532">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G532">
-        <v>2527</v>
+        <v>5213</v>
       </c>
     </row>
     <row r="533" spans="1:7">
       <c r="B533" t="s">
-        <v>683</v>
+        <v>680</v>
       </c>
       <c r="C533" t="s">
-        <v>684</v>
+        <v>111</v>
+      </c>
+      <c r="E533" t="s">
+        <v>60</v>
       </c>
       <c r="F533">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="G533">
-        <v>2527</v>
+        <v>5202</v>
       </c>
     </row>
     <row r="534" spans="1:7">
       <c r="B534" t="s">
-        <v>685</v>
+        <v>681</v>
       </c>
       <c r="C534" t="s">
-        <v>72</v>
+        <v>56</v>
       </c>
       <c r="E534" t="s">
-        <v>686</v>
+        <v>163</v>
       </c>
       <c r="F534">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G534">
-        <v>2527</v>
+        <v>5192</v>
       </c>
     </row>
     <row r="535" spans="1:7">
       <c r="B535" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="C535" t="s">
-        <v>211</v>
+        <v>106</v>
       </c>
       <c r="E535" t="s">
-        <v>131</v>
+        <v>235</v>
       </c>
       <c r="F535">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G535">
-        <v>2494</v>
+        <v>5192</v>
       </c>
     </row>
     <row r="536" spans="1:7">
       <c r="B536" t="s">
-        <v>495</v>
+        <v>542</v>
       </c>
       <c r="C536" t="s">
-        <v>688</v>
+        <v>679</v>
       </c>
       <c r="E536" t="s">
-        <v>131</v>
+        <v>60</v>
       </c>
       <c r="F536">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="G536">
-        <v>2469</v>
+        <v>5111</v>
       </c>
     </row>
     <row r="537" spans="1:7">
       <c r="B537" t="s">
-        <v>689</v>
+        <v>683</v>
       </c>
       <c r="C537" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>2013</v>
+        <v>47</v>
       </c>
       <c r="E537" t="s">
-        <v>19</v>
+        <v>494</v>
       </c>
       <c r="F537">
         <v>3</v>
       </c>
       <c r="G537">
-        <v>2462</v>
+        <v>5082</v>
       </c>
     </row>
     <row r="538" spans="1:7">
       <c r="B538" t="s">
-        <v>690</v>
+        <v>684</v>
       </c>
       <c r="C538" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>47</v>
       </c>
       <c r="F538">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G538">
-        <v>2441</v>
+        <v>5077</v>
       </c>
     </row>
     <row r="539" spans="1:7">
       <c r="B539" t="s">
-        <v>691</v>
+        <v>685</v>
       </c>
       <c r="C539" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>686</v>
       </c>
       <c r="F539">
         <v>1</v>
       </c>
       <c r="G539">
-        <v>2408</v>
+        <v>5077</v>
       </c>
     </row>
     <row r="540" spans="1:7">
       <c r="B540" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
       <c r="C540" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>317</v>
+        <v>197</v>
       </c>
       <c r="F540">
         <v>1</v>
       </c>
       <c r="G540">
-        <v>2390</v>
+        <v>5077</v>
       </c>
     </row>
     <row r="541" spans="1:7">
       <c r="B541" t="s">
-        <v>693</v>
+        <v>688</v>
       </c>
       <c r="C541" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="F541">
         <v>1</v>
       </c>
       <c r="G541">
-        <v>2390</v>
+        <v>5077</v>
       </c>
     </row>
     <row r="542" spans="1:7">
       <c r="B542" t="s">
-        <v>694</v>
+        <v>209</v>
       </c>
       <c r="C542" t="s">
-        <v>577</v>
+        <v>83</v>
       </c>
       <c r="F542">
         <v>1</v>
       </c>
       <c r="G542">
-        <v>2390</v>
+        <v>5077</v>
       </c>
     </row>
     <row r="543" spans="1:7">
       <c r="B543" t="s">
-        <v>695</v>
+        <v>689</v>
       </c>
       <c r="C543" t="s">
-        <v>53</v>
+        <v>125</v>
       </c>
       <c r="F543">
         <v>1</v>
       </c>
       <c r="G543">
-        <v>2390</v>
+        <v>5077</v>
       </c>
     </row>
     <row r="544" spans="1:7">
       <c r="B544" t="s">
-        <v>696</v>
+        <v>690</v>
       </c>
       <c r="C544" t="s">
-        <v>164</v>
+        <v>203</v>
       </c>
       <c r="F544">
         <v>1</v>
       </c>
       <c r="G544">
-        <v>2390</v>
+        <v>5077</v>
       </c>
     </row>
     <row r="545" spans="1:7">
       <c r="B545" t="s">
-        <v>697</v>
+        <v>691</v>
       </c>
       <c r="C545" t="s">
-        <v>577</v>
+        <v>29</v>
       </c>
       <c r="E545" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="F545">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G545">
-        <v>2390</v>
+        <v>5048</v>
       </c>
     </row>
     <row r="546" spans="1:7">
       <c r="B546" t="s">
-        <v>266</v>
+        <v>692</v>
       </c>
       <c r="C546" t="s">
-        <v>90</v>
+        <v>106</v>
+      </c>
+      <c r="E546" t="s">
+        <v>41</v>
       </c>
       <c r="F546">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G546">
-        <v>2390</v>
+        <v>5036</v>
       </c>
     </row>
     <row r="547" spans="1:7">
       <c r="B547" t="s">
-        <v>698</v>
+        <v>693</v>
       </c>
       <c r="C547" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="E547" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="F547">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G547">
-        <v>2388</v>
+        <v>5020</v>
       </c>
     </row>
     <row r="548" spans="1:7">
       <c r="B548" t="s">
-        <v>339</v>
+        <v>406</v>
       </c>
       <c r="C548" t="s">
-        <v>379</v>
+        <v>694</v>
       </c>
       <c r="E548" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="F548">
         <v>4</v>
       </c>
       <c r="G548">
-        <v>2355</v>
+        <v>5008</v>
       </c>
     </row>
     <row r="549" spans="1:7">
       <c r="B549" t="s">
-        <v>699</v>
+        <v>695</v>
       </c>
       <c r="C549" t="s">
-        <v>246</v>
+        <v>106</v>
       </c>
       <c r="E549" t="s">
-        <v>128</v>
+        <v>102</v>
       </c>
       <c r="F549">
         <v>2</v>
       </c>
       <c r="G549">
-        <v>2352</v>
+        <v>5005</v>
       </c>
     </row>
     <row r="550" spans="1:7">
       <c r="B550" t="s">
-        <v>273</v>
+        <v>696</v>
       </c>
       <c r="C550" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>153</v>
       </c>
       <c r="F550">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="G550">
-        <v>2350</v>
+        <v>5003</v>
       </c>
     </row>
     <row r="551" spans="1:7">
       <c r="B551" t="s">
-        <v>407</v>
+        <v>697</v>
       </c>
       <c r="C551" t="s">
-        <v>307</v>
+        <v>288</v>
       </c>
       <c r="E551" t="s">
-        <v>77</v>
+        <v>698</v>
       </c>
       <c r="F551">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G551">
-        <v>2344</v>
+        <v>4988</v>
       </c>
     </row>
     <row r="552" spans="1:7">
       <c r="B552" t="s">
-        <v>700</v>
+        <v>240</v>
       </c>
       <c r="C552" t="s">
-        <v>361</v>
+        <v>125</v>
       </c>
       <c r="E552" t="s">
-        <v>27</v>
+        <v>698</v>
       </c>
       <c r="F552">
         <v>4</v>
       </c>
       <c r="G552">
-        <v>2342</v>
+        <v>4988</v>
       </c>
     </row>
     <row r="553" spans="1:7">
       <c r="B553" t="s">
-        <v>701</v>
+        <v>635</v>
       </c>
       <c r="C553" t="s">
-        <v>677</v>
-[...2 lines deleted...]
-        <v>2011</v>
+        <v>56</v>
       </c>
       <c r="E553" t="s">
-        <v>27</v>
+        <v>2</v>
       </c>
       <c r="F553">
         <v>4</v>
       </c>
       <c r="G553">
-        <v>2342</v>
+        <v>4967</v>
       </c>
     </row>
     <row r="554" spans="1:7">
       <c r="B554" t="s">
-        <v>395</v>
+        <v>699</v>
       </c>
       <c r="C554" t="s">
-        <v>6</v>
+        <v>29</v>
       </c>
       <c r="E554" t="s">
-        <v>22</v>
+        <v>60</v>
       </c>
       <c r="F554">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G554">
-        <v>2277</v>
+        <v>4964</v>
       </c>
     </row>
     <row r="555" spans="1:7">
       <c r="B555" t="s">
-        <v>702</v>
+        <v>298</v>
       </c>
       <c r="C555" t="s">
-        <v>193</v>
+        <v>670</v>
+      </c>
+      <c r="E555" t="s">
+        <v>535</v>
       </c>
       <c r="F555">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G555">
-        <v>2259</v>
+        <v>4958</v>
       </c>
     </row>
     <row r="556" spans="1:7">
       <c r="B556" t="s">
-        <v>703</v>
+        <v>604</v>
       </c>
       <c r="C556" t="s">
-        <v>314</v>
+        <v>67</v>
+      </c>
+      <c r="E556" t="s">
+        <v>13</v>
       </c>
       <c r="F556">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="G556">
-        <v>2259</v>
+        <v>4951</v>
       </c>
     </row>
     <row r="557" spans="1:7">
       <c r="B557" t="s">
-        <v>704</v>
+        <v>700</v>
       </c>
       <c r="C557" t="s">
-        <v>705</v>
+        <v>191</v>
+      </c>
+      <c r="E557" t="s">
+        <v>276</v>
       </c>
       <c r="F557">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G557">
-        <v>2259</v>
+        <v>4948</v>
       </c>
     </row>
     <row r="558" spans="1:7">
       <c r="B558" t="s">
-        <v>706</v>
+        <v>701</v>
       </c>
       <c r="C558" t="s">
-        <v>53</v>
+        <v>115</v>
+      </c>
+      <c r="E558" t="s">
+        <v>702</v>
       </c>
       <c r="F558">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G558">
-        <v>2259</v>
+        <v>4924</v>
       </c>
     </row>
     <row r="559" spans="1:7">
       <c r="B559" t="s">
-        <v>707</v>
+        <v>703</v>
       </c>
       <c r="C559" t="s">
-        <v>72</v>
+        <v>34</v>
+      </c>
+      <c r="D559">
+        <v>1970</v>
+      </c>
+      <c r="E559" t="s">
+        <v>60</v>
       </c>
       <c r="F559">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G559">
-        <v>2259</v>
+        <v>4915</v>
       </c>
     </row>
     <row r="560" spans="1:7">
       <c r="B560" t="s">
-        <v>708</v>
+        <v>704</v>
       </c>
       <c r="C560" t="s">
-        <v>709</v>
+        <v>182</v>
+      </c>
+      <c r="E560" t="s">
+        <v>163</v>
       </c>
       <c r="F560">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G560">
-        <v>2259</v>
+        <v>4912</v>
       </c>
     </row>
     <row r="561" spans="1:7">
       <c r="B561" t="s">
-        <v>710</v>
+        <v>705</v>
       </c>
       <c r="C561" t="s">
-        <v>711</v>
+        <v>137</v>
+      </c>
+      <c r="E561" t="s">
+        <v>706</v>
       </c>
       <c r="F561">
         <v>1</v>
       </c>
       <c r="G561">
-        <v>2259</v>
+        <v>4903</v>
       </c>
     </row>
     <row r="562" spans="1:7">
       <c r="B562" t="s">
-        <v>712</v>
+        <v>594</v>
       </c>
       <c r="C562" t="s">
-        <v>6</v>
+        <v>264</v>
+      </c>
+      <c r="E562" t="s">
+        <v>276</v>
       </c>
       <c r="F562">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G562">
-        <v>2259</v>
+        <v>4895</v>
       </c>
     </row>
     <row r="563" spans="1:7">
       <c r="B563" t="s">
-        <v>713</v>
+        <v>707</v>
       </c>
       <c r="C563" t="s">
-        <v>714</v>
+        <v>708</v>
+      </c>
+      <c r="E563" t="s">
+        <v>60</v>
       </c>
       <c r="F563">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G563">
-        <v>2259</v>
+        <v>4875</v>
       </c>
     </row>
     <row r="564" spans="1:7">
       <c r="B564" t="s">
-        <v>715</v>
+        <v>707</v>
       </c>
       <c r="C564" t="s">
-        <v>646</v>
+        <v>76</v>
       </c>
       <c r="E564" t="s">
-        <v>85</v>
+        <v>60</v>
       </c>
       <c r="F564">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G564">
-        <v>2229</v>
+        <v>4875</v>
       </c>
     </row>
     <row r="565" spans="1:7">
       <c r="B565" t="s">
-        <v>716</v>
+        <v>709</v>
       </c>
       <c r="C565" t="s">
-        <v>717</v>
+        <v>106</v>
       </c>
       <c r="E565" t="s">
-        <v>85</v>
+        <v>172</v>
       </c>
       <c r="F565">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G565">
-        <v>2229</v>
+        <v>4873</v>
       </c>
     </row>
     <row r="566" spans="1:7">
       <c r="B566" t="s">
-        <v>718</v>
+        <v>709</v>
       </c>
       <c r="C566" t="s">
-        <v>13</v>
+        <v>207</v>
       </c>
       <c r="E566" t="s">
-        <v>22</v>
+        <v>172</v>
       </c>
       <c r="F566">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G566">
-        <v>2193</v>
+        <v>4873</v>
       </c>
     </row>
     <row r="567" spans="1:7">
       <c r="B567" t="s">
-        <v>719</v>
+        <v>546</v>
       </c>
       <c r="C567" t="s">
-        <v>720</v>
+        <v>111</v>
       </c>
       <c r="E567" t="s">
-        <v>80</v>
+        <v>2</v>
       </c>
       <c r="F567">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G567">
-        <v>2183</v>
+        <v>4863</v>
       </c>
     </row>
     <row r="568" spans="1:7">
       <c r="B568" t="s">
-        <v>721</v>
+        <v>710</v>
       </c>
       <c r="C568" t="s">
-        <v>722</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>711</v>
       </c>
       <c r="F568">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G568">
-        <v>2183</v>
+        <v>4799</v>
       </c>
     </row>
     <row r="569" spans="1:7">
       <c r="B569" t="s">
-        <v>723</v>
+        <v>712</v>
       </c>
       <c r="C569" t="s">
-        <v>575</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>106</v>
       </c>
       <c r="F569">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G569">
-        <v>2183</v>
+        <v>4799</v>
       </c>
     </row>
     <row r="570" spans="1:7">
       <c r="B570" t="s">
-        <v>724</v>
+        <v>713</v>
       </c>
       <c r="C570" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>380</v>
+        <v>4</v>
       </c>
       <c r="F570">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G570">
-        <v>2178</v>
+        <v>4799</v>
       </c>
     </row>
     <row r="571" spans="1:7">
       <c r="B571" t="s">
-        <v>725</v>
+        <v>714</v>
       </c>
       <c r="C571" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>320</v>
+        <v>111</v>
       </c>
       <c r="F571">
         <v>1</v>
       </c>
       <c r="G571">
-        <v>2165</v>
+        <v>4799</v>
       </c>
     </row>
     <row r="572" spans="1:7">
       <c r="B572" t="s">
-        <v>435</v>
+        <v>274</v>
       </c>
       <c r="C572" t="s">
-        <v>486</v>
-[...2 lines deleted...]
-        <v>726</v>
+        <v>85</v>
       </c>
       <c r="F572">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G572">
-        <v>2148</v>
+        <v>4799</v>
       </c>
     </row>
     <row r="573" spans="1:7">
       <c r="B573" t="s">
-        <v>727</v>
+        <v>715</v>
       </c>
       <c r="C573" t="s">
-        <v>26</v>
+        <v>716</v>
       </c>
       <c r="E573" t="s">
-        <v>66</v>
+        <v>13</v>
       </c>
       <c r="F573">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G573">
-        <v>2142</v>
+        <v>4754</v>
       </c>
     </row>
     <row r="574" spans="1:7">
       <c r="B574" t="s">
-        <v>728</v>
+        <v>717</v>
       </c>
       <c r="C574" t="s">
-        <v>24</v>
+        <v>241</v>
       </c>
       <c r="E574" t="s">
-        <v>553</v>
+        <v>279</v>
       </c>
       <c r="F574">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G574">
-        <v>2136</v>
+        <v>4745</v>
       </c>
     </row>
     <row r="575" spans="1:7">
       <c r="B575" t="s">
-        <v>729</v>
+        <v>718</v>
       </c>
       <c r="C575" t="s">
-        <v>463</v>
+        <v>719</v>
       </c>
       <c r="E575" t="s">
-        <v>553</v>
+        <v>238</v>
       </c>
       <c r="F575">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G575">
-        <v>2136</v>
+        <v>4738</v>
       </c>
     </row>
     <row r="576" spans="1:7">
       <c r="B576" t="s">
-        <v>730</v>
+        <v>720</v>
       </c>
       <c r="C576" t="s">
-        <v>438</v>
+        <v>351</v>
       </c>
       <c r="E576" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="F576">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G576">
-        <v>2136</v>
+        <v>4667</v>
       </c>
     </row>
     <row r="577" spans="1:7">
       <c r="B577" t="s">
-        <v>731</v>
+        <v>721</v>
       </c>
       <c r="C577" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="E577" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="F577">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G577">
-        <v>2133</v>
+        <v>4623</v>
       </c>
     </row>
     <row r="578" spans="1:7">
       <c r="B578" t="s">
-        <v>732</v>
+        <v>722</v>
       </c>
       <c r="C578" t="s">
-        <v>72</v>
+        <v>723</v>
       </c>
       <c r="F578">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G578">
-        <v>2133</v>
+        <v>4623</v>
       </c>
     </row>
     <row r="579" spans="1:7">
       <c r="B579" t="s">
-        <v>733</v>
+        <v>724</v>
       </c>
       <c r="C579" t="s">
-        <v>734</v>
+        <v>326</v>
+      </c>
+      <c r="E579" t="s">
+        <v>10</v>
       </c>
       <c r="F579">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G579">
-        <v>2133</v>
+        <v>4605</v>
       </c>
     </row>
     <row r="580" spans="1:7">
       <c r="B580" t="s">
-        <v>735</v>
+        <v>725</v>
       </c>
       <c r="C580" t="s">
-        <v>188</v>
+        <v>726</v>
+      </c>
+      <c r="E580" t="s">
+        <v>41</v>
       </c>
       <c r="F580">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G580">
-        <v>2133</v>
+        <v>4605</v>
       </c>
     </row>
     <row r="581" spans="1:7">
       <c r="B581" t="s">
-        <v>172</v>
+        <v>402</v>
       </c>
       <c r="C581" t="s">
-        <v>109</v>
+        <v>727</v>
+      </c>
+      <c r="E581" t="s">
+        <v>22</v>
       </c>
       <c r="F581">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G581">
-        <v>2133</v>
+        <v>4591</v>
       </c>
     </row>
     <row r="582" spans="1:7">
       <c r="B582" t="s">
-        <v>736</v>
+        <v>728</v>
       </c>
       <c r="C582" t="s">
-        <v>93</v>
+        <v>106</v>
+      </c>
+      <c r="E582" t="s">
+        <v>360</v>
       </c>
       <c r="F582">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G582">
-        <v>2133</v>
+        <v>4544</v>
       </c>
     </row>
     <row r="583" spans="1:7">
       <c r="B583" t="s">
-        <v>737</v>
+        <v>126</v>
       </c>
       <c r="C583" t="s">
-        <v>134</v>
-[...5 lines deleted...]
-        <v>202</v>
+        <v>729</v>
       </c>
       <c r="F583">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G583">
-        <v>2081</v>
+        <v>4541</v>
       </c>
     </row>
     <row r="584" spans="1:7">
       <c r="B584" t="s">
-        <v>738</v>
+        <v>730</v>
       </c>
       <c r="C584" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>320</v>
+        <v>197</v>
       </c>
       <c r="F584">
         <v>1</v>
       </c>
       <c r="G584">
-        <v>2081</v>
+        <v>4541</v>
       </c>
     </row>
     <row r="585" spans="1:7">
       <c r="B585" t="s">
-        <v>394</v>
+        <v>731</v>
       </c>
       <c r="C585" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>719</v>
       </c>
       <c r="F585">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G585">
-        <v>2069</v>
+        <v>4541</v>
       </c>
     </row>
     <row r="586" spans="1:7">
       <c r="B586" t="s">
-        <v>739</v>
+        <v>732</v>
       </c>
       <c r="C586" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>79</v>
       </c>
       <c r="F586">
         <v>1</v>
       </c>
       <c r="G586">
-        <v>2050</v>
+        <v>4541</v>
       </c>
     </row>
     <row r="587" spans="1:7">
       <c r="B587" t="s">
-        <v>739</v>
+        <v>733</v>
       </c>
       <c r="C587" t="s">
-        <v>183</v>
+        <v>222</v>
       </c>
       <c r="E587" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="F587">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G587">
-        <v>2050</v>
+        <v>4526</v>
       </c>
     </row>
     <row r="588" spans="1:7">
       <c r="B588" t="s">
-        <v>740</v>
+        <v>734</v>
       </c>
       <c r="C588" t="s">
-        <v>60</v>
+        <v>111</v>
       </c>
       <c r="E588" t="s">
         <v>22</v>
       </c>
       <c r="F588">
         <v>2</v>
       </c>
       <c r="G588">
-        <v>2050</v>
+        <v>4517</v>
       </c>
     </row>
     <row r="589" spans="1:7">
       <c r="B589" t="s">
-        <v>741</v>
+        <v>735</v>
       </c>
       <c r="C589" t="s">
-        <v>42</v>
+        <v>197</v>
       </c>
       <c r="E589" t="s">
-        <v>10</v>
+        <v>147</v>
       </c>
       <c r="F589">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G589">
-        <v>2050</v>
+        <v>4515</v>
       </c>
     </row>
     <row r="590" spans="1:7">
       <c r="B590" t="s">
-        <v>742</v>
+        <v>736</v>
       </c>
       <c r="C590" t="s">
-        <v>35</v>
+        <v>1</v>
       </c>
       <c r="E590" t="s">
-        <v>126</v>
+        <v>737</v>
       </c>
       <c r="F590">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G590">
-        <v>2046</v>
+        <v>4489</v>
       </c>
     </row>
     <row r="591" spans="1:7">
       <c r="B591" t="s">
-        <v>574</v>
+        <v>738</v>
       </c>
       <c r="C591" t="s">
-        <v>6</v>
+        <v>111</v>
       </c>
       <c r="E591" t="s">
-        <v>162</v>
+        <v>737</v>
       </c>
       <c r="F591">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G591">
-        <v>2041</v>
+        <v>4489</v>
       </c>
     </row>
     <row r="592" spans="1:7">
       <c r="B592" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
       <c r="C592" t="s">
-        <v>720</v>
+        <v>111</v>
       </c>
       <c r="E592" t="s">
-        <v>186</v>
+        <v>194</v>
       </c>
       <c r="F592">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G592">
-        <v>2041</v>
+        <v>4480</v>
       </c>
     </row>
     <row r="593" spans="1:7">
       <c r="B593" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="C593" t="s">
-        <v>87</v>
+        <v>197</v>
       </c>
       <c r="E593" t="s">
-        <v>22</v>
+        <v>60</v>
       </c>
       <c r="F593">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G593">
-        <v>2039</v>
+        <v>4451</v>
       </c>
     </row>
     <row r="594" spans="1:7">
       <c r="B594" t="s">
-        <v>745</v>
+        <v>741</v>
       </c>
       <c r="C594" t="s">
-        <v>746</v>
+        <v>29</v>
       </c>
       <c r="E594" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="F594">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G594">
-        <v>2039</v>
+        <v>4432</v>
       </c>
     </row>
     <row r="595" spans="1:7">
       <c r="B595" t="s">
-        <v>747</v>
+        <v>34</v>
       </c>
       <c r="C595" t="s">
-        <v>748</v>
+        <v>203</v>
       </c>
       <c r="E595" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="F595">
         <v>2</v>
       </c>
       <c r="G595">
-        <v>2039</v>
+        <v>4422</v>
       </c>
     </row>
     <row r="596" spans="1:7">
       <c r="B596" t="s">
-        <v>749</v>
+        <v>742</v>
       </c>
       <c r="C596" t="s">
-        <v>90</v>
+        <v>219</v>
+      </c>
+      <c r="E596" t="s">
+        <v>55</v>
       </c>
       <c r="F596">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G596">
-        <v>2011</v>
+        <v>4399</v>
       </c>
     </row>
     <row r="597" spans="1:7">
       <c r="B597" t="s">
-        <v>750</v>
+        <v>743</v>
       </c>
       <c r="C597" t="s">
-        <v>26</v>
+        <v>356</v>
+      </c>
+      <c r="D597">
+        <v>2011</v>
+      </c>
+      <c r="E597" t="s">
+        <v>55</v>
       </c>
       <c r="F597">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G597">
-        <v>2011</v>
+        <v>4399</v>
       </c>
     </row>
     <row r="598" spans="1:7">
       <c r="B598" t="s">
-        <v>751</v>
+        <v>703</v>
       </c>
       <c r="C598" t="s">
-        <v>6</v>
+        <v>45</v>
+      </c>
+      <c r="E598" t="s">
+        <v>60</v>
       </c>
       <c r="F598">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G598">
-        <v>2011</v>
+        <v>4355</v>
       </c>
     </row>
     <row r="599" spans="1:7">
       <c r="B599" t="s">
-        <v>482</v>
+        <v>499</v>
       </c>
       <c r="C599" t="s">
-        <v>752</v>
+        <v>47</v>
+      </c>
+      <c r="E599" t="s">
+        <v>233</v>
       </c>
       <c r="F599">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G599">
-        <v>2011</v>
+        <v>4348</v>
       </c>
     </row>
     <row r="600" spans="1:7">
       <c r="B600" t="s">
-        <v>384</v>
+        <v>291</v>
       </c>
       <c r="C600" t="s">
-        <v>150</v>
+        <v>115</v>
       </c>
       <c r="E600" t="s">
-        <v>142</v>
+        <v>238</v>
       </c>
       <c r="F600">
         <v>1</v>
       </c>
       <c r="G600">
-        <v>2011</v>
+        <v>4339</v>
       </c>
     </row>
     <row r="601" spans="1:7">
       <c r="B601" t="s">
-        <v>753</v>
+        <v>744</v>
       </c>
       <c r="C601" t="s">
-        <v>13</v>
+        <v>212</v>
+      </c>
+      <c r="E601" t="s">
+        <v>16</v>
       </c>
       <c r="F601">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G601">
-        <v>2011</v>
+        <v>4337</v>
       </c>
     </row>
     <row r="602" spans="1:7">
       <c r="B602" t="s">
-        <v>512</v>
+        <v>745</v>
       </c>
       <c r="C602" t="s">
-        <v>76</v>
+        <v>746</v>
       </c>
       <c r="E602" t="s">
-        <v>140</v>
+        <v>22</v>
       </c>
       <c r="F602">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G602">
-        <v>1996</v>
+        <v>4335</v>
       </c>
     </row>
     <row r="603" spans="1:7">
       <c r="B603" t="s">
-        <v>754</v>
+        <v>747</v>
       </c>
       <c r="C603" t="s">
-        <v>755</v>
+        <v>496</v>
       </c>
       <c r="E603" t="s">
-        <v>459</v>
+        <v>41</v>
       </c>
       <c r="F603">
         <v>3</v>
       </c>
       <c r="G603">
-        <v>1984</v>
+        <v>4319</v>
       </c>
     </row>
     <row r="604" spans="1:7">
       <c r="B604" t="s">
-        <v>756</v>
+        <v>495</v>
       </c>
       <c r="C604" t="s">
-        <v>95</v>
+        <v>4</v>
       </c>
       <c r="E604" t="s">
-        <v>31</v>
+        <v>497</v>
       </c>
       <c r="F604">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G604">
-        <v>1980</v>
+        <v>4319</v>
       </c>
     </row>
     <row r="605" spans="1:7">
       <c r="B605" t="s">
-        <v>349</v>
+        <v>748</v>
       </c>
       <c r="C605" t="s">
-        <v>6</v>
+        <v>85</v>
       </c>
       <c r="E605" t="s">
-        <v>553</v>
+        <v>163</v>
       </c>
       <c r="F605">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G605">
-        <v>1952</v>
+        <v>4310</v>
       </c>
     </row>
     <row r="606" spans="1:7">
       <c r="B606" t="s">
-        <v>260</v>
+        <v>749</v>
       </c>
       <c r="C606" t="s">
-        <v>87</v>
+        <v>98</v>
+      </c>
+      <c r="D606">
+        <v>1975</v>
       </c>
       <c r="E606" t="s">
-        <v>553</v>
+        <v>19</v>
       </c>
       <c r="F606">
         <v>1</v>
       </c>
       <c r="G606">
-        <v>1952</v>
+        <v>4302</v>
       </c>
     </row>
     <row r="607" spans="1:7">
       <c r="B607" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
       <c r="C607" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>176</v>
       </c>
       <c r="F607">
         <v>1</v>
       </c>
       <c r="G607">
-        <v>1940</v>
+        <v>4302</v>
       </c>
     </row>
     <row r="608" spans="1:7">
       <c r="B608" t="s">
-        <v>757</v>
+        <v>67</v>
       </c>
       <c r="C608" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>6</v>
       </c>
       <c r="F608">
         <v>1</v>
       </c>
       <c r="G608">
-        <v>1940</v>
+        <v>4302</v>
       </c>
     </row>
     <row r="609" spans="1:7">
       <c r="B609" t="s">
-        <v>758</v>
+        <v>751</v>
       </c>
       <c r="C609" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>269</v>
+        <v>259</v>
       </c>
       <c r="F609">
         <v>1</v>
       </c>
       <c r="G609">
-        <v>1940</v>
+        <v>4302</v>
       </c>
     </row>
     <row r="610" spans="1:7">
       <c r="B610" t="s">
-        <v>759</v>
+        <v>341</v>
       </c>
       <c r="C610" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-        <v>269</v>
+        <v>137</v>
       </c>
       <c r="F610">
         <v>1</v>
       </c>
       <c r="G610">
-        <v>1940</v>
+        <v>4302</v>
       </c>
     </row>
     <row r="611" spans="1:7">
       <c r="B611" t="s">
-        <v>760</v>
+        <v>483</v>
       </c>
       <c r="C611" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>29</v>
       </c>
       <c r="F611">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G611">
-        <v>1936</v>
+        <v>4302</v>
       </c>
     </row>
     <row r="612" spans="1:7">
       <c r="B612" t="s">
-        <v>761</v>
+        <v>752</v>
       </c>
       <c r="C612" t="s">
-        <v>183</v>
+        <v>753</v>
       </c>
       <c r="E612" t="s">
-        <v>22</v>
+        <v>60</v>
       </c>
       <c r="F612">
         <v>2</v>
       </c>
       <c r="G612">
-        <v>1930</v>
+        <v>4290</v>
       </c>
     </row>
     <row r="613" spans="1:7">
       <c r="B613" t="s">
-        <v>741</v>
+        <v>754</v>
       </c>
       <c r="C613" t="s">
-        <v>120</v>
+        <v>47</v>
       </c>
       <c r="E613" t="s">
-        <v>16</v>
+        <v>238</v>
       </c>
       <c r="F613">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G613">
-        <v>1929</v>
+        <v>4272</v>
       </c>
     </row>
     <row r="614" spans="1:7">
       <c r="B614" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="C614" t="s">
-        <v>763</v>
-[...2 lines deleted...]
-        <v>1962</v>
+        <v>756</v>
       </c>
       <c r="E614" t="s">
-        <v>764</v>
+        <v>22</v>
       </c>
       <c r="F614">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G614">
-        <v>1927</v>
+        <v>4271</v>
       </c>
     </row>
     <row r="615" spans="1:7">
       <c r="B615" t="s">
-        <v>765</v>
+        <v>757</v>
       </c>
       <c r="C615" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
       <c r="E615" t="s">
-        <v>22</v>
+        <v>625</v>
       </c>
       <c r="F615">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G615">
-        <v>1904</v>
+        <v>4248</v>
       </c>
     </row>
     <row r="616" spans="1:7">
       <c r="B616" t="s">
-        <v>415</v>
+        <v>758</v>
       </c>
       <c r="C616" t="s">
-        <v>560</v>
+        <v>50</v>
       </c>
       <c r="E616" t="s">
-        <v>61</v>
+        <v>163</v>
       </c>
       <c r="F616">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="G616">
-        <v>1900</v>
+        <v>4239</v>
       </c>
     </row>
     <row r="617" spans="1:7">
       <c r="B617" t="s">
-        <v>551</v>
+        <v>759</v>
       </c>
       <c r="C617" t="s">
-        <v>104</v>
+        <v>349</v>
+      </c>
+      <c r="E617" t="s">
+        <v>279</v>
       </c>
       <c r="F617">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G617">
-        <v>1893</v>
+        <v>4239</v>
       </c>
     </row>
     <row r="618" spans="1:7">
       <c r="B618" t="s">
-        <v>766</v>
+        <v>760</v>
       </c>
       <c r="C618" t="s">
-        <v>53</v>
+        <v>761</v>
+      </c>
+      <c r="E618" t="s">
+        <v>55</v>
       </c>
       <c r="F618">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G618">
-        <v>1893</v>
+        <v>4227</v>
       </c>
     </row>
     <row r="619" spans="1:7">
       <c r="B619" t="s">
-        <v>767</v>
+        <v>84</v>
       </c>
       <c r="C619" t="s">
-        <v>164</v>
+        <v>762</v>
+      </c>
+      <c r="E619" t="s">
+        <v>86</v>
       </c>
       <c r="F619">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G619">
-        <v>1893</v>
+        <v>4198</v>
       </c>
     </row>
     <row r="620" spans="1:7">
       <c r="B620" t="s">
-        <v>767</v>
+        <v>763</v>
       </c>
       <c r="C620" t="s">
-        <v>13</v>
+        <v>197</v>
+      </c>
+      <c r="E620" t="s">
+        <v>184</v>
       </c>
       <c r="F620">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G620">
-        <v>1893</v>
+        <v>4196</v>
       </c>
     </row>
     <row r="621" spans="1:7">
       <c r="B621" t="s">
-        <v>768</v>
+        <v>764</v>
       </c>
       <c r="C621" t="s">
-        <v>314</v>
+        <v>207</v>
+      </c>
+      <c r="E621" t="s">
+        <v>55</v>
       </c>
       <c r="F621">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G621">
-        <v>1893</v>
+        <v>4169</v>
       </c>
     </row>
     <row r="622" spans="1:7">
       <c r="B622" t="s">
-        <v>769</v>
+        <v>765</v>
       </c>
       <c r="C622" t="s">
-        <v>1</v>
+        <v>73</v>
+      </c>
+      <c r="E622" t="s">
+        <v>41</v>
       </c>
       <c r="F622">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G622">
-        <v>1893</v>
+        <v>4104</v>
       </c>
     </row>
     <row r="623" spans="1:7">
       <c r="B623" t="s">
-        <v>770</v>
+        <v>766</v>
       </c>
       <c r="C623" t="s">
-        <v>60</v>
+        <v>153</v>
       </c>
       <c r="E623" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="F623">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G623">
-        <v>1891</v>
+        <v>4104</v>
       </c>
     </row>
     <row r="624" spans="1:7">
       <c r="B624" t="s">
-        <v>771</v>
+        <v>410</v>
       </c>
       <c r="C624" t="s">
-        <v>311</v>
+        <v>767</v>
       </c>
       <c r="E624" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="F624">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G624">
-        <v>1891</v>
+        <v>4089</v>
       </c>
     </row>
     <row r="625" spans="1:7">
       <c r="B625" t="s">
-        <v>772</v>
+        <v>232</v>
       </c>
       <c r="C625" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>47</v>
       </c>
       <c r="F625">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G625">
-        <v>1883</v>
+        <v>4077</v>
       </c>
     </row>
     <row r="626" spans="1:7">
       <c r="B626" t="s">
-        <v>773</v>
+        <v>768</v>
       </c>
       <c r="C626" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>207</v>
       </c>
       <c r="F626">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G626">
-        <v>1879</v>
+        <v>4077</v>
       </c>
     </row>
     <row r="627" spans="1:7">
       <c r="B627" t="s">
-        <v>774</v>
+        <v>769</v>
       </c>
       <c r="C627" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>47</v>
       </c>
       <c r="F627">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="G627">
-        <v>1870</v>
+        <v>4077</v>
       </c>
     </row>
     <row r="628" spans="1:7">
       <c r="B628" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
       <c r="C628" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>771</v>
       </c>
       <c r="F628">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G628">
-        <v>1853</v>
+        <v>4077</v>
       </c>
     </row>
     <row r="629" spans="1:7">
       <c r="B629" t="s">
-        <v>509</v>
+        <v>772</v>
       </c>
       <c r="C629" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>773</v>
       </c>
       <c r="F629">
         <v>1</v>
       </c>
       <c r="G629">
-        <v>1825</v>
+        <v>4077</v>
       </c>
     </row>
     <row r="630" spans="1:7">
       <c r="B630" t="s">
-        <v>433</v>
+        <v>774</v>
       </c>
       <c r="C630" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-        <v>146</v>
+        <v>31</v>
       </c>
       <c r="F630">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G630">
-        <v>1825</v>
+        <v>4077</v>
       </c>
     </row>
     <row r="631" spans="1:7">
       <c r="B631" t="s">
-        <v>433</v>
+        <v>487</v>
       </c>
       <c r="C631" t="s">
-        <v>124</v>
+        <v>222</v>
       </c>
       <c r="E631" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="F631">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G631">
-        <v>1825</v>
+        <v>3994</v>
       </c>
     </row>
     <row r="632" spans="1:7">
       <c r="B632" t="s">
-        <v>776</v>
+        <v>775</v>
       </c>
       <c r="C632" t="s">
-        <v>777</v>
+        <v>47</v>
       </c>
       <c r="E632" t="s">
-        <v>565</v>
+        <v>38</v>
       </c>
       <c r="F632">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G632">
-        <v>1817</v>
+        <v>3994</v>
       </c>
     </row>
     <row r="633" spans="1:7">
       <c r="B633" t="s">
-        <v>347</v>
+        <v>112</v>
       </c>
       <c r="C633" t="s">
-        <v>348</v>
+        <v>67</v>
       </c>
       <c r="E633" t="s">
-        <v>51</v>
+        <v>113</v>
       </c>
       <c r="F633">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G633">
-        <v>1810</v>
+        <v>3990</v>
       </c>
     </row>
     <row r="634" spans="1:7">
       <c r="B634" t="s">
-        <v>778</v>
+        <v>776</v>
       </c>
       <c r="C634" t="s">
-        <v>353</v>
+        <v>777</v>
       </c>
       <c r="E634" t="s">
-        <v>77</v>
+        <v>494</v>
       </c>
       <c r="F634">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G634">
-        <v>1791</v>
+        <v>3960</v>
       </c>
     </row>
     <row r="635" spans="1:7">
       <c r="B635" t="s">
-        <v>779</v>
+        <v>778</v>
       </c>
       <c r="C635" t="s">
-        <v>164</v>
+        <v>45</v>
       </c>
       <c r="E635" t="s">
-        <v>61</v>
+        <v>104</v>
       </c>
       <c r="F635">
         <v>1</v>
       </c>
       <c r="G635">
-        <v>1779</v>
+        <v>3954</v>
       </c>
     </row>
     <row r="636" spans="1:7">
       <c r="B636" t="s">
-        <v>780</v>
+        <v>779</v>
       </c>
       <c r="C636" t="s">
-        <v>72</v>
+        <v>34</v>
       </c>
       <c r="E636" t="s">
-        <v>292</v>
+        <v>41</v>
       </c>
       <c r="F636">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G636">
-        <v>1779</v>
+        <v>3941</v>
       </c>
     </row>
     <row r="637" spans="1:7">
       <c r="B637" t="s">
+        <v>780</v>
+      </c>
+      <c r="C637" t="s">
+        <v>137</v>
+      </c>
+      <c r="E637" t="s">
         <v>781</v>
       </c>
-      <c r="C637" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F637">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="G637">
-        <v>1779</v>
+        <v>3876</v>
       </c>
     </row>
     <row r="638" spans="1:7">
       <c r="B638" t="s">
         <v>782</v>
       </c>
       <c r="C638" t="s">
-        <v>246</v>
+        <v>141</v>
+      </c>
+      <c r="E638" t="s">
+        <v>332</v>
       </c>
       <c r="F638">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G638">
-        <v>1779</v>
+        <v>3870</v>
       </c>
     </row>
     <row r="639" spans="1:7">
       <c r="B639" t="s">
         <v>783</v>
       </c>
       <c r="C639" t="s">
-        <v>322</v>
+        <v>259</v>
+      </c>
+      <c r="E639" t="s">
+        <v>677</v>
       </c>
       <c r="F639">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G639">
-        <v>1779</v>
+        <v>3870</v>
       </c>
     </row>
     <row r="640" spans="1:7">
       <c r="B640" t="s">
         <v>784</v>
       </c>
       <c r="C640" t="s">
-        <v>90</v>
+        <v>785</v>
+      </c>
+      <c r="E640" t="s">
+        <v>60</v>
       </c>
       <c r="F640">
         <v>1</v>
       </c>
       <c r="G640">
-        <v>1779</v>
+        <v>3867</v>
       </c>
     </row>
     <row r="641" spans="1:7">
       <c r="B641" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="C641" t="s">
-        <v>164</v>
+        <v>111</v>
       </c>
       <c r="F641">
         <v>1</v>
       </c>
       <c r="G641">
-        <v>1779</v>
+        <v>3867</v>
       </c>
     </row>
     <row r="642" spans="1:7">
       <c r="B642" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="C642" t="s">
-        <v>787</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>111</v>
       </c>
       <c r="F642">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G642">
-        <v>1778</v>
+        <v>3867</v>
       </c>
     </row>
     <row r="643" spans="1:7">
       <c r="B643" t="s">
         <v>788</v>
       </c>
       <c r="C643" t="s">
         <v>789</v>
       </c>
-      <c r="E643" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F643">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G643">
-        <v>1758</v>
+        <v>3867</v>
       </c>
     </row>
     <row r="644" spans="1:7">
       <c r="B644" t="s">
         <v>790</v>
       </c>
       <c r="C644" t="s">
-        <v>480</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="F644">
         <v>1</v>
       </c>
       <c r="G644">
-        <v>1758</v>
+        <v>3867</v>
       </c>
     </row>
     <row r="645" spans="1:7">
       <c r="B645" t="s">
         <v>791</v>
       </c>
       <c r="C645" t="s">
-        <v>560</v>
+        <v>792</v>
       </c>
       <c r="E645" t="s">
-        <v>207</v>
+        <v>41</v>
       </c>
       <c r="F645">
         <v>3</v>
       </c>
       <c r="G645">
-        <v>1750</v>
+        <v>3853</v>
       </c>
     </row>
     <row r="646" spans="1:7">
       <c r="B646" t="s">
-        <v>792</v>
+        <v>298</v>
       </c>
       <c r="C646" t="s">
-        <v>610</v>
+        <v>29</v>
       </c>
       <c r="E646" t="s">
-        <v>207</v>
+        <v>737</v>
       </c>
       <c r="F646">
         <v>2</v>
       </c>
       <c r="G646">
-        <v>1750</v>
+        <v>3844</v>
       </c>
     </row>
     <row r="647" spans="1:7">
       <c r="B647" t="s">
-        <v>194</v>
+        <v>303</v>
       </c>
       <c r="C647" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>1973</v>
+        <v>9</v>
       </c>
       <c r="E647" t="s">
-        <v>77</v>
+        <v>737</v>
       </c>
       <c r="F647">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G647">
-        <v>1730</v>
+        <v>3844</v>
       </c>
     </row>
     <row r="648" spans="1:7">
       <c r="B648" t="s">
-        <v>84</v>
+        <v>793</v>
       </c>
       <c r="C648" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E648" t="s">
-        <v>85</v>
+        <v>122</v>
       </c>
       <c r="F648">
         <v>1</v>
       </c>
       <c r="G648">
-        <v>1730</v>
+        <v>3837</v>
       </c>
     </row>
     <row r="649" spans="1:7">
       <c r="B649" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="C649" t="s">
-        <v>72</v>
+        <v>795</v>
       </c>
       <c r="E649" t="s">
-        <v>85</v>
+        <v>427</v>
       </c>
       <c r="F649">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G649">
-        <v>1730</v>
+        <v>3813</v>
       </c>
     </row>
     <row r="650" spans="1:7">
       <c r="B650" t="s">
-        <v>672</v>
+        <v>796</v>
       </c>
       <c r="C650" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>226</v>
       </c>
       <c r="F650">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G650">
-        <v>1730</v>
+        <v>3782</v>
       </c>
     </row>
     <row r="651" spans="1:7">
       <c r="B651" t="s">
-        <v>794</v>
+        <v>797</v>
       </c>
       <c r="C651" t="s">
-        <v>72</v>
+        <v>356</v>
       </c>
       <c r="E651" t="s">
-        <v>10</v>
+        <v>147</v>
       </c>
       <c r="F651">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G651">
-        <v>1703</v>
+        <v>3782</v>
       </c>
     </row>
     <row r="652" spans="1:7">
       <c r="B652" t="s">
-        <v>795</v>
+        <v>798</v>
       </c>
       <c r="C652" t="s">
-        <v>72</v>
+        <v>94</v>
       </c>
       <c r="E652" t="s">
-        <v>282</v>
+        <v>41</v>
       </c>
       <c r="F652">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G652">
-        <v>1696</v>
+        <v>3780</v>
       </c>
     </row>
     <row r="653" spans="1:7">
       <c r="B653" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
       <c r="C653" t="s">
-        <v>72</v>
+        <v>94</v>
       </c>
       <c r="E653" t="s">
-        <v>66</v>
+        <v>41</v>
       </c>
       <c r="F653">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G653">
-        <v>1683</v>
+        <v>3777</v>
       </c>
     </row>
     <row r="654" spans="1:7">
       <c r="B654" t="s">
-        <v>797</v>
+        <v>800</v>
       </c>
       <c r="C654" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="E654" t="s">
-        <v>375</v>
+        <v>22</v>
       </c>
       <c r="F654">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G654">
-        <v>1683</v>
+        <v>3766</v>
       </c>
     </row>
     <row r="655" spans="1:7">
       <c r="B655" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="C655" t="s">
-        <v>246</v>
+        <v>111</v>
       </c>
       <c r="E655" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="F655">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G655">
-        <v>1679</v>
+        <v>3765</v>
       </c>
     </row>
     <row r="656" spans="1:7">
       <c r="B656" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
       <c r="C656" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-        <v>1977</v>
+        <v>47</v>
       </c>
       <c r="E656" t="s">
-        <v>324</v>
+        <v>53</v>
       </c>
       <c r="F656">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="G656">
-        <v>1675</v>
+        <v>3763</v>
       </c>
     </row>
     <row r="657" spans="1:7">
       <c r="B657" t="s">
-        <v>544</v>
+        <v>803</v>
       </c>
       <c r="C657" t="s">
-        <v>425</v>
+        <v>34</v>
+      </c>
+      <c r="E657" t="s">
+        <v>60</v>
       </c>
       <c r="F657">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G657">
-        <v>1675</v>
+        <v>3761</v>
       </c>
     </row>
     <row r="658" spans="1:7">
       <c r="B658" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="C658" t="s">
-        <v>272</v>
+        <v>144</v>
       </c>
       <c r="E658" t="s">
-        <v>48</v>
+        <v>414</v>
       </c>
       <c r="F658">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G658">
-        <v>1650</v>
+        <v>3758</v>
       </c>
     </row>
     <row r="659" spans="1:7">
       <c r="B659" t="s">
-        <v>801</v>
+        <v>206</v>
       </c>
       <c r="C659" t="s">
-        <v>217</v>
+        <v>1</v>
       </c>
       <c r="E659" t="s">
-        <v>207</v>
+        <v>702</v>
       </c>
       <c r="F659">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G659">
-        <v>1635</v>
+        <v>3742</v>
       </c>
     </row>
     <row r="660" spans="1:7">
       <c r="B660" t="s">
-        <v>263</v>
+        <v>805</v>
       </c>
       <c r="C660" t="s">
-        <v>802</v>
+        <v>9</v>
       </c>
       <c r="E660" t="s">
-        <v>553</v>
+        <v>41</v>
       </c>
       <c r="F660">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G660">
-        <v>1616</v>
+        <v>3740</v>
       </c>
     </row>
     <row r="661" spans="1:7">
       <c r="B661" t="s">
-        <v>803</v>
+        <v>806</v>
       </c>
       <c r="C661" t="s">
-        <v>608</v>
+        <v>807</v>
       </c>
       <c r="E661" t="s">
-        <v>553</v>
+        <v>55</v>
       </c>
       <c r="F661">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G661">
-        <v>1616</v>
+        <v>3728</v>
       </c>
     </row>
     <row r="662" spans="1:7">
       <c r="B662" t="s">
-        <v>804</v>
+        <v>296</v>
       </c>
       <c r="C662" t="s">
-        <v>805</v>
+        <v>264</v>
       </c>
       <c r="E662" t="s">
-        <v>553</v>
+        <v>41</v>
       </c>
       <c r="F662">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G662">
-        <v>1616</v>
+        <v>3700</v>
       </c>
     </row>
     <row r="663" spans="1:7">
       <c r="B663" t="s">
-        <v>806</v>
+        <v>808</v>
       </c>
       <c r="C663" t="s">
-        <v>87</v>
+        <v>6</v>
+      </c>
+      <c r="D663">
+        <v>1983</v>
       </c>
       <c r="E663" t="s">
-        <v>7</v>
+        <v>41</v>
       </c>
       <c r="F663">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G663">
-        <v>1615</v>
+        <v>3700</v>
       </c>
     </row>
     <row r="664" spans="1:7">
       <c r="B664" t="s">
-        <v>806</v>
+        <v>320</v>
       </c>
       <c r="C664" t="s">
-        <v>6</v>
+        <v>106</v>
       </c>
       <c r="E664" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="F664">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G664">
-        <v>1615</v>
+        <v>3693</v>
       </c>
     </row>
     <row r="665" spans="1:7">
       <c r="B665" t="s">
-        <v>245</v>
+        <v>809</v>
       </c>
       <c r="C665" t="s">
-        <v>807</v>
+        <v>141</v>
       </c>
       <c r="E665" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="F665">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G665">
-        <v>1614</v>
+        <v>3689</v>
       </c>
     </row>
     <row r="666" spans="1:7">
       <c r="B666" t="s">
-        <v>808</v>
+        <v>487</v>
       </c>
       <c r="C666" t="s">
-        <v>26</v>
+        <v>1</v>
       </c>
       <c r="E666" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="F666">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G666">
-        <v>1614</v>
+        <v>3689</v>
       </c>
     </row>
     <row r="667" spans="1:7">
       <c r="B667" t="s">
-        <v>82</v>
+        <v>810</v>
       </c>
       <c r="C667" t="s">
-        <v>188</v>
+        <v>597</v>
       </c>
       <c r="E667" t="s">
-        <v>74</v>
+        <v>55</v>
       </c>
       <c r="F667">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G667">
-        <v>1608</v>
+        <v>3676</v>
       </c>
     </row>
     <row r="668" spans="1:7">
       <c r="B668" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
       <c r="C668" t="s">
-        <v>13</v>
+        <v>708</v>
       </c>
       <c r="E668" t="s">
-        <v>204</v>
+        <v>551</v>
       </c>
       <c r="F668">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G668">
-        <v>1608</v>
+        <v>3669</v>
       </c>
     </row>
     <row r="669" spans="1:7">
       <c r="B669" t="s">
-        <v>810</v>
+        <v>812</v>
       </c>
       <c r="C669" t="s">
-        <v>811</v>
+        <v>29</v>
       </c>
       <c r="E669" t="s">
-        <v>553</v>
+        <v>360</v>
       </c>
       <c r="F669">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G669">
-        <v>1600</v>
+        <v>3669</v>
       </c>
     </row>
     <row r="670" spans="1:7">
       <c r="B670" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="C670" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>47</v>
       </c>
       <c r="F670">
         <v>1</v>
       </c>
       <c r="G670">
-        <v>1600</v>
+        <v>3668</v>
       </c>
     </row>
     <row r="671" spans="1:7">
       <c r="B671" t="s">
-        <v>810</v>
+        <v>413</v>
       </c>
       <c r="C671" t="s">
-        <v>813</v>
+        <v>29</v>
       </c>
       <c r="E671" t="s">
-        <v>553</v>
+        <v>41</v>
       </c>
       <c r="F671">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="G671">
-        <v>1600</v>
+        <v>3653</v>
       </c>
     </row>
     <row r="672" spans="1:7">
       <c r="B672" t="s">
-        <v>814</v>
+        <v>245</v>
       </c>
       <c r="C672" t="s">
-        <v>614</v>
+        <v>106</v>
       </c>
       <c r="E672" t="s">
-        <v>16</v>
+        <v>147</v>
       </c>
       <c r="F672">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G672">
-        <v>1600</v>
+        <v>3638</v>
       </c>
     </row>
     <row r="673" spans="1:7">
       <c r="B673" t="s">
-        <v>815</v>
+        <v>549</v>
       </c>
       <c r="C673" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>816</v>
+        <v>814</v>
       </c>
       <c r="F673">
         <v>2</v>
       </c>
       <c r="G673">
-        <v>1591</v>
+        <v>3618</v>
       </c>
     </row>
     <row r="674" spans="1:7">
       <c r="B674" t="s">
-        <v>636</v>
+        <v>815</v>
       </c>
       <c r="C674" t="s">
-        <v>222</v>
+        <v>561</v>
       </c>
       <c r="E674" t="s">
-        <v>312</v>
+        <v>86</v>
       </c>
       <c r="F674">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="G674">
-        <v>1586</v>
+        <v>3596</v>
       </c>
     </row>
     <row r="675" spans="1:7">
       <c r="B675" t="s">
-        <v>817</v>
+        <v>816</v>
       </c>
       <c r="C675" t="s">
-        <v>438</v>
+        <v>496</v>
+      </c>
+      <c r="E675" t="s">
+        <v>279</v>
       </c>
       <c r="F675">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G675">
-        <v>1562</v>
+        <v>3596</v>
       </c>
     </row>
     <row r="676" spans="1:7">
       <c r="B676" t="s">
-        <v>761</v>
+        <v>817</v>
       </c>
       <c r="C676" t="s">
-        <v>72</v>
+        <v>176</v>
+      </c>
+      <c r="E676" t="s">
+        <v>375</v>
       </c>
       <c r="F676">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G676">
-        <v>1562</v>
+        <v>3591</v>
       </c>
     </row>
     <row r="677" spans="1:7">
       <c r="B677" t="s">
         <v>818</v>
       </c>
       <c r="C677" t="s">
-        <v>819</v>
+        <v>9</v>
+      </c>
+      <c r="E677" t="s">
+        <v>7</v>
       </c>
       <c r="F677">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G677">
-        <v>1562</v>
+        <v>3555</v>
       </c>
     </row>
     <row r="678" spans="1:7">
       <c r="B678" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="C678" t="s">
-        <v>120</v>
+        <v>29</v>
+      </c>
+      <c r="E678" t="s">
+        <v>7</v>
       </c>
       <c r="F678">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G678">
-        <v>1562</v>
+        <v>3555</v>
       </c>
     </row>
     <row r="679" spans="1:7">
       <c r="B679" t="s">
-        <v>821</v>
+        <v>819</v>
       </c>
       <c r="C679" t="s">
-        <v>97</v>
+        <v>496</v>
+      </c>
+      <c r="E679" t="s">
+        <v>233</v>
       </c>
       <c r="F679">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G679">
-        <v>1562</v>
+        <v>3544</v>
       </c>
     </row>
     <row r="680" spans="1:7">
       <c r="B680" t="s">
-        <v>822</v>
+        <v>471</v>
       </c>
       <c r="C680" t="s">
-        <v>164</v>
+        <v>729</v>
       </c>
       <c r="E680" t="s">
-        <v>282</v>
+        <v>194</v>
       </c>
       <c r="F680">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G680">
-        <v>1552</v>
+        <v>3542</v>
       </c>
     </row>
     <row r="681" spans="1:7">
       <c r="B681" t="s">
-        <v>823</v>
+        <v>820</v>
       </c>
       <c r="C681" t="s">
-        <v>53</v>
+        <v>144</v>
       </c>
       <c r="E681" t="s">
-        <v>282</v>
+        <v>421</v>
       </c>
       <c r="F681">
         <v>2</v>
       </c>
       <c r="G681">
-        <v>1552</v>
+        <v>3517</v>
       </c>
     </row>
     <row r="682" spans="1:7">
       <c r="B682" t="s">
-        <v>824</v>
+        <v>821</v>
       </c>
       <c r="C682" t="s">
-        <v>65</v>
+        <v>197</v>
       </c>
       <c r="E682" t="s">
-        <v>825</v>
+        <v>421</v>
       </c>
       <c r="F682">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G682">
-        <v>1542</v>
+        <v>3517</v>
       </c>
     </row>
     <row r="683" spans="1:7">
       <c r="B683" t="s">
-        <v>691</v>
+        <v>822</v>
       </c>
       <c r="C683" t="s">
-        <v>53</v>
+        <v>726</v>
       </c>
       <c r="E683" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="F683">
         <v>1</v>
       </c>
       <c r="G683">
-        <v>1534</v>
+        <v>3517</v>
       </c>
     </row>
     <row r="684" spans="1:7">
       <c r="B684" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
       <c r="C684" t="s">
-        <v>115</v>
+        <v>354</v>
       </c>
       <c r="E684" t="s">
-        <v>80</v>
+        <v>22</v>
       </c>
       <c r="F684">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G684">
-        <v>1507</v>
+        <v>3513</v>
       </c>
     </row>
     <row r="685" spans="1:7">
       <c r="B685" t="s">
-        <v>826</v>
+        <v>824</v>
       </c>
       <c r="C685" t="s">
-        <v>610</v>
-[...2 lines deleted...]
-        <v>1984</v>
+        <v>825</v>
       </c>
       <c r="E685" t="s">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="F685">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G685">
-        <v>1507</v>
+        <v>3512</v>
       </c>
     </row>
     <row r="686" spans="1:7">
       <c r="B686" t="s">
-        <v>827</v>
+        <v>826</v>
       </c>
       <c r="C686" t="s">
-        <v>828</v>
+        <v>708</v>
+      </c>
+      <c r="E686" t="s">
+        <v>60</v>
       </c>
       <c r="F686">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G686">
-        <v>1505</v>
+        <v>3512</v>
       </c>
     </row>
     <row r="687" spans="1:7">
       <c r="B687" t="s">
-        <v>829</v>
+        <v>292</v>
       </c>
       <c r="C687" t="s">
-        <v>164</v>
+        <v>504</v>
       </c>
       <c r="E687" t="s">
-        <v>91</v>
+        <v>827</v>
       </c>
       <c r="F687">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G687">
-        <v>1505</v>
+        <v>3497</v>
       </c>
     </row>
     <row r="688" spans="1:7">
       <c r="B688" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="C688" t="s">
-        <v>13</v>
+        <v>153</v>
       </c>
       <c r="E688" t="s">
-        <v>7</v>
+        <v>235</v>
       </c>
       <c r="F688">
         <v>1</v>
       </c>
       <c r="G688">
-        <v>1497</v>
+        <v>3493</v>
       </c>
     </row>
     <row r="689" spans="1:7">
       <c r="B689" t="s">
-        <v>168</v>
+        <v>155</v>
       </c>
       <c r="C689" t="s">
-        <v>314</v>
+        <v>111</v>
       </c>
       <c r="E689" t="s">
-        <v>118</v>
+        <v>53</v>
       </c>
       <c r="F689">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G689">
-        <v>1497</v>
+        <v>3491</v>
       </c>
     </row>
     <row r="690" spans="1:7">
       <c r="B690" t="s">
-        <v>831</v>
+        <v>829</v>
       </c>
       <c r="C690" t="s">
-        <v>72</v>
+        <v>141</v>
+      </c>
+      <c r="D690">
+        <v>1974</v>
       </c>
       <c r="E690" t="s">
-        <v>140</v>
+        <v>13</v>
       </c>
       <c r="F690">
         <v>2</v>
       </c>
       <c r="G690">
-        <v>1486</v>
+        <v>3481</v>
       </c>
     </row>
     <row r="691" spans="1:7">
       <c r="B691" t="s">
-        <v>832</v>
+        <v>548</v>
       </c>
       <c r="C691" t="s">
-        <v>60</v>
+        <v>83</v>
       </c>
       <c r="E691" t="s">
-        <v>375</v>
+        <v>102</v>
       </c>
       <c r="F691">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G691">
-        <v>1485</v>
+        <v>3480</v>
       </c>
     </row>
     <row r="692" spans="1:7">
       <c r="B692" t="s">
-        <v>833</v>
+        <v>830</v>
       </c>
       <c r="C692" t="s">
-        <v>72</v>
+        <v>831</v>
       </c>
       <c r="E692" t="s">
-        <v>61</v>
+        <v>32</v>
       </c>
       <c r="F692">
         <v>3</v>
       </c>
       <c r="G692">
-        <v>1466</v>
+        <v>3480</v>
       </c>
     </row>
     <row r="693" spans="1:7">
       <c r="B693" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="C693" t="s">
-        <v>188</v>
+        <v>215</v>
       </c>
       <c r="E693" t="s">
-        <v>126</v>
+        <v>512</v>
       </c>
       <c r="F693">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G693">
-        <v>1458</v>
+        <v>3480</v>
       </c>
     </row>
     <row r="694" spans="1:7">
       <c r="B694" t="s">
-        <v>547</v>
+        <v>621</v>
       </c>
       <c r="C694" t="s">
-        <v>619</v>
+        <v>479</v>
       </c>
       <c r="E694" t="s">
-        <v>126</v>
+        <v>512</v>
       </c>
       <c r="F694">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G694">
-        <v>1458</v>
+        <v>3480</v>
       </c>
     </row>
     <row r="695" spans="1:7">
       <c r="B695" t="s">
-        <v>835</v>
+        <v>833</v>
       </c>
       <c r="C695" t="s">
-        <v>188</v>
+        <v>708</v>
+      </c>
+      <c r="E695" t="s">
+        <v>512</v>
       </c>
       <c r="F695">
         <v>1</v>
       </c>
       <c r="G695">
-        <v>1458</v>
+        <v>3480</v>
       </c>
     </row>
     <row r="696" spans="1:7">
       <c r="B696" t="s">
-        <v>836</v>
+        <v>834</v>
       </c>
       <c r="C696" t="s">
-        <v>109</v>
+        <v>106</v>
+      </c>
+      <c r="E696" t="s">
+        <v>512</v>
       </c>
       <c r="F696">
         <v>1</v>
       </c>
       <c r="G696">
-        <v>1458</v>
+        <v>3480</v>
       </c>
     </row>
     <row r="697" spans="1:7">
       <c r="B697" t="s">
-        <v>837</v>
+        <v>835</v>
       </c>
       <c r="C697" t="s">
-        <v>711</v>
+        <v>836</v>
       </c>
       <c r="F697">
         <v>1</v>
       </c>
       <c r="G697">
-        <v>1458</v>
+        <v>3480</v>
       </c>
     </row>
     <row r="698" spans="1:7">
       <c r="B698" t="s">
-        <v>838</v>
+        <v>837</v>
       </c>
       <c r="C698" t="s">
-        <v>322</v>
+        <v>241</v>
+      </c>
+      <c r="E698" t="s">
+        <v>55</v>
       </c>
       <c r="F698">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G698">
-        <v>1458</v>
+        <v>3464</v>
       </c>
     </row>
     <row r="699" spans="1:7">
       <c r="B699" t="s">
-        <v>839</v>
+        <v>838</v>
       </c>
       <c r="C699" t="s">
-        <v>805</v>
+        <v>248</v>
       </c>
       <c r="E699" t="s">
-        <v>10</v>
+        <v>96</v>
       </c>
       <c r="F699">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G699">
-        <v>1457</v>
+        <v>3454</v>
       </c>
     </row>
     <row r="700" spans="1:7">
       <c r="B700" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
       <c r="C700" t="s">
-        <v>93</v>
+        <v>504</v>
+      </c>
+      <c r="D700">
+        <v>1993</v>
       </c>
       <c r="E700" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F700">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G700">
-        <v>1450</v>
+        <v>3437</v>
       </c>
     </row>
     <row r="701" spans="1:7">
       <c r="B701" t="s">
-        <v>841</v>
+        <v>840</v>
       </c>
       <c r="C701" t="s">
-        <v>720</v>
+        <v>100</v>
       </c>
       <c r="E701" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="F701">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G701">
-        <v>1440</v>
+        <v>3437</v>
       </c>
     </row>
     <row r="702" spans="1:7">
       <c r="B702" t="s">
+        <v>841</v>
+      </c>
+      <c r="C702" t="s">
         <v>842</v>
       </c>
-      <c r="C702" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E702" t="s">
-        <v>22</v>
+        <v>698</v>
       </c>
       <c r="F702">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G702">
-        <v>1440</v>
+        <v>3430</v>
       </c>
     </row>
     <row r="703" spans="1:7">
       <c r="B703" t="s">
         <v>843</v>
       </c>
       <c r="C703" t="s">
-        <v>124</v>
+        <v>442</v>
       </c>
       <c r="E703" t="s">
-        <v>22</v>
+        <v>360</v>
       </c>
       <c r="F703">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G703">
-        <v>1440</v>
+        <v>3421</v>
       </c>
     </row>
     <row r="704" spans="1:7">
       <c r="B704" t="s">
         <v>844</v>
       </c>
       <c r="C704" t="s">
-        <v>120</v>
+        <v>50</v>
       </c>
       <c r="E704" t="s">
-        <v>269</v>
+        <v>41</v>
       </c>
       <c r="F704">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G704">
-        <v>1440</v>
+        <v>3397</v>
       </c>
     </row>
     <row r="705" spans="1:7">
       <c r="B705" t="s">
         <v>845</v>
       </c>
       <c r="C705" t="s">
-        <v>95</v>
+        <v>571</v>
       </c>
       <c r="E705" t="s">
-        <v>16</v>
+        <v>55</v>
       </c>
       <c r="F705">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G705">
-        <v>1440</v>
+        <v>3391</v>
       </c>
     </row>
     <row r="706" spans="1:7">
       <c r="B706" t="s">
-        <v>159</v>
+        <v>846</v>
       </c>
       <c r="C706" t="s">
-        <v>6</v>
+        <v>106</v>
       </c>
       <c r="E706" t="s">
-        <v>16</v>
+        <v>44</v>
       </c>
       <c r="F706">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G706">
-        <v>1440</v>
+        <v>3372</v>
       </c>
     </row>
     <row r="707" spans="1:7">
       <c r="B707" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="C707" t="s">
-        <v>87</v>
+        <v>284</v>
       </c>
       <c r="E707" t="s">
-        <v>22</v>
+        <v>194</v>
       </c>
       <c r="F707">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G707">
-        <v>1421</v>
+        <v>3362</v>
       </c>
     </row>
     <row r="708" spans="1:7">
       <c r="B708" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="C708" t="s">
-        <v>193</v>
+        <v>849</v>
       </c>
       <c r="E708" t="s">
-        <v>27</v>
+        <v>122</v>
       </c>
       <c r="F708">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G708">
-        <v>1421</v>
+        <v>3349</v>
       </c>
     </row>
     <row r="709" spans="1:7">
       <c r="B709" t="s">
-        <v>848</v>
+        <v>210</v>
       </c>
       <c r="C709" t="s">
-        <v>849</v>
+        <v>56</v>
       </c>
       <c r="E709" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="F709">
         <v>3</v>
       </c>
       <c r="G709">
-        <v>1418</v>
+        <v>3342</v>
       </c>
     </row>
     <row r="710" spans="1:7">
       <c r="B710" t="s">
         <v>850</v>
       </c>
       <c r="C710" t="s">
-        <v>79</v>
+        <v>851</v>
+      </c>
+      <c r="D710">
+        <v>1962</v>
       </c>
       <c r="E710" t="s">
-        <v>282</v>
+        <v>852</v>
       </c>
       <c r="F710">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G710">
-        <v>1402</v>
+        <v>3306</v>
       </c>
     </row>
     <row r="711" spans="1:7">
       <c r="B711" t="s">
-        <v>851</v>
+        <v>853</v>
       </c>
       <c r="C711" t="s">
-        <v>72</v>
+        <v>345</v>
+      </c>
+      <c r="E711" t="s">
+        <v>38</v>
       </c>
       <c r="F711">
         <v>1</v>
       </c>
       <c r="G711">
-        <v>1402</v>
+        <v>3303</v>
       </c>
     </row>
     <row r="712" spans="1:7">
       <c r="B712" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="C712" t="s">
-        <v>853</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>98</v>
       </c>
       <c r="F712">
         <v>1</v>
       </c>
       <c r="G712">
-        <v>1402</v>
+        <v>3302</v>
       </c>
     </row>
     <row r="713" spans="1:7">
       <c r="B713" t="s">
-        <v>850</v>
+        <v>855</v>
       </c>
       <c r="C713" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>203</v>
       </c>
       <c r="F713">
         <v>1</v>
       </c>
       <c r="G713">
-        <v>1402</v>
+        <v>3302</v>
       </c>
     </row>
     <row r="714" spans="1:7">
       <c r="B714" t="s">
-        <v>854</v>
+        <v>856</v>
       </c>
       <c r="C714" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>125</v>
       </c>
       <c r="F714">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G714">
-        <v>1402</v>
+        <v>3302</v>
       </c>
     </row>
     <row r="715" spans="1:7">
       <c r="B715" t="s">
-        <v>574</v>
+        <v>546</v>
       </c>
       <c r="C715" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>855</v>
+        <v>248</v>
       </c>
       <c r="F715">
         <v>1</v>
       </c>
       <c r="G715">
-        <v>1385</v>
+        <v>3302</v>
       </c>
     </row>
     <row r="716" spans="1:7">
       <c r="B716" t="s">
-        <v>645</v>
+        <v>857</v>
       </c>
       <c r="C716" t="s">
-        <v>856</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>182</v>
       </c>
       <c r="F716">
         <v>1</v>
       </c>
       <c r="G716">
-        <v>1385</v>
+        <v>3302</v>
       </c>
     </row>
     <row r="717" spans="1:7">
       <c r="B717" t="s">
-        <v>771</v>
+        <v>858</v>
       </c>
       <c r="C717" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>459</v>
+        <v>111</v>
       </c>
       <c r="F717">
         <v>1</v>
       </c>
       <c r="G717">
-        <v>1385</v>
+        <v>3302</v>
       </c>
     </row>
     <row r="718" spans="1:7">
       <c r="B718" t="s">
-        <v>857</v>
+        <v>859</v>
       </c>
       <c r="C718" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="F718">
         <v>1</v>
       </c>
       <c r="G718">
-        <v>1385</v>
+        <v>3302</v>
       </c>
     </row>
     <row r="719" spans="1:7">
       <c r="B719" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
       <c r="C719" t="s">
-        <v>104</v>
+        <v>37</v>
       </c>
       <c r="E719" t="s">
-        <v>2</v>
+        <v>113</v>
       </c>
       <c r="F719">
         <v>1</v>
       </c>
       <c r="G719">
-        <v>1385</v>
+        <v>3283</v>
       </c>
     </row>
     <row r="720" spans="1:7">
       <c r="B720" t="s">
-        <v>494</v>
+        <v>861</v>
       </c>
       <c r="C720" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="E720" t="s">
+        <v>279</v>
+      </c>
+      <c r="F720">
         <v>2</v>
       </c>
-      <c r="F720">
-[...1 lines deleted...]
-      </c>
       <c r="G720">
-        <v>1385</v>
+        <v>3283</v>
       </c>
     </row>
     <row r="721" spans="1:7">
       <c r="B721" t="s">
-        <v>826</v>
+        <v>591</v>
       </c>
       <c r="C721" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>1989</v>
+        <v>862</v>
       </c>
       <c r="E721" t="s">
-        <v>80</v>
+        <v>10</v>
       </c>
       <c r="F721">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G721">
-        <v>1381</v>
+        <v>3216</v>
       </c>
     </row>
     <row r="722" spans="1:7">
       <c r="B722" t="s">
-        <v>607</v>
+        <v>863</v>
       </c>
       <c r="C722" t="s">
-        <v>109</v>
+        <v>864</v>
       </c>
       <c r="E722" t="s">
-        <v>80</v>
+        <v>41</v>
       </c>
       <c r="F722">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="G722">
-        <v>1380</v>
+        <v>3207</v>
       </c>
     </row>
     <row r="723" spans="1:7">
       <c r="B723" t="s">
-        <v>102</v>
+        <v>241</v>
       </c>
       <c r="C723" t="s">
-        <v>438</v>
+        <v>176</v>
       </c>
       <c r="E723" t="s">
-        <v>650</v>
+        <v>235</v>
       </c>
       <c r="F723">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G723">
-        <v>1364</v>
+        <v>3205</v>
       </c>
     </row>
     <row r="724" spans="1:7">
       <c r="B724" t="s">
-        <v>859</v>
+        <v>374</v>
       </c>
       <c r="C724" t="s">
-        <v>610</v>
+        <v>436</v>
       </c>
       <c r="E724" t="s">
-        <v>131</v>
+        <v>44</v>
       </c>
       <c r="F724">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G724">
-        <v>1363</v>
+        <v>3192</v>
       </c>
     </row>
     <row r="725" spans="1:7">
       <c r="B725" t="s">
-        <v>808</v>
+        <v>865</v>
       </c>
       <c r="C725" t="s">
-        <v>193</v>
+        <v>679</v>
       </c>
       <c r="E725" t="s">
-        <v>207</v>
+        <v>279</v>
       </c>
       <c r="F725">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G725">
-        <v>1361</v>
+        <v>3156</v>
       </c>
     </row>
     <row r="726" spans="1:7">
       <c r="B726" t="s">
-        <v>860</v>
+        <v>866</v>
       </c>
       <c r="C726" t="s">
-        <v>861</v>
+        <v>867</v>
+      </c>
+      <c r="E726" t="s">
+        <v>60</v>
       </c>
       <c r="F726">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G726">
-        <v>1358</v>
+        <v>3156</v>
       </c>
     </row>
     <row r="727" spans="1:7">
       <c r="B727" t="s">
-        <v>862</v>
+        <v>93</v>
       </c>
       <c r="C727" t="s">
-        <v>472</v>
+        <v>47</v>
+      </c>
+      <c r="E727" t="s">
+        <v>60</v>
       </c>
       <c r="F727">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G727">
-        <v>1358</v>
+        <v>3156</v>
       </c>
     </row>
     <row r="728" spans="1:7">
       <c r="B728" t="s">
-        <v>863</v>
+        <v>868</v>
       </c>
       <c r="C728" t="s">
-        <v>53</v>
+        <v>98</v>
+      </c>
+      <c r="E728" t="s">
+        <v>2</v>
       </c>
       <c r="F728">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G728">
-        <v>1358</v>
+        <v>3143</v>
       </c>
     </row>
     <row r="729" spans="1:7">
       <c r="B729" t="s">
-        <v>864</v>
+        <v>869</v>
       </c>
       <c r="C729" t="s">
-        <v>47</v>
+        <v>814</v>
+      </c>
+      <c r="E729" t="s">
+        <v>737</v>
       </c>
       <c r="F729">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G729">
-        <v>1358</v>
+        <v>3140</v>
       </c>
     </row>
     <row r="730" spans="1:7">
       <c r="B730" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="C730" t="s">
-        <v>90</v>
+        <v>870</v>
       </c>
       <c r="E730" t="s">
-        <v>866</v>
+        <v>737</v>
       </c>
       <c r="F730">
         <v>2</v>
       </c>
       <c r="G730">
-        <v>1351</v>
+        <v>3140</v>
       </c>
     </row>
     <row r="731" spans="1:7">
       <c r="B731" t="s">
-        <v>865</v>
+        <v>801</v>
       </c>
       <c r="C731" t="s">
-        <v>183</v>
+        <v>176</v>
       </c>
       <c r="E731" t="s">
-        <v>866</v>
+        <v>60</v>
       </c>
       <c r="F731">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G731">
-        <v>1351</v>
+        <v>3133</v>
       </c>
     </row>
     <row r="732" spans="1:7">
       <c r="B732" t="s">
-        <v>867</v>
+        <v>341</v>
       </c>
       <c r="C732" t="s">
-        <v>322</v>
-[...2 lines deleted...]
-        <v>868</v>
+        <v>83</v>
       </c>
       <c r="F732">
         <v>1</v>
       </c>
       <c r="G732">
-        <v>1350</v>
+        <v>3133</v>
       </c>
     </row>
     <row r="733" spans="1:7">
       <c r="B733" t="s">
-        <v>248</v>
+        <v>871</v>
       </c>
       <c r="C733" t="s">
-        <v>869</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>45</v>
       </c>
       <c r="F733">
         <v>1</v>
       </c>
       <c r="G733">
-        <v>1349</v>
+        <v>3133</v>
       </c>
     </row>
     <row r="734" spans="1:7">
       <c r="B734" t="s">
-        <v>53</v>
+        <v>872</v>
       </c>
       <c r="C734" t="s">
-        <v>813</v>
+        <v>111</v>
       </c>
       <c r="E734" t="s">
-        <v>22</v>
+        <v>60</v>
       </c>
       <c r="F734">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G734">
-        <v>1346</v>
+        <v>3116</v>
       </c>
     </row>
     <row r="735" spans="1:7">
       <c r="B735" t="s">
-        <v>870</v>
+        <v>873</v>
       </c>
       <c r="C735" t="s">
-        <v>871</v>
+        <v>371</v>
       </c>
       <c r="E735" t="s">
-        <v>872</v>
+        <v>154</v>
       </c>
       <c r="F735">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G735">
-        <v>1339</v>
+        <v>3104</v>
       </c>
     </row>
     <row r="736" spans="1:7">
       <c r="B736" t="s">
-        <v>393</v>
+        <v>874</v>
       </c>
       <c r="C736" t="s">
-        <v>705</v>
+        <v>875</v>
       </c>
       <c r="E736" t="s">
-        <v>872</v>
+        <v>60</v>
       </c>
       <c r="F736">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="G736">
-        <v>1339</v>
+        <v>3098</v>
       </c>
     </row>
     <row r="737" spans="1:7">
       <c r="B737" t="s">
-        <v>873</v>
+        <v>876</v>
       </c>
       <c r="C737" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-        <v>553</v>
+        <v>259</v>
       </c>
       <c r="F737">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G737">
-        <v>1334</v>
+        <v>3097</v>
       </c>
     </row>
     <row r="738" spans="1:7">
       <c r="B738" t="s">
-        <v>873</v>
+        <v>295</v>
       </c>
       <c r="C738" t="s">
-        <v>608</v>
+        <v>789</v>
       </c>
       <c r="E738" t="s">
-        <v>553</v>
+        <v>60</v>
       </c>
       <c r="F738">
         <v>2</v>
       </c>
       <c r="G738">
-        <v>1334</v>
+        <v>3073</v>
       </c>
     </row>
     <row r="739" spans="1:7">
       <c r="B739" t="s">
-        <v>874</v>
+        <v>877</v>
       </c>
       <c r="C739" t="s">
-        <v>6</v>
+        <v>50</v>
       </c>
       <c r="E739" t="s">
-        <v>27</v>
+        <v>360</v>
       </c>
       <c r="F739">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G739">
-        <v>1317</v>
+        <v>3073</v>
       </c>
     </row>
     <row r="740" spans="1:7">
       <c r="B740" t="s">
-        <v>875</v>
+        <v>878</v>
       </c>
       <c r="C740" t="s">
-        <v>39</v>
+        <v>676</v>
       </c>
       <c r="E740" t="s">
-        <v>74</v>
+        <v>279</v>
       </c>
       <c r="F740">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G740">
-        <v>1291</v>
+        <v>3055</v>
       </c>
     </row>
     <row r="741" spans="1:7">
       <c r="B741" t="s">
-        <v>876</v>
+        <v>1</v>
       </c>
       <c r="C741" t="s">
-        <v>610</v>
+        <v>98</v>
       </c>
       <c r="E741" t="s">
-        <v>126</v>
+        <v>60</v>
       </c>
       <c r="F741">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G741">
-        <v>1282</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="742" spans="1:7">
       <c r="B742" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="C742" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="E742" t="s">
-        <v>879</v>
+        <v>41</v>
       </c>
       <c r="F742">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G742">
-        <v>1275</v>
+        <v>3024</v>
       </c>
     </row>
     <row r="743" spans="1:7">
       <c r="B743" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="C743" t="s">
-        <v>87</v>
+        <v>111</v>
       </c>
       <c r="E743" t="s">
-        <v>10</v>
+        <v>163</v>
       </c>
       <c r="F743">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G743">
-        <v>1273</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="744" spans="1:7">
       <c r="B744" t="s">
-        <v>393</v>
+        <v>882</v>
       </c>
       <c r="C744" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="E744" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="F744">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G744">
-        <v>1262</v>
+        <v>2981</v>
       </c>
     </row>
     <row r="745" spans="1:7">
       <c r="B745" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
       <c r="C745" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="E745" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="F745">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G745">
-        <v>1262</v>
+        <v>2979</v>
       </c>
     </row>
     <row r="746" spans="1:7">
       <c r="B746" t="s">
-        <v>882</v>
+        <v>210</v>
       </c>
       <c r="C746" t="s">
-        <v>577</v>
+        <v>79</v>
       </c>
       <c r="E746" t="s">
-        <v>317</v>
+        <v>41</v>
       </c>
       <c r="F746">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G746">
-        <v>1261</v>
+        <v>2971</v>
       </c>
     </row>
     <row r="747" spans="1:7">
       <c r="B747" t="s">
-        <v>883</v>
+        <v>651</v>
       </c>
       <c r="C747" t="s">
-        <v>884</v>
+        <v>11</v>
       </c>
       <c r="E747" t="s">
-        <v>657</v>
+        <v>13</v>
       </c>
       <c r="F747">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G747">
-        <v>1261</v>
+        <v>2969</v>
       </c>
     </row>
     <row r="748" spans="1:7">
       <c r="B748" t="s">
-        <v>300</v>
+        <v>884</v>
       </c>
       <c r="C748" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="E748" t="s">
-        <v>121</v>
+        <v>885</v>
       </c>
       <c r="F748">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G748">
-        <v>1261</v>
+        <v>2967</v>
       </c>
     </row>
     <row r="749" spans="1:7">
       <c r="B749" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="C749" t="s">
-        <v>6</v>
+        <v>109</v>
       </c>
       <c r="E749" t="s">
-        <v>269</v>
+        <v>706</v>
       </c>
       <c r="F749">
         <v>2</v>
       </c>
       <c r="G749">
-        <v>1261</v>
+        <v>2959</v>
       </c>
     </row>
     <row r="750" spans="1:7">
       <c r="B750" t="s">
-        <v>886</v>
+        <v>128</v>
       </c>
       <c r="C750" t="s">
-        <v>28</v>
+        <v>482</v>
+      </c>
+      <c r="E750" t="s">
+        <v>698</v>
       </c>
       <c r="F750">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G750">
-        <v>1260</v>
+        <v>2946</v>
       </c>
     </row>
     <row r="751" spans="1:7">
       <c r="B751" t="s">
         <v>887</v>
       </c>
       <c r="C751" t="s">
-        <v>322</v>
+        <v>11</v>
+      </c>
+      <c r="E751" t="s">
+        <v>41</v>
       </c>
       <c r="F751">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G751">
-        <v>1260</v>
+        <v>2927</v>
       </c>
     </row>
     <row r="752" spans="1:7">
       <c r="B752" t="s">
         <v>888</v>
       </c>
       <c r="C752" t="s">
-        <v>97</v>
+        <v>109</v>
+      </c>
+      <c r="D752">
+        <v>1968</v>
+      </c>
+      <c r="E752" t="s">
+        <v>60</v>
       </c>
       <c r="F752">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G752">
-        <v>1260</v>
+        <v>2915</v>
       </c>
     </row>
     <row r="753" spans="1:7">
       <c r="B753" t="s">
         <v>889</v>
       </c>
       <c r="C753" t="s">
-        <v>97</v>
+        <v>248</v>
+      </c>
+      <c r="E753" t="s">
+        <v>41</v>
       </c>
       <c r="F753">
         <v>1</v>
       </c>
       <c r="G753">
-        <v>1260</v>
+        <v>2914</v>
       </c>
     </row>
     <row r="754" spans="1:7">
       <c r="B754" t="s">
-        <v>600</v>
+        <v>890</v>
       </c>
       <c r="C754" t="s">
-        <v>890</v>
+        <v>756</v>
+      </c>
+      <c r="E754" t="s">
+        <v>737</v>
       </c>
       <c r="F754">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G754">
-        <v>1260</v>
+        <v>2906</v>
       </c>
     </row>
     <row r="755" spans="1:7">
       <c r="B755" t="s">
+        <v>362</v>
+      </c>
+      <c r="C755" t="s">
         <v>891</v>
       </c>
-      <c r="C755" t="s">
-        <v>53</v>
+      <c r="E755" t="s">
+        <v>737</v>
       </c>
       <c r="F755">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G755">
-        <v>1260</v>
+        <v>2906</v>
       </c>
     </row>
     <row r="756" spans="1:7">
       <c r="B756" t="s">
-        <v>53</v>
+        <v>892</v>
       </c>
       <c r="C756" t="s">
-        <v>97</v>
+        <v>436</v>
+      </c>
+      <c r="E756" t="s">
+        <v>737</v>
       </c>
       <c r="F756">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G756">
-        <v>1260</v>
+        <v>2906</v>
       </c>
     </row>
     <row r="757" spans="1:7">
       <c r="B757" t="s">
-        <v>892</v>
+        <v>209</v>
       </c>
       <c r="C757" t="s">
-        <v>272</v>
+        <v>83</v>
       </c>
       <c r="E757" t="s">
-        <v>22</v>
+        <v>702</v>
       </c>
       <c r="F757">
         <v>3</v>
       </c>
       <c r="G757">
-        <v>1252</v>
+        <v>2899</v>
       </c>
     </row>
     <row r="758" spans="1:7">
       <c r="B758" t="s">
         <v>893</v>
       </c>
       <c r="C758" t="s">
-        <v>136</v>
+        <v>34</v>
       </c>
       <c r="E758" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="F758">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G758">
-        <v>1226</v>
+        <v>2872</v>
       </c>
     </row>
     <row r="759" spans="1:7">
       <c r="B759" t="s">
         <v>894</v>
       </c>
       <c r="C759" t="s">
-        <v>6</v>
+        <v>29</v>
+      </c>
+      <c r="E759" t="s">
+        <v>375</v>
       </c>
       <c r="F759">
         <v>1</v>
       </c>
       <c r="G759">
-        <v>1226</v>
+        <v>2872</v>
       </c>
     </row>
     <row r="760" spans="1:7">
       <c r="B760" t="s">
-        <v>484</v>
+        <v>895</v>
       </c>
       <c r="C760" t="s">
-        <v>4</v>
+        <v>83</v>
       </c>
       <c r="E760" t="s">
-        <v>375</v>
+        <v>55</v>
       </c>
       <c r="F760">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G760">
-        <v>1215</v>
+        <v>2835</v>
       </c>
     </row>
     <row r="761" spans="1:7">
       <c r="B761" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="C761" t="s">
-        <v>463</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="F761">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G761">
-        <v>1215</v>
+        <v>2816</v>
       </c>
     </row>
     <row r="762" spans="1:7">
       <c r="B762" t="s">
-        <v>896</v>
+        <v>499</v>
       </c>
       <c r="C762" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="F762">
         <v>1</v>
       </c>
       <c r="G762">
-        <v>1206</v>
+        <v>2816</v>
       </c>
     </row>
     <row r="763" spans="1:7">
       <c r="B763" t="s">
-        <v>897</v>
+        <v>499</v>
       </c>
       <c r="C763" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-        <v>650</v>
+        <v>18</v>
       </c>
       <c r="F763">
         <v>1</v>
       </c>
       <c r="G763">
-        <v>1206</v>
+        <v>2816</v>
       </c>
     </row>
     <row r="764" spans="1:7">
       <c r="B764" t="s">
-        <v>896</v>
+        <v>197</v>
       </c>
       <c r="C764" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>212</v>
       </c>
       <c r="F764">
         <v>1</v>
       </c>
       <c r="G764">
-        <v>1206</v>
+        <v>2816</v>
       </c>
     </row>
     <row r="765" spans="1:7">
       <c r="B765" t="s">
-        <v>796</v>
+        <v>896</v>
       </c>
       <c r="C765" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>708</v>
       </c>
       <c r="F765">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G765">
-        <v>1198</v>
+        <v>2816</v>
       </c>
     </row>
     <row r="766" spans="1:7">
       <c r="B766" t="s">
-        <v>898</v>
+        <v>897</v>
       </c>
       <c r="C766" t="s">
-        <v>899</v>
-[...2 lines deleted...]
-        <v>204</v>
+        <v>106</v>
       </c>
       <c r="F766">
         <v>1</v>
       </c>
       <c r="G766">
-        <v>1189</v>
+        <v>2816</v>
       </c>
     </row>
     <row r="767" spans="1:7">
       <c r="B767" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="C767" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>153</v>
       </c>
       <c r="F767">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G767">
-        <v>1185</v>
+        <v>2816</v>
       </c>
     </row>
     <row r="768" spans="1:7">
       <c r="B768" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
       <c r="C768" t="s">
-        <v>39</v>
+        <v>270</v>
       </c>
       <c r="E768" t="s">
-        <v>126</v>
+        <v>279</v>
       </c>
       <c r="F768">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G768">
-        <v>1185</v>
+        <v>2816</v>
       </c>
     </row>
     <row r="769" spans="1:7">
       <c r="B769" t="s">
-        <v>902</v>
+        <v>466</v>
       </c>
       <c r="C769" t="s">
-        <v>174</v>
+        <v>115</v>
       </c>
       <c r="E769" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="F769">
         <v>1</v>
       </c>
       <c r="G769">
-        <v>1176</v>
+        <v>2814</v>
       </c>
     </row>
     <row r="770" spans="1:7">
       <c r="B770" t="s">
-        <v>903</v>
+        <v>674</v>
       </c>
       <c r="C770" t="s">
-        <v>353</v>
+        <v>47</v>
       </c>
       <c r="E770" t="s">
-        <v>269</v>
+        <v>7</v>
       </c>
       <c r="F770">
         <v>1</v>
       </c>
       <c r="G770">
-        <v>1176</v>
+        <v>2814</v>
       </c>
     </row>
     <row r="771" spans="1:7">
       <c r="B771" t="s">
-        <v>904</v>
+        <v>900</v>
       </c>
       <c r="C771" t="s">
-        <v>40</v>
+        <v>203</v>
       </c>
       <c r="E771" t="s">
-        <v>85</v>
+        <v>625</v>
       </c>
       <c r="F771">
         <v>1</v>
       </c>
       <c r="G771">
-        <v>1176</v>
+        <v>2814</v>
       </c>
     </row>
     <row r="772" spans="1:7">
       <c r="B772" t="s">
-        <v>528</v>
+        <v>901</v>
       </c>
       <c r="C772" t="s">
-        <v>405</v>
+        <v>708</v>
       </c>
       <c r="E772" t="s">
-        <v>312</v>
+        <v>625</v>
       </c>
       <c r="F772">
         <v>1</v>
       </c>
       <c r="G772">
-        <v>1176</v>
+        <v>2814</v>
       </c>
     </row>
     <row r="773" spans="1:7">
       <c r="B773" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
       <c r="C773" t="s">
-        <v>906</v>
+        <v>219</v>
       </c>
       <c r="E773" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="F773">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G773">
-        <v>1171</v>
+        <v>2814</v>
       </c>
     </row>
     <row r="774" spans="1:7">
       <c r="B774" t="s">
-        <v>907</v>
+        <v>445</v>
       </c>
       <c r="C774" t="s">
-        <v>346</v>
+        <v>45</v>
+      </c>
+      <c r="E774" t="s">
+        <v>55</v>
       </c>
       <c r="F774">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G774">
-        <v>1165</v>
+        <v>2814</v>
       </c>
     </row>
     <row r="775" spans="1:7">
       <c r="B775" t="s">
-        <v>908</v>
+        <v>903</v>
       </c>
       <c r="C775" t="s">
-        <v>314</v>
+        <v>98</v>
+      </c>
+      <c r="E775" t="s">
+        <v>55</v>
       </c>
       <c r="F775">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G775">
-        <v>1165</v>
+        <v>2796</v>
       </c>
     </row>
     <row r="776" spans="1:7">
       <c r="B776" t="s">
-        <v>349</v>
+        <v>128</v>
       </c>
       <c r="C776" t="s">
-        <v>97</v>
+        <v>29</v>
+      </c>
+      <c r="E776" t="s">
+        <v>96</v>
       </c>
       <c r="F776">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G776">
-        <v>1165</v>
+        <v>2796</v>
       </c>
     </row>
     <row r="777" spans="1:7">
       <c r="B777" t="s">
-        <v>349</v>
+        <v>736</v>
       </c>
       <c r="C777" t="s">
-        <v>438</v>
+        <v>719</v>
+      </c>
+      <c r="E777" t="s">
+        <v>13</v>
       </c>
       <c r="F777">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G777">
-        <v>1165</v>
+        <v>2785</v>
       </c>
     </row>
     <row r="778" spans="1:7">
       <c r="B778" t="s">
-        <v>909</v>
+        <v>399</v>
       </c>
       <c r="C778" t="s">
-        <v>115</v>
+        <v>672</v>
       </c>
       <c r="E778" t="s">
-        <v>553</v>
+        <v>401</v>
       </c>
       <c r="F778">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G778">
-        <v>1156</v>
+        <v>2760</v>
       </c>
     </row>
     <row r="779" spans="1:7">
       <c r="B779" t="s">
-        <v>766</v>
+        <v>374</v>
       </c>
       <c r="C779" t="s">
-        <v>45</v>
+        <v>182</v>
       </c>
       <c r="E779" t="s">
-        <v>128</v>
+        <v>147</v>
       </c>
       <c r="F779">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G779">
-        <v>1132</v>
+        <v>2729</v>
       </c>
     </row>
     <row r="780" spans="1:7">
       <c r="B780" t="s">
-        <v>910</v>
+        <v>904</v>
       </c>
       <c r="C780" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>905</v>
       </c>
       <c r="F780">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G780">
-        <v>1127</v>
+        <v>2718</v>
       </c>
     </row>
     <row r="781" spans="1:7">
       <c r="B781" t="s">
-        <v>911</v>
+        <v>906</v>
       </c>
       <c r="C781" t="s">
-        <v>912</v>
+        <v>288</v>
       </c>
       <c r="E781" t="s">
-        <v>22</v>
+        <v>60</v>
       </c>
       <c r="F781">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G781">
-        <v>1127</v>
+        <v>2714</v>
       </c>
     </row>
     <row r="782" spans="1:7">
       <c r="B782" t="s">
-        <v>913</v>
+        <v>907</v>
       </c>
       <c r="C782" t="s">
-        <v>6</v>
+        <v>203</v>
       </c>
       <c r="E782" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="F782">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G782">
-        <v>1118</v>
+        <v>2714</v>
       </c>
     </row>
     <row r="783" spans="1:7">
       <c r="B783" t="s">
-        <v>737</v>
+        <v>908</v>
       </c>
       <c r="C783" t="s">
-        <v>614</v>
+        <v>111</v>
       </c>
       <c r="E783" t="s">
-        <v>22</v>
+        <v>104</v>
       </c>
       <c r="F783">
         <v>3</v>
       </c>
       <c r="G783">
-        <v>1116</v>
+        <v>2698</v>
       </c>
     </row>
     <row r="784" spans="1:7">
       <c r="B784" t="s">
-        <v>914</v>
+        <v>854</v>
       </c>
       <c r="C784" t="s">
-        <v>18</v>
+        <v>708</v>
       </c>
       <c r="E784" t="s">
-        <v>22</v>
+        <v>233</v>
       </c>
       <c r="F784">
         <v>2</v>
       </c>
       <c r="G784">
-        <v>1113</v>
+        <v>2685</v>
       </c>
     </row>
     <row r="785" spans="1:7">
       <c r="B785" t="s">
-        <v>915</v>
+        <v>810</v>
       </c>
       <c r="C785" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="E785" t="s">
-        <v>240</v>
+        <v>55</v>
       </c>
       <c r="F785">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G785">
-        <v>1105</v>
+        <v>2673</v>
       </c>
     </row>
     <row r="786" spans="1:7">
       <c r="B786" t="s">
-        <v>574</v>
+        <v>909</v>
       </c>
       <c r="C786" t="s">
-        <v>72</v>
+        <v>197</v>
+      </c>
+      <c r="E786" t="s">
+        <v>41</v>
       </c>
       <c r="F786">
         <v>1</v>
       </c>
       <c r="G786">
-        <v>1101</v>
+        <v>2669</v>
       </c>
     </row>
     <row r="787" spans="1:7">
       <c r="B787" t="s">
-        <v>247</v>
+        <v>910</v>
       </c>
       <c r="C787" t="s">
-        <v>438</v>
+        <v>911</v>
       </c>
       <c r="E787" t="s">
-        <v>51</v>
+        <v>512</v>
       </c>
       <c r="F787">
         <v>1</v>
       </c>
       <c r="G787">
-        <v>1065</v>
+        <v>2669</v>
       </c>
     </row>
     <row r="788" spans="1:7">
       <c r="B788" t="s">
-        <v>771</v>
+        <v>912</v>
       </c>
       <c r="C788" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="F788">
         <v>1</v>
       </c>
       <c r="G788">
-        <v>1055</v>
+        <v>2669</v>
       </c>
     </row>
     <row r="789" spans="1:7">
       <c r="B789" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
       <c r="C789" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>269</v>
+        <v>1</v>
       </c>
       <c r="F789">
         <v>1</v>
       </c>
       <c r="G789">
-        <v>1052</v>
+        <v>2669</v>
       </c>
     </row>
     <row r="790" spans="1:7">
       <c r="B790" t="s">
-        <v>247</v>
+        <v>914</v>
       </c>
       <c r="C790" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>197</v>
       </c>
       <c r="F790">
         <v>1</v>
       </c>
       <c r="G790">
-        <v>1035</v>
+        <v>2669</v>
       </c>
     </row>
     <row r="791" spans="1:7">
       <c r="B791" t="s">
-        <v>917</v>
+        <v>196</v>
       </c>
       <c r="C791" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="E791" t="s">
-        <v>80</v>
+        <v>10</v>
       </c>
       <c r="F791">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G791">
-        <v>1031</v>
+        <v>2647</v>
       </c>
     </row>
     <row r="792" spans="1:7">
       <c r="B792" t="s">
-        <v>918</v>
+        <v>915</v>
       </c>
       <c r="C792" t="s">
-        <v>97</v>
+        <v>50</v>
       </c>
       <c r="E792" t="s">
-        <v>19</v>
+        <v>737</v>
       </c>
       <c r="F792">
         <v>3</v>
       </c>
       <c r="G792">
-        <v>1031</v>
+        <v>2635</v>
       </c>
     </row>
     <row r="793" spans="1:7">
       <c r="B793" t="s">
-        <v>919</v>
+        <v>916</v>
       </c>
       <c r="C793" t="s">
-        <v>577</v>
+        <v>496</v>
       </c>
       <c r="E793" t="s">
-        <v>22</v>
+        <v>737</v>
       </c>
       <c r="F793">
         <v>3</v>
       </c>
       <c r="G793">
-        <v>1030</v>
+        <v>2635</v>
       </c>
     </row>
     <row r="794" spans="1:7">
       <c r="B794" t="s">
-        <v>528</v>
+        <v>411</v>
       </c>
       <c r="C794" t="s">
-        <v>586</v>
+        <v>47</v>
       </c>
       <c r="E794" t="s">
-        <v>312</v>
+        <v>122</v>
       </c>
       <c r="F794">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G794">
-        <v>1027</v>
+        <v>2621</v>
       </c>
     </row>
     <row r="795" spans="1:7">
       <c r="B795" t="s">
-        <v>920</v>
+        <v>917</v>
       </c>
       <c r="C795" t="s">
-        <v>425</v>
+        <v>153</v>
       </c>
       <c r="E795" t="s">
-        <v>74</v>
+        <v>41</v>
       </c>
       <c r="F795">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G795">
-        <v>1011</v>
+        <v>2611</v>
       </c>
     </row>
     <row r="796" spans="1:7">
       <c r="B796" t="s">
-        <v>442</v>
+        <v>918</v>
       </c>
       <c r="C796" t="s">
-        <v>53</v>
+        <v>4</v>
+      </c>
+      <c r="E796" t="s">
+        <v>41</v>
       </c>
       <c r="F796">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G796">
-        <v>1004</v>
+        <v>2588</v>
       </c>
     </row>
     <row r="797" spans="1:7">
       <c r="B797" t="s">
-        <v>921</v>
+        <v>919</v>
       </c>
       <c r="C797" t="s">
-        <v>199</v>
+        <v>920</v>
       </c>
       <c r="E797" t="s">
-        <v>553</v>
+        <v>41</v>
       </c>
       <c r="F797">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G797">
-        <v>998</v>
+        <v>2567</v>
       </c>
     </row>
     <row r="798" spans="1:7">
       <c r="B798" t="s">
-        <v>738</v>
+        <v>921</v>
       </c>
       <c r="C798" t="s">
-        <v>13</v>
+        <v>111</v>
       </c>
       <c r="E798" t="s">
-        <v>320</v>
+        <v>41</v>
       </c>
       <c r="F798">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G798">
-        <v>997</v>
+        <v>2567</v>
       </c>
     </row>
     <row r="799" spans="1:7">
       <c r="B799" t="s">
         <v>922</v>
       </c>
       <c r="C799" t="s">
-        <v>53</v>
+        <v>6</v>
       </c>
       <c r="E799" t="s">
-        <v>61</v>
+        <v>32</v>
       </c>
       <c r="F799">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G799">
-        <v>997</v>
+        <v>2566</v>
       </c>
     </row>
     <row r="800" spans="1:7">
       <c r="B800" t="s">
-        <v>303</v>
+        <v>872</v>
       </c>
       <c r="C800" t="s">
         <v>923</v>
       </c>
       <c r="E800" t="s">
-        <v>202</v>
+        <v>60</v>
       </c>
       <c r="F800">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G800">
-        <v>997</v>
+        <v>2562</v>
       </c>
     </row>
     <row r="801" spans="1:7">
       <c r="B801" t="s">
-        <v>67</v>
+        <v>924</v>
       </c>
       <c r="C801" t="s">
-        <v>24</v>
+        <v>925</v>
       </c>
       <c r="F801">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G801">
-        <v>982</v>
+        <v>2562</v>
       </c>
     </row>
     <row r="802" spans="1:7">
       <c r="B802" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
       <c r="C802" t="s">
-        <v>97</v>
+        <v>31</v>
+      </c>
+      <c r="E802" t="s">
+        <v>104</v>
       </c>
       <c r="F802">
         <v>1</v>
       </c>
       <c r="G802">
-        <v>982</v>
+        <v>2556</v>
       </c>
     </row>
     <row r="803" spans="1:7">
       <c r="B803" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="C803" t="s">
-        <v>926</v>
+        <v>928</v>
+      </c>
+      <c r="E803" t="s">
+        <v>60</v>
       </c>
       <c r="F803">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G803">
-        <v>982</v>
+        <v>2550</v>
       </c>
     </row>
     <row r="804" spans="1:7">
       <c r="B804" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="C804" t="s">
-        <v>6</v>
+        <v>930</v>
+      </c>
+      <c r="E804" t="s">
+        <v>60</v>
       </c>
       <c r="F804">
         <v>1</v>
       </c>
       <c r="G804">
-        <v>982</v>
+        <v>2550</v>
       </c>
     </row>
     <row r="805" spans="1:7">
       <c r="B805" t="s">
-        <v>928</v>
+        <v>931</v>
       </c>
       <c r="C805" t="s">
-        <v>929</v>
+        <v>111</v>
+      </c>
+      <c r="E805" t="s">
+        <v>648</v>
       </c>
       <c r="F805">
         <v>1</v>
       </c>
       <c r="G805">
-        <v>982</v>
+        <v>2527</v>
       </c>
     </row>
     <row r="806" spans="1:7">
       <c r="B806" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="C806" t="s">
-        <v>13</v>
+        <v>923</v>
       </c>
       <c r="F806">
         <v>1</v>
       </c>
       <c r="G806">
-        <v>982</v>
+        <v>2527</v>
       </c>
     </row>
     <row r="807" spans="1:7">
       <c r="B807" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="C807" t="s">
-        <v>709</v>
+        <v>125</v>
       </c>
       <c r="F807">
         <v>1</v>
       </c>
       <c r="G807">
-        <v>982</v>
+        <v>2527</v>
       </c>
     </row>
     <row r="808" spans="1:7">
       <c r="B808" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="C808" t="s">
-        <v>95</v>
+        <v>34</v>
       </c>
       <c r="F808">
         <v>1</v>
       </c>
       <c r="G808">
-        <v>982</v>
+        <v>2527</v>
       </c>
     </row>
     <row r="809" spans="1:7">
       <c r="B809" t="s">
-        <v>98</v>
+        <v>935</v>
       </c>
       <c r="C809" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>99</v>
+        <v>936</v>
       </c>
       <c r="F809">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G809">
-        <v>980</v>
+        <v>2527</v>
       </c>
     </row>
     <row r="810" spans="1:7">
       <c r="B810" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="C810" t="s">
-        <v>934</v>
-[...2 lines deleted...]
-        <v>204</v>
+        <v>109</v>
       </c>
       <c r="F810">
         <v>1</v>
       </c>
       <c r="G810">
-        <v>957</v>
+        <v>2527</v>
       </c>
     </row>
     <row r="811" spans="1:7">
       <c r="B811" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="C811" t="s">
-        <v>275</v>
+        <v>37</v>
       </c>
       <c r="E811" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="F811">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G811">
-        <v>950</v>
+        <v>2514</v>
       </c>
     </row>
     <row r="812" spans="1:7">
       <c r="B812" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="C812" t="s">
-        <v>65</v>
+        <v>940</v>
       </c>
       <c r="E812" t="s">
-        <v>48</v>
+        <v>60</v>
       </c>
       <c r="F812">
         <v>2</v>
       </c>
       <c r="G812">
-        <v>950</v>
+        <v>2492</v>
       </c>
     </row>
     <row r="813" spans="1:7">
       <c r="B813" t="s">
-        <v>449</v>
+        <v>941</v>
       </c>
       <c r="C813" t="s">
-        <v>164</v>
+        <v>197</v>
       </c>
       <c r="E813" t="s">
-        <v>131</v>
+        <v>414</v>
       </c>
       <c r="F813">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G813">
-        <v>946</v>
+        <v>2490</v>
       </c>
     </row>
     <row r="814" spans="1:7">
       <c r="B814" t="s">
-        <v>281</v>
+        <v>942</v>
       </c>
       <c r="C814" t="s">
-        <v>164</v>
+        <v>111</v>
       </c>
       <c r="E814" t="s">
-        <v>282</v>
+        <v>147</v>
       </c>
       <c r="F814">
         <v>1</v>
       </c>
       <c r="G814">
-        <v>938</v>
+        <v>2456</v>
       </c>
     </row>
     <row r="815" spans="1:7">
       <c r="B815" t="s">
-        <v>281</v>
+        <v>943</v>
       </c>
       <c r="C815" t="s">
-        <v>425</v>
+        <v>708</v>
       </c>
       <c r="E815" t="s">
-        <v>282</v>
+        <v>122</v>
       </c>
       <c r="F815">
         <v>1</v>
       </c>
       <c r="G815">
-        <v>938</v>
+        <v>2390</v>
       </c>
     </row>
     <row r="816" spans="1:7">
       <c r="B816" t="s">
-        <v>937</v>
+        <v>490</v>
       </c>
       <c r="C816" t="s">
-        <v>777</v>
-[...2 lines deleted...]
-        <v>938</v>
+        <v>106</v>
       </c>
       <c r="F816">
         <v>1</v>
       </c>
       <c r="G816">
-        <v>932</v>
+        <v>2390</v>
       </c>
     </row>
     <row r="817" spans="1:7">
       <c r="B817" t="s">
-        <v>939</v>
+        <v>944</v>
       </c>
       <c r="C817" t="s">
-        <v>608</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>197</v>
       </c>
       <c r="F817">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G817">
-        <v>932</v>
+        <v>2390</v>
       </c>
     </row>
     <row r="818" spans="1:7">
       <c r="B818" t="s">
-        <v>940</v>
+        <v>945</v>
       </c>
       <c r="C818" t="s">
-        <v>941</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>83</v>
       </c>
       <c r="F818">
         <v>1</v>
       </c>
       <c r="G818">
-        <v>932</v>
+        <v>2390</v>
       </c>
     </row>
     <row r="819" spans="1:7">
       <c r="B819" t="s">
-        <v>775</v>
+        <v>946</v>
       </c>
       <c r="C819" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>482</v>
       </c>
       <c r="F819">
         <v>1</v>
       </c>
       <c r="G819">
-        <v>932</v>
+        <v>2390</v>
       </c>
     </row>
     <row r="820" spans="1:7">
       <c r="B820" t="s">
-        <v>364</v>
+        <v>947</v>
       </c>
       <c r="C820" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>708</v>
       </c>
       <c r="F820">
         <v>1</v>
       </c>
       <c r="G820">
-        <v>932</v>
+        <v>2390</v>
       </c>
     </row>
     <row r="821" spans="1:7">
       <c r="B821" t="s">
-        <v>530</v>
+        <v>948</v>
       </c>
       <c r="C821" t="s">
-        <v>222</v>
+        <v>83</v>
       </c>
       <c r="E821" t="s">
-        <v>27</v>
+        <v>551</v>
       </c>
       <c r="F821">
         <v>1</v>
       </c>
       <c r="G821">
-        <v>932</v>
+        <v>2390</v>
       </c>
     </row>
     <row r="822" spans="1:7">
       <c r="B822" t="s">
-        <v>477</v>
+        <v>949</v>
       </c>
       <c r="C822" t="s">
-        <v>188</v>
+        <v>29</v>
       </c>
       <c r="E822" t="s">
-        <v>27</v>
+        <v>421</v>
       </c>
       <c r="F822">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G822">
-        <v>932</v>
+        <v>2388</v>
       </c>
     </row>
     <row r="823" spans="1:7">
       <c r="B823" t="s">
-        <v>221</v>
+        <v>950</v>
       </c>
       <c r="C823" t="s">
-        <v>50</v>
+        <v>109</v>
       </c>
       <c r="E823" t="s">
-        <v>140</v>
+        <v>55</v>
       </c>
       <c r="F823">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G823">
-        <v>926</v>
+        <v>2386</v>
       </c>
     </row>
     <row r="824" spans="1:7">
       <c r="B824" t="s">
-        <v>942</v>
+        <v>196</v>
       </c>
       <c r="C824" t="s">
-        <v>90</v>
+        <v>146</v>
       </c>
       <c r="E824" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="F824">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G824">
-        <v>925</v>
+        <v>2374</v>
       </c>
     </row>
     <row r="825" spans="1:7">
       <c r="B825" t="s">
-        <v>943</v>
+        <v>951</v>
       </c>
       <c r="C825" t="s">
-        <v>314</v>
+        <v>264</v>
       </c>
       <c r="E825" t="s">
-        <v>667</v>
+        <v>41</v>
       </c>
       <c r="F825">
         <v>2</v>
       </c>
       <c r="G825">
-        <v>918</v>
+        <v>2372</v>
       </c>
     </row>
     <row r="826" spans="1:7">
       <c r="B826" t="s">
-        <v>944</v>
+        <v>952</v>
       </c>
       <c r="C826" t="s">
-        <v>6</v>
+        <v>115</v>
       </c>
       <c r="E826" t="s">
-        <v>667</v>
+        <v>41</v>
       </c>
       <c r="F826">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G826">
-        <v>917</v>
+        <v>2372</v>
       </c>
     </row>
     <row r="827" spans="1:7">
       <c r="B827" t="s">
-        <v>945</v>
+        <v>533</v>
       </c>
       <c r="C827" t="s">
-        <v>429</v>
+        <v>18</v>
       </c>
       <c r="E827" t="s">
-        <v>667</v>
+        <v>55</v>
       </c>
       <c r="F827">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G827">
-        <v>917</v>
+        <v>2372</v>
       </c>
     </row>
     <row r="828" spans="1:7">
       <c r="B828" t="s">
-        <v>946</v>
+        <v>953</v>
       </c>
       <c r="C828" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E828" t="s">
-        <v>19</v>
+        <v>375</v>
       </c>
       <c r="F828">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G828">
-        <v>914</v>
+        <v>2371</v>
       </c>
     </row>
     <row r="829" spans="1:7">
       <c r="B829" t="s">
-        <v>947</v>
+        <v>954</v>
       </c>
       <c r="C829" t="s">
-        <v>948</v>
+        <v>667</v>
       </c>
       <c r="E829" t="s">
-        <v>61</v>
+        <v>375</v>
       </c>
       <c r="F829">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G829">
-        <v>910</v>
+        <v>2371</v>
       </c>
     </row>
     <row r="830" spans="1:7">
       <c r="B830" t="s">
-        <v>949</v>
+        <v>955</v>
       </c>
       <c r="C830" t="s">
-        <v>577</v>
+        <v>106</v>
+      </c>
+      <c r="E830" t="s">
+        <v>102</v>
       </c>
       <c r="F830">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G830">
-        <v>894</v>
+        <v>2358</v>
       </c>
     </row>
     <row r="831" spans="1:7">
       <c r="B831" t="s">
-        <v>950</v>
+        <v>956</v>
       </c>
       <c r="C831" t="s">
-        <v>90</v>
+        <v>83</v>
+      </c>
+      <c r="E831" t="s">
+        <v>414</v>
       </c>
       <c r="F831">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G831">
-        <v>894</v>
+        <v>2356</v>
       </c>
     </row>
     <row r="832" spans="1:7">
       <c r="B832" t="s">
-        <v>951</v>
+        <v>957</v>
       </c>
       <c r="C832" t="s">
-        <v>871</v>
+        <v>496</v>
       </c>
       <c r="E832" t="s">
-        <v>952</v>
+        <v>276</v>
       </c>
       <c r="F832">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G832">
-        <v>894</v>
+        <v>2353</v>
       </c>
     </row>
     <row r="833" spans="1:7">
       <c r="B833" t="s">
-        <v>951</v>
+        <v>958</v>
       </c>
       <c r="C833" t="s">
-        <v>97</v>
+        <v>246</v>
       </c>
       <c r="E833" t="s">
-        <v>952</v>
+        <v>41</v>
       </c>
       <c r="F833">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G833">
-        <v>894</v>
+        <v>2352</v>
       </c>
     </row>
     <row r="834" spans="1:7">
       <c r="B834" t="s">
-        <v>953</v>
+        <v>959</v>
       </c>
       <c r="C834" t="s">
-        <v>124</v>
+        <v>326</v>
       </c>
       <c r="E834" t="s">
-        <v>954</v>
+        <v>360</v>
       </c>
       <c r="F834">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G834">
-        <v>881</v>
+        <v>2352</v>
       </c>
     </row>
     <row r="835" spans="1:7">
       <c r="B835" t="s">
-        <v>736</v>
+        <v>960</v>
       </c>
       <c r="C835" t="s">
-        <v>97</v>
+        <v>31</v>
       </c>
       <c r="E835" t="s">
-        <v>22</v>
+        <v>233</v>
       </c>
       <c r="F835">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G835">
-        <v>881</v>
+        <v>2347</v>
       </c>
     </row>
     <row r="836" spans="1:7">
       <c r="B836" t="s">
-        <v>955</v>
+        <v>961</v>
       </c>
       <c r="C836" t="s">
-        <v>104</v>
+        <v>79</v>
       </c>
       <c r="E836" t="s">
-        <v>99</v>
+        <v>233</v>
       </c>
       <c r="F836">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G836">
-        <v>879</v>
+        <v>2347</v>
       </c>
     </row>
     <row r="837" spans="1:7">
       <c r="B837" t="s">
-        <v>956</v>
+        <v>962</v>
       </c>
       <c r="C837" t="s">
-        <v>957</v>
+        <v>18</v>
       </c>
       <c r="E837" t="s">
-        <v>269</v>
+        <v>401</v>
       </c>
       <c r="F837">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G837">
-        <v>874</v>
+        <v>2339</v>
       </c>
     </row>
     <row r="838" spans="1:7">
       <c r="B838" t="s">
-        <v>349</v>
+        <v>963</v>
       </c>
       <c r="C838" t="s">
-        <v>97</v>
+        <v>67</v>
       </c>
       <c r="E838" t="s">
-        <v>43</v>
+        <v>104</v>
       </c>
       <c r="F838">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G838">
-        <v>858</v>
+        <v>2297</v>
       </c>
     </row>
     <row r="839" spans="1:7">
       <c r="B839" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="C839" t="s">
-        <v>959</v>
-[...2 lines deleted...]
-        <v>2010</v>
+        <v>146</v>
       </c>
       <c r="E839" t="s">
-        <v>77</v>
+        <v>147</v>
       </c>
       <c r="F839">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G839">
-        <v>855</v>
+        <v>2288</v>
       </c>
     </row>
     <row r="840" spans="1:7">
       <c r="B840" t="s">
-        <v>960</v>
+        <v>823</v>
       </c>
       <c r="C840" t="s">
-        <v>95</v>
+        <v>228</v>
       </c>
       <c r="E840" t="s">
-        <v>128</v>
+        <v>22</v>
       </c>
       <c r="F840">
         <v>2</v>
       </c>
       <c r="G840">
-        <v>842</v>
+        <v>2274</v>
       </c>
     </row>
     <row r="841" spans="1:7">
       <c r="B841" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="C841" t="s">
-        <v>962</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>29</v>
       </c>
       <c r="F841">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G841">
-        <v>838</v>
+        <v>2259</v>
       </c>
     </row>
     <row r="842" spans="1:7">
       <c r="B842" t="s">
-        <v>963</v>
+        <v>966</v>
       </c>
       <c r="C842" t="s">
-        <v>964</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>967</v>
       </c>
       <c r="F842">
         <v>1</v>
       </c>
       <c r="G842">
-        <v>836</v>
+        <v>2259</v>
       </c>
     </row>
     <row r="843" spans="1:7">
       <c r="B843" t="s">
-        <v>965</v>
+        <v>968</v>
       </c>
       <c r="C843" t="s">
-        <v>322</v>
-[...2 lines deleted...]
-        <v>650</v>
+        <v>969</v>
       </c>
       <c r="F843">
         <v>1</v>
       </c>
       <c r="G843">
-        <v>831</v>
+        <v>2259</v>
       </c>
     </row>
     <row r="844" spans="1:7">
       <c r="B844" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
       <c r="C844" t="s">
-        <v>405</v>
-[...2 lines deleted...]
-        <v>269</v>
+        <v>171</v>
       </c>
       <c r="F844">
         <v>1</v>
       </c>
       <c r="G844">
-        <v>818</v>
+        <v>2259</v>
       </c>
     </row>
     <row r="845" spans="1:7">
       <c r="B845" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="C845" t="s">
-        <v>115</v>
+        <v>241</v>
       </c>
       <c r="F845">
         <v>1</v>
       </c>
       <c r="G845">
-        <v>808</v>
+        <v>2259</v>
       </c>
     </row>
     <row r="846" spans="1:7">
       <c r="B846" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="C846" t="s">
-        <v>53</v>
+        <v>111</v>
       </c>
       <c r="F846">
         <v>1</v>
       </c>
       <c r="G846">
-        <v>808</v>
+        <v>2259</v>
       </c>
     </row>
     <row r="847" spans="1:7">
       <c r="B847" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
       <c r="C847" t="s">
-        <v>314</v>
+        <v>83</v>
       </c>
       <c r="F847">
         <v>1</v>
       </c>
       <c r="G847">
-        <v>808</v>
+        <v>2259</v>
       </c>
     </row>
     <row r="848" spans="1:7">
       <c r="B848" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="C848" t="s">
-        <v>72</v>
+        <v>176</v>
       </c>
       <c r="F848">
         <v>1</v>
       </c>
       <c r="G848">
-        <v>808</v>
+        <v>2259</v>
       </c>
     </row>
     <row r="849" spans="1:7">
       <c r="B849" t="s">
-        <v>881</v>
+        <v>975</v>
       </c>
       <c r="C849" t="s">
-        <v>13</v>
+        <v>672</v>
       </c>
       <c r="F849">
         <v>1</v>
       </c>
       <c r="G849">
-        <v>808</v>
+        <v>2259</v>
       </c>
     </row>
     <row r="850" spans="1:7">
       <c r="B850" t="s">
-        <v>87</v>
+        <v>976</v>
       </c>
       <c r="C850" t="s">
-        <v>115</v>
+        <v>9</v>
+      </c>
+      <c r="E850" t="s">
+        <v>13</v>
       </c>
       <c r="F850">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G850">
-        <v>808</v>
+        <v>2258</v>
       </c>
     </row>
     <row r="851" spans="1:7">
       <c r="B851" t="s">
-        <v>482</v>
+        <v>435</v>
       </c>
       <c r="C851" t="s">
-        <v>109</v>
+        <v>436</v>
+      </c>
+      <c r="E851" t="s">
+        <v>41</v>
       </c>
       <c r="F851">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G851">
-        <v>808</v>
+        <v>2256</v>
       </c>
     </row>
     <row r="852" spans="1:7">
       <c r="B852" t="s">
-        <v>349</v>
+        <v>977</v>
       </c>
       <c r="C852" t="s">
-        <v>76</v>
+        <v>978</v>
       </c>
       <c r="E852" t="s">
-        <v>61</v>
+        <v>113</v>
       </c>
       <c r="F852">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G852">
-        <v>808</v>
+        <v>2229</v>
       </c>
     </row>
     <row r="853" spans="1:7">
       <c r="B853" t="s">
-        <v>971</v>
+        <v>369</v>
       </c>
       <c r="C853" t="s">
-        <v>39</v>
+        <v>979</v>
       </c>
       <c r="E853" t="s">
-        <v>162</v>
+        <v>65</v>
       </c>
       <c r="F853">
         <v>2</v>
       </c>
       <c r="G853">
-        <v>808</v>
+        <v>2223</v>
       </c>
     </row>
     <row r="854" spans="1:7">
       <c r="B854" t="s">
-        <v>266</v>
+        <v>980</v>
       </c>
       <c r="C854" t="s">
-        <v>405</v>
+        <v>197</v>
       </c>
       <c r="E854" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="F854">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G854">
-        <v>808</v>
+        <v>2212</v>
       </c>
     </row>
     <row r="855" spans="1:7">
       <c r="B855" t="s">
-        <v>349</v>
+        <v>981</v>
       </c>
       <c r="C855" t="s">
-        <v>150</v>
+        <v>18</v>
       </c>
       <c r="E855" t="s">
-        <v>61</v>
+        <v>41</v>
       </c>
       <c r="F855">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G855">
-        <v>808</v>
+        <v>2193</v>
       </c>
     </row>
     <row r="856" spans="1:7">
       <c r="B856" t="s">
-        <v>972</v>
+        <v>982</v>
       </c>
       <c r="C856" t="s">
-        <v>973</v>
+        <v>309</v>
       </c>
       <c r="E856" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="F856">
         <v>2</v>
       </c>
       <c r="G856">
-        <v>804</v>
+        <v>2183</v>
       </c>
     </row>
     <row r="857" spans="1:7">
       <c r="B857" t="s">
-        <v>974</v>
+        <v>983</v>
       </c>
       <c r="C857" t="s">
-        <v>975</v>
+        <v>37</v>
       </c>
       <c r="E857" t="s">
-        <v>19</v>
+        <v>122</v>
       </c>
       <c r="F857">
         <v>2</v>
       </c>
       <c r="G857">
-        <v>804</v>
+        <v>2181</v>
       </c>
     </row>
     <row r="858" spans="1:7">
       <c r="B858" t="s">
-        <v>976</v>
+        <v>411</v>
       </c>
       <c r="C858" t="s">
-        <v>109</v>
+        <v>482</v>
       </c>
       <c r="E858" t="s">
-        <v>10</v>
+        <v>122</v>
       </c>
       <c r="F858">
         <v>2</v>
       </c>
       <c r="G858">
-        <v>804</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="859" spans="1:7">
       <c r="B859" t="s">
-        <v>977</v>
+        <v>984</v>
       </c>
       <c r="C859" t="s">
-        <v>978</v>
+        <v>795</v>
       </c>
       <c r="E859" t="s">
-        <v>22</v>
+        <v>985</v>
       </c>
       <c r="F859">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G859">
-        <v>800</v>
+        <v>2144</v>
       </c>
     </row>
     <row r="860" spans="1:7">
       <c r="B860" t="s">
-        <v>756</v>
+        <v>986</v>
       </c>
       <c r="C860" t="s">
-        <v>95</v>
+        <v>47</v>
       </c>
       <c r="E860" t="s">
-        <v>31</v>
+        <v>118</v>
       </c>
       <c r="F860">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G860">
-        <v>800</v>
+        <v>2139</v>
       </c>
     </row>
     <row r="861" spans="1:7">
       <c r="B861" t="s">
-        <v>979</v>
+        <v>987</v>
       </c>
       <c r="C861" t="s">
-        <v>109</v>
+        <v>326</v>
       </c>
       <c r="E861" t="s">
-        <v>285</v>
+        <v>122</v>
       </c>
       <c r="F861">
         <v>1</v>
       </c>
       <c r="G861">
-        <v>800</v>
+        <v>2136</v>
       </c>
     </row>
     <row r="862" spans="1:7">
       <c r="B862" t="s">
-        <v>163</v>
+        <v>988</v>
       </c>
       <c r="C862" t="s">
         <v>79</v>
       </c>
       <c r="E862" t="s">
-        <v>74</v>
+        <v>184</v>
       </c>
       <c r="F862">
         <v>1</v>
       </c>
       <c r="G862">
-        <v>792</v>
+        <v>2136</v>
       </c>
     </row>
     <row r="863" spans="1:7">
       <c r="B863" t="s">
-        <v>640</v>
+        <v>989</v>
       </c>
       <c r="C863" t="s">
-        <v>72</v>
+        <v>18</v>
       </c>
       <c r="E863" t="s">
-        <v>128</v>
+        <v>702</v>
       </c>
       <c r="F863">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G863">
-        <v>792</v>
+        <v>2135</v>
       </c>
     </row>
     <row r="864" spans="1:7">
       <c r="B864" t="s">
-        <v>980</v>
+        <v>990</v>
       </c>
       <c r="C864" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>203</v>
       </c>
       <c r="F864">
         <v>1</v>
       </c>
       <c r="G864">
-        <v>792</v>
+        <v>2133</v>
       </c>
     </row>
     <row r="865" spans="1:7">
       <c r="B865" t="s">
-        <v>193</v>
+        <v>991</v>
       </c>
       <c r="C865" t="s">
-        <v>314</v>
-[...2 lines deleted...]
-        <v>312</v>
+        <v>111</v>
       </c>
       <c r="F865">
         <v>1</v>
       </c>
       <c r="G865">
-        <v>768</v>
+        <v>2133</v>
       </c>
     </row>
     <row r="866" spans="1:7">
       <c r="B866" t="s">
-        <v>981</v>
+        <v>992</v>
       </c>
       <c r="C866" t="s">
-        <v>982</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>993</v>
       </c>
       <c r="F866">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G866">
-        <v>758</v>
+        <v>2133</v>
       </c>
     </row>
     <row r="867" spans="1:7">
       <c r="B867" t="s">
-        <v>983</v>
+        <v>994</v>
       </c>
       <c r="C867" t="s">
-        <v>929</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>222</v>
       </c>
       <c r="F867">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G867">
-        <v>758</v>
+        <v>2133</v>
       </c>
     </row>
     <row r="868" spans="1:7">
       <c r="B868" t="s">
-        <v>984</v>
+        <v>105</v>
       </c>
       <c r="C868" t="s">
-        <v>813</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>182</v>
       </c>
       <c r="F868">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G868">
-        <v>756</v>
+        <v>2133</v>
       </c>
     </row>
     <row r="869" spans="1:7">
       <c r="B869" t="s">
-        <v>985</v>
+        <v>995</v>
       </c>
       <c r="C869" t="s">
-        <v>72</v>
+        <v>203</v>
       </c>
       <c r="E869" t="s">
-        <v>14</v>
+        <v>55</v>
       </c>
       <c r="F869">
         <v>1</v>
       </c>
       <c r="G869">
-        <v>754</v>
+        <v>2133</v>
       </c>
     </row>
     <row r="870" spans="1:7">
       <c r="B870" t="s">
-        <v>986</v>
+        <v>83</v>
       </c>
       <c r="C870" t="s">
-        <v>57</v>
+        <v>814</v>
       </c>
       <c r="E870" t="s">
-        <v>868</v>
+        <v>41</v>
       </c>
       <c r="F870">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="G870">
-        <v>754</v>
+        <v>2130</v>
       </c>
     </row>
     <row r="871" spans="1:7">
       <c r="B871" t="s">
-        <v>987</v>
+        <v>996</v>
       </c>
       <c r="C871" t="s">
-        <v>988</v>
+        <v>47</v>
       </c>
       <c r="E871" t="s">
-        <v>868</v>
+        <v>997</v>
       </c>
       <c r="F871">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G871">
-        <v>754</v>
+        <v>2121</v>
       </c>
     </row>
     <row r="872" spans="1:7">
       <c r="B872" t="s">
-        <v>989</v>
+        <v>475</v>
       </c>
       <c r="C872" t="s">
-        <v>789</v>
-[...2 lines deleted...]
-        <v>204</v>
+        <v>56</v>
       </c>
       <c r="F872">
         <v>1</v>
       </c>
       <c r="G872">
-        <v>753</v>
+        <v>2110</v>
       </c>
     </row>
     <row r="873" spans="1:7">
       <c r="B873" t="s">
-        <v>990</v>
+        <v>998</v>
       </c>
       <c r="C873" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>868</v>
+        <v>37</v>
       </c>
       <c r="F873">
         <v>1</v>
       </c>
       <c r="G873">
-        <v>748</v>
+        <v>2110</v>
       </c>
     </row>
     <row r="874" spans="1:7">
       <c r="B874" t="s">
-        <v>991</v>
+        <v>999</v>
       </c>
       <c r="C874" t="s">
-        <v>992</v>
-[...2 lines deleted...]
-        <v>868</v>
+        <v>442</v>
       </c>
       <c r="F874">
         <v>1</v>
       </c>
       <c r="G874">
-        <v>748</v>
+        <v>2110</v>
       </c>
     </row>
     <row r="875" spans="1:7">
       <c r="B875" t="s">
-        <v>993</v>
+        <v>881</v>
       </c>
       <c r="C875" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="E875" t="s">
-        <v>825</v>
+        <v>163</v>
       </c>
       <c r="F875">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G875">
-        <v>707</v>
+        <v>2107</v>
       </c>
     </row>
     <row r="876" spans="1:7">
       <c r="B876" t="s">
-        <v>84</v>
+        <v>1000</v>
       </c>
       <c r="C876" t="s">
-        <v>42</v>
+        <v>1001</v>
       </c>
       <c r="E876" t="s">
-        <v>85</v>
+        <v>360</v>
       </c>
       <c r="F876">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G876">
-        <v>707</v>
+        <v>2097</v>
       </c>
     </row>
     <row r="877" spans="1:7">
       <c r="B877" t="s">
-        <v>994</v>
+        <v>1002</v>
       </c>
       <c r="C877" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>2013</v>
+        <v>29</v>
       </c>
       <c r="E877" t="s">
-        <v>27</v>
+        <v>648</v>
       </c>
       <c r="F877">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G877">
-        <v>707</v>
+        <v>2081</v>
       </c>
     </row>
     <row r="878" spans="1:7">
       <c r="B878" t="s">
-        <v>585</v>
+        <v>298</v>
       </c>
       <c r="C878" t="s">
-        <v>72</v>
+        <v>144</v>
       </c>
       <c r="E878" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="F878">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G878">
-        <v>707</v>
+        <v>2073</v>
       </c>
     </row>
     <row r="879" spans="1:7">
       <c r="B879" t="s">
-        <v>995</v>
+        <v>298</v>
       </c>
       <c r="C879" t="s">
-        <v>996</v>
+        <v>212</v>
       </c>
       <c r="E879" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="F879">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G879">
-        <v>707</v>
+        <v>2073</v>
       </c>
     </row>
     <row r="880" spans="1:7">
       <c r="B880" t="s">
-        <v>997</v>
+        <v>1003</v>
       </c>
       <c r="C880" t="s">
-        <v>60</v>
+        <v>111</v>
       </c>
       <c r="E880" t="s">
-        <v>80</v>
+        <v>677</v>
       </c>
       <c r="F880">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G880">
-        <v>707</v>
+        <v>2054</v>
       </c>
     </row>
     <row r="881" spans="1:7">
       <c r="B881" t="s">
-        <v>998</v>
+        <v>34</v>
       </c>
       <c r="C881" t="s">
-        <v>999</v>
+        <v>6</v>
+      </c>
+      <c r="E881" t="s">
+        <v>677</v>
       </c>
       <c r="F881">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G881">
-        <v>707</v>
+        <v>2054</v>
       </c>
     </row>
     <row r="882" spans="1:7">
       <c r="B882" t="s">
-        <v>1000</v>
+        <v>595</v>
       </c>
       <c r="C882" t="s">
-        <v>1</v>
+        <v>246</v>
+      </c>
+      <c r="E882" t="s">
+        <v>38</v>
       </c>
       <c r="F882">
         <v>1</v>
       </c>
       <c r="G882">
-        <v>707</v>
+        <v>2050</v>
       </c>
     </row>
     <row r="883" spans="1:7">
       <c r="B883" t="s">
-        <v>788</v>
+        <v>829</v>
       </c>
       <c r="C883" t="s">
-        <v>246</v>
+        <v>79</v>
+      </c>
+      <c r="E883" t="s">
+        <v>147</v>
       </c>
       <c r="F883">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G883">
-        <v>707</v>
+        <v>2040</v>
       </c>
     </row>
     <row r="884" spans="1:7">
       <c r="B884" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
       <c r="C884" t="s">
-        <v>97</v>
+        <v>9</v>
       </c>
       <c r="E884" t="s">
-        <v>1002</v>
+        <v>41</v>
       </c>
       <c r="F884">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G884">
-        <v>707</v>
+        <v>2039</v>
       </c>
     </row>
     <row r="885" spans="1:7">
       <c r="B885" t="s">
-        <v>189</v>
+        <v>1005</v>
       </c>
       <c r="C885" t="s">
-        <v>6</v>
+        <v>85</v>
       </c>
       <c r="E885" t="s">
-        <v>31</v>
+        <v>737</v>
       </c>
       <c r="F885">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G885">
-        <v>707</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="886" spans="1:7">
       <c r="B886" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="C886" t="s">
-        <v>90</v>
+        <v>436</v>
       </c>
       <c r="E886" t="s">
-        <v>657</v>
+        <v>737</v>
       </c>
       <c r="F886">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G886">
-        <v>707</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="887" spans="1:7">
       <c r="B887" t="s">
-        <v>1004</v>
+        <v>227</v>
       </c>
       <c r="C887" t="s">
-        <v>153</v>
+        <v>1006</v>
       </c>
       <c r="E887" t="s">
-        <v>74</v>
+        <v>279</v>
       </c>
       <c r="F887">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G887">
-        <v>707</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="888" spans="1:7">
       <c r="B888" t="s">
-        <v>159</v>
+        <v>209</v>
       </c>
       <c r="C888" t="s">
-        <v>72</v>
+        <v>212</v>
       </c>
       <c r="E888" t="s">
-        <v>952</v>
+        <v>238</v>
       </c>
       <c r="F888">
         <v>1</v>
       </c>
       <c r="G888">
-        <v>707</v>
+        <v>2011</v>
       </c>
     </row>
     <row r="889" spans="1:7">
       <c r="B889" t="s">
-        <v>368</v>
+        <v>1007</v>
       </c>
       <c r="C889" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="F889">
         <v>1</v>
       </c>
       <c r="G889">
-        <v>707</v>
+        <v>2011</v>
       </c>
     </row>
     <row r="890" spans="1:7">
       <c r="B890" t="s">
-        <v>1005</v>
+        <v>1008</v>
       </c>
       <c r="C890" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>106</v>
       </c>
       <c r="F890">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G890">
-        <v>707</v>
+        <v>2011</v>
       </c>
     </row>
     <row r="891" spans="1:7">
       <c r="B891" t="s">
-        <v>270</v>
+        <v>730</v>
       </c>
       <c r="C891" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>269</v>
+        <v>1009</v>
       </c>
       <c r="F891">
         <v>1</v>
       </c>
       <c r="G891">
-        <v>707</v>
+        <v>2011</v>
       </c>
     </row>
     <row r="892" spans="1:7">
       <c r="B892" t="s">
-        <v>1006</v>
+        <v>1010</v>
       </c>
       <c r="C892" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>18</v>
       </c>
       <c r="F892">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G892">
-        <v>707</v>
+        <v>2011</v>
       </c>
     </row>
     <row r="893" spans="1:7">
       <c r="B893" t="s">
-        <v>1007</v>
+        <v>1011</v>
       </c>
       <c r="C893" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-        <v>312</v>
+        <v>29</v>
       </c>
       <c r="F893">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G893">
-        <v>707</v>
+        <v>2011</v>
       </c>
     </row>
     <row r="894" spans="1:7">
       <c r="B894" t="s">
-        <v>1008</v>
+        <v>285</v>
       </c>
       <c r="C894" t="s">
-        <v>109</v>
+        <v>29</v>
       </c>
       <c r="E894" t="s">
-        <v>22</v>
+        <v>65</v>
       </c>
       <c r="F894">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G894">
-        <v>703</v>
+        <v>2004</v>
       </c>
     </row>
     <row r="895" spans="1:7">
       <c r="B895" t="s">
-        <v>1009</v>
+        <v>578</v>
       </c>
       <c r="C895" t="s">
-        <v>82</v>
+        <v>144</v>
       </c>
       <c r="E895" t="s">
-        <v>312</v>
+        <v>104</v>
       </c>
       <c r="F895">
         <v>1</v>
       </c>
       <c r="G895">
-        <v>703</v>
+        <v>1996</v>
       </c>
     </row>
     <row r="896" spans="1:7">
       <c r="B896" t="s">
-        <v>342</v>
+        <v>1012</v>
       </c>
       <c r="C896" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>9</v>
       </c>
       <c r="F896">
         <v>1</v>
       </c>
       <c r="G896">
-        <v>703</v>
+        <v>1996</v>
       </c>
     </row>
     <row r="897" spans="1:7">
       <c r="B897" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="C897" t="s">
-        <v>188</v>
+        <v>67</v>
       </c>
       <c r="E897" t="s">
-        <v>61</v>
+        <v>163</v>
       </c>
       <c r="F897">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G897">
-        <v>703</v>
+        <v>1994</v>
       </c>
     </row>
     <row r="898" spans="1:7">
       <c r="B898" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
       <c r="C898" t="s">
-        <v>130</v>
+        <v>215</v>
+      </c>
+      <c r="E898" t="s">
+        <v>41</v>
       </c>
       <c r="F898">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G898">
-        <v>703</v>
+        <v>1992</v>
       </c>
     </row>
     <row r="899" spans="1:7">
       <c r="B899" t="s">
-        <v>1012</v>
+        <v>430</v>
       </c>
       <c r="C899" t="s">
-        <v>1013</v>
+        <v>29</v>
+      </c>
+      <c r="E899" t="s">
+        <v>41</v>
       </c>
       <c r="F899">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G899">
-        <v>703</v>
+        <v>1986</v>
       </c>
     </row>
     <row r="900" spans="1:7">
       <c r="B900" t="s">
-        <v>102</v>
+        <v>1015</v>
       </c>
       <c r="C900" t="s">
-        <v>72</v>
+        <v>31</v>
       </c>
       <c r="E900" t="s">
-        <v>359</v>
+        <v>65</v>
       </c>
       <c r="F900">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G900">
-        <v>703</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="901" spans="1:7">
       <c r="B901" t="s">
-        <v>773</v>
+        <v>1016</v>
       </c>
       <c r="C901" t="s">
-        <v>72</v>
+        <v>207</v>
       </c>
       <c r="E901" t="s">
-        <v>22</v>
+        <v>235</v>
       </c>
       <c r="F901">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="G901">
-        <v>703</v>
+        <v>1952</v>
       </c>
     </row>
     <row r="902" spans="1:7">
       <c r="B902" t="s">
-        <v>1008</v>
+        <v>1017</v>
       </c>
       <c r="C902" t="s">
-        <v>97</v>
+        <v>45</v>
       </c>
       <c r="E902" t="s">
-        <v>22</v>
+        <v>702</v>
       </c>
       <c r="F902">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G902">
-        <v>703</v>
+        <v>1945</v>
       </c>
     </row>
     <row r="903" spans="1:7">
       <c r="B903" t="s">
-        <v>1014</v>
+        <v>1018</v>
       </c>
       <c r="C903" t="s">
-        <v>560</v>
+        <v>18</v>
       </c>
       <c r="E903" t="s">
-        <v>22</v>
+        <v>96</v>
       </c>
       <c r="F903">
         <v>1</v>
       </c>
       <c r="G903">
-        <v>703</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="904" spans="1:7">
       <c r="B904" t="s">
-        <v>1008</v>
+        <v>1019</v>
       </c>
       <c r="C904" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="E904" t="s">
-        <v>22</v>
+        <v>360</v>
       </c>
       <c r="F904">
         <v>1</v>
       </c>
       <c r="G904">
-        <v>703</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="905" spans="1:7">
       <c r="B905" t="s">
-        <v>1015</v>
+        <v>1020</v>
       </c>
       <c r="C905" t="s">
-        <v>164</v>
+        <v>1</v>
       </c>
       <c r="E905" t="s">
-        <v>43</v>
+        <v>360</v>
       </c>
       <c r="F905">
         <v>1</v>
       </c>
       <c r="G905">
-        <v>703</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="906" spans="1:7">
       <c r="B906" t="s">
-        <v>1016</v>
+        <v>1021</v>
       </c>
       <c r="C906" t="s">
-        <v>76</v>
+        <v>203</v>
       </c>
       <c r="E906" t="s">
-        <v>43</v>
+        <v>10</v>
       </c>
       <c r="F906">
         <v>1</v>
       </c>
       <c r="G906">
-        <v>703</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="907" spans="1:7">
       <c r="B907" t="s">
-        <v>1017</v>
+        <v>1022</v>
       </c>
       <c r="C907" t="s">
-        <v>72</v>
+        <v>1023</v>
       </c>
       <c r="E907" t="s">
-        <v>22</v>
+        <v>163</v>
       </c>
       <c r="F907">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G907">
-        <v>703</v>
+        <v>1935</v>
       </c>
     </row>
     <row r="908" spans="1:7">
       <c r="B908" t="s">
-        <v>1018</v>
+        <v>883</v>
       </c>
       <c r="C908" t="s">
-        <v>1019</v>
+        <v>45</v>
       </c>
       <c r="E908" t="s">
-        <v>99</v>
+        <v>13</v>
       </c>
       <c r="F908">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G908">
-        <v>679</v>
+        <v>1929</v>
       </c>
     </row>
     <row r="909" spans="1:7">
       <c r="B909" t="s">
-        <v>1020</v>
+        <v>1024</v>
       </c>
       <c r="C909" t="s">
-        <v>314</v>
+        <v>98</v>
       </c>
       <c r="E909" t="s">
-        <v>74</v>
+        <v>53</v>
       </c>
       <c r="F909">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G909">
-        <v>672</v>
+        <v>1921</v>
       </c>
     </row>
     <row r="910" spans="1:7">
       <c r="B910" t="s">
-        <v>604</v>
+        <v>1025</v>
       </c>
       <c r="C910" t="s">
-        <v>45</v>
+        <v>241</v>
       </c>
       <c r="E910" t="s">
-        <v>80</v>
+        <v>32</v>
       </c>
       <c r="F910">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G910">
-        <v>666</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="911" spans="1:7">
       <c r="B911" t="s">
-        <v>500</v>
+        <v>1026</v>
       </c>
       <c r="C911" t="s">
-        <v>79</v>
+        <v>345</v>
       </c>
       <c r="E911" t="s">
-        <v>650</v>
+        <v>194</v>
       </c>
       <c r="F911">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G911">
-        <v>645</v>
+        <v>1912</v>
       </c>
     </row>
     <row r="912" spans="1:7">
       <c r="B912" t="s">
-        <v>92</v>
+        <v>523</v>
       </c>
       <c r="C912" t="s">
-        <v>87</v>
+        <v>676</v>
+      </c>
+      <c r="D912">
+        <v>1984</v>
       </c>
       <c r="E912" t="s">
-        <v>650</v>
+        <v>147</v>
       </c>
       <c r="F912">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G912">
-        <v>645</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="913" spans="1:7">
       <c r="B913" t="s">
-        <v>457</v>
+        <v>523</v>
       </c>
       <c r="C913" t="s">
-        <v>79</v>
+        <v>125</v>
       </c>
       <c r="E913" t="s">
-        <v>282</v>
+        <v>147</v>
       </c>
       <c r="F913">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G913">
-        <v>630</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="914" spans="1:7">
       <c r="B914" t="s">
-        <v>700</v>
+        <v>1027</v>
       </c>
       <c r="C914" t="s">
-        <v>1021</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>18</v>
       </c>
       <c r="F914">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G914">
-        <v>625</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="915" spans="1:7">
       <c r="B915" t="s">
-        <v>1022</v>
+        <v>808</v>
       </c>
       <c r="C915" t="s">
-        <v>506</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>98</v>
       </c>
       <c r="F915">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G915">
-        <v>617</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="916" spans="1:7">
       <c r="B916" t="s">
-        <v>1023</v>
+        <v>1028</v>
       </c>
       <c r="C916" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>176</v>
       </c>
       <c r="F916">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G916">
-        <v>601</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="917" spans="1:7">
       <c r="B917" t="s">
-        <v>1024</v>
+        <v>1029</v>
       </c>
       <c r="C917" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>1</v>
       </c>
       <c r="F917">
         <v>1</v>
       </c>
       <c r="G917">
-        <v>594</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="918" spans="1:7">
       <c r="B918" t="s">
-        <v>1025</v>
+        <v>961</v>
       </c>
       <c r="C918" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>83</v>
       </c>
       <c r="F918">
         <v>1</v>
       </c>
       <c r="G918">
-        <v>594</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="919" spans="1:7">
       <c r="B919" t="s">
-        <v>672</v>
+        <v>1027</v>
       </c>
       <c r="C919" t="s">
-        <v>405</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>197</v>
       </c>
       <c r="F919">
         <v>1</v>
       </c>
       <c r="G919">
-        <v>594</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="920" spans="1:7">
       <c r="B920" t="s">
-        <v>672</v>
+        <v>298</v>
       </c>
       <c r="C920" t="s">
-        <v>405</v>
+        <v>29</v>
       </c>
       <c r="E920" t="s">
-        <v>16</v>
+        <v>737</v>
       </c>
       <c r="F920">
         <v>1</v>
       </c>
       <c r="G920">
-        <v>594</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="921" spans="1:7">
       <c r="B921" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C921" t="s">
-        <v>72</v>
+        <v>259</v>
       </c>
       <c r="E921" t="s">
-        <v>61</v>
+        <v>41</v>
       </c>
       <c r="F921">
         <v>2</v>
       </c>
       <c r="G921">
-        <v>590</v>
+        <v>1891</v>
       </c>
     </row>
     <row r="922" spans="1:7">
       <c r="B922" t="s">
-        <v>1027</v>
+        <v>988</v>
       </c>
       <c r="C922" t="s">
-        <v>164</v>
+        <v>29</v>
       </c>
       <c r="E922" t="s">
-        <v>10</v>
+        <v>184</v>
       </c>
       <c r="F922">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G922">
-        <v>589</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="923" spans="1:7">
       <c r="B923" t="s">
-        <v>92</v>
+        <v>1031</v>
       </c>
       <c r="C923" t="s">
-        <v>72</v>
+        <v>618</v>
       </c>
       <c r="E923" t="s">
-        <v>650</v>
+        <v>41</v>
       </c>
       <c r="F923">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G923">
-        <v>589</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="924" spans="1:7">
       <c r="B924" t="s">
-        <v>395</v>
+        <v>577</v>
       </c>
       <c r="C924" t="s">
-        <v>53</v>
+        <v>106</v>
       </c>
       <c r="E924" t="s">
-        <v>27</v>
+        <v>360</v>
       </c>
       <c r="F924">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G924">
-        <v>578</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="925" spans="1:7">
       <c r="B925" t="s">
-        <v>1028</v>
+        <v>1032</v>
       </c>
       <c r="C925" t="s">
-        <v>97</v>
+        <v>708</v>
+      </c>
+      <c r="E925" t="s">
+        <v>41</v>
       </c>
       <c r="F925">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G925">
-        <v>578</v>
+        <v>1830</v>
       </c>
     </row>
     <row r="926" spans="1:7">
       <c r="B926" t="s">
-        <v>1029</v>
+        <v>612</v>
       </c>
       <c r="C926" t="s">
-        <v>95</v>
+        <v>106</v>
       </c>
       <c r="E926" t="s">
-        <v>27</v>
+        <v>421</v>
       </c>
       <c r="F926">
         <v>1</v>
       </c>
       <c r="G926">
-        <v>578</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="927" spans="1:7">
       <c r="B927" t="s">
-        <v>98</v>
+        <v>1033</v>
       </c>
       <c r="C927" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>1990</v>
+        <v>248</v>
       </c>
       <c r="E927" t="s">
-        <v>99</v>
+        <v>16</v>
       </c>
       <c r="F927">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G927">
-        <v>578</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="928" spans="1:7">
       <c r="B928" t="s">
-        <v>1030</v>
+        <v>1034</v>
       </c>
       <c r="C928" t="s">
-        <v>164</v>
+        <v>18</v>
       </c>
       <c r="E928" t="s">
-        <v>99</v>
+        <v>16</v>
       </c>
       <c r="F928">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G928">
-        <v>578</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="929" spans="1:7">
       <c r="B929" t="s">
-        <v>1031</v>
+        <v>1035</v>
       </c>
       <c r="C929" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="E929" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="F929">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="G929">
-        <v>578</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="930" spans="1:7">
       <c r="B930" t="s">
-        <v>1007</v>
+        <v>225</v>
       </c>
       <c r="C930" t="s">
-        <v>42</v>
+        <v>226</v>
       </c>
       <c r="E930" t="s">
-        <v>312</v>
+        <v>122</v>
       </c>
       <c r="F930">
         <v>1</v>
       </c>
       <c r="G930">
-        <v>578</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="931" spans="1:7">
       <c r="B931" t="s">
-        <v>423</v>
+        <v>302</v>
       </c>
       <c r="C931" t="s">
-        <v>1033</v>
+        <v>197</v>
       </c>
       <c r="E931" t="s">
-        <v>31</v>
+        <v>154</v>
       </c>
       <c r="F931">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G931">
-        <v>573</v>
+        <v>1792</v>
       </c>
     </row>
     <row r="932" spans="1:7">
       <c r="B932" t="s">
-        <v>1034</v>
+        <v>574</v>
       </c>
       <c r="C932" t="s">
-        <v>463</v>
+        <v>532</v>
       </c>
       <c r="E932" t="s">
-        <v>204</v>
+        <v>41</v>
       </c>
       <c r="F932">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G932">
-        <v>570</v>
+        <v>1791</v>
       </c>
     </row>
     <row r="933" spans="1:7">
       <c r="B933" t="s">
-        <v>1035</v>
+        <v>1030</v>
       </c>
       <c r="C933" t="s">
-        <v>97</v>
+        <v>111</v>
       </c>
       <c r="E933" t="s">
-        <v>27</v>
+        <v>494</v>
       </c>
       <c r="F933">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G933">
-        <v>557</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="934" spans="1:7">
       <c r="B934" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="C934" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>345</v>
       </c>
       <c r="F934">
         <v>1</v>
       </c>
       <c r="G934">
-        <v>554</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="935" spans="1:7">
       <c r="B935" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="C935" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>106</v>
       </c>
       <c r="F935">
         <v>1</v>
       </c>
       <c r="G935">
-        <v>533</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="936" spans="1:7">
       <c r="B936" t="s">
-        <v>1038</v>
+        <v>823</v>
       </c>
       <c r="C936" t="s">
-        <v>1039</v>
-[...2 lines deleted...]
-        <v>285</v>
+        <v>197</v>
       </c>
       <c r="F936">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G936">
-        <v>533</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="937" spans="1:7">
       <c r="B937" t="s">
-        <v>1023</v>
+        <v>1039</v>
       </c>
       <c r="C937" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>109</v>
       </c>
       <c r="F937">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G937">
-        <v>533</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="938" spans="1:7">
       <c r="B938" t="s">
-        <v>554</v>
+        <v>1040</v>
       </c>
       <c r="C938" t="s">
-        <v>480</v>
+        <v>111</v>
       </c>
       <c r="E938" t="s">
-        <v>16</v>
+        <v>512</v>
       </c>
       <c r="F938">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G938">
-        <v>527</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="939" spans="1:7">
       <c r="B939" t="s">
-        <v>241</v>
+        <v>1041</v>
       </c>
       <c r="C939" t="s">
-        <v>705</v>
-[...2 lines deleted...]
-        <v>240</v>
+        <v>197</v>
       </c>
       <c r="F939">
         <v>1</v>
       </c>
       <c r="G939">
-        <v>527</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="940" spans="1:7">
       <c r="B940" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
       <c r="C940" t="s">
-        <v>6</v>
+        <v>153</v>
       </c>
       <c r="E940" t="s">
-        <v>22</v>
+        <v>421</v>
       </c>
       <c r="F940">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G940">
-        <v>516</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="941" spans="1:7">
       <c r="B941" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="C941" t="s">
-        <v>53</v>
+        <v>203</v>
+      </c>
+      <c r="D941">
+        <v>1980</v>
       </c>
       <c r="E941" t="s">
-        <v>22</v>
+        <v>421</v>
       </c>
       <c r="F941">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G941">
-        <v>516</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="942" spans="1:7">
       <c r="B942" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="C942" t="s">
-        <v>193</v>
+        <v>679</v>
       </c>
       <c r="E942" t="s">
-        <v>131</v>
+        <v>41</v>
       </c>
       <c r="F942">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G942">
-        <v>505</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="943" spans="1:7">
       <c r="B943" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="C943" t="s">
-        <v>813</v>
+        <v>6</v>
       </c>
       <c r="E943" t="s">
-        <v>85</v>
+        <v>279</v>
       </c>
       <c r="F943">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G943">
-        <v>499</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="944" spans="1:7">
       <c r="B944" t="s">
-        <v>1044</v>
+        <v>210</v>
       </c>
       <c r="C944" t="s">
-        <v>57</v>
+        <v>121</v>
       </c>
       <c r="E944" t="s">
-        <v>85</v>
+        <v>104</v>
       </c>
       <c r="F944">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G944">
-        <v>499</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="945" spans="1:7">
       <c r="B945" t="s">
-        <v>904</v>
+        <v>1045</v>
       </c>
       <c r="C945" t="s">
-        <v>1045</v>
+        <v>9</v>
       </c>
       <c r="E945" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="F945">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G945">
-        <v>499</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="946" spans="1:7">
       <c r="B946" t="s">
-        <v>1046</v>
+        <v>411</v>
       </c>
       <c r="C946" t="s">
-        <v>188</v>
+        <v>169</v>
       </c>
       <c r="E946" t="s">
-        <v>85</v>
+        <v>122</v>
       </c>
       <c r="F946">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G946">
-        <v>499</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="947" spans="1:7">
       <c r="B947" t="s">
-        <v>1047</v>
+        <v>112</v>
       </c>
       <c r="C947" t="s">
-        <v>164</v>
+        <v>83</v>
       </c>
       <c r="E947" t="s">
-        <v>553</v>
+        <v>113</v>
       </c>
       <c r="F947">
         <v>1</v>
       </c>
       <c r="G947">
-        <v>494</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="948" spans="1:7">
       <c r="B948" t="s">
-        <v>1047</v>
+        <v>1046</v>
       </c>
       <c r="C948" t="s">
-        <v>13</v>
+        <v>98</v>
       </c>
       <c r="E948" t="s">
-        <v>553</v>
+        <v>346</v>
       </c>
       <c r="F948">
         <v>1</v>
       </c>
       <c r="G948">
-        <v>494</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="949" spans="1:7">
       <c r="B949" t="s">
-        <v>1048</v>
+        <v>893</v>
       </c>
       <c r="C949" t="s">
-        <v>87</v>
+        <v>836</v>
       </c>
       <c r="E949" t="s">
-        <v>204</v>
+        <v>375</v>
       </c>
       <c r="F949">
         <v>1</v>
       </c>
       <c r="G949">
-        <v>485</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="950" spans="1:7">
       <c r="B950" t="s">
-        <v>1049</v>
+        <v>893</v>
       </c>
       <c r="C950" t="s">
-        <v>90</v>
+        <v>182</v>
+      </c>
+      <c r="E950" t="s">
+        <v>375</v>
       </c>
       <c r="F950">
         <v>1</v>
       </c>
       <c r="G950">
-        <v>473</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="951" spans="1:7">
       <c r="B951" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
       <c r="C951" t="s">
-        <v>164</v>
+        <v>482</v>
       </c>
       <c r="E951" t="s">
-        <v>491</v>
+        <v>184</v>
       </c>
       <c r="F951">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G951">
-        <v>471</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="952" spans="1:7">
       <c r="B952" t="s">
-        <v>92</v>
+        <v>1048</v>
       </c>
       <c r="C952" t="s">
-        <v>97</v>
+        <v>111</v>
       </c>
       <c r="E952" t="s">
-        <v>650</v>
+        <v>414</v>
       </c>
       <c r="F952">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G952">
-        <v>469</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="953" spans="1:7">
       <c r="B953" t="s">
-        <v>1051</v>
+        <v>252</v>
       </c>
       <c r="C953" t="s">
-        <v>90</v>
+        <v>6</v>
       </c>
       <c r="E953" t="s">
-        <v>650</v>
+        <v>60</v>
       </c>
       <c r="F953">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G953">
-        <v>469</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="954" spans="1:7">
       <c r="B954" t="s">
-        <v>1052</v>
+        <v>1049</v>
       </c>
       <c r="C954" t="s">
-        <v>463</v>
+        <v>287</v>
       </c>
       <c r="E954" t="s">
-        <v>128</v>
+        <v>737</v>
       </c>
       <c r="F954">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G954">
-        <v>467</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="955" spans="1:7">
       <c r="B955" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
       <c r="C955" t="s">
-        <v>6</v>
+        <v>111</v>
       </c>
       <c r="E955" t="s">
-        <v>118</v>
+        <v>497</v>
       </c>
       <c r="F955">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G955">
-        <v>453</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="956" spans="1:7">
       <c r="B956" t="s">
-        <v>987</v>
+        <v>796</v>
       </c>
       <c r="C956" t="s">
-        <v>1054</v>
-[...2 lines deleted...]
-        <v>868</v>
+        <v>354</v>
       </c>
       <c r="F956">
         <v>1</v>
       </c>
       <c r="G956">
-        <v>453</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="957" spans="1:7">
       <c r="B957" t="s">
-        <v>1055</v>
+        <v>1051</v>
       </c>
       <c r="C957" t="s">
-        <v>45</v>
+        <v>197</v>
+      </c>
+      <c r="D957">
+        <v>1977</v>
       </c>
       <c r="E957" t="s">
-        <v>868</v>
+        <v>416</v>
       </c>
       <c r="F957">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G957">
-        <v>453</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="958" spans="1:7">
       <c r="B958" t="s">
-        <v>1056</v>
+        <v>610</v>
       </c>
       <c r="C958" t="s">
-        <v>1057</v>
+        <v>1052</v>
+      </c>
+      <c r="D958">
+        <v>1975</v>
+      </c>
+      <c r="E958" t="s">
+        <v>60</v>
       </c>
       <c r="F958">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G958">
-        <v>448</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="959" spans="1:7">
       <c r="B959" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="C959" t="s">
-        <v>109</v>
+        <v>47</v>
       </c>
       <c r="E959" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="F959">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G959">
-        <v>443</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="960" spans="1:7">
       <c r="B960" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
       <c r="C960" t="s">
-        <v>57</v>
+        <v>125</v>
       </c>
       <c r="E960" t="s">
-        <v>43</v>
+        <v>737</v>
       </c>
       <c r="F960">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G960">
-        <v>440</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="961" spans="1:7">
       <c r="B961" t="s">
-        <v>1059</v>
+        <v>1055</v>
       </c>
       <c r="C961" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-        <v>1980</v>
+        <v>288</v>
       </c>
       <c r="E961" t="s">
-        <v>43</v>
+        <v>96</v>
       </c>
       <c r="F961">
         <v>1</v>
       </c>
       <c r="G961">
-        <v>440</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="962" spans="1:7">
       <c r="B962" t="s">
-        <v>1060</v>
+        <v>1056</v>
       </c>
       <c r="C962" t="s">
-        <v>1061</v>
+        <v>1057</v>
       </c>
       <c r="E962" t="s">
-        <v>80</v>
+        <v>147</v>
       </c>
       <c r="F962">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G962">
-        <v>440</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="963" spans="1:7">
       <c r="B963" t="s">
-        <v>1062</v>
+        <v>717</v>
       </c>
       <c r="C963" t="s">
-        <v>115</v>
+        <v>56</v>
+      </c>
+      <c r="E963" t="s">
+        <v>279</v>
       </c>
       <c r="F963">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G963">
-        <v>424</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="964" spans="1:7">
       <c r="B964" t="s">
-        <v>1063</v>
+        <v>575</v>
       </c>
       <c r="C964" t="s">
-        <v>1064</v>
+        <v>1058</v>
       </c>
       <c r="E964" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="F964">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G964">
-        <v>413</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="965" spans="1:7">
       <c r="B965" t="s">
-        <v>1065</v>
+        <v>1059</v>
       </c>
       <c r="C965" t="s">
-        <v>120</v>
+        <v>18</v>
       </c>
       <c r="E965" t="s">
-        <v>650</v>
+        <v>276</v>
       </c>
       <c r="F965">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G965">
-        <v>404</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="966" spans="1:7">
       <c r="B966" t="s">
-        <v>1066</v>
+        <v>757</v>
       </c>
       <c r="C966" t="s">
-        <v>275</v>
+        <v>670</v>
       </c>
       <c r="E966" t="s">
-        <v>126</v>
+        <v>625</v>
       </c>
       <c r="F966">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G966">
-        <v>404</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="967" spans="1:7">
       <c r="B967" t="s">
-        <v>933</v>
+        <v>1060</v>
       </c>
       <c r="C967" t="s">
-        <v>311</v>
+        <v>106</v>
       </c>
       <c r="E967" t="s">
-        <v>204</v>
+        <v>22</v>
       </c>
       <c r="F967">
         <v>1</v>
       </c>
       <c r="G967">
-        <v>404</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="968" spans="1:7">
       <c r="B968" t="s">
-        <v>658</v>
+        <v>365</v>
       </c>
       <c r="C968" t="s">
-        <v>87</v>
+        <v>146</v>
       </c>
       <c r="E968" t="s">
-        <v>118</v>
+        <v>414</v>
       </c>
       <c r="F968">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G968">
-        <v>404</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="969" spans="1:7">
       <c r="B969" t="s">
-        <v>1067</v>
+        <v>1061</v>
       </c>
       <c r="C969" t="s">
-        <v>13</v>
+        <v>197</v>
       </c>
       <c r="E969" t="s">
-        <v>74</v>
+        <v>737</v>
       </c>
       <c r="F969">
         <v>2</v>
       </c>
       <c r="G969">
-        <v>404</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="970" spans="1:7">
       <c r="B970" t="s">
-        <v>1068</v>
+        <v>994</v>
       </c>
       <c r="C970" t="s">
-        <v>97</v>
+        <v>47</v>
       </c>
       <c r="E970" t="s">
-        <v>285</v>
+        <v>41</v>
       </c>
       <c r="F970">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G970">
-        <v>404</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="971" spans="1:7">
       <c r="B971" t="s">
-        <v>1069</v>
+        <v>955</v>
       </c>
       <c r="C971" t="s">
-        <v>1070</v>
+        <v>18</v>
+      </c>
+      <c r="E971" t="s">
+        <v>102</v>
       </c>
       <c r="F971">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G971">
-        <v>402</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="972" spans="1:7">
       <c r="B972" t="s">
-        <v>1071</v>
+        <v>1062</v>
       </c>
       <c r="C972" t="s">
-        <v>1072</v>
+        <v>117</v>
+      </c>
+      <c r="E972" t="s">
+        <v>96</v>
       </c>
       <c r="F972">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G972">
-        <v>402</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="973" spans="1:7">
       <c r="B973" t="s">
-        <v>1071</v>
+        <v>1063</v>
       </c>
       <c r="C973" t="s">
-        <v>1073</v>
+        <v>47</v>
       </c>
       <c r="F973">
         <v>1</v>
       </c>
       <c r="G973">
-        <v>402</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="974" spans="1:7">
       <c r="B974" t="s">
-        <v>963</v>
+        <v>1064</v>
       </c>
       <c r="C974" t="s">
-        <v>272</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>1065</v>
       </c>
       <c r="F974">
         <v>1</v>
       </c>
       <c r="G974">
-        <v>402</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="975" spans="1:7">
       <c r="B975" t="s">
-        <v>1074</v>
+        <v>1066</v>
       </c>
       <c r="C975" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>45</v>
       </c>
       <c r="F975">
         <v>1</v>
       </c>
       <c r="G975">
-        <v>402</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="976" spans="1:7">
       <c r="B976" t="s">
-        <v>1075</v>
+        <v>1067</v>
       </c>
       <c r="C976" t="s">
-        <v>1076</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>482</v>
       </c>
       <c r="F976">
         <v>1</v>
       </c>
       <c r="G976">
-        <v>402</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="977" spans="1:7">
       <c r="B977" t="s">
-        <v>1077</v>
+        <v>543</v>
       </c>
       <c r="C977" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>616</v>
+        <v>111</v>
       </c>
       <c r="F977">
         <v>1</v>
       </c>
       <c r="G977">
-        <v>402</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="978" spans="1:7">
       <c r="B978" t="s">
-        <v>1009</v>
+        <v>1068</v>
       </c>
       <c r="C978" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>2001</v>
+        <v>106</v>
       </c>
       <c r="E978" t="s">
-        <v>312</v>
+        <v>194</v>
       </c>
       <c r="F978">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G978">
-        <v>402</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="979" spans="1:7">
       <c r="B979" t="s">
-        <v>1078</v>
+        <v>1069</v>
       </c>
       <c r="C979" t="s">
-        <v>24</v>
+        <v>288</v>
       </c>
       <c r="E979" t="s">
-        <v>66</v>
+        <v>86</v>
       </c>
       <c r="F979">
         <v>1</v>
       </c>
       <c r="G979">
-        <v>402</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="980" spans="1:7">
       <c r="B980" t="s">
-        <v>987</v>
+        <v>1070</v>
       </c>
       <c r="C980" t="s">
-        <v>1079</v>
-[...2 lines deleted...]
-        <v>868</v>
+        <v>24</v>
       </c>
       <c r="F980">
         <v>1</v>
       </c>
       <c r="G980">
-        <v>396</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="981" spans="1:7">
       <c r="B981" t="s">
-        <v>1080</v>
+        <v>1071</v>
       </c>
       <c r="C981" t="s">
-        <v>398</v>
+        <v>203</v>
+      </c>
+      <c r="E981" t="s">
+        <v>147</v>
       </c>
       <c r="F981">
         <v>1</v>
       </c>
       <c r="G981">
-        <v>381</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="982" spans="1:7">
       <c r="B982" t="s">
-        <v>1081</v>
+        <v>1072</v>
       </c>
       <c r="C982" t="s">
-        <v>120</v>
+        <v>9</v>
       </c>
       <c r="E982" t="s">
-        <v>22</v>
+        <v>279</v>
       </c>
       <c r="F982">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G982">
-        <v>361</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="983" spans="1:7">
       <c r="B983" t="s">
-        <v>1082</v>
+        <v>1073</v>
       </c>
       <c r="C983" t="s">
-        <v>72</v>
+        <v>203</v>
       </c>
       <c r="E983" t="s">
-        <v>142</v>
+        <v>60</v>
       </c>
       <c r="F983">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G983">
-        <v>360</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="984" spans="1:7">
       <c r="B984" t="s">
-        <v>1083</v>
+        <v>1074</v>
       </c>
       <c r="C984" t="s">
-        <v>53</v>
+        <v>1075</v>
       </c>
       <c r="F984">
         <v>1</v>
       </c>
       <c r="G984">
-        <v>356</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="985" spans="1:7">
       <c r="B985" t="s">
-        <v>1084</v>
+        <v>1076</v>
       </c>
       <c r="C985" t="s">
-        <v>934</v>
+        <v>1077</v>
       </c>
       <c r="E985" t="s">
-        <v>131</v>
+        <v>2</v>
       </c>
       <c r="F985">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G985">
-        <v>344</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="986" spans="1:7">
       <c r="B986" t="s">
-        <v>1085</v>
+        <v>1078</v>
       </c>
       <c r="C986" t="s">
-        <v>150</v>
+        <v>18</v>
+      </c>
+      <c r="E986" t="s">
+        <v>7</v>
       </c>
       <c r="F986">
         <v>1</v>
       </c>
       <c r="G986">
-        <v>341</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="987" spans="1:7">
       <c r="B987" t="s">
-        <v>1086</v>
+        <v>1079</v>
       </c>
       <c r="C987" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>1964</v>
+        <v>299</v>
       </c>
       <c r="E987" t="s">
-        <v>1087</v>
+        <v>360</v>
       </c>
       <c r="F987">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G987">
-        <v>341</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="988" spans="1:7">
       <c r="B988" t="s">
-        <v>1088</v>
+        <v>187</v>
       </c>
       <c r="C988" t="s">
-        <v>164</v>
+        <v>176</v>
       </c>
       <c r="E988" t="s">
-        <v>61</v>
+        <v>184</v>
       </c>
       <c r="F988">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G988">
-        <v>335</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="989" spans="1:7">
       <c r="B989" t="s">
-        <v>1089</v>
+        <v>1080</v>
       </c>
       <c r="C989" t="s">
-        <v>97</v>
+        <v>309</v>
       </c>
       <c r="E989" t="s">
-        <v>99</v>
+        <v>279</v>
       </c>
       <c r="F989">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G989">
-        <v>327</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="990" spans="1:7">
       <c r="B990" t="s">
-        <v>1090</v>
+        <v>1081</v>
       </c>
       <c r="C990" t="s">
-        <v>291</v>
+        <v>85</v>
       </c>
       <c r="E990" t="s">
-        <v>657</v>
+        <v>22</v>
       </c>
       <c r="F990">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G990">
-        <v>323</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="991" spans="1:7">
       <c r="B991" t="s">
-        <v>1091</v>
+        <v>1082</v>
       </c>
       <c r="C991" t="s">
-        <v>109</v>
+        <v>94</v>
       </c>
       <c r="E991" t="s">
-        <v>657</v>
+        <v>497</v>
       </c>
       <c r="F991">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G991">
-        <v>323</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="992" spans="1:7">
       <c r="B992" t="s">
-        <v>1092</v>
+        <v>1083</v>
       </c>
       <c r="C992" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="E992" t="s">
-        <v>657</v>
+        <v>74</v>
       </c>
       <c r="F992">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G992">
-        <v>323</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="993" spans="1:7">
       <c r="B993" t="s">
-        <v>283</v>
+        <v>1084</v>
       </c>
       <c r="C993" t="s">
-        <v>6</v>
+        <v>661</v>
       </c>
       <c r="E993" t="s">
-        <v>657</v>
+        <v>648</v>
       </c>
       <c r="F993">
         <v>1</v>
       </c>
       <c r="G993">
-        <v>323</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="994" spans="1:7">
       <c r="B994" t="s">
-        <v>1093</v>
+        <v>1085</v>
       </c>
       <c r="C994" t="s">
-        <v>805</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>1086</v>
       </c>
       <c r="F994">
         <v>1</v>
       </c>
       <c r="G994">
-        <v>305</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="995" spans="1:7">
       <c r="B995" t="s">
-        <v>1094</v>
+        <v>1087</v>
       </c>
       <c r="C995" t="s">
-        <v>95</v>
+        <v>182</v>
       </c>
       <c r="F995">
         <v>1</v>
       </c>
       <c r="G995">
-        <v>305</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="996" spans="1:7">
       <c r="B996" t="s">
-        <v>1095</v>
+        <v>1088</v>
       </c>
       <c r="C996" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>162</v>
+        <v>203</v>
       </c>
       <c r="F996">
         <v>1</v>
       </c>
       <c r="G996">
-        <v>303</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="997" spans="1:7">
       <c r="B997" t="s">
-        <v>1096</v>
+        <v>1089</v>
       </c>
       <c r="C997" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>650</v>
+        <v>345</v>
       </c>
       <c r="F997">
         <v>1</v>
       </c>
       <c r="G997">
-        <v>303</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="998" spans="1:7">
       <c r="B998" t="s">
-        <v>1097</v>
+        <v>1090</v>
       </c>
       <c r="C998" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>967</v>
       </c>
       <c r="F998">
         <v>1</v>
       </c>
       <c r="G998">
-        <v>303</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="999" spans="1:7">
       <c r="B999" t="s">
-        <v>1098</v>
+        <v>283</v>
       </c>
       <c r="C999" t="s">
-        <v>284</v>
+        <v>564</v>
       </c>
       <c r="E999" t="s">
         <v>48</v>
       </c>
       <c r="F999">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G999">
-        <v>303</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="1000" spans="1:7">
       <c r="B1000" t="s">
-        <v>1099</v>
+        <v>1091</v>
       </c>
       <c r="C1000" t="s">
-        <v>97</v>
+        <v>111</v>
       </c>
       <c r="E1000" t="s">
-        <v>1002</v>
+        <v>238</v>
       </c>
       <c r="F1000">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G1000">
-        <v>303</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="1001" spans="1:7">
       <c r="B1001" t="s">
-        <v>221</v>
+        <v>129</v>
       </c>
       <c r="C1001" t="s">
-        <v>87</v>
+        <v>29</v>
       </c>
       <c r="E1001" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F1001">
         <v>1</v>
       </c>
       <c r="G1001">
-        <v>303</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="1002" spans="1:7">
       <c r="B1002" t="s">
-        <v>545</v>
+        <v>1092</v>
       </c>
       <c r="C1002" t="s">
-        <v>684</v>
+        <v>1093</v>
       </c>
       <c r="E1002" t="s">
-        <v>204</v>
+        <v>118</v>
       </c>
       <c r="F1002">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G1002">
-        <v>303</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="1003" spans="1:7">
       <c r="B1003" t="s">
-        <v>753</v>
+        <v>1094</v>
       </c>
       <c r="C1003" t="s">
-        <v>45</v>
+        <v>197</v>
       </c>
       <c r="E1003" t="s">
-        <v>27</v>
+        <v>238</v>
       </c>
       <c r="F1003">
         <v>3</v>
       </c>
       <c r="G1003">
-        <v>303</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="1004" spans="1:7">
       <c r="B1004" t="s">
-        <v>976</v>
+        <v>1095</v>
       </c>
       <c r="C1004" t="s">
-        <v>813</v>
+        <v>1096</v>
       </c>
       <c r="E1004" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="F1004">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G1004">
-        <v>288</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="1005" spans="1:7">
       <c r="B1005" t="s">
-        <v>1100</v>
+        <v>1097</v>
       </c>
       <c r="C1005" t="s">
-        <v>26</v>
+        <v>246</v>
+      </c>
+      <c r="D1005">
+        <v>2013</v>
       </c>
       <c r="E1005" t="s">
-        <v>27</v>
+        <v>55</v>
       </c>
       <c r="F1005">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G1005">
-        <v>288</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="1006" spans="1:7">
       <c r="B1006" t="s">
-        <v>1101</v>
+        <v>1098</v>
       </c>
       <c r="C1006" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>111</v>
       </c>
       <c r="F1006">
         <v>1</v>
       </c>
       <c r="G1006">
-        <v>288</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="1007" spans="1:7">
       <c r="B1007" t="s">
-        <v>1102</v>
+        <v>659</v>
       </c>
       <c r="C1007" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E1007" t="s">
-        <v>592</v>
+        <v>414</v>
       </c>
       <c r="F1007">
         <v>1</v>
       </c>
       <c r="G1007">
-        <v>277</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="1008" spans="1:7">
       <c r="B1008" t="s">
-        <v>1103</v>
+        <v>1099</v>
       </c>
       <c r="C1008" t="s">
-        <v>150</v>
+        <v>1100</v>
       </c>
       <c r="E1008" t="s">
-        <v>592</v>
+        <v>414</v>
       </c>
       <c r="F1008">
         <v>1</v>
       </c>
       <c r="G1008">
-        <v>277</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="1009" spans="1:7">
       <c r="B1009" t="s">
-        <v>1104</v>
+        <v>989</v>
       </c>
       <c r="C1009" t="s">
-        <v>490</v>
+        <v>83</v>
       </c>
       <c r="E1009" t="s">
-        <v>207</v>
+        <v>702</v>
       </c>
       <c r="F1009">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G1009">
-        <v>277</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="1010" spans="1:7">
       <c r="B1010" t="s">
-        <v>1105</v>
+        <v>110</v>
       </c>
       <c r="C1010" t="s">
-        <v>130</v>
+        <v>894</v>
       </c>
       <c r="E1010" t="s">
-        <v>207</v>
+        <v>60</v>
       </c>
       <c r="F1010">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G1010">
-        <v>277</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="1011" spans="1:7">
       <c r="B1011" t="s">
-        <v>349</v>
+        <v>1101</v>
       </c>
       <c r="C1011" t="s">
-        <v>217</v>
+        <v>29</v>
       </c>
       <c r="E1011" t="s">
-        <v>312</v>
+        <v>60</v>
       </c>
       <c r="F1011">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1011">
-        <v>277</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="1012" spans="1:7">
       <c r="B1012" t="s">
-        <v>1106</v>
+        <v>1102</v>
       </c>
       <c r="C1012" t="s">
-        <v>1070</v>
+        <v>1093</v>
       </c>
       <c r="E1012" t="s">
-        <v>312</v>
+        <v>60</v>
       </c>
       <c r="F1012">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G1012">
-        <v>277</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="1013" spans="1:7">
       <c r="B1013" t="s">
-        <v>1107</v>
+        <v>1103</v>
       </c>
       <c r="C1013" t="s">
-        <v>1108</v>
+        <v>1</v>
+      </c>
+      <c r="E1013" t="s">
+        <v>60</v>
       </c>
       <c r="F1013">
         <v>1</v>
       </c>
       <c r="G1013">
-        <v>277</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="1014" spans="1:7">
       <c r="B1014" t="s">
-        <v>1109</v>
+        <v>621</v>
       </c>
       <c r="C1014" t="s">
-        <v>6</v>
+        <v>111</v>
       </c>
       <c r="E1014" t="s">
-        <v>27</v>
+        <v>1104</v>
       </c>
       <c r="F1014">
         <v>1</v>
       </c>
       <c r="G1014">
-        <v>277</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="1015" spans="1:7">
       <c r="B1015" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="C1015" t="s">
-        <v>1111</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>795</v>
       </c>
       <c r="F1015">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1015">
-        <v>277</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="1016" spans="1:7">
       <c r="B1016" t="s">
-        <v>1112</v>
+        <v>132</v>
       </c>
       <c r="C1016" t="s">
-        <v>369</v>
+        <v>98</v>
       </c>
       <c r="E1016" t="s">
-        <v>27</v>
+        <v>133</v>
       </c>
       <c r="F1016">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1016">
-        <v>277</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="1017" spans="1:7">
       <c r="B1017" t="s">
-        <v>335</v>
+        <v>1106</v>
       </c>
       <c r="C1017" t="s">
-        <v>1113</v>
+        <v>923</v>
       </c>
       <c r="E1017" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="F1017">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1017">
-        <v>277</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="1018" spans="1:7">
       <c r="B1018" t="s">
-        <v>1114</v>
+        <v>1107</v>
       </c>
       <c r="C1018" t="s">
-        <v>314</v>
+        <v>676</v>
+      </c>
+      <c r="E1018" t="s">
+        <v>32</v>
       </c>
       <c r="F1018">
         <v>1</v>
       </c>
       <c r="G1018">
-        <v>272</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="1019" spans="1:7">
       <c r="B1019" t="s">
-        <v>1115</v>
+        <v>1108</v>
       </c>
       <c r="C1019" t="s">
-        <v>506</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>83</v>
       </c>
       <c r="F1019">
         <v>1</v>
       </c>
       <c r="G1019">
-        <v>256</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="1020" spans="1:7">
       <c r="B1020" t="s">
-        <v>1116</v>
+        <v>1109</v>
       </c>
       <c r="C1020" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="F1020">
         <v>1</v>
       </c>
       <c r="G1020">
-        <v>256</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="1021" spans="1:7">
       <c r="B1021" t="s">
-        <v>1117</v>
+        <v>1110</v>
       </c>
       <c r="C1021" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>1111</v>
       </c>
       <c r="F1021">
         <v>1</v>
       </c>
       <c r="G1021">
-        <v>256</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="1022" spans="1:7">
       <c r="B1022" t="s">
-        <v>1118</v>
+        <v>1112</v>
       </c>
       <c r="C1022" t="s">
-        <v>272</v>
-[...2 lines deleted...]
-        <v>650</v>
+        <v>711</v>
       </c>
       <c r="F1022">
         <v>1</v>
       </c>
       <c r="G1022">
-        <v>247</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="1023" spans="1:7">
       <c r="B1023" t="s">
-        <v>192</v>
+        <v>1113</v>
       </c>
       <c r="C1023" t="s">
-        <v>115</v>
+        <v>299</v>
       </c>
       <c r="E1023" t="s">
-        <v>650</v>
+        <v>104</v>
       </c>
       <c r="F1023">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1023">
-        <v>247</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="1024" spans="1:7">
       <c r="B1024" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
       <c r="C1024" t="s">
-        <v>1120</v>
+        <v>1115</v>
+      </c>
+      <c r="E1024" t="s">
+        <v>2</v>
       </c>
       <c r="F1024">
         <v>1</v>
       </c>
       <c r="G1024">
-        <v>241</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="1025" spans="1:7">
       <c r="B1025" t="s">
-        <v>1121</v>
+        <v>298</v>
       </c>
       <c r="C1025" t="s">
-        <v>177</v>
+        <v>98</v>
+      </c>
+      <c r="E1025" t="s">
+        <v>44</v>
       </c>
       <c r="F1025">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1025">
-        <v>240</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="1026" spans="1:7">
       <c r="B1026" t="s">
-        <v>1122</v>
+        <v>1116</v>
       </c>
       <c r="C1026" t="s">
-        <v>87</v>
+        <v>1117</v>
       </c>
       <c r="E1026" t="s">
-        <v>22</v>
+        <v>233</v>
       </c>
       <c r="F1026">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G1026">
-        <v>240</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="1027" spans="1:7">
       <c r="B1027" t="s">
-        <v>1058</v>
+        <v>1118</v>
       </c>
       <c r="C1027" t="s">
-        <v>164</v>
+        <v>207</v>
       </c>
       <c r="E1027" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="F1027">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G1027">
-        <v>240</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="1028" spans="1:7">
       <c r="B1028" t="s">
-        <v>1123</v>
+        <v>1119</v>
       </c>
       <c r="C1028" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-        <v>1968</v>
+        <v>676</v>
       </c>
       <c r="E1028" t="s">
-        <v>61</v>
+        <v>48</v>
       </c>
       <c r="F1028">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1028">
-        <v>226</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="1029" spans="1:7">
       <c r="B1029" t="s">
-        <v>1124</v>
+        <v>415</v>
       </c>
       <c r="C1029" t="s">
-        <v>90</v>
+        <v>111</v>
+      </c>
+      <c r="E1029" t="s">
+        <v>41</v>
       </c>
       <c r="F1029">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1029">
-        <v>226</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="1030" spans="1:7">
       <c r="B1030" t="s">
-        <v>1125</v>
+        <v>510</v>
       </c>
       <c r="C1030" t="s">
-        <v>104</v>
+        <v>144</v>
       </c>
       <c r="E1030" t="s">
-        <v>99</v>
+        <v>44</v>
       </c>
       <c r="F1030">
         <v>1</v>
       </c>
       <c r="G1030">
-        <v>226</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="1031" spans="1:7">
       <c r="B1031" t="s">
-        <v>1126</v>
+        <v>1120</v>
       </c>
       <c r="C1031" t="s">
-        <v>663</v>
+        <v>94</v>
       </c>
       <c r="E1031" t="s">
-        <v>61</v>
+        <v>332</v>
       </c>
       <c r="F1031">
         <v>1</v>
       </c>
       <c r="G1031">
-        <v>226</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="1032" spans="1:7">
       <c r="B1032" t="s">
-        <v>1026</v>
+        <v>1121</v>
       </c>
       <c r="C1032" t="s">
-        <v>314</v>
+        <v>1122</v>
       </c>
       <c r="E1032" t="s">
-        <v>61</v>
+        <v>535</v>
       </c>
       <c r="F1032">
         <v>1</v>
       </c>
       <c r="G1032">
-        <v>226</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="1033" spans="1:7">
       <c r="B1033" t="s">
-        <v>1127</v>
+        <v>1123</v>
       </c>
       <c r="C1033" t="s">
-        <v>164</v>
+        <v>56</v>
+      </c>
+      <c r="E1033" t="s">
+        <v>625</v>
       </c>
       <c r="F1033">
         <v>1</v>
       </c>
       <c r="G1033">
-        <v>212</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="1034" spans="1:7">
       <c r="B1034" t="s">
-        <v>852</v>
+        <v>1124</v>
       </c>
       <c r="C1034" t="s">
-        <v>1057</v>
+        <v>18</v>
+      </c>
+      <c r="E1034" t="s">
+        <v>625</v>
       </c>
       <c r="F1034">
         <v>1</v>
       </c>
       <c r="G1034">
-        <v>210</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="1035" spans="1:7">
       <c r="B1035" t="s">
-        <v>1128</v>
+        <v>549</v>
       </c>
       <c r="C1035" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>83</v>
       </c>
       <c r="F1035">
         <v>1</v>
       </c>
       <c r="G1035">
-        <v>210</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="1036" spans="1:7">
       <c r="B1036" t="s">
-        <v>1122</v>
+        <v>549</v>
       </c>
       <c r="C1036" t="s">
-        <v>481</v>
-[...2 lines deleted...]
-        <v>868</v>
+        <v>56</v>
       </c>
       <c r="F1036">
         <v>1</v>
       </c>
       <c r="G1036">
-        <v>210</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="1037" spans="1:7">
       <c r="B1037" t="s">
-        <v>1009</v>
+        <v>1125</v>
       </c>
       <c r="C1037" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>312</v>
+        <v>47</v>
       </c>
       <c r="F1037">
         <v>1</v>
       </c>
       <c r="G1037">
-        <v>202</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="1038" spans="1:7">
       <c r="B1038" t="s">
-        <v>984</v>
+        <v>1126</v>
       </c>
       <c r="C1038" t="s">
-        <v>853</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>345</v>
       </c>
       <c r="F1038">
         <v>1</v>
       </c>
       <c r="G1038">
-        <v>202</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="1039" spans="1:7">
       <c r="B1039" t="s">
-        <v>1129</v>
+        <v>854</v>
       </c>
       <c r="C1039" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1127</v>
       </c>
       <c r="F1039">
         <v>1</v>
       </c>
       <c r="G1039">
-        <v>202</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="1040" spans="1:7">
       <c r="B1040" t="s">
-        <v>288</v>
+        <v>83</v>
       </c>
       <c r="C1040" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>686</v>
+        <v>47</v>
       </c>
       <c r="F1040">
         <v>1</v>
       </c>
       <c r="G1040">
-        <v>202</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="1041" spans="1:7">
       <c r="B1041" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="C1041" t="s">
-        <v>623</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>47</v>
       </c>
       <c r="F1041">
         <v>1</v>
       </c>
       <c r="G1041">
-        <v>198</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="1042" spans="1:7">
       <c r="B1042" t="s">
-        <v>137</v>
+        <v>1129</v>
       </c>
       <c r="C1042" t="s">
-        <v>608</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="F1042">
         <v>1</v>
       </c>
       <c r="G1042">
-        <v>198</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="1043" spans="1:7">
       <c r="B1043" t="s">
-        <v>1131</v>
+        <v>1130</v>
       </c>
       <c r="C1043" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-        <v>375</v>
+        <v>6</v>
       </c>
       <c r="F1043">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1043">
-        <v>198</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="1044" spans="1:7">
       <c r="B1044" t="s">
-        <v>1132</v>
+        <v>1131</v>
       </c>
       <c r="C1044" t="s">
-        <v>6</v>
+        <v>288</v>
+      </c>
+      <c r="E1044" t="s">
+        <v>41</v>
       </c>
       <c r="F1044">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G1044">
-        <v>185</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="1045" spans="1:7">
       <c r="B1045" t="s">
-        <v>1133</v>
+        <v>1132</v>
       </c>
       <c r="C1045" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E1045" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="F1045">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G1045">
-        <v>180</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="1046" spans="1:7">
       <c r="B1046" t="s">
-        <v>1134</v>
+        <v>1133</v>
       </c>
       <c r="C1046" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-        <v>1135</v>
+        <v>29</v>
       </c>
       <c r="F1046">
         <v>1</v>
       </c>
       <c r="G1046">
-        <v>172</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="1047" spans="1:7">
       <c r="B1047" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="C1047" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="E1047" t="s">
-        <v>61</v>
+        <v>41</v>
       </c>
       <c r="F1047">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1047">
-        <v>172</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="1048" spans="1:7">
       <c r="B1048" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
       <c r="C1048" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="E1048" t="s">
-        <v>61</v>
+        <v>19</v>
       </c>
       <c r="F1048">
         <v>1</v>
       </c>
       <c r="G1048">
-        <v>172</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="1049" spans="1:7">
       <c r="B1049" t="s">
-        <v>266</v>
+        <v>868</v>
       </c>
       <c r="C1049" t="s">
-        <v>53</v>
+        <v>111</v>
       </c>
       <c r="E1049" t="s">
-        <v>650</v>
+        <v>2</v>
       </c>
       <c r="F1049">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G1049">
-        <v>168</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="1050" spans="1:7">
       <c r="B1050" t="s">
-        <v>1138</v>
+        <v>240</v>
       </c>
       <c r="C1050" t="s">
-        <v>97</v>
+        <v>252</v>
       </c>
       <c r="E1050" t="s">
-        <v>650</v>
+        <v>172</v>
       </c>
       <c r="F1050">
         <v>1</v>
       </c>
       <c r="G1050">
-        <v>168</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="1051" spans="1:7">
       <c r="B1051" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="C1051" t="s">
-        <v>95</v>
+        <v>111</v>
       </c>
       <c r="E1051" t="s">
-        <v>22</v>
+        <v>60</v>
       </c>
       <c r="F1051">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1051">
-        <v>159</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="1052" spans="1:7">
       <c r="B1052" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="C1052" t="s">
-        <v>275</v>
+        <v>141</v>
+      </c>
+      <c r="D1052">
+        <v>1979</v>
+      </c>
+      <c r="E1052" t="s">
+        <v>60</v>
       </c>
       <c r="F1052">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G1052">
-        <v>159</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="1053" spans="1:7">
       <c r="B1053" t="s">
-        <v>266</v>
+        <v>1138</v>
       </c>
       <c r="C1053" t="s">
-        <v>13</v>
+        <v>197</v>
+      </c>
+      <c r="E1053" t="s">
+        <v>698</v>
       </c>
       <c r="F1053">
         <v>1</v>
       </c>
       <c r="G1053">
-        <v>152</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="1054" spans="1:7">
       <c r="B1054" t="s">
-        <v>1141</v>
+        <v>1139</v>
       </c>
       <c r="C1054" t="s">
-        <v>548</v>
+        <v>203</v>
       </c>
       <c r="E1054" t="s">
-        <v>868</v>
+        <v>421</v>
       </c>
       <c r="F1054">
         <v>1</v>
       </c>
       <c r="G1054">
-        <v>152</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="1055" spans="1:7">
       <c r="B1055" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="C1055" t="s">
-        <v>1143</v>
+        <v>76</v>
       </c>
       <c r="E1055" t="s">
-        <v>1144</v>
+        <v>421</v>
       </c>
       <c r="F1055">
         <v>1</v>
       </c>
       <c r="G1055">
-        <v>147</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="1056" spans="1:7">
       <c r="B1056" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="C1056" t="s">
-        <v>6</v>
+        <v>111</v>
       </c>
       <c r="E1056" t="s">
-        <v>1144</v>
+        <v>19</v>
       </c>
       <c r="F1056">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1056">
-        <v>147</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="1057" spans="1:7">
       <c r="B1057" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
       <c r="C1057" t="s">
-        <v>448</v>
+        <v>50</v>
       </c>
       <c r="E1057" t="s">
-        <v>1144</v>
+        <v>702</v>
       </c>
       <c r="F1057">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G1057">
-        <v>147</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="1058" spans="1:7">
       <c r="B1058" t="s">
-        <v>87</v>
+        <v>1142</v>
       </c>
       <c r="C1058" t="s">
-        <v>577</v>
+        <v>111</v>
       </c>
       <c r="E1058" t="s">
-        <v>1144</v>
+        <v>60</v>
       </c>
       <c r="F1058">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1058">
-        <v>147</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="1059" spans="1:7">
       <c r="B1059" t="s">
-        <v>1147</v>
+        <v>1143</v>
       </c>
       <c r="C1059" t="s">
-        <v>322</v>
+        <v>111</v>
       </c>
       <c r="E1059" t="s">
-        <v>1144</v>
+        <v>19</v>
       </c>
       <c r="F1059">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G1059">
-        <v>147</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="1060" spans="1:7">
       <c r="B1060" t="s">
-        <v>1148</v>
+        <v>1144</v>
       </c>
       <c r="C1060" t="s">
-        <v>813</v>
+        <v>1145</v>
       </c>
       <c r="E1060" t="s">
-        <v>1144</v>
+        <v>184</v>
       </c>
       <c r="F1060">
         <v>1</v>
       </c>
       <c r="G1060">
-        <v>147</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="1061" spans="1:7">
       <c r="B1061" t="s">
-        <v>1149</v>
+        <v>1070</v>
       </c>
       <c r="C1061" t="s">
-        <v>76</v>
+        <v>727</v>
       </c>
       <c r="E1061" t="s">
-        <v>1144</v>
+        <v>184</v>
       </c>
       <c r="F1061">
         <v>1</v>
       </c>
       <c r="G1061">
-        <v>147</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="1062" spans="1:7">
       <c r="B1062" t="s">
-        <v>1150</v>
+        <v>1146</v>
       </c>
       <c r="C1062" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="E1062" t="s">
-        <v>1144</v>
+        <v>113</v>
       </c>
       <c r="F1062">
         <v>1</v>
       </c>
       <c r="G1062">
-        <v>147</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="1063" spans="1:7">
       <c r="B1063" t="s">
-        <v>475</v>
+        <v>245</v>
       </c>
       <c r="C1063" t="s">
-        <v>164</v>
+        <v>222</v>
       </c>
       <c r="E1063" t="s">
-        <v>1144</v>
+        <v>60</v>
       </c>
       <c r="F1063">
         <v>1</v>
       </c>
       <c r="G1063">
-        <v>147</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="1064" spans="1:7">
       <c r="B1064" t="s">
-        <v>1151</v>
+        <v>89</v>
       </c>
       <c r="C1064" t="s">
-        <v>95</v>
+        <v>1147</v>
       </c>
       <c r="E1064" t="s">
-        <v>99</v>
+        <v>60</v>
       </c>
       <c r="F1064">
         <v>1</v>
       </c>
       <c r="G1064">
-        <v>139</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="1065" spans="1:7">
       <c r="B1065" t="s">
-        <v>1152</v>
+        <v>1148</v>
       </c>
       <c r="C1065" t="s">
-        <v>222</v>
+        <v>979</v>
       </c>
       <c r="E1065" t="s">
-        <v>282</v>
+        <v>22</v>
       </c>
       <c r="F1065">
         <v>1</v>
       </c>
       <c r="G1065">
-        <v>139</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="1066" spans="1:7">
       <c r="B1066" t="s">
-        <v>1153</v>
+        <v>889</v>
       </c>
       <c r="C1066" t="s">
-        <v>97</v>
+        <v>207</v>
+      </c>
+      <c r="E1066" t="s">
+        <v>122</v>
       </c>
       <c r="F1066">
         <v>1</v>
       </c>
       <c r="G1066">
-        <v>135</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="1067" spans="1:7">
       <c r="B1067" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="C1067" t="s">
-        <v>1155</v>
+        <v>1145</v>
+      </c>
+      <c r="E1067" t="s">
+        <v>2</v>
       </c>
       <c r="F1067">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1067">
-        <v>135</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="1068" spans="1:7">
       <c r="B1068" t="s">
-        <v>1156</v>
+        <v>1053</v>
       </c>
       <c r="C1068" t="s">
-        <v>97</v>
+        <v>716</v>
       </c>
       <c r="E1068" t="s">
-        <v>16</v>
+        <v>60</v>
       </c>
       <c r="F1068">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1068">
-        <v>133</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="1069" spans="1:7">
       <c r="B1069" t="s">
-        <v>1157</v>
+        <v>298</v>
       </c>
       <c r="C1069" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>482</v>
       </c>
       <c r="F1069">
         <v>1</v>
       </c>
       <c r="G1069">
-        <v>112</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1070" spans="1:7">
       <c r="B1070" t="s">
-        <v>1158</v>
+        <v>1150</v>
       </c>
       <c r="C1070" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>141</v>
       </c>
       <c r="F1070">
         <v>1</v>
       </c>
       <c r="G1070">
-        <v>101</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1071" spans="1:7">
       <c r="B1071" t="s">
-        <v>1159</v>
+        <v>298</v>
       </c>
       <c r="C1071" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>650</v>
+        <v>47</v>
       </c>
       <c r="F1071">
         <v>1</v>
       </c>
       <c r="G1071">
-        <v>101</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1072" spans="1:7">
       <c r="B1072" t="s">
-        <v>1160</v>
+        <v>1151</v>
       </c>
       <c r="C1072" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-        <v>650</v>
+        <v>176</v>
       </c>
       <c r="F1072">
         <v>1</v>
       </c>
       <c r="G1072">
-        <v>101</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1073" spans="1:7">
       <c r="B1073" t="s">
-        <v>1161</v>
+        <v>1152</v>
       </c>
       <c r="C1073" t="s">
-        <v>90</v>
+        <v>203</v>
       </c>
       <c r="E1073" t="s">
-        <v>118</v>
+        <v>346</v>
       </c>
       <c r="F1073">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G1073">
-        <v>101</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="1074" spans="1:7">
       <c r="B1074" t="s">
-        <v>1009</v>
+        <v>801</v>
       </c>
       <c r="C1074" t="s">
-        <v>6</v>
+        <v>111</v>
       </c>
       <c r="E1074" t="s">
-        <v>312</v>
+        <v>60</v>
       </c>
       <c r="F1074">
         <v>1</v>
       </c>
       <c r="G1074">
-        <v>101</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="1075" spans="1:7">
       <c r="B1075" t="s">
-        <v>1162</v>
+        <v>822</v>
       </c>
       <c r="C1075" t="s">
-        <v>87</v>
+        <v>905</v>
       </c>
       <c r="E1075" t="s">
-        <v>99</v>
+        <v>60</v>
       </c>
       <c r="F1075">
         <v>1</v>
       </c>
       <c r="G1075">
-        <v>101</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="1076" spans="1:7">
       <c r="B1076" t="s">
-        <v>1163</v>
+        <v>1153</v>
       </c>
       <c r="C1076" t="s">
-        <v>277</v>
-[...2 lines deleted...]
-        <v>657</v>
+        <v>4</v>
       </c>
       <c r="F1076">
         <v>1</v>
       </c>
       <c r="G1076">
-        <v>101</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="1077" spans="1:7">
       <c r="B1077" t="s">
-        <v>1164</v>
+        <v>1154</v>
       </c>
       <c r="C1077" t="s">
-        <v>705</v>
+        <v>171</v>
       </c>
       <c r="E1077" t="s">
-        <v>66</v>
+        <v>41</v>
       </c>
       <c r="F1077">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1077">
-        <v>101</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="1078" spans="1:7">
       <c r="B1078" t="s">
-        <v>644</v>
+        <v>221</v>
       </c>
       <c r="C1078" t="s">
-        <v>1165</v>
+        <v>47</v>
       </c>
       <c r="E1078" t="s">
-        <v>31</v>
+        <v>698</v>
       </c>
       <c r="F1078">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1078">
-        <v>101</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="1079" spans="1:7">
       <c r="B1079" t="s">
-        <v>1104</v>
+        <v>1155</v>
       </c>
       <c r="C1079" t="s">
-        <v>722</v>
+        <v>925</v>
       </c>
       <c r="E1079" t="s">
-        <v>207</v>
+        <v>346</v>
       </c>
       <c r="F1079">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G1079">
-        <v>101</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="1080" spans="1:7">
       <c r="B1080" t="s">
-        <v>1166</v>
+        <v>1156</v>
       </c>
       <c r="C1080" t="s">
-        <v>57</v>
+        <v>109</v>
       </c>
       <c r="E1080" t="s">
-        <v>10</v>
+        <v>360</v>
       </c>
       <c r="F1080">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1080">
-        <v>101</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="1081" spans="1:7">
       <c r="B1081" t="s">
-        <v>1167</v>
+        <v>1157</v>
       </c>
       <c r="C1081" t="s">
-        <v>322</v>
+        <v>29</v>
       </c>
       <c r="E1081" t="s">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="F1081">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1081">
-        <v>101</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="1082" spans="1:7">
       <c r="B1082" t="s">
-        <v>1168</v>
+        <v>1158</v>
       </c>
       <c r="C1082" t="s">
-        <v>242</v>
+        <v>125</v>
       </c>
       <c r="E1082" t="s">
-        <v>61</v>
+        <v>1159</v>
       </c>
       <c r="F1082">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1082">
-        <v>101</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="1083" spans="1:7">
       <c r="B1083" t="s">
-        <v>1169</v>
+        <v>1160</v>
       </c>
       <c r="C1083" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>868</v>
+        <v>1</v>
       </c>
       <c r="F1083">
         <v>1</v>
       </c>
       <c r="G1083">
-        <v>101</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="1084" spans="1:7">
       <c r="B1084" t="s">
-        <v>278</v>
+        <v>546</v>
       </c>
       <c r="C1084" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>340</v>
       </c>
       <c r="F1084">
         <v>1</v>
       </c>
       <c r="G1084">
-        <v>101</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="1085" spans="1:7">
       <c r="B1085" t="s">
-        <v>624</v>
+        <v>889</v>
       </c>
       <c r="C1085" t="s">
-        <v>580</v>
-[...2 lines deleted...]
-        <v>1977</v>
+        <v>708</v>
       </c>
       <c r="E1085" t="s">
-        <v>91</v>
+        <v>279</v>
       </c>
       <c r="F1085">
         <v>1</v>
       </c>
       <c r="G1085">
-        <v>101</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="1086" spans="1:7">
       <c r="B1086" t="s">
-        <v>972</v>
+        <v>119</v>
       </c>
       <c r="C1086" t="s">
-        <v>1170</v>
+        <v>29</v>
       </c>
       <c r="E1086" t="s">
-        <v>19</v>
+        <v>96</v>
       </c>
       <c r="F1086">
         <v>1</v>
       </c>
       <c r="G1086">
-        <v>101</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="1087" spans="1:7">
       <c r="B1087" t="s">
-        <v>1171</v>
+        <v>1161</v>
       </c>
       <c r="C1087" t="s">
-        <v>6</v>
+        <v>1162</v>
       </c>
       <c r="E1087" t="s">
-        <v>91</v>
+        <v>235</v>
       </c>
       <c r="F1087">
         <v>1</v>
       </c>
       <c r="G1087">
-        <v>101</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="1088" spans="1:7">
       <c r="B1088" t="s">
-        <v>343</v>
+        <v>1163</v>
       </c>
       <c r="C1088" t="s">
-        <v>153</v>
+        <v>182</v>
       </c>
       <c r="E1088" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="F1088">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1088">
-        <v>101</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="1089" spans="1:7">
       <c r="B1089" t="s">
-        <v>1172</v>
+        <v>1164</v>
       </c>
       <c r="C1089" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E1089" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="F1089">
         <v>1</v>
       </c>
       <c r="G1089">
-        <v>101</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="1090" spans="1:7">
       <c r="B1090" t="s">
-        <v>1173</v>
+        <v>621</v>
       </c>
       <c r="C1090" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>111</v>
       </c>
       <c r="F1090">
         <v>1</v>
       </c>
       <c r="G1090">
-        <v>101</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="1091" spans="1:7">
       <c r="B1091" t="s">
-        <v>266</v>
+        <v>1165</v>
       </c>
       <c r="C1091" t="s">
-        <v>104</v>
+        <v>83</v>
       </c>
       <c r="E1091" t="s">
-        <v>27</v>
+        <v>55</v>
       </c>
       <c r="F1091">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1091">
-        <v>101</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="1092" spans="1:7">
       <c r="B1092" t="s">
-        <v>1174</v>
+        <v>1166</v>
       </c>
       <c r="C1092" t="s">
-        <v>1175</v>
+        <v>814</v>
       </c>
       <c r="E1092" t="s">
-        <v>22</v>
+        <v>360</v>
       </c>
       <c r="F1092">
         <v>1</v>
       </c>
       <c r="G1092">
-        <v>101</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="1093" spans="1:7">
       <c r="B1093" t="s">
-        <v>641</v>
+        <v>906</v>
       </c>
       <c r="C1093" t="s">
-        <v>97</v>
+        <v>1167</v>
       </c>
       <c r="E1093" t="s">
-        <v>142</v>
+        <v>41</v>
       </c>
       <c r="F1093">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G1093">
-        <v>101</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="1094" spans="1:7">
       <c r="B1094" t="s">
-        <v>1176</v>
+        <v>1168</v>
       </c>
       <c r="C1094" t="s">
-        <v>53</v>
+        <v>157</v>
+      </c>
+      <c r="E1094" t="s">
+        <v>60</v>
       </c>
       <c r="F1094">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G1094">
-        <v>101</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="1095" spans="1:7">
       <c r="B1095" t="s">
-        <v>1001</v>
+        <v>192</v>
       </c>
       <c r="C1095" t="s">
-        <v>1</v>
+        <v>1169</v>
+      </c>
+      <c r="E1095" t="s">
+        <v>194</v>
       </c>
       <c r="F1095">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G1095">
-        <v>101</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="1096" spans="1:7">
       <c r="B1096" t="s">
-        <v>1177</v>
+        <v>594</v>
       </c>
       <c r="C1096" t="s">
-        <v>28</v>
+        <v>923</v>
       </c>
       <c r="E1096" t="s">
-        <v>207</v>
+        <v>276</v>
       </c>
       <c r="F1096">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G1096">
-        <v>101</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="1097" spans="1:7">
       <c r="B1097" t="s">
-        <v>1178</v>
+        <v>1170</v>
       </c>
       <c r="C1097" t="s">
-        <v>222</v>
+        <v>1171</v>
+      </c>
+      <c r="E1097" t="s">
+        <v>13</v>
       </c>
       <c r="F1097">
         <v>1</v>
       </c>
       <c r="G1097">
-        <v>101</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="1098" spans="1:7">
       <c r="B1098" t="s">
-        <v>425</v>
+        <v>1172</v>
       </c>
       <c r="C1098" t="s">
-        <v>90</v>
+        <v>207</v>
       </c>
       <c r="E1098" t="s">
-        <v>91</v>
+        <v>497</v>
       </c>
       <c r="F1098">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G1098">
-        <v>101</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="1099" spans="1:7">
       <c r="B1099" t="s">
-        <v>1179</v>
+        <v>1173</v>
       </c>
       <c r="C1099" t="s">
-        <v>1180</v>
+        <v>98</v>
+      </c>
+      <c r="D1099">
+        <v>1964</v>
       </c>
       <c r="E1099" t="s">
-        <v>202</v>
+        <v>1174</v>
       </c>
       <c r="F1099">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G1099">
-        <v>0</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="1100" spans="1:7">
       <c r="B1100" t="s">
-        <v>1181</v>
+        <v>1175</v>
       </c>
       <c r="C1100" t="s">
-        <v>711</v>
-[...2 lines deleted...]
-        <v>667</v>
+        <v>597</v>
       </c>
       <c r="F1100">
         <v>1</v>
       </c>
       <c r="G1100">
-        <v>0</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="1101" spans="1:7">
       <c r="B1101" t="s">
-        <v>1182</v>
+        <v>1176</v>
       </c>
       <c r="C1101" t="s">
-        <v>6</v>
+        <v>920</v>
+      </c>
+      <c r="E1101" t="s">
+        <v>102</v>
       </c>
       <c r="F1101">
         <v>1</v>
       </c>
       <c r="G1101">
-        <v>0</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="1102" spans="1:7">
       <c r="B1102" t="s">
-        <v>1183</v>
+        <v>1177</v>
       </c>
       <c r="C1102" t="s">
-        <v>448</v>
+        <v>188</v>
       </c>
       <c r="E1102" t="s">
-        <v>202</v>
+        <v>332</v>
       </c>
       <c r="F1102">
         <v>1</v>
       </c>
       <c r="G1102">
-        <v>0</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="1103" spans="1:7">
       <c r="B1103" t="s">
-        <v>1184</v>
+        <v>1178</v>
       </c>
       <c r="C1103" t="s">
-        <v>45</v>
+        <v>212</v>
       </c>
       <c r="E1103" t="s">
-        <v>202</v>
+        <v>332</v>
       </c>
       <c r="F1103">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1103">
-        <v>0</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="1104" spans="1:7">
       <c r="B1104" t="s">
-        <v>163</v>
+        <v>1030</v>
       </c>
       <c r="C1104" t="s">
-        <v>45</v>
+        <v>111</v>
       </c>
       <c r="E1104" t="s">
-        <v>1185</v>
+        <v>41</v>
       </c>
       <c r="F1104">
         <v>1</v>
       </c>
       <c r="G1104">
-        <v>0</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="1105" spans="1:7">
       <c r="B1105" t="s">
-        <v>1186</v>
+        <v>1179</v>
       </c>
       <c r="C1105" t="s">
-        <v>199</v>
+        <v>111</v>
       </c>
       <c r="E1105" t="s">
-        <v>359</v>
+        <v>41</v>
       </c>
       <c r="F1105">
         <v>1</v>
       </c>
       <c r="G1105">
-        <v>0</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="1106" spans="1:7">
       <c r="B1106" t="s">
-        <v>1187</v>
+        <v>209</v>
       </c>
       <c r="C1106" t="s">
-        <v>76</v>
+        <v>29</v>
+      </c>
+      <c r="E1106" t="s">
+        <v>702</v>
       </c>
       <c r="F1106">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G1106">
-        <v>0</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="1107" spans="1:7">
       <c r="B1107" t="s">
-        <v>1081</v>
+        <v>961</v>
       </c>
       <c r="C1107" t="s">
-        <v>90</v>
+        <v>248</v>
+      </c>
+      <c r="E1107" t="s">
+        <v>233</v>
       </c>
       <c r="F1107">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G1107">
-        <v>0</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="1108" spans="1:7">
       <c r="B1108" t="s">
-        <v>1188</v>
+        <v>1180</v>
       </c>
       <c r="C1108" t="s">
-        <v>1189</v>
+        <v>153</v>
+      </c>
+      <c r="E1108" t="s">
+        <v>22</v>
       </c>
       <c r="F1108">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1108">
-        <v>0</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="1109" spans="1:7">
       <c r="B1109" t="s">
-        <v>896</v>
+        <v>764</v>
       </c>
       <c r="C1109" t="s">
-        <v>82</v>
+        <v>29</v>
       </c>
       <c r="E1109" t="s">
-        <v>667</v>
+        <v>55</v>
       </c>
       <c r="F1109">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1109">
-        <v>0</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="1110" spans="1:7">
       <c r="B1110" t="s">
-        <v>1190</v>
+        <v>1181</v>
       </c>
       <c r="C1110" t="s">
-        <v>76</v>
+        <v>182</v>
       </c>
       <c r="E1110" t="s">
-        <v>667</v>
+        <v>22</v>
       </c>
       <c r="F1110">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G1110">
-        <v>0</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="1111" spans="1:7">
       <c r="B1111" t="s">
-        <v>1081</v>
+        <v>542</v>
       </c>
       <c r="C1111" t="s">
-        <v>79</v>
+        <v>109</v>
       </c>
       <c r="E1111" t="s">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="F1111">
         <v>2</v>
       </c>
       <c r="G1111">
-        <v>0</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="1112" spans="1:7">
       <c r="B1112" t="s">
-        <v>1191</v>
+        <v>1182</v>
       </c>
       <c r="C1112" t="s">
-        <v>87</v>
+        <v>571</v>
       </c>
       <c r="E1112" t="s">
-        <v>667</v>
+        <v>60</v>
       </c>
       <c r="F1112">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1112">
-        <v>0</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="1113" spans="1:7">
       <c r="B1113" t="s">
-        <v>1192</v>
+        <v>1183</v>
       </c>
       <c r="C1113" t="s">
-        <v>1193</v>
+        <v>111</v>
       </c>
       <c r="E1113" t="s">
-        <v>146</v>
+        <v>60</v>
       </c>
       <c r="F1113">
         <v>1</v>
       </c>
       <c r="G1113">
-        <v>0</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="1114" spans="1:7">
       <c r="B1114" t="s">
-        <v>1194</v>
+        <v>1184</v>
       </c>
       <c r="C1114" t="s">
-        <v>26</v>
+        <v>814</v>
       </c>
       <c r="E1114" t="s">
-        <v>121</v>
+        <v>414</v>
       </c>
       <c r="F1114">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G1114">
-        <v>0</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="1115" spans="1:7">
       <c r="B1115" t="s">
-        <v>1195</v>
+        <v>1185</v>
       </c>
       <c r="C1115" t="s">
-        <v>1196</v>
+        <v>676</v>
       </c>
       <c r="E1115" t="s">
-        <v>121</v>
+        <v>702</v>
       </c>
       <c r="F1115">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G1115">
-        <v>0</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="1116" spans="1:7">
       <c r="B1116" t="s">
-        <v>1121</v>
+        <v>1186</v>
       </c>
       <c r="C1116" t="s">
-        <v>60</v>
+        <v>197</v>
       </c>
       <c r="E1116" t="s">
-        <v>22</v>
+        <v>1187</v>
       </c>
       <c r="F1116">
         <v>1</v>
       </c>
       <c r="G1116">
-        <v>0</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="1117" spans="1:7">
       <c r="B1117" t="s">
-        <v>628</v>
+        <v>829</v>
       </c>
       <c r="C1117" t="s">
-        <v>90</v>
+        <v>144</v>
       </c>
       <c r="E1117" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F1117">
         <v>1</v>
       </c>
       <c r="G1117">
-        <v>0</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="1118" spans="1:7">
       <c r="B1118" t="s">
-        <v>916</v>
+        <v>1137</v>
       </c>
       <c r="C1118" t="s">
-        <v>18</v>
+        <v>111</v>
+      </c>
+      <c r="E1118" t="s">
+        <v>60</v>
       </c>
       <c r="F1118">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1118">
-        <v>0</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="1119" spans="1:7">
       <c r="B1119" t="s">
-        <v>1197</v>
+        <v>1188</v>
       </c>
       <c r="C1119" t="s">
-        <v>677</v>
+        <v>711</v>
       </c>
       <c r="E1119" t="s">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="F1119">
         <v>1</v>
       </c>
       <c r="G1119">
-        <v>0</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="1120" spans="1:7">
       <c r="B1120" t="s">
-        <v>286</v>
+        <v>690</v>
       </c>
       <c r="C1120" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>83</v>
       </c>
       <c r="F1120">
         <v>1</v>
       </c>
       <c r="G1120">
-        <v>0</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="1121" spans="1:7">
       <c r="B1121" t="s">
-        <v>1198</v>
+        <v>1189</v>
       </c>
       <c r="C1121" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>442</v>
       </c>
       <c r="F1121">
         <v>1</v>
       </c>
       <c r="G1121">
-        <v>0</v>
+        <v>998</v>
       </c>
     </row>
     <row r="1122" spans="1:7">
       <c r="B1122" t="s">
-        <v>1199</v>
+        <v>1190</v>
       </c>
       <c r="C1122" t="s">
-        <v>211</v>
+        <v>203</v>
       </c>
       <c r="E1122" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="F1122">
         <v>1</v>
       </c>
       <c r="G1122">
-        <v>0</v>
+        <v>998</v>
       </c>
     </row>
     <row r="1123" spans="1:7">
       <c r="B1123" t="s">
-        <v>1200</v>
+        <v>1191</v>
       </c>
       <c r="C1123" t="s">
-        <v>53</v>
+        <v>144</v>
+      </c>
+      <c r="E1123" t="s">
+        <v>60</v>
       </c>
       <c r="F1123">
         <v>1</v>
       </c>
       <c r="G1123">
-        <v>0</v>
+        <v>989</v>
       </c>
     </row>
     <row r="1124" spans="1:7">
       <c r="B1124" t="s">
-        <v>1201</v>
+        <v>1192</v>
       </c>
       <c r="C1124" t="s">
-        <v>1202</v>
+        <v>83</v>
       </c>
       <c r="E1124" t="s">
-        <v>22</v>
+        <v>500</v>
       </c>
       <c r="F1124">
         <v>1</v>
       </c>
       <c r="G1124">
-        <v>0</v>
+        <v>989</v>
       </c>
     </row>
     <row r="1125" spans="1:7">
       <c r="B1125" t="s">
-        <v>875</v>
+        <v>1080</v>
       </c>
       <c r="C1125" t="s">
-        <v>570</v>
+        <v>541</v>
+      </c>
+      <c r="E1125" t="s">
+        <v>279</v>
       </c>
       <c r="F1125">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G1125">
-        <v>0</v>
+        <v>984</v>
       </c>
     </row>
     <row r="1126" spans="1:7">
       <c r="B1126" t="s">
-        <v>936</v>
+        <v>1193</v>
       </c>
       <c r="C1126" t="s">
-        <v>486</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>969</v>
       </c>
       <c r="F1126">
         <v>1</v>
       </c>
       <c r="G1126">
-        <v>0</v>
+        <v>982</v>
       </c>
     </row>
     <row r="1127" spans="1:7">
       <c r="B1127" t="s">
-        <v>1203</v>
+        <v>1194</v>
       </c>
       <c r="C1127" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="F1127">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1127">
-        <v>0</v>
+        <v>982</v>
       </c>
     </row>
     <row r="1128" spans="1:7">
       <c r="B1128" t="s">
-        <v>939</v>
+        <v>1195</v>
       </c>
       <c r="C1128" t="s">
-        <v>608</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="F1128">
         <v>1</v>
       </c>
       <c r="G1128">
-        <v>0</v>
+        <v>982</v>
       </c>
     </row>
     <row r="1129" spans="1:7">
       <c r="B1129" t="s">
-        <v>1204</v>
+        <v>1196</v>
       </c>
       <c r="C1129" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>31</v>
       </c>
       <c r="F1129">
         <v>1</v>
       </c>
       <c r="G1129">
-        <v>0</v>
+        <v>982</v>
       </c>
     </row>
     <row r="1130" spans="1:7">
       <c r="B1130" t="s">
-        <v>1205</v>
+        <v>822</v>
       </c>
       <c r="C1130" t="s">
-        <v>307</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>263</v>
       </c>
       <c r="F1130">
         <v>1</v>
       </c>
       <c r="G1130">
-        <v>0</v>
+        <v>982</v>
       </c>
     </row>
     <row r="1131" spans="1:7">
       <c r="B1131" t="s">
-        <v>71</v>
+        <v>1197</v>
       </c>
       <c r="C1131" t="s">
-        <v>1206</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>1198</v>
       </c>
       <c r="F1131">
         <v>1</v>
       </c>
       <c r="G1131">
-        <v>0</v>
+        <v>982</v>
       </c>
     </row>
     <row r="1132" spans="1:7">
       <c r="B1132" t="s">
-        <v>1207</v>
+        <v>1199</v>
       </c>
       <c r="C1132" t="s">
-        <v>539</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>47</v>
       </c>
       <c r="F1132">
         <v>1</v>
       </c>
       <c r="G1132">
-        <v>0</v>
+        <v>982</v>
       </c>
     </row>
     <row r="1133" spans="1:7">
       <c r="B1133" t="s">
-        <v>1207</v>
+        <v>58</v>
       </c>
       <c r="C1133" t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="F1133">
         <v>1</v>
       </c>
       <c r="G1133">
-        <v>0</v>
+        <v>982</v>
       </c>
     </row>
     <row r="1134" spans="1:7">
       <c r="B1134" t="s">
-        <v>1209</v>
+        <v>1200</v>
       </c>
       <c r="C1134" t="s">
-        <v>188</v>
+        <v>1201</v>
       </c>
       <c r="E1134" t="s">
-        <v>61</v>
+        <v>360</v>
       </c>
       <c r="F1134">
         <v>2</v>
       </c>
       <c r="G1134">
-        <v>0</v>
+        <v>980</v>
       </c>
     </row>
     <row r="1135" spans="1:7">
       <c r="B1135" t="s">
-        <v>1210</v>
+        <v>1202</v>
       </c>
       <c r="C1135" t="s">
-        <v>586</v>
+        <v>212</v>
       </c>
       <c r="E1135" t="s">
-        <v>61</v>
+        <v>414</v>
       </c>
       <c r="F1135">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G1135">
-        <v>0</v>
+        <v>973</v>
       </c>
     </row>
     <row r="1136" spans="1:7">
       <c r="B1136" t="s">
-        <v>183</v>
+        <v>1203</v>
       </c>
       <c r="C1136" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="E1136" t="s">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="F1136">
         <v>1</v>
       </c>
       <c r="G1136">
-        <v>0</v>
+        <v>962</v>
       </c>
     </row>
     <row r="1137" spans="1:7">
       <c r="B1137" t="s">
-        <v>1211</v>
+        <v>1053</v>
       </c>
       <c r="C1137" t="s">
-        <v>42</v>
+        <v>228</v>
       </c>
       <c r="E1137" t="s">
-        <v>207</v>
+        <v>60</v>
       </c>
       <c r="F1137">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1137">
-        <v>0</v>
+        <v>958</v>
       </c>
     </row>
     <row r="1138" spans="1:7">
       <c r="B1138" t="s">
-        <v>1212</v>
+        <v>1204</v>
       </c>
       <c r="C1138" t="s">
-        <v>1213</v>
+        <v>1205</v>
       </c>
       <c r="E1138" t="s">
-        <v>207</v>
+        <v>276</v>
       </c>
       <c r="F1138">
         <v>1</v>
       </c>
       <c r="G1138">
-        <v>0</v>
+        <v>957</v>
       </c>
     </row>
     <row r="1139" spans="1:7">
       <c r="B1139" t="s">
-        <v>1214</v>
+        <v>839</v>
       </c>
       <c r="C1139" t="s">
-        <v>463</v>
+        <v>137</v>
       </c>
       <c r="E1139" t="s">
-        <v>207</v>
+        <v>96</v>
       </c>
       <c r="F1139">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1139">
-        <v>0</v>
+        <v>950</v>
       </c>
     </row>
     <row r="1140" spans="1:7">
       <c r="B1140" t="s">
-        <v>1215</v>
+        <v>1206</v>
       </c>
       <c r="C1140" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-        <v>1972</v>
+        <v>383</v>
       </c>
       <c r="E1140" t="s">
-        <v>207</v>
+        <v>96</v>
       </c>
       <c r="F1140">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1140">
-        <v>0</v>
+        <v>950</v>
       </c>
     </row>
     <row r="1141" spans="1:7">
       <c r="B1141" t="s">
-        <v>1216</v>
+        <v>1207</v>
       </c>
       <c r="C1141" t="s">
-        <v>1217</v>
+        <v>345</v>
       </c>
       <c r="E1141" t="s">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="F1141">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G1141">
-        <v>0</v>
+        <v>949</v>
       </c>
     </row>
     <row r="1142" spans="1:7">
       <c r="B1142" t="s">
-        <v>1218</v>
+        <v>485</v>
       </c>
       <c r="C1142" t="s">
-        <v>87</v>
+        <v>197</v>
       </c>
       <c r="E1142" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="F1142">
         <v>1</v>
       </c>
       <c r="G1142">
-        <v>0</v>
+        <v>946</v>
       </c>
     </row>
     <row r="1143" spans="1:7">
       <c r="B1143" t="s">
-        <v>1219</v>
+        <v>959</v>
       </c>
       <c r="C1143" t="s">
-        <v>906</v>
+        <v>270</v>
       </c>
       <c r="E1143" t="s">
-        <v>312</v>
+        <v>360</v>
       </c>
       <c r="F1143">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G1143">
-        <v>0</v>
+        <v>942</v>
       </c>
     </row>
     <row r="1144" spans="1:7">
       <c r="B1144" t="s">
-        <v>1220</v>
+        <v>1208</v>
       </c>
       <c r="C1144" t="s">
-        <v>6</v>
+        <v>83</v>
       </c>
       <c r="E1144" t="s">
-        <v>118</v>
+        <v>414</v>
       </c>
       <c r="F1144">
         <v>1</v>
       </c>
       <c r="G1144">
-        <v>0</v>
+        <v>938</v>
       </c>
     </row>
     <row r="1145" spans="1:7">
       <c r="B1145" t="s">
-        <v>1221</v>
+        <v>488</v>
       </c>
       <c r="C1145" t="s">
-        <v>425</v>
+        <v>197</v>
       </c>
       <c r="E1145" t="s">
-        <v>312</v>
+        <v>414</v>
       </c>
       <c r="F1145">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1145">
-        <v>0</v>
+        <v>938</v>
       </c>
     </row>
     <row r="1146" spans="1:7">
       <c r="B1146" t="s">
-        <v>600</v>
+        <v>488</v>
       </c>
       <c r="C1146" t="s">
-        <v>405</v>
+        <v>354</v>
       </c>
       <c r="E1146" t="s">
-        <v>118</v>
+        <v>414</v>
       </c>
       <c r="F1146">
         <v>1</v>
       </c>
       <c r="G1146">
-        <v>0</v>
+        <v>938</v>
       </c>
     </row>
     <row r="1147" spans="1:7">
       <c r="B1147" t="s">
-        <v>640</v>
+        <v>1209</v>
       </c>
       <c r="C1147" t="s">
-        <v>97</v>
+        <v>191</v>
       </c>
       <c r="E1147" t="s">
-        <v>128</v>
+        <v>1210</v>
       </c>
       <c r="F1147">
         <v>1</v>
       </c>
       <c r="G1147">
-        <v>0</v>
+        <v>938</v>
       </c>
     </row>
     <row r="1148" spans="1:7">
       <c r="B1148" t="s">
-        <v>1222</v>
+        <v>337</v>
       </c>
       <c r="C1148" t="s">
-        <v>1039</v>
-[...2 lines deleted...]
-        <v>1979</v>
+        <v>203</v>
       </c>
       <c r="E1148" t="s">
-        <v>938</v>
+        <v>55</v>
       </c>
       <c r="F1148">
         <v>1</v>
       </c>
       <c r="G1148">
-        <v>0</v>
+        <v>932</v>
       </c>
     </row>
     <row r="1149" spans="1:7">
       <c r="B1149" t="s">
-        <v>5</v>
+        <v>378</v>
       </c>
       <c r="C1149" t="s">
-        <v>1223</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>109</v>
       </c>
       <c r="F1149">
         <v>1</v>
       </c>
       <c r="G1149">
-        <v>0</v>
+        <v>932</v>
       </c>
     </row>
     <row r="1150" spans="1:7">
       <c r="B1150" t="s">
-        <v>1224</v>
+        <v>1211</v>
       </c>
       <c r="C1150" t="s">
-        <v>1225</v>
+        <v>727</v>
       </c>
       <c r="E1150" t="s">
-        <v>207</v>
+        <v>41</v>
       </c>
       <c r="F1150">
         <v>1</v>
       </c>
       <c r="G1150">
-        <v>0</v>
+        <v>932</v>
       </c>
     </row>
     <row r="1151" spans="1:7">
       <c r="B1151" t="s">
-        <v>1177</v>
+        <v>1212</v>
       </c>
       <c r="C1151" t="s">
-        <v>57</v>
+        <v>109</v>
       </c>
       <c r="E1151" t="s">
-        <v>207</v>
+        <v>41</v>
       </c>
       <c r="F1151">
         <v>1</v>
       </c>
       <c r="G1151">
-        <v>0</v>
+        <v>932</v>
       </c>
     </row>
     <row r="1152" spans="1:7">
       <c r="B1152" t="s">
-        <v>903</v>
+        <v>1213</v>
       </c>
       <c r="C1152" t="s">
-        <v>130</v>
+        <v>1214</v>
       </c>
       <c r="E1152" t="s">
-        <v>269</v>
+        <v>41</v>
       </c>
       <c r="F1152">
         <v>1</v>
       </c>
       <c r="G1152">
-        <v>0</v>
+        <v>932</v>
       </c>
     </row>
     <row r="1153" spans="1:7">
       <c r="B1153" t="s">
-        <v>1226</v>
+        <v>1215</v>
       </c>
       <c r="C1153" t="s">
-        <v>115</v>
+        <v>106</v>
       </c>
       <c r="E1153" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="F1153">
         <v>1</v>
       </c>
       <c r="G1153">
-        <v>0</v>
+        <v>925</v>
       </c>
     </row>
     <row r="1154" spans="1:7">
       <c r="B1154" t="s">
-        <v>1227</v>
+        <v>490</v>
       </c>
       <c r="C1154" t="s">
-        <v>398</v>
+        <v>98</v>
       </c>
       <c r="E1154" t="s">
-        <v>16</v>
+        <v>55</v>
       </c>
       <c r="F1154">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G1154">
-        <v>0</v>
+        <v>919</v>
       </c>
     </row>
     <row r="1155" spans="1:7">
       <c r="B1155" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C1155" t="s">
+        <v>672</v>
+      </c>
+      <c r="E1155" t="s">
+        <v>163</v>
+      </c>
+      <c r="F1155">
+        <v>4</v>
+      </c>
+      <c r="G1155">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:7">
+      <c r="B1156" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C1156" t="s">
+        <v>94</v>
+      </c>
+      <c r="E1156" t="s">
+        <v>19</v>
+      </c>
+      <c r="F1156">
+        <v>1</v>
+      </c>
+      <c r="G1156">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:7">
+      <c r="B1157" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C1157" t="s">
+        <v>106</v>
+      </c>
+      <c r="F1157">
+        <v>1</v>
+      </c>
+      <c r="G1157">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="1158" spans="1:7">
+      <c r="B1158" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C1158" t="s">
+        <v>708</v>
+      </c>
+      <c r="F1158">
+        <v>1</v>
+      </c>
+      <c r="G1158">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="1159" spans="1:7">
+      <c r="B1159" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C1159" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1159" t="s">
+        <v>233</v>
+      </c>
+      <c r="F1159">
+        <v>1</v>
+      </c>
+      <c r="G1159">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:7">
+      <c r="B1160" t="s">
+        <v>298</v>
+      </c>
+      <c r="C1160" t="s">
+        <v>47</v>
+      </c>
+      <c r="E1160" t="s">
+        <v>421</v>
+      </c>
+      <c r="F1160">
+        <v>1</v>
+      </c>
+      <c r="G1160">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="1161" spans="1:7">
+      <c r="B1161" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C1161" t="s">
+        <v>1052</v>
+      </c>
+      <c r="E1161" t="s">
+        <v>671</v>
+      </c>
+      <c r="F1161">
+        <v>2</v>
+      </c>
+      <c r="G1161">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="1162" spans="1:7">
+      <c r="B1162" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C1162" t="s">
+        <v>264</v>
+      </c>
+      <c r="E1162" t="s">
+        <v>671</v>
+      </c>
+      <c r="F1162">
+        <v>2</v>
+      </c>
+      <c r="G1162">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="1163" spans="1:7">
+      <c r="B1163" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C1163" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1163" t="s">
+        <v>65</v>
+      </c>
+      <c r="F1163">
+        <v>2</v>
+      </c>
+      <c r="G1163">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="1164" spans="1:7">
+      <c r="B1164" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C1164" t="s">
+        <v>716</v>
+      </c>
+      <c r="F1164">
+        <v>2</v>
+      </c>
+      <c r="G1164">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="1165" spans="1:7">
+      <c r="B1165" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C1165" t="s">
+        <v>624</v>
+      </c>
+      <c r="F1165">
+        <v>2</v>
+      </c>
+      <c r="G1165">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="1166" spans="1:7">
+      <c r="B1166" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C1166" t="s">
+        <v>1227</v>
+      </c>
+      <c r="E1166" t="s">
+        <v>48</v>
+      </c>
+      <c r="F1166">
+        <v>2</v>
+      </c>
+      <c r="G1166">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="1167" spans="1:7">
+      <c r="B1167" t="s">
         <v>1228</v>
       </c>
-      <c r="C1155" t="s">
+      <c r="C1167" t="s">
+        <v>153</v>
+      </c>
+      <c r="E1167" t="s">
+        <v>48</v>
+      </c>
+      <c r="F1167">
+        <v>1</v>
+      </c>
+      <c r="G1167">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:7">
+      <c r="B1168" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C1168" t="s">
+        <v>345</v>
+      </c>
+      <c r="E1168" t="s">
+        <v>698</v>
+      </c>
+      <c r="F1168">
+        <v>1</v>
+      </c>
+      <c r="G1168">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="1169" spans="1:7">
+      <c r="B1169" t="s">
+        <v>67</v>
+      </c>
+      <c r="C1169" t="s">
+        <v>197</v>
+      </c>
+      <c r="F1169">
+        <v>1</v>
+      </c>
+      <c r="G1169">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="1170" spans="1:7">
+      <c r="B1170" t="s">
+        <v>484</v>
+      </c>
+      <c r="C1170" t="s">
+        <v>47</v>
+      </c>
+      <c r="E1170" t="s">
+        <v>1230</v>
+      </c>
+      <c r="F1170">
+        <v>1</v>
+      </c>
+      <c r="G1170">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="1171" spans="1:7">
+      <c r="B1171" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C1171" t="s">
+        <v>98</v>
+      </c>
+      <c r="E1171" t="s">
+        <v>53</v>
+      </c>
+      <c r="F1171">
+        <v>3</v>
+      </c>
+      <c r="G1171">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="1172" spans="1:7">
+      <c r="B1172" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C1172" t="s">
+        <v>18</v>
+      </c>
+      <c r="E1172" t="s">
+        <v>55</v>
+      </c>
+      <c r="F1172">
+        <v>2</v>
+      </c>
+      <c r="G1172">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:7">
+      <c r="B1173" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C1173" t="s">
+        <v>368</v>
+      </c>
+      <c r="E1173" t="s">
+        <v>194</v>
+      </c>
+      <c r="F1173">
+        <v>2</v>
+      </c>
+      <c r="G1173">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:7">
+      <c r="B1174" t="s">
+        <v>964</v>
+      </c>
+      <c r="C1174" t="s">
+        <v>45</v>
+      </c>
+      <c r="E1174" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1174">
+        <v>5</v>
+      </c>
+      <c r="G1174">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="1175" spans="1:7">
+      <c r="B1175" t="s">
+        <v>490</v>
+      </c>
+      <c r="C1175" t="s">
+        <v>299</v>
+      </c>
+      <c r="E1175" t="s">
+        <v>233</v>
+      </c>
+      <c r="F1175">
+        <v>2</v>
+      </c>
+      <c r="G1175">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="1176" spans="1:7">
+      <c r="B1176" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C1176" t="s">
+        <v>137</v>
+      </c>
+      <c r="E1176" t="s">
+        <v>706</v>
+      </c>
+      <c r="F1176">
+        <v>1</v>
+      </c>
+      <c r="G1176">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="1177" spans="1:7">
+      <c r="B1177" t="s">
+        <v>845</v>
+      </c>
+      <c r="C1177" t="s">
+        <v>111</v>
+      </c>
+      <c r="E1177" t="s">
+        <v>55</v>
+      </c>
+      <c r="F1177">
+        <v>3</v>
+      </c>
+      <c r="G1177">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="1178" spans="1:7">
+      <c r="B1178" t="s">
+        <v>996</v>
+      </c>
+      <c r="C1178" t="s">
+        <v>1</v>
+      </c>
+      <c r="F1178">
+        <v>2</v>
+      </c>
+      <c r="G1178">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="1179" spans="1:7">
+      <c r="B1179" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C1179" t="s">
+        <v>83</v>
+      </c>
+      <c r="F1179">
+        <v>1</v>
+      </c>
+      <c r="G1179">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="1180" spans="1:7">
+      <c r="B1180" t="s">
+        <v>579</v>
+      </c>
+      <c r="C1180" t="s">
+        <v>18</v>
+      </c>
+      <c r="F1180">
+        <v>1</v>
+      </c>
+      <c r="G1180">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="1181" spans="1:7">
+      <c r="B1181" t="s">
+        <v>1236</v>
+      </c>
+      <c r="C1181" t="s">
+        <v>125</v>
+      </c>
+      <c r="F1181">
+        <v>1</v>
+      </c>
+      <c r="G1181">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="1182" spans="1:7">
+      <c r="B1182" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C1182" t="s">
+        <v>176</v>
+      </c>
+      <c r="F1182">
+        <v>1</v>
+      </c>
+      <c r="G1182">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="1183" spans="1:7">
+      <c r="B1183" t="s">
+        <v>730</v>
+      </c>
+      <c r="C1183" t="s">
+        <v>182</v>
+      </c>
+      <c r="F1183">
+        <v>1</v>
+      </c>
+      <c r="G1183">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="1184" spans="1:7">
+      <c r="B1184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1184" t="s">
+        <v>125</v>
+      </c>
+      <c r="F1184">
+        <v>1</v>
+      </c>
+      <c r="G1184">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="1185" spans="1:7">
+      <c r="B1185" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C1185" t="s">
+        <v>111</v>
+      </c>
+      <c r="F1185">
+        <v>1</v>
+      </c>
+      <c r="G1185">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="1186" spans="1:7">
+      <c r="B1186" t="s">
+        <v>377</v>
+      </c>
+      <c r="C1186" t="s">
+        <v>111</v>
+      </c>
+      <c r="E1186" t="s">
+        <v>2</v>
+      </c>
+      <c r="F1186">
+        <v>1</v>
+      </c>
+      <c r="G1186">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="1187" spans="1:7">
+      <c r="B1187" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C1187" t="s">
+        <v>694</v>
+      </c>
+      <c r="E1187" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1187">
+        <v>1</v>
+      </c>
+      <c r="G1187">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="1188" spans="1:7">
+      <c r="B1188" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C1188" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D1188">
+        <v>1979</v>
+      </c>
+      <c r="E1188" t="s">
+        <v>985</v>
+      </c>
+      <c r="F1188">
+        <v>2</v>
+      </c>
+      <c r="G1188">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="1189" spans="1:7">
+      <c r="B1189" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C1189" t="s">
+        <v>203</v>
+      </c>
+      <c r="E1189" t="s">
+        <v>414</v>
+      </c>
+      <c r="F1189">
+        <v>1</v>
+      </c>
+      <c r="G1189">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="1190" spans="1:7">
+      <c r="B1190" t="s">
+        <v>730</v>
+      </c>
+      <c r="C1190" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E1190" t="s">
+        <v>19</v>
+      </c>
+      <c r="F1190">
+        <v>1</v>
+      </c>
+      <c r="G1190">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="1191" spans="1:7">
+      <c r="B1191" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C1191" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1191" t="s">
+        <v>19</v>
+      </c>
+      <c r="F1191">
+        <v>1</v>
+      </c>
+      <c r="G1191">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="1192" spans="1:7">
+      <c r="B1192" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C1192" t="s">
+        <v>1244</v>
+      </c>
+      <c r="E1192" t="s">
+        <v>19</v>
+      </c>
+      <c r="F1192">
+        <v>1</v>
+      </c>
+      <c r="G1192">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="1193" spans="1:7">
+      <c r="B1193" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C1193" t="s">
+        <v>85</v>
+      </c>
+      <c r="E1193" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1193">
+        <v>1</v>
+      </c>
+      <c r="G1193">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="1194" spans="1:7">
+      <c r="B1194" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C1194" t="s">
+        <v>1247</v>
+      </c>
+      <c r="E1194" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1194">
+        <v>2</v>
+      </c>
+      <c r="G1194">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="1195" spans="1:7">
+      <c r="B1195" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C1195" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E1195" t="s">
+        <v>133</v>
+      </c>
+      <c r="F1195">
+        <v>1</v>
+      </c>
+      <c r="G1195">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="1196" spans="1:7">
+      <c r="B1196" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C1196" t="s">
+        <v>31</v>
+      </c>
+      <c r="E1196" t="s">
+        <v>65</v>
+      </c>
+      <c r="F1196">
+        <v>1</v>
+      </c>
+      <c r="G1196">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="1197" spans="1:7">
+      <c r="B1197" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C1197" t="s">
+        <v>182</v>
+      </c>
+      <c r="E1197" t="s">
+        <v>118</v>
+      </c>
+      <c r="F1197">
+        <v>1</v>
+      </c>
+      <c r="G1197">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="1198" spans="1:7">
+      <c r="B1198" t="s">
+        <v>341</v>
+      </c>
+      <c r="C1198" t="s">
+        <v>197</v>
+      </c>
+      <c r="E1198" t="s">
+        <v>781</v>
+      </c>
+      <c r="F1198">
+        <v>1</v>
+      </c>
+      <c r="G1198">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="1199" spans="1:7">
+      <c r="B1199" t="s">
+        <v>1251</v>
+      </c>
+      <c r="C1199" t="s">
+        <v>83</v>
+      </c>
+      <c r="E1199" t="s">
+        <v>1230</v>
+      </c>
+      <c r="F1199">
+        <v>1</v>
+      </c>
+      <c r="G1199">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="1200" spans="1:7">
+      <c r="B1200" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C1200" t="s">
+        <v>1253</v>
+      </c>
+      <c r="F1200">
+        <v>1</v>
+      </c>
+      <c r="G1200">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="1201" spans="1:7">
+      <c r="B1201" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C1201" t="s">
+        <v>47</v>
+      </c>
+      <c r="E1201" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1201">
+        <v>2</v>
+      </c>
+      <c r="G1201">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="1202" spans="1:7">
+      <c r="B1202" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C1202" t="s">
+        <v>182</v>
+      </c>
+      <c r="E1202" t="s">
+        <v>332</v>
+      </c>
+      <c r="F1202">
+        <v>3</v>
+      </c>
+      <c r="G1202">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="1203" spans="1:7">
+      <c r="B1203" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C1203" t="s">
+        <v>111</v>
+      </c>
+      <c r="E1203" t="s">
+        <v>698</v>
+      </c>
+      <c r="F1203">
+        <v>2</v>
+      </c>
+      <c r="G1203">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="1204" spans="1:7">
+      <c r="B1204" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C1204" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1204" t="s">
+        <v>332</v>
+      </c>
+      <c r="F1204">
+        <v>1</v>
+      </c>
+      <c r="G1204">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="1205" spans="1:7">
+      <c r="B1205" t="s">
+        <v>487</v>
+      </c>
+      <c r="C1205" t="s">
+        <v>111</v>
+      </c>
+      <c r="E1205" t="s">
+        <v>625</v>
+      </c>
+      <c r="F1205">
+        <v>2</v>
+      </c>
+      <c r="G1205">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="1206" spans="1:7">
+      <c r="B1206" t="s">
+        <v>579</v>
+      </c>
+      <c r="C1206" t="s">
+        <v>436</v>
+      </c>
+      <c r="E1206" t="s">
+        <v>737</v>
+      </c>
+      <c r="F1206">
+        <v>1</v>
+      </c>
+      <c r="G1206">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="1207" spans="1:7">
+      <c r="B1207" t="s">
+        <v>1258</v>
+      </c>
+      <c r="C1207" t="s">
+        <v>1259</v>
+      </c>
+      <c r="F1207">
+        <v>2</v>
+      </c>
+      <c r="G1207">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="1208" spans="1:7">
+      <c r="B1208" t="s">
+        <v>838</v>
+      </c>
+      <c r="C1208" t="s">
+        <v>248</v>
+      </c>
+      <c r="E1208" t="s">
+        <v>19</v>
+      </c>
+      <c r="F1208">
+        <v>2</v>
+      </c>
+      <c r="G1208">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="1209" spans="1:7">
+      <c r="B1209" t="s">
+        <v>1260</v>
+      </c>
+      <c r="C1209" t="s">
+        <v>47</v>
+      </c>
+      <c r="F1209">
+        <v>1</v>
+      </c>
+      <c r="G1209">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="1210" spans="1:7">
+      <c r="B1210" t="s">
+        <v>507</v>
+      </c>
+      <c r="C1210" t="s">
+        <v>115</v>
+      </c>
+      <c r="E1210" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1210">
+        <v>1</v>
+      </c>
+      <c r="G1210">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="1211" spans="1:7">
+      <c r="B1211" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C1211" t="s">
+        <v>226</v>
+      </c>
+      <c r="E1211" t="s">
+        <v>625</v>
+      </c>
+      <c r="F1211">
+        <v>1</v>
+      </c>
+      <c r="G1211">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="1212" spans="1:7">
+      <c r="B1212" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C1212" t="s">
+        <v>436</v>
+      </c>
+      <c r="E1212" t="s">
+        <v>625</v>
+      </c>
+      <c r="F1212">
+        <v>1</v>
+      </c>
+      <c r="G1212">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="1213" spans="1:7">
+      <c r="B1213" t="s">
+        <v>757</v>
+      </c>
+      <c r="C1213" t="s">
+        <v>246</v>
+      </c>
+      <c r="E1213" t="s">
+        <v>625</v>
+      </c>
+      <c r="F1213">
+        <v>1</v>
+      </c>
+      <c r="G1213">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="1214" spans="1:7">
+      <c r="B1214" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C1214" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1214" t="s">
+        <v>535</v>
+      </c>
+      <c r="F1214">
+        <v>1</v>
+      </c>
+      <c r="G1214">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="1215" spans="1:7">
+      <c r="B1215" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C1215" t="s">
+        <v>111</v>
+      </c>
+      <c r="E1215" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1215">
+        <v>2</v>
+      </c>
+      <c r="G1215">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="1216" spans="1:7">
+      <c r="B1216" t="s">
         <v>361</v>
       </c>
-      <c r="E1155" t="s">
+      <c r="C1216" t="s">
+        <v>15</v>
+      </c>
+      <c r="E1216" t="s">
+        <v>360</v>
+      </c>
+      <c r="F1216">
+        <v>1</v>
+      </c>
+      <c r="G1216">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="1217" spans="1:7">
+      <c r="B1217" t="s">
+        <v>682</v>
+      </c>
+      <c r="C1217" t="s">
+        <v>197</v>
+      </c>
+      <c r="E1217" t="s">
+        <v>360</v>
+      </c>
+      <c r="F1217">
+        <v>1</v>
+      </c>
+      <c r="G1217">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="1218" spans="1:7">
+      <c r="B1218" t="s">
+        <v>1263</v>
+      </c>
+      <c r="C1218" t="s">
+        <v>197</v>
+      </c>
+      <c r="D1218">
+        <v>1972</v>
+      </c>
+      <c r="E1218" t="s">
+        <v>279</v>
+      </c>
+      <c r="F1218">
+        <v>2</v>
+      </c>
+      <c r="G1218">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="1219" spans="1:7">
+      <c r="B1219" t="s">
+        <v>207</v>
+      </c>
+      <c r="C1219" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1219" t="s">
         <v>22</v>
       </c>
-      <c r="F1155">
-[...2 lines deleted...]
-      <c r="G1155">
+      <c r="F1219">
+        <v>2</v>
+      </c>
+      <c r="G1219">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="1220" spans="1:7">
+      <c r="B1220" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C1220" t="s">
+        <v>571</v>
+      </c>
+      <c r="E1220" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1220">
+        <v>1</v>
+      </c>
+      <c r="G1220">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="1221" spans="1:7">
+      <c r="B1221" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C1221" t="s">
+        <v>15</v>
+      </c>
+      <c r="E1221" t="s">
+        <v>332</v>
+      </c>
+      <c r="F1221">
+        <v>1</v>
+      </c>
+      <c r="G1221">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="1222" spans="1:7">
+      <c r="B1222" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C1222" t="s">
+        <v>94</v>
+      </c>
+      <c r="E1222" t="s">
+        <v>147</v>
+      </c>
+      <c r="F1222">
+        <v>1</v>
+      </c>
+      <c r="G1222">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="1223" spans="1:7">
+      <c r="B1223" t="s">
+        <v>829</v>
+      </c>
+      <c r="C1223" t="s">
+        <v>911</v>
+      </c>
+      <c r="E1223" t="s">
+        <v>147</v>
+      </c>
+      <c r="F1223">
+        <v>2</v>
+      </c>
+      <c r="G1223">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="1224" spans="1:7">
+      <c r="B1224" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C1224" t="s">
+        <v>34</v>
+      </c>
+      <c r="E1224" t="s">
+        <v>375</v>
+      </c>
+      <c r="F1224">
+        <v>2</v>
+      </c>
+      <c r="G1224">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="1225" spans="1:7">
+      <c r="B1225" t="s">
+        <v>1267</v>
+      </c>
+      <c r="C1225" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1225" t="s">
+        <v>375</v>
+      </c>
+      <c r="F1225">
+        <v>2</v>
+      </c>
+      <c r="G1225">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="1226" spans="1:7">
+      <c r="B1226" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C1226" t="s">
+        <v>708</v>
+      </c>
+      <c r="F1226">
+        <v>1</v>
+      </c>
+      <c r="G1226">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="1227" spans="1:7">
+      <c r="B1227" t="s">
+        <v>1269</v>
+      </c>
+      <c r="C1227" t="s">
+        <v>1270</v>
+      </c>
+      <c r="F1227">
+        <v>1</v>
+      </c>
+      <c r="G1227">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="1228" spans="1:7">
+      <c r="B1228" t="s">
+        <v>190</v>
+      </c>
+      <c r="C1228" t="s">
+        <v>109</v>
+      </c>
+      <c r="F1228">
+        <v>2</v>
+      </c>
+      <c r="G1228">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="1229" spans="1:7">
+      <c r="B1229" t="s">
+        <v>1271</v>
+      </c>
+      <c r="C1229" t="s">
+        <v>111</v>
+      </c>
+      <c r="E1229" t="s">
+        <v>781</v>
+      </c>
+      <c r="F1229">
+        <v>1</v>
+      </c>
+      <c r="G1229">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="1230" spans="1:7">
+      <c r="B1230" t="s">
+        <v>585</v>
+      </c>
+      <c r="C1230" t="s">
+        <v>1272</v>
+      </c>
+      <c r="E1230" t="s">
+        <v>276</v>
+      </c>
+      <c r="F1230">
+        <v>1</v>
+      </c>
+      <c r="G1230">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="1231" spans="1:7">
+      <c r="B1231" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C1231" t="s">
+        <v>1274</v>
+      </c>
+      <c r="E1231" t="s">
+        <v>276</v>
+      </c>
+      <c r="F1231">
+        <v>1</v>
+      </c>
+      <c r="G1231">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="1232" spans="1:7">
+      <c r="B1232" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C1232" t="s">
+        <v>224</v>
+      </c>
+      <c r="E1232" t="s">
+        <v>55</v>
+      </c>
+      <c r="F1232">
+        <v>2</v>
+      </c>
+      <c r="G1232">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="1233" spans="1:7">
+      <c r="B1233" t="s">
+        <v>1276</v>
+      </c>
+      <c r="C1233" t="s">
+        <v>197</v>
+      </c>
+      <c r="E1233" t="s">
+        <v>1230</v>
+      </c>
+      <c r="F1233">
+        <v>1</v>
+      </c>
+      <c r="G1233">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="1234" spans="1:7">
+      <c r="B1234" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C1234" t="s">
+        <v>270</v>
+      </c>
+      <c r="F1234">
+        <v>1</v>
+      </c>
+      <c r="G1234">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="1235" spans="1:7">
+      <c r="B1235" t="s">
+        <v>342</v>
+      </c>
+      <c r="C1235" t="s">
+        <v>1278</v>
+      </c>
+      <c r="F1235">
+        <v>1</v>
+      </c>
+      <c r="G1235">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="1236" spans="1:7">
+      <c r="B1236" t="s">
+        <v>209</v>
+      </c>
+      <c r="C1236" t="s">
+        <v>215</v>
+      </c>
+      <c r="E1236" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1236">
+        <v>2</v>
+      </c>
+      <c r="G1236">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="1237" spans="1:7">
+      <c r="B1237" t="s">
+        <v>250</v>
+      </c>
+      <c r="C1237" t="s">
+        <v>111</v>
+      </c>
+      <c r="E1237" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1237">
+        <v>1</v>
+      </c>
+      <c r="G1237">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="1238" spans="1:7">
+      <c r="B1238" t="s">
+        <v>1279</v>
+      </c>
+      <c r="C1238" t="s">
+        <v>182</v>
+      </c>
+      <c r="E1238" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1238">
+        <v>1</v>
+      </c>
+      <c r="G1238">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="1239" spans="1:7">
+      <c r="B1239" t="s">
+        <v>1279</v>
+      </c>
+      <c r="C1239" t="s">
+        <v>34</v>
+      </c>
+      <c r="E1239" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1239">
+        <v>1</v>
+      </c>
+      <c r="G1239">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="1240" spans="1:7">
+      <c r="B1240" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C1240" t="s">
+        <v>111</v>
+      </c>
+      <c r="E1240" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1240">
+        <v>1</v>
+      </c>
+      <c r="G1240">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="1241" spans="1:7">
+      <c r="B1241" t="s">
+        <v>1279</v>
+      </c>
+      <c r="C1241" t="s">
+        <v>47</v>
+      </c>
+      <c r="E1241" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1241">
+        <v>1</v>
+      </c>
+      <c r="G1241">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="1242" spans="1:7">
+      <c r="B1242" t="s">
+        <v>1281</v>
+      </c>
+      <c r="C1242" t="s">
+        <v>34</v>
+      </c>
+      <c r="E1242" t="s">
+        <v>235</v>
+      </c>
+      <c r="F1242">
+        <v>1</v>
+      </c>
+      <c r="G1242">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="1243" spans="1:7">
+      <c r="B1243" t="s">
+        <v>1282</v>
+      </c>
+      <c r="C1243" t="s">
+        <v>492</v>
+      </c>
+      <c r="E1243" t="s">
+        <v>360</v>
+      </c>
+      <c r="F1243">
+        <v>1</v>
+      </c>
+      <c r="G1243">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="1244" spans="1:7">
+      <c r="B1244" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C1244" t="s">
+        <v>1284</v>
+      </c>
+      <c r="E1244" t="s">
+        <v>360</v>
+      </c>
+      <c r="F1244">
+        <v>1</v>
+      </c>
+      <c r="G1244">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="1245" spans="1:7">
+      <c r="B1245" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C1245" t="s">
+        <v>920</v>
+      </c>
+      <c r="E1245" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1245">
+        <v>1</v>
+      </c>
+      <c r="G1245">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="1246" spans="1:7">
+      <c r="B1246" t="s">
+        <v>937</v>
+      </c>
+      <c r="C1246" t="s">
+        <v>661</v>
+      </c>
+      <c r="E1246" t="s">
+        <v>360</v>
+      </c>
+      <c r="F1246">
+        <v>1</v>
+      </c>
+      <c r="G1246">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="1247" spans="1:7">
+      <c r="B1247" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C1247" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1247" t="s">
+        <v>7</v>
+      </c>
+      <c r="F1247">
+        <v>1</v>
+      </c>
+      <c r="G1247">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="1248" spans="1:7">
+      <c r="B1248" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C1248" t="s">
+        <v>98</v>
+      </c>
+      <c r="E1248" t="s">
+        <v>65</v>
+      </c>
+      <c r="F1248">
+        <v>2</v>
+      </c>
+      <c r="G1248">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="1249" spans="1:7">
+      <c r="B1249" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C1249" t="s">
+        <v>47</v>
+      </c>
+      <c r="E1249" t="s">
+        <v>163</v>
+      </c>
+      <c r="F1249">
+        <v>2</v>
+      </c>
+      <c r="G1249">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="1250" spans="1:7">
+      <c r="B1250" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C1250" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1250" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1250">
+        <v>1</v>
+      </c>
+      <c r="G1250">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="1251" spans="1:7">
+      <c r="B1251" t="s">
+        <v>1289</v>
+      </c>
+      <c r="C1251" t="s">
+        <v>309</v>
+      </c>
+      <c r="E1251" t="s">
+        <v>22</v>
+      </c>
+      <c r="F1251">
+        <v>2</v>
+      </c>
+      <c r="G1251">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="1252" spans="1:7">
+      <c r="B1252" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C1252" t="s">
+        <v>111</v>
+      </c>
+      <c r="E1252" t="s">
+        <v>332</v>
+      </c>
+      <c r="F1252">
+        <v>2</v>
+      </c>
+      <c r="G1252">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="1253" spans="1:7">
+      <c r="B1253" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C1253" t="s">
+        <v>176</v>
+      </c>
+      <c r="E1253" t="s">
+        <v>16</v>
+      </c>
+      <c r="F1253">
+        <v>1</v>
+      </c>
+      <c r="G1253">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="1254" spans="1:7">
+      <c r="B1254" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C1254" t="s">
+        <v>111</v>
+      </c>
+      <c r="E1254" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1254">
+        <v>4</v>
+      </c>
+      <c r="G1254">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="1255" spans="1:7">
+      <c r="B1255" t="s">
+        <v>590</v>
+      </c>
+      <c r="C1255" t="s">
+        <v>436</v>
+      </c>
+      <c r="E1255" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1255">
+        <v>4</v>
+      </c>
+      <c r="G1255">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="1256" spans="1:7">
+      <c r="B1256" t="s">
+        <v>1293</v>
+      </c>
+      <c r="C1256" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E1256" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1256">
+        <v>2</v>
+      </c>
+      <c r="G1256">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="1257" spans="1:7">
+      <c r="B1257" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C1257" t="s">
+        <v>911</v>
+      </c>
+      <c r="E1257" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1257">
+        <v>2</v>
+      </c>
+      <c r="G1257">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="1258" spans="1:7">
+      <c r="B1258" t="s">
+        <v>347</v>
+      </c>
+      <c r="C1258" t="s">
+        <v>197</v>
+      </c>
+      <c r="E1258" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1258">
+        <v>6</v>
+      </c>
+      <c r="G1258">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="1259" spans="1:7">
+      <c r="B1259" t="s">
+        <v>221</v>
+      </c>
+      <c r="C1259" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1259" t="s">
+        <v>698</v>
+      </c>
+      <c r="F1259">
+        <v>1</v>
+      </c>
+      <c r="G1259">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="1260" spans="1:7">
+      <c r="B1260" t="s">
+        <v>749</v>
+      </c>
+      <c r="C1260" t="s">
+        <v>146</v>
+      </c>
+      <c r="E1260" t="s">
+        <v>698</v>
+      </c>
+      <c r="F1260">
+        <v>1</v>
+      </c>
+      <c r="G1260">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="1261" spans="1:7">
+      <c r="B1261" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C1261" t="s">
+        <v>676</v>
+      </c>
+      <c r="E1261" t="s">
+        <v>1296</v>
+      </c>
+      <c r="F1261">
+        <v>1</v>
+      </c>
+      <c r="G1261">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="1262" spans="1:7">
+      <c r="B1262" t="s">
+        <v>742</v>
+      </c>
+      <c r="C1262" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E1262" t="s">
+        <v>414</v>
+      </c>
+      <c r="F1262">
+        <v>3</v>
+      </c>
+      <c r="G1262">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="1263" spans="1:7">
+      <c r="B1263" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C1263" t="s">
+        <v>197</v>
+      </c>
+      <c r="E1263" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1263">
+        <v>4</v>
+      </c>
+      <c r="G1263">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="1264" spans="1:7">
+      <c r="B1264" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C1264" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1264" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1264">
+        <v>2</v>
+      </c>
+      <c r="G1264">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="1265" spans="1:7">
+      <c r="B1265" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C1265" t="s">
+        <v>18</v>
+      </c>
+      <c r="E1265" t="s">
+        <v>1301</v>
+      </c>
+      <c r="F1265">
+        <v>1</v>
+      </c>
+      <c r="G1265">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="1266" spans="1:7">
+      <c r="B1266" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C1266" t="s">
+        <v>351</v>
+      </c>
+      <c r="E1266" t="s">
+        <v>332</v>
+      </c>
+      <c r="F1266">
+        <v>2</v>
+      </c>
+      <c r="G1266">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="1267" spans="1:7">
+      <c r="B1267" t="s">
+        <v>1303</v>
+      </c>
+      <c r="C1267" t="s">
+        <v>371</v>
+      </c>
+      <c r="E1267" t="s">
+        <v>184</v>
+      </c>
+      <c r="F1267">
+        <v>1</v>
+      </c>
+      <c r="G1267">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="1268" spans="1:7">
+      <c r="B1268" t="s">
+        <v>477</v>
+      </c>
+      <c r="C1268" t="s">
+        <v>299</v>
+      </c>
+      <c r="E1268" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1268">
+        <v>1</v>
+      </c>
+      <c r="G1268">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="1269" spans="1:7">
+      <c r="B1269" t="s">
+        <v>477</v>
+      </c>
+      <c r="C1269" t="s">
+        <v>299</v>
+      </c>
+      <c r="E1269" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1269">
+        <v>1</v>
+      </c>
+      <c r="G1269">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="1270" spans="1:7">
+      <c r="B1270" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C1270" t="s">
+        <v>197</v>
+      </c>
+      <c r="E1270" t="s">
+        <v>22</v>
+      </c>
+      <c r="F1270">
+        <v>1</v>
+      </c>
+      <c r="G1270">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="1271" spans="1:7">
+      <c r="B1271" t="s">
+        <v>221</v>
+      </c>
+      <c r="C1271" t="s">
+        <v>111</v>
+      </c>
+      <c r="E1271" t="s">
+        <v>698</v>
+      </c>
+      <c r="F1271">
+        <v>1</v>
+      </c>
+      <c r="G1271">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="1272" spans="1:7">
+      <c r="B1272" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C1272" t="s">
+        <v>228</v>
+      </c>
+      <c r="E1272" t="s">
+        <v>194</v>
+      </c>
+      <c r="F1272">
+        <v>1</v>
+      </c>
+      <c r="G1272">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="1273" spans="1:7">
+      <c r="B1273" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C1273" t="s">
+        <v>248</v>
+      </c>
+      <c r="E1273" t="s">
+        <v>133</v>
+      </c>
+      <c r="F1273">
+        <v>1</v>
+      </c>
+      <c r="G1273">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="1274" spans="1:7">
+      <c r="B1274" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C1274" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1274" t="s">
+        <v>235</v>
+      </c>
+      <c r="F1274">
+        <v>1</v>
+      </c>
+      <c r="G1274">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="1275" spans="1:7">
+      <c r="B1275" t="s">
+        <v>1307</v>
+      </c>
+      <c r="C1275" t="s">
+        <v>45</v>
+      </c>
+      <c r="E1275" t="s">
+        <v>332</v>
+      </c>
+      <c r="F1275">
+        <v>2</v>
+      </c>
+      <c r="G1275">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="1276" spans="1:7">
+      <c r="B1276" t="s">
+        <v>206</v>
+      </c>
+      <c r="C1276" t="s">
+        <v>141</v>
+      </c>
+      <c r="E1276" t="s">
+        <v>332</v>
+      </c>
+      <c r="F1276">
+        <v>1</v>
+      </c>
+      <c r="G1276">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="1277" spans="1:7">
+      <c r="B1277" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C1277" t="s">
+        <v>1309</v>
+      </c>
+      <c r="E1277" t="s">
+        <v>19</v>
+      </c>
+      <c r="F1277">
+        <v>1</v>
+      </c>
+      <c r="G1277">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="1278" spans="1:7">
+      <c r="B1278" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C1278" t="s">
+        <v>708</v>
+      </c>
+      <c r="E1278" t="s">
+        <v>19</v>
+      </c>
+      <c r="F1278">
+        <v>2</v>
+      </c>
+      <c r="G1278">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="1279" spans="1:7">
+      <c r="B1279" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C1279" t="s">
+        <v>137</v>
+      </c>
+      <c r="E1279" t="s">
+        <v>19</v>
+      </c>
+      <c r="F1279">
+        <v>1</v>
+      </c>
+      <c r="G1279">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="1280" spans="1:7">
+      <c r="B1280" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C1280" t="s">
+        <v>795</v>
+      </c>
+      <c r="E1280" t="s">
+        <v>19</v>
+      </c>
+      <c r="F1280">
+        <v>2</v>
+      </c>
+      <c r="G1280">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="1281" spans="1:7">
+      <c r="B1281" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C1281" t="s">
+        <v>618</v>
+      </c>
+      <c r="E1281" t="s">
+        <v>19</v>
+      </c>
+      <c r="F1281">
+        <v>1</v>
+      </c>
+      <c r="G1281">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="1282" spans="1:7">
+      <c r="B1282" t="s">
+        <v>1313</v>
+      </c>
+      <c r="C1282" t="s">
+        <v>197</v>
+      </c>
+      <c r="E1282" t="s">
+        <v>53</v>
+      </c>
+      <c r="F1282">
+        <v>1</v>
+      </c>
+      <c r="G1282">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="1283" spans="1:7">
+      <c r="B1283" t="s">
+        <v>155</v>
+      </c>
+      <c r="C1283" t="s">
+        <v>18</v>
+      </c>
+      <c r="D1283">
+        <v>1990</v>
+      </c>
+      <c r="E1283" t="s">
+        <v>53</v>
+      </c>
+      <c r="F1283">
+        <v>2</v>
+      </c>
+      <c r="G1283">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="1284" spans="1:7">
+      <c r="B1284" t="s">
+        <v>1314</v>
+      </c>
+      <c r="C1284" t="s">
+        <v>146</v>
+      </c>
+      <c r="E1284" t="s">
+        <v>497</v>
+      </c>
+      <c r="F1284">
+        <v>1</v>
+      </c>
+      <c r="G1284">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="1285" spans="1:7">
+      <c r="B1285" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C1285" t="s">
+        <v>472</v>
+      </c>
+      <c r="E1285" t="s">
+        <v>1230</v>
+      </c>
+      <c r="F1285">
+        <v>1</v>
+      </c>
+      <c r="G1285">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="1286" spans="1:7">
+      <c r="B1286" t="s">
+        <v>413</v>
+      </c>
+      <c r="C1286" t="s">
+        <v>83</v>
+      </c>
+      <c r="E1286" t="s">
+        <v>55</v>
+      </c>
+      <c r="F1286">
+        <v>1</v>
+      </c>
+      <c r="G1286">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="1287" spans="1:7">
+      <c r="B1287" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C1287" t="s">
+        <v>31</v>
+      </c>
+      <c r="E1287" t="s">
+        <v>55</v>
+      </c>
+      <c r="F1287">
+        <v>1</v>
+      </c>
+      <c r="G1287">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="1288" spans="1:7">
+      <c r="B1288" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C1288" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1288">
+        <v>1</v>
+      </c>
+      <c r="G1288">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="1289" spans="1:7">
+      <c r="B1289" t="s">
+        <v>1317</v>
+      </c>
+      <c r="C1289" t="s">
+        <v>47</v>
+      </c>
+      <c r="F1289">
+        <v>1</v>
+      </c>
+      <c r="G1289">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="1290" spans="1:7">
+      <c r="B1290" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C1290" t="s">
+        <v>795</v>
+      </c>
+      <c r="E1290" t="s">
+        <v>360</v>
+      </c>
+      <c r="F1290">
+        <v>2</v>
+      </c>
+      <c r="G1290">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="1291" spans="1:7">
+      <c r="B1291" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C1291" t="s">
+        <v>47</v>
+      </c>
+      <c r="E1291" t="s">
+        <v>55</v>
+      </c>
+      <c r="F1291">
+        <v>1</v>
+      </c>
+      <c r="G1291">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="1292" spans="1:7">
+      <c r="B1292" t="s">
+        <v>872</v>
+      </c>
+      <c r="C1292" t="s">
+        <v>115</v>
+      </c>
+      <c r="F1292">
+        <v>1</v>
+      </c>
+      <c r="G1292">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="1293" spans="1:7">
+      <c r="B1293" t="s">
+        <v>164</v>
+      </c>
+      <c r="C1293" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1293" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1293">
+        <v>1</v>
+      </c>
+      <c r="G1293">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="1294" spans="1:7">
+      <c r="B1294" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C1294" t="s">
+        <v>1321</v>
+      </c>
+      <c r="E1294" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1294">
+        <v>1</v>
+      </c>
+      <c r="G1294">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="1295" spans="1:7">
+      <c r="B1295" t="s">
+        <v>1322</v>
+      </c>
+      <c r="C1295" t="s">
+        <v>203</v>
+      </c>
+      <c r="E1295" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1295">
+        <v>1</v>
+      </c>
+      <c r="G1295">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="1296" spans="1:7">
+      <c r="B1296" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C1296" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1296" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1296">
+        <v>1</v>
+      </c>
+      <c r="G1296">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="1297" spans="1:7">
+      <c r="B1297" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C1297" t="s">
+        <v>1325</v>
+      </c>
+      <c r="E1297" t="s">
+        <v>360</v>
+      </c>
+      <c r="F1297">
+        <v>2</v>
+      </c>
+      <c r="G1297">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="1298" spans="1:7">
+      <c r="B1298" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C1298" t="s">
+        <v>109</v>
+      </c>
+      <c r="E1298" t="s">
+        <v>702</v>
+      </c>
+      <c r="F1298">
+        <v>3</v>
+      </c>
+      <c r="G1298">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="1299" spans="1:7">
+      <c r="B1299" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C1299" t="s">
+        <v>45</v>
+      </c>
+      <c r="E1299" t="s">
+        <v>698</v>
+      </c>
+      <c r="F1299">
+        <v>3</v>
+      </c>
+      <c r="G1299">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="1300" spans="1:7">
+      <c r="B1300" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C1300" t="s">
+        <v>923</v>
+      </c>
+      <c r="E1300" t="s">
+        <v>19</v>
+      </c>
+      <c r="F1300">
+        <v>2</v>
+      </c>
+      <c r="G1300">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="1301" spans="1:7">
+      <c r="B1301" t="s">
+        <v>486</v>
+      </c>
+      <c r="C1301" t="s">
+        <v>6</v>
+      </c>
+      <c r="E1301" t="s">
+        <v>19</v>
+      </c>
+      <c r="F1301">
+        <v>2</v>
+      </c>
+      <c r="G1301">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="1302" spans="1:7">
+      <c r="B1302" t="s">
+        <v>486</v>
+      </c>
+      <c r="C1302" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1302" t="s">
+        <v>19</v>
+      </c>
+      <c r="F1302">
+        <v>2</v>
+      </c>
+      <c r="G1302">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="1303" spans="1:7">
+      <c r="B1303" t="s">
+        <v>374</v>
+      </c>
+      <c r="C1303" t="s">
+        <v>771</v>
+      </c>
+      <c r="E1303" t="s">
+        <v>19</v>
+      </c>
+      <c r="F1303">
+        <v>2</v>
+      </c>
+      <c r="G1303">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="1304" spans="1:7">
+      <c r="B1304" t="s">
+        <v>374</v>
+      </c>
+      <c r="C1304" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1304" t="s">
+        <v>19</v>
+      </c>
+      <c r="F1304">
+        <v>1</v>
+      </c>
+      <c r="G1304">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="1305" spans="1:7">
+      <c r="B1305" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C1305" t="s">
+        <v>1329</v>
+      </c>
+      <c r="E1305" t="s">
+        <v>113</v>
+      </c>
+      <c r="F1305">
+        <v>1</v>
+      </c>
+      <c r="G1305">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="1306" spans="1:7">
+      <c r="B1306" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C1306" t="s">
+        <v>203</v>
+      </c>
+      <c r="E1306" t="s">
+        <v>113</v>
+      </c>
+      <c r="F1306">
+        <v>1</v>
+      </c>
+      <c r="G1306">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="1307" spans="1:7">
+      <c r="B1307" t="s">
+        <v>1331</v>
+      </c>
+      <c r="C1307" t="s">
+        <v>814</v>
+      </c>
+      <c r="E1307" t="s">
+        <v>113</v>
+      </c>
+      <c r="F1307">
+        <v>1</v>
+      </c>
+      <c r="G1307">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="1308" spans="1:7">
+      <c r="B1308" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C1308" t="s">
+        <v>153</v>
+      </c>
+      <c r="E1308" t="s">
+        <v>113</v>
+      </c>
+      <c r="F1308">
+        <v>1</v>
+      </c>
+      <c r="G1308">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="1309" spans="1:7">
+      <c r="B1309" t="s">
+        <v>192</v>
+      </c>
+      <c r="C1309" t="s">
+        <v>1333</v>
+      </c>
+      <c r="E1309" t="s">
+        <v>194</v>
+      </c>
+      <c r="F1309">
+        <v>2</v>
+      </c>
+      <c r="G1309">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="1310" spans="1:7">
+      <c r="B1310" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C1310" t="s">
+        <v>18</v>
+      </c>
+      <c r="E1310" t="s">
+        <v>737</v>
+      </c>
+      <c r="F1310">
+        <v>1</v>
+      </c>
+      <c r="G1310">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="1311" spans="1:7">
+      <c r="B1311" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C1311" t="s">
+        <v>228</v>
+      </c>
+      <c r="E1311" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1311">
+        <v>1</v>
+      </c>
+      <c r="G1311">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="1312" spans="1:7">
+      <c r="B1312" t="s">
+        <v>1335</v>
+      </c>
+      <c r="C1312" t="s">
+        <v>52</v>
+      </c>
+      <c r="F1312">
+        <v>1</v>
+      </c>
+      <c r="G1312">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="1313" spans="1:7">
+      <c r="B1313" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C1313" t="s">
+        <v>125</v>
+      </c>
+      <c r="F1313">
+        <v>1</v>
+      </c>
+      <c r="G1313">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="1314" spans="1:7">
+      <c r="B1314" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C1314" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1314" t="s">
+        <v>276</v>
+      </c>
+      <c r="F1314">
+        <v>1</v>
+      </c>
+      <c r="G1314">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="1315" spans="1:7">
+      <c r="B1315" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C1315" t="s">
+        <v>354</v>
+      </c>
+      <c r="E1315" t="s">
+        <v>235</v>
+      </c>
+      <c r="F1315">
+        <v>4</v>
+      </c>
+      <c r="G1315">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="1316" spans="1:7">
+      <c r="B1316" t="s">
+        <v>578</v>
+      </c>
+      <c r="C1316" t="s">
+        <v>83</v>
+      </c>
+      <c r="E1316" t="s">
+        <v>19</v>
+      </c>
+      <c r="F1316">
+        <v>2</v>
+      </c>
+      <c r="G1316">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="1317" spans="1:7">
+      <c r="B1317" t="s">
+        <v>1337</v>
+      </c>
+      <c r="C1317" t="s">
+        <v>106</v>
+      </c>
+      <c r="F1317">
+        <v>1</v>
+      </c>
+      <c r="G1317">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="1318" spans="1:7">
+      <c r="B1318" t="s">
+        <v>1338</v>
+      </c>
+      <c r="C1318" t="s">
+        <v>197</v>
+      </c>
+      <c r="E1318" t="s">
+        <v>538</v>
+      </c>
+      <c r="F1318">
+        <v>1</v>
+      </c>
+      <c r="G1318">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="1319" spans="1:7">
+      <c r="B1319" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C1319" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1319" t="s">
+        <v>698</v>
+      </c>
+      <c r="F1319">
+        <v>1</v>
+      </c>
+      <c r="G1319">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="1320" spans="1:7">
+      <c r="B1320" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C1320" t="s">
+        <v>45</v>
+      </c>
+      <c r="E1320" t="s">
+        <v>360</v>
+      </c>
+      <c r="F1320">
+        <v>2</v>
+      </c>
+      <c r="G1320">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="1321" spans="1:7">
+      <c r="B1321" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C1321" t="s">
+        <v>182</v>
+      </c>
+      <c r="E1321" t="s">
+        <v>332</v>
+      </c>
+      <c r="F1321">
+        <v>1</v>
+      </c>
+      <c r="G1321">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="1322" spans="1:7">
+      <c r="B1322" t="s">
+        <v>1341</v>
+      </c>
+      <c r="C1322" t="s">
+        <v>83</v>
+      </c>
+      <c r="F1322">
+        <v>1</v>
+      </c>
+      <c r="G1322">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="1323" spans="1:7">
+      <c r="B1323" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C1323" t="s">
+        <v>1270</v>
+      </c>
+      <c r="F1323">
+        <v>1</v>
+      </c>
+      <c r="G1323">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="1324" spans="1:7">
+      <c r="B1324" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C1324" t="s">
+        <v>383</v>
+      </c>
+      <c r="E1324" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1324">
+        <v>1</v>
+      </c>
+      <c r="G1324">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="1325" spans="1:7">
+      <c r="B1325" t="s">
+        <v>1344</v>
+      </c>
+      <c r="C1325" t="s">
+        <v>125</v>
+      </c>
+      <c r="F1325">
+        <v>1</v>
+      </c>
+      <c r="G1325">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="1326" spans="1:7">
+      <c r="B1326" t="s">
+        <v>1345</v>
+      </c>
+      <c r="C1326" t="s">
+        <v>1346</v>
+      </c>
+      <c r="E1326" t="s">
+        <v>55</v>
+      </c>
+      <c r="F1326">
+        <v>5</v>
+      </c>
+      <c r="G1326">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="1327" spans="1:7">
+      <c r="B1327" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C1327" t="s">
+        <v>259</v>
+      </c>
+      <c r="E1327" t="s">
+        <v>276</v>
+      </c>
+      <c r="F1327">
+        <v>1</v>
+      </c>
+      <c r="G1327">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="1328" spans="1:7">
+      <c r="B1328" t="s">
+        <v>1347</v>
+      </c>
+      <c r="C1328" t="s">
+        <v>47</v>
+      </c>
+      <c r="E1328" t="s">
+        <v>852</v>
+      </c>
+      <c r="F1328">
+        <v>1</v>
+      </c>
+      <c r="G1328">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="1329" spans="1:7">
+      <c r="B1329" t="s">
+        <v>126</v>
+      </c>
+      <c r="C1329" t="s">
+        <v>762</v>
+      </c>
+      <c r="E1329" t="s">
+        <v>1296</v>
+      </c>
+      <c r="F1329">
+        <v>1</v>
+      </c>
+      <c r="G1329">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="1330" spans="1:7">
+      <c r="B1330" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C1330" t="s">
+        <v>573</v>
+      </c>
+      <c r="F1330">
+        <v>1</v>
+      </c>
+      <c r="G1330">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="1331" spans="1:7">
+      <c r="B1331" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C1331" t="s">
+        <v>383</v>
+      </c>
+      <c r="E1331" t="s">
+        <v>648</v>
+      </c>
+      <c r="F1331">
+        <v>1</v>
+      </c>
+      <c r="G1331">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="1332" spans="1:7">
+      <c r="B1332" t="s">
+        <v>324</v>
+      </c>
+      <c r="C1332" t="s">
+        <v>18</v>
+      </c>
+      <c r="E1332" t="s">
+        <v>702</v>
+      </c>
+      <c r="F1332">
+        <v>3</v>
+      </c>
+      <c r="G1332">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="1333" spans="1:7">
+      <c r="B1333" t="s">
+        <v>620</v>
+      </c>
+      <c r="C1333" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1333" t="s">
+        <v>184</v>
+      </c>
+      <c r="F1333">
+        <v>1</v>
+      </c>
+      <c r="G1333">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="1334" spans="1:7">
+      <c r="B1334" t="s">
+        <v>471</v>
+      </c>
+      <c r="C1334" t="s">
+        <v>222</v>
+      </c>
+      <c r="E1334" t="s">
+        <v>32</v>
+      </c>
+      <c r="F1334">
+        <v>1</v>
+      </c>
+      <c r="G1334">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="1335" spans="1:7">
+      <c r="B1335" t="s">
+        <v>1350</v>
+      </c>
+      <c r="C1335" t="s">
+        <v>383</v>
+      </c>
+      <c r="E1335" t="s">
+        <v>48</v>
+      </c>
+      <c r="F1335">
+        <v>3</v>
+      </c>
+      <c r="G1335">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="1336" spans="1:7">
+      <c r="B1336" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C1336" t="s">
+        <v>1352</v>
+      </c>
+      <c r="E1336" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1336">
+        <v>2</v>
+      </c>
+      <c r="G1336">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="1337" spans="1:7">
+      <c r="B1337" t="s">
+        <v>1353</v>
+      </c>
+      <c r="C1337" t="s">
+        <v>492</v>
+      </c>
+      <c r="E1337" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1337">
+        <v>2</v>
+      </c>
+      <c r="G1337">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="1338" spans="1:7">
+      <c r="B1338" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C1338" t="s">
+        <v>197</v>
+      </c>
+      <c r="E1338" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1338">
+        <v>1</v>
+      </c>
+      <c r="G1338">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="1339" spans="1:7">
+      <c r="B1339" t="s">
+        <v>245</v>
+      </c>
+      <c r="C1339" t="s">
+        <v>43</v>
+      </c>
+      <c r="E1339" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1339">
+        <v>1</v>
+      </c>
+      <c r="G1339">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="1340" spans="1:7">
+      <c r="B1340" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C1340" t="s">
+        <v>137</v>
+      </c>
+      <c r="E1340" t="s">
+        <v>607</v>
+      </c>
+      <c r="F1340">
+        <v>1</v>
+      </c>
+      <c r="G1340">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="1341" spans="1:7">
+      <c r="B1341" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C1341" t="s">
+        <v>182</v>
+      </c>
+      <c r="E1341" t="s">
+        <v>360</v>
+      </c>
+      <c r="F1341">
+        <v>1</v>
+      </c>
+      <c r="G1341">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="1342" spans="1:7">
+      <c r="B1342" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C1342" t="s">
+        <v>31</v>
+      </c>
+      <c r="E1342" t="s">
+        <v>360</v>
+      </c>
+      <c r="F1342">
+        <v>1</v>
+      </c>
+      <c r="G1342">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="1343" spans="1:7">
+      <c r="B1343" t="s">
+        <v>1358</v>
+      </c>
+      <c r="C1343" t="s">
+        <v>270</v>
+      </c>
+      <c r="E1343" t="s">
+        <v>279</v>
+      </c>
+      <c r="F1343">
+        <v>1</v>
+      </c>
+      <c r="G1343">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="1344" spans="1:7">
+      <c r="B1344" t="s">
+        <v>1359</v>
+      </c>
+      <c r="C1344" t="s">
+        <v>141</v>
+      </c>
+      <c r="E1344" t="s">
+        <v>360</v>
+      </c>
+      <c r="F1344">
+        <v>1</v>
+      </c>
+      <c r="G1344">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="1345" spans="1:7">
+      <c r="B1345" t="s">
+        <v>604</v>
+      </c>
+      <c r="C1345" t="s">
+        <v>1360</v>
+      </c>
+      <c r="E1345" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1345">
+        <v>1</v>
+      </c>
+      <c r="G1345">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="1346" spans="1:7">
+      <c r="B1346" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C1346" t="s">
+        <v>144</v>
+      </c>
+      <c r="E1346" t="s">
+        <v>346</v>
+      </c>
+      <c r="F1346">
+        <v>1</v>
+      </c>
+      <c r="G1346">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="1347" spans="1:7">
+      <c r="B1347" t="s">
+        <v>1281</v>
+      </c>
+      <c r="C1347" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1347">
+        <v>2001</v>
+      </c>
+      <c r="E1347" t="s">
+        <v>235</v>
+      </c>
+      <c r="F1347">
+        <v>1</v>
+      </c>
+      <c r="G1347">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="1348" spans="1:7">
+      <c r="B1348" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C1348" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1348" t="s">
+        <v>55</v>
+      </c>
+      <c r="F1348">
+        <v>1</v>
+      </c>
+      <c r="G1348">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="1349" spans="1:7">
+      <c r="B1349" t="s">
+        <v>918</v>
+      </c>
+      <c r="C1349" t="s">
+        <v>1362</v>
+      </c>
+      <c r="E1349" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1349">
+        <v>1</v>
+      </c>
+      <c r="G1349">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="1350" spans="1:7">
+      <c r="B1350" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C1350" t="s">
+        <v>109</v>
+      </c>
+      <c r="E1350" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1350">
+        <v>1</v>
+      </c>
+      <c r="G1350">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="1351" spans="1:7">
+      <c r="B1351" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C1351" t="s">
+        <v>1365</v>
+      </c>
+      <c r="F1351">
+        <v>1</v>
+      </c>
+      <c r="G1351">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="1352" spans="1:7">
+      <c r="B1352" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C1352" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F1352">
+        <v>1</v>
+      </c>
+      <c r="G1352">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="1353" spans="1:7">
+      <c r="B1353" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C1353" t="s">
+        <v>1274</v>
+      </c>
+      <c r="F1353">
+        <v>1</v>
+      </c>
+      <c r="G1353">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="1354" spans="1:7">
+      <c r="B1354" t="s">
+        <v>1367</v>
+      </c>
+      <c r="C1354" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E1354" t="s">
+        <v>497</v>
+      </c>
+      <c r="F1354">
+        <v>1</v>
+      </c>
+      <c r="G1354">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="1355" spans="1:7">
+      <c r="B1355" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C1355" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E1355" t="s">
+        <v>1230</v>
+      </c>
+      <c r="F1355">
+        <v>1</v>
+      </c>
+      <c r="G1355">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="1356" spans="1:7">
+      <c r="B1356" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C1356" t="s">
+        <v>326</v>
+      </c>
+      <c r="E1356" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1356">
+        <v>2</v>
+      </c>
+      <c r="G1356">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="1357" spans="1:7">
+      <c r="B1357" t="s">
+        <v>1370</v>
+      </c>
+      <c r="C1357" t="s">
+        <v>228</v>
+      </c>
+      <c r="F1357">
+        <v>1</v>
+      </c>
+      <c r="G1357">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="1358" spans="1:7">
+      <c r="B1358" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C1358" t="s">
+        <v>403</v>
+      </c>
+      <c r="E1358" t="s">
+        <v>535</v>
+      </c>
+      <c r="F1358">
+        <v>2</v>
+      </c>
+      <c r="G1358">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="1359" spans="1:7">
+      <c r="B1359" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C1359" t="s">
+        <v>212</v>
+      </c>
+      <c r="E1359" t="s">
+        <v>598</v>
+      </c>
+      <c r="F1359">
+        <v>3</v>
+      </c>
+      <c r="G1359">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="1360" spans="1:7">
+      <c r="B1360" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C1360" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E1360" t="s">
+        <v>235</v>
+      </c>
+      <c r="F1360">
+        <v>3</v>
+      </c>
+      <c r="G1360">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="1361" spans="1:7">
+      <c r="B1361" t="s">
+        <v>548</v>
+      </c>
+      <c r="C1361" t="s">
+        <v>345</v>
+      </c>
+      <c r="E1361" t="s">
+        <v>781</v>
+      </c>
+      <c r="F1361">
+        <v>1</v>
+      </c>
+      <c r="G1361">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="1362" spans="1:7">
+      <c r="B1362" t="s">
+        <v>534</v>
+      </c>
+      <c r="C1362" t="s">
+        <v>144</v>
+      </c>
+      <c r="E1362" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1362">
+        <v>1</v>
+      </c>
+      <c r="G1362">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="1363" spans="1:7">
+      <c r="B1363" t="s">
+        <v>1374</v>
+      </c>
+      <c r="C1363" t="s">
+        <v>31</v>
+      </c>
+      <c r="E1363" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1363">
+        <v>3</v>
+      </c>
+      <c r="G1363">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="1364" spans="1:7">
+      <c r="B1364" t="s">
+        <v>206</v>
+      </c>
+      <c r="C1364" t="s">
+        <v>83</v>
+      </c>
+      <c r="E1364" t="s">
+        <v>702</v>
+      </c>
+      <c r="F1364">
+        <v>1</v>
+      </c>
+      <c r="G1364">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="1365" spans="1:7">
+      <c r="B1365" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C1365" t="s">
+        <v>479</v>
+      </c>
+      <c r="E1365" t="s">
+        <v>10</v>
+      </c>
+      <c r="F1365">
+        <v>1</v>
+      </c>
+      <c r="G1365">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="1366" spans="1:7">
+      <c r="B1366" t="s">
+        <v>1347</v>
+      </c>
+      <c r="C1366" t="s">
+        <v>1</v>
+      </c>
+      <c r="F1366">
+        <v>1</v>
+      </c>
+      <c r="G1366">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="1367" spans="1:7">
+      <c r="B1367" t="s">
+        <v>1376</v>
+      </c>
+      <c r="C1367" t="s">
+        <v>47</v>
+      </c>
+      <c r="E1367" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1367">
+        <v>2</v>
+      </c>
+      <c r="G1367">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="1368" spans="1:7">
+      <c r="B1368" t="s">
+        <v>298</v>
+      </c>
+      <c r="C1368" t="s">
+        <v>349</v>
+      </c>
+      <c r="E1368" t="s">
+        <v>235</v>
+      </c>
+      <c r="F1368">
+        <v>1</v>
+      </c>
+      <c r="G1368">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="1369" spans="1:7">
+      <c r="B1369" t="s">
+        <v>1377</v>
+      </c>
+      <c r="C1369" t="s">
+        <v>756</v>
+      </c>
+      <c r="E1369" t="s">
+        <v>332</v>
+      </c>
+      <c r="F1369">
+        <v>1</v>
+      </c>
+      <c r="G1369">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="1370" spans="1:7">
+      <c r="B1370" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C1370" t="s">
+        <v>109</v>
+      </c>
+      <c r="E1370" t="s">
+        <v>332</v>
+      </c>
+      <c r="F1370">
+        <v>1</v>
+      </c>
+      <c r="G1370">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="1371" spans="1:7">
+      <c r="B1371" t="s">
+        <v>893</v>
+      </c>
+      <c r="C1371" t="s">
+        <v>1379</v>
+      </c>
+      <c r="F1371">
+        <v>1</v>
+      </c>
+      <c r="G1371">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="1372" spans="1:7">
+      <c r="B1372" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C1372" t="s">
+        <v>197</v>
+      </c>
+      <c r="E1372" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1372">
+        <v>1</v>
+      </c>
+      <c r="G1372">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="1373" spans="1:7">
+      <c r="B1373" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C1373" t="s">
+        <v>1205</v>
+      </c>
+      <c r="E1373" t="s">
+        <v>32</v>
+      </c>
+      <c r="F1373">
+        <v>1</v>
+      </c>
+      <c r="G1373">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="1374" spans="1:7">
+      <c r="B1374" t="s">
+        <v>1382</v>
+      </c>
+      <c r="C1374" t="s">
+        <v>212</v>
+      </c>
+      <c r="F1374">
+        <v>1</v>
+      </c>
+      <c r="G1374">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="1375" spans="1:7">
+      <c r="B1375" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C1375" t="s">
+        <v>94</v>
+      </c>
+      <c r="E1375" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1375">
+        <v>4</v>
+      </c>
+      <c r="G1375">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="1376" spans="1:7">
+      <c r="B1376" t="s">
+        <v>1384</v>
+      </c>
+      <c r="C1376" t="s">
+        <v>1077</v>
+      </c>
+      <c r="E1376" t="s">
+        <v>279</v>
+      </c>
+      <c r="F1376">
+        <v>2</v>
+      </c>
+      <c r="G1376">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="1377" spans="1:7">
+      <c r="B1377" t="s">
+        <v>1385</v>
+      </c>
+      <c r="C1377" t="s">
+        <v>1365</v>
+      </c>
+      <c r="F1377">
+        <v>2</v>
+      </c>
+      <c r="G1377">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="1378" spans="1:7">
+      <c r="B1378" t="s">
+        <v>374</v>
+      </c>
+      <c r="C1378" t="s">
+        <v>532</v>
+      </c>
+      <c r="E1378" t="s">
+        <v>1386</v>
+      </c>
+      <c r="F1378">
+        <v>1</v>
+      </c>
+      <c r="G1378">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="1379" spans="1:7">
+      <c r="B1379" t="s">
+        <v>1387</v>
+      </c>
+      <c r="C1379" t="s">
+        <v>496</v>
+      </c>
+      <c r="E1379" t="s">
+        <v>1386</v>
+      </c>
+      <c r="F1379">
+        <v>1</v>
+      </c>
+      <c r="G1379">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="1380" spans="1:7">
+      <c r="B1380" t="s">
+        <v>1388</v>
+      </c>
+      <c r="C1380" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1380" t="s">
+        <v>1230</v>
+      </c>
+      <c r="F1380">
+        <v>1</v>
+      </c>
+      <c r="G1380">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="1381" spans="1:7">
+      <c r="B1381" t="s">
+        <v>1389</v>
+      </c>
+      <c r="C1381" t="s">
+        <v>182</v>
+      </c>
+      <c r="E1381" t="s">
+        <v>535</v>
+      </c>
+      <c r="F1381">
+        <v>1</v>
+      </c>
+      <c r="G1381">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="1382" spans="1:7">
+      <c r="B1382" t="s">
+        <v>116</v>
+      </c>
+      <c r="C1382" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1382" t="s">
+        <v>535</v>
+      </c>
+      <c r="F1382">
+        <v>1</v>
+      </c>
+      <c r="G1382">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="1383" spans="1:7">
+      <c r="B1383" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C1383" t="s">
+        <v>47</v>
+      </c>
+      <c r="E1383" t="s">
+        <v>535</v>
+      </c>
+      <c r="F1383">
+        <v>1</v>
+      </c>
+      <c r="G1383">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="1384" spans="1:7">
+      <c r="B1384" t="s">
+        <v>529</v>
+      </c>
+      <c r="C1384" t="s">
+        <v>519</v>
+      </c>
+      <c r="E1384" t="s">
+        <v>535</v>
+      </c>
+      <c r="F1384">
+        <v>1</v>
+      </c>
+      <c r="G1384">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="1385" spans="1:7">
+      <c r="B1385" t="s">
+        <v>210</v>
+      </c>
+      <c r="C1385" t="s">
+        <v>246</v>
+      </c>
+      <c r="E1385" t="s">
+        <v>19</v>
+      </c>
+      <c r="F1385">
+        <v>1</v>
+      </c>
+      <c r="G1385">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="1386" spans="1:7">
+      <c r="B1386" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C1386" t="s">
+        <v>83</v>
+      </c>
+      <c r="E1386" t="s">
+        <v>19</v>
+      </c>
+      <c r="F1386">
+        <v>1</v>
+      </c>
+      <c r="G1386">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="1387" spans="1:7">
+      <c r="B1387" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C1387" t="s">
+        <v>83</v>
+      </c>
+      <c r="E1387" t="s">
+        <v>19</v>
+      </c>
+      <c r="F1387">
+        <v>1</v>
+      </c>
+      <c r="G1387">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="1388" spans="1:7">
+      <c r="B1388" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C1388" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1388" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1388">
+        <v>1</v>
+      </c>
+      <c r="G1388">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="1389" spans="1:7">
+      <c r="B1389" t="s">
+        <v>1393</v>
+      </c>
+      <c r="C1389" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1389">
+        <v>1</v>
+      </c>
+      <c r="G1389">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="1390" spans="1:7">
+      <c r="B1390" t="s">
+        <v>1394</v>
+      </c>
+      <c r="C1390" t="s">
+        <v>31</v>
+      </c>
+      <c r="F1390">
+        <v>1</v>
+      </c>
+      <c r="G1390">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="1391" spans="1:7">
+      <c r="B1391" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C1391" t="s">
+        <v>756</v>
+      </c>
+      <c r="E1391" t="s">
+        <v>65</v>
+      </c>
+      <c r="F1391">
+        <v>1</v>
+      </c>
+      <c r="G1391">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="1392" spans="1:7">
+      <c r="B1392" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C1392" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1392" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1392">
+        <v>1</v>
+      </c>
+      <c r="G1392">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="1393" spans="1:7">
+      <c r="B1393" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C1393" t="s">
+        <v>111</v>
+      </c>
+      <c r="E1393" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1393">
+        <v>1</v>
+      </c>
+      <c r="G1393">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="1394" spans="1:7">
+      <c r="B1394" t="s">
+        <v>1397</v>
+      </c>
+      <c r="C1394" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1394" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1394">
+        <v>2</v>
+      </c>
+      <c r="G1394">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="1395" spans="1:7">
+      <c r="B1395" t="s">
+        <v>1398</v>
+      </c>
+      <c r="C1395" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F1395">
+        <v>1</v>
+      </c>
+      <c r="G1395">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="1396" spans="1:7">
+      <c r="B1396" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C1396" t="s">
+        <v>79</v>
+      </c>
+      <c r="E1396" t="s">
+        <v>55</v>
+      </c>
+      <c r="F1396">
+        <v>4</v>
+      </c>
+      <c r="G1396">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="1397" spans="1:7">
+      <c r="B1397" t="s">
+        <v>1400</v>
+      </c>
+      <c r="C1397" t="s">
+        <v>47</v>
+      </c>
+      <c r="E1397" t="s">
+        <v>997</v>
+      </c>
+      <c r="F1397">
+        <v>1</v>
+      </c>
+      <c r="G1397">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="1398" spans="1:7">
+      <c r="B1398" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C1398" t="s">
+        <v>37</v>
+      </c>
+      <c r="E1398" t="s">
+        <v>74</v>
+      </c>
+      <c r="F1398">
+        <v>1</v>
+      </c>
+      <c r="G1398">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="1399" spans="1:7">
+      <c r="B1399" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C1399" t="s">
+        <v>115</v>
+      </c>
+      <c r="E1399" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1399">
+        <v>1</v>
+      </c>
+      <c r="G1399">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="1400" spans="1:7">
+      <c r="B1400" t="s">
+        <v>1403</v>
+      </c>
+      <c r="C1400" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1400" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1400">
+        <v>1</v>
+      </c>
+      <c r="G1400">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="1401" spans="1:7">
+      <c r="B1401" t="s">
+        <v>210</v>
+      </c>
+      <c r="C1401" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1401" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1401">
+        <v>1</v>
+      </c>
+      <c r="G1401">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="1402" spans="1:7">
+      <c r="B1402" t="s">
+        <v>1404</v>
+      </c>
+      <c r="C1402" t="s">
+        <v>45</v>
+      </c>
+      <c r="E1402" t="s">
+        <v>698</v>
+      </c>
+      <c r="F1402">
+        <v>1</v>
+      </c>
+      <c r="G1402">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="1403" spans="1:7">
+      <c r="B1403" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C1403" t="s">
+        <v>814</v>
+      </c>
+      <c r="E1403" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1403">
+        <v>1</v>
+      </c>
+      <c r="G1403">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="1404" spans="1:7">
+      <c r="B1404" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C1404" t="s">
+        <v>56</v>
+      </c>
+      <c r="E1404" t="s">
+        <v>55</v>
+      </c>
+      <c r="F1404">
+        <v>1</v>
+      </c>
+      <c r="G1404">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="1405" spans="1:7">
+      <c r="B1405" t="s">
+        <v>1406</v>
+      </c>
+      <c r="C1405" t="s">
+        <v>197</v>
+      </c>
+      <c r="E1405" t="s">
+        <v>55</v>
+      </c>
+      <c r="F1405">
+        <v>1</v>
+      </c>
+      <c r="G1405">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="1406" spans="1:7">
+      <c r="B1406" t="s">
+        <v>1407</v>
+      </c>
+      <c r="C1406" t="s">
+        <v>146</v>
+      </c>
+      <c r="E1406" t="s">
+        <v>104</v>
+      </c>
+      <c r="F1406">
+        <v>1</v>
+      </c>
+      <c r="G1406">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="1407" spans="1:7">
+      <c r="B1407" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C1407" t="s">
+        <v>264</v>
+      </c>
+      <c r="E1407" t="s">
+        <v>360</v>
+      </c>
+      <c r="F1407">
+        <v>2</v>
+      </c>
+      <c r="G1407">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="1408" spans="1:7">
+      <c r="B1408" t="s">
+        <v>1409</v>
+      </c>
+      <c r="C1408" t="s">
+        <v>111</v>
+      </c>
+      <c r="E1408" t="s">
+        <v>598</v>
+      </c>
+      <c r="F1408">
+        <v>2</v>
+      </c>
+      <c r="G1408">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="1409" spans="1:7">
+      <c r="B1409" t="s">
+        <v>932</v>
+      </c>
+      <c r="C1409" t="s">
+        <v>284</v>
+      </c>
+      <c r="E1409" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1409">
+        <v>1</v>
+      </c>
+      <c r="G1409">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="1410" spans="1:7">
+      <c r="B1410" t="s">
+        <v>1410</v>
+      </c>
+      <c r="C1410" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1410" t="s">
+        <v>346</v>
+      </c>
+      <c r="F1410">
+        <v>3</v>
+      </c>
+      <c r="G1410">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="1411" spans="1:7">
+      <c r="B1411" t="s">
+        <v>578</v>
+      </c>
+      <c r="C1411" t="s">
+        <v>111</v>
+      </c>
+      <c r="E1411" t="s">
+        <v>19</v>
+      </c>
+      <c r="F1411">
+        <v>1</v>
+      </c>
+      <c r="G1411">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="1412" spans="1:7">
+      <c r="B1412" t="s">
+        <v>1411</v>
+      </c>
+      <c r="C1412" t="s">
+        <v>21</v>
+      </c>
+      <c r="E1412" t="s">
+        <v>19</v>
+      </c>
+      <c r="F1412">
+        <v>2</v>
+      </c>
+      <c r="G1412">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="1413" spans="1:7">
+      <c r="B1413" t="s">
+        <v>1303</v>
+      </c>
+      <c r="C1413" t="s">
+        <v>708</v>
+      </c>
+      <c r="E1413" t="s">
+        <v>332</v>
+      </c>
+      <c r="F1413">
+        <v>1</v>
+      </c>
+      <c r="G1413">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="1414" spans="1:7">
+      <c r="B1414" t="s">
+        <v>578</v>
+      </c>
+      <c r="C1414" t="s">
+        <v>79</v>
+      </c>
+      <c r="E1414" t="s">
+        <v>19</v>
+      </c>
+      <c r="F1414">
+        <v>1</v>
+      </c>
+      <c r="G1414">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="1415" spans="1:7">
+      <c r="B1415" t="s">
+        <v>776</v>
+      </c>
+      <c r="C1415" t="s">
+        <v>1412</v>
+      </c>
+      <c r="E1415" t="s">
+        <v>494</v>
+      </c>
+      <c r="F1415">
+        <v>1</v>
+      </c>
+      <c r="G1415">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="1416" spans="1:7">
+      <c r="B1416" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C1416" t="s">
+        <v>351</v>
+      </c>
+      <c r="E1416" t="s">
+        <v>55</v>
+      </c>
+      <c r="F1416">
+        <v>1</v>
+      </c>
+      <c r="G1416">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="1417" spans="1:7">
+      <c r="B1417" t="s">
+        <v>809</v>
+      </c>
+      <c r="C1417" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1417" t="s">
+        <v>55</v>
+      </c>
+      <c r="F1417">
+        <v>1</v>
+      </c>
+      <c r="G1417">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="1418" spans="1:7">
+      <c r="B1418" t="s">
+        <v>1414</v>
+      </c>
+      <c r="C1418" t="s">
+        <v>31</v>
+      </c>
+      <c r="E1418" t="s">
+        <v>1230</v>
+      </c>
+      <c r="F1418">
+        <v>1</v>
+      </c>
+      <c r="G1418">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="1419" spans="1:7">
+      <c r="B1419" t="s">
+        <v>977</v>
+      </c>
+      <c r="C1419" t="s">
+        <v>349</v>
+      </c>
+      <c r="E1419" t="s">
+        <v>497</v>
+      </c>
+      <c r="F1419">
+        <v>1</v>
+      </c>
+      <c r="G1419">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="1420" spans="1:7">
+      <c r="B1420" t="s">
+        <v>1415</v>
+      </c>
+      <c r="C1420" t="s">
+        <v>176</v>
+      </c>
+      <c r="F1420">
+        <v>1</v>
+      </c>
+      <c r="G1420">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="1421" spans="1:7">
+      <c r="B1421" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C1421" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1421" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1421">
+        <v>1</v>
+      </c>
+      <c r="G1421">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="1422" spans="1:7">
+      <c r="B1422" t="s">
+        <v>1417</v>
+      </c>
+      <c r="C1422" t="s">
+        <v>203</v>
+      </c>
+      <c r="E1422" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1422">
+        <v>1</v>
+      </c>
+      <c r="G1422">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="1423" spans="1:7">
+      <c r="B1423" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C1423" t="s">
+        <v>215</v>
+      </c>
+      <c r="E1423" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1423">
+        <v>1</v>
+      </c>
+      <c r="G1423">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="1424" spans="1:7">
+      <c r="B1424" t="s">
+        <v>1419</v>
+      </c>
+      <c r="C1424" t="s">
+        <v>83</v>
+      </c>
+      <c r="E1424" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1424">
+        <v>1</v>
+      </c>
+      <c r="G1424">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="1425" spans="1:7">
+      <c r="B1425" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C1425" t="s">
+        <v>111</v>
+      </c>
+      <c r="F1425">
+        <v>2</v>
+      </c>
+      <c r="G1425">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="1426" spans="1:7">
+      <c r="B1426" t="s">
+        <v>1421</v>
+      </c>
+      <c r="C1426" t="s">
+        <v>284</v>
+      </c>
+      <c r="E1426" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1426">
+        <v>2</v>
+      </c>
+      <c r="G1426">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="1427" spans="1:7">
+      <c r="B1427" t="s">
+        <v>1422</v>
+      </c>
+      <c r="C1427" t="s">
+        <v>1423</v>
+      </c>
+      <c r="F1427">
+        <v>1</v>
+      </c>
+      <c r="G1427">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="1428" spans="1:7">
+      <c r="B1428" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C1428" t="s">
+        <v>52</v>
+      </c>
+      <c r="F1428">
+        <v>3</v>
+      </c>
+      <c r="G1428">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="1429" spans="1:7">
+      <c r="B1429" t="s">
+        <v>471</v>
+      </c>
+      <c r="C1429" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1429" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1429">
+        <v>4</v>
+      </c>
+      <c r="G1429">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="1430" spans="1:7">
+      <c r="B1430" t="s">
+        <v>1424</v>
+      </c>
+      <c r="C1430" t="s">
+        <v>144</v>
+      </c>
+      <c r="E1430" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1430">
+        <v>1</v>
+      </c>
+      <c r="G1430">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="1431" spans="1:7">
+      <c r="B1431" t="s">
+        <v>1425</v>
+      </c>
+      <c r="C1431" t="s">
+        <v>1426</v>
+      </c>
+      <c r="E1431" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1431">
+        <v>1</v>
+      </c>
+      <c r="G1431">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="1432" spans="1:7">
+      <c r="B1432" t="s">
+        <v>1427</v>
+      </c>
+      <c r="C1432" t="s">
+        <v>1428</v>
+      </c>
+      <c r="E1432" t="s">
+        <v>194</v>
+      </c>
+      <c r="F1432">
+        <v>1</v>
+      </c>
+      <c r="G1432">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="1433" spans="1:7">
+      <c r="B1433" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C1433" t="s">
+        <v>354</v>
+      </c>
+      <c r="E1433" t="s">
+        <v>65</v>
+      </c>
+      <c r="F1433">
+        <v>2</v>
+      </c>
+      <c r="G1433">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="1434" spans="1:7">
+      <c r="B1434" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C1434" t="s">
+        <v>719</v>
+      </c>
+      <c r="D1434">
+        <v>1956</v>
+      </c>
+      <c r="E1434" t="s">
+        <v>65</v>
+      </c>
+      <c r="F1434">
+        <v>2</v>
+      </c>
+      <c r="G1434">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="1435" spans="1:7">
+      <c r="B1435" t="s">
+        <v>1431</v>
+      </c>
+      <c r="C1435" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1435" t="s">
+        <v>360</v>
+      </c>
+      <c r="F1435">
+        <v>1</v>
+      </c>
+      <c r="G1435">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="1436" spans="1:7">
+      <c r="B1436" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C1436" t="s">
+        <v>1432</v>
+      </c>
+      <c r="E1436" t="s">
+        <v>360</v>
+      </c>
+      <c r="F1436">
+        <v>1</v>
+      </c>
+      <c r="G1436">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="1437" spans="1:7">
+      <c r="B1437" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C1437" t="s">
+        <v>1432</v>
+      </c>
+      <c r="E1437" t="s">
+        <v>360</v>
+      </c>
+      <c r="F1437">
+        <v>1</v>
+      </c>
+      <c r="G1437">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="1438" spans="1:7">
+      <c r="B1438" t="s">
+        <v>1431</v>
+      </c>
+      <c r="C1438" t="s">
+        <v>153</v>
+      </c>
+      <c r="E1438" t="s">
+        <v>360</v>
+      </c>
+      <c r="F1438">
+        <v>1</v>
+      </c>
+      <c r="G1438">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="1439" spans="1:7">
+      <c r="B1439" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C1439" t="s">
+        <v>106</v>
+      </c>
+      <c r="F1439">
+        <v>1</v>
+      </c>
+      <c r="G1439">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="1440" spans="1:7">
+      <c r="B1440" t="s">
+        <v>1434</v>
+      </c>
+      <c r="C1440" t="s">
+        <v>56</v>
+      </c>
+      <c r="E1440" t="s">
+        <v>1230</v>
+      </c>
+      <c r="F1440">
+        <v>1</v>
+      </c>
+      <c r="G1440">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="1441" spans="1:7">
+      <c r="B1441" t="s">
+        <v>1435</v>
+      </c>
+      <c r="C1441" t="s">
+        <v>197</v>
+      </c>
+      <c r="F1441">
+        <v>1</v>
+      </c>
+      <c r="G1441">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="1442" spans="1:7">
+      <c r="B1442" t="s">
+        <v>354</v>
+      </c>
+      <c r="C1442" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1442" t="s">
+        <v>133</v>
+      </c>
+      <c r="F1442">
+        <v>1</v>
+      </c>
+      <c r="G1442">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="1443" spans="1:7">
+      <c r="B1443" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C1443" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1443" t="s">
+        <v>133</v>
+      </c>
+      <c r="F1443">
+        <v>1</v>
+      </c>
+      <c r="G1443">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="1444" spans="1:7">
+      <c r="B1444" t="s">
+        <v>448</v>
+      </c>
+      <c r="C1444" t="s">
+        <v>836</v>
+      </c>
+      <c r="D1444">
+        <v>1977</v>
+      </c>
+      <c r="E1444" t="s">
+        <v>133</v>
+      </c>
+      <c r="F1444">
+        <v>1</v>
+      </c>
+      <c r="G1444">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="1445" spans="1:7">
+      <c r="B1445" t="s">
+        <v>230</v>
+      </c>
+      <c r="C1445" t="s">
+        <v>47</v>
+      </c>
+      <c r="E1445" t="s">
+        <v>133</v>
+      </c>
+      <c r="F1445">
+        <v>1</v>
+      </c>
+      <c r="G1445">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="1446" spans="1:7">
+      <c r="B1446" t="s">
+        <v>281</v>
+      </c>
+      <c r="C1446" t="s">
+        <v>47</v>
+      </c>
+      <c r="E1446" t="s">
+        <v>332</v>
+      </c>
+      <c r="F1446">
+        <v>1</v>
+      </c>
+      <c r="G1446">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="1447" spans="1:7">
+      <c r="B1447" t="s">
+        <v>1437</v>
+      </c>
+      <c r="C1447" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1447" t="s">
+        <v>332</v>
+      </c>
+      <c r="F1447">
+        <v>1</v>
+      </c>
+      <c r="G1447">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="1448" spans="1:7">
+      <c r="B1448" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C1448" t="s">
+        <v>849</v>
+      </c>
+      <c r="E1448" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1448">
+        <v>1</v>
+      </c>
+      <c r="G1448">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="1449" spans="1:7">
+      <c r="B1449" t="s">
+        <v>341</v>
+      </c>
+      <c r="C1449" t="s">
+        <v>111</v>
+      </c>
+      <c r="E1449" t="s">
+        <v>648</v>
+      </c>
+      <c r="F1449">
+        <v>1</v>
+      </c>
+      <c r="G1449">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="1450" spans="1:7">
+      <c r="B1450" t="s">
+        <v>1281</v>
+      </c>
+      <c r="C1450" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1450" t="s">
+        <v>235</v>
+      </c>
+      <c r="F1450">
+        <v>1</v>
+      </c>
+      <c r="G1450">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="1451" spans="1:7">
+      <c r="B1451" t="s">
+        <v>242</v>
+      </c>
+      <c r="C1451" t="s">
+        <v>176</v>
+      </c>
+      <c r="E1451" t="s">
+        <v>19</v>
+      </c>
+      <c r="F1451">
+        <v>2</v>
+      </c>
+      <c r="G1451">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="1452" spans="1:7">
+      <c r="B1452" t="s">
+        <v>1439</v>
+      </c>
+      <c r="C1452" t="s">
+        <v>45</v>
+      </c>
+      <c r="E1452" t="s">
+        <v>19</v>
+      </c>
+      <c r="F1452">
+        <v>2</v>
+      </c>
+      <c r="G1452">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="1453" spans="1:7">
+      <c r="B1453" t="s">
+        <v>1440</v>
+      </c>
+      <c r="C1453" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1453" t="s">
+        <v>19</v>
+      </c>
+      <c r="F1453">
+        <v>2</v>
+      </c>
+      <c r="G1453">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="1454" spans="1:7">
+      <c r="B1454" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C1454" t="s">
+        <v>1321</v>
+      </c>
+      <c r="E1454" t="s">
+        <v>19</v>
+      </c>
+      <c r="F1454">
+        <v>2</v>
+      </c>
+      <c r="G1454">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="1455" spans="1:7">
+      <c r="B1455" t="s">
+        <v>893</v>
+      </c>
+      <c r="C1455" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1455" t="s">
+        <v>194</v>
+      </c>
+      <c r="F1455">
+        <v>1</v>
+      </c>
+      <c r="G1455">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="1456" spans="1:7">
+      <c r="B1456" t="s">
+        <v>1442</v>
+      </c>
+      <c r="C1456" t="s">
+        <v>288</v>
+      </c>
+      <c r="E1456" t="s">
+        <v>737</v>
+      </c>
+      <c r="F1456">
+        <v>1</v>
+      </c>
+      <c r="G1456">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="1457" spans="1:7">
+      <c r="B1457" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C1457" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E1457" t="s">
+        <v>414</v>
+      </c>
+      <c r="F1457">
+        <v>1</v>
+      </c>
+      <c r="G1457">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="1458" spans="1:7">
+      <c r="B1458" t="s">
+        <v>1443</v>
+      </c>
+      <c r="C1458" t="s">
+        <v>1444</v>
+      </c>
+      <c r="E1458" t="s">
+        <v>7</v>
+      </c>
+      <c r="F1458">
+        <v>1</v>
+      </c>
+      <c r="G1458">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="1459" spans="1:7">
+      <c r="B1459" t="s">
+        <v>1445</v>
+      </c>
+      <c r="C1459" t="s">
+        <v>85</v>
+      </c>
+      <c r="E1459" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1459">
+        <v>1</v>
+      </c>
+      <c r="G1459">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="1460" spans="1:7">
+      <c r="B1460" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C1460" t="s">
+        <v>400</v>
+      </c>
+      <c r="E1460" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1460">
+        <v>3</v>
+      </c>
+      <c r="G1460">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="1461" spans="1:7">
+      <c r="B1461" t="s">
+        <v>728</v>
+      </c>
+      <c r="C1461" t="s">
+        <v>1447</v>
+      </c>
+      <c r="E1461" t="s">
+        <v>65</v>
+      </c>
+      <c r="F1461">
+        <v>3</v>
+      </c>
+      <c r="G1461">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="1462" spans="1:7">
+      <c r="B1462" t="s">
+        <v>1448</v>
+      </c>
+      <c r="C1462" t="s">
+        <v>45</v>
+      </c>
+      <c r="E1462" t="s">
+        <v>163</v>
+      </c>
+      <c r="F1462">
+        <v>3</v>
+      </c>
+      <c r="G1462">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="1463" spans="1:7">
+      <c r="B1463" t="s">
+        <v>1449</v>
+      </c>
+      <c r="C1463" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1463" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1463">
+        <v>1</v>
+      </c>
+      <c r="G1463">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="1464" spans="1:7">
+      <c r="B1464" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C1464" t="s">
+        <v>925</v>
+      </c>
+      <c r="E1464" t="s">
+        <v>163</v>
+      </c>
+      <c r="F1464">
+        <v>2</v>
+      </c>
+      <c r="G1464">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="1465" spans="1:7">
+      <c r="B1465" t="s">
+        <v>128</v>
+      </c>
+      <c r="C1465" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1465" t="s">
+        <v>698</v>
+      </c>
+      <c r="F1465">
+        <v>2</v>
+      </c>
+      <c r="G1465">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="1466" spans="1:7">
+      <c r="B1466" t="s">
+        <v>1451</v>
+      </c>
+      <c r="C1466" t="s">
+        <v>573</v>
+      </c>
+      <c r="E1466" t="s">
+        <v>113</v>
+      </c>
+      <c r="F1466">
+        <v>1</v>
+      </c>
+      <c r="G1466">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="1467" spans="1:7">
+      <c r="B1467" t="s">
+        <v>138</v>
+      </c>
+      <c r="C1467" t="s">
+        <v>436</v>
+      </c>
+      <c r="E1467" t="s">
+        <v>113</v>
+      </c>
+      <c r="F1467">
+        <v>1</v>
+      </c>
+      <c r="G1467">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="1468" spans="1:7">
+      <c r="B1468" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C1468" t="s">
+        <v>153</v>
+      </c>
+      <c r="E1468" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1468">
+        <v>1</v>
+      </c>
+      <c r="G1468">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="1469" spans="1:7">
+      <c r="B1469" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C1469" t="s">
+        <v>197</v>
+      </c>
+      <c r="E1469" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1469">
+        <v>1</v>
+      </c>
+      <c r="G1469">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="1470" spans="1:7">
+      <c r="B1470" t="s">
+        <v>833</v>
+      </c>
+      <c r="C1470" t="s">
+        <v>79</v>
+      </c>
+      <c r="E1470" t="s">
+        <v>1386</v>
+      </c>
+      <c r="F1470">
+        <v>1</v>
+      </c>
+      <c r="G1470">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="1471" spans="1:7">
+      <c r="B1471" t="s">
+        <v>1454</v>
+      </c>
+      <c r="C1471" t="s">
+        <v>11</v>
+      </c>
+      <c r="E1471" t="s">
+        <v>1386</v>
+      </c>
+      <c r="F1471">
+        <v>1</v>
+      </c>
+      <c r="G1471">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="1472" spans="1:7">
+      <c r="B1472" t="s">
+        <v>1431</v>
+      </c>
+      <c r="C1472" t="s">
+        <v>18</v>
+      </c>
+      <c r="E1472" t="s">
+        <v>360</v>
+      </c>
+      <c r="F1472">
+        <v>1</v>
+      </c>
+      <c r="G1472">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="1473" spans="1:7">
+      <c r="B1473" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C1473" t="s">
+        <v>29</v>
+      </c>
+      <c r="F1473">
+        <v>1</v>
+      </c>
+      <c r="G1473">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="1474" spans="1:7">
+      <c r="B1474" t="s">
+        <v>1456</v>
+      </c>
+      <c r="C1474" t="s">
+        <v>1457</v>
+      </c>
+      <c r="E1474" t="s">
+        <v>497</v>
+      </c>
+      <c r="F1474">
+        <v>1</v>
+      </c>
+      <c r="G1474">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="1475" spans="1:7">
+      <c r="B1475" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C1475" t="s">
+        <v>153</v>
+      </c>
+      <c r="E1475" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1475">
+        <v>1</v>
+      </c>
+      <c r="G1475">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="1476" spans="1:7">
+      <c r="B1476" t="s">
+        <v>124</v>
+      </c>
+      <c r="C1476" t="s">
+        <v>1459</v>
+      </c>
+      <c r="E1476" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1476">
+        <v>1</v>
+      </c>
+      <c r="G1476">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="1477" spans="1:7">
+      <c r="B1477" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C1477" t="s">
+        <v>203</v>
+      </c>
+      <c r="E1477" t="s">
+        <v>1461</v>
+      </c>
+      <c r="F1477">
+        <v>1</v>
+      </c>
+      <c r="G1477">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="1478" spans="1:7">
+      <c r="B1478" t="s">
+        <v>1462</v>
+      </c>
+      <c r="C1478" t="s">
+        <v>182</v>
+      </c>
+      <c r="E1478" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1478">
+        <v>1</v>
+      </c>
+      <c r="G1478">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="1479" spans="1:7">
+      <c r="B1479" t="s">
+        <v>1463</v>
+      </c>
+      <c r="C1479" t="s">
+        <v>111</v>
+      </c>
+      <c r="E1479" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1479">
+        <v>1</v>
+      </c>
+      <c r="G1479">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="1480" spans="1:7">
+      <c r="B1480" t="s">
+        <v>1464</v>
+      </c>
+      <c r="C1480" t="s">
+        <v>47</v>
+      </c>
+      <c r="E1480" t="s">
+        <v>698</v>
+      </c>
+      <c r="F1480">
+        <v>1</v>
+      </c>
+      <c r="G1480">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="1481" spans="1:7">
+      <c r="B1481" t="s">
+        <v>490</v>
+      </c>
+      <c r="C1481" t="s">
+        <v>83</v>
+      </c>
+      <c r="E1481" t="s">
+        <v>698</v>
+      </c>
+      <c r="F1481">
+        <v>1</v>
+      </c>
+      <c r="G1481">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="1482" spans="1:7">
+      <c r="B1482" t="s">
+        <v>621</v>
+      </c>
+      <c r="C1482" t="s">
+        <v>719</v>
+      </c>
+      <c r="E1482" t="s">
+        <v>332</v>
+      </c>
+      <c r="F1482">
+        <v>1</v>
+      </c>
+      <c r="G1482">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="1483" spans="1:7">
+      <c r="B1483" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C1483" t="s">
+        <v>383</v>
+      </c>
+      <c r="F1483">
+        <v>1</v>
+      </c>
+      <c r="G1483">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="1484" spans="1:7">
+      <c r="B1484" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C1484" t="s">
+        <v>1270</v>
+      </c>
+      <c r="F1484">
+        <v>1</v>
+      </c>
+      <c r="G1484">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="1485" spans="1:7">
+      <c r="B1485" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1485" t="s">
+        <v>708</v>
+      </c>
+      <c r="E1485" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F1485">
+        <v>1</v>
+      </c>
+      <c r="G1485">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="1486" spans="1:7">
+      <c r="B1486" t="s">
+        <v>1467</v>
+      </c>
+      <c r="C1486" t="s">
+        <v>795</v>
+      </c>
+      <c r="E1486" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F1486">
+        <v>1</v>
+      </c>
+      <c r="G1486">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="1487" spans="1:7">
+      <c r="B1487" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C1487" t="s">
+        <v>144</v>
+      </c>
+      <c r="E1487" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F1487">
+        <v>1</v>
+      </c>
+      <c r="G1487">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="1488" spans="1:7">
+      <c r="B1488" t="s">
+        <v>1469</v>
+      </c>
+      <c r="C1488" t="s">
+        <v>814</v>
+      </c>
+      <c r="E1488" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F1488">
+        <v>1</v>
+      </c>
+      <c r="G1488">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="1489" spans="1:7">
+      <c r="B1489" t="s">
+        <v>1470</v>
+      </c>
+      <c r="C1489" t="s">
+        <v>345</v>
+      </c>
+      <c r="E1489" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F1489">
+        <v>1</v>
+      </c>
+      <c r="G1489">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="1490" spans="1:7">
+      <c r="B1490" t="s">
+        <v>1471</v>
+      </c>
+      <c r="C1490" t="s">
+        <v>716</v>
+      </c>
+      <c r="E1490" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F1490">
+        <v>1</v>
+      </c>
+      <c r="G1490">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="1491" spans="1:7">
+      <c r="B1491" t="s">
+        <v>1472</v>
+      </c>
+      <c r="C1491" t="s">
+        <v>561</v>
+      </c>
+      <c r="E1491" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F1491">
+        <v>1</v>
+      </c>
+      <c r="G1491">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="1492" spans="1:7">
+      <c r="B1492" t="s">
+        <v>1473</v>
+      </c>
+      <c r="C1492" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1492" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F1492">
+        <v>1</v>
+      </c>
+      <c r="G1492">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="1493" spans="1:7">
+      <c r="B1493" t="s">
+        <v>483</v>
+      </c>
+      <c r="C1493" t="s">
+        <v>197</v>
+      </c>
+      <c r="E1493" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F1493">
+        <v>1</v>
+      </c>
+      <c r="G1493">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="1494" spans="1:7">
+      <c r="B1494" t="s">
+        <v>1474</v>
+      </c>
+      <c r="C1494" t="s">
+        <v>248</v>
+      </c>
+      <c r="E1494" t="s">
+        <v>360</v>
+      </c>
+      <c r="F1494">
+        <v>1</v>
+      </c>
+      <c r="G1494">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="1495" spans="1:7">
+      <c r="B1495" t="s">
+        <v>1475</v>
+      </c>
+      <c r="C1495" t="s">
+        <v>31</v>
+      </c>
+      <c r="E1495" t="s">
+        <v>53</v>
+      </c>
+      <c r="F1495">
+        <v>1</v>
+      </c>
+      <c r="G1495">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="1496" spans="1:7">
+      <c r="B1496" t="s">
+        <v>1476</v>
+      </c>
+      <c r="C1496" t="s">
+        <v>85</v>
+      </c>
+      <c r="E1496" t="s">
+        <v>414</v>
+      </c>
+      <c r="F1496">
+        <v>1</v>
+      </c>
+      <c r="G1496">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="1497" spans="1:7">
+      <c r="B1497" t="s">
+        <v>1477</v>
+      </c>
+      <c r="C1497" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F1497">
+        <v>1</v>
+      </c>
+      <c r="G1497">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="1498" spans="1:7">
+      <c r="B1498" t="s">
+        <v>1478</v>
+      </c>
+      <c r="C1498" t="s">
+        <v>1479</v>
+      </c>
+      <c r="F1498">
+        <v>1</v>
+      </c>
+      <c r="G1498">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1499" spans="1:7">
+      <c r="B1499" t="s">
+        <v>1480</v>
+      </c>
+      <c r="C1499" t="s">
+        <v>47</v>
+      </c>
+      <c r="F1499">
+        <v>1</v>
+      </c>
+      <c r="G1499">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1500" spans="1:7">
+      <c r="B1500" t="s">
+        <v>1481</v>
+      </c>
+      <c r="C1500" t="s">
+        <v>83</v>
+      </c>
+      <c r="F1500">
+        <v>1</v>
+      </c>
+      <c r="G1500">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="1501" spans="1:7">
+      <c r="B1501" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C1501" t="s">
+        <v>197</v>
+      </c>
+      <c r="E1501" t="s">
+        <v>113</v>
+      </c>
+      <c r="F1501">
+        <v>1</v>
+      </c>
+      <c r="G1501">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="1502" spans="1:7">
+      <c r="B1502" t="s">
+        <v>1483</v>
+      </c>
+      <c r="C1502" t="s">
+        <v>1484</v>
+      </c>
+      <c r="E1502" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1502">
+        <v>1</v>
+      </c>
+      <c r="G1502">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1503" spans="1:7">
+      <c r="B1503" t="s">
+        <v>1485</v>
+      </c>
+      <c r="C1503" t="s">
+        <v>1486</v>
+      </c>
+      <c r="E1503" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1503">
+        <v>1</v>
+      </c>
+      <c r="G1503">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1504" spans="1:7">
+      <c r="B1504" t="s">
+        <v>1487</v>
+      </c>
+      <c r="C1504" t="s">
+        <v>203</v>
+      </c>
+      <c r="E1504" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1504">
+        <v>1</v>
+      </c>
+      <c r="G1504">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1505" spans="1:7">
+      <c r="B1505" t="s">
+        <v>1488</v>
+      </c>
+      <c r="C1505" t="s">
+        <v>1489</v>
+      </c>
+      <c r="E1505" t="s">
+        <v>401</v>
+      </c>
+      <c r="F1505">
+        <v>1</v>
+      </c>
+      <c r="G1505">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1506" spans="1:7">
+      <c r="B1506" t="s">
+        <v>1490</v>
+      </c>
+      <c r="C1506" t="s">
+        <v>45</v>
+      </c>
+      <c r="E1506" t="s">
+        <v>401</v>
+      </c>
+      <c r="F1506">
+        <v>1</v>
+      </c>
+      <c r="G1506">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1507" spans="1:7">
+      <c r="B1507" t="s">
+        <v>1490</v>
+      </c>
+      <c r="C1507" t="s">
+        <v>34</v>
+      </c>
+      <c r="E1507" t="s">
+        <v>401</v>
+      </c>
+      <c r="F1507">
+        <v>1</v>
+      </c>
+      <c r="G1507">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1508" spans="1:7">
+      <c r="B1508" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C1508" t="s">
+        <v>182</v>
+      </c>
+      <c r="E1508" t="s">
+        <v>698</v>
+      </c>
+      <c r="F1508">
+        <v>1</v>
+      </c>
+      <c r="G1508">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1509" spans="1:7">
+      <c r="B1509" t="s">
+        <v>1492</v>
+      </c>
+      <c r="C1509" t="s">
+        <v>203</v>
+      </c>
+      <c r="E1509" t="s">
+        <v>985</v>
+      </c>
+      <c r="F1509">
+        <v>1</v>
+      </c>
+      <c r="G1509">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1510" spans="1:7">
+      <c r="B1510" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C1510" t="s">
+        <v>141</v>
+      </c>
+      <c r="E1510" t="s">
+        <v>332</v>
+      </c>
+      <c r="F1510">
+        <v>1</v>
+      </c>
+      <c r="G1510">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1511" spans="1:7">
+      <c r="B1511" t="s">
+        <v>1281</v>
+      </c>
+      <c r="C1511" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1511" t="s">
+        <v>235</v>
+      </c>
+      <c r="F1511">
+        <v>1</v>
+      </c>
+      <c r="G1511">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1512" spans="1:7">
+      <c r="B1512" t="s">
+        <v>1493</v>
+      </c>
+      <c r="C1512" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1512" t="s">
+        <v>184</v>
+      </c>
+      <c r="F1512">
+        <v>1</v>
+      </c>
+      <c r="G1512">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1513" spans="1:7">
+      <c r="B1513" t="s">
+        <v>1494</v>
+      </c>
+      <c r="C1513" t="s">
+        <v>309</v>
+      </c>
+      <c r="E1513" t="s">
+        <v>163</v>
+      </c>
+      <c r="F1513">
+        <v>1</v>
+      </c>
+      <c r="G1513">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1514" spans="1:7">
+      <c r="B1514" t="s">
+        <v>1495</v>
+      </c>
+      <c r="C1514" t="s">
+        <v>1496</v>
+      </c>
+      <c r="E1514" t="s">
+        <v>163</v>
+      </c>
+      <c r="F1514">
+        <v>4</v>
+      </c>
+      <c r="G1514">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1515" spans="1:7">
+      <c r="B1515" t="s">
+        <v>1445</v>
+      </c>
+      <c r="C1515" t="s">
+        <v>18</v>
+      </c>
+      <c r="E1515" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1515">
+        <v>1</v>
+      </c>
+      <c r="G1515">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1516" spans="1:7">
+      <c r="B1516" t="s">
+        <v>584</v>
+      </c>
+      <c r="C1516" t="s">
+        <v>197</v>
+      </c>
+      <c r="E1516" t="s">
+        <v>360</v>
+      </c>
+      <c r="F1516">
+        <v>1</v>
+      </c>
+      <c r="G1516">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1517" spans="1:7">
+      <c r="B1517" t="s">
+        <v>877</v>
+      </c>
+      <c r="C1517" t="s">
+        <v>11</v>
+      </c>
+      <c r="E1517" t="s">
+        <v>360</v>
+      </c>
+      <c r="F1517">
+        <v>1</v>
+      </c>
+      <c r="G1517">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1518" spans="1:7">
+      <c r="B1518" t="s">
+        <v>1497</v>
+      </c>
+      <c r="C1518" t="s">
+        <v>85</v>
+      </c>
+      <c r="F1518">
+        <v>1</v>
+      </c>
+      <c r="G1518">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1519" spans="1:7">
+      <c r="B1519" t="s">
+        <v>1498</v>
+      </c>
+      <c r="C1519" t="s">
+        <v>83</v>
+      </c>
+      <c r="F1519">
+        <v>2</v>
+      </c>
+      <c r="G1519">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1520" spans="1:7">
+      <c r="B1520" t="s">
+        <v>245</v>
+      </c>
+      <c r="C1520" t="s">
+        <v>29</v>
+      </c>
+      <c r="F1520">
+        <v>1</v>
+      </c>
+      <c r="G1520">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1521" spans="1:7">
+      <c r="B1521" t="s">
+        <v>490</v>
+      </c>
+      <c r="C1521" t="s">
+        <v>18</v>
+      </c>
+      <c r="F1521">
+        <v>1</v>
+      </c>
+      <c r="G1521">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1522" spans="1:7">
+      <c r="B1522" t="s">
+        <v>1499</v>
+      </c>
+      <c r="C1522" t="s">
+        <v>287</v>
+      </c>
+      <c r="F1522">
+        <v>1</v>
+      </c>
+      <c r="G1522">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1523" spans="1:7">
+      <c r="B1523" t="s">
+        <v>1492</v>
+      </c>
+      <c r="C1523" t="s">
+        <v>203</v>
+      </c>
+      <c r="F1523">
+        <v>1</v>
+      </c>
+      <c r="G1523">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1524" spans="1:7">
+      <c r="B1524" t="s">
+        <v>1500</v>
+      </c>
+      <c r="C1524" t="s">
+        <v>111</v>
+      </c>
+      <c r="E1524" t="s">
+        <v>497</v>
+      </c>
+      <c r="F1524">
+        <v>1</v>
+      </c>
+      <c r="G1524">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1525" spans="1:7">
+      <c r="B1525" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C1525" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E1525" t="s">
+        <v>1301</v>
+      </c>
+      <c r="F1525">
+        <v>1</v>
+      </c>
+      <c r="G1525">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1526" spans="1:7">
+      <c r="B1526" t="s">
+        <v>1502</v>
+      </c>
+      <c r="C1526" t="s">
+        <v>56</v>
+      </c>
+      <c r="E1526" t="s">
+        <v>1230</v>
+      </c>
+      <c r="F1526">
+        <v>1</v>
+      </c>
+      <c r="G1526">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1527" spans="1:7">
+      <c r="B1527" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C1527" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1527" t="s">
+        <v>1230</v>
+      </c>
+      <c r="F1527">
+        <v>1</v>
+      </c>
+      <c r="G1527">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1528" spans="1:7">
+      <c r="B1528" t="s">
+        <v>1503</v>
+      </c>
+      <c r="C1528" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1528" t="s">
+        <v>55</v>
+      </c>
+      <c r="F1528">
+        <v>1</v>
+      </c>
+      <c r="G1528">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1529" spans="1:7">
+      <c r="B1529" t="s">
+        <v>1504</v>
+      </c>
+      <c r="C1529" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1529" t="s">
+        <v>55</v>
+      </c>
+      <c r="F1529">
+        <v>1</v>
+      </c>
+      <c r="G1529">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1530" spans="1:7">
+      <c r="B1530" t="s">
+        <v>1303</v>
+      </c>
+      <c r="C1530" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1530" t="s">
+        <v>55</v>
+      </c>
+      <c r="F1530">
+        <v>2</v>
+      </c>
+      <c r="G1530">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1531" spans="1:7">
+      <c r="B1531" t="s">
+        <v>1505</v>
+      </c>
+      <c r="C1531" t="s">
+        <v>287</v>
+      </c>
+      <c r="E1531" t="s">
+        <v>352</v>
+      </c>
+      <c r="F1531">
+        <v>2</v>
+      </c>
+      <c r="G1531">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1532" spans="1:7">
+      <c r="B1532" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C1532" t="s">
+        <v>1205</v>
+      </c>
+      <c r="E1532" t="s">
+        <v>1210</v>
+      </c>
+      <c r="F1532">
+        <v>1</v>
+      </c>
+      <c r="G1532">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1533" spans="1:7">
+      <c r="B1533" t="s">
+        <v>196</v>
+      </c>
+      <c r="C1533" t="s">
+        <v>79</v>
+      </c>
+      <c r="E1533" t="s">
+        <v>1210</v>
+      </c>
+      <c r="F1533">
+        <v>1</v>
+      </c>
+      <c r="G1533">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1534" spans="1:7">
+      <c r="B1534" t="s">
+        <v>1507</v>
+      </c>
+      <c r="C1534" t="s">
+        <v>29</v>
+      </c>
+      <c r="F1534">
+        <v>2</v>
+      </c>
+      <c r="G1534">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1535" spans="1:7">
+      <c r="B1535" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C1535" t="s">
+        <v>137</v>
+      </c>
+      <c r="E1535" t="s">
+        <v>1296</v>
+      </c>
+      <c r="F1535">
+        <v>1</v>
+      </c>
+      <c r="G1535">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1536" spans="1:7">
+      <c r="B1536" t="s">
+        <v>877</v>
+      </c>
+      <c r="C1536" t="s">
+        <v>37</v>
+      </c>
+      <c r="F1536">
+        <v>1</v>
+      </c>
+      <c r="G1536">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1537" spans="1:7">
+      <c r="B1537" t="s">
+        <v>1508</v>
+      </c>
+      <c r="C1537" t="s">
+        <v>47</v>
+      </c>
+      <c r="F1537">
+        <v>1</v>
+      </c>
+      <c r="G1537">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1538" spans="1:7">
+      <c r="B1538" t="s">
+        <v>964</v>
+      </c>
+      <c r="C1538" t="s">
+        <v>106</v>
+      </c>
+      <c r="F1538">
+        <v>1</v>
+      </c>
+      <c r="G1538">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1539" spans="1:7">
+      <c r="B1539" t="s">
+        <v>1509</v>
+      </c>
+      <c r="C1539" t="s">
+        <v>1510</v>
+      </c>
+      <c r="F1539">
+        <v>1</v>
+      </c>
+      <c r="G1539">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1540" spans="1:7">
+      <c r="B1540" t="s">
+        <v>1511</v>
+      </c>
+      <c r="C1540" t="s">
+        <v>144</v>
+      </c>
+      <c r="F1540">
+        <v>1</v>
+      </c>
+      <c r="G1540">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1541" spans="1:7">
+      <c r="B1541" t="s">
+        <v>640</v>
+      </c>
+      <c r="C1541" t="s">
+        <v>492</v>
+      </c>
+      <c r="F1541">
+        <v>1</v>
+      </c>
+      <c r="G1541">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1542" spans="1:7">
+      <c r="B1542" t="s">
+        <v>75</v>
+      </c>
+      <c r="C1542" t="s">
+        <v>18</v>
+      </c>
+      <c r="F1542">
+        <v>1</v>
+      </c>
+      <c r="G1542">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1543" spans="1:7">
+      <c r="B1543" t="s">
+        <v>1512</v>
+      </c>
+      <c r="C1543" t="s">
+        <v>29</v>
+      </c>
+      <c r="F1543">
+        <v>1</v>
+      </c>
+      <c r="G1543">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1544" spans="1:7">
+      <c r="B1544" t="s">
+        <v>1513</v>
+      </c>
+      <c r="C1544" t="s">
+        <v>29</v>
+      </c>
+      <c r="F1544">
+        <v>1</v>
+      </c>
+      <c r="G1544">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1545" spans="1:7">
+      <c r="B1545" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C1545" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1545">
+        <v>1</v>
+      </c>
+      <c r="G1545">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1546" spans="1:7">
+      <c r="B1546" t="s">
+        <v>1515</v>
+      </c>
+      <c r="C1546" t="s">
+        <v>1516</v>
+      </c>
+      <c r="F1546">
+        <v>1</v>
+      </c>
+      <c r="G1546">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1547" spans="1:7">
+      <c r="B1547" t="s">
+        <v>1517</v>
+      </c>
+      <c r="C1547" t="s">
+        <v>182</v>
+      </c>
+      <c r="F1547">
+        <v>1</v>
+      </c>
+      <c r="G1547">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1548" spans="1:7">
+      <c r="B1548" t="s">
+        <v>91</v>
+      </c>
+      <c r="C1548" t="s">
+        <v>246</v>
+      </c>
+      <c r="F1548">
+        <v>1</v>
+      </c>
+      <c r="G1548">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1549" spans="1:7">
+      <c r="B1549" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C1549" t="s">
+        <v>115</v>
+      </c>
+      <c r="F1549">
+        <v>1</v>
+      </c>
+      <c r="G1549">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1550" spans="1:7">
+      <c r="B1550" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C1550" t="s">
+        <v>153</v>
+      </c>
+      <c r="E1550" t="s">
+        <v>279</v>
+      </c>
+      <c r="F1550">
+        <v>1</v>
+      </c>
+      <c r="G1550">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1551" spans="1:7">
+      <c r="B1551" t="s">
+        <v>1519</v>
+      </c>
+      <c r="C1551" t="s">
+        <v>1520</v>
+      </c>
+      <c r="E1551" t="s">
+        <v>279</v>
+      </c>
+      <c r="F1551">
+        <v>1</v>
+      </c>
+      <c r="G1551">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1552" spans="1:7">
+      <c r="B1552" t="s">
+        <v>1521</v>
+      </c>
+      <c r="C1552" t="s">
+        <v>125</v>
+      </c>
+      <c r="E1552" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1552">
+        <v>1</v>
+      </c>
+      <c r="G1552">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1553" spans="1:7">
+      <c r="B1553" t="s">
+        <v>1522</v>
+      </c>
+      <c r="C1553" t="s">
+        <v>228</v>
+      </c>
+      <c r="E1553" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1553">
+        <v>1</v>
+      </c>
+      <c r="G1553">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1554" spans="1:7">
+      <c r="B1554" t="s">
+        <v>28</v>
+      </c>
+      <c r="C1554" t="s">
+        <v>1523</v>
+      </c>
+      <c r="E1554" t="s">
+        <v>7</v>
+      </c>
+      <c r="F1554">
+        <v>1</v>
+      </c>
+      <c r="G1554">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1555" spans="1:7">
+      <c r="B1555" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C1555" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1555" t="s">
+        <v>7</v>
+      </c>
+      <c r="F1555">
+        <v>2</v>
+      </c>
+      <c r="G1555">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1556" spans="1:7">
+      <c r="B1556" t="s">
+        <v>1525</v>
+      </c>
+      <c r="C1556" t="s">
+        <v>111</v>
+      </c>
+      <c r="E1556" t="s">
+        <v>65</v>
+      </c>
+      <c r="F1556">
+        <v>1</v>
+      </c>
+      <c r="G1556">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1557" spans="1:7">
+      <c r="B1557" t="s">
+        <v>1526</v>
+      </c>
+      <c r="C1557" t="s">
+        <v>1527</v>
+      </c>
+      <c r="E1557" t="s">
+        <v>102</v>
+      </c>
+      <c r="F1557">
+        <v>2</v>
+      </c>
+      <c r="G1557">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1558" spans="1:7">
+      <c r="B1558" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C1558" t="s">
+        <v>85</v>
+      </c>
+      <c r="E1558" t="s">
+        <v>102</v>
+      </c>
+      <c r="F1558">
+        <v>1</v>
+      </c>
+      <c r="G1558">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1559" spans="1:7">
+      <c r="B1559" t="s">
+        <v>1528</v>
+      </c>
+      <c r="C1559" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1559" t="s">
+        <v>677</v>
+      </c>
+      <c r="F1559">
+        <v>1</v>
+      </c>
+      <c r="G1559">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1560" spans="1:7">
+      <c r="B1560" t="s">
+        <v>1529</v>
+      </c>
+      <c r="C1560" t="s">
+        <v>88</v>
+      </c>
+      <c r="E1560" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1560">
+        <v>1</v>
+      </c>
+      <c r="G1560">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1561" spans="1:7">
+      <c r="B1561" t="s">
+        <v>927</v>
+      </c>
+      <c r="C1561" t="s">
+        <v>792</v>
+      </c>
+      <c r="E1561" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1561">
+        <v>1</v>
+      </c>
+      <c r="G1561">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1562" spans="1:7">
+      <c r="B1562" t="s">
+        <v>1530</v>
+      </c>
+      <c r="C1562" t="s">
+        <v>264</v>
+      </c>
+      <c r="E1562" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1562">
+        <v>1</v>
+      </c>
+      <c r="G1562">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1563" spans="1:7">
+      <c r="B1563" t="s">
+        <v>1531</v>
+      </c>
+      <c r="C1563" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E1563" t="s">
+        <v>184</v>
+      </c>
+      <c r="F1563">
+        <v>1</v>
+      </c>
+      <c r="G1563">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1564" spans="1:7">
+      <c r="B1564" t="s">
+        <v>1532</v>
+      </c>
+      <c r="C1564" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1564" t="s">
+        <v>184</v>
+      </c>
+      <c r="F1564">
+        <v>2</v>
+      </c>
+      <c r="G1564">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1565" spans="1:7">
+      <c r="B1565" t="s">
+        <v>331</v>
+      </c>
+      <c r="C1565" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1565" t="s">
+        <v>332</v>
+      </c>
+      <c r="F1565">
+        <v>1</v>
+      </c>
+      <c r="G1565">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1566" spans="1:7">
+      <c r="B1566" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C1566" t="s">
+        <v>880</v>
+      </c>
+      <c r="E1566" t="s">
+        <v>235</v>
+      </c>
+      <c r="F1566">
+        <v>1</v>
+      </c>
+      <c r="G1566">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1567" spans="1:7">
+      <c r="B1567" t="s">
+        <v>341</v>
+      </c>
+      <c r="C1567" t="s">
+        <v>125</v>
+      </c>
+      <c r="E1567" t="s">
+        <v>19</v>
+      </c>
+      <c r="F1567">
+        <v>1</v>
+      </c>
+      <c r="G1567">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1568" spans="1:7">
+      <c r="B1568" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C1568" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1568" t="s">
+        <v>19</v>
+      </c>
+      <c r="F1568">
+        <v>1</v>
+      </c>
+      <c r="G1568">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1569" spans="1:7">
+      <c r="B1569" t="s">
+        <v>1534</v>
+      </c>
+      <c r="C1569" t="s">
+        <v>329</v>
+      </c>
+      <c r="E1569" t="s">
+        <v>19</v>
+      </c>
+      <c r="F1569">
+        <v>1</v>
+      </c>
+      <c r="G1569">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1570" spans="1:7">
+      <c r="B1570" t="s">
+        <v>1535</v>
+      </c>
+      <c r="C1570" t="s">
+        <v>1536</v>
+      </c>
+      <c r="E1570" t="s">
+        <v>44</v>
+      </c>
+      <c r="F1570">
+        <v>1</v>
+      </c>
+      <c r="G1570">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1571" spans="1:7">
+      <c r="B1571" t="s">
+        <v>1537</v>
+      </c>
+      <c r="C1571" t="s">
+        <v>56</v>
+      </c>
+      <c r="E1571" t="s">
+        <v>44</v>
+      </c>
+      <c r="F1571">
+        <v>1</v>
+      </c>
+      <c r="G1571">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1572" spans="1:7">
+      <c r="B1572" t="s">
+        <v>1538</v>
+      </c>
+      <c r="C1572" t="s">
+        <v>1115</v>
+      </c>
+      <c r="E1572" t="s">
+        <v>77</v>
+      </c>
+      <c r="F1572">
+        <v>2</v>
+      </c>
+      <c r="G1572">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1573" spans="1:7">
+      <c r="B1573" t="s">
+        <v>1539</v>
+      </c>
+      <c r="C1573" t="s">
+        <v>11</v>
+      </c>
+      <c r="E1573" t="s">
+        <v>346</v>
+      </c>
+      <c r="F1573">
+        <v>1</v>
+      </c>
+      <c r="G1573">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1574" spans="1:7">
+      <c r="B1574" t="s">
+        <v>854</v>
+      </c>
+      <c r="C1574" t="s">
+        <v>299</v>
+      </c>
+      <c r="E1574" t="s">
+        <v>184</v>
+      </c>
+      <c r="F1574">
+        <v>1</v>
+      </c>
+      <c r="G1574">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1575" spans="1:7">
+      <c r="B1575" t="s">
+        <v>738</v>
+      </c>
+      <c r="C1575" t="s">
+        <v>144</v>
+      </c>
+      <c r="E1575" t="s">
+        <v>737</v>
+      </c>
+      <c r="F1575">
+        <v>1</v>
+      </c>
+      <c r="G1575">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1576" spans="1:7">
+      <c r="B1576" t="s">
+        <v>1540</v>
+      </c>
+      <c r="C1576" t="s">
+        <v>191</v>
+      </c>
+      <c r="E1576" t="s">
+        <v>375</v>
+      </c>
+      <c r="F1576">
+        <v>1</v>
+      </c>
+      <c r="G1576">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1577" spans="1:7">
+      <c r="B1577" t="s">
+        <v>1541</v>
+      </c>
+      <c r="C1577" t="s">
+        <v>967</v>
+      </c>
+      <c r="E1577" t="s">
+        <v>375</v>
+      </c>
+      <c r="F1577">
+        <v>1</v>
+      </c>
+      <c r="G1577">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1578" spans="1:7">
+      <c r="B1578" t="s">
+        <v>1542</v>
+      </c>
+      <c r="C1578" t="s">
+        <v>144</v>
+      </c>
+      <c r="E1578" t="s">
+        <v>375</v>
+      </c>
+      <c r="F1578">
+        <v>1</v>
+      </c>
+      <c r="G1578">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1579" spans="1:7">
+      <c r="B1579" t="s">
+        <v>1543</v>
+      </c>
+      <c r="C1579" t="s">
+        <v>676</v>
+      </c>
+      <c r="E1579" t="s">
+        <v>147</v>
+      </c>
+      <c r="F1579">
+        <v>1</v>
+      </c>
+      <c r="G1579">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1580" spans="1:7">
+      <c r="B1580" t="s">
+        <v>324</v>
+      </c>
+      <c r="C1580" t="s">
+        <v>153</v>
+      </c>
+      <c r="E1580" t="s">
+        <v>702</v>
+      </c>
+      <c r="F1580">
+        <v>2</v>
+      </c>
+      <c r="G1580">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1581" spans="1:7">
+      <c r="B1581" t="s">
+        <v>766</v>
+      </c>
+      <c r="C1581" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1581" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1581">
+        <v>1</v>
+      </c>
+      <c r="G1581">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1582" spans="1:7">
+      <c r="B1582" t="s">
+        <v>1544</v>
+      </c>
+      <c r="C1582" t="s">
+        <v>83</v>
+      </c>
+      <c r="F1582">
+        <v>1</v>
+      </c>
+      <c r="G1582">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1583" spans="1:7">
+      <c r="B1583" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C1583" t="s">
+        <v>1546</v>
+      </c>
+      <c r="E1583" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1583">
+        <v>2</v>
+      </c>
+      <c r="G1583">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1584" spans="1:7">
+      <c r="B1584" t="s">
+        <v>1547</v>
+      </c>
+      <c r="C1584" t="s">
+        <v>442</v>
+      </c>
+      <c r="E1584" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1584">
+        <v>1</v>
+      </c>
+      <c r="G1584">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1585" spans="1:7">
+      <c r="B1585" t="s">
+        <v>1548</v>
+      </c>
+      <c r="C1585" t="s">
+        <v>207</v>
+      </c>
+      <c r="E1585" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1585">
+        <v>1</v>
+      </c>
+      <c r="G1585">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1586" spans="1:7">
+      <c r="B1586" t="s">
+        <v>1549</v>
+      </c>
+      <c r="C1586" t="s">
+        <v>45</v>
+      </c>
+      <c r="E1586" t="s">
+        <v>648</v>
+      </c>
+      <c r="F1586">
+        <v>1</v>
+      </c>
+      <c r="G1586">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>