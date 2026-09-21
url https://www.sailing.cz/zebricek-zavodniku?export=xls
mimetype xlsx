--- v1 (2026-07-24)
+++ v2 (2026-09-21)
@@ -12,4700 +12,5195 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1550">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1715">
   <si>
     <t>Otta</t>
   </si>
   <si>
     <t>Filip</t>
   </si>
   <si>
     <t>Sokol Tovačov</t>
   </si>
   <si>
+    <t>Tomeš</t>
+  </si>
+  <si>
+    <t>Jiří</t>
+  </si>
+  <si>
+    <t>JK Česká Lípa</t>
+  </si>
+  <si>
     <t>Ottová</t>
   </si>
   <si>
     <t>Tereza</t>
   </si>
   <si>
+    <t>Bezušek</t>
+  </si>
+  <si>
+    <t>Kristian</t>
+  </si>
+  <si>
+    <t>YC CERE</t>
+  </si>
+  <si>
+    <t>Dokoupilová</t>
+  </si>
+  <si>
+    <t>Beáta</t>
+  </si>
+  <si>
+    <t>Jachtklub Brno</t>
+  </si>
+  <si>
+    <t>Lojková</t>
+  </si>
+  <si>
+    <t>Karolína</t>
+  </si>
+  <si>
+    <t>JK Černá v Pošumaví</t>
+  </si>
+  <si>
+    <t>Chlumská</t>
+  </si>
+  <si>
+    <t>JK Staré Splavy</t>
+  </si>
+  <si>
+    <t>Sadílková</t>
+  </si>
+  <si>
+    <t>Nela</t>
+  </si>
+  <si>
+    <t>Delfín Jablonec</t>
+  </si>
+  <si>
+    <t>Barbora</t>
+  </si>
+  <si>
+    <t>Lojka</t>
+  </si>
+  <si>
+    <t>Jakub</t>
+  </si>
+  <si>
+    <t>Drda</t>
+  </si>
+  <si>
+    <t>David</t>
+  </si>
+  <si>
+    <t>Chládek</t>
+  </si>
+  <si>
+    <t>Dan</t>
+  </si>
+  <si>
+    <t>YC LS Brno</t>
+  </si>
+  <si>
+    <t>Daněk</t>
+  </si>
+  <si>
+    <t>Kryštof</t>
+  </si>
+  <si>
+    <t>Vlachová</t>
+  </si>
+  <si>
+    <t>Kamila</t>
+  </si>
+  <si>
+    <t>Dokoupil</t>
+  </si>
+  <si>
+    <t>Hynek</t>
+  </si>
+  <si>
+    <t>Skořepová</t>
+  </si>
+  <si>
+    <t>Anna</t>
+  </si>
+  <si>
+    <t>JK Toušeň</t>
+  </si>
+  <si>
     <t>Burda</t>
   </si>
   <si>
     <t>František</t>
   </si>
   <si>
-    <t>JK Česká Lípa</t>
-[...17 lines deleted...]
-    <t>JK Staré Splavy</t>
+    <t>Gebhart</t>
+  </si>
+  <si>
+    <t>Zdeněk</t>
+  </si>
+  <si>
+    <t>JK Cheb</t>
+  </si>
+  <si>
+    <t>Směšný</t>
+  </si>
+  <si>
+    <t>Marek</t>
+  </si>
+  <si>
+    <t>JK Prostějov</t>
+  </si>
+  <si>
+    <t>Stibůrek</t>
+  </si>
+  <si>
+    <t>Matěj</t>
+  </si>
+  <si>
+    <t>Štolba</t>
+  </si>
+  <si>
+    <t>ČYK</t>
+  </si>
+  <si>
+    <t>Pavliš</t>
+  </si>
+  <si>
+    <t>YC Kovářov</t>
+  </si>
+  <si>
+    <t>Mlejnek</t>
+  </si>
+  <si>
+    <t>Tomáš</t>
+  </si>
+  <si>
+    <t>SK Štětí</t>
   </si>
   <si>
     <t>Piňosová</t>
   </si>
   <si>
     <t>Kristýna</t>
   </si>
   <si>
     <t>TJ Rapid Brno</t>
   </si>
   <si>
-    <t>Lojka</t>
-[...23 lines deleted...]
-    <t>Dokoupilová</t>
+    <t>Zákoucký</t>
+  </si>
+  <si>
+    <t>Pavlišová</t>
+  </si>
+  <si>
+    <t>Klára</t>
+  </si>
+  <si>
+    <t>Sivý</t>
+  </si>
+  <si>
+    <t>Dalibor</t>
+  </si>
+  <si>
+    <t>Slavoj Hluboká</t>
+  </si>
+  <si>
+    <t>Josef</t>
+  </si>
+  <si>
+    <t>Švíková</t>
+  </si>
+  <si>
+    <t>Kateřina</t>
+  </si>
+  <si>
+    <t>Lipták</t>
+  </si>
+  <si>
+    <t>Richard</t>
+  </si>
+  <si>
+    <t>Myslík</t>
+  </si>
+  <si>
+    <t>Matyáš</t>
+  </si>
+  <si>
+    <t>Chalupníková</t>
+  </si>
+  <si>
+    <t>Gráczová</t>
+  </si>
+  <si>
+    <t>Dorota</t>
+  </si>
+  <si>
+    <t>Baník Ostrava</t>
+  </si>
+  <si>
+    <t>Šercl</t>
+  </si>
+  <si>
+    <t>Ondřej</t>
+  </si>
+  <si>
+    <t>Roček</t>
+  </si>
+  <si>
+    <t>YC Neratovice</t>
+  </si>
+  <si>
+    <t>Václav</t>
   </si>
   <si>
     <t>Linda</t>
   </si>
   <si>
-    <t>Beáta</t>
-[...68 lines deleted...]
-    <t>Karolína</t>
+    <t>Berntová</t>
+  </si>
+  <si>
+    <t>Ela</t>
+  </si>
+  <si>
+    <t>Hrubý</t>
+  </si>
+  <si>
+    <t>YC Nechranice</t>
+  </si>
+  <si>
+    <t>Kováč</t>
+  </si>
+  <si>
+    <t>Vladimír</t>
+  </si>
+  <si>
+    <t>Valášková</t>
+  </si>
+  <si>
+    <t>Nina</t>
+  </si>
+  <si>
+    <t>LS Kroměříž</t>
+  </si>
+  <si>
+    <t>Kamenský</t>
+  </si>
+  <si>
+    <t>Radim</t>
+  </si>
+  <si>
+    <t>YC Velké Dářko</t>
+  </si>
+  <si>
+    <t>Fanta</t>
+  </si>
+  <si>
+    <t>Miroslav</t>
   </si>
   <si>
     <t>Červenka</t>
   </si>
   <si>
     <t>Matouš</t>
   </si>
   <si>
     <t>JK Olomouc</t>
   </si>
   <si>
-    <t>Zákoucký</t>
-[...5 lines deleted...]
-    <t>Václav</t>
+    <t>Grodl</t>
+  </si>
+  <si>
+    <t>Tkačová</t>
+  </si>
+  <si>
+    <t>Lucie</t>
+  </si>
+  <si>
+    <t>KJ Těrlicko</t>
+  </si>
+  <si>
+    <t>Giot</t>
+  </si>
+  <si>
+    <t>Luka</t>
+  </si>
+  <si>
+    <t>Čutka</t>
+  </si>
+  <si>
+    <t>Oliver Jan</t>
+  </si>
+  <si>
+    <t>YC DIM Bezdrev</t>
+  </si>
+  <si>
+    <t>Šílený</t>
+  </si>
+  <si>
+    <t>Jáchym</t>
+  </si>
+  <si>
+    <t>Štrobl</t>
+  </si>
+  <si>
+    <t>Martin</t>
+  </si>
+  <si>
+    <t>Skřepek</t>
+  </si>
+  <si>
+    <t>Šimon</t>
+  </si>
+  <si>
+    <t>Michaela</t>
+  </si>
+  <si>
+    <t>Pospíšil</t>
+  </si>
+  <si>
+    <t>Hugo</t>
+  </si>
+  <si>
+    <t>Krátký</t>
+  </si>
+  <si>
+    <t>Drahorádová</t>
+  </si>
+  <si>
+    <t>Ema</t>
+  </si>
+  <si>
+    <t>Vacula</t>
+  </si>
+  <si>
+    <t>Štantejský</t>
+  </si>
+  <si>
+    <t>Jan</t>
+  </si>
+  <si>
+    <t>YC Lískovec</t>
+  </si>
+  <si>
+    <t>Audy</t>
+  </si>
+  <si>
+    <t>Mahr</t>
+  </si>
+  <si>
+    <t>Tobias</t>
+  </si>
+  <si>
+    <t>Hyrš</t>
+  </si>
+  <si>
+    <t>Ladislav</t>
+  </si>
+  <si>
+    <t>JK Ostrava Poruba</t>
+  </si>
+  <si>
+    <t>Dubnický</t>
+  </si>
+  <si>
+    <t>Ján</t>
   </si>
   <si>
     <t>Křenek</t>
   </si>
   <si>
-    <t>Vlachová</t>
-[...32 lines deleted...]
-    <t>Klára</t>
+    <t>Viščorová</t>
+  </si>
+  <si>
+    <t>Valenta</t>
+  </si>
+  <si>
+    <t>Přikryl</t>
+  </si>
+  <si>
+    <t>Jeremiáš</t>
+  </si>
+  <si>
+    <t>Hubáček</t>
+  </si>
+  <si>
+    <t>Grácz</t>
+  </si>
+  <si>
+    <t>Max</t>
+  </si>
+  <si>
+    <t>Moucha</t>
+  </si>
+  <si>
+    <t>Pavel</t>
+  </si>
+  <si>
+    <t>YC Doksy</t>
+  </si>
+  <si>
+    <t>Moudrý</t>
+  </si>
+  <si>
+    <t>Plhoň</t>
+  </si>
+  <si>
+    <t>Adam</t>
+  </si>
+  <si>
+    <t>Kubík</t>
+  </si>
+  <si>
+    <t>Michal</t>
+  </si>
+  <si>
+    <t>Olšovec Jedovnice</t>
+  </si>
+  <si>
+    <t>Beneš</t>
+  </si>
+  <si>
+    <t>Štěpán</t>
+  </si>
+  <si>
+    <t>YK Jestřábí</t>
+  </si>
+  <si>
+    <t>Hubáčková</t>
+  </si>
+  <si>
+    <t>Balzerová</t>
+  </si>
+  <si>
+    <t>Bobek</t>
+  </si>
+  <si>
+    <t>Beroun</t>
+  </si>
+  <si>
+    <t>Daniel</t>
+  </si>
+  <si>
+    <t>Kubíková</t>
+  </si>
+  <si>
+    <t>Dana</t>
+  </si>
+  <si>
+    <t>Pinc</t>
+  </si>
+  <si>
+    <t>Baník Most</t>
+  </si>
+  <si>
+    <t>Ptašnik</t>
+  </si>
+  <si>
+    <t>Vladislav</t>
   </si>
   <si>
     <t>Burska</t>
   </si>
   <si>
     <t>Zofia Antonina</t>
   </si>
   <si>
-    <t>Valášková</t>
-[...65 lines deleted...]
-    <t>Kryštof</t>
+    <t>Ščerba</t>
+  </si>
+  <si>
+    <t>Kamil</t>
+  </si>
+  <si>
+    <t>Sokol Palkovice</t>
+  </si>
+  <si>
+    <t>Kubeš</t>
+  </si>
+  <si>
+    <t>Fedor</t>
+  </si>
+  <si>
+    <t>Šulc</t>
+  </si>
+  <si>
+    <t>YC Vysoké Mýto</t>
+  </si>
+  <si>
+    <t>Štěpánek</t>
+  </si>
+  <si>
+    <t>Vlach</t>
+  </si>
+  <si>
+    <t>Viktor</t>
+  </si>
+  <si>
+    <t>Zíma</t>
+  </si>
+  <si>
+    <t>ČWA</t>
+  </si>
+  <si>
+    <t>Bělunková</t>
+  </si>
+  <si>
+    <t>Tatiana</t>
+  </si>
+  <si>
+    <t>Roušal</t>
+  </si>
+  <si>
+    <t>Rečičárová</t>
+  </si>
+  <si>
+    <t>Agáta</t>
   </si>
   <si>
     <t>Himmelová</t>
   </si>
   <si>
-    <t>YC Nechranice</t>
-[...5 lines deleted...]
-    <t>Miroslav</t>
+    <t>Richter</t>
   </si>
   <si>
     <t>Tkadlecová</t>
   </si>
   <si>
     <t>Sára</t>
   </si>
   <si>
-    <t>Zíma</t>
-[...31 lines deleted...]
-  <si>
     <t>Jurečka</t>
   </si>
   <si>
     <t>Císařská louka</t>
   </si>
   <si>
+    <t>Brückner</t>
+  </si>
+  <si>
+    <t>Antonín</t>
+  </si>
+  <si>
+    <t>Tesař</t>
+  </si>
+  <si>
+    <t>Vít</t>
+  </si>
+  <si>
+    <t>Suchomelová</t>
+  </si>
+  <si>
+    <t>Winklerová</t>
+  </si>
+  <si>
+    <t>Himmel</t>
+  </si>
+  <si>
     <t>Bína</t>
   </si>
   <si>
-    <t>Daniel</t>
-[...29 lines deleted...]
-    <t>Vladimír</t>
+    <t>Dymáková</t>
+  </si>
+  <si>
+    <t>Liliana</t>
+  </si>
+  <si>
+    <t>Kříž</t>
+  </si>
+  <si>
+    <t>Szmaragowski</t>
+  </si>
+  <si>
+    <t>Dominik</t>
+  </si>
+  <si>
+    <t>Beránková</t>
+  </si>
+  <si>
+    <t>Němcová</t>
+  </si>
+  <si>
+    <t>Lara</t>
   </si>
   <si>
     <t>Peterka</t>
   </si>
   <si>
-    <t>Hubáček</t>
-[...11 lines deleted...]
-    <t>Grácz</t>
+    <t>Jilich</t>
+  </si>
+  <si>
+    <t>JK Plzeň</t>
+  </si>
+  <si>
+    <t>Šnajdr</t>
+  </si>
+  <si>
+    <t>Milan</t>
+  </si>
+  <si>
+    <t>Lokomotiva Plzeň</t>
+  </si>
+  <si>
+    <t>Bortlíková</t>
+  </si>
+  <si>
+    <t>JK Ostrava</t>
+  </si>
+  <si>
+    <t>Hanák</t>
+  </si>
+  <si>
+    <t>Lokomotiva Cheb</t>
+  </si>
+  <si>
+    <t>Staroveský</t>
+  </si>
+  <si>
+    <t>Král</t>
+  </si>
+  <si>
+    <t>Mariana</t>
+  </si>
+  <si>
+    <t>Hadašová</t>
+  </si>
+  <si>
+    <t>Jana</t>
+  </si>
+  <si>
+    <t>Hendrych</t>
   </si>
   <si>
     <t>Trčka</t>
   </si>
   <si>
-    <t>Baník Most</t>
-[...1 lines deleted...]
-  <si>
     <t>Jakoubek</t>
   </si>
   <si>
-    <t>Grodl</t>
-[...11 lines deleted...]
-    <t>Hugo</t>
+    <t>Cintl</t>
+  </si>
+  <si>
+    <t>Parůžek</t>
+  </si>
+  <si>
+    <t>Brabec</t>
+  </si>
+  <si>
+    <t>Gelnar</t>
+  </si>
+  <si>
+    <t>Lukáš</t>
+  </si>
+  <si>
+    <t>Křížek</t>
+  </si>
+  <si>
+    <t>Skalický</t>
+  </si>
+  <si>
+    <t>LK Štěchovice</t>
   </si>
   <si>
     <t>Grill</t>
   </si>
   <si>
-    <t>Milan</t>
-[...29 lines deleted...]
-    <t>Štantejský</t>
+    <t>Václavík</t>
+  </si>
+  <si>
+    <t>Maier</t>
+  </si>
+  <si>
+    <t>Michael</t>
+  </si>
+  <si>
+    <t>Kroupová</t>
+  </si>
+  <si>
+    <t>Slávia Česká Skalice</t>
+  </si>
+  <si>
+    <t>Říhová</t>
+  </si>
+  <si>
+    <t>Karas</t>
+  </si>
+  <si>
+    <t>Fuchsová</t>
+  </si>
+  <si>
+    <t>Edita</t>
+  </si>
+  <si>
+    <t>Plecitý</t>
+  </si>
+  <si>
+    <t>Kacálek</t>
+  </si>
+  <si>
+    <t>YC Markop FL</t>
+  </si>
+  <si>
+    <t>Kučera</t>
+  </si>
+  <si>
+    <t>Petr</t>
+  </si>
+  <si>
+    <t>Nápravníková Kořanová</t>
+  </si>
+  <si>
+    <t>Johanka</t>
+  </si>
+  <si>
+    <t>Nápravník</t>
+  </si>
+  <si>
+    <t>Řezníček</t>
+  </si>
+  <si>
+    <t>Klímová</t>
+  </si>
+  <si>
+    <t>Johana</t>
+  </si>
+  <si>
+    <t>Košťálová</t>
+  </si>
+  <si>
+    <t>YC Pardubice</t>
+  </si>
+  <si>
+    <t>Lojínová</t>
+  </si>
+  <si>
+    <t>Alexandra</t>
+  </si>
+  <si>
+    <t>Křížan</t>
+  </si>
+  <si>
+    <t>Mikuláš</t>
+  </si>
+  <si>
+    <t>Čechura</t>
+  </si>
+  <si>
+    <t>Přemysl</t>
+  </si>
+  <si>
+    <t>Vastl</t>
   </si>
   <si>
     <t>Koška</t>
   </si>
   <si>
     <t>Vojtěch</t>
   </si>
   <si>
     <t>YC Dyje</t>
   </si>
   <si>
     <t>Rozsypal</t>
   </si>
   <si>
-    <t>Lojínová</t>
-[...28 lines deleted...]
-  <si>
     <t>Štěpánková</t>
   </si>
   <si>
-    <t>Parůžek</t>
-[...44 lines deleted...]
-    <t>Lukáš</t>
+    <t>Markéta</t>
+  </si>
+  <si>
+    <t>Grabarczyková</t>
+  </si>
+  <si>
+    <t>Patrik</t>
+  </si>
+  <si>
+    <t>Moučka</t>
+  </si>
+  <si>
+    <t>Vítězslav</t>
+  </si>
+  <si>
+    <t>Guryča</t>
+  </si>
+  <si>
+    <t>Dvořák</t>
+  </si>
+  <si>
+    <t>Kyncl</t>
+  </si>
+  <si>
+    <t>Dominic</t>
+  </si>
+  <si>
+    <t>YCR Roudnice</t>
+  </si>
+  <si>
+    <t>Mudra</t>
+  </si>
+  <si>
+    <t>Záchvěj</t>
+  </si>
+  <si>
+    <t>Jedličková</t>
+  </si>
+  <si>
+    <t>Fadli Pětivoký</t>
+  </si>
+  <si>
+    <t>Thoriq</t>
+  </si>
+  <si>
+    <t>Čermák</t>
+  </si>
+  <si>
+    <t>Pátek</t>
+  </si>
+  <si>
+    <t>Karel</t>
+  </si>
+  <si>
+    <t>Krchňavý</t>
+  </si>
+  <si>
+    <t>Hasová</t>
+  </si>
+  <si>
+    <t>Veronika</t>
+  </si>
+  <si>
+    <t>Martan</t>
+  </si>
+  <si>
+    <t>Poustevník</t>
+  </si>
+  <si>
+    <t>Novák</t>
+  </si>
+  <si>
+    <t>Dragoun</t>
+  </si>
+  <si>
+    <t>Václavek</t>
+  </si>
+  <si>
+    <t>Podrábská</t>
+  </si>
+  <si>
+    <t>Adéla</t>
+  </si>
+  <si>
+    <t>Křenková</t>
+  </si>
+  <si>
+    <t>Monika</t>
+  </si>
+  <si>
+    <t>Česaný</t>
+  </si>
+  <si>
+    <t>Prokop</t>
+  </si>
+  <si>
+    <t>Lidařík</t>
+  </si>
+  <si>
+    <t>Rudolf</t>
+  </si>
+  <si>
+    <t>Toušová</t>
+  </si>
+  <si>
+    <t>Čajčík</t>
+  </si>
+  <si>
+    <t>Smetana</t>
+  </si>
+  <si>
+    <t>Radek</t>
+  </si>
+  <si>
+    <t>JK Jesenice</t>
+  </si>
+  <si>
+    <t>Košíková</t>
+  </si>
+  <si>
+    <t>Matilda</t>
+  </si>
+  <si>
+    <t>Rečičár</t>
+  </si>
+  <si>
+    <t>Mlčoch</t>
+  </si>
+  <si>
+    <t>Bronislav</t>
+  </si>
+  <si>
+    <t>Lejhancová</t>
+  </si>
+  <si>
+    <t>Emily</t>
+  </si>
+  <si>
+    <t>Světlík</t>
+  </si>
+  <si>
+    <t>Albert Milan</t>
+  </si>
+  <si>
+    <t>Králová</t>
+  </si>
+  <si>
+    <t>Směšná</t>
+  </si>
+  <si>
+    <t>Miroslava</t>
+  </si>
+  <si>
+    <t>Vogltanz</t>
+  </si>
+  <si>
+    <t>YC Kladno</t>
+  </si>
+  <si>
+    <t>Palkovský</t>
+  </si>
+  <si>
+    <t>Cvikrová</t>
+  </si>
+  <si>
+    <t>Berenika</t>
+  </si>
+  <si>
+    <t>Zgraja</t>
+  </si>
+  <si>
+    <t>Nalezenec</t>
   </si>
   <si>
     <t>Baštář</t>
   </si>
   <si>
-    <t>Lokomotiva Plzeň</t>
-[...14 lines deleted...]
-    <t>Palkovský</t>
+    <t>Horáček</t>
+  </si>
+  <si>
+    <t>VS Duchcov</t>
+  </si>
+  <si>
+    <t>Koutná</t>
+  </si>
+  <si>
+    <t>Martina</t>
+  </si>
+  <si>
+    <t>YC Bystrc Brno</t>
+  </si>
+  <si>
+    <t>Musil</t>
+  </si>
+  <si>
+    <t>YC RODOP</t>
+  </si>
+  <si>
+    <t>Neumann</t>
+  </si>
+  <si>
+    <t>Has</t>
+  </si>
+  <si>
+    <t>Dudák</t>
   </si>
   <si>
     <t>Gregarová</t>
   </si>
   <si>
     <t>Alžběta</t>
   </si>
   <si>
-    <t>Kyncl</t>
-[...83 lines deleted...]
-    <t>Rečičár</t>
+    <t>Jeřábek</t>
+  </si>
+  <si>
+    <t>Falc</t>
+  </si>
+  <si>
+    <t>Federico Milan</t>
+  </si>
+  <si>
+    <t>Štursová</t>
+  </si>
+  <si>
+    <t>Krč</t>
+  </si>
+  <si>
+    <t>Bucha</t>
+  </si>
+  <si>
+    <t>Šmidtmajer</t>
+  </si>
+  <si>
+    <t>Košík</t>
+  </si>
+  <si>
+    <t>Benjamín</t>
+  </si>
+  <si>
+    <t>Jiřička</t>
+  </si>
+  <si>
+    <t>Janoušková</t>
+  </si>
+  <si>
+    <t>Drončovská</t>
+  </si>
+  <si>
+    <t>Vinkl</t>
+  </si>
+  <si>
+    <t>Brabcová</t>
+  </si>
+  <si>
+    <t>Hýža</t>
+  </si>
+  <si>
+    <t>Iljuchin</t>
+  </si>
+  <si>
+    <t>Jonáš</t>
+  </si>
+  <si>
+    <t>Chlupová</t>
+  </si>
+  <si>
+    <t>Ptašniková</t>
+  </si>
+  <si>
+    <t>Viktorie</t>
+  </si>
+  <si>
+    <t>Blatecký</t>
+  </si>
+  <si>
+    <t>Šedivák</t>
+  </si>
+  <si>
+    <t>Kubový</t>
+  </si>
+  <si>
+    <t>Novotný</t>
+  </si>
+  <si>
+    <t>Sokol Dobřichovice</t>
+  </si>
+  <si>
+    <t>Svoboda</t>
+  </si>
+  <si>
+    <t>Jachting Poděbrady</t>
+  </si>
+  <si>
+    <t>Bulušek</t>
   </si>
   <si>
     <t>Hošek</t>
   </si>
   <si>
     <t>Libor</t>
   </si>
   <si>
-    <t>Jedličková</t>
-[...23 lines deleted...]
-    <t>Poustevník</t>
+    <t>Vachel</t>
+  </si>
+  <si>
+    <t>Čaganová</t>
+  </si>
+  <si>
+    <t>Julie</t>
+  </si>
+  <si>
+    <t>Ptáčková</t>
+  </si>
+  <si>
+    <t>Svobodová</t>
+  </si>
+  <si>
+    <t>Annie</t>
+  </si>
+  <si>
+    <t>Blatecká</t>
+  </si>
+  <si>
+    <t>Dohnálková</t>
+  </si>
+  <si>
+    <t>Petra</t>
   </si>
   <si>
     <t>Bělík</t>
   </si>
   <si>
-    <t>JK Jesenice</t>
+    <t>Jedlička</t>
+  </si>
+  <si>
+    <t>Tomolová</t>
+  </si>
+  <si>
+    <t>Jaroslav</t>
+  </si>
+  <si>
+    <t>Prazdroj Plzeň</t>
+  </si>
+  <si>
+    <t>Fiala</t>
+  </si>
+  <si>
+    <t>Bezušková</t>
   </si>
   <si>
     <t>Loužek</t>
   </si>
   <si>
-    <t>JK Plzeň</t>
-[...38 lines deleted...]
-    <t>Antonín</t>
+    <t>Pavličný</t>
+  </si>
+  <si>
+    <t>Výška</t>
+  </si>
+  <si>
+    <t>Chlup</t>
+  </si>
+  <si>
+    <t>Havelka</t>
   </si>
   <si>
     <t>Kuchař</t>
   </si>
   <si>
-    <t>Guryča</t>
-[...92 lines deleted...]
-    <t>Čermák</t>
+    <t>Krejza</t>
+  </si>
+  <si>
+    <t>Brůžek</t>
+  </si>
+  <si>
+    <t>YC Dvořiště-Lišov</t>
+  </si>
+  <si>
+    <t>Stýblo</t>
+  </si>
+  <si>
+    <t>Fikáček</t>
+  </si>
+  <si>
+    <t>Bartušková</t>
+  </si>
+  <si>
+    <t>Roxie Berta</t>
+  </si>
+  <si>
+    <t>Michalčín</t>
+  </si>
+  <si>
+    <t>Kacálková</t>
+  </si>
+  <si>
+    <t>Jitka</t>
+  </si>
+  <si>
+    <t>Vinterlíková</t>
+  </si>
+  <si>
+    <t>Brejšová</t>
+  </si>
+  <si>
+    <t>Nevena</t>
+  </si>
+  <si>
+    <t>Babický</t>
+  </si>
+  <si>
+    <t>Bauerová</t>
+  </si>
+  <si>
+    <t>Ina</t>
+  </si>
+  <si>
+    <t>Berounová</t>
+  </si>
+  <si>
+    <t>Otevřel</t>
+  </si>
+  <si>
+    <t>Buřil</t>
+  </si>
+  <si>
+    <t>Miloš</t>
+  </si>
+  <si>
+    <t>ALT RS</t>
+  </si>
+  <si>
+    <t>Beerová</t>
+  </si>
+  <si>
+    <t>Anežka</t>
+  </si>
+  <si>
+    <t>Knorr</t>
+  </si>
+  <si>
+    <t>Hartman</t>
+  </si>
+  <si>
+    <t>Will</t>
+  </si>
+  <si>
+    <t>Kunca</t>
   </si>
   <si>
     <t>Sladký</t>
   </si>
   <si>
-    <t>Podrábská</t>
-[...2 lines deleted...]
-    <t>Adéla</t>
+    <t>Winkler</t>
+  </si>
+  <si>
+    <t>Outrata</t>
+  </si>
+  <si>
+    <t>Mikula</t>
+  </si>
+  <si>
+    <t>Vigh</t>
+  </si>
+  <si>
+    <t>Aoife</t>
+  </si>
+  <si>
+    <t>Behul</t>
+  </si>
+  <si>
+    <t>Lidaříková</t>
   </si>
   <si>
     <t>Žáček</t>
   </si>
   <si>
-    <t>Dohnálková</t>
-[...53 lines deleted...]
-    <t>Pavličný</t>
+    <t>Bryx</t>
+  </si>
+  <si>
+    <t>Kalabis</t>
+  </si>
+  <si>
+    <t>Mrázová</t>
+  </si>
+  <si>
+    <t>Sylvia</t>
+  </si>
+  <si>
+    <t>Kulík</t>
+  </si>
+  <si>
+    <t>Zanker</t>
+  </si>
+  <si>
+    <t>Zbyněk</t>
+  </si>
+  <si>
+    <t>Migaľová</t>
+  </si>
+  <si>
+    <t>Škráčková</t>
+  </si>
+  <si>
+    <t>Vendula</t>
+  </si>
+  <si>
+    <t>Marečková</t>
+  </si>
+  <si>
+    <t>Renata</t>
+  </si>
+  <si>
+    <t>Hejnová</t>
+  </si>
+  <si>
+    <t>Pavlovský</t>
+  </si>
+  <si>
+    <t>Polanský</t>
+  </si>
+  <si>
+    <t>Vítek</t>
+  </si>
+  <si>
+    <t>Kováříková</t>
+  </si>
+  <si>
+    <t>Elena</t>
+  </si>
+  <si>
+    <t>Kafková</t>
+  </si>
+  <si>
+    <t>Bureš</t>
+  </si>
+  <si>
+    <t>Culek</t>
+  </si>
+  <si>
+    <t>Jindřich</t>
+  </si>
+  <si>
+    <t>YC Kotva Pha</t>
+  </si>
+  <si>
+    <t>Hornof</t>
+  </si>
+  <si>
+    <t>YC Ústí n L</t>
+  </si>
+  <si>
+    <t>Mahnerová</t>
+  </si>
+  <si>
+    <t>Simona</t>
+  </si>
+  <si>
+    <t>Kramář</t>
+  </si>
+  <si>
+    <t>Soukal</t>
+  </si>
+  <si>
+    <t>Miloslav</t>
+  </si>
+  <si>
+    <t>Quittnerová</t>
+  </si>
+  <si>
+    <t>Nicol</t>
+  </si>
+  <si>
+    <t>Sofie</t>
+  </si>
+  <si>
+    <t>Netík</t>
+  </si>
+  <si>
+    <t>Plotěná</t>
+  </si>
+  <si>
+    <t>Pavlík</t>
   </si>
   <si>
     <t>Dobrý</t>
   </si>
   <si>
     <t>Dobrá</t>
   </si>
   <si>
-    <t>Vinterlíková</t>
-[...20 lines deleted...]
-    <t>Toušová</t>
+    <t>Skala</t>
+  </si>
+  <si>
+    <t>Šebor</t>
+  </si>
+  <si>
+    <t>Martin Morgan</t>
   </si>
   <si>
     <t>Miholeková</t>
   </si>
   <si>
     <t>Kristina</t>
   </si>
   <si>
-    <t>Řezníček</t>
-[...2 lines deleted...]
-    <t>Jilich</t>
+    <t>Krejčiřík</t>
+  </si>
+  <si>
+    <t>Buček</t>
+  </si>
+  <si>
+    <t>Knetig</t>
+  </si>
+  <si>
+    <t>Frederic</t>
+  </si>
+  <si>
+    <t>Kováčová</t>
+  </si>
+  <si>
+    <t>Kuthanová</t>
+  </si>
+  <si>
+    <t>Eliška</t>
+  </si>
+  <si>
+    <t>Migaľa</t>
+  </si>
+  <si>
+    <t>Andrej</t>
+  </si>
+  <si>
+    <t>Vaidiš</t>
+  </si>
+  <si>
+    <t>Vainert</t>
   </si>
   <si>
     <t>Plch</t>
   </si>
   <si>
-    <t>Fiala</t>
-[...59 lines deleted...]
-    <t>Prokop</t>
+    <t>Bobková</t>
+  </si>
+  <si>
+    <t>Hajda</t>
+  </si>
+  <si>
+    <t>Neumannová</t>
+  </si>
+  <si>
+    <t>Dressler</t>
+  </si>
+  <si>
+    <t>Brettschneider</t>
+  </si>
+  <si>
+    <t>Samuel</t>
+  </si>
+  <si>
+    <t>Blahoňovský</t>
+  </si>
+  <si>
+    <t>Kuthan</t>
+  </si>
+  <si>
+    <t>Bažant</t>
+  </si>
+  <si>
+    <t>Tobiáš</t>
+  </si>
+  <si>
+    <t>Lambl</t>
+  </si>
+  <si>
+    <t>Piňos</t>
+  </si>
+  <si>
+    <t>Kuznetsova</t>
+  </si>
+  <si>
+    <t>Aleksandra</t>
   </si>
   <si>
     <t>Kraus</t>
   </si>
   <si>
-    <t>Světlík</t>
-[...2 lines deleted...]
-    <t>Albert Milan</t>
+    <t>Konopáč</t>
+  </si>
+  <si>
+    <t>T. J. Sokol Vrané II</t>
+  </si>
+  <si>
+    <t>Fanfrlová</t>
+  </si>
+  <si>
+    <t>Fanfrla</t>
+  </si>
+  <si>
+    <t>Koleňák</t>
+  </si>
+  <si>
+    <t>Němec</t>
+  </si>
+  <si>
+    <t>Hartl</t>
+  </si>
+  <si>
+    <t>Pešta</t>
+  </si>
+  <si>
+    <t>Roman</t>
+  </si>
+  <si>
+    <t>Steiner</t>
+  </si>
+  <si>
+    <t>Rohlík</t>
+  </si>
+  <si>
+    <t>Indrák</t>
+  </si>
+  <si>
+    <t>Zima</t>
+  </si>
+  <si>
+    <t>Fadli Pětivoká</t>
+  </si>
+  <si>
+    <t>Anisah</t>
+  </si>
+  <si>
+    <t>Holanec</t>
+  </si>
+  <si>
+    <t>Hlavsa</t>
+  </si>
+  <si>
+    <t>Ročková</t>
+  </si>
+  <si>
+    <t>Violeta</t>
   </si>
   <si>
     <t>Nosková</t>
   </si>
   <si>
-    <t>Jaroslav</t>
-[...116 lines deleted...]
-    <t>Bronislav</t>
+    <t>Schwanzerová</t>
+  </si>
+  <si>
+    <t>Denisa</t>
+  </si>
+  <si>
+    <t>Vojík</t>
+  </si>
+  <si>
+    <t>Vrána</t>
+  </si>
+  <si>
+    <t>Natálie</t>
+  </si>
+  <si>
+    <t>Žílová</t>
+  </si>
+  <si>
+    <t>Pavla</t>
+  </si>
+  <si>
+    <t>Žíla</t>
+  </si>
+  <si>
+    <t>Bartoš</t>
   </si>
   <si>
     <t>Raška</t>
   </si>
   <si>
-    <t>Hartman</t>
-[...35 lines deleted...]
-    <t>Jeřábek</t>
+    <t>Nováková</t>
+  </si>
+  <si>
+    <t>Ludmila</t>
+  </si>
+  <si>
+    <t>Svanovská</t>
+  </si>
+  <si>
+    <t>Helena</t>
+  </si>
+  <si>
+    <t>Michalíková</t>
+  </si>
+  <si>
+    <t>Trenda</t>
+  </si>
+  <si>
+    <t>Stibůrková</t>
+  </si>
+  <si>
+    <t>Orthodocks YC</t>
+  </si>
+  <si>
+    <t>Hanáková</t>
+  </si>
+  <si>
+    <t>Doležal</t>
   </si>
   <si>
     <t>Faktor</t>
   </si>
   <si>
     <t>Marián</t>
   </si>
   <si>
     <t>SK Nový Knín</t>
   </si>
   <si>
-    <t>Čaganová</t>
-[...8 lines deleted...]
-    <t>Martin Morgan</t>
+    <t>Klusáčková</t>
+  </si>
+  <si>
+    <t>Radka</t>
+  </si>
+  <si>
+    <t>Šlechtická</t>
+  </si>
+  <si>
+    <t>Navrátil</t>
+  </si>
+  <si>
+    <t>Kocour</t>
+  </si>
+  <si>
+    <t>Rosinai</t>
+  </si>
+  <si>
+    <t>Valentina</t>
+  </si>
+  <si>
+    <t>Loos</t>
   </si>
   <si>
     <t>Havlíček</t>
   </si>
   <si>
     <t>Jonatan</t>
   </si>
   <si>
-    <t>Frederic</t>
-[...5 lines deleted...]
-    <t>Kováčová</t>
+    <t>Hrdina</t>
   </si>
   <si>
     <t>Kafka</t>
   </si>
   <si>
-    <t>Němec</t>
-[...11 lines deleted...]
-    <t>YC Kotva Pha</t>
+    <t>Dravecká</t>
+  </si>
+  <si>
+    <t>Agnes</t>
+  </si>
+  <si>
+    <t>TJ Jiskra Třeboň</t>
+  </si>
+  <si>
+    <t>Pokorný</t>
+  </si>
+  <si>
+    <t>Fetterle</t>
+  </si>
+  <si>
+    <t>Spousta</t>
+  </si>
+  <si>
+    <t>YC Znojmo</t>
+  </si>
+  <si>
+    <t>Kukula</t>
+  </si>
+  <si>
+    <t>Alexander</t>
+  </si>
+  <si>
+    <t>Szewczyk</t>
   </si>
   <si>
     <t>Kaloš</t>
   </si>
   <si>
-    <t>Drončovská</t>
-[...20 lines deleted...]
-    <t>Vojík</t>
+    <t>Pokorná</t>
+  </si>
+  <si>
+    <t>Jeništa</t>
+  </si>
+  <si>
+    <t>Vyhnálek</t>
+  </si>
+  <si>
+    <t>Solík</t>
+  </si>
+  <si>
+    <t>Albert</t>
+  </si>
+  <si>
+    <t>Makrlík</t>
+  </si>
+  <si>
+    <t>Dušan</t>
+  </si>
+  <si>
+    <t>JK Klatovy</t>
+  </si>
+  <si>
+    <t>Halouzková</t>
+  </si>
+  <si>
+    <t>Marie</t>
+  </si>
+  <si>
+    <t>MYK</t>
   </si>
   <si>
     <t>Halouzka</t>
   </si>
   <si>
-    <t>MYK</t>
+    <t>Michalčínová</t>
+  </si>
+  <si>
+    <t>Amálie</t>
   </si>
   <si>
     <t>Zahornacký</t>
   </si>
   <si>
-    <t>Kunca</t>
-[...14 lines deleted...]
-    <t>Knetig</t>
+    <t>Dušek</t>
+  </si>
+  <si>
+    <t>Kotek</t>
+  </si>
+  <si>
+    <t>Bláha</t>
+  </si>
+  <si>
+    <t>Čudková</t>
+  </si>
+  <si>
+    <t>Josefína</t>
+  </si>
+  <si>
+    <t>Slavoj Český Těšín</t>
+  </si>
+  <si>
+    <t>Benčičová</t>
+  </si>
+  <si>
+    <t>Mária</t>
+  </si>
+  <si>
+    <t>Mathias</t>
+  </si>
+  <si>
+    <t>Grüttner</t>
+  </si>
+  <si>
+    <t>Enrik Maximilian</t>
+  </si>
+  <si>
+    <t>Elfenbeinová</t>
+  </si>
+  <si>
+    <t>Lenka</t>
   </si>
   <si>
     <t>Chudoba</t>
   </si>
   <si>
     <t>Stanislav</t>
   </si>
   <si>
-    <t>Kafková</t>
-[...8 lines deleted...]
-    <t>Trenda</t>
+    <t>Zoe</t>
+  </si>
+  <si>
+    <t>Konvalinka</t>
+  </si>
+  <si>
+    <t>Povolný</t>
+  </si>
+  <si>
+    <t>Chwalek</t>
+  </si>
+  <si>
+    <t>ALT Tornado</t>
+  </si>
+  <si>
+    <t>Česal</t>
+  </si>
+  <si>
+    <t>Danilo</t>
+  </si>
+  <si>
+    <t>Matějka</t>
   </si>
   <si>
     <t>Hýžová</t>
   </si>
   <si>
-    <t>Helena</t>
-[...8 lines deleted...]
-    <t>Dressler</t>
+    <t>Dlouhá</t>
+  </si>
+  <si>
+    <t>Veselý</t>
+  </si>
+  <si>
+    <t>ASK Lovosice</t>
+  </si>
+  <si>
+    <t>Joachimsthaler</t>
+  </si>
+  <si>
+    <t>Veit</t>
+  </si>
+  <si>
+    <t>ALT FB</t>
+  </si>
+  <si>
+    <t>Kala</t>
   </si>
   <si>
     <t>Mikuláštík</t>
   </si>
   <si>
-    <t>Šlechtická</t>
-[...2 lines deleted...]
-    <t>Bucha</t>
+    <t>Provazník</t>
+  </si>
+  <si>
+    <t>Kršňák</t>
+  </si>
+  <si>
+    <t>Sláma</t>
+  </si>
+  <si>
+    <t>Ivo</t>
+  </si>
+  <si>
+    <t>Liška</t>
   </si>
   <si>
     <t>Schulz</t>
   </si>
   <si>
-    <t>Matějka</t>
-[...7 lines deleted...]
-  <si>
     <t>Špírek</t>
   </si>
   <si>
     <t>JK Královská</t>
   </si>
   <si>
     <t>Semrád</t>
   </si>
   <si>
     <t>Dobrkovský</t>
   </si>
   <si>
     <t>Chromcová</t>
   </si>
   <si>
     <t>Andrea</t>
   </si>
   <si>
+    <t>Filinger</t>
+  </si>
+  <si>
     <t>Marynčák</t>
   </si>
   <si>
-    <t>Košťálová</t>
-[...17 lines deleted...]
-    <t>Zima</t>
+    <t>Plodek</t>
+  </si>
+  <si>
+    <t>Laylah</t>
+  </si>
+  <si>
+    <t>Sobotka</t>
+  </si>
+  <si>
+    <t>YC SaS</t>
+  </si>
+  <si>
+    <t>Záluský</t>
   </si>
   <si>
     <t>Stránský</t>
   </si>
   <si>
     <t>Verl</t>
   </si>
   <si>
+    <t>Suchánek</t>
+  </si>
+  <si>
     <t>Balada</t>
   </si>
   <si>
     <t>Stoklásek</t>
   </si>
   <si>
     <t>Hájek</t>
   </si>
   <si>
+    <t>Janečko</t>
+  </si>
+  <si>
     <t>Šárka</t>
   </si>
   <si>
-    <t>Szmaragowski</t>
-[...11 lines deleted...]
-    <t>Kuthan</t>
+    <t>Dragula</t>
+  </si>
+  <si>
+    <t>Tkadlec</t>
+  </si>
+  <si>
+    <t>Netopilík</t>
+  </si>
+  <si>
+    <t>Bryja</t>
+  </si>
+  <si>
+    <t>Drahorád</t>
   </si>
   <si>
     <t>Motl</t>
   </si>
   <si>
     <t>Luboš</t>
   </si>
   <si>
     <t>Rais</t>
   </si>
   <si>
-    <t>Pešta</t>
-[...14 lines deleted...]
-    <t>Vachel</t>
+    <t>Sušil</t>
+  </si>
+  <si>
+    <t>Šmídová</t>
+  </si>
+  <si>
+    <t>Buchtová</t>
+  </si>
+  <si>
+    <t>Sarah</t>
+  </si>
+  <si>
+    <t>Horánska</t>
+  </si>
+  <si>
+    <t>Magdaléna</t>
+  </si>
+  <si>
+    <t>Motlíková</t>
+  </si>
+  <si>
+    <t>Pavlína</t>
+  </si>
+  <si>
+    <t>Machovská</t>
+  </si>
+  <si>
+    <t>ALT Vaurien</t>
+  </si>
+  <si>
+    <t>Hackl</t>
+  </si>
+  <si>
+    <t>Pospíšilová</t>
+  </si>
+  <si>
+    <t>Víšek</t>
+  </si>
+  <si>
+    <t>Daňková</t>
+  </si>
+  <si>
+    <t>Jaroslava</t>
+  </si>
+  <si>
+    <t>Valentová</t>
   </si>
   <si>
     <t>Procházka</t>
   </si>
   <si>
-    <t>Knorr</t>
-[...32 lines deleted...]
-    <t>Doležal</t>
+    <t>Benovič</t>
+  </si>
+  <si>
+    <t>Naxerová</t>
+  </si>
+  <si>
+    <t>Černý</t>
+  </si>
+  <si>
+    <t>Čeřovský</t>
+  </si>
+  <si>
+    <t>Kosina</t>
+  </si>
+  <si>
+    <t>Nebeská</t>
+  </si>
+  <si>
+    <t>Josefina</t>
   </si>
   <si>
     <t>SK Tři sestry</t>
   </si>
   <si>
-    <t>Kuthanová</t>
-[...20 lines deleted...]
-    <t>Kala</t>
+    <t>Všetečka</t>
+  </si>
+  <si>
+    <t>Kohlíček</t>
+  </si>
+  <si>
+    <t>Chalupník</t>
+  </si>
+  <si>
+    <t>Školoudíková</t>
+  </si>
+  <si>
+    <t>Kudrna</t>
+  </si>
+  <si>
+    <t>Lefflerová</t>
+  </si>
+  <si>
+    <t>Zuzana</t>
+  </si>
+  <si>
+    <t>Špaček</t>
+  </si>
+  <si>
+    <t>Hykrda</t>
+  </si>
+  <si>
+    <t>Emma</t>
+  </si>
+  <si>
+    <t>Havelková</t>
+  </si>
+  <si>
+    <t>Kovář</t>
   </si>
   <si>
     <t>Teplý</t>
   </si>
   <si>
+    <t>Klíma</t>
+  </si>
+  <si>
+    <t>Martínek</t>
+  </si>
+  <si>
+    <t>YC Yachtas</t>
+  </si>
+  <si>
+    <t>Velička</t>
+  </si>
+  <si>
+    <t>Glac</t>
+  </si>
+  <si>
+    <t>Švenda</t>
+  </si>
+  <si>
+    <t>Krupa</t>
+  </si>
+  <si>
+    <t>Kubíček</t>
+  </si>
+  <si>
+    <t>Bezděk</t>
+  </si>
+  <si>
+    <t>Odložilík</t>
+  </si>
+  <si>
+    <t>Vilém</t>
+  </si>
+  <si>
     <t>Matoušek</t>
   </si>
   <si>
-    <t>Velička</t>
-[...26 lines deleted...]
-    <t>Martínek</t>
+    <t>Průcha</t>
+  </si>
+  <si>
+    <t>Alexandr</t>
+  </si>
+  <si>
+    <t>Vodní stavby Pha</t>
+  </si>
+  <si>
+    <t>Vlastimil</t>
   </si>
   <si>
     <t>Miya</t>
   </si>
   <si>
-    <t>Hanáková</t>
-[...2 lines deleted...]
-    <t>Lambl</t>
+    <t>Petrák</t>
+  </si>
+  <si>
+    <t>Neckař</t>
+  </si>
+  <si>
+    <t>Myslíková</t>
+  </si>
+  <si>
+    <t>Zukowska</t>
+  </si>
+  <si>
+    <t>Zimová</t>
   </si>
   <si>
     <t>Borkovec</t>
   </si>
   <si>
     <t>Bořek Adam</t>
   </si>
   <si>
     <t>Najvárek</t>
   </si>
   <si>
-    <t>Laylah</t>
+    <t>Aneta</t>
+  </si>
+  <si>
+    <t>Vaidišová</t>
+  </si>
+  <si>
+    <t>Vavřina</t>
   </si>
   <si>
     <t>Kvasnik</t>
   </si>
   <si>
-    <t>Hlavsa</t>
-[...11 lines deleted...]
-    <t>Havelka</t>
+    <t>Červený</t>
+  </si>
+  <si>
+    <t>Aleš</t>
+  </si>
+  <si>
+    <t>Mojmír</t>
+  </si>
+  <si>
+    <t>Lemperová</t>
   </si>
   <si>
     <t>Doležel</t>
   </si>
   <si>
     <t>YC Krnov</t>
   </si>
   <si>
-    <t>Klusáčková</t>
-[...19 lines deleted...]
-  <si>
     <t>Mastník</t>
   </si>
   <si>
     <t>Uhlár</t>
   </si>
   <si>
-    <t>Šmídová</t>
-[...5 lines deleted...]
-    <t>Mathias</t>
+    <t>Tlach</t>
+  </si>
+  <si>
+    <t>Maďa</t>
+  </si>
+  <si>
+    <t>Rezková</t>
+  </si>
+  <si>
+    <t>Zídek</t>
   </si>
   <si>
     <t>Sehnal</t>
   </si>
   <si>
+    <t>Blažek</t>
+  </si>
+  <si>
+    <t>JK Mokropsy</t>
+  </si>
+  <si>
+    <t>Bejček</t>
+  </si>
+  <si>
+    <t>Kašpar</t>
+  </si>
+  <si>
     <t>Jelínek</t>
   </si>
   <si>
-    <t>Blažek</t>
-[...71 lines deleted...]
-    <t>Bartoš</t>
+    <t>Pelnář</t>
+  </si>
+  <si>
+    <t>Holý</t>
+  </si>
+  <si>
+    <t>Vomáčko</t>
+  </si>
+  <si>
+    <t>Ptáčník</t>
+  </si>
+  <si>
+    <t>Šormová</t>
+  </si>
+  <si>
+    <t>Marcela</t>
+  </si>
+  <si>
+    <t>Cikrt</t>
+  </si>
+  <si>
+    <t>Veselá</t>
+  </si>
+  <si>
+    <t>Binko</t>
+  </si>
+  <si>
+    <t>Konopík</t>
+  </si>
+  <si>
+    <t>Smrčka</t>
+  </si>
+  <si>
+    <t>Halmoši</t>
+  </si>
+  <si>
+    <t>Chlebna</t>
+  </si>
+  <si>
+    <t>Ira</t>
+  </si>
+  <si>
+    <t>Kroupa</t>
   </si>
   <si>
     <t>Gabriel</t>
   </si>
   <si>
+    <t>Formánek</t>
+  </si>
+  <si>
     <t>Janáček</t>
   </si>
   <si>
-    <t>Holanec</t>
-[...23 lines deleted...]
-    <t>Chwalek</t>
+    <t>Krejčiříková</t>
+  </si>
+  <si>
+    <t>Šilhavý</t>
+  </si>
+  <si>
+    <t>Jaromír</t>
+  </si>
+  <si>
+    <t>Licek</t>
+  </si>
+  <si>
+    <t>Nalevajko</t>
+  </si>
+  <si>
+    <t>Bražniková</t>
+  </si>
+  <si>
+    <t>Pintera</t>
+  </si>
+  <si>
+    <t>Cibulka</t>
   </si>
   <si>
     <t>Hakl</t>
   </si>
   <si>
-    <t>Kuznetsova</t>
-[...35 lines deleted...]
-    <t>Emma</t>
+    <t>Livia Sophie</t>
+  </si>
+  <si>
+    <t>Satranská</t>
+  </si>
+  <si>
+    <t>Solfronk</t>
+  </si>
+  <si>
+    <t>Vaculka</t>
+  </si>
+  <si>
+    <t>Hejduková</t>
+  </si>
+  <si>
+    <t>Ševčík</t>
+  </si>
+  <si>
+    <t>Keprda</t>
+  </si>
+  <si>
+    <t>Tomola</t>
+  </si>
+  <si>
+    <t>Dimmer</t>
+  </si>
+  <si>
+    <t>Bernt</t>
+  </si>
+  <si>
+    <t>Bartoloměj</t>
+  </si>
+  <si>
+    <t>Deutscher</t>
+  </si>
+  <si>
+    <t>Rudovská</t>
+  </si>
+  <si>
+    <t>Josefa</t>
+  </si>
+  <si>
+    <t>Camaj</t>
+  </si>
+  <si>
+    <t>Adem</t>
+  </si>
+  <si>
+    <t>Bednařík</t>
+  </si>
+  <si>
+    <t>Sněhota</t>
+  </si>
+  <si>
+    <t>Bublík</t>
   </si>
   <si>
     <t>Jež</t>
   </si>
   <si>
-    <t>Bublík</t>
-[...17 lines deleted...]
-    <t>ALT FB</t>
+    <t>Tlachová</t>
+  </si>
+  <si>
+    <t>Zdeňka</t>
+  </si>
+  <si>
+    <t>Verner</t>
+  </si>
+  <si>
+    <t>Vích</t>
+  </si>
+  <si>
+    <t>Šupolík</t>
   </si>
   <si>
     <t>Staniek</t>
   </si>
   <si>
-    <t>Brettschneider</t>
-[...2 lines deleted...]
-    <t>Krejčiříková</t>
+    <t>Šír</t>
+  </si>
+  <si>
+    <t>Václavková</t>
+  </si>
+  <si>
+    <t>Stuchlíková</t>
   </si>
   <si>
     <t>Štolbová</t>
   </si>
   <si>
-    <t>Jeništa</t>
-[...11 lines deleted...]
-    <t>Spousta</t>
+    <t>Plachý</t>
+  </si>
+  <si>
+    <t>Světlíková</t>
+  </si>
+  <si>
+    <t>Agata Kristýna</t>
+  </si>
+  <si>
+    <t>Hiršl</t>
   </si>
   <si>
     <t>Ciglerová</t>
   </si>
   <si>
-    <t>Lenka</t>
-[...11 lines deleted...]
-    <t>Elfenbeinová</t>
+    <t>Pěrůžek</t>
+  </si>
+  <si>
+    <t>Gemperle</t>
   </si>
   <si>
     <t>Štěrba</t>
   </si>
   <si>
     <t>Igor</t>
   </si>
   <si>
-    <t>YC Znojmo</t>
-[...1 lines deleted...]
-  <si>
     <t>Hadroušek</t>
   </si>
   <si>
-    <t>Violeta</t>
+    <t>Drašnarová</t>
+  </si>
+  <si>
+    <t>Víchová</t>
+  </si>
+  <si>
+    <t>Kunicová</t>
+  </si>
+  <si>
+    <t>Alena</t>
+  </si>
+  <si>
+    <t>Seibt</t>
   </si>
   <si>
     <t>Majer</t>
   </si>
   <si>
     <t>Stehno</t>
   </si>
   <si>
+    <t>Šipka</t>
+  </si>
+  <si>
     <t>Švajda</t>
   </si>
   <si>
     <t>Denis</t>
   </si>
   <si>
-    <t>Šipka</t>
-[...1 lines deleted...]
-  <si>
     <t>Hlaváčková</t>
   </si>
   <si>
-    <t>Vaidiš</t>
-[...5 lines deleted...]
-    <t>Steiner</t>
+    <t>Vlček</t>
+  </si>
+  <si>
+    <t>Bert</t>
   </si>
   <si>
     <t>Mádle</t>
   </si>
   <si>
-    <t>Vrána</t>
-[...14 lines deleted...]
-    <t>Hasová</t>
+    <t>Pavelková</t>
+  </si>
+  <si>
+    <t>Bednaříková</t>
+  </si>
+  <si>
+    <t>Buchta</t>
+  </si>
+  <si>
+    <t>Oskar</t>
+  </si>
+  <si>
+    <t>Náglová</t>
+  </si>
+  <si>
+    <t>Štěpánka</t>
   </si>
   <si>
     <t>Pobuda</t>
   </si>
   <si>
-    <t>Náglová</t>
-[...23 lines deleted...]
-    <t>Pokorná</t>
+    <t>Chmelová</t>
+  </si>
+  <si>
+    <t>Raban</t>
+  </si>
+  <si>
+    <t>Beránek</t>
+  </si>
+  <si>
+    <t>Palas</t>
+  </si>
+  <si>
+    <t>Baladová</t>
   </si>
   <si>
     <t>Košťál</t>
   </si>
   <si>
-    <t>Kocour</t>
-[...8 lines deleted...]
-    <t>Andrej</t>
+    <t>Eduard</t>
+  </si>
+  <si>
+    <t>Fantová</t>
+  </si>
+  <si>
+    <t>Keršner</t>
+  </si>
+  <si>
+    <t>Ferdinand</t>
+  </si>
+  <si>
+    <t>Sokol Letovice</t>
+  </si>
+  <si>
+    <t>Vlčková</t>
+  </si>
+  <si>
+    <t>Kubelková</t>
   </si>
   <si>
     <t>Ráža</t>
   </si>
   <si>
+    <t>Bauer</t>
+  </si>
+  <si>
+    <t>Popper</t>
+  </si>
+  <si>
+    <t>Ach-Hübner</t>
+  </si>
+  <si>
+    <t>Otakar</t>
+  </si>
+  <si>
     <t>Braunová</t>
   </si>
   <si>
     <t>Dominika</t>
   </si>
   <si>
     <t>Sailing Pálava</t>
   </si>
   <si>
     <t>Vysloužil</t>
   </si>
   <si>
+    <t>Karouš</t>
+  </si>
+  <si>
+    <t>Zbyšek</t>
+  </si>
+  <si>
+    <t>Raff</t>
+  </si>
+  <si>
+    <t>Alisa</t>
+  </si>
+  <si>
+    <t>Slavík</t>
+  </si>
+  <si>
     <t>Masslová</t>
   </si>
   <si>
-    <t>Slavík</t>
-[...1 lines deleted...]
-  <si>
     <t>Jírová</t>
   </si>
   <si>
     <t>Daniela</t>
   </si>
   <si>
     <t>Špičák</t>
   </si>
   <si>
-    <t>Průcha</t>
-[...38 lines deleted...]
-    <t>Bláha</t>
+    <t>Rott</t>
+  </si>
+  <si>
+    <t>Nevelöšová</t>
+  </si>
+  <si>
+    <t>Zídková</t>
+  </si>
+  <si>
+    <t>Mušálek</t>
+  </si>
+  <si>
+    <t>YC Kozmice</t>
+  </si>
+  <si>
+    <t>Čech</t>
+  </si>
+  <si>
+    <t>Budín</t>
+  </si>
+  <si>
+    <t>Rešl</t>
+  </si>
+  <si>
+    <t>Juppe</t>
   </si>
   <si>
     <t>Kalivoda</t>
   </si>
   <si>
+    <t>Horák</t>
+  </si>
+  <si>
+    <t>Pinkas</t>
+  </si>
+  <si>
+    <t>Krška</t>
+  </si>
+  <si>
+    <t>Zindulka</t>
+  </si>
+  <si>
+    <t>Franc</t>
+  </si>
+  <si>
+    <t>Vladimir</t>
+  </si>
+  <si>
     <t>Knápek</t>
   </si>
   <si>
-    <t>Franc</t>
-[...19 lines deleted...]
-  <si>
     <t>Mužík</t>
   </si>
   <si>
-    <t>Ira</t>
-[...2 lines deleted...]
-    <t>Bartoloměj</t>
+    <t>Staněk</t>
+  </si>
+  <si>
+    <t>Motlík</t>
+  </si>
+  <si>
+    <t>Kuchyňka</t>
+  </si>
+  <si>
+    <t>Rod</t>
+  </si>
+  <si>
+    <t>Hirnšal</t>
+  </si>
+  <si>
+    <t>Novický</t>
+  </si>
+  <si>
+    <t>Pačanda</t>
+  </si>
+  <si>
+    <t>NEWTON YC</t>
+  </si>
+  <si>
+    <t>Tadeáš</t>
+  </si>
+  <si>
+    <t>Arlethová</t>
+  </si>
+  <si>
+    <t>Mutlová</t>
+  </si>
+  <si>
+    <t>Jarmila</t>
+  </si>
+  <si>
+    <t>Kunstová</t>
+  </si>
+  <si>
+    <t>Gabriela</t>
+  </si>
+  <si>
+    <t>Kapavík</t>
+  </si>
+  <si>
+    <t>Křovina</t>
+  </si>
+  <si>
+    <t>Langhammerová</t>
+  </si>
+  <si>
+    <t>Bouma</t>
+  </si>
+  <si>
+    <t>Snopek</t>
+  </si>
+  <si>
+    <t>Žáková</t>
+  </si>
+  <si>
+    <t>Hana</t>
+  </si>
+  <si>
+    <t>Jalový</t>
+  </si>
+  <si>
+    <t>Berka</t>
+  </si>
+  <si>
+    <t>Preiss</t>
+  </si>
+  <si>
+    <t>Jan Egon</t>
+  </si>
+  <si>
+    <t>Cákoci</t>
+  </si>
+  <si>
+    <t>Löwit</t>
+  </si>
+  <si>
+    <t>Harry</t>
+  </si>
+  <si>
+    <t>Jezdinský</t>
+  </si>
+  <si>
+    <t>Hanyk</t>
+  </si>
+  <si>
+    <t>Müller</t>
+  </si>
+  <si>
+    <t>Foltýnová</t>
+  </si>
+  <si>
+    <t>Nikol</t>
+  </si>
+  <si>
+    <t>Valouch</t>
+  </si>
+  <si>
+    <t>Kořan</t>
+  </si>
+  <si>
+    <t>Vodáček</t>
+  </si>
+  <si>
+    <t>Ouřada</t>
+  </si>
+  <si>
+    <t>Vitásek</t>
+  </si>
+  <si>
+    <t>Kvašnovský</t>
+  </si>
+  <si>
+    <t>Bareš</t>
+  </si>
+  <si>
+    <t>Suchánková</t>
+  </si>
+  <si>
+    <t>Houdek</t>
+  </si>
+  <si>
+    <t>Rameš</t>
+  </si>
+  <si>
+    <t>Ivan</t>
+  </si>
+  <si>
+    <t>Zukowski</t>
+  </si>
+  <si>
+    <t>Bílek</t>
+  </si>
+  <si>
+    <t>Brejník</t>
+  </si>
+  <si>
+    <t>Lubomír</t>
+  </si>
+  <si>
+    <t>Slavoj Litoměřice</t>
+  </si>
+  <si>
+    <t>Richtr</t>
+  </si>
+  <si>
+    <t>Hrabalová</t>
+  </si>
+  <si>
+    <t>Peisker</t>
+  </si>
+  <si>
+    <t>Kouřil</t>
+  </si>
+  <si>
+    <t>Dusík</t>
+  </si>
+  <si>
+    <t>Stoklasa</t>
+  </si>
+  <si>
+    <t>Harman</t>
+  </si>
+  <si>
+    <t>Viktorin</t>
+  </si>
+  <si>
+    <t>Ručka</t>
+  </si>
+  <si>
+    <t>Rohovský</t>
+  </si>
+  <si>
+    <t>Divoká</t>
+  </si>
+  <si>
+    <t>Šeliga</t>
+  </si>
+  <si>
+    <t>Škvařil</t>
+  </si>
+  <si>
+    <t>Kortus</t>
   </si>
   <si>
     <t>Tóth</t>
   </si>
   <si>
-    <t>Kuchyňka</t>
-[...212 lines deleted...]
-    <t>Zoe</t>
+    <t>Mazalová</t>
+  </si>
+  <si>
+    <t>Žofie</t>
+  </si>
+  <si>
+    <t>Vršek</t>
+  </si>
+  <si>
+    <t>Formánková</t>
+  </si>
+  <si>
+    <t>Pfeifer</t>
+  </si>
+  <si>
+    <t>Žemlička</t>
   </si>
   <si>
     <t>Moravčík</t>
   </si>
   <si>
     <t>Havel</t>
   </si>
   <si>
     <t>Turner</t>
   </si>
   <si>
     <t>Oldřich</t>
   </si>
   <si>
     <t>Pantovič</t>
   </si>
   <si>
     <t>Srdjan</t>
   </si>
   <si>
     <t>Pechar</t>
   </si>
   <si>
-    <t>Cikrt</t>
-[...5 lines deleted...]
-    <t>Alisa</t>
+    <t>Grabarczyk</t>
+  </si>
+  <si>
+    <t>Darek</t>
   </si>
   <si>
     <t>Rybáček</t>
   </si>
   <si>
-    <t>Cákoci</t>
-[...11 lines deleted...]
-    <t>Halmoši</t>
+    <t>Bázler</t>
+  </si>
+  <si>
+    <t>Daněček</t>
+  </si>
+  <si>
+    <t>Ilona</t>
+  </si>
+  <si>
+    <t>Čechová</t>
+  </si>
+  <si>
+    <t>Rozum</t>
+  </si>
+  <si>
+    <t>Lokajíček</t>
+  </si>
+  <si>
+    <t>Jašová</t>
+  </si>
+  <si>
+    <t>Naděžda</t>
+  </si>
+  <si>
+    <t>Šaškova</t>
   </si>
   <si>
     <t>Princová</t>
   </si>
   <si>
     <t>Lea</t>
   </si>
   <si>
-    <t>Rozum</t>
-[...17 lines deleted...]
-    <t>Agnes</t>
+    <t>Polívka</t>
   </si>
   <si>
     <t>Forst</t>
   </si>
   <si>
-    <t>Halouzková</t>
-[...2 lines deleted...]
-    <t>Marie</t>
+    <t>Žák</t>
+  </si>
+  <si>
+    <t>Prax</t>
+  </si>
+  <si>
+    <t>Lehovcová</t>
+  </si>
+  <si>
+    <t>Brejcha</t>
+  </si>
+  <si>
+    <t>Berg</t>
   </si>
   <si>
     <t>Šíma</t>
   </si>
   <si>
-    <t>Ročková</t>
-[...32 lines deleted...]
-    <t>Bauer</t>
+    <t>Hübner</t>
+  </si>
+  <si>
+    <t>Theodor</t>
+  </si>
+  <si>
+    <t>Prchal</t>
+  </si>
+  <si>
+    <t>Valík</t>
+  </si>
+  <si>
+    <t>Soukup</t>
   </si>
   <si>
     <t>Čáp</t>
   </si>
   <si>
-    <t>Havelková</t>
-[...5 lines deleted...]
-    <t>Licek</t>
+    <t>Sail&amp;amp;Ski Lipno</t>
+  </si>
+  <si>
+    <t>Muchová</t>
   </si>
   <si>
     <t>Hanuš</t>
   </si>
   <si>
-    <t>Aleš</t>
+    <t>Krakovič</t>
+  </si>
+  <si>
+    <t>Richterová</t>
   </si>
   <si>
     <t>Najvárková</t>
   </si>
   <si>
-    <t>Richterová</t>
-[...29 lines deleted...]
-    <t>Berka</t>
+    <t>Brchaň</t>
+  </si>
+  <si>
+    <t>Joza</t>
+  </si>
+  <si>
+    <t>Nejedlý</t>
+  </si>
+  <si>
+    <t>Schwarzová</t>
+  </si>
+  <si>
+    <t>Jaroš</t>
+  </si>
+  <si>
+    <t>Čeněk</t>
+  </si>
+  <si>
+    <t>Smutek</t>
+  </si>
+  <si>
+    <t>Miedviediev</t>
+  </si>
+  <si>
+    <t>Mykhailo</t>
+  </si>
+  <si>
+    <t>Med</t>
   </si>
   <si>
     <t>YC PARS</t>
   </si>
   <si>
-    <t>Cibulka</t>
-[...8 lines deleted...]
-    <t>Pavlína</t>
+    <t>Sysel</t>
+  </si>
+  <si>
+    <t>Ďásek</t>
   </si>
   <si>
     <t>Loskot</t>
   </si>
   <si>
     <t>Holub</t>
   </si>
   <si>
     <t>Šimůnek</t>
   </si>
   <si>
     <t>Klima</t>
   </si>
   <si>
     <t>Bohumil</t>
   </si>
   <si>
-    <t>Raban</t>
-[...2 lines deleted...]
-    <t>Solfronk</t>
+    <t>Trnková</t>
+  </si>
+  <si>
+    <t>Cach</t>
+  </si>
+  <si>
+    <t>YC Regent</t>
   </si>
   <si>
     <t>Bryxová</t>
   </si>
   <si>
-    <t>Nevelöšová</t>
+    <t>Boháček</t>
   </si>
   <si>
     <t>Hrubá</t>
   </si>
   <si>
     <t>Dagmar</t>
   </si>
   <si>
-    <t>Zukowska</t>
-[...1 lines deleted...]
-  <si>
     <t>Čulenová</t>
   </si>
   <si>
     <t>Gregar</t>
   </si>
   <si>
-    <t>Snopek</t>
-[...2 lines deleted...]
-    <t>Zídková</t>
+    <t>Pivnička</t>
+  </si>
+  <si>
+    <t>Šmeral</t>
+  </si>
+  <si>
+    <t>Sosnovec</t>
   </si>
   <si>
     <t>Forstová</t>
   </si>
   <si>
     <t>Viola</t>
   </si>
   <si>
-    <t>Keršner</t>
-[...11 lines deleted...]
-    <t>Smetana</t>
+    <t>Kňáva</t>
   </si>
   <si>
     <t>Šesták</t>
   </si>
   <si>
     <t>Smolka</t>
   </si>
   <si>
-    <t>Kňáva</t>
-[...1 lines deleted...]
-  <si>
     <t>Machacek</t>
   </si>
   <si>
     <t>Prukner</t>
   </si>
   <si>
-    <t>Chmelová</t>
-[...29 lines deleted...]
-    <t>Mojmír</t>
+    <t>Vetišková</t>
+  </si>
+  <si>
+    <t>Horváth</t>
+  </si>
+  <si>
+    <t>Svanovský</t>
+  </si>
+  <si>
+    <t>Evžen</t>
+  </si>
+  <si>
+    <t>Šorm</t>
+  </si>
+  <si>
+    <t>Šuma</t>
+  </si>
+  <si>
+    <t>Chlumský</t>
+  </si>
+  <si>
+    <t>Janovský</t>
   </si>
   <si>
     <t>Vild</t>
   </si>
   <si>
-    <t>Čech</t>
-[...29 lines deleted...]
-    <t>Prax</t>
+    <t>Bříza</t>
+  </si>
+  <si>
+    <t>Dumek</t>
+  </si>
+  <si>
+    <t>Mrůzek</t>
+  </si>
+  <si>
+    <t>Cachová</t>
+  </si>
+  <si>
+    <t>Bouček</t>
+  </si>
+  <si>
+    <t>Pačinek</t>
   </si>
   <si>
     <t>Mareček</t>
   </si>
   <si>
-    <t>Mušálek</t>
-[...11 lines deleted...]
-    <t>Fantová</t>
+    <t>Srdínková</t>
+  </si>
+  <si>
+    <t>Sofia</t>
   </si>
   <si>
     <t>Dlouhý</t>
   </si>
   <si>
-    <t>Beránek</t>
-[...14 lines deleted...]
-    <t>Horváth</t>
+    <t>Juha</t>
+  </si>
+  <si>
+    <t>Karolina</t>
+  </si>
+  <si>
+    <t>Bielik</t>
+  </si>
+  <si>
+    <t>Pavlovská</t>
+  </si>
+  <si>
+    <t>Perknerová</t>
+  </si>
+  <si>
+    <t>Masuelli</t>
+  </si>
+  <si>
+    <t>Ernesto Nicolas</t>
+  </si>
+  <si>
+    <t>Tesařík</t>
+  </si>
+  <si>
+    <t>Maxim Petr</t>
+  </si>
+  <si>
+    <t>Šturma</t>
   </si>
   <si>
     <t>Studený</t>
   </si>
   <si>
+    <t>Zezula</t>
+  </si>
+  <si>
     <t>Kvasnica</t>
   </si>
   <si>
-    <t>Zezula</t>
-[...14 lines deleted...]
-    <t>Hackl</t>
+    <t>Podhorec</t>
+  </si>
+  <si>
+    <t>Štefan</t>
+  </si>
+  <si>
+    <t>Vraný</t>
   </si>
   <si>
     <t>Kryštofová</t>
   </si>
   <si>
     <t>Rozálie</t>
   </si>
   <si>
-    <t>Václavková</t>
-[...5 lines deleted...]
-    <t>Staněk</t>
+    <t>Mazal</t>
+  </si>
+  <si>
+    <t>Fuka</t>
+  </si>
+  <si>
+    <t>Adolf</t>
+  </si>
+  <si>
+    <t>Salač</t>
+  </si>
+  <si>
+    <t>Schejbal</t>
+  </si>
+  <si>
+    <t>Chrbját</t>
+  </si>
+  <si>
+    <t>Potoček</t>
   </si>
   <si>
     <t>Illetško</t>
   </si>
   <si>
-    <t>Salač</t>
-[...20 lines deleted...]
-    <t>Hiršl</t>
+    <t>Pokoš</t>
+  </si>
+  <si>
+    <t>Löwitová</t>
+  </si>
+  <si>
+    <t>Vízner</t>
+  </si>
+  <si>
+    <t>Škoda</t>
   </si>
   <si>
     <t>Dítětová</t>
   </si>
   <si>
-    <t>Kukula</t>
-[...32 lines deleted...]
-    <t>Darek</t>
+    <t>Babouček</t>
+  </si>
+  <si>
+    <t>Prachař</t>
+  </si>
+  <si>
+    <t>Maxmilián</t>
+  </si>
+  <si>
+    <t>Šanda</t>
   </si>
   <si>
     <t>Koukal</t>
   </si>
   <si>
     <t>Pešková</t>
   </si>
   <si>
+    <t>Hofmanová</t>
+  </si>
+  <si>
+    <t>Vaňková</t>
+  </si>
+  <si>
+    <t>Yvona</t>
+  </si>
+  <si>
     <t>Hofman</t>
   </si>
   <si>
     <t>Škrášek</t>
   </si>
   <si>
-    <t>Vaňková</t>
-[...17 lines deleted...]
-    <t>Berg</t>
+    <t>Jeřábková</t>
+  </si>
+  <si>
+    <t>Laura</t>
+  </si>
+  <si>
+    <t>Cienciala</t>
+  </si>
+  <si>
+    <t>Komárek</t>
+  </si>
+  <si>
+    <t>Kramplová</t>
+  </si>
+  <si>
+    <t>Annamaria</t>
+  </si>
+  <si>
+    <t>Benedikt Jan</t>
+  </si>
+  <si>
+    <t>Hačkajlová</t>
+  </si>
+  <si>
+    <t>Junák Praha</t>
   </si>
   <si>
     <t>Mrzílek</t>
   </si>
   <si>
+    <t>Ondráček</t>
+  </si>
+  <si>
+    <t>Radovan</t>
+  </si>
+  <si>
+    <t>Pitel</t>
+  </si>
+  <si>
+    <t>Schwanzer</t>
+  </si>
+  <si>
+    <t>Jalová</t>
+  </si>
+  <si>
+    <t>Opltová</t>
+  </si>
+  <si>
+    <t>Adriana</t>
+  </si>
+  <si>
+    <t>Monestier</t>
+  </si>
+  <si>
+    <t>Alex</t>
+  </si>
+  <si>
+    <t>Motal</t>
+  </si>
+  <si>
+    <t>ČANY</t>
+  </si>
+  <si>
+    <t>Kubarska</t>
+  </si>
+  <si>
+    <t>Olympia</t>
+  </si>
+  <si>
+    <t>Dvořáková</t>
+  </si>
+  <si>
     <t>Šlancar</t>
   </si>
   <si>
+    <t>Parkán</t>
+  </si>
+  <si>
+    <t>Linhart</t>
+  </si>
+  <si>
+    <t>Kratochvíl</t>
+  </si>
+  <si>
     <t>Hněvkovský</t>
   </si>
   <si>
     <t>Saska</t>
   </si>
   <si>
-    <t>Parkán</t>
-[...10 lines deleted...]
-  <si>
     <t>Lokajíčková</t>
   </si>
   <si>
-    <t>Schwarzová</t>
-[...1 lines deleted...]
-  <si>
     <t>Melichar</t>
   </si>
   <si>
-    <t>Pačanda</t>
-[...32 lines deleted...]
-    <t>Pfeifer</t>
+    <t>Nový</t>
+  </si>
+  <si>
+    <t>Pýcha</t>
+  </si>
+  <si>
+    <t>Zdražil</t>
+  </si>
+  <si>
+    <t>Škarohlíd</t>
+  </si>
+  <si>
+    <t>Ondřej Martin</t>
+  </si>
+  <si>
+    <t>Smetanová</t>
+  </si>
+  <si>
+    <t>Hedvika</t>
+  </si>
+  <si>
+    <t>Mikošková</t>
+  </si>
+  <si>
+    <t>Šiffner</t>
+  </si>
+  <si>
+    <t>Barbara</t>
+  </si>
+  <si>
+    <t>Milec</t>
   </si>
   <si>
     <t>Bek</t>
   </si>
   <si>
     <t>Zumr</t>
   </si>
   <si>
     <t>Marcel</t>
   </si>
   <si>
+    <t>Hák</t>
+  </si>
+  <si>
+    <t>Votruba</t>
+  </si>
+  <si>
+    <t>Kutiš</t>
+  </si>
+  <si>
     <t>Kliment</t>
   </si>
   <si>
     <t>Lev</t>
   </si>
   <si>
     <t>Šimčík</t>
   </si>
   <si>
     <t>Řimsa</t>
   </si>
   <si>
-    <t>Hák</t>
-[...1 lines deleted...]
-  <si>
     <t>Bernklau</t>
   </si>
   <si>
-    <t>Kutiš</t>
-[...17 lines deleted...]
-    <t>Daněček</t>
+    <t>Staňková</t>
+  </si>
+  <si>
+    <t>Kliková</t>
+  </si>
+  <si>
+    <t>Mitrovský</t>
+  </si>
+  <si>
+    <t>Průdková</t>
+  </si>
+  <si>
+    <t>Hübnerová</t>
   </si>
   <si>
     <t>Čulen</t>
   </si>
   <si>
     <t>Martinkovičová</t>
   </si>
   <si>
     <t>Stehnová</t>
   </si>
   <si>
-    <t>Staňková</t>
-[...17 lines deleted...]
-    <t>Houdek</t>
+    <t>Pacovská</t>
+  </si>
+  <si>
+    <t>Jetmarová</t>
+  </si>
+  <si>
+    <t>Ines</t>
+  </si>
+  <si>
+    <t>Joachimsthalerová</t>
+  </si>
+  <si>
+    <t>Pavlíková</t>
+  </si>
+  <si>
+    <t>Vratislav</t>
+  </si>
+  <si>
+    <t>Klokočka</t>
+  </si>
+  <si>
+    <t>Krecar</t>
+  </si>
+  <si>
+    <t>Alan</t>
   </si>
   <si>
     <t>Šeba</t>
   </si>
   <si>
-    <t>Krecar</t>
-[...14 lines deleted...]
-    <t>ČANY</t>
+    <t>Baudyš</t>
   </si>
   <si>
     <t>Dyčková</t>
   </si>
   <si>
     <t>Blahoňovská</t>
   </si>
   <si>
-    <t>Mazalová</t>
-[...2 lines deleted...]
-    <t>Žofie</t>
+    <t>Havrda</t>
   </si>
   <si>
     <t>Karhánek</t>
   </si>
   <si>
-    <t>Petrák</t>
-[...8 lines deleted...]
-    <t>Aneta</t>
+    <t>Soldat</t>
+  </si>
+  <si>
+    <t>Mannelová</t>
+  </si>
+  <si>
+    <t>TJ Lanškroun</t>
+  </si>
+  <si>
+    <t>Spurný</t>
+  </si>
+  <si>
+    <t>Šolc</t>
+  </si>
+  <si>
+    <t>Čuda</t>
   </si>
   <si>
     <t>Rak</t>
   </si>
   <si>
     <t>Růžička</t>
   </si>
   <si>
     <t>Miloň</t>
   </si>
   <si>
-    <t>Šolc</t>
-[...2 lines deleted...]
-    <t>Čuda</t>
+    <t>Pastucha</t>
   </si>
   <si>
     <t>Langer</t>
   </si>
   <si>
-    <t>Brchaň</t>
+    <t>Kučerová</t>
   </si>
   <si>
     <t>Koláčný</t>
   </si>
   <si>
+    <t>Tlapáková</t>
+  </si>
+  <si>
     <t>Dybal</t>
   </si>
   <si>
-    <t>Binko</t>
-[...2 lines deleted...]
-    <t>Sosnovec</t>
+    <t>Dokládal</t>
+  </si>
+  <si>
+    <t>Drahomír</t>
+  </si>
+  <si>
+    <t>Dokládalová</t>
+  </si>
+  <si>
+    <t>Lukeš</t>
+  </si>
+  <si>
+    <t>Furmanski</t>
   </si>
   <si>
     <t>Slíva</t>
   </si>
   <si>
-    <t>Furmanski</t>
-[...17 lines deleted...]
-    <t>Motlík</t>
+    <t>Prachařová</t>
+  </si>
+  <si>
+    <t>Justýna</t>
+  </si>
+  <si>
+    <t>Oleníček</t>
   </si>
   <si>
     <t>Betka</t>
   </si>
   <si>
+    <t>Lasztowka</t>
+  </si>
+  <si>
     <t>Švrček</t>
   </si>
   <si>
     <t>Hink</t>
   </si>
   <si>
     <t>Kolomazník</t>
   </si>
   <si>
+    <t>Mielec</t>
+  </si>
+  <si>
     <t>Mareš</t>
   </si>
   <si>
-    <t>Vetišková</t>
-[...14 lines deleted...]
-    <t>Maxim Petr</t>
+    <t>Filipský</t>
+  </si>
+  <si>
+    <t>Sirný</t>
+  </si>
+  <si>
+    <t>Mravináč</t>
+  </si>
+  <si>
+    <t>Horáková</t>
+  </si>
+  <si>
+    <t>Vojta</t>
+  </si>
+  <si>
+    <t>Nedorost</t>
+  </si>
+  <si>
+    <t>Sadílek</t>
+  </si>
+  <si>
+    <t>Kopún</t>
+  </si>
+  <si>
+    <t>Fridrich</t>
+  </si>
+  <si>
+    <t>Nedbal</t>
+  </si>
+  <si>
+    <t>Medek</t>
+  </si>
+  <si>
+    <t>Hlinovský</t>
+  </si>
+  <si>
+    <t>Janák</t>
   </si>
   <si>
     <t>Nováček</t>
   </si>
   <si>
     <t>Vlasák</t>
   </si>
   <si>
     <t>Nováčková</t>
   </si>
   <si>
-    <t>Hlinovský</t>
-[...11 lines deleted...]
-    <t>Polívka</t>
+    <t>Přikryl Maršálková</t>
+  </si>
+  <si>
+    <t>Jiřina</t>
+  </si>
+  <si>
+    <t>Nešporová</t>
   </si>
   <si>
     <t>Heneš</t>
   </si>
   <si>
     <t>Chodora</t>
   </si>
   <si>
-    <t>Juha</t>
-[...5 lines deleted...]
-    <t>Perknerová</t>
+    <t>Běhal</t>
   </si>
   <si>
     <t>Funda</t>
   </si>
   <si>
-    <t>Dumek</t>
-[...5 lines deleted...]
-    <t>Vaculka</t>
+    <t>Hájková</t>
+  </si>
+  <si>
+    <t>Pfeiferová</t>
+  </si>
+  <si>
+    <t>Bíza</t>
   </si>
   <si>
     <t>John</t>
   </si>
   <si>
     <t>Slívová</t>
   </si>
   <si>
-    <t>Kramplová</t>
-[...5 lines deleted...]
-    <t>Livia Sophie</t>
+    <t>Mikulášová</t>
+  </si>
+  <si>
+    <t>Lejhanec</t>
   </si>
   <si>
     <t>Marcol</t>
   </si>
   <si>
-    <t>Jalový</t>
-[...5 lines deleted...]
-    <t>Záluský</t>
+    <t>Tichánek</t>
+  </si>
+  <si>
+    <t>Dojmazov</t>
+  </si>
+  <si>
+    <t>Polák</t>
+  </si>
+  <si>
+    <t>Michalík</t>
+  </si>
+  <si>
+    <t>Švábková</t>
+  </si>
+  <si>
+    <t>Horký</t>
+  </si>
+  <si>
+    <t>Hudáková</t>
+  </si>
+  <si>
+    <t>Kropáč</t>
+  </si>
+  <si>
+    <t>Kniewald</t>
+  </si>
+  <si>
+    <t>Karol</t>
   </si>
   <si>
     <t>Baier</t>
   </si>
   <si>
-    <t>Kniewald</t>
-[...4 lines deleted...]
-  <si>
     <t>Kalous</t>
   </si>
   <si>
-    <t>Kropáč</t>
-[...4 lines deleted...]
-  <si>
     <t>Nejedlá</t>
   </si>
   <si>
     <t>Červená</t>
   </si>
   <si>
-    <t>Škoda</t>
-[...5 lines deleted...]
-    <t>Žák</t>
+    <t>Okrouhlý</t>
+  </si>
+  <si>
+    <t>Brezík</t>
   </si>
   <si>
     <t>Daněčková</t>
   </si>
   <si>
     <t>Magdalena</t>
   </si>
   <si>
-    <t>Prachař</t>
-[...11 lines deleted...]
-    <t>Srdínková</t>
+    <t>Windisch</t>
   </si>
   <si>
     <t>Ott</t>
   </si>
   <si>
     <t>Červinka</t>
   </si>
   <si>
+    <t>Ondráčková</t>
+  </si>
+  <si>
     <t>Lauko</t>
   </si>
   <si>
+    <t>Bernas</t>
+  </si>
+  <si>
+    <t>Gareth</t>
+  </si>
+  <si>
     <t>Haltmarová</t>
   </si>
   <si>
-    <t>Bernas</t>
-[...2 lines deleted...]
-    <t>Gareth</t>
+    <t>Teper</t>
   </si>
   <si>
     <t>Vaculík</t>
   </si>
   <si>
-    <t>Teper</t>
+    <t>Zachveja</t>
   </si>
   <si>
     <t>Siuda</t>
   </si>
   <si>
-    <t>Zachveja</t>
-[...20 lines deleted...]
-    <t>Med</t>
+    <t>Riedel</t>
+  </si>
+  <si>
+    <t>Hosnedl</t>
+  </si>
+  <si>
+    <t>Hofreiter</t>
+  </si>
+  <si>
+    <t>Stoklasová</t>
+  </si>
+  <si>
+    <t>Adamec</t>
+  </si>
+  <si>
+    <t>Oulehle</t>
+  </si>
+  <si>
+    <t>Hromádka</t>
+  </si>
+  <si>
+    <t>Melika</t>
+  </si>
+  <si>
+    <t>Škola</t>
+  </si>
+  <si>
+    <t>Kopřiva</t>
+  </si>
+  <si>
+    <t>Luděk</t>
   </si>
   <si>
     <t>Mencl</t>
   </si>
   <si>
-    <t>Kopřiva</t>
-[...11 lines deleted...]
-    <t>Vršek</t>
+    <t>Mrkos</t>
   </si>
   <si>
     <t>ALT 29er a 49er</t>
   </si>
   <si>
+    <t>Jiránek</t>
+  </si>
+  <si>
     <t>Kovaříková</t>
   </si>
   <si>
     <t>Gvenetadze</t>
   </si>
   <si>
+    <t>Manič</t>
+  </si>
+  <si>
+    <t>Severinová</t>
+  </si>
+  <si>
+    <t>Ivana</t>
+  </si>
+  <si>
     <t>Cintlová</t>
   </si>
   <si>
+    <t>Klofera</t>
+  </si>
+  <si>
+    <t>Butora</t>
+  </si>
+  <si>
+    <t>Holod</t>
+  </si>
+  <si>
+    <t>Mykola</t>
+  </si>
+  <si>
+    <t>Křížová</t>
+  </si>
+  <si>
     <t>Meixner</t>
   </si>
   <si>
-    <t>Kučerová</t>
-[...23 lines deleted...]
-    <t>Hedvika</t>
+    <t>Šplíchal</t>
+  </si>
+  <si>
+    <t>Sachs</t>
+  </si>
+  <si>
+    <t>Švejdová</t>
+  </si>
+  <si>
+    <t>Michala</t>
+  </si>
+  <si>
+    <t>Městka</t>
   </si>
   <si>
     <t>Lohnickij</t>
   </si>
   <si>
-    <t>Tlapáková</t>
+    <t>Mátlová</t>
+  </si>
+  <si>
+    <t>Světlana</t>
+  </si>
+  <si>
+    <t>Fišer</t>
   </si>
   <si>
     <t>Diviš</t>
   </si>
   <si>
-    <t>Masuelli</t>
-[...8 lines deleted...]
-    <t>Pivnička</t>
+    <t>Jenšík</t>
+  </si>
+  <si>
+    <t>Brejníková</t>
+  </si>
+  <si>
+    <t>Lukas</t>
+  </si>
+  <si>
+    <t>Vavruška</t>
+  </si>
+  <si>
+    <t>Pelíšek</t>
+  </si>
+  <si>
+    <t>Pilař</t>
   </si>
   <si>
     <t>Chrastil</t>
   </si>
   <si>
     <t>Zeman</t>
   </si>
   <si>
-    <t>Lukas</t>
-[...14 lines deleted...]
-    <t>Švábková</t>
+    <t>Grund</t>
   </si>
   <si>
     <t>Květoň</t>
   </si>
   <si>
-    <t>Oleníček</t>
-[...1 lines deleted...]
-  <si>
     <t>Sroka</t>
   </si>
   <si>
     <t>Simeonov</t>
   </si>
   <si>
-    <t>Šorm</t>
-[...2 lines deleted...]
-    <t>Rott</t>
+    <t>Janás</t>
+  </si>
+  <si>
+    <t>Robin</t>
   </si>
   <si>
     <t>Šára</t>
   </si>
   <si>
     <t>Meškán</t>
   </si>
   <si>
-    <t>Horáková</t>
-[...2 lines deleted...]
-    <t>Keprda</t>
+    <t>Pouvová</t>
+  </si>
+  <si>
+    <t>Pouva</t>
   </si>
   <si>
     <t>Kuna</t>
   </si>
   <si>
+    <t>Háma</t>
+  </si>
+  <si>
     <t>Martanová</t>
   </si>
   <si>
-    <t>Justýna</t>
-[...4 lines deleted...]
-  <si>
     <t>Peter</t>
   </si>
   <si>
-    <t>Hübnerová</t>
-[...2 lines deleted...]
-    <t>Prachařová</t>
+    <t>Koukol</t>
+  </si>
+  <si>
+    <t>Styblo</t>
+  </si>
+  <si>
+    <t>Kalabza</t>
+  </si>
+  <si>
+    <t>Zemanová</t>
   </si>
   <si>
     <t>Tuzar</t>
   </si>
   <si>
     <t>Koutský</t>
   </si>
   <si>
-    <t>Brezík</t>
-[...1 lines deleted...]
-  <si>
     <t>Všetečková</t>
   </si>
   <si>
+    <t>Polívková</t>
+  </si>
+  <si>
     <t>Kšír</t>
   </si>
   <si>
-    <t>Foltýnová</t>
-[...5 lines deleted...]
-    <t>Horký</t>
+    <t>Goriaux</t>
+  </si>
+  <si>
+    <t>Pierre</t>
+  </si>
+  <si>
+    <t>Schaffner</t>
+  </si>
+  <si>
+    <t>Šedivec</t>
+  </si>
+  <si>
+    <t>Doležalová</t>
+  </si>
+  <si>
+    <t>Přasličák</t>
+  </si>
+  <si>
+    <t>Broum</t>
   </si>
   <si>
     <t>Haken</t>
   </si>
   <si>
     <t>WS Club VD</t>
   </si>
   <si>
-    <t>Broum</t>
+    <t>Maršík</t>
+  </si>
+  <si>
+    <t>Dymák</t>
   </si>
   <si>
     <t>Nuc</t>
   </si>
   <si>
     <t>Mario</t>
   </si>
   <si>
-    <t>Viktorin</t>
+    <t>Rumlová</t>
   </si>
   <si>
     <t>Zelinka</t>
   </si>
   <si>
+    <t>Drašnar</t>
+  </si>
+  <si>
     <t>Štursa</t>
   </si>
   <si>
-    <t>Drašnar</t>
-[...5 lines deleted...]
-    <t>Pavlovská</t>
+    <t>Sedláček</t>
   </si>
   <si>
     <t>Marco</t>
   </si>
   <si>
+    <t>Kopecký</t>
+  </si>
+  <si>
     <t>Janata</t>
   </si>
   <si>
     <t>Matouš Caspar</t>
   </si>
   <si>
+    <t>Navrátilová</t>
+  </si>
+  <si>
+    <t>Vanda</t>
+  </si>
+  <si>
     <t>Juran</t>
   </si>
   <si>
+    <t>Šup</t>
+  </si>
+  <si>
+    <t>Robert</t>
+  </si>
+  <si>
     <t>Krowiarz</t>
   </si>
   <si>
     <t>YC Razová</t>
   </si>
   <si>
     <t>Hotarková</t>
   </si>
   <si>
     <t>Kubarski</t>
   </si>
   <si>
     <t>Trapl</t>
   </si>
   <si>
     <t>Pitela</t>
   </si>
   <si>
     <t>Wawrosz</t>
   </si>
   <si>
-    <t>Sachs</t>
-[...5 lines deleted...]
-    <t>Schwanzer</t>
+    <t>Hubert</t>
   </si>
   <si>
     <t>Kapoun</t>
   </si>
   <si>
-    <t>Soukup</t>
-[...2 lines deleted...]
-    <t>Hájková</t>
+    <t>Čudek</t>
+  </si>
+  <si>
+    <t>Vácha</t>
   </si>
   <si>
     <t>Hron</t>
   </si>
   <si>
     <t>PS Eletrika</t>
   </si>
   <si>
-    <t>Pavlíková</t>
-[...5 lines deleted...]
-    <t>Mitrovský</t>
+    <t>Chomát</t>
+  </si>
+  <si>
+    <t>Rejholec</t>
   </si>
   <si>
     <t>Labuda</t>
   </si>
   <si>
-    <t>Rejholec</t>
+    <t>Čechlovský</t>
+  </si>
+  <si>
+    <t>Vrbík</t>
+  </si>
+  <si>
+    <t>Balonek</t>
+  </si>
+  <si>
+    <t>Simon</t>
   </si>
   <si>
     <t>Seidl</t>
   </si>
   <si>
-    <t>Vrbík</t>
-[...4 lines deleted...]
-  <si>
     <t>Vichr</t>
   </si>
   <si>
-    <t>Balonek</t>
-[...4 lines deleted...]
-  <si>
     <t>Ullrich</t>
   </si>
   <si>
-    <t>Janás</t>
-[...7 lines deleted...]
-  <si>
     <t>Schwarz</t>
   </si>
   <si>
+    <t>Hrouda</t>
+  </si>
+  <si>
     <t>Čegan</t>
   </si>
   <si>
     <t>Oliver</t>
   </si>
   <si>
-    <t>Pfeiferová</t>
-[...1 lines deleted...]
-  <si>
     <t>Jára</t>
   </si>
   <si>
-    <t>Medek</t>
-[...8 lines deleted...]
-    <t>Pavelková</t>
+    <t>Mořkovský</t>
+  </si>
+  <si>
+    <t>Rezek</t>
   </si>
   <si>
     <t>Vejšická</t>
   </si>
   <si>
     <t>Topiarzová</t>
   </si>
   <si>
     <t>Moki</t>
   </si>
   <si>
-    <t>Windisch</t>
-[...2 lines deleted...]
-    <t>Lasztowka</t>
+    <t>Šáňa</t>
+  </si>
+  <si>
+    <t>Vaněk</t>
   </si>
   <si>
     <t>Kozák</t>
   </si>
   <si>
     <t>Kozel</t>
   </si>
   <si>
     <t>Lacko</t>
   </si>
   <si>
-    <t>Pitel</t>
+    <t>Cotte</t>
+  </si>
+  <si>
+    <t>Pamela</t>
+  </si>
+  <si>
+    <t>Čagan</t>
   </si>
   <si>
     <t>Škopová</t>
   </si>
   <si>
     <t>Šimková</t>
   </si>
   <si>
-    <t>Holý</t>
+    <t>Poledňák</t>
   </si>
   <si>
     <t>Kovařík</t>
   </si>
   <si>
-    <t>Poledňák</t>
+    <t>Anna Marie</t>
+  </si>
+  <si>
+    <t>Chrzová</t>
   </si>
   <si>
     <t>Vaszi</t>
   </si>
   <si>
     <t>Victoria</t>
   </si>
   <si>
-    <t>Pačinek</t>
-[...7 lines deleted...]
-  <si>
     <t>Dohnal</t>
   </si>
   <si>
-    <t>Nový</t>
-[...1 lines deleted...]
-  <si>
     <t>Valíková</t>
   </si>
   <si>
     <t>Borčická</t>
   </si>
   <si>
     <t>Veselský</t>
   </si>
   <si>
     <t>Sapara</t>
   </si>
   <si>
+    <t>Horská</t>
+  </si>
+  <si>
+    <t>Ema Antonie</t>
+  </si>
+  <si>
+    <t>Liguš</t>
+  </si>
+  <si>
     <t>Marko</t>
   </si>
   <si>
-    <t>Liguš</t>
-[...8 lines deleted...]
-    <t>Riedel</t>
+    <t>Záruba</t>
+  </si>
+  <si>
+    <t>Vavrla</t>
+  </si>
+  <si>
+    <t>Bobuš</t>
+  </si>
+  <si>
+    <t>Zimmer</t>
+  </si>
+  <si>
+    <t>Trčková</t>
+  </si>
+  <si>
+    <t>Stella</t>
   </si>
   <si>
     <t>Erwin</t>
   </si>
   <si>
     <t>Hartmann</t>
   </si>
   <si>
     <t>Tim</t>
   </si>
   <si>
-    <t>Záruba</t>
-[...19 lines deleted...]
-  <si>
     <t>Plačková</t>
   </si>
   <si>
-    <t>Vanda</t>
-[...4 lines deleted...]
-  <si>
     <t>Sklář</t>
   </si>
   <si>
-    <t>Kopún</t>
-[...14 lines deleted...]
-    <t>Soldat</t>
+    <t>Mackovič</t>
+  </si>
+  <si>
+    <t>Mertl</t>
+  </si>
+  <si>
+    <t>Kramářová</t>
+  </si>
+  <si>
+    <t>Ellen</t>
+  </si>
+  <si>
+    <t>Rašín</t>
+  </si>
+  <si>
+    <t>Pleskot</t>
+  </si>
+  <si>
+    <t>VaS Pardubice</t>
+  </si>
+  <si>
+    <t>Kočiš</t>
+  </si>
+  <si>
+    <t>Rýva</t>
+  </si>
+  <si>
+    <t>Pracný</t>
+  </si>
+  <si>
+    <t>Radomír</t>
+  </si>
+  <si>
+    <t>Chwalková</t>
+  </si>
+  <si>
+    <t>Iva</t>
+  </si>
+  <si>
+    <t>Maršálková</t>
+  </si>
+  <si>
+    <t>Olga</t>
+  </si>
+  <si>
+    <t>Doulík</t>
+  </si>
+  <si>
+    <t>Heinrichová</t>
+  </si>
+  <si>
+    <t>Lada</t>
+  </si>
+  <si>
+    <t>Marhan</t>
   </si>
   <si>
     <t>Francke</t>
   </si>
   <si>
-    <t>Bříza</t>
-[...2 lines deleted...]
-    <t>Marhan</t>
+    <t>Hegr</t>
+  </si>
+  <si>
+    <t>Hegrová</t>
+  </si>
+  <si>
+    <t>Naďa</t>
   </si>
   <si>
     <t>Šváchová</t>
   </si>
   <si>
-    <t>Spurný</t>
-[...29 lines deleted...]
-    <t>Šturma</t>
+    <t>Vojáčková</t>
+  </si>
+  <si>
+    <t>Bachtík</t>
+  </si>
+  <si>
+    <t>Králík</t>
+  </si>
+  <si>
+    <t>Bedřich</t>
+  </si>
+  <si>
+    <t>Vašík</t>
+  </si>
+  <si>
+    <t>Hřebíčková</t>
   </si>
   <si>
     <t>Vargová</t>
   </si>
   <si>
-    <t>Benedikt Jan</t>
-[...29 lines deleted...]
-    <t>Vašík</t>
+    <t>Kurc</t>
   </si>
   <si>
     <t>Hykrdová</t>
   </si>
   <si>
     <t>Klobušník</t>
   </si>
   <si>
     <t>Sidor</t>
   </si>
   <si>
-    <t>Mackovič</t>
-[...5 lines deleted...]
-    <t>Bielik</t>
+    <t>Spivak</t>
+  </si>
+  <si>
+    <t>Galyna</t>
+  </si>
+  <si>
+    <t>Kupská</t>
+  </si>
+  <si>
+    <t>Denková</t>
   </si>
   <si>
     <t>Jinochová</t>
   </si>
   <si>
     <t>YC Frymburk</t>
   </si>
   <si>
-    <t>Světlana</t>
-[...5 lines deleted...]
-    <t>Rohovský</t>
+    <t>Štrambach</t>
+  </si>
+  <si>
+    <t>Sokol Mohelnice</t>
+  </si>
+  <si>
+    <t>Špryncová</t>
+  </si>
+  <si>
+    <t>Šlechtický</t>
+  </si>
+  <si>
+    <t>Řezáč</t>
+  </si>
+  <si>
+    <t>Kuřava</t>
+  </si>
+  <si>
+    <t>Martinů</t>
+  </si>
+  <si>
+    <t>Sedlařík</t>
   </si>
   <si>
     <t>Vais</t>
   </si>
   <si>
     <t>YC PanCzech</t>
   </si>
   <si>
+    <t>Klimeš</t>
+  </si>
+  <si>
     <t>Homolka</t>
   </si>
   <si>
-    <t>Sedláček</t>
+    <t>Smola</t>
+  </si>
+  <si>
+    <t>Kocurek</t>
+  </si>
+  <si>
+    <t>Petřina</t>
+  </si>
+  <si>
+    <t>Korbičková</t>
   </si>
   <si>
     <t>Kokeš</t>
   </si>
   <si>
     <t>Vraspír</t>
   </si>
   <si>
     <t>Žampach</t>
   </si>
   <si>
     <t>Kölbl</t>
   </si>
   <si>
+    <t>Belešová</t>
+  </si>
+  <si>
     <t>Luhanová</t>
   </si>
   <si>
     <t>Beata</t>
   </si>
   <si>
+    <t>Soukupová</t>
+  </si>
+  <si>
     <t>Luhan</t>
   </si>
   <si>
-    <t>Belešová</t>
-[...2 lines deleted...]
-    <t>Soukupová</t>
+    <t>Fajfrlík</t>
   </si>
   <si>
     <t>Utíkal</t>
   </si>
   <si>
+    <t>Krejsa</t>
+  </si>
+  <si>
+    <t>Nedvědický</t>
+  </si>
+  <si>
+    <t>Janeček</t>
+  </si>
+  <si>
     <t>Pražan</t>
   </si>
   <si>
-    <t>Cachová</t>
-[...2 lines deleted...]
-    <t>Janeček</t>
+    <t>Joščáková</t>
   </si>
   <si>
     <t>Halamík</t>
   </si>
   <si>
+    <t>Opletalová</t>
+  </si>
+  <si>
     <t>Onderková</t>
   </si>
   <si>
     <t>Vistr</t>
   </si>
   <si>
-    <t>Přikryl Maršálková</t>
-[...2 lines deleted...]
-    <t>Jiřina</t>
+    <t>Cink</t>
+  </si>
+  <si>
+    <t>Satranský</t>
   </si>
   <si>
     <t>Sazama</t>
   </si>
   <si>
+    <t>Grimová</t>
+  </si>
+  <si>
+    <t>Klucký</t>
+  </si>
+  <si>
     <t>Fořt</t>
   </si>
   <si>
     <t>Šturmová</t>
   </si>
   <si>
     <t>Dina</t>
   </si>
   <si>
-    <t>Vojáčková</t>
-[...2 lines deleted...]
-    <t>Hromádka</t>
+    <t>Hlaváček</t>
   </si>
   <si>
     <t>Vachelová</t>
   </si>
   <si>
-    <t>Olga</t>
+    <t>Poláchová</t>
+  </si>
+  <si>
+    <t>Pezl</t>
+  </si>
+  <si>
+    <t>Fryč</t>
   </si>
   <si>
     <t>Oplt</t>
   </si>
   <si>
-    <t>Pezl</t>
-[...4 lines deleted...]
-  <si>
     <t>Nicole</t>
   </si>
   <si>
-    <t>Škvařil</t>
-[...1 lines deleted...]
-  <si>
     <t>Janota</t>
   </si>
   <si>
+    <t>Krupica</t>
+  </si>
+  <si>
     <t>Škrbel</t>
   </si>
   <si>
+    <t>Rážová</t>
+  </si>
+  <si>
     <t>Zvěřina</t>
   </si>
   <si>
-    <t>Manič</t>
-[...2 lines deleted...]
-    <t>Šedivec</t>
+    <t>Machala</t>
+  </si>
+  <si>
+    <t>Ondrej</t>
+  </si>
+  <si>
+    <t>Fürst</t>
   </si>
   <si>
     <t>Zíka</t>
   </si>
   <si>
-    <t>Fürst</t>
+    <t>Holoubková</t>
+  </si>
+  <si>
+    <t>Kratký</t>
   </si>
   <si>
     <t>Kolín</t>
   </si>
   <si>
+    <t>Jung</t>
+  </si>
+  <si>
     <t>Zbořilová</t>
   </si>
   <si>
     <t>Kunt</t>
   </si>
   <si>
-    <t>Fuka</t>
-[...2 lines deleted...]
-    <t>Adolf</t>
+    <t>Turčina</t>
   </si>
   <si>
     <t>Stejskal</t>
   </si>
   <si>
-    <t>Turčina</t>
-[...2 lines deleted...]
-    <t>Hrabalová</t>
+    <t>Janek</t>
   </si>
   <si>
     <t>Suchanová</t>
   </si>
   <si>
-    <t>Dokládal</t>
-[...8 lines deleted...]
-    <t>Filipský</t>
+    <t>Ajla</t>
+  </si>
+  <si>
+    <t>Oto</t>
   </si>
   <si>
     <t>Vomáčková Kalkusová</t>
   </si>
   <si>
-    <t>Pýcha</t>
-[...17 lines deleted...]
-    <t>Anna Marie</t>
+    <t>Satková</t>
   </si>
   <si>
     <t>Peroutková</t>
   </si>
   <si>
-    <t>Satková</t>
-[...2 lines deleted...]
-    <t>Ivana</t>
+    <t>Jakab</t>
+  </si>
+  <si>
+    <t>Dumková</t>
   </si>
   <si>
     <t>Eva</t>
   </si>
   <si>
-    <t>Dumková</t>
-[...5 lines deleted...]
-    <t>Kupská</t>
+    <t>Tesárek</t>
+  </si>
+  <si>
+    <t>Miler</t>
   </si>
   <si>
     <t>Harvalík</t>
   </si>
   <si>
     <t>Doleželová</t>
   </si>
   <si>
-    <t>Čudek</t>
-[...2 lines deleted...]
-    <t>Opletalová</t>
+    <t>Pidaničová</t>
   </si>
   <si>
     <t>Jícha</t>
   </si>
   <si>
-    <t>Havrda</t>
-[...2 lines deleted...]
-    <t>Chlumský</t>
+    <t>Bošková</t>
+  </si>
+  <si>
+    <t>Allan</t>
+  </si>
+  <si>
+    <t>Petrůvová</t>
   </si>
   <si>
     <t>Hulínský</t>
   </si>
   <si>
     <t>Jelínková</t>
   </si>
   <si>
-    <t>Allan</t>
-[...1 lines deleted...]
-  <si>
     <t>Tupý</t>
   </si>
   <si>
-    <t>Jung</t>
-[...1 lines deleted...]
-  <si>
     <t>Neuwirth</t>
   </si>
   <si>
-    <t>Okrouhlý</t>
-[...8 lines deleted...]
-    <t>Junák Praha</t>
+    <t>Klabal</t>
+  </si>
+  <si>
+    <t>Koblasa</t>
+  </si>
+  <si>
+    <t>Kukačka</t>
+  </si>
+  <si>
+    <t>Vítoň</t>
+  </si>
+  <si>
+    <t>Stříž</t>
+  </si>
+  <si>
+    <t>Mezírka</t>
   </si>
   <si>
     <t>Suchá</t>
   </si>
   <si>
-    <t>Kurc</t>
-[...8 lines deleted...]
-    <t>Kukačka</t>
+    <t>Havlíková</t>
+  </si>
+  <si>
+    <t>Jech</t>
   </si>
   <si>
     <t>Mojdl</t>
   </si>
   <si>
     <t>Kůsová</t>
   </si>
   <si>
     <t>Erban</t>
   </si>
   <si>
-    <t>Vácha</t>
-[...5 lines deleted...]
-    <t>Komárek</t>
+    <t>Šabatová</t>
+  </si>
+  <si>
+    <t>Jirák</t>
   </si>
   <si>
     <t>Lach</t>
   </si>
   <si>
     <t>Sylwester</t>
   </si>
   <si>
+    <t>Jiroušek</t>
+  </si>
+  <si>
     <t>Žalud</t>
   </si>
   <si>
     <t>Ježová</t>
   </si>
   <si>
-    <t>Adamec</t>
-[...5 lines deleted...]
-    <t>Městka</t>
+    <t>Preibisch</t>
+  </si>
+  <si>
+    <t>Kupka</t>
   </si>
   <si>
     <t>Ketner</t>
   </si>
   <si>
-    <t>Kupka</t>
-[...4 lines deleted...]
-  <si>
     <t>Fišerová</t>
   </si>
   <si>
-    <t>Šáňa</t>
+    <t>Šupová</t>
   </si>
   <si>
     <t>Degl</t>
   </si>
   <si>
+    <t>Nagyová</t>
+  </si>
+  <si>
     <t>Pechlát</t>
   </si>
   <si>
     <t>Oleg</t>
   </si>
   <si>
     <t>Hůla</t>
   </si>
   <si>
-    <t>Cach</t>
+    <t>Garreis</t>
   </si>
   <si>
     <t>Piskacis</t>
   </si>
   <si>
-    <t>Smola</t>
+    <t>Ersteňuková</t>
+  </si>
+  <si>
+    <t>Vanesa Ludmila</t>
   </si>
   <si>
     <t>Hrabálek</t>
   </si>
   <si>
     <t>Vřešťál</t>
   </si>
   <si>
     <t>Bělehrad</t>
   </si>
   <si>
     <t>Plaňanský</t>
   </si>
   <si>
-    <t>Denková</t>
-[...1 lines deleted...]
-  <si>
     <t>Korbel</t>
   </si>
   <si>
-    <t>Evžen</t>
-[...8 lines deleted...]
-    <t>Michala</t>
+    <t>Pavlíček</t>
   </si>
   <si>
     <t>Lehman</t>
   </si>
   <si>
     <t>René</t>
   </si>
   <si>
-    <t>Řezáč</t>
-[...4 lines deleted...]
-  <si>
     <t>Valeš</t>
   </si>
   <si>
-    <t>Vratislav</t>
-[...1 lines deleted...]
-  <si>
     <t>Slížek</t>
   </si>
   <si>
-    <t>Mertl</t>
+    <t>Bokocova</t>
+  </si>
+  <si>
+    <t>Ljudmyla</t>
   </si>
   <si>
     <t>Nedoma</t>
   </si>
   <si>
     <t>Hajný</t>
   </si>
   <si>
+    <t>Tázler</t>
+  </si>
+  <si>
     <t>Bíca</t>
   </si>
   <si>
-    <t>Mikulášová</t>
+    <t>Nikola</t>
+  </si>
+  <si>
+    <t>Střítězský</t>
+  </si>
+  <si>
+    <t>Zemková</t>
+  </si>
+  <si>
+    <t>Březina</t>
   </si>
   <si>
     <t>Čekal</t>
   </si>
   <si>
-    <t>Střítězský</t>
-[...14 lines deleted...]
-    <t>Povolný</t>
+    <t>Podolský</t>
   </si>
   <si>
     <t>Bošanský</t>
   </si>
   <si>
     <t>Rostislav</t>
   </si>
   <si>
     <t>Zajíc</t>
   </si>
   <si>
-    <t>Sedlařík</t>
+    <t>Krček</t>
+  </si>
+  <si>
+    <t>Podešva</t>
+  </si>
+  <si>
+    <t>Malach</t>
+  </si>
+  <si>
+    <t>Tůma</t>
+  </si>
+  <si>
+    <t>Hurych</t>
+  </si>
+  <si>
+    <t>Fučík</t>
   </si>
   <si>
     <t>Behulová</t>
   </si>
   <si>
-    <t>Malach</t>
-[...10 lines deleted...]
-  <si>
     <t>Mach</t>
   </si>
   <si>
     <t>Hillairet</t>
   </si>
   <si>
     <t>Jonas</t>
   </si>
   <si>
-    <t>Peisker</t>
-[...1 lines deleted...]
-  <si>
     <t>Boris</t>
   </si>
   <si>
+    <t>Morávek</t>
+  </si>
+  <si>
     <t>Konupčík</t>
   </si>
   <si>
     <t>SK Halza</t>
   </si>
   <si>
     <t>Dadák</t>
   </si>
   <si>
     <t>Kittler</t>
   </si>
   <si>
     <t>Veselka</t>
   </si>
   <si>
+    <t>Voráčková</t>
+  </si>
+  <si>
+    <t>Sinta</t>
+  </si>
+  <si>
+    <t>Kuklíková</t>
+  </si>
+  <si>
     <t>Malkovská</t>
   </si>
   <si>
+    <t>Pávová</t>
+  </si>
+  <si>
     <t>W.T.I.O.</t>
   </si>
   <si>
     <t>Bjelková</t>
   </si>
   <si>
     <t>Trnka</t>
   </si>
   <si>
     <t>Dostál</t>
   </si>
   <si>
     <t>Steffan</t>
   </si>
   <si>
-    <t>Machala</t>
-[...1 lines deleted...]
-  <si>
     <t>Sklenářová</t>
   </si>
   <si>
     <t>Kubias</t>
   </si>
   <si>
+    <t>Mrázková</t>
+  </si>
+  <si>
     <t>Onderka</t>
   </si>
   <si>
     <t>Lehečka</t>
   </si>
   <si>
-    <t>Schaffner</t>
-[...1 lines deleted...]
-  <si>
     <t>Miloschewská</t>
   </si>
   <si>
     <t>Klasterkova</t>
   </si>
   <si>
     <t>Terezie</t>
   </si>
   <si>
     <t>Straka</t>
   </si>
   <si>
     <t>Plas</t>
   </si>
   <si>
     <t>Froněk</t>
   </si>
   <si>
+    <t>Řežábek</t>
+  </si>
+  <si>
+    <t>Korecký</t>
+  </si>
+  <si>
+    <t>Kantor</t>
+  </si>
+  <si>
+    <t>Arthur</t>
+  </si>
+  <si>
     <t>Opršal</t>
   </si>
   <si>
     <t>Juraj</t>
   </si>
   <si>
-    <t>Kantor</t>
-[...2 lines deleted...]
-    <t>Arthur</t>
+    <t>Janček</t>
+  </si>
+  <si>
+    <t>Zuzelka</t>
+  </si>
+  <si>
+    <t>Šuster</t>
+  </si>
+  <si>
+    <t>Karch</t>
+  </si>
+  <si>
+    <t>Alice</t>
+  </si>
+  <si>
+    <t>Jaklová</t>
+  </si>
+  <si>
+    <t>Kloferová</t>
+  </si>
+  <si>
+    <t>Holčák</t>
+  </si>
+  <si>
+    <t>Širc</t>
+  </si>
+  <si>
+    <t>Javorská</t>
+  </si>
+  <si>
+    <t>Buriánková</t>
+  </si>
+  <si>
+    <t>Ľubomír</t>
+  </si>
+  <si>
+    <t>Výprachtická</t>
+  </si>
+  <si>
+    <t>Münster</t>
+  </si>
+  <si>
+    <t>Plášil</t>
+  </si>
+  <si>
+    <t>Provaznik</t>
+  </si>
+  <si>
+    <t>Matyska</t>
+  </si>
+  <si>
+    <t>Žvak</t>
+  </si>
+  <si>
+    <t>Páralová</t>
+  </si>
+  <si>
+    <t>Burešová</t>
+  </si>
+  <si>
+    <t>Łuczak</t>
+  </si>
+  <si>
+    <t>Sebastian</t>
+  </si>
+  <si>
+    <t>Chovanec</t>
+  </si>
+  <si>
+    <t>Krausová</t>
+  </si>
+  <si>
+    <t>Gugalov</t>
+  </si>
+  <si>
+    <t>Kadlec</t>
+  </si>
+  <si>
+    <t>Šik</t>
+  </si>
+  <si>
+    <t>Urbanec</t>
   </si>
   <si>
     <t>Šourek</t>
   </si>
   <si>
+    <t>Prim</t>
+  </si>
+  <si>
+    <t>Damian</t>
+  </si>
+  <si>
     <t>Obermajerová</t>
   </si>
   <si>
     <t>Anita</t>
   </si>
   <si>
     <t>Obermajer</t>
   </si>
   <si>
-    <t>Kalabza</t>
-[...38 lines deleted...]
-    <t>Korecký</t>
+    <t>Tuziak</t>
+  </si>
+  <si>
+    <t>Vychová</t>
+  </si>
+  <si>
+    <t>Kuš</t>
+  </si>
+  <si>
+    <t>Emil</t>
+  </si>
+  <si>
+    <t>Pour</t>
+  </si>
+  <si>
+    <t>Drahokoupil</t>
+  </si>
+  <si>
+    <t>Přibáňová</t>
+  </si>
+  <si>
+    <t>Šimánek</t>
+  </si>
+  <si>
+    <t>Vítek Marcel</t>
+  </si>
+  <si>
+    <t>Karel František</t>
+  </si>
+  <si>
+    <t>Vašíček</t>
+  </si>
+  <si>
+    <t>Drábek</t>
+  </si>
+  <si>
+    <t>Leffler</t>
+  </si>
+  <si>
+    <t>Alois</t>
+  </si>
+  <si>
+    <t>Zbořil</t>
+  </si>
+  <si>
+    <t>Pellar</t>
+  </si>
+  <si>
+    <t>Jonáš Áron</t>
+  </si>
+  <si>
+    <t>Hejna</t>
+  </si>
+  <si>
+    <t>Markant</t>
+  </si>
+  <si>
+    <t>Viščor</t>
+  </si>
+  <si>
+    <t>Jubber</t>
+  </si>
+  <si>
+    <t>Janik</t>
+  </si>
+  <si>
+    <t>Nečasová</t>
+  </si>
+  <si>
+    <t>Drnek</t>
+  </si>
+  <si>
+    <t>Remešová</t>
+  </si>
+  <si>
+    <t>Brožík</t>
+  </si>
+  <si>
+    <t>William</t>
+  </si>
+  <si>
+    <t>Santolík</t>
+  </si>
+  <si>
+    <t>Vaňhara</t>
+  </si>
+  <si>
+    <t>Pysk</t>
+  </si>
+  <si>
+    <t>Jandova</t>
+  </si>
+  <si>
+    <t>Bartoník</t>
+  </si>
+  <si>
+    <t>Vránová</t>
+  </si>
+  <si>
+    <t>Speierl</t>
+  </si>
+  <si>
+    <t>Bechný</t>
+  </si>
+  <si>
+    <t>Goldamer</t>
+  </si>
+  <si>
+    <t>Popelková</t>
+  </si>
+  <si>
+    <t>Popelka</t>
+  </si>
+  <si>
+    <t>Juriga</t>
+  </si>
+  <si>
+    <t>Cvach</t>
   </si>
   <si>
     <t>Schmiedová</t>
-  </si>
-[...130 lines deleted...]
-    <t>Juriga</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -5009,26426 +5504,30439 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G1586"/>
+  <dimension ref="A1:G1830"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="B1" t="s">
         <v>0</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="E1" t="s">
         <v>2</v>
       </c>
       <c r="F1">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="G1">
-        <v>143600</v>
+        <v>195014</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="B2" t="s">
         <v>3</v>
       </c>
       <c r="C2" t="s">
         <v>4</v>
       </c>
       <c r="E2" t="s">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F2">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G2">
-        <v>102235</v>
+        <v>149944</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="B3" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C3" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>2010</v>
+        <v>7</v>
       </c>
       <c r="E3" t="s">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="F3">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="G3">
-        <v>90330</v>
+        <v>134220</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4">
-        <v>2005</v>
+        <v>2009</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="G4">
-        <v>87517</v>
+        <v>128639</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="B5" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E5" t="s">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="F5">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="G5">
-        <v>72003</v>
+        <v>127822</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="B6" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" t="s">
+        <v>15</v>
+      </c>
+      <c r="E6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F6">
         <v>12</v>
       </c>
-      <c r="C6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G6">
-        <v>71825</v>
+        <v>127483</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="B7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C7" t="s">
+        <v>7</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7">
         <v>14</v>
       </c>
-      <c r="C7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G7">
-        <v>70814</v>
+        <v>124231</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="B8" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C8" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F8">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="G8">
-        <v>68393</v>
+        <v>120361</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="B9" t="s">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E9" t="s">
-        <v>22</v>
+        <v>2</v>
       </c>
       <c r="F9">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="G9">
-        <v>68267</v>
+        <v>116451</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="B10" t="s">
         <v>23</v>
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="E10" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="F10">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="G10">
-        <v>67228</v>
+        <v>116407</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="B11" t="s">
         <v>25</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
+      <c r="D11">
+        <v>2005</v>
+      </c>
       <c r="E11" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F11">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="G11">
-        <v>64792</v>
+        <v>111207</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="B12" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C12" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E12" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="F12">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="G12">
-        <v>63705</v>
+        <v>103777</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="B13" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C13" t="s">
+        <v>31</v>
+      </c>
+      <c r="E13" t="s">
         <v>29</v>
       </c>
-      <c r="E13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="G13">
-        <v>62961</v>
+        <v>103166</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="B14" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C14" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="E14" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="F14">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G14">
-        <v>60310</v>
+        <v>99900</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="B15" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E15" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="F15">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="G15">
-        <v>57680</v>
+        <v>98664</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="B16" t="s">
         <v>36</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="E16" t="s">
         <v>38</v>
       </c>
       <c r="F16">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G16">
-        <v>56447</v>
+        <v>95472</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="B17" t="s">
         <v>39</v>
       </c>
       <c r="C17" t="s">
         <v>40</v>
       </c>
       <c r="D17">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="E17" t="s">
-        <v>41</v>
+        <v>5</v>
       </c>
       <c r="F17">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="G17">
-        <v>55984</v>
+        <v>95346</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="B18" t="s">
+        <v>41</v>
+      </c>
+      <c r="C18" t="s">
         <v>42</v>
       </c>
-      <c r="C18" t="s">
+      <c r="E18" t="s">
         <v>43</v>
       </c>
-      <c r="E18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="G18">
-        <v>55916</v>
+        <v>92375</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="B19" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="E19" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="F19">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="G19">
-        <v>55916</v>
+        <v>91940</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="B20" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C20" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E20" t="s">
-        <v>48</v>
+        <v>10</v>
       </c>
       <c r="F20">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="G20">
-        <v>55816</v>
+        <v>88827</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="B21" t="s">
         <v>49</v>
       </c>
       <c r="C21" t="s">
+        <v>45</v>
+      </c>
+      <c r="E21" t="s">
         <v>50</v>
       </c>
-      <c r="E21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F21">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="G21">
-        <v>54828</v>
+        <v>83448</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="B22" t="s">
         <v>51</v>
       </c>
       <c r="C22" t="s">
+        <v>42</v>
+      </c>
+      <c r="E22" t="s">
         <v>52</v>
       </c>
-      <c r="E22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F22">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G22">
-        <v>54703</v>
+        <v>82486</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="B23" t="s">
+        <v>53</v>
+      </c>
+      <c r="C23" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="E23" t="s">
         <v>55</v>
       </c>
       <c r="F23">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="G23">
-        <v>54463</v>
+        <v>82291</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="B24" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C24" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E24" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F24">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="G24">
-        <v>52712</v>
+        <v>81478</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="B25" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C25" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="E25" t="s">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="F25">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="G25">
-        <v>51575</v>
+        <v>77654</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="B26" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C26" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="E26" t="s">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="F26">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G26">
-        <v>50402</v>
+        <v>74972</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="B27" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C27" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E27" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="F27">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="G27">
-        <v>47584</v>
+        <v>74005</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="B28" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="C28" t="s">
-        <v>6</v>
+        <v>65</v>
       </c>
       <c r="E28" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="F28">
         <v>8</v>
       </c>
       <c r="G28">
-        <v>46585</v>
+        <v>74005</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="B29" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C29" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="E29" t="s">
-        <v>65</v>
+        <v>10</v>
       </c>
       <c r="F29">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="G29">
-        <v>45972</v>
+        <v>72630</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="B30" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C30" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E30" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="F30">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="G30">
-        <v>45560</v>
+        <v>71710</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="B31" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C31" t="s">
-        <v>69</v>
+        <v>71</v>
+      </c>
+      <c r="D31">
+        <v>2010</v>
       </c>
       <c r="E31" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="F31">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="G31">
-        <v>45262</v>
+        <v>71710</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="B32" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C32" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="E32" t="s">
-        <v>41</v>
+        <v>58</v>
       </c>
       <c r="F32">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="G32">
-        <v>44313</v>
+        <v>69274</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="B33" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C33" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E33" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F33">
         <v>12</v>
       </c>
       <c r="G33">
-        <v>43404</v>
+        <v>69022</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="B34" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C34" t="s">
-        <v>76</v>
+        <v>77</v>
+      </c>
+      <c r="D34">
+        <v>2009</v>
       </c>
       <c r="E34" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="F34">
         <v>10</v>
       </c>
       <c r="G34">
-        <v>42311</v>
+        <v>68068</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="B35" t="s">
         <v>78</v>
       </c>
       <c r="C35" t="s">
+        <v>71</v>
+      </c>
+      <c r="D35">
+        <v>2009</v>
+      </c>
+      <c r="E35" t="s">
         <v>79</v>
       </c>
-      <c r="E35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F35">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="G35">
-        <v>42030</v>
+        <v>68068</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="B36" t="s">
-        <v>80</v>
+        <v>59</v>
       </c>
       <c r="C36" t="s">
-        <v>81</v>
+        <v>35</v>
       </c>
       <c r="E36" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="F36">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="G36">
-        <v>41639</v>
+        <v>65627</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="B37" t="s">
-        <v>82</v>
+        <v>66</v>
       </c>
       <c r="C37" t="s">
-        <v>83</v>
+        <v>22</v>
       </c>
       <c r="E37" t="s">
-        <v>65</v>
+        <v>10</v>
       </c>
       <c r="F37">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G37">
-        <v>41487</v>
+        <v>65434</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="B38" t="s">
-        <v>84</v>
+        <v>59</v>
       </c>
       <c r="C38" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="E38" t="s">
-        <v>86</v>
+        <v>50</v>
       </c>
       <c r="F38">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="G38">
-        <v>41129</v>
+        <v>65273</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="B39" t="s">
-        <v>84</v>
+        <v>11</v>
       </c>
       <c r="C39" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="E39" t="s">
-        <v>86</v>
+        <v>13</v>
       </c>
       <c r="F39">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G39">
-        <v>41129</v>
+        <v>64792</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="B40" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="C40" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="E40" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="F40">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G40">
-        <v>40339</v>
+        <v>64507</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="B41" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="C41" t="s">
-        <v>90</v>
+        <v>26</v>
       </c>
       <c r="E41" t="s">
-        <v>60</v>
+        <v>85</v>
       </c>
       <c r="F41">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G41">
-        <v>40272</v>
+        <v>64147</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="B42" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="C42" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="E42" t="s">
-        <v>77</v>
+        <v>46</v>
       </c>
       <c r="F42">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="G42">
-        <v>39809</v>
+        <v>64143</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="B43" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="C43" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="E43" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="F43">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="G43">
-        <v>39728</v>
+        <v>62974</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="B44" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="C44" t="s">
-        <v>69</v>
+        <v>92</v>
       </c>
       <c r="E44" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="F44">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="G44">
-        <v>39453</v>
+        <v>62524</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="B45" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="C45" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="E45" t="s">
-        <v>60</v>
+        <v>29</v>
       </c>
       <c r="F45">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="G45">
-        <v>39400</v>
+        <v>62366</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="B46" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="C46" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="E46" t="s">
-        <v>38</v>
+        <v>98</v>
       </c>
       <c r="F46">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="G46">
-        <v>39337</v>
+        <v>62269</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="B47" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="C47" t="s">
-        <v>18</v>
+        <v>54</v>
+      </c>
+      <c r="D47">
+        <v>2010</v>
       </c>
       <c r="E47" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="F47">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="G47">
-        <v>38151</v>
+        <v>62266</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="B48" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="C48" t="s">
-        <v>83</v>
+        <v>101</v>
       </c>
       <c r="E48" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="F48">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="G48">
-        <v>38021</v>
+        <v>61821</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="B49" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="C49" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="E49" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="F49">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="G49">
-        <v>37758</v>
+        <v>61576</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="B50" t="s">
+        <v>105</v>
+      </c>
+      <c r="C50" t="s">
+        <v>106</v>
+      </c>
+      <c r="E50" t="s">
         <v>107</v>
       </c>
-      <c r="C50" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F50">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="G50">
-        <v>37619</v>
+        <v>60859</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="B51" t="s">
         <v>108</v>
       </c>
       <c r="C51" t="s">
         <v>109</v>
       </c>
       <c r="E51" t="s">
-        <v>41</v>
+        <v>107</v>
       </c>
       <c r="F51">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="G51">
-        <v>37457</v>
+        <v>60654</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="B52" t="s">
         <v>110</v>
       </c>
       <c r="C52" t="s">
         <v>111</v>
       </c>
       <c r="E52" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="F52">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="G52">
-        <v>37227</v>
+        <v>60482</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="B53" t="s">
         <v>112</v>
       </c>
       <c r="C53" t="s">
-        <v>79</v>
+        <v>113</v>
       </c>
       <c r="E53" t="s">
-        <v>113</v>
+        <v>58</v>
       </c>
       <c r="F53">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="G53">
-        <v>36141</v>
+        <v>60356</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="B54" t="s">
+        <v>60</v>
+      </c>
+      <c r="C54" t="s">
         <v>114</v>
       </c>
-      <c r="C54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E54" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="F54">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="G54">
-        <v>35992</v>
+        <v>58927</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="B55" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C55" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>1969</v>
+        <v>111</v>
       </c>
       <c r="E55" t="s">
-        <v>118</v>
+        <v>13</v>
       </c>
       <c r="F55">
-        <v>7</v>
+        <v>37</v>
       </c>
       <c r="G55">
-        <v>35495</v>
+        <v>58159</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="B56" t="s">
-        <v>119</v>
+        <v>110</v>
       </c>
       <c r="C56" t="s">
-        <v>29</v>
+        <v>116</v>
       </c>
       <c r="E56" t="s">
-        <v>96</v>
+        <v>50</v>
       </c>
       <c r="F56">
-        <v>4</v>
+        <v>18</v>
       </c>
       <c r="G56">
-        <v>35110</v>
+        <v>57780</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="B57" t="s">
-        <v>120</v>
+        <v>51</v>
       </c>
       <c r="C57" t="s">
-        <v>121</v>
+        <v>45</v>
       </c>
       <c r="E57" t="s">
-        <v>122</v>
+        <v>52</v>
       </c>
       <c r="F57">
         <v>9</v>
       </c>
       <c r="G57">
-        <v>34710</v>
+        <v>57721</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="B58" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="C58" t="s">
-        <v>34</v>
+        <v>113</v>
       </c>
       <c r="E58" t="s">
-        <v>55</v>
+        <v>10</v>
       </c>
       <c r="F58">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G58">
-        <v>34709</v>
+        <v>57634</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="B59" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="C59" t="s">
-        <v>125</v>
+        <v>119</v>
+      </c>
+      <c r="D59">
+        <v>2010</v>
       </c>
       <c r="E59" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="F59">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="G59">
-        <v>34134</v>
+        <v>57312</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="B60" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="C60" t="s">
-        <v>47</v>
+        <v>111</v>
       </c>
       <c r="E60" t="s">
-        <v>55</v>
+        <v>18</v>
       </c>
       <c r="F60">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="G60">
-        <v>33591</v>
+        <v>57162</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="B61" t="s">
-        <v>127</v>
+        <v>86</v>
       </c>
       <c r="C61" t="s">
-        <v>111</v>
+        <v>69</v>
       </c>
       <c r="E61" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="F61">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="G61">
-        <v>33387</v>
+        <v>55271</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="B62" t="s">
-        <v>128</v>
+        <v>121</v>
       </c>
       <c r="C62" t="s">
-        <v>9</v>
+        <v>122</v>
       </c>
       <c r="E62" t="s">
-        <v>96</v>
+        <v>123</v>
       </c>
       <c r="F62">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="G62">
-        <v>33282</v>
+        <v>55009</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="B63" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="C63" t="s">
-        <v>106</v>
+        <v>28</v>
       </c>
       <c r="E63" t="s">
         <v>13</v>
       </c>
       <c r="F63">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="G63">
-        <v>32700</v>
+        <v>54835</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="B64" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="C64" t="s">
-        <v>31</v>
+        <v>126</v>
       </c>
       <c r="E64" t="s">
-        <v>104</v>
+        <v>93</v>
       </c>
       <c r="F64">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="G64">
-        <v>32549</v>
+        <v>54794</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="B65" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="C65" t="s">
-        <v>67</v>
+        <v>128</v>
       </c>
       <c r="E65" t="s">
-        <v>65</v>
+        <v>129</v>
       </c>
       <c r="F65">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="G65">
-        <v>32385</v>
+        <v>53189</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="B66" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C66" t="s">
-        <v>106</v>
+        <v>131</v>
       </c>
       <c r="E66" t="s">
-        <v>133</v>
+        <v>29</v>
       </c>
       <c r="F66">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="G66">
-        <v>32151</v>
+        <v>53136</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="B67" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="C67" t="s">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="E67" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
       <c r="F67">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="G67">
-        <v>32151</v>
+        <v>52000</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="B68" t="s">
-        <v>135</v>
+        <v>31</v>
       </c>
       <c r="C68" t="s">
-        <v>47</v>
+        <v>113</v>
       </c>
       <c r="D68">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="E68" t="s">
-        <v>122</v>
+        <v>29</v>
       </c>
       <c r="F68">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G68">
-        <v>30885</v>
+        <v>51863</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="B69" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="C69" t="s">
-        <v>137</v>
+        <v>20</v>
       </c>
       <c r="E69" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="F69">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="G69">
-        <v>30172</v>
+        <v>49987</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="B70" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="C70" t="s">
-        <v>139</v>
+        <v>122</v>
       </c>
       <c r="E70" t="s">
-        <v>55</v>
+        <v>10</v>
       </c>
       <c r="F70">
         <v>11</v>
       </c>
       <c r="G70">
-        <v>30166</v>
+        <v>49930</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="B71" t="s">
-        <v>66</v>
+        <v>135</v>
       </c>
       <c r="C71" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>1978</v>
+        <v>136</v>
       </c>
       <c r="E71" t="s">
-        <v>16</v>
+        <v>90</v>
       </c>
       <c r="F71">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="G71">
-        <v>30151</v>
+        <v>49681</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="B72" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="C72" t="s">
-        <v>141</v>
+        <v>122</v>
       </c>
       <c r="E72" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F72">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="G72">
-        <v>30069</v>
+        <v>49646</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="B73" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="C73" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E73" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="F73">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="G73">
-        <v>29983</v>
+        <v>49487</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="B74" t="s">
-        <v>143</v>
+        <v>134</v>
       </c>
       <c r="C74" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>2009</v>
+        <v>139</v>
       </c>
       <c r="E74" t="s">
         <v>10</v>
       </c>
       <c r="F74">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="G74">
-        <v>29831</v>
+        <v>49475</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="B75" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="C75" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>2009</v>
+        <v>141</v>
       </c>
       <c r="E75" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="F75">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="G75">
-        <v>29831</v>
+        <v>47498</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="B76" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="C76" t="s">
-        <v>149</v>
+        <v>95</v>
       </c>
       <c r="E76" t="s">
-        <v>150</v>
+        <v>18</v>
       </c>
       <c r="F76">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G76">
-        <v>29264</v>
+        <v>47096</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="B77" t="s">
-        <v>151</v>
+        <v>144</v>
       </c>
       <c r="C77" t="s">
-        <v>111</v>
+        <v>145</v>
       </c>
       <c r="E77" t="s">
-        <v>86</v>
+        <v>123</v>
       </c>
       <c r="F77">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="G77">
-        <v>29146</v>
+        <v>47047</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="B78" t="s">
-        <v>152</v>
+        <v>144</v>
       </c>
       <c r="C78" t="s">
-        <v>153</v>
+        <v>145</v>
       </c>
       <c r="E78" t="s">
-        <v>154</v>
+        <v>123</v>
       </c>
       <c r="F78">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="G78">
-        <v>28383</v>
+        <v>47047</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="B79" t="s">
-        <v>155</v>
+        <v>146</v>
       </c>
       <c r="C79" t="s">
-        <v>106</v>
+        <v>147</v>
       </c>
       <c r="E79" t="s">
-        <v>53</v>
+        <v>148</v>
       </c>
       <c r="F79">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="G79">
-        <v>28273</v>
+        <v>46597</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="B80" t="s">
-        <v>156</v>
+        <v>149</v>
       </c>
       <c r="C80" t="s">
-        <v>157</v>
+        <v>150</v>
       </c>
       <c r="E80" t="s">
-        <v>10</v>
+        <v>151</v>
       </c>
       <c r="F80">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="G80">
-        <v>28123</v>
+        <v>46386</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="B81" t="s">
-        <v>158</v>
+        <v>152</v>
       </c>
       <c r="C81" t="s">
-        <v>88</v>
+        <v>81</v>
       </c>
       <c r="E81" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="F81">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="G81">
-        <v>27900</v>
+        <v>46256</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="B82" t="s">
-        <v>159</v>
+        <v>153</v>
       </c>
       <c r="C82" t="s">
-        <v>160</v>
+        <v>101</v>
       </c>
       <c r="E82" t="s">
-        <v>60</v>
+        <v>13</v>
       </c>
       <c r="F82">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="G82">
-        <v>27529</v>
+        <v>46238</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="B83" t="s">
-        <v>161</v>
+        <v>30</v>
       </c>
       <c r="C83" t="s">
-        <v>37</v>
+        <v>71</v>
       </c>
       <c r="E83" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="F83">
         <v>8</v>
       </c>
       <c r="G83">
-        <v>27519</v>
+        <v>46188</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="B84" t="s">
-        <v>162</v>
+        <v>154</v>
       </c>
       <c r="C84" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="E84" t="s">
-        <v>163</v>
+        <v>75</v>
       </c>
       <c r="F84">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G84">
-        <v>27402</v>
+        <v>46088</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="B85" t="s">
-        <v>164</v>
+        <v>155</v>
       </c>
       <c r="C85" t="s">
-        <v>165</v>
+        <v>156</v>
       </c>
       <c r="E85" t="s">
-        <v>74</v>
+        <v>13</v>
       </c>
       <c r="F85">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="G85">
-        <v>27219</v>
+        <v>45858</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="B86" t="s">
-        <v>166</v>
+        <v>157</v>
       </c>
       <c r="C86" t="s">
-        <v>15</v>
+        <v>158</v>
       </c>
       <c r="E86" t="s">
-        <v>10</v>
+        <v>148</v>
       </c>
       <c r="F86">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="G86">
-        <v>26601</v>
+        <v>44989</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="B87" t="s">
-        <v>167</v>
+        <v>159</v>
       </c>
       <c r="C87" t="s">
-        <v>29</v>
+        <v>111</v>
       </c>
       <c r="E87" t="s">
-        <v>38</v>
+        <v>160</v>
       </c>
       <c r="F87">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="G87">
-        <v>26462</v>
+        <v>44904</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="B88" t="s">
-        <v>168</v>
+        <v>161</v>
       </c>
       <c r="C88" t="s">
-        <v>111</v>
+        <v>162</v>
+      </c>
+      <c r="D88">
+        <v>1963</v>
       </c>
       <c r="E88" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F88">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G88">
-        <v>26342</v>
+        <v>44374</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="B89" t="s">
-        <v>124</v>
+        <v>163</v>
       </c>
       <c r="C89" t="s">
-        <v>169</v>
+        <v>164</v>
       </c>
       <c r="E89" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="F89">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="G89">
-        <v>26143</v>
+        <v>44313</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="B90" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="C90" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="D90">
-        <v>1963</v>
+        <v>1969</v>
       </c>
       <c r="E90" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="F90">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="G90">
-        <v>26021</v>
+        <v>43812</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="B91" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="C91" t="s">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="E91" t="s">
-        <v>174</v>
+        <v>29</v>
       </c>
       <c r="F91">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="G91">
-        <v>25347</v>
+        <v>43372</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="B92" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="C92" t="s">
-        <v>176</v>
+        <v>122</v>
       </c>
       <c r="E92" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
       <c r="F92">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="G92">
-        <v>25199</v>
+        <v>42535</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="B93" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="C93" t="s">
-        <v>179</v>
+        <v>24</v>
       </c>
       <c r="E93" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="F93">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="G93">
-        <v>24991</v>
+        <v>41956</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="B94" t="s">
-        <v>180</v>
+        <v>173</v>
       </c>
       <c r="C94" t="s">
-        <v>26</v>
+        <v>174</v>
       </c>
       <c r="E94" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="F94">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G94">
-        <v>24915</v>
+        <v>41715</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="B95" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="C95" t="s">
-        <v>182</v>
+        <v>24</v>
       </c>
       <c r="E95" t="s">
-        <v>163</v>
+        <v>176</v>
       </c>
       <c r="F95">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G95">
-        <v>24731</v>
+        <v>39995</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="B96" t="s">
-        <v>108</v>
+        <v>177</v>
       </c>
       <c r="C96" t="s">
-        <v>11</v>
+        <v>178</v>
       </c>
       <c r="E96" t="s">
-        <v>41</v>
+        <v>75</v>
       </c>
       <c r="F96">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="G96">
-        <v>24322</v>
+        <v>39919</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="B97" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="C97" t="s">
-        <v>144</v>
+        <v>24</v>
       </c>
       <c r="E97" t="s">
-        <v>184</v>
+        <v>10</v>
       </c>
       <c r="F97">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="G97">
-        <v>24306</v>
+        <v>39796</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="B98" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="C98" t="s">
-        <v>18</v>
+        <v>181</v>
       </c>
       <c r="E98" t="s">
-        <v>41</v>
+        <v>102</v>
       </c>
       <c r="F98">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="G98">
-        <v>24094</v>
+        <v>39669</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="B99" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="C99" t="s">
-        <v>111</v>
+        <v>61</v>
       </c>
       <c r="E99" t="s">
-        <v>60</v>
+        <v>85</v>
       </c>
       <c r="F99">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G99">
-        <v>24074</v>
+        <v>39453</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="B100" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="C100" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="E100" t="s">
-        <v>10</v>
+        <v>142</v>
       </c>
       <c r="F100">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="G100">
-        <v>24041</v>
+        <v>39410</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="B101" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="C101" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="E101" t="s">
-        <v>184</v>
+        <v>38</v>
       </c>
       <c r="F101">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G101">
-        <v>24006</v>
+        <v>39337</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="B102" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="C102" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E102" t="s">
-        <v>48</v>
+        <v>187</v>
       </c>
       <c r="F102">
         <v>6</v>
       </c>
       <c r="G102">
-        <v>23915</v>
+        <v>38549</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="B103" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="C103" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="E103" t="s">
-        <v>55</v>
+        <v>5</v>
       </c>
       <c r="F103">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="G103">
-        <v>23881</v>
+        <v>38279</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="B104" t="s">
-        <v>192</v>
+        <v>155</v>
       </c>
       <c r="C104" t="s">
-        <v>193</v>
+        <v>45</v>
       </c>
       <c r="E104" t="s">
-        <v>194</v>
+        <v>13</v>
       </c>
       <c r="F104">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="G104">
-        <v>23836</v>
+        <v>37597</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="B105" t="s">
-        <v>142</v>
+        <v>190</v>
       </c>
       <c r="C105" t="s">
-        <v>34</v>
+        <v>191</v>
       </c>
       <c r="E105" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="F105">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="G105">
-        <v>23792</v>
+        <v>37474</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="B106" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="C106" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="E106" t="s">
-        <v>60</v>
+        <v>29</v>
       </c>
       <c r="F106">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="G106">
-        <v>23629</v>
+        <v>37331</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="B107" t="s">
-        <v>196</v>
+        <v>112</v>
       </c>
       <c r="C107" t="s">
-        <v>197</v>
+        <v>122</v>
+      </c>
+      <c r="D107">
+        <v>1978</v>
       </c>
       <c r="E107" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="F107">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="G107">
-        <v>23441</v>
+        <v>37310</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="B108" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="C108" t="s">
-        <v>153</v>
+        <v>37</v>
       </c>
       <c r="E108" t="s">
-        <v>194</v>
+        <v>38</v>
       </c>
       <c r="F108">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="G108">
-        <v>23440</v>
+        <v>36842</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="B109" t="s">
-        <v>199</v>
+        <v>194</v>
       </c>
       <c r="C109" t="s">
-        <v>200</v>
+        <v>4</v>
       </c>
       <c r="E109" t="s">
-        <v>201</v>
+        <v>85</v>
       </c>
       <c r="F109">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G109">
-        <v>23333</v>
+        <v>36581</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="B110" t="s">
-        <v>202</v>
+        <v>30</v>
       </c>
       <c r="C110" t="s">
-        <v>203</v>
+        <v>122</v>
       </c>
       <c r="E110" t="s">
-        <v>201</v>
+        <v>29</v>
       </c>
       <c r="F110">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="G110">
-        <v>23333</v>
+        <v>36380</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="B111" t="s">
-        <v>204</v>
+        <v>195</v>
       </c>
       <c r="C111" t="s">
-        <v>169</v>
+        <v>156</v>
       </c>
       <c r="E111" t="s">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="F111">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G111">
-        <v>23308</v>
+        <v>35992</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="B112" t="s">
-        <v>205</v>
+        <v>196</v>
       </c>
       <c r="C112" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>2010</v>
+        <v>197</v>
       </c>
       <c r="E112" t="s">
-        <v>41</v>
+        <v>171</v>
       </c>
       <c r="F112">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="G112">
-        <v>23308</v>
+        <v>35805</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="B113" t="s">
-        <v>206</v>
+        <v>198</v>
       </c>
       <c r="C113" t="s">
-        <v>207</v>
+        <v>122</v>
       </c>
       <c r="E113" t="s">
-        <v>172</v>
+        <v>55</v>
       </c>
       <c r="F113">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="G113">
-        <v>23282</v>
+        <v>35439</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="B114" t="s">
-        <v>208</v>
+        <v>199</v>
       </c>
       <c r="C114" t="s">
-        <v>106</v>
+        <v>200</v>
       </c>
       <c r="E114" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="F114">
         <v>5</v>
       </c>
       <c r="G114">
-        <v>23101</v>
+        <v>35091</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="B115" t="s">
-        <v>209</v>
+        <v>201</v>
       </c>
       <c r="C115" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>1978</v>
+        <v>61</v>
       </c>
       <c r="E115" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="F115">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="G115">
-        <v>23059</v>
+        <v>35040</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="B116" t="s">
-        <v>210</v>
+        <v>202</v>
       </c>
       <c r="C116" t="s">
-        <v>85</v>
+        <v>203</v>
       </c>
       <c r="E116" t="s">
-        <v>104</v>
+        <v>10</v>
       </c>
       <c r="F116">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="G116">
-        <v>23023</v>
+        <v>35040</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="B117" t="s">
-        <v>211</v>
+        <v>204</v>
       </c>
       <c r="C117" t="s">
-        <v>212</v>
+        <v>54</v>
       </c>
       <c r="E117" t="s">
-        <v>122</v>
+        <v>50</v>
       </c>
       <c r="F117">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G117">
-        <v>22998</v>
+        <v>34523</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="B118" t="s">
-        <v>110</v>
+        <v>205</v>
       </c>
       <c r="C118" t="s">
-        <v>213</v>
+        <v>145</v>
       </c>
       <c r="E118" t="s">
-        <v>41</v>
+        <v>206</v>
       </c>
       <c r="F118">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="G118">
-        <v>22685</v>
+        <v>34331</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="B119" t="s">
-        <v>214</v>
+        <v>207</v>
       </c>
       <c r="C119" t="s">
-        <v>215</v>
+        <v>208</v>
       </c>
       <c r="E119" t="s">
-        <v>60</v>
+        <v>209</v>
       </c>
       <c r="F119">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="G119">
-        <v>22453</v>
+        <v>34275</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="B120" t="s">
-        <v>216</v>
+        <v>210</v>
       </c>
       <c r="C120" t="s">
-        <v>217</v>
+        <v>185</v>
       </c>
       <c r="E120" t="s">
-        <v>122</v>
+        <v>211</v>
       </c>
       <c r="F120">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="G120">
-        <v>22383</v>
+        <v>33638</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="B121" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="C121" t="s">
-        <v>219</v>
+        <v>87</v>
       </c>
       <c r="E121" t="s">
-        <v>55</v>
+        <v>213</v>
       </c>
       <c r="F121">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G121">
-        <v>22187</v>
+        <v>33560</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="B122" t="s">
-        <v>220</v>
+        <v>214</v>
       </c>
       <c r="C122" t="s">
-        <v>1</v>
+        <v>122</v>
       </c>
       <c r="E122" t="s">
-        <v>163</v>
+        <v>90</v>
       </c>
       <c r="F122">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="G122">
-        <v>22032</v>
+        <v>33542</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="B123" t="s">
-        <v>221</v>
+        <v>215</v>
       </c>
       <c r="C123" t="s">
-        <v>222</v>
+        <v>4</v>
       </c>
       <c r="E123" t="s">
+        <v>58</v>
+      </c>
+      <c r="F123">
         <v>7</v>
       </c>
-      <c r="F123">
-[...1 lines deleted...]
-      </c>
       <c r="G123">
-        <v>21658</v>
+        <v>32840</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="B124" t="s">
-        <v>223</v>
+        <v>153</v>
       </c>
       <c r="C124" t="s">
-        <v>224</v>
+        <v>216</v>
       </c>
       <c r="E124" t="s">
-        <v>147</v>
+        <v>13</v>
       </c>
       <c r="F124">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="G124">
-        <v>21583</v>
+        <v>32694</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="B125" t="s">
-        <v>225</v>
+        <v>130</v>
       </c>
       <c r="C125" t="s">
-        <v>226</v>
+        <v>147</v>
       </c>
       <c r="E125" t="s">
-        <v>122</v>
+        <v>29</v>
       </c>
       <c r="F125">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="G125">
-        <v>21577</v>
+        <v>32522</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="B126" t="s">
-        <v>227</v>
+        <v>217</v>
       </c>
       <c r="C126" t="s">
-        <v>109</v>
+        <v>218</v>
       </c>
       <c r="E126" t="s">
-        <v>22</v>
+        <v>213</v>
       </c>
       <c r="F126">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="G126">
-        <v>21571</v>
+        <v>32191</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="B127" t="s">
-        <v>116</v>
+        <v>219</v>
       </c>
       <c r="C127" t="s">
-        <v>228</v>
+        <v>80</v>
       </c>
       <c r="E127" t="s">
-        <v>118</v>
+        <v>142</v>
       </c>
       <c r="F127">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="G127">
-        <v>21419</v>
+        <v>32172</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="B128" t="s">
-        <v>136</v>
+        <v>220</v>
       </c>
       <c r="C128" t="s">
-        <v>229</v>
+        <v>111</v>
       </c>
       <c r="E128" t="s">
-        <v>22</v>
+        <v>160</v>
       </c>
       <c r="F128">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="G128">
-        <v>21393</v>
+        <v>32151</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="B129" t="s">
-        <v>230</v>
+        <v>221</v>
       </c>
       <c r="C129" t="s">
-        <v>106</v>
+        <v>42</v>
       </c>
       <c r="E129" t="s">
-        <v>133</v>
+        <v>50</v>
       </c>
       <c r="F129">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="G129">
-        <v>21127</v>
+        <v>32151</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="B130" t="s">
-        <v>231</v>
+        <v>222</v>
       </c>
       <c r="C130" t="s">
-        <v>67</v>
+        <v>80</v>
       </c>
       <c r="E130" t="s">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="F130">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="G130">
-        <v>21031</v>
+        <v>31886</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="B131" t="s">
-        <v>232</v>
+        <v>223</v>
       </c>
       <c r="C131" t="s">
-        <v>111</v>
+        <v>4</v>
       </c>
       <c r="E131" t="s">
-        <v>233</v>
+        <v>38</v>
       </c>
       <c r="F131">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="G131">
-        <v>21029</v>
+        <v>31863</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="B132" t="s">
-        <v>234</v>
+        <v>224</v>
       </c>
       <c r="C132" t="s">
-        <v>207</v>
+        <v>80</v>
       </c>
       <c r="E132" t="s">
-        <v>235</v>
+        <v>10</v>
       </c>
       <c r="F132">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="G132">
-        <v>20966</v>
+        <v>31499</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="B133" t="s">
-        <v>236</v>
+        <v>225</v>
       </c>
       <c r="C133" t="s">
-        <v>56</v>
+        <v>226</v>
       </c>
       <c r="E133" t="s">
-        <v>7</v>
+        <v>102</v>
       </c>
       <c r="F133">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="G133">
-        <v>20919</v>
+        <v>31482</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="B134" t="s">
-        <v>237</v>
+        <v>212</v>
       </c>
       <c r="C134" t="s">
-        <v>125</v>
+        <v>191</v>
       </c>
       <c r="E134" t="s">
-        <v>238</v>
+        <v>2</v>
       </c>
       <c r="F134">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="G134">
-        <v>20860</v>
+        <v>31165</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="B135" t="s">
-        <v>239</v>
+        <v>227</v>
       </c>
       <c r="C135" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="E135" t="s">
-        <v>22</v>
+        <v>209</v>
       </c>
       <c r="F135">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="G135">
-        <v>20794</v>
+        <v>30735</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="B136" t="s">
-        <v>240</v>
+        <v>228</v>
       </c>
       <c r="C136" t="s">
-        <v>241</v>
+        <v>87</v>
       </c>
       <c r="E136" t="s">
-        <v>2</v>
+        <v>229</v>
       </c>
       <c r="F136">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="G136">
-        <v>20784</v>
+        <v>30668</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="B137" t="s">
-        <v>242</v>
+        <v>230</v>
       </c>
       <c r="C137" t="s">
-        <v>47</v>
+        <v>208</v>
       </c>
       <c r="E137" t="s">
-        <v>19</v>
+        <v>55</v>
       </c>
       <c r="F137">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="G137">
-        <v>20727</v>
+        <v>30647</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="B138" t="s">
-        <v>243</v>
+        <v>231</v>
       </c>
       <c r="C138" t="s">
-        <v>244</v>
+        <v>24</v>
       </c>
       <c r="E138" t="s">
-        <v>163</v>
+        <v>5</v>
       </c>
       <c r="F138">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="G138">
-        <v>20596</v>
+        <v>30594</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="B139" t="s">
-        <v>245</v>
+        <v>232</v>
       </c>
       <c r="C139" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="E139" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="F139">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G139">
-        <v>20349</v>
+        <v>30594</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="B140" t="s">
-        <v>247</v>
+        <v>234</v>
       </c>
       <c r="C140" t="s">
-        <v>248</v>
+        <v>101</v>
       </c>
       <c r="E140" t="s">
-        <v>7</v>
+        <v>235</v>
       </c>
       <c r="F140">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="G140">
-        <v>20303</v>
+        <v>30545</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="B141" t="s">
-        <v>249</v>
+        <v>236</v>
       </c>
       <c r="C141" t="s">
-        <v>111</v>
+        <v>7</v>
       </c>
       <c r="E141" t="s">
-        <v>41</v>
+        <v>235</v>
       </c>
       <c r="F141">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="G141">
-        <v>20266</v>
+        <v>30545</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="B142" t="s">
-        <v>89</v>
+        <v>237</v>
       </c>
       <c r="C142" t="s">
-        <v>203</v>
+        <v>54</v>
       </c>
       <c r="E142" t="s">
-        <v>60</v>
+        <v>13</v>
       </c>
       <c r="F142">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G142">
-        <v>20239</v>
+        <v>30353</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="B143" t="s">
-        <v>250</v>
+        <v>238</v>
       </c>
       <c r="C143" t="s">
-        <v>115</v>
+        <v>239</v>
       </c>
       <c r="E143" t="s">
-        <v>41</v>
+        <v>93</v>
       </c>
       <c r="F143">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="G143">
-        <v>20155</v>
+        <v>30326</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="B144" t="s">
-        <v>251</v>
+        <v>240</v>
       </c>
       <c r="C144" t="s">
-        <v>252</v>
+        <v>111</v>
       </c>
       <c r="E144" t="s">
-        <v>74</v>
+        <v>38</v>
       </c>
       <c r="F144">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="G144">
-        <v>20100</v>
+        <v>30281</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="B145" t="s">
-        <v>253</v>
+        <v>241</v>
       </c>
       <c r="C145" t="s">
-        <v>254</v>
+        <v>42</v>
       </c>
       <c r="E145" t="s">
-        <v>147</v>
+        <v>242</v>
       </c>
       <c r="F145">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="G145">
-        <v>20049</v>
+        <v>29580</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="B146" t="s">
-        <v>255</v>
+        <v>243</v>
       </c>
       <c r="C146" t="s">
-        <v>18</v>
+        <v>244</v>
       </c>
       <c r="E146" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F146">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="G146">
-        <v>20049</v>
+        <v>29578</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="B147" t="s">
-        <v>256</v>
+        <v>245</v>
       </c>
       <c r="C147" t="s">
-        <v>56</v>
+        <v>246</v>
       </c>
       <c r="E147" t="s">
-        <v>41</v>
+        <v>79</v>
       </c>
       <c r="F147">
         <v>6</v>
       </c>
       <c r="G147">
-        <v>19813</v>
+        <v>29543</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="B148" t="s">
-        <v>181</v>
+        <v>247</v>
       </c>
       <c r="C148" t="s">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="E148" t="s">
-        <v>163</v>
+        <v>50</v>
       </c>
       <c r="F148">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="G148">
-        <v>19775</v>
+        <v>29543</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="B149" t="s">
-        <v>257</v>
+        <v>248</v>
       </c>
       <c r="C149" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="E149" t="s">
-        <v>48</v>
+        <v>93</v>
       </c>
       <c r="F149">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G149">
-        <v>19672</v>
+        <v>29371</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="B150" t="s">
-        <v>258</v>
+        <v>135</v>
       </c>
       <c r="C150" t="s">
-        <v>259</v>
+        <v>244</v>
+      </c>
+      <c r="D150">
+        <v>1974</v>
       </c>
       <c r="E150" t="s">
-        <v>235</v>
+        <v>90</v>
       </c>
       <c r="F150">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="G150">
-        <v>19663</v>
+        <v>28889</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="B151" t="s">
-        <v>260</v>
+        <v>249</v>
       </c>
       <c r="C151" t="s">
-        <v>261</v>
+        <v>250</v>
       </c>
       <c r="E151" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="F151">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G151">
-        <v>19659</v>
+        <v>28843</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="B152" t="s">
-        <v>138</v>
+        <v>251</v>
       </c>
       <c r="C152" t="s">
-        <v>106</v>
+        <v>37</v>
       </c>
       <c r="E152" t="s">
-        <v>55</v>
+        <v>252</v>
       </c>
       <c r="F152">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="G152">
-        <v>19623</v>
+        <v>28831</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="B153" t="s">
-        <v>262</v>
+        <v>253</v>
       </c>
       <c r="C153" t="s">
-        <v>263</v>
+        <v>254</v>
       </c>
       <c r="E153" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="F153">
         <v>7</v>
       </c>
       <c r="G153">
-        <v>19558</v>
+        <v>28755</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="B154" t="s">
-        <v>166</v>
+        <v>255</v>
       </c>
       <c r="C154" t="s">
-        <v>264</v>
+        <v>256</v>
       </c>
       <c r="E154" t="s">
-        <v>10</v>
+        <v>90</v>
       </c>
       <c r="F154">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="G154">
-        <v>19556</v>
+        <v>28666</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="B155" t="s">
-        <v>265</v>
+        <v>257</v>
       </c>
       <c r="C155" t="s">
-        <v>9</v>
+        <v>258</v>
       </c>
       <c r="E155" t="s">
-        <v>22</v>
+        <v>209</v>
       </c>
       <c r="F155">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G155">
-        <v>19538</v>
+        <v>28607</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="B156" t="s">
-        <v>266</v>
+        <v>259</v>
       </c>
       <c r="C156" t="s">
-        <v>106</v>
+        <v>54</v>
       </c>
       <c r="E156" t="s">
-        <v>184</v>
+        <v>16</v>
       </c>
       <c r="F156">
         <v>6</v>
       </c>
       <c r="G156">
-        <v>19470</v>
+        <v>28604</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="B157" t="s">
-        <v>267</v>
+        <v>260</v>
       </c>
       <c r="C157" t="s">
-        <v>111</v>
+        <v>261</v>
       </c>
       <c r="E157" t="s">
-        <v>74</v>
+        <v>262</v>
       </c>
       <c r="F157">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G157">
-        <v>19407</v>
+        <v>28383</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="B158" t="s">
-        <v>268</v>
+        <v>263</v>
       </c>
       <c r="C158" t="s">
-        <v>153</v>
+        <v>111</v>
       </c>
       <c r="E158" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="F158">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G158">
-        <v>19251</v>
+        <v>28273</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="B159" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="C159" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="E159" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="F159">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G159">
-        <v>19233</v>
+        <v>28231</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="B160" t="s">
-        <v>239</v>
+        <v>266</v>
       </c>
       <c r="C160" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="E160" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="F160">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="G160">
-        <v>19158</v>
+        <v>28005</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="B161" t="s">
-        <v>271</v>
+        <v>165</v>
       </c>
       <c r="C161" t="s">
-        <v>106</v>
+        <v>267</v>
       </c>
       <c r="E161" t="s">
-        <v>38</v>
+        <v>167</v>
       </c>
       <c r="F161">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="G161">
-        <v>19080</v>
+        <v>27976</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="B162" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="C162" t="s">
-        <v>31</v>
+        <v>269</v>
       </c>
       <c r="E162" t="s">
-        <v>273</v>
+        <v>93</v>
       </c>
       <c r="F162">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="G162">
-        <v>18879</v>
+        <v>27745</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="B163" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="C163" t="s">
-        <v>141</v>
+        <v>156</v>
       </c>
       <c r="E163" t="s">
-        <v>184</v>
+        <v>10</v>
       </c>
       <c r="F163">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G163">
-        <v>18863</v>
+        <v>27618</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="B164" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="C164" t="s">
-        <v>100</v>
+        <v>122</v>
+      </c>
+      <c r="D164">
+        <v>1978</v>
       </c>
       <c r="E164" t="s">
-        <v>276</v>
+        <v>18</v>
       </c>
       <c r="F164">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G164">
-        <v>18833</v>
+        <v>27584</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="B165" t="s">
-        <v>277</v>
+        <v>237</v>
       </c>
       <c r="C165" t="s">
-        <v>278</v>
+        <v>35</v>
       </c>
       <c r="E165" t="s">
-        <v>279</v>
+        <v>13</v>
       </c>
       <c r="F165">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="G165">
-        <v>18782</v>
+        <v>27326</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="B166" t="s">
-        <v>280</v>
+        <v>272</v>
       </c>
       <c r="C166" t="s">
-        <v>37</v>
+        <v>273</v>
       </c>
       <c r="E166" t="s">
-        <v>60</v>
+        <v>274</v>
       </c>
       <c r="F166">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="G166">
-        <v>18605</v>
+        <v>27259</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="B167" t="s">
-        <v>281</v>
+        <v>275</v>
       </c>
       <c r="C167" t="s">
-        <v>45</v>
+        <v>111</v>
       </c>
       <c r="E167" t="s">
-        <v>147</v>
+        <v>209</v>
       </c>
       <c r="F167">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="G167">
-        <v>18559</v>
+        <v>27113</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="B168" t="s">
-        <v>282</v>
+        <v>276</v>
       </c>
       <c r="C168" t="s">
-        <v>106</v>
+        <v>1</v>
       </c>
       <c r="E168" t="s">
-        <v>102</v>
+        <v>160</v>
       </c>
       <c r="F168">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="G168">
-        <v>18435</v>
+        <v>26989</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="B169" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="C169" t="s">
-        <v>284</v>
+        <v>114</v>
       </c>
       <c r="E169" t="s">
-        <v>48</v>
+        <v>79</v>
       </c>
       <c r="F169">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="G169">
-        <v>18217</v>
+        <v>26973</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="B170" t="s">
-        <v>285</v>
+        <v>278</v>
       </c>
       <c r="C170" t="s">
-        <v>29</v>
+        <v>279</v>
       </c>
       <c r="E170" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="F170">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="G170">
-        <v>17968</v>
+        <v>26892</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="B171" t="s">
-        <v>164</v>
+        <v>280</v>
       </c>
       <c r="C171" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-        <v>1974</v>
+        <v>65</v>
       </c>
       <c r="E171" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="F171">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="G171">
-        <v>17942</v>
+        <v>26872</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="B172" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="C172" t="s">
-        <v>287</v>
+        <v>1</v>
       </c>
       <c r="E172" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="F172">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="G172">
-        <v>17747</v>
+        <v>26842</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="B173" t="s">
-        <v>166</v>
+        <v>91</v>
       </c>
       <c r="C173" t="s">
-        <v>288</v>
+        <v>141</v>
       </c>
       <c r="E173" t="s">
-        <v>10</v>
+        <v>93</v>
       </c>
       <c r="F173">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="G173">
-        <v>17712</v>
+        <v>26436</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="B174" t="s">
-        <v>289</v>
+        <v>84</v>
       </c>
       <c r="C174" t="s">
-        <v>56</v>
+        <v>282</v>
       </c>
       <c r="E174" t="s">
-        <v>104</v>
+        <v>13</v>
       </c>
       <c r="F174">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="G174">
-        <v>17689</v>
+        <v>26271</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="B175" t="s">
-        <v>290</v>
+        <v>283</v>
       </c>
       <c r="C175" t="s">
-        <v>182</v>
+        <v>261</v>
       </c>
       <c r="E175" t="s">
-        <v>35</v>
+        <v>274</v>
       </c>
       <c r="F175">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="G175">
-        <v>17567</v>
+        <v>26254</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="B176" t="s">
-        <v>291</v>
+        <v>284</v>
       </c>
       <c r="C176" t="s">
-        <v>197</v>
+        <v>285</v>
       </c>
       <c r="E176" t="s">
-        <v>238</v>
+        <v>10</v>
       </c>
       <c r="F176">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="G176">
-        <v>17551</v>
+        <v>26087</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="B177" t="s">
-        <v>42</v>
+        <v>286</v>
       </c>
       <c r="C177" t="s">
-        <v>1</v>
+        <v>48</v>
       </c>
       <c r="E177" t="s">
-        <v>44</v>
+        <v>209</v>
       </c>
       <c r="F177">
         <v>5</v>
       </c>
       <c r="G177">
-        <v>17496</v>
+        <v>26008</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="B178" t="s">
-        <v>42</v>
+        <v>264</v>
       </c>
       <c r="C178" t="s">
-        <v>115</v>
+        <v>57</v>
       </c>
       <c r="E178" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="F178">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="G178">
-        <v>17496</v>
+        <v>26005</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="B179" t="s">
-        <v>292</v>
+        <v>287</v>
       </c>
       <c r="C179" t="s">
-        <v>137</v>
+        <v>113</v>
       </c>
       <c r="E179" t="s">
-        <v>235</v>
+        <v>18</v>
       </c>
       <c r="F179">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="G179">
-        <v>17263</v>
+        <v>25841</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="B180" t="s">
-        <v>94</v>
+        <v>288</v>
       </c>
       <c r="C180" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>2011</v>
+        <v>145</v>
       </c>
       <c r="E180" t="s">
-        <v>60</v>
+        <v>142</v>
       </c>
       <c r="F180">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="G180">
-        <v>17220</v>
+        <v>25837</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="B181" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="C181" t="s">
-        <v>294</v>
+        <v>200</v>
       </c>
       <c r="E181" t="s">
-        <v>55</v>
+        <v>206</v>
       </c>
       <c r="F181">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="G181">
-        <v>16633</v>
+        <v>25817</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="B182" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
       <c r="C182" t="s">
-        <v>69</v>
+        <v>174</v>
       </c>
       <c r="E182" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="F182">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="G182">
-        <v>16588</v>
+        <v>25787</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="B183" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
       <c r="C183" t="s">
-        <v>297</v>
+        <v>292</v>
       </c>
       <c r="E183" t="s">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="F183">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="G183">
-        <v>16569</v>
+        <v>25736</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="B184" t="s">
-        <v>298</v>
+        <v>293</v>
       </c>
       <c r="C184" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="E184" t="s">
-        <v>77</v>
+        <v>29</v>
       </c>
       <c r="F184">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="G184">
-        <v>16475</v>
+        <v>25567</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="B185" t="s">
-        <v>300</v>
+        <v>264</v>
       </c>
       <c r="C185" t="s">
-        <v>6</v>
+        <v>218</v>
       </c>
       <c r="E185" t="s">
-        <v>301</v>
+        <v>21</v>
       </c>
       <c r="F185">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="G185">
-        <v>16377</v>
+        <v>25441</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="B186" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="C186" t="s">
-        <v>246</v>
+        <v>296</v>
+      </c>
+      <c r="D186">
+        <v>2013</v>
       </c>
       <c r="E186" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="F186">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="G186">
-        <v>16279</v>
+        <v>25413</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="B187" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="C187" t="s">
-        <v>241</v>
+        <v>298</v>
       </c>
       <c r="E187" t="s">
-        <v>60</v>
+        <v>29</v>
       </c>
       <c r="F187">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="G187">
-        <v>16267</v>
+        <v>25164</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="B188" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
       <c r="C188" t="s">
-        <v>207</v>
+        <v>158</v>
       </c>
       <c r="E188" t="s">
-        <v>163</v>
+        <v>13</v>
       </c>
       <c r="F188">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G188">
-        <v>16239</v>
+        <v>25093</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="B189" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="C189" t="s">
-        <v>18</v>
+        <v>122</v>
       </c>
       <c r="E189" t="s">
-        <v>184</v>
+        <v>29</v>
       </c>
       <c r="F189">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G189">
-        <v>15820</v>
+        <v>24974</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="B190" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="C190" t="s">
-        <v>4</v>
+        <v>302</v>
       </c>
       <c r="E190" t="s">
-        <v>184</v>
+        <v>303</v>
       </c>
       <c r="F190">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G190">
-        <v>15820</v>
+        <v>24946</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="B191" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="C191" t="s">
+        <v>305</v>
+      </c>
+      <c r="E191" t="s">
         <v>50</v>
       </c>
-      <c r="E191" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F191">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="G191">
-        <v>15716</v>
+        <v>24880</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="B192" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="C192" t="s">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="E192" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="F192">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="G192">
-        <v>15716</v>
+        <v>24736</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="B193" t="s">
+        <v>307</v>
+      </c>
+      <c r="C193" t="s">
         <v>308</v>
       </c>
-      <c r="C193" t="s">
-        <v>309</v>
+      <c r="D193">
+        <v>1971</v>
       </c>
       <c r="E193" t="s">
-        <v>60</v>
+        <v>2</v>
       </c>
       <c r="F193">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="G193">
-        <v>15655</v>
+        <v>24689</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="B194" t="s">
+        <v>309</v>
+      </c>
+      <c r="C194" t="s">
         <v>310</v>
       </c>
-      <c r="C194" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E194" t="s">
-        <v>38</v>
+        <v>252</v>
       </c>
       <c r="F194">
         <v>4</v>
       </c>
       <c r="G194">
-        <v>15615</v>
+        <v>24674</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="B195" t="s">
         <v>311</v>
       </c>
       <c r="C195" t="s">
-        <v>111</v>
+        <v>312</v>
       </c>
       <c r="E195" t="s">
-        <v>147</v>
+        <v>50</v>
       </c>
       <c r="F195">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="G195">
-        <v>15579</v>
+        <v>24618</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="B196" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="C196" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>2013</v>
+        <v>101</v>
       </c>
       <c r="E196" t="s">
-        <v>38</v>
+        <v>58</v>
       </c>
       <c r="F196">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G196">
-        <v>15573</v>
+        <v>24573</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="B197" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C197" t="s">
-        <v>111</v>
+        <v>265</v>
       </c>
       <c r="E197" t="s">
-        <v>184</v>
+        <v>46</v>
       </c>
       <c r="F197">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="G197">
-        <v>15534</v>
+        <v>24572</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="B198" t="s">
-        <v>308</v>
+        <v>124</v>
       </c>
       <c r="C198" t="s">
-        <v>15</v>
+        <v>315</v>
       </c>
       <c r="E198" t="s">
-        <v>60</v>
+        <v>13</v>
       </c>
       <c r="F198">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="G198">
-        <v>15513</v>
+        <v>24560</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="B199" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="C199" t="s">
-        <v>200</v>
+        <v>87</v>
       </c>
       <c r="E199" t="s">
-        <v>22</v>
+        <v>317</v>
       </c>
       <c r="F199">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="G199">
-        <v>15479</v>
+        <v>24522</v>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="B200" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="C200" t="s">
-        <v>316</v>
+        <v>54</v>
       </c>
       <c r="E200" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="F200">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="G200">
-        <v>15462</v>
+        <v>24493</v>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="B201" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="C201" t="s">
-        <v>47</v>
+        <v>320</v>
       </c>
       <c r="E201" t="s">
-        <v>122</v>
+        <v>38</v>
       </c>
       <c r="F201">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="G201">
-        <v>15437</v>
+        <v>24479</v>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="B202" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="C202" t="s">
-        <v>85</v>
+        <v>111</v>
       </c>
       <c r="E202" t="s">
-        <v>235</v>
+        <v>75</v>
       </c>
       <c r="F202">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="G202">
-        <v>15431</v>
+        <v>24380</v>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="B203" t="s">
-        <v>319</v>
+        <v>293</v>
       </c>
       <c r="C203" t="s">
+        <v>57</v>
+      </c>
+      <c r="E203" t="s">
         <v>29</v>
       </c>
-      <c r="D203">
-[...4 lines deleted...]
-      </c>
       <c r="F203">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G203">
-        <v>15422</v>
+        <v>24344</v>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="B204" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="C204" t="s">
-        <v>197</v>
+        <v>261</v>
       </c>
       <c r="E204" t="s">
-        <v>147</v>
+        <v>171</v>
       </c>
       <c r="F204">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G204">
-        <v>15353</v>
+        <v>24318</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="B205" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="C205" t="s">
-        <v>288</v>
+        <v>77</v>
       </c>
       <c r="E205" t="s">
-        <v>147</v>
+        <v>209</v>
       </c>
       <c r="F205">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G205">
-        <v>15353</v>
+        <v>24306</v>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="B206" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="C206" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>1976</v>
+        <v>31</v>
       </c>
       <c r="E206" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="F206">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="G206">
-        <v>15353</v>
+        <v>24159</v>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="B207" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="C207" t="s">
-        <v>182</v>
+        <v>327</v>
       </c>
       <c r="E207" t="s">
-        <v>323</v>
+        <v>328</v>
       </c>
       <c r="F207">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G207">
-        <v>15353</v>
+        <v>24083</v>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="B208" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="C208" t="s">
-        <v>326</v>
+        <v>54</v>
+      </c>
+      <c r="D208">
+        <v>1976</v>
       </c>
       <c r="E208" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="F208">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G208">
-        <v>15353</v>
+        <v>24083</v>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="B209" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="C209" t="s">
-        <v>197</v>
+        <v>226</v>
       </c>
       <c r="E209" t="s">
-        <v>16</v>
+        <v>330</v>
       </c>
       <c r="F209">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G209">
-        <v>15183</v>
+        <v>24083</v>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="B210" t="s">
-        <v>274</v>
+        <v>225</v>
       </c>
       <c r="C210" t="s">
-        <v>79</v>
+        <v>54</v>
       </c>
       <c r="E210" t="s">
-        <v>184</v>
+        <v>102</v>
       </c>
       <c r="F210">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="G210">
-        <v>15174</v>
+        <v>24080</v>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="B211" t="s">
-        <v>158</v>
+        <v>332</v>
       </c>
       <c r="C211" t="s">
-        <v>329</v>
+        <v>233</v>
       </c>
       <c r="E211" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="F211">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="G211">
-        <v>14946</v>
+        <v>24022</v>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="B212" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="C212" t="s">
-        <v>83</v>
+        <v>45</v>
       </c>
       <c r="E212" t="s">
-        <v>122</v>
+        <v>10</v>
       </c>
       <c r="F212">
         <v>5</v>
       </c>
       <c r="G212">
-        <v>14910</v>
+        <v>23976</v>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="B213" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="C213" t="s">
-        <v>31</v>
+        <v>335</v>
       </c>
       <c r="E213" t="s">
-        <v>332</v>
+        <v>50</v>
       </c>
       <c r="F213">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G213">
-        <v>14827</v>
+        <v>23881</v>
       </c>
     </row>
     <row r="214" spans="1:7">
       <c r="B214" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="C214" t="s">
-        <v>69</v>
+        <v>244</v>
       </c>
       <c r="E214" t="s">
-        <v>332</v>
+        <v>10</v>
       </c>
       <c r="F214">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="G214">
-        <v>14827</v>
+        <v>23716</v>
       </c>
     </row>
     <row r="215" spans="1:7">
       <c r="B215" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="C215" t="s">
-        <v>111</v>
+        <v>338</v>
       </c>
       <c r="E215" t="s">
-        <v>118</v>
+        <v>10</v>
       </c>
       <c r="F215">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="G215">
-        <v>14716</v>
+        <v>23690</v>
       </c>
     </row>
     <row r="216" spans="1:7">
       <c r="B216" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="C216" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="E216" t="s">
-        <v>184</v>
+        <v>206</v>
       </c>
       <c r="F216">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G216">
-        <v>14670</v>
+        <v>23615</v>
       </c>
     </row>
     <row r="217" spans="1:7">
       <c r="B217" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="C217" t="s">
-        <v>31</v>
+        <v>226</v>
       </c>
       <c r="E217" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="F217">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="G217">
-        <v>14555</v>
+        <v>23570</v>
       </c>
     </row>
     <row r="218" spans="1:7">
       <c r="B218" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="C218" t="s">
-        <v>338</v>
+        <v>45</v>
       </c>
       <c r="E218" t="s">
-        <v>55</v>
+        <v>160</v>
       </c>
       <c r="F218">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="G218">
-        <v>14291</v>
+        <v>23481</v>
       </c>
     </row>
     <row r="219" spans="1:7">
       <c r="B219" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="C219" t="s">
-        <v>340</v>
-[...2 lines deleted...]
-        <v>2013</v>
+        <v>226</v>
       </c>
       <c r="E219" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="F219">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G219">
-        <v>14128</v>
+        <v>23414</v>
       </c>
     </row>
     <row r="220" spans="1:7">
       <c r="B220" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="C220" t="s">
-        <v>182</v>
+        <v>344</v>
       </c>
       <c r="E220" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="F220">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="G220">
-        <v>14079</v>
+        <v>23351</v>
       </c>
     </row>
     <row r="221" spans="1:7">
       <c r="B221" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="C221" t="s">
-        <v>343</v>
+        <v>54</v>
+      </c>
+      <c r="D221">
+        <v>2013</v>
       </c>
       <c r="E221" t="s">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="F221">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="G221">
-        <v>14025</v>
+        <v>23222</v>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="B222" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="C222" t="s">
-        <v>69</v>
+        <v>250</v>
       </c>
       <c r="E222" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="F222">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G222">
-        <v>13982</v>
+        <v>23173</v>
       </c>
     </row>
     <row r="223" spans="1:7">
       <c r="B223" t="s">
-        <v>241</v>
+        <v>347</v>
       </c>
       <c r="C223" t="s">
-        <v>345</v>
+        <v>74</v>
       </c>
       <c r="E223" t="s">
-        <v>346</v>
+        <v>10</v>
       </c>
       <c r="F223">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="G223">
-        <v>13967</v>
+        <v>22916</v>
       </c>
     </row>
     <row r="224" spans="1:7">
       <c r="B224" t="s">
-        <v>347</v>
+        <v>84</v>
       </c>
       <c r="C224" t="s">
-        <v>182</v>
+        <v>141</v>
       </c>
       <c r="E224" t="s">
-        <v>60</v>
+        <v>176</v>
       </c>
       <c r="F224">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="G224">
-        <v>13737</v>
+        <v>22902</v>
       </c>
     </row>
     <row r="225" spans="1:7">
       <c r="B225" t="s">
         <v>348</v>
       </c>
       <c r="C225" t="s">
-        <v>349</v>
+        <v>244</v>
       </c>
       <c r="E225" t="s">
-        <v>55</v>
+        <v>317</v>
       </c>
       <c r="F225">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="G225">
-        <v>13720</v>
+        <v>22900</v>
       </c>
     </row>
     <row r="226" spans="1:7">
       <c r="B226" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="C226" t="s">
-        <v>351</v>
+        <v>61</v>
       </c>
       <c r="E226" t="s">
-        <v>352</v>
+        <v>10</v>
       </c>
       <c r="F226">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="G226">
-        <v>13702</v>
+        <v>22827</v>
       </c>
     </row>
     <row r="227" spans="1:7">
       <c r="B227" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="C227" t="s">
-        <v>354</v>
+        <v>4</v>
+      </c>
+      <c r="D227">
+        <v>1975</v>
       </c>
       <c r="E227" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="F227">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="G227">
-        <v>13684</v>
+        <v>22650</v>
       </c>
     </row>
     <row r="228" spans="1:7">
       <c r="B228" t="s">
-        <v>355</v>
+        <v>207</v>
       </c>
       <c r="C228" t="s">
-        <v>356</v>
+        <v>48</v>
       </c>
       <c r="E228" t="s">
-        <v>48</v>
+        <v>209</v>
       </c>
       <c r="F228">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="G228">
-        <v>13580</v>
+        <v>22561</v>
       </c>
     </row>
     <row r="229" spans="1:7">
       <c r="B229" t="s">
-        <v>357</v>
+        <v>351</v>
       </c>
       <c r="C229" t="s">
-        <v>264</v>
+        <v>352</v>
       </c>
       <c r="E229" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="F229">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G229">
-        <v>13451</v>
+        <v>22555</v>
       </c>
     </row>
     <row r="230" spans="1:7">
       <c r="B230" t="s">
-        <v>358</v>
+        <v>353</v>
       </c>
       <c r="C230" t="s">
-        <v>111</v>
+        <v>67</v>
       </c>
       <c r="E230" t="s">
-        <v>60</v>
+        <v>13</v>
       </c>
       <c r="F230">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G230">
-        <v>13378</v>
+        <v>22363</v>
       </c>
     </row>
     <row r="231" spans="1:7">
       <c r="B231" t="s">
-        <v>359</v>
+        <v>354</v>
       </c>
       <c r="C231" t="s">
-        <v>137</v>
+        <v>355</v>
       </c>
       <c r="E231" t="s">
-        <v>360</v>
+        <v>75</v>
       </c>
       <c r="F231">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="G231">
-        <v>13308</v>
+        <v>22353</v>
       </c>
     </row>
     <row r="232" spans="1:7">
       <c r="B232" t="s">
-        <v>361</v>
+        <v>356</v>
       </c>
       <c r="C232" t="s">
-        <v>4</v>
+        <v>26</v>
       </c>
       <c r="E232" t="s">
-        <v>360</v>
+        <v>13</v>
       </c>
       <c r="F232">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="G232">
-        <v>13308</v>
+        <v>22313</v>
       </c>
     </row>
     <row r="233" spans="1:7">
       <c r="B233" t="s">
-        <v>362</v>
+        <v>357</v>
       </c>
       <c r="C233" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="E233" t="s">
-        <v>41</v>
+        <v>209</v>
       </c>
       <c r="F233">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="G233">
-        <v>13300</v>
+        <v>22313</v>
       </c>
     </row>
     <row r="234" spans="1:7">
       <c r="B234" t="s">
-        <v>363</v>
+        <v>358</v>
       </c>
       <c r="C234" t="s">
-        <v>364</v>
+        <v>111</v>
       </c>
       <c r="E234" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="F234">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G234">
-        <v>13300</v>
+        <v>21894</v>
       </c>
     </row>
     <row r="235" spans="1:7">
       <c r="B235" t="s">
-        <v>298</v>
+        <v>359</v>
       </c>
       <c r="C235" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-        <v>1994</v>
+        <v>150</v>
       </c>
       <c r="E235" t="s">
-        <v>32</v>
+        <v>360</v>
       </c>
       <c r="F235">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G235">
-        <v>13296</v>
+        <v>21862</v>
       </c>
     </row>
     <row r="236" spans="1:7">
       <c r="B236" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="C236" t="s">
-        <v>1</v>
+        <v>244</v>
+      </c>
+      <c r="D236">
+        <v>1969</v>
       </c>
       <c r="E236" t="s">
-        <v>133</v>
+        <v>362</v>
       </c>
       <c r="F236">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="G236">
-        <v>13262</v>
+        <v>21748</v>
       </c>
     </row>
     <row r="237" spans="1:7">
       <c r="B237" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="C237" t="s">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="E237" t="s">
-        <v>184</v>
+        <v>362</v>
       </c>
       <c r="F237">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="G237">
-        <v>13246</v>
+        <v>21748</v>
       </c>
     </row>
     <row r="238" spans="1:7">
       <c r="B238" t="s">
-        <v>367</v>
+        <v>62</v>
       </c>
       <c r="C238" t="s">
-        <v>368</v>
+        <v>156</v>
       </c>
       <c r="E238" t="s">
-        <v>276</v>
+        <v>64</v>
       </c>
       <c r="F238">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G238">
-        <v>13157</v>
+        <v>21739</v>
       </c>
     </row>
     <row r="239" spans="1:7">
       <c r="B239" t="s">
-        <v>369</v>
+        <v>62</v>
       </c>
       <c r="C239" t="s">
-        <v>37</v>
+        <v>1</v>
       </c>
       <c r="E239" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F239">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G239">
-        <v>13112</v>
+        <v>21739</v>
       </c>
     </row>
     <row r="240" spans="1:7">
       <c r="B240" t="s">
-        <v>370</v>
+        <v>364</v>
       </c>
       <c r="C240" t="s">
-        <v>371</v>
+        <v>365</v>
       </c>
       <c r="E240" t="s">
-        <v>147</v>
+        <v>5</v>
       </c>
       <c r="F240">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G240">
-        <v>13050</v>
+        <v>21658</v>
       </c>
     </row>
     <row r="241" spans="1:7">
       <c r="B241" t="s">
-        <v>372</v>
+        <v>366</v>
       </c>
       <c r="C241" t="s">
-        <v>373</v>
-[...2 lines deleted...]
-        <v>2010</v>
+        <v>77</v>
       </c>
       <c r="E241" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="F241">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G241">
-        <v>13037</v>
+        <v>21291</v>
       </c>
     </row>
     <row r="242" spans="1:7">
       <c r="B242" t="s">
-        <v>281</v>
+        <v>367</v>
       </c>
       <c r="C242" t="s">
-        <v>197</v>
+        <v>368</v>
       </c>
       <c r="E242" t="s">
-        <v>238</v>
+        <v>13</v>
       </c>
       <c r="F242">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G242">
-        <v>12911</v>
+        <v>21248</v>
       </c>
     </row>
     <row r="243" spans="1:7">
       <c r="B243" t="s">
-        <v>374</v>
+        <v>369</v>
       </c>
       <c r="C243" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-        <v>1969</v>
+        <v>265</v>
       </c>
       <c r="E243" t="s">
-        <v>375</v>
+        <v>93</v>
       </c>
       <c r="F243">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="G243">
-        <v>12902</v>
+        <v>21084</v>
       </c>
     </row>
     <row r="244" spans="1:7">
       <c r="B244" t="s">
-        <v>376</v>
+        <v>370</v>
       </c>
       <c r="C244" t="s">
-        <v>29</v>
+        <v>371</v>
       </c>
       <c r="E244" t="s">
-        <v>375</v>
+        <v>93</v>
       </c>
       <c r="F244">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="G244">
-        <v>12902</v>
+        <v>21084</v>
       </c>
     </row>
     <row r="245" spans="1:7">
       <c r="B245" t="s">
-        <v>377</v>
+        <v>372</v>
       </c>
       <c r="C245" t="s">
-        <v>79</v>
+        <v>114</v>
       </c>
       <c r="E245" t="s">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="F245">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="G245">
-        <v>12872</v>
+        <v>21035</v>
       </c>
     </row>
     <row r="246" spans="1:7">
       <c r="B246" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="C246" t="s">
-        <v>224</v>
+        <v>374</v>
       </c>
       <c r="E246" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F246">
         <v>6</v>
       </c>
       <c r="G246">
-        <v>12812</v>
+        <v>21030</v>
       </c>
     </row>
     <row r="247" spans="1:7">
       <c r="B247" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
       <c r="C247" t="s">
-        <v>29</v>
+        <v>122</v>
       </c>
       <c r="E247" t="s">
-        <v>38</v>
+        <v>303</v>
       </c>
       <c r="F247">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="G247">
-        <v>12803</v>
+        <v>21029</v>
       </c>
     </row>
     <row r="248" spans="1:7">
       <c r="B248" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="C248" t="s">
-        <v>264</v>
+        <v>122</v>
       </c>
       <c r="E248" t="s">
-        <v>122</v>
+        <v>79</v>
       </c>
       <c r="F248">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="G248">
-        <v>12711</v>
+        <v>20969</v>
       </c>
     </row>
     <row r="249" spans="1:7">
       <c r="B249" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="C249" t="s">
-        <v>382</v>
+        <v>67</v>
       </c>
       <c r="E249" t="s">
-        <v>122</v>
+        <v>50</v>
       </c>
       <c r="F249">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="G249">
-        <v>12711</v>
+        <v>20963</v>
       </c>
     </row>
     <row r="250" spans="1:7">
       <c r="B250" t="s">
-        <v>319</v>
+        <v>191</v>
       </c>
       <c r="C250" t="s">
-        <v>31</v>
+        <v>378</v>
       </c>
       <c r="E250" t="s">
-        <v>77</v>
+        <v>379</v>
       </c>
       <c r="F250">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="G250">
-        <v>12660</v>
+        <v>20919</v>
       </c>
     </row>
     <row r="251" spans="1:7">
       <c r="B251" t="s">
-        <v>310</v>
+        <v>380</v>
       </c>
       <c r="C251" t="s">
-        <v>83</v>
+        <v>244</v>
       </c>
       <c r="E251" t="s">
-        <v>38</v>
+        <v>79</v>
       </c>
       <c r="F251">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G251">
-        <v>12606</v>
+        <v>20743</v>
       </c>
     </row>
     <row r="252" spans="1:7">
       <c r="B252" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="C252" t="s">
-        <v>383</v>
+        <v>218</v>
       </c>
       <c r="E252" t="s">
-        <v>22</v>
+        <v>79</v>
       </c>
       <c r="F252">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="G252">
-        <v>12545</v>
+        <v>20743</v>
       </c>
     </row>
     <row r="253" spans="1:7">
       <c r="B253" t="s">
-        <v>377</v>
+        <v>382</v>
       </c>
       <c r="C253" t="s">
-        <v>384</v>
-[...2 lines deleted...]
-        <v>1971</v>
+        <v>150</v>
       </c>
       <c r="E253" t="s">
-        <v>2</v>
+        <v>206</v>
       </c>
       <c r="F253">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G253">
-        <v>12542</v>
+        <v>20587</v>
       </c>
     </row>
     <row r="254" spans="1:7">
       <c r="B254" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="C254" t="s">
-        <v>34</v>
+        <v>150</v>
       </c>
       <c r="E254" t="s">
         <v>102</v>
       </c>
       <c r="F254">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="G254">
-        <v>12508</v>
+        <v>20544</v>
       </c>
     </row>
     <row r="255" spans="1:7">
       <c r="B255" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="C255" t="s">
-        <v>85</v>
+        <v>54</v>
       </c>
       <c r="E255" t="s">
-        <v>133</v>
+        <v>379</v>
       </c>
       <c r="F255">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="G255">
-        <v>12491</v>
+        <v>20483</v>
       </c>
     </row>
     <row r="256" spans="1:7">
       <c r="B256" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="C256" t="s">
-        <v>197</v>
+        <v>42</v>
       </c>
       <c r="E256" t="s">
-        <v>96</v>
+        <v>13</v>
       </c>
       <c r="F256">
         <v>6</v>
       </c>
       <c r="G256">
-        <v>12483</v>
+        <v>20413</v>
       </c>
     </row>
     <row r="257" spans="1:7">
       <c r="B257" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="C257" t="s">
-        <v>389</v>
+        <v>352</v>
       </c>
       <c r="E257" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="F257">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="G257">
-        <v>12466</v>
+        <v>20275</v>
       </c>
     </row>
     <row r="258" spans="1:7">
       <c r="B258" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
       <c r="C258" t="s">
-        <v>391</v>
+        <v>122</v>
       </c>
       <c r="E258" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="F258">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="G258">
-        <v>12354</v>
+        <v>20266</v>
       </c>
     </row>
     <row r="259" spans="1:7">
       <c r="B259" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="C259" t="s">
-        <v>393</v>
+        <v>24</v>
       </c>
       <c r="E259" t="s">
-        <v>96</v>
+        <v>10</v>
       </c>
       <c r="F259">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G259">
-        <v>12281</v>
+        <v>20204</v>
       </c>
     </row>
     <row r="260" spans="1:7">
       <c r="B260" t="s">
-        <v>394</v>
+        <v>389</v>
       </c>
       <c r="C260" t="s">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="E260" t="s">
-        <v>22</v>
+        <v>390</v>
       </c>
       <c r="F260">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G260">
-        <v>12255</v>
+        <v>20066</v>
       </c>
     </row>
     <row r="261" spans="1:7">
       <c r="B261" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="C261" t="s">
-        <v>396</v>
+        <v>26</v>
       </c>
       <c r="E261" t="s">
-        <v>65</v>
+        <v>10</v>
       </c>
       <c r="F261">
         <v>7</v>
       </c>
       <c r="G261">
-        <v>12229</v>
+        <v>19994</v>
       </c>
     </row>
     <row r="262" spans="1:7">
       <c r="B262" t="s">
-        <v>397</v>
+        <v>392</v>
       </c>
       <c r="C262" t="s">
-        <v>109</v>
+        <v>122</v>
       </c>
       <c r="E262" t="s">
-        <v>55</v>
+        <v>167</v>
       </c>
       <c r="F262">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="G262">
-        <v>12216</v>
+        <v>19974</v>
       </c>
     </row>
     <row r="263" spans="1:7">
       <c r="B263" t="s">
-        <v>398</v>
+        <v>393</v>
       </c>
       <c r="C263" t="s">
-        <v>197</v>
+        <v>394</v>
       </c>
       <c r="E263" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="F263">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="G263">
-        <v>12126</v>
+        <v>19649</v>
       </c>
     </row>
     <row r="264" spans="1:7">
       <c r="B264" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
       <c r="C264" t="s">
-        <v>400</v>
+        <v>113</v>
+      </c>
+      <c r="D264">
+        <v>2010</v>
       </c>
       <c r="E264" t="s">
-        <v>401</v>
+        <v>10</v>
       </c>
       <c r="F264">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="G264">
-        <v>12126</v>
+        <v>19646</v>
       </c>
     </row>
     <row r="265" spans="1:7">
       <c r="B265" t="s">
-        <v>210</v>
+        <v>396</v>
       </c>
       <c r="C265" t="s">
-        <v>153</v>
+        <v>397</v>
       </c>
       <c r="E265" t="s">
-        <v>104</v>
+        <v>242</v>
       </c>
       <c r="F265">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="G265">
-        <v>12116</v>
+        <v>19515</v>
       </c>
     </row>
     <row r="266" spans="1:7">
       <c r="B266" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="C266" t="s">
-        <v>403</v>
+        <v>15</v>
       </c>
       <c r="E266" t="s">
-        <v>22</v>
+        <v>142</v>
       </c>
       <c r="F266">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G266">
-        <v>12110</v>
+        <v>19405</v>
       </c>
     </row>
     <row r="267" spans="1:7">
       <c r="B267" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="C267" t="s">
-        <v>405</v>
+        <v>15</v>
       </c>
       <c r="E267" t="s">
-        <v>38</v>
+        <v>142</v>
       </c>
       <c r="F267">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G267">
-        <v>12032</v>
+        <v>19405</v>
       </c>
     </row>
     <row r="268" spans="1:7">
       <c r="B268" t="s">
-        <v>406</v>
+        <v>399</v>
       </c>
       <c r="C268" t="s">
-        <v>407</v>
+        <v>400</v>
       </c>
       <c r="E268" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="F268">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="G268">
-        <v>12032</v>
+        <v>19356</v>
       </c>
     </row>
     <row r="269" spans="1:7">
       <c r="B269" t="s">
-        <v>192</v>
+        <v>401</v>
       </c>
       <c r="C269" t="s">
-        <v>408</v>
+        <v>65</v>
       </c>
       <c r="E269" t="s">
-        <v>194</v>
+        <v>5</v>
       </c>
       <c r="F269">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G269">
-        <v>12029</v>
+        <v>19164</v>
       </c>
     </row>
     <row r="270" spans="1:7">
       <c r="B270" t="s">
-        <v>298</v>
+        <v>402</v>
       </c>
       <c r="C270" t="s">
-        <v>203</v>
+        <v>403</v>
       </c>
       <c r="E270" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="F270">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="G270">
-        <v>11988</v>
+        <v>19101</v>
       </c>
     </row>
     <row r="271" spans="1:7">
       <c r="B271" t="s">
-        <v>409</v>
+        <v>404</v>
       </c>
       <c r="C271" t="s">
-        <v>270</v>
+        <v>185</v>
       </c>
       <c r="E271" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F271">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G271">
-        <v>11915</v>
+        <v>19028</v>
       </c>
     </row>
     <row r="272" spans="1:7">
       <c r="B272" t="s">
-        <v>410</v>
+        <v>405</v>
       </c>
       <c r="C272" t="s">
-        <v>4</v>
+        <v>141</v>
       </c>
       <c r="E272" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="F272">
-        <v>5</v>
+        <v>21</v>
       </c>
       <c r="G272">
-        <v>11913</v>
+        <v>18988</v>
       </c>
     </row>
     <row r="273" spans="1:7">
       <c r="B273" t="s">
-        <v>411</v>
+        <v>406</v>
       </c>
       <c r="C273" t="s">
-        <v>169</v>
+        <v>407</v>
       </c>
       <c r="E273" t="s">
-        <v>122</v>
+        <v>408</v>
       </c>
       <c r="F273">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="G273">
-        <v>11848</v>
+        <v>18895</v>
       </c>
     </row>
     <row r="274" spans="1:7">
       <c r="B274" t="s">
-        <v>93</v>
+        <v>409</v>
       </c>
       <c r="C274" t="s">
-        <v>146</v>
+        <v>410</v>
       </c>
       <c r="E274" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="F274">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="G274">
-        <v>11646</v>
+        <v>18805</v>
       </c>
     </row>
     <row r="275" spans="1:7">
       <c r="B275" t="s">
-        <v>211</v>
+        <v>411</v>
       </c>
       <c r="C275" t="s">
-        <v>83</v>
+        <v>244</v>
+      </c>
+      <c r="D275">
+        <v>2009</v>
       </c>
       <c r="E275" t="s">
-        <v>122</v>
+        <v>325</v>
       </c>
       <c r="F275">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="G275">
-        <v>11510</v>
+        <v>18790</v>
       </c>
     </row>
     <row r="276" spans="1:7">
       <c r="B276" t="s">
         <v>412</v>
       </c>
       <c r="C276" t="s">
-        <v>29</v>
+        <v>145</v>
       </c>
       <c r="E276" t="s">
-        <v>44</v>
+        <v>160</v>
       </c>
       <c r="F276">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="G276">
-        <v>11508</v>
+        <v>18757</v>
       </c>
     </row>
     <row r="277" spans="1:7">
       <c r="B277" t="s">
         <v>413</v>
       </c>
       <c r="C277" t="s">
-        <v>94</v>
+        <v>122</v>
       </c>
       <c r="E277" t="s">
-        <v>414</v>
+        <v>209</v>
       </c>
       <c r="F277">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G277">
-        <v>11490</v>
+        <v>18700</v>
       </c>
     </row>
     <row r="278" spans="1:7">
       <c r="B278" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="C278" t="s">
-        <v>354</v>
+        <v>26</v>
       </c>
       <c r="E278" t="s">
-        <v>416</v>
+        <v>160</v>
       </c>
       <c r="F278">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="G278">
-        <v>11445</v>
+        <v>18497</v>
       </c>
     </row>
     <row r="279" spans="1:7">
       <c r="B279" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="C279" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="E279" t="s">
-        <v>41</v>
+        <v>176</v>
       </c>
       <c r="F279">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G279">
-        <v>11436</v>
+        <v>18435</v>
       </c>
     </row>
     <row r="280" spans="1:7">
       <c r="B280" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
       <c r="C280" t="s">
-        <v>64</v>
+        <v>145</v>
       </c>
       <c r="E280" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="F280">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G280">
-        <v>11326</v>
+        <v>18429</v>
       </c>
     </row>
     <row r="281" spans="1:7">
       <c r="B281" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="C281" t="s">
-        <v>420</v>
+        <v>4</v>
       </c>
       <c r="E281" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="F281">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G281">
-        <v>11281</v>
+        <v>18412</v>
       </c>
     </row>
     <row r="282" spans="1:7">
       <c r="B282" t="s">
-        <v>366</v>
+        <v>418</v>
       </c>
       <c r="C282" t="s">
+        <v>156</v>
+      </c>
+      <c r="E282" t="s">
+        <v>90</v>
+      </c>
+      <c r="F282">
         <v>9</v>
       </c>
-      <c r="E282" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G282">
-        <v>11268</v>
+        <v>18399</v>
       </c>
     </row>
     <row r="283" spans="1:7">
       <c r="B283" t="s">
-        <v>298</v>
+        <v>419</v>
       </c>
       <c r="C283" t="s">
-        <v>207</v>
+        <v>420</v>
       </c>
       <c r="E283" t="s">
-        <v>421</v>
+        <v>29</v>
       </c>
       <c r="F283">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="G283">
-        <v>11219</v>
+        <v>18370</v>
       </c>
     </row>
     <row r="284" spans="1:7">
       <c r="B284" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="C284" t="s">
-        <v>115</v>
+        <v>189</v>
       </c>
       <c r="E284" t="s">
-        <v>74</v>
+        <v>102</v>
       </c>
       <c r="F284">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="G284">
-        <v>11159</v>
+        <v>18292</v>
       </c>
     </row>
     <row r="285" spans="1:7">
       <c r="B285" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="C285" t="s">
-        <v>106</v>
+        <v>141</v>
       </c>
       <c r="E285" t="s">
-        <v>65</v>
+        <v>38</v>
       </c>
       <c r="F285">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G285">
-        <v>11134</v>
+        <v>18234</v>
       </c>
     </row>
     <row r="286" spans="1:7">
       <c r="B286" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="C286" t="s">
-        <v>248</v>
+        <v>119</v>
       </c>
       <c r="E286" t="s">
-        <v>163</v>
+        <v>13</v>
       </c>
       <c r="F286">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="G286">
-        <v>11084</v>
+        <v>18132</v>
       </c>
     </row>
     <row r="287" spans="1:7">
       <c r="B287" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="C287" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="E287" t="s">
-        <v>194</v>
+        <v>75</v>
       </c>
       <c r="F287">
         <v>6</v>
       </c>
       <c r="G287">
-        <v>11047</v>
+        <v>17968</v>
       </c>
     </row>
     <row r="288" spans="1:7">
       <c r="B288" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="C288" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>1997</v>
+        <v>244</v>
       </c>
       <c r="E288" t="s">
-        <v>427</v>
+        <v>85</v>
       </c>
       <c r="F288">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G288">
-        <v>11047</v>
+        <v>17762</v>
       </c>
     </row>
     <row r="289" spans="1:7">
       <c r="B289" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="C289" t="s">
-        <v>111</v>
+        <v>244</v>
       </c>
       <c r="E289" t="s">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="F289">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G289">
-        <v>10946</v>
+        <v>17733</v>
       </c>
     </row>
     <row r="290" spans="1:7">
       <c r="B290" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
       <c r="C290" t="s">
-        <v>9</v>
+        <v>427</v>
       </c>
       <c r="E290" t="s">
-        <v>133</v>
+        <v>85</v>
       </c>
       <c r="F290">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G290">
-        <v>10901</v>
+        <v>17560</v>
       </c>
     </row>
     <row r="291" spans="1:7">
       <c r="B291" t="s">
-        <v>430</v>
+        <v>72</v>
       </c>
       <c r="C291" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>2010</v>
+        <v>57</v>
       </c>
       <c r="E291" t="s">
-        <v>41</v>
+        <v>58</v>
       </c>
       <c r="F291">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="G291">
-        <v>10899</v>
+        <v>17501</v>
       </c>
     </row>
     <row r="292" spans="1:7">
       <c r="B292" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="C292" t="s">
-        <v>432</v>
+        <v>111</v>
       </c>
       <c r="E292" t="s">
-        <v>55</v>
+        <v>330</v>
       </c>
       <c r="F292">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G292">
-        <v>10877</v>
+        <v>17460</v>
       </c>
     </row>
     <row r="293" spans="1:7">
       <c r="B293" t="s">
-        <v>433</v>
+        <v>372</v>
       </c>
       <c r="C293" t="s">
-        <v>67</v>
+        <v>285</v>
       </c>
       <c r="E293" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="F293">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="G293">
-        <v>10837</v>
+        <v>17417</v>
       </c>
     </row>
     <row r="294" spans="1:7">
       <c r="B294" t="s">
-        <v>186</v>
+        <v>429</v>
       </c>
       <c r="C294" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>1973</v>
+        <v>430</v>
       </c>
       <c r="E294" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="F294">
         <v>5</v>
       </c>
       <c r="G294">
-        <v>10829</v>
+        <v>17380</v>
       </c>
     </row>
     <row r="295" spans="1:7">
       <c r="B295" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
       <c r="C295" t="s">
-        <v>354</v>
+        <v>335</v>
       </c>
       <c r="E295" t="s">
-        <v>60</v>
+        <v>211</v>
       </c>
       <c r="F295">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="G295">
-        <v>10780</v>
+        <v>17277</v>
       </c>
     </row>
     <row r="296" spans="1:7">
       <c r="B296" t="s">
-        <v>339</v>
+        <v>432</v>
       </c>
       <c r="C296" t="s">
-        <v>248</v>
-[...2 lines deleted...]
-        <v>2015</v>
+        <v>433</v>
       </c>
       <c r="E296" t="s">
-        <v>55</v>
+        <v>211</v>
       </c>
       <c r="F296">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="G296">
-        <v>10773</v>
+        <v>17204</v>
       </c>
     </row>
     <row r="297" spans="1:7">
       <c r="B297" t="s">
+        <v>434</v>
+      </c>
+      <c r="C297" t="s">
         <v>435</v>
       </c>
-      <c r="C297" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E297" t="s">
-        <v>60</v>
+        <v>13</v>
       </c>
       <c r="F297">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="G297">
-        <v>10526</v>
+        <v>17120</v>
       </c>
     </row>
     <row r="298" spans="1:7">
       <c r="B298" t="s">
-        <v>221</v>
+        <v>436</v>
       </c>
       <c r="C298" t="s">
-        <v>1</v>
+        <v>37</v>
       </c>
       <c r="E298" t="s">
-        <v>41</v>
+        <v>75</v>
       </c>
       <c r="F298">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="G298">
-        <v>10493</v>
+        <v>17047</v>
       </c>
     </row>
     <row r="299" spans="1:7">
       <c r="B299" t="s">
         <v>437</v>
       </c>
       <c r="C299" t="s">
-        <v>287</v>
-[...2 lines deleted...]
-        <v>1991</v>
+        <v>65</v>
       </c>
       <c r="E299" t="s">
-        <v>122</v>
+        <v>29</v>
       </c>
       <c r="F299">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="G299">
-        <v>10473</v>
+        <v>16915</v>
       </c>
     </row>
     <row r="300" spans="1:7">
       <c r="B300" t="s">
-        <v>438</v>
+        <v>295</v>
       </c>
       <c r="C300" t="s">
-        <v>47</v>
+        <v>189</v>
+      </c>
+      <c r="D300">
+        <v>2015</v>
       </c>
       <c r="E300" t="s">
-        <v>346</v>
+        <v>50</v>
       </c>
       <c r="F300">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="G300">
-        <v>10388</v>
+        <v>16885</v>
       </c>
     </row>
     <row r="301" spans="1:7">
       <c r="B301" t="s">
+        <v>438</v>
+      </c>
+      <c r="C301" t="s">
         <v>439</v>
       </c>
-      <c r="C301" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E301" t="s">
-        <v>60</v>
+        <v>160</v>
       </c>
       <c r="F301">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G301">
-        <v>10206</v>
+        <v>16861</v>
       </c>
     </row>
     <row r="302" spans="1:7">
       <c r="B302" t="s">
-        <v>440</v>
+        <v>359</v>
       </c>
       <c r="C302" t="s">
-        <v>299</v>
+        <v>282</v>
       </c>
       <c r="E302" t="s">
-        <v>44</v>
+        <v>107</v>
       </c>
       <c r="F302">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="G302">
-        <v>10191</v>
+        <v>16752</v>
       </c>
     </row>
     <row r="303" spans="1:7">
       <c r="B303" t="s">
+        <v>440</v>
+      </c>
+      <c r="C303" t="s">
         <v>441</v>
       </c>
-      <c r="C303" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E303" t="s">
-        <v>22</v>
+        <v>90</v>
       </c>
       <c r="F303">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="G303">
-        <v>10115</v>
+        <v>16727</v>
       </c>
     </row>
     <row r="304" spans="1:7">
       <c r="B304" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="C304" t="s">
-        <v>29</v>
+        <v>374</v>
       </c>
       <c r="D304">
-        <v>1975</v>
+        <v>1991</v>
       </c>
       <c r="E304" t="s">
-        <v>22</v>
+        <v>93</v>
       </c>
       <c r="F304">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G304">
-        <v>10104</v>
+        <v>16627</v>
       </c>
     </row>
     <row r="305" spans="1:7">
       <c r="B305" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="C305" t="s">
-        <v>1</v>
+        <v>42</v>
       </c>
       <c r="E305" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="F305">
-        <v>5</v>
+        <v>23</v>
       </c>
       <c r="G305">
-        <v>10019</v>
+        <v>16594</v>
       </c>
     </row>
     <row r="306" spans="1:7">
       <c r="B306" t="s">
+        <v>444</v>
+      </c>
+      <c r="C306" t="s">
         <v>445</v>
       </c>
-      <c r="C306" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E306" t="s">
-        <v>55</v>
+        <v>446</v>
       </c>
       <c r="F306">
-        <v>5</v>
+        <v>23</v>
       </c>
       <c r="G306">
-        <v>10015</v>
+        <v>16488</v>
       </c>
     </row>
     <row r="307" spans="1:7">
       <c r="B307" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="C307" t="s">
-        <v>83</v>
+        <v>54</v>
       </c>
       <c r="E307" t="s">
-        <v>60</v>
+        <v>448</v>
       </c>
       <c r="F307">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="G307">
-        <v>9989</v>
+        <v>16307</v>
       </c>
     </row>
     <row r="308" spans="1:7">
       <c r="B308" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="C308" t="s">
-        <v>109</v>
+        <v>450</v>
       </c>
       <c r="E308" t="s">
-        <v>60</v>
+        <v>448</v>
       </c>
       <c r="F308">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="G308">
-        <v>9954</v>
+        <v>16307</v>
       </c>
     </row>
     <row r="309" spans="1:7">
       <c r="B309" t="s">
+        <v>243</v>
+      </c>
+      <c r="C309" t="s">
+        <v>147</v>
+      </c>
+      <c r="E309" t="s">
         <v>448</v>
-      </c>
-[...4 lines deleted...]
-        <v>133</v>
       </c>
       <c r="F309">
         <v>7</v>
       </c>
       <c r="G309">
-        <v>9929</v>
+        <v>16307</v>
       </c>
     </row>
     <row r="310" spans="1:7">
       <c r="B310" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="C310" t="s">
-        <v>29</v>
+        <v>244</v>
+      </c>
+      <c r="E310" t="s">
+        <v>5</v>
       </c>
       <c r="F310">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="G310">
-        <v>9893</v>
+        <v>16263</v>
       </c>
     </row>
     <row r="311" spans="1:7">
       <c r="B311" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="C311" t="s">
-        <v>111</v>
+        <v>453</v>
+      </c>
+      <c r="E311" t="s">
+        <v>79</v>
       </c>
       <c r="F311">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G311">
-        <v>9893</v>
+        <v>16222</v>
       </c>
     </row>
     <row r="312" spans="1:7">
       <c r="B312" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="C312" t="s">
-        <v>452</v>
+        <v>455</v>
+      </c>
+      <c r="D312">
+        <v>2010</v>
       </c>
       <c r="E312" t="s">
-        <v>401</v>
+        <v>21</v>
       </c>
       <c r="F312">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G312">
-        <v>9893</v>
+        <v>16182</v>
       </c>
     </row>
     <row r="313" spans="1:7">
       <c r="B313" t="s">
-        <v>453</v>
+        <v>367</v>
       </c>
       <c r="C313" t="s">
-        <v>47</v>
+        <v>456</v>
       </c>
       <c r="E313" t="s">
-        <v>454</v>
+        <v>13</v>
       </c>
       <c r="F313">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G313">
-        <v>9893</v>
+        <v>16109</v>
       </c>
     </row>
     <row r="314" spans="1:7">
       <c r="B314" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="C314" t="s">
-        <v>47</v>
+        <v>141</v>
       </c>
       <c r="E314" t="s">
-        <v>454</v>
+        <v>93</v>
       </c>
       <c r="F314">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G314">
-        <v>9893</v>
+        <v>16086</v>
       </c>
     </row>
     <row r="315" spans="1:7">
       <c r="B315" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="C315" t="s">
-        <v>144</v>
+        <v>355</v>
+      </c>
+      <c r="E315" t="s">
+        <v>13</v>
       </c>
       <c r="F315">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="G315">
-        <v>9893</v>
+        <v>15963</v>
       </c>
     </row>
     <row r="316" spans="1:7">
       <c r="B316" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="C316" t="s">
-        <v>458</v>
+        <v>4</v>
+      </c>
+      <c r="E316" t="s">
+        <v>29</v>
       </c>
       <c r="F316">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="G316">
-        <v>9893</v>
+        <v>15868</v>
       </c>
     </row>
     <row r="317" spans="1:7">
       <c r="B317" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="C317" t="s">
-        <v>98</v>
+        <v>24</v>
       </c>
       <c r="E317" t="s">
-        <v>352</v>
+        <v>209</v>
       </c>
       <c r="F317">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G317">
-        <v>9865</v>
+        <v>15820</v>
       </c>
     </row>
     <row r="318" spans="1:7">
       <c r="B318" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="C318" t="s">
-        <v>37</v>
+        <v>7</v>
       </c>
       <c r="E318" t="s">
-        <v>279</v>
+        <v>209</v>
       </c>
       <c r="F318">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G318">
-        <v>9843</v>
+        <v>15820</v>
       </c>
     </row>
     <row r="319" spans="1:7">
       <c r="B319" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="C319" t="s">
-        <v>24</v>
+        <v>1</v>
       </c>
       <c r="E319" t="s">
-        <v>60</v>
+        <v>43</v>
       </c>
       <c r="F319">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="G319">
-        <v>9843</v>
+        <v>15743</v>
       </c>
     </row>
     <row r="320" spans="1:7">
       <c r="B320" t="s">
-        <v>462</v>
+        <v>422</v>
       </c>
       <c r="C320" t="s">
-        <v>463</v>
+        <v>20</v>
       </c>
       <c r="E320" t="s">
-        <v>74</v>
+        <v>13</v>
       </c>
       <c r="F320">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="G320">
-        <v>9801</v>
+        <v>15739</v>
       </c>
     </row>
     <row r="321" spans="1:7">
       <c r="B321" t="s">
-        <v>372</v>
+        <v>463</v>
       </c>
       <c r="C321" t="s">
         <v>464</v>
       </c>
       <c r="E321" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="F321">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G321">
-        <v>9745</v>
+        <v>15721</v>
       </c>
     </row>
     <row r="322" spans="1:7">
       <c r="B322" t="s">
         <v>465</v>
       </c>
       <c r="C322" t="s">
-        <v>224</v>
+        <v>466</v>
       </c>
       <c r="E322" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="F322">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G322">
-        <v>9650</v>
+        <v>15462</v>
       </c>
     </row>
     <row r="323" spans="1:7">
       <c r="B323" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="C323" t="s">
-        <v>47</v>
+        <v>122</v>
       </c>
       <c r="E323" t="s">
-        <v>238</v>
+        <v>29</v>
       </c>
       <c r="F323">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="G323">
-        <v>9630</v>
+        <v>15409</v>
       </c>
     </row>
     <row r="324" spans="1:7">
       <c r="B324" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="C324" t="s">
-        <v>106</v>
+        <v>145</v>
       </c>
       <c r="E324" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="F324">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="G324">
-        <v>9582</v>
+        <v>15388</v>
       </c>
     </row>
     <row r="325" spans="1:7">
       <c r="B325" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="C325" t="s">
-        <v>153</v>
+        <v>445</v>
       </c>
       <c r="E325" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="F325">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G325">
-        <v>9581</v>
+        <v>15295</v>
       </c>
     </row>
     <row r="326" spans="1:7">
       <c r="B326" t="s">
-        <v>469</v>
+        <v>272</v>
       </c>
       <c r="C326" t="s">
-        <v>18</v>
+        <v>470</v>
       </c>
       <c r="E326" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="F326">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="G326">
-        <v>9529</v>
+        <v>15273</v>
       </c>
     </row>
     <row r="327" spans="1:7">
       <c r="B327" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="C327" t="s">
-        <v>197</v>
+        <v>7</v>
       </c>
       <c r="E327" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="F327">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="G327">
-        <v>9529</v>
+        <v>15113</v>
       </c>
     </row>
     <row r="328" spans="1:7">
       <c r="B328" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="C328" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-        <v>1968</v>
+        <v>473</v>
       </c>
       <c r="E328" t="s">
-        <v>184</v>
+        <v>29</v>
       </c>
       <c r="F328">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G328">
-        <v>9529</v>
+        <v>15045</v>
       </c>
     </row>
     <row r="329" spans="1:7">
       <c r="B329" t="s">
-        <v>296</v>
+        <v>451</v>
       </c>
       <c r="C329" t="s">
-        <v>472</v>
+        <v>54</v>
       </c>
       <c r="E329" t="s">
-        <v>41</v>
+        <v>5</v>
       </c>
       <c r="F329">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G329">
-        <v>9494</v>
+        <v>15036</v>
       </c>
     </row>
     <row r="330" spans="1:7">
       <c r="B330" t="s">
-        <v>128</v>
+        <v>474</v>
       </c>
       <c r="C330" t="s">
-        <v>299</v>
+        <v>475</v>
       </c>
       <c r="E330" t="s">
-        <v>22</v>
+        <v>211</v>
       </c>
       <c r="F330">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="G330">
-        <v>9488</v>
+        <v>15011</v>
       </c>
     </row>
     <row r="331" spans="1:7">
       <c r="B331" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="C331" t="s">
-        <v>259</v>
+        <v>54</v>
       </c>
       <c r="E331" t="s">
-        <v>77</v>
+        <v>303</v>
       </c>
       <c r="F331">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G331">
-        <v>9465</v>
+        <v>14997</v>
       </c>
     </row>
     <row r="332" spans="1:7">
       <c r="B332" t="s">
-        <v>468</v>
+        <v>477</v>
       </c>
       <c r="C332" t="s">
-        <v>111</v>
+        <v>67</v>
       </c>
       <c r="E332" t="s">
-        <v>10</v>
+        <v>303</v>
       </c>
       <c r="F332">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="G332">
-        <v>9411</v>
+        <v>14937</v>
       </c>
     </row>
     <row r="333" spans="1:7">
       <c r="B333" t="s">
-        <v>143</v>
+        <v>478</v>
       </c>
       <c r="C333" t="s">
-        <v>98</v>
+        <v>4</v>
+      </c>
+      <c r="D333">
+        <v>2005</v>
       </c>
       <c r="E333" t="s">
-        <v>10</v>
+        <v>107</v>
       </c>
       <c r="F333">
         <v>2</v>
       </c>
       <c r="G333">
-        <v>9396</v>
+        <v>14937</v>
       </c>
     </row>
     <row r="334" spans="1:7">
       <c r="B334" t="s">
-        <v>474</v>
+        <v>479</v>
       </c>
       <c r="C334" t="s">
-        <v>287</v>
+        <v>114</v>
       </c>
       <c r="E334" t="s">
-        <v>10</v>
+        <v>43</v>
       </c>
       <c r="F334">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G334">
-        <v>9396</v>
+        <v>14929</v>
       </c>
     </row>
     <row r="335" spans="1:7">
       <c r="B335" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="C335" t="s">
-        <v>111</v>
+        <v>150</v>
       </c>
       <c r="E335" t="s">
-        <v>60</v>
+        <v>29</v>
       </c>
       <c r="F335">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="G335">
-        <v>9391</v>
+        <v>14885</v>
       </c>
     </row>
     <row r="336" spans="1:7">
       <c r="B336" t="s">
-        <v>476</v>
+        <v>481</v>
       </c>
       <c r="C336" t="s">
-        <v>137</v>
+        <v>22</v>
       </c>
       <c r="E336" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="F336">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G336">
-        <v>9378</v>
+        <v>14806</v>
       </c>
     </row>
     <row r="337" spans="1:7">
       <c r="B337" t="s">
-        <v>239</v>
+        <v>482</v>
       </c>
       <c r="C337" t="s">
-        <v>1</v>
+        <v>189</v>
       </c>
       <c r="E337" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="F337">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="G337">
-        <v>9326</v>
+        <v>14614</v>
       </c>
     </row>
     <row r="338" spans="1:7">
       <c r="B338" t="s">
-        <v>477</v>
+        <v>483</v>
       </c>
       <c r="C338" t="s">
+        <v>484</v>
+      </c>
+      <c r="E338" t="s">
         <v>29</v>
       </c>
-      <c r="E338" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F338">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="G338">
-        <v>9296</v>
+        <v>14553</v>
       </c>
     </row>
     <row r="339" spans="1:7">
       <c r="B339" t="s">
-        <v>478</v>
+        <v>485</v>
       </c>
       <c r="C339" t="s">
-        <v>479</v>
+        <v>122</v>
       </c>
       <c r="E339" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="F339">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G339">
-        <v>9291</v>
+        <v>14497</v>
       </c>
     </row>
     <row r="340" spans="1:7">
       <c r="B340" t="s">
-        <v>480</v>
+        <v>486</v>
       </c>
       <c r="C340" t="s">
-        <v>203</v>
+        <v>4</v>
       </c>
       <c r="E340" t="s">
-        <v>48</v>
+        <v>123</v>
       </c>
       <c r="F340">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="G340">
-        <v>9284</v>
+        <v>14478</v>
       </c>
     </row>
     <row r="341" spans="1:7">
       <c r="B341" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
       <c r="C341" t="s">
-        <v>482</v>
+        <v>4</v>
       </c>
       <c r="E341" t="s">
-        <v>41</v>
+        <v>123</v>
       </c>
       <c r="F341">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="G341">
-        <v>9264</v>
+        <v>14455</v>
       </c>
     </row>
     <row r="342" spans="1:7">
       <c r="B342" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
       <c r="C342" t="s">
-        <v>31</v>
+        <v>488</v>
       </c>
       <c r="E342" t="s">
-        <v>60</v>
+        <v>325</v>
       </c>
       <c r="F342">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G342">
-        <v>9218</v>
+        <v>14436</v>
       </c>
     </row>
     <row r="343" spans="1:7">
       <c r="B343" t="s">
-        <v>484</v>
+        <v>489</v>
       </c>
       <c r="C343" t="s">
-        <v>18</v>
+        <v>261</v>
+      </c>
+      <c r="D343">
+        <v>1989</v>
       </c>
       <c r="E343" t="s">
-        <v>41</v>
+        <v>79</v>
       </c>
       <c r="F343">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G343">
-        <v>9181</v>
+        <v>14326</v>
       </c>
     </row>
     <row r="344" spans="1:7">
       <c r="B344" t="s">
-        <v>485</v>
+        <v>490</v>
       </c>
       <c r="C344" t="s">
-        <v>9</v>
+        <v>445</v>
       </c>
       <c r="E344" t="s">
-        <v>41</v>
+        <v>58</v>
       </c>
       <c r="F344">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G344">
-        <v>9181</v>
+        <v>14316</v>
       </c>
     </row>
     <row r="345" spans="1:7">
       <c r="B345" t="s">
-        <v>486</v>
+        <v>307</v>
       </c>
       <c r="C345" t="s">
-        <v>144</v>
+        <v>48</v>
       </c>
       <c r="E345" t="s">
-        <v>19</v>
+        <v>2</v>
       </c>
       <c r="F345">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G345">
-        <v>9150</v>
+        <v>14301</v>
       </c>
     </row>
     <row r="346" spans="1:7">
       <c r="B346" t="s">
-        <v>487</v>
+        <v>205</v>
       </c>
       <c r="C346" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="E346" t="s">
-        <v>41</v>
+        <v>206</v>
       </c>
       <c r="F346">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="G346">
-        <v>9140</v>
+        <v>14194</v>
       </c>
     </row>
     <row r="347" spans="1:7">
       <c r="B347" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="C347" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-        <v>2009</v>
+        <v>492</v>
       </c>
       <c r="E347" t="s">
-        <v>414</v>
+        <v>10</v>
       </c>
       <c r="F347">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G347">
-        <v>9121</v>
+        <v>14100</v>
       </c>
     </row>
     <row r="348" spans="1:7">
       <c r="B348" t="s">
-        <v>477</v>
+        <v>493</v>
       </c>
       <c r="C348" t="s">
-        <v>29</v>
+        <v>226</v>
       </c>
       <c r="E348" t="s">
-        <v>86</v>
+        <v>10</v>
       </c>
       <c r="F348">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G348">
-        <v>9095</v>
+        <v>14079</v>
       </c>
     </row>
     <row r="349" spans="1:7">
       <c r="B349" t="s">
-        <v>489</v>
+        <v>494</v>
       </c>
       <c r="C349" t="s">
-        <v>228</v>
+        <v>156</v>
       </c>
       <c r="E349" t="s">
-        <v>41</v>
+        <v>495</v>
       </c>
       <c r="F349">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="G349">
-        <v>9084</v>
+        <v>14073</v>
       </c>
     </row>
     <row r="350" spans="1:7">
       <c r="B350" t="s">
-        <v>433</v>
+        <v>496</v>
       </c>
       <c r="C350" t="s">
-        <v>144</v>
+        <v>374</v>
       </c>
       <c r="E350" t="s">
-        <v>421</v>
+        <v>211</v>
       </c>
       <c r="F350">
         <v>2</v>
       </c>
       <c r="G350">
-        <v>8968</v>
+        <v>14010</v>
       </c>
     </row>
     <row r="351" spans="1:7">
       <c r="B351" t="s">
-        <v>490</v>
+        <v>497</v>
       </c>
       <c r="C351" t="s">
-        <v>29</v>
+        <v>63</v>
       </c>
       <c r="E351" t="s">
-        <v>16</v>
+        <v>211</v>
       </c>
       <c r="F351">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G351">
-        <v>8887</v>
+        <v>14010</v>
       </c>
     </row>
     <row r="352" spans="1:7">
       <c r="B352" t="s">
-        <v>491</v>
+        <v>498</v>
       </c>
       <c r="C352" t="s">
-        <v>492</v>
+        <v>48</v>
       </c>
       <c r="E352" t="s">
-        <v>273</v>
+        <v>29</v>
       </c>
       <c r="F352">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="G352">
-        <v>8814</v>
+        <v>13965</v>
       </c>
     </row>
     <row r="353" spans="1:7">
       <c r="B353" t="s">
-        <v>493</v>
+        <v>499</v>
       </c>
       <c r="C353" t="s">
-        <v>45</v>
+        <v>4</v>
       </c>
       <c r="E353" t="s">
-        <v>494</v>
+        <v>64</v>
       </c>
       <c r="F353">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G353">
-        <v>8781</v>
+        <v>13964</v>
       </c>
     </row>
     <row r="354" spans="1:7">
       <c r="B354" t="s">
-        <v>495</v>
+        <v>288</v>
       </c>
       <c r="C354" t="s">
-        <v>496</v>
+        <v>261</v>
       </c>
       <c r="E354" t="s">
-        <v>497</v>
+        <v>142</v>
       </c>
       <c r="F354">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="G354">
-        <v>8758</v>
+        <v>13907</v>
       </c>
     </row>
     <row r="355" spans="1:7">
       <c r="B355" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="C355" t="s">
-        <v>106</v>
+        <v>92</v>
       </c>
       <c r="E355" t="s">
-        <v>323</v>
+        <v>29</v>
       </c>
       <c r="F355">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="G355">
-        <v>8730</v>
+        <v>13899</v>
       </c>
     </row>
     <row r="356" spans="1:7">
       <c r="B356" t="s">
-        <v>128</v>
+        <v>501</v>
       </c>
       <c r="C356" t="s">
-        <v>111</v>
+        <v>502</v>
       </c>
       <c r="E356" t="s">
-        <v>352</v>
+        <v>10</v>
       </c>
       <c r="F356">
-        <v>5</v>
+        <v>22</v>
       </c>
       <c r="G356">
-        <v>8647</v>
+        <v>13871</v>
       </c>
     </row>
     <row r="357" spans="1:7">
       <c r="B357" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="C357" t="s">
-        <v>47</v>
+        <v>147</v>
       </c>
       <c r="E357" t="s">
-        <v>500</v>
+        <v>171</v>
       </c>
       <c r="F357">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G357">
-        <v>8540</v>
+        <v>13826</v>
       </c>
     </row>
     <row r="358" spans="1:7">
       <c r="B358" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="C358" t="s">
-        <v>496</v>
+        <v>113</v>
       </c>
       <c r="E358" t="s">
-        <v>60</v>
+        <v>252</v>
       </c>
       <c r="F358">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G358">
-        <v>8422</v>
+        <v>13773</v>
       </c>
     </row>
     <row r="359" spans="1:7">
       <c r="B359" t="s">
-        <v>502</v>
+        <v>212</v>
       </c>
       <c r="C359" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="E359" t="s">
-        <v>44</v>
+        <v>2</v>
       </c>
       <c r="F359">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="G359">
-        <v>8364</v>
+        <v>13766</v>
       </c>
     </row>
     <row r="360" spans="1:7">
       <c r="B360" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="C360" t="s">
-        <v>504</v>
+        <v>4</v>
       </c>
       <c r="E360" t="s">
-        <v>44</v>
+        <v>2</v>
       </c>
       <c r="F360">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="G360">
-        <v>8364</v>
+        <v>13766</v>
       </c>
     </row>
     <row r="361" spans="1:7">
       <c r="B361" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="C361" t="s">
-        <v>506</v>
+        <v>54</v>
       </c>
       <c r="E361" t="s">
-        <v>55</v>
+        <v>317</v>
       </c>
       <c r="F361">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="G361">
-        <v>8354</v>
+        <v>13719</v>
       </c>
     </row>
     <row r="362" spans="1:7">
       <c r="B362" t="s">
-        <v>110</v>
+        <v>507</v>
       </c>
       <c r="C362" t="s">
-        <v>111</v>
+        <v>508</v>
       </c>
       <c r="E362" t="s">
-        <v>494</v>
+        <v>50</v>
       </c>
       <c r="F362">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="G362">
-        <v>8300</v>
+        <v>13688</v>
       </c>
     </row>
     <row r="363" spans="1:7">
       <c r="B363" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="C363" t="s">
-        <v>111</v>
+        <v>65</v>
       </c>
       <c r="E363" t="s">
-        <v>60</v>
+        <v>235</v>
       </c>
       <c r="F363">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="G363">
-        <v>8209</v>
+        <v>13667</v>
       </c>
     </row>
     <row r="364" spans="1:7">
       <c r="B364" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="C364" t="s">
-        <v>482</v>
+        <v>54</v>
       </c>
       <c r="E364" t="s">
-        <v>104</v>
+        <v>13</v>
       </c>
       <c r="F364">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G364">
-        <v>8162</v>
+        <v>13633</v>
       </c>
     </row>
     <row r="365" spans="1:7">
       <c r="B365" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="C365" t="s">
-        <v>246</v>
+        <v>410</v>
       </c>
       <c r="E365" t="s">
-        <v>22</v>
+        <v>79</v>
       </c>
       <c r="F365">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G365">
-        <v>8132</v>
+        <v>13552</v>
       </c>
     </row>
     <row r="366" spans="1:7">
       <c r="B366" t="s">
-        <v>510</v>
+        <v>153</v>
       </c>
       <c r="C366" t="s">
-        <v>79</v>
+        <v>285</v>
       </c>
       <c r="E366" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="F366">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="G366">
-        <v>8119</v>
+        <v>13466</v>
       </c>
     </row>
     <row r="367" spans="1:7">
       <c r="B367" t="s">
-        <v>511</v>
+        <v>399</v>
       </c>
       <c r="C367" t="s">
-        <v>125</v>
+        <v>512</v>
       </c>
       <c r="E367" t="s">
-        <v>512</v>
+        <v>43</v>
       </c>
       <c r="F367">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="G367">
-        <v>8119</v>
+        <v>13297</v>
       </c>
     </row>
     <row r="368" spans="1:7">
       <c r="B368" t="s">
-        <v>513</v>
+        <v>359</v>
       </c>
       <c r="C368" t="s">
-        <v>79</v>
+        <v>150</v>
+      </c>
+      <c r="D368">
+        <v>1994</v>
       </c>
       <c r="E368" t="s">
-        <v>512</v>
+        <v>43</v>
       </c>
       <c r="F368">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G368">
-        <v>8119</v>
+        <v>13296</v>
       </c>
     </row>
     <row r="369" spans="1:7">
       <c r="B369" t="s">
-        <v>514</v>
+        <v>154</v>
       </c>
       <c r="C369" t="s">
-        <v>18</v>
+        <v>77</v>
+      </c>
+      <c r="D369">
+        <v>1987</v>
       </c>
       <c r="E369" t="s">
-        <v>512</v>
+        <v>75</v>
       </c>
       <c r="F369">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G369">
-        <v>8119</v>
+        <v>13291</v>
       </c>
     </row>
     <row r="370" spans="1:7">
       <c r="B370" t="s">
-        <v>515</v>
+        <v>227</v>
       </c>
       <c r="C370" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="E370" t="s">
-        <v>512</v>
+        <v>209</v>
       </c>
       <c r="F370">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G370">
-        <v>8119</v>
+        <v>13246</v>
       </c>
     </row>
     <row r="371" spans="1:7">
       <c r="B371" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="C371" t="s">
-        <v>83</v>
+        <v>61</v>
       </c>
       <c r="E371" t="s">
-        <v>512</v>
+        <v>58</v>
       </c>
       <c r="F371">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G371">
-        <v>8119</v>
+        <v>13222</v>
       </c>
     </row>
     <row r="372" spans="1:7">
       <c r="B372" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="C372" t="s">
-        <v>47</v>
+        <v>515</v>
       </c>
       <c r="E372" t="s">
-        <v>512</v>
+        <v>29</v>
       </c>
       <c r="F372">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G372">
-        <v>8119</v>
+        <v>13205</v>
       </c>
     </row>
     <row r="373" spans="1:7">
       <c r="B373" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="C373" t="s">
-        <v>519</v>
+        <v>48</v>
       </c>
       <c r="E373" t="s">
-        <v>512</v>
+        <v>274</v>
       </c>
       <c r="F373">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G373">
-        <v>8119</v>
+        <v>13183</v>
       </c>
     </row>
     <row r="374" spans="1:7">
       <c r="B374" t="s">
-        <v>520</v>
+        <v>517</v>
       </c>
       <c r="C374" t="s">
-        <v>9</v>
+        <v>244</v>
       </c>
       <c r="E374" t="s">
-        <v>512</v>
+        <v>58</v>
       </c>
       <c r="F374">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="G374">
-        <v>8119</v>
+        <v>13100</v>
       </c>
     </row>
     <row r="375" spans="1:7">
       <c r="B375" t="s">
-        <v>80</v>
+        <v>478</v>
       </c>
       <c r="C375" t="s">
-        <v>521</v>
+        <v>42</v>
       </c>
       <c r="E375" t="s">
-        <v>55</v>
+        <v>107</v>
       </c>
       <c r="F375">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G375">
-        <v>8093</v>
+        <v>13069</v>
       </c>
     </row>
     <row r="376" spans="1:7">
       <c r="B376" t="s">
-        <v>522</v>
+        <v>454</v>
       </c>
       <c r="C376" t="s">
-        <v>284</v>
+        <v>518</v>
       </c>
       <c r="E376" t="s">
+        <v>21</v>
+      </c>
+      <c r="F376">
         <v>2</v>
       </c>
-      <c r="F376">
-[...1 lines deleted...]
-      </c>
       <c r="G376">
-        <v>8045</v>
+        <v>12996</v>
       </c>
     </row>
     <row r="377" spans="1:7">
       <c r="B377" t="s">
-        <v>523</v>
+        <v>519</v>
       </c>
       <c r="C377" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>1989</v>
+        <v>520</v>
       </c>
       <c r="E377" t="s">
-        <v>147</v>
+        <v>64</v>
       </c>
       <c r="F377">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="G377">
-        <v>8004</v>
+        <v>12943</v>
       </c>
     </row>
     <row r="378" spans="1:7">
       <c r="B378" t="s">
-        <v>524</v>
+        <v>521</v>
       </c>
       <c r="C378" t="s">
-        <v>525</v>
+        <v>4</v>
       </c>
       <c r="E378" t="s">
-        <v>86</v>
+        <v>64</v>
       </c>
       <c r="F378">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="G378">
-        <v>7997</v>
+        <v>12943</v>
       </c>
     </row>
     <row r="379" spans="1:7">
       <c r="B379" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
       <c r="C379" t="s">
-        <v>79</v>
+        <v>69</v>
+      </c>
+      <c r="D379">
+        <v>1969</v>
       </c>
       <c r="E379" t="s">
-        <v>86</v>
+        <v>123</v>
       </c>
       <c r="F379">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G379">
-        <v>7997</v>
+        <v>12920</v>
       </c>
     </row>
     <row r="380" spans="1:7">
       <c r="B380" t="s">
-        <v>333</v>
+        <v>523</v>
       </c>
       <c r="C380" t="s">
-        <v>224</v>
+        <v>45</v>
       </c>
       <c r="E380" t="s">
-        <v>332</v>
+        <v>176</v>
       </c>
       <c r="F380">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="G380">
-        <v>7991</v>
+        <v>12913</v>
       </c>
     </row>
     <row r="381" spans="1:7">
       <c r="B381" t="s">
-        <v>318</v>
+        <v>280</v>
       </c>
       <c r="C381" t="s">
-        <v>6</v>
+        <v>244</v>
       </c>
       <c r="E381" t="s">
-        <v>235</v>
+        <v>317</v>
       </c>
       <c r="F381">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="G381">
-        <v>7944</v>
+        <v>12911</v>
       </c>
     </row>
     <row r="382" spans="1:7">
       <c r="B382" t="s">
-        <v>374</v>
+        <v>524</v>
       </c>
       <c r="C382" t="s">
-        <v>83</v>
+        <v>525</v>
       </c>
       <c r="E382" t="s">
-        <v>375</v>
+        <v>29</v>
       </c>
       <c r="F382">
-        <v>4</v>
+        <v>29</v>
       </c>
       <c r="G382">
-        <v>7890</v>
+        <v>12786</v>
       </c>
     </row>
     <row r="383" spans="1:7">
       <c r="B383" t="s">
-        <v>505</v>
+        <v>263</v>
       </c>
       <c r="C383" t="s">
-        <v>527</v>
+        <v>122</v>
       </c>
       <c r="E383" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="F383">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="G383">
-        <v>7889</v>
+        <v>12781</v>
       </c>
     </row>
     <row r="384" spans="1:7">
       <c r="B384" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="C384" t="s">
-        <v>141</v>
+        <v>527</v>
       </c>
       <c r="E384" t="s">
-        <v>147</v>
+        <v>29</v>
       </c>
       <c r="F384">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="G384">
-        <v>7818</v>
+        <v>12775</v>
       </c>
     </row>
     <row r="385" spans="1:7">
       <c r="B385" t="s">
-        <v>529</v>
+        <v>359</v>
       </c>
       <c r="C385" t="s">
-        <v>47</v>
+        <v>109</v>
       </c>
       <c r="E385" t="s">
-        <v>22</v>
+        <v>360</v>
       </c>
       <c r="F385">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="G385">
-        <v>7805</v>
+        <v>12770</v>
       </c>
     </row>
     <row r="386" spans="1:7">
       <c r="B386" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
       <c r="C386" t="s">
-        <v>18</v>
+        <v>374</v>
       </c>
       <c r="E386" t="s">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="F386">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G386">
-        <v>7754</v>
+        <v>12679</v>
       </c>
     </row>
     <row r="387" spans="1:7">
       <c r="B387" t="s">
-        <v>531</v>
+        <v>76</v>
       </c>
       <c r="C387" t="s">
-        <v>532</v>
+        <v>95</v>
       </c>
       <c r="E387" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F387">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G387">
-        <v>7754</v>
+        <v>12679</v>
       </c>
     </row>
     <row r="388" spans="1:7">
       <c r="B388" t="s">
-        <v>281</v>
+        <v>529</v>
       </c>
       <c r="C388" t="s">
-        <v>345</v>
+        <v>282</v>
       </c>
       <c r="E388" t="s">
-        <v>279</v>
+        <v>64</v>
       </c>
       <c r="F388">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G388">
-        <v>7732</v>
+        <v>12647</v>
       </c>
     </row>
     <row r="389" spans="1:7">
       <c r="B389" t="s">
-        <v>409</v>
+        <v>530</v>
       </c>
       <c r="C389" t="s">
-        <v>24</v>
+        <v>473</v>
       </c>
       <c r="E389" t="s">
-        <v>22</v>
+        <v>531</v>
       </c>
       <c r="F389">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="G389">
-        <v>7724</v>
+        <v>12595</v>
       </c>
     </row>
     <row r="390" spans="1:7">
       <c r="B390" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="C390" t="s">
-        <v>349</v>
+        <v>292</v>
       </c>
       <c r="E390" t="s">
-        <v>55</v>
+        <v>2</v>
       </c>
       <c r="F390">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="G390">
-        <v>7678</v>
+        <v>12529</v>
       </c>
     </row>
     <row r="391" spans="1:7">
       <c r="B391" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
       <c r="C391" t="s">
-        <v>6</v>
+        <v>122</v>
       </c>
       <c r="E391" t="s">
-        <v>535</v>
+        <v>303</v>
       </c>
       <c r="F391">
         <v>4</v>
       </c>
       <c r="G391">
-        <v>7648</v>
+        <v>12521</v>
       </c>
     </row>
     <row r="392" spans="1:7">
       <c r="B392" t="s">
+        <v>534</v>
+      </c>
+      <c r="C392" t="s">
+        <v>535</v>
+      </c>
+      <c r="E392" t="s">
         <v>536</v>
       </c>
-      <c r="C392" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F392">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G392">
-        <v>7646</v>
+        <v>12403</v>
       </c>
     </row>
     <row r="393" spans="1:7">
       <c r="B393" t="s">
-        <v>196</v>
+        <v>117</v>
       </c>
       <c r="C393" t="s">
-        <v>203</v>
+        <v>77</v>
       </c>
       <c r="E393" t="s">
-        <v>538</v>
+        <v>360</v>
       </c>
       <c r="F393">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G393">
-        <v>7643</v>
+        <v>12372</v>
       </c>
     </row>
     <row r="394" spans="1:7">
       <c r="B394" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
       <c r="C394" t="s">
-        <v>47</v>
+        <v>538</v>
       </c>
       <c r="E394" t="s">
-        <v>538</v>
+        <v>360</v>
       </c>
       <c r="F394">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="G394">
-        <v>7643</v>
+        <v>12287</v>
       </c>
     </row>
     <row r="395" spans="1:7">
       <c r="B395" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
       <c r="C395" t="s">
-        <v>541</v>
+        <v>67</v>
       </c>
       <c r="E395" t="s">
-        <v>538</v>
+        <v>29</v>
       </c>
       <c r="F395">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G395">
-        <v>7643</v>
+        <v>12243</v>
       </c>
     </row>
     <row r="396" spans="1:7">
       <c r="B396" t="s">
-        <v>265</v>
+        <v>540</v>
       </c>
       <c r="C396" t="s">
-        <v>106</v>
+        <v>122</v>
       </c>
       <c r="E396" t="s">
-        <v>22</v>
+        <v>2</v>
       </c>
       <c r="F396">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="G396">
-        <v>7624</v>
+        <v>12192</v>
       </c>
     </row>
     <row r="397" spans="1:7">
       <c r="B397" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
       <c r="C397" t="s">
-        <v>24</v>
+        <v>128</v>
       </c>
       <c r="E397" t="s">
-        <v>104</v>
+        <v>16</v>
       </c>
       <c r="F397">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="G397">
-        <v>7582</v>
+        <v>12190</v>
       </c>
     </row>
     <row r="398" spans="1:7">
       <c r="B398" t="s">
+        <v>542</v>
+      </c>
+      <c r="C398" t="s">
         <v>543</v>
       </c>
-      <c r="C398" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E398" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="F398">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="G398">
-        <v>7578</v>
+        <v>12175</v>
       </c>
     </row>
     <row r="399" spans="1:7">
       <c r="B399" t="s">
         <v>544</v>
       </c>
       <c r="C399" t="s">
-        <v>141</v>
+        <v>4</v>
       </c>
       <c r="E399" t="s">
-        <v>497</v>
+        <v>58</v>
       </c>
       <c r="F399">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="G399">
-        <v>7573</v>
+        <v>12161</v>
       </c>
     </row>
     <row r="400" spans="1:7">
       <c r="B400" t="s">
-        <v>186</v>
+        <v>545</v>
       </c>
       <c r="C400" t="s">
-        <v>29</v>
+        <v>546</v>
       </c>
       <c r="E400" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="F400">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G400">
-        <v>7527</v>
+        <v>12032</v>
       </c>
     </row>
     <row r="401" spans="1:7">
       <c r="B401" t="s">
-        <v>545</v>
+        <v>359</v>
       </c>
       <c r="C401" t="s">
-        <v>504</v>
+        <v>147</v>
       </c>
       <c r="E401" t="s">
-        <v>147</v>
+        <v>107</v>
       </c>
       <c r="F401">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="G401">
-        <v>7510</v>
+        <v>11988</v>
       </c>
     </row>
     <row r="402" spans="1:7">
       <c r="B402" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C402" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>2011</v>
+        <v>267</v>
       </c>
       <c r="E402" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="F402">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="G402">
-        <v>7505</v>
+        <v>11970</v>
       </c>
     </row>
     <row r="403" spans="1:7">
       <c r="B403" t="s">
-        <v>120</v>
+        <v>434</v>
       </c>
       <c r="C403" t="s">
-        <v>547</v>
+        <v>246</v>
       </c>
       <c r="E403" t="s">
-        <v>122</v>
+        <v>18</v>
       </c>
       <c r="F403">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="G403">
-        <v>7490</v>
+        <v>11909</v>
       </c>
     </row>
     <row r="404" spans="1:7">
       <c r="B404" t="s">
         <v>548</v>
       </c>
       <c r="C404" t="s">
-        <v>83</v>
+        <v>69</v>
       </c>
       <c r="E404" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="F404">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G404">
-        <v>7485</v>
+        <v>11848</v>
       </c>
     </row>
     <row r="405" spans="1:7">
       <c r="B405" t="s">
         <v>549</v>
       </c>
       <c r="C405" t="s">
-        <v>197</v>
+        <v>550</v>
       </c>
       <c r="E405" t="s">
-        <v>416</v>
+        <v>10</v>
       </c>
       <c r="F405">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G405">
-        <v>7485</v>
+        <v>11796</v>
       </c>
     </row>
     <row r="406" spans="1:7">
       <c r="B406" t="s">
-        <v>550</v>
+        <v>134</v>
       </c>
       <c r="C406" t="s">
-        <v>345</v>
+        <v>122</v>
       </c>
       <c r="E406" t="s">
         <v>551</v>
       </c>
       <c r="F406">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G406">
-        <v>7485</v>
+        <v>11727</v>
       </c>
     </row>
     <row r="407" spans="1:7">
       <c r="B407" t="s">
         <v>552</v>
       </c>
       <c r="C407" t="s">
-        <v>106</v>
+        <v>4</v>
       </c>
       <c r="E407" t="s">
-        <v>551</v>
+        <v>90</v>
       </c>
       <c r="F407">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G407">
-        <v>7485</v>
+        <v>11712</v>
       </c>
     </row>
     <row r="408" spans="1:7">
       <c r="B408" t="s">
-        <v>553</v>
+        <v>540</v>
       </c>
       <c r="C408" t="s">
-        <v>56</v>
+        <v>261</v>
+      </c>
+      <c r="D408">
+        <v>2011</v>
+      </c>
+      <c r="E408" t="s">
+        <v>13</v>
       </c>
       <c r="F408">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="G408">
-        <v>7485</v>
+        <v>11705</v>
       </c>
     </row>
     <row r="409" spans="1:7">
       <c r="B409" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="C409" t="s">
-        <v>396</v>
+        <v>26</v>
       </c>
       <c r="E409" t="s">
-        <v>22</v>
+        <v>5</v>
       </c>
       <c r="F409">
         <v>5</v>
       </c>
       <c r="G409">
-        <v>7471</v>
+        <v>11687</v>
       </c>
     </row>
     <row r="410" spans="1:7">
       <c r="B410" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="C410" t="s">
-        <v>556</v>
+        <v>4</v>
       </c>
       <c r="E410" t="s">
-        <v>60</v>
+        <v>5</v>
       </c>
       <c r="F410">
         <v>5</v>
       </c>
       <c r="G410">
-        <v>7453</v>
+        <v>11687</v>
       </c>
     </row>
     <row r="411" spans="1:7">
       <c r="B411" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="C411" t="s">
-        <v>558</v>
+        <v>244</v>
       </c>
       <c r="E411" t="s">
-        <v>559</v>
+        <v>29</v>
       </c>
       <c r="F411">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="G411">
-        <v>7445</v>
+        <v>11612</v>
       </c>
     </row>
     <row r="412" spans="1:7">
       <c r="B412" t="s">
-        <v>560</v>
+        <v>120</v>
       </c>
       <c r="C412" t="s">
-        <v>561</v>
+        <v>122</v>
       </c>
       <c r="E412" t="s">
-        <v>41</v>
+        <v>555</v>
       </c>
       <c r="F412">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G412">
-        <v>7439</v>
+        <v>11539</v>
       </c>
     </row>
     <row r="413" spans="1:7">
       <c r="B413" t="s">
-        <v>468</v>
+        <v>556</v>
       </c>
       <c r="C413" t="s">
-        <v>111</v>
+        <v>557</v>
       </c>
       <c r="E413" t="s">
         <v>10</v>
       </c>
       <c r="F413">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="G413">
-        <v>7394</v>
+        <v>11537</v>
       </c>
     </row>
     <row r="414" spans="1:7">
       <c r="B414" t="s">
-        <v>330</v>
+        <v>558</v>
       </c>
       <c r="C414" t="s">
-        <v>83</v>
+        <v>122</v>
       </c>
       <c r="E414" t="s">
-        <v>122</v>
+        <v>10</v>
       </c>
       <c r="F414">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="G414">
-        <v>7393</v>
+        <v>11537</v>
       </c>
     </row>
     <row r="415" spans="1:7">
       <c r="B415" t="s">
-        <v>562</v>
+        <v>559</v>
       </c>
       <c r="C415" t="s">
-        <v>34</v>
+        <v>111</v>
       </c>
       <c r="E415" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="F415">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G415">
-        <v>7347</v>
+        <v>11436</v>
       </c>
     </row>
     <row r="416" spans="1:7">
       <c r="B416" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="C416" t="s">
-        <v>564</v>
+        <v>185</v>
       </c>
       <c r="E416" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="F416">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="G416">
-        <v>7336</v>
+        <v>11405</v>
       </c>
     </row>
     <row r="417" spans="1:7">
       <c r="B417" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="C417" t="s">
-        <v>197</v>
+        <v>208</v>
       </c>
       <c r="E417" t="s">
-        <v>32</v>
+        <v>360</v>
       </c>
       <c r="F417">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="G417">
-        <v>7264</v>
+        <v>11290</v>
       </c>
     </row>
     <row r="418" spans="1:7">
       <c r="B418" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="C418" t="s">
-        <v>212</v>
+        <v>31</v>
       </c>
       <c r="E418" t="s">
-        <v>60</v>
+        <v>10</v>
       </c>
       <c r="F418">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="G418">
-        <v>7245</v>
+        <v>11244</v>
       </c>
     </row>
     <row r="419" spans="1:7">
       <c r="B419" t="s">
-        <v>128</v>
+        <v>563</v>
       </c>
       <c r="C419" t="s">
-        <v>83</v>
+        <v>24</v>
       </c>
       <c r="E419" t="s">
-        <v>102</v>
+        <v>5</v>
       </c>
       <c r="F419">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G419">
-        <v>7242</v>
+        <v>11226</v>
       </c>
     </row>
     <row r="420" spans="1:7">
       <c r="B420" t="s">
-        <v>567</v>
+        <v>382</v>
       </c>
       <c r="C420" t="s">
-        <v>79</v>
+        <v>564</v>
       </c>
       <c r="E420" t="s">
-        <v>60</v>
+        <v>206</v>
       </c>
       <c r="F420">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="G420">
-        <v>7207</v>
+        <v>11146</v>
       </c>
     </row>
     <row r="421" spans="1:7">
       <c r="B421" t="s">
-        <v>568</v>
+        <v>565</v>
       </c>
       <c r="C421" t="s">
-        <v>569</v>
+        <v>566</v>
       </c>
       <c r="E421" t="s">
-        <v>60</v>
+        <v>567</v>
       </c>
       <c r="F421">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="G421">
-        <v>7207</v>
+        <v>11143</v>
       </c>
     </row>
     <row r="422" spans="1:7">
       <c r="B422" t="s">
-        <v>570</v>
+        <v>237</v>
       </c>
       <c r="C422" t="s">
-        <v>442</v>
+        <v>1</v>
       </c>
       <c r="E422" t="s">
-        <v>60</v>
+        <v>13</v>
       </c>
       <c r="F422">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="G422">
-        <v>7187</v>
+        <v>11121</v>
       </c>
     </row>
     <row r="423" spans="1:7">
       <c r="B423" t="s">
-        <v>164</v>
+        <v>361</v>
       </c>
       <c r="C423" t="s">
-        <v>338</v>
+        <v>141</v>
       </c>
       <c r="E423" t="s">
-        <v>74</v>
+        <v>362</v>
       </c>
       <c r="F423">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G423">
-        <v>7181</v>
+        <v>11119</v>
       </c>
     </row>
     <row r="424" spans="1:7">
       <c r="B424" t="s">
-        <v>234</v>
+        <v>568</v>
       </c>
       <c r="C424" t="s">
-        <v>571</v>
+        <v>569</v>
       </c>
       <c r="E424" t="s">
-        <v>235</v>
+        <v>570</v>
       </c>
       <c r="F424">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="G424">
-        <v>7124</v>
+        <v>11089</v>
       </c>
     </row>
     <row r="425" spans="1:7">
       <c r="B425" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
       <c r="C425" t="s">
-        <v>573</v>
+        <v>24</v>
+      </c>
+      <c r="D425">
+        <v>1997</v>
       </c>
       <c r="E425" t="s">
-        <v>414</v>
+        <v>570</v>
       </c>
       <c r="F425">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G425">
-        <v>7016</v>
+        <v>11047</v>
       </c>
     </row>
     <row r="426" spans="1:7">
       <c r="B426" t="s">
-        <v>574</v>
+        <v>572</v>
       </c>
       <c r="C426" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-        <v>1969</v>
+        <v>573</v>
       </c>
       <c r="E426" t="s">
-        <v>86</v>
+        <v>10</v>
       </c>
       <c r="F426">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="G426">
-        <v>7002</v>
+        <v>11033</v>
       </c>
     </row>
     <row r="427" spans="1:7">
       <c r="B427" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="C427" t="s">
-        <v>111</v>
+        <v>122</v>
+      </c>
+      <c r="E427" t="s">
+        <v>13</v>
       </c>
       <c r="F427">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G427">
-        <v>6949</v>
+        <v>10946</v>
       </c>
     </row>
     <row r="428" spans="1:7">
       <c r="B428" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
       <c r="C428" t="s">
-        <v>106</v>
+        <v>65</v>
       </c>
       <c r="E428" t="s">
-        <v>60</v>
+        <v>551</v>
       </c>
       <c r="F428">
         <v>7</v>
       </c>
       <c r="G428">
-        <v>6933</v>
+        <v>10896</v>
       </c>
     </row>
     <row r="429" spans="1:7">
       <c r="B429" t="s">
-        <v>577</v>
+        <v>49</v>
       </c>
       <c r="C429" t="s">
-        <v>45</v>
+        <v>141</v>
       </c>
       <c r="E429" t="s">
-        <v>360</v>
+        <v>16</v>
       </c>
       <c r="F429">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="G429">
-        <v>6933</v>
+        <v>10850</v>
       </c>
     </row>
     <row r="430" spans="1:7">
       <c r="B430" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="C430" t="s">
-        <v>76</v>
+        <v>484</v>
       </c>
       <c r="E430" t="s">
-        <v>55</v>
+        <v>18</v>
       </c>
       <c r="F430">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="G430">
-        <v>6923</v>
+        <v>10844</v>
       </c>
     </row>
     <row r="431" spans="1:7">
       <c r="B431" t="s">
-        <v>579</v>
+        <v>524</v>
       </c>
       <c r="C431" t="s">
-        <v>79</v>
+        <v>20</v>
       </c>
       <c r="E431" t="s">
-        <v>55</v>
+        <v>142</v>
       </c>
       <c r="F431">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="G431">
-        <v>6890</v>
+        <v>10838</v>
       </c>
     </row>
     <row r="432" spans="1:7">
       <c r="B432" t="s">
-        <v>206</v>
+        <v>172</v>
       </c>
       <c r="C432" t="s">
-        <v>29</v>
+        <v>122</v>
+      </c>
+      <c r="D432">
+        <v>1973</v>
       </c>
       <c r="E432" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
       <c r="F432">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G432">
-        <v>6890</v>
+        <v>10829</v>
       </c>
     </row>
     <row r="433" spans="1:7">
       <c r="B433" t="s">
-        <v>580</v>
+        <v>577</v>
       </c>
       <c r="C433" t="s">
-        <v>1</v>
+        <v>111</v>
       </c>
       <c r="E433" t="s">
-        <v>32</v>
+        <v>206</v>
       </c>
       <c r="F433">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G433">
-        <v>6879</v>
+        <v>10803</v>
       </c>
     </row>
     <row r="434" spans="1:7">
       <c r="B434" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
       <c r="C434" t="s">
-        <v>18</v>
+        <v>579</v>
+      </c>
+      <c r="D434">
+        <v>2011</v>
       </c>
       <c r="E434" t="s">
+        <v>580</v>
+      </c>
+      <c r="F434">
         <v>7</v>
       </c>
-      <c r="F434">
-[...1 lines deleted...]
-      </c>
       <c r="G434">
-        <v>6878</v>
+        <v>10769</v>
       </c>
     </row>
     <row r="435" spans="1:7">
       <c r="B435" t="s">
-        <v>582</v>
+        <v>533</v>
       </c>
       <c r="C435" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="E435" t="s">
-        <v>113</v>
+        <v>303</v>
       </c>
       <c r="F435">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="G435">
-        <v>6859</v>
+        <v>10696</v>
       </c>
     </row>
     <row r="436" spans="1:7">
       <c r="B436" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="C436" t="s">
-        <v>383</v>
+        <v>582</v>
       </c>
       <c r="E436" t="s">
-        <v>360</v>
+        <v>13</v>
       </c>
       <c r="F436">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G436">
-        <v>6840</v>
+        <v>10666</v>
       </c>
     </row>
     <row r="437" spans="1:7">
       <c r="B437" t="s">
-        <v>584</v>
+        <v>125</v>
       </c>
       <c r="C437" t="s">
-        <v>111</v>
+        <v>583</v>
       </c>
       <c r="E437" t="s">
-        <v>360</v>
+        <v>93</v>
       </c>
       <c r="F437">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="G437">
-        <v>6840</v>
+        <v>10642</v>
       </c>
     </row>
     <row r="438" spans="1:7">
       <c r="B438" t="s">
+        <v>584</v>
+      </c>
+      <c r="C438" t="s">
         <v>585</v>
       </c>
-      <c r="C438" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E438" t="s">
-        <v>276</v>
+        <v>29</v>
       </c>
       <c r="F438">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="G438">
-        <v>6815</v>
+        <v>10625</v>
       </c>
     </row>
     <row r="439" spans="1:7">
       <c r="B439" t="s">
         <v>586</v>
       </c>
       <c r="C439" t="s">
-        <v>9</v>
+        <v>587</v>
       </c>
       <c r="E439" t="s">
-        <v>22</v>
+        <v>148</v>
       </c>
       <c r="F439">
         <v>4</v>
       </c>
       <c r="G439">
-        <v>6775</v>
+        <v>10536</v>
       </c>
     </row>
     <row r="440" spans="1:7">
       <c r="B440" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="C440" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E440" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="F440">
         <v>4</v>
       </c>
       <c r="G440">
-        <v>6707</v>
+        <v>10526</v>
       </c>
     </row>
     <row r="441" spans="1:7">
       <c r="B441" t="s">
-        <v>298</v>
+        <v>471</v>
       </c>
       <c r="C441" t="s">
-        <v>76</v>
+        <v>590</v>
       </c>
       <c r="E441" t="s">
-        <v>421</v>
+        <v>10</v>
       </c>
       <c r="F441">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="G441">
-        <v>6707</v>
+        <v>10517</v>
       </c>
     </row>
     <row r="442" spans="1:7">
       <c r="B442" t="s">
-        <v>589</v>
+        <v>364</v>
       </c>
       <c r="C442" t="s">
-        <v>590</v>
+        <v>1</v>
       </c>
       <c r="E442" t="s">
-        <v>133</v>
+        <v>10</v>
       </c>
       <c r="F442">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G442">
-        <v>6701</v>
+        <v>10493</v>
       </c>
     </row>
     <row r="443" spans="1:7">
       <c r="B443" t="s">
-        <v>82</v>
+        <v>591</v>
       </c>
       <c r="C443" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>1987</v>
+        <v>95</v>
       </c>
       <c r="E443" t="s">
-        <v>65</v>
+        <v>2</v>
       </c>
       <c r="F443">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G443">
-        <v>6668</v>
+        <v>10472</v>
       </c>
     </row>
     <row r="444" spans="1:7">
       <c r="B444" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="C444" t="s">
-        <v>79</v>
+        <v>145</v>
       </c>
       <c r="E444" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="F444">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G444">
-        <v>6651</v>
+        <v>10365</v>
       </c>
     </row>
     <row r="445" spans="1:7">
       <c r="B445" t="s">
-        <v>159</v>
+        <v>593</v>
       </c>
       <c r="C445" t="s">
-        <v>1</v>
+        <v>150</v>
       </c>
       <c r="E445" t="s">
-        <v>32</v>
+        <v>211</v>
       </c>
       <c r="F445">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="G445">
-        <v>6651</v>
+        <v>10355</v>
       </c>
     </row>
     <row r="446" spans="1:7">
       <c r="B446" t="s">
-        <v>592</v>
+        <v>499</v>
       </c>
       <c r="C446" t="s">
-        <v>109</v>
+        <v>40</v>
       </c>
       <c r="E446" t="s">
-        <v>233</v>
+        <v>594</v>
       </c>
       <c r="F446">
         <v>3</v>
       </c>
       <c r="G446">
-        <v>6642</v>
+        <v>10270</v>
       </c>
     </row>
     <row r="447" spans="1:7">
       <c r="B447" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="C447" t="s">
-        <v>43</v>
+        <v>596</v>
       </c>
       <c r="E447" t="s">
-        <v>276</v>
+        <v>536</v>
       </c>
       <c r="F447">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G447">
-        <v>6623</v>
+        <v>10170</v>
       </c>
     </row>
     <row r="448" spans="1:7">
       <c r="B448" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="C448" t="s">
-        <v>287</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>122</v>
       </c>
       <c r="F448">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G448">
-        <v>6623</v>
+        <v>10170</v>
       </c>
     </row>
     <row r="449" spans="1:7">
       <c r="B449" t="s">
-        <v>595</v>
+        <v>598</v>
       </c>
       <c r="C449" t="s">
-        <v>207</v>
+        <v>527</v>
       </c>
       <c r="E449" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="F449">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G449">
-        <v>6565</v>
+        <v>10115</v>
       </c>
     </row>
     <row r="450" spans="1:7">
       <c r="B450" t="s">
-        <v>596</v>
+        <v>599</v>
       </c>
       <c r="C450" t="s">
-        <v>597</v>
-[...2 lines deleted...]
-        <v>2011</v>
+        <v>327</v>
       </c>
       <c r="E450" t="s">
-        <v>598</v>
+        <v>93</v>
       </c>
       <c r="F450">
         <v>5</v>
       </c>
       <c r="G450">
-        <v>6552</v>
+        <v>10101</v>
       </c>
     </row>
     <row r="451" spans="1:7">
       <c r="B451" t="s">
-        <v>120</v>
+        <v>600</v>
       </c>
       <c r="C451" t="s">
-        <v>599</v>
+        <v>1</v>
       </c>
       <c r="E451" t="s">
-        <v>122</v>
+        <v>601</v>
       </c>
       <c r="F451">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G451">
-        <v>6519</v>
+        <v>10089</v>
       </c>
     </row>
     <row r="452" spans="1:7">
       <c r="B452" t="s">
-        <v>302</v>
+        <v>602</v>
       </c>
       <c r="C452" t="s">
-        <v>351</v>
+        <v>122</v>
+      </c>
+      <c r="E452" t="s">
+        <v>601</v>
       </c>
       <c r="F452">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G452">
-        <v>6486</v>
+        <v>10089</v>
       </c>
     </row>
     <row r="453" spans="1:7">
       <c r="B453" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="C453" t="s">
-        <v>176</v>
+        <v>111</v>
+      </c>
+      <c r="E453" t="s">
+        <v>604</v>
       </c>
       <c r="F453">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G453">
-        <v>6486</v>
+        <v>10020</v>
       </c>
     </row>
     <row r="454" spans="1:7">
       <c r="B454" t="s">
-        <v>601</v>
+        <v>388</v>
       </c>
       <c r="C454" t="s">
-        <v>106</v>
+        <v>1</v>
+      </c>
+      <c r="E454" t="s">
+        <v>604</v>
       </c>
       <c r="F454">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G454">
-        <v>6486</v>
+        <v>10020</v>
       </c>
     </row>
     <row r="455" spans="1:7">
       <c r="B455" t="s">
-        <v>602</v>
+        <v>605</v>
       </c>
       <c r="C455" t="s">
-        <v>106</v>
+        <v>502</v>
+      </c>
+      <c r="E455" t="s">
+        <v>142</v>
       </c>
       <c r="F455">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G455">
-        <v>6486</v>
+        <v>10008</v>
       </c>
     </row>
     <row r="456" spans="1:7">
       <c r="B456" t="s">
-        <v>533</v>
+        <v>606</v>
       </c>
       <c r="C456" t="s">
-        <v>9</v>
+        <v>141</v>
+      </c>
+      <c r="E456" t="s">
+        <v>29</v>
       </c>
       <c r="F456">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G456">
-        <v>6486</v>
+        <v>9989</v>
       </c>
     </row>
     <row r="457" spans="1:7">
       <c r="B457" t="s">
-        <v>603</v>
+        <v>607</v>
       </c>
       <c r="C457" t="s">
-        <v>83</v>
+        <v>244</v>
+      </c>
+      <c r="E457" t="s">
+        <v>29</v>
       </c>
       <c r="F457">
-        <v>1</v>
+        <v>27</v>
       </c>
       <c r="G457">
-        <v>6486</v>
+        <v>9963</v>
       </c>
     </row>
     <row r="458" spans="1:7">
       <c r="B458" t="s">
-        <v>473</v>
+        <v>608</v>
       </c>
       <c r="C458" t="s">
-        <v>115</v>
+        <v>24</v>
       </c>
       <c r="E458" t="s">
-        <v>77</v>
+        <v>325</v>
       </c>
       <c r="F458">
         <v>3</v>
       </c>
       <c r="G458">
-        <v>6482</v>
+        <v>9925</v>
       </c>
     </row>
     <row r="459" spans="1:7">
       <c r="B459" t="s">
-        <v>473</v>
+        <v>609</v>
       </c>
       <c r="C459" t="s">
-        <v>224</v>
+        <v>610</v>
       </c>
       <c r="E459" t="s">
-        <v>77</v>
+        <v>13</v>
       </c>
       <c r="F459">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G459">
-        <v>6482</v>
+        <v>9904</v>
       </c>
     </row>
     <row r="460" spans="1:7">
       <c r="B460" t="s">
-        <v>604</v>
+        <v>611</v>
       </c>
       <c r="C460" t="s">
-        <v>605</v>
+        <v>48</v>
       </c>
       <c r="E460" t="s">
-        <v>13</v>
+        <v>303</v>
       </c>
       <c r="F460">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="G460">
-        <v>6469</v>
+        <v>9896</v>
       </c>
     </row>
     <row r="461" spans="1:7">
       <c r="B461" t="s">
-        <v>606</v>
+        <v>612</v>
       </c>
       <c r="C461" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>607</v>
+        <v>4</v>
       </c>
       <c r="F461">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G461">
-        <v>6442</v>
+        <v>9893</v>
       </c>
     </row>
     <row r="462" spans="1:7">
       <c r="B462" t="s">
-        <v>484</v>
+        <v>613</v>
       </c>
       <c r="C462" t="s">
-        <v>1</v>
+        <v>54</v>
       </c>
       <c r="E462" t="s">
-        <v>607</v>
+        <v>614</v>
       </c>
       <c r="F462">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G462">
-        <v>6442</v>
+        <v>9893</v>
       </c>
     </row>
     <row r="463" spans="1:7">
       <c r="B463" t="s">
-        <v>608</v>
+        <v>615</v>
       </c>
       <c r="C463" t="s">
-        <v>207</v>
+        <v>54</v>
       </c>
       <c r="E463" t="s">
-        <v>497</v>
+        <v>614</v>
       </c>
       <c r="F463">
         <v>1</v>
       </c>
       <c r="G463">
-        <v>6397</v>
+        <v>9893</v>
       </c>
     </row>
     <row r="464" spans="1:7">
       <c r="B464" t="s">
-        <v>609</v>
+        <v>616</v>
       </c>
       <c r="C464" t="s">
-        <v>605</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>77</v>
       </c>
       <c r="F464">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="G464">
-        <v>6376</v>
+        <v>9893</v>
       </c>
     </row>
     <row r="465" spans="1:7">
       <c r="B465" t="s">
-        <v>610</v>
+        <v>617</v>
       </c>
       <c r="C465" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>618</v>
       </c>
       <c r="F465">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="G465">
-        <v>6324</v>
+        <v>9893</v>
       </c>
     </row>
     <row r="466" spans="1:7">
       <c r="B466" t="s">
-        <v>611</v>
+        <v>619</v>
       </c>
       <c r="C466" t="s">
-        <v>62</v>
+        <v>26</v>
       </c>
       <c r="E466" t="s">
-        <v>48</v>
+        <v>10</v>
       </c>
       <c r="F466">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="G466">
-        <v>6314</v>
+        <v>9892</v>
       </c>
     </row>
     <row r="467" spans="1:7">
       <c r="B467" t="s">
-        <v>612</v>
+        <v>620</v>
       </c>
       <c r="C467" t="s">
-        <v>141</v>
+        <v>95</v>
       </c>
       <c r="E467" t="s">
-        <v>421</v>
+        <v>408</v>
       </c>
       <c r="F467">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="G467">
-        <v>6311</v>
+        <v>9865</v>
       </c>
     </row>
     <row r="468" spans="1:7">
       <c r="B468" t="s">
-        <v>613</v>
+        <v>496</v>
       </c>
       <c r="C468" t="s">
-        <v>614</v>
+        <v>265</v>
       </c>
       <c r="E468" t="s">
-        <v>60</v>
+        <v>211</v>
       </c>
       <c r="F468">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="G468">
-        <v>6306</v>
+        <v>9814</v>
       </c>
     </row>
     <row r="469" spans="1:7">
       <c r="B469" t="s">
-        <v>615</v>
+        <v>621</v>
       </c>
       <c r="C469" t="s">
-        <v>197</v>
+        <v>145</v>
       </c>
       <c r="E469" t="s">
-        <v>60</v>
+        <v>252</v>
       </c>
       <c r="F469">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="G469">
-        <v>6282</v>
+        <v>9796</v>
       </c>
     </row>
     <row r="470" spans="1:7">
       <c r="B470" t="s">
-        <v>136</v>
+        <v>507</v>
       </c>
       <c r="C470" t="s">
-        <v>383</v>
+        <v>622</v>
       </c>
       <c r="E470" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="F470">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="G470">
-        <v>6276</v>
+        <v>9704</v>
       </c>
     </row>
     <row r="471" spans="1:7">
       <c r="B471" t="s">
-        <v>616</v>
+        <v>623</v>
       </c>
       <c r="C471" t="s">
-        <v>197</v>
+        <v>24</v>
       </c>
       <c r="E471" t="s">
-        <v>60</v>
+        <v>624</v>
       </c>
       <c r="F471">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G471">
-        <v>6257</v>
+        <v>9675</v>
       </c>
     </row>
     <row r="472" spans="1:7">
       <c r="B472" t="s">
-        <v>419</v>
+        <v>288</v>
       </c>
       <c r="C472" t="s">
-        <v>254</v>
+        <v>126</v>
       </c>
       <c r="E472" t="s">
-        <v>13</v>
+        <v>142</v>
       </c>
       <c r="F472">
         <v>8</v>
       </c>
       <c r="G472">
-        <v>6233</v>
+        <v>9628</v>
       </c>
     </row>
     <row r="473" spans="1:7">
       <c r="B473" t="s">
-        <v>617</v>
+        <v>625</v>
       </c>
       <c r="C473" t="s">
-        <v>618</v>
+        <v>166</v>
       </c>
       <c r="E473" t="s">
-        <v>147</v>
+        <v>85</v>
       </c>
       <c r="F473">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G473">
-        <v>6230</v>
+        <v>9626</v>
       </c>
     </row>
     <row r="474" spans="1:7">
       <c r="B474" t="s">
-        <v>619</v>
+        <v>626</v>
       </c>
       <c r="C474" t="s">
-        <v>85</v>
+        <v>111</v>
       </c>
       <c r="E474" t="s">
-        <v>279</v>
+        <v>50</v>
       </c>
       <c r="F474">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="G474">
-        <v>6218</v>
+        <v>9582</v>
       </c>
     </row>
     <row r="475" spans="1:7">
       <c r="B475" t="s">
-        <v>620</v>
+        <v>627</v>
       </c>
       <c r="C475" t="s">
-        <v>6</v>
+        <v>261</v>
       </c>
       <c r="E475" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="F475">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="G475">
-        <v>6202</v>
+        <v>9581</v>
       </c>
     </row>
     <row r="476" spans="1:7">
       <c r="B476" t="s">
-        <v>499</v>
+        <v>51</v>
       </c>
       <c r="C476" t="s">
-        <v>111</v>
+        <v>4</v>
       </c>
       <c r="E476" t="s">
-        <v>233</v>
+        <v>52</v>
       </c>
       <c r="F476">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G476">
-        <v>6182</v>
+        <v>9561</v>
       </c>
     </row>
     <row r="477" spans="1:7">
       <c r="B477" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="C477" t="s">
+        <v>302</v>
+      </c>
+      <c r="E477" t="s">
         <v>29</v>
       </c>
-      <c r="E477" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F477">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="G477">
-        <v>6169</v>
+        <v>9534</v>
       </c>
     </row>
     <row r="478" spans="1:7">
       <c r="B478" t="s">
-        <v>622</v>
+        <v>628</v>
       </c>
       <c r="C478" t="s">
-        <v>618</v>
+        <v>109</v>
       </c>
       <c r="E478" t="s">
-        <v>201</v>
+        <v>29</v>
       </c>
       <c r="F478">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="G478">
-        <v>6169</v>
+        <v>9534</v>
       </c>
     </row>
     <row r="479" spans="1:7">
       <c r="B479" t="s">
-        <v>623</v>
+        <v>629</v>
       </c>
       <c r="C479" t="s">
-        <v>624</v>
+        <v>24</v>
       </c>
       <c r="E479" t="s">
-        <v>625</v>
+        <v>252</v>
       </c>
       <c r="F479">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G479">
-        <v>6154</v>
+        <v>9529</v>
       </c>
     </row>
     <row r="480" spans="1:7">
       <c r="B480" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="C480" t="s">
-        <v>117</v>
+        <v>244</v>
       </c>
       <c r="E480" t="s">
-        <v>625</v>
+        <v>10</v>
       </c>
       <c r="F480">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G480">
-        <v>6154</v>
+        <v>9529</v>
       </c>
     </row>
     <row r="481" spans="1:7">
       <c r="B481" t="s">
-        <v>426</v>
+        <v>631</v>
       </c>
       <c r="C481" t="s">
-        <v>203</v>
+        <v>208</v>
+      </c>
+      <c r="D481">
+        <v>1968</v>
       </c>
       <c r="E481" t="s">
-        <v>427</v>
+        <v>209</v>
       </c>
       <c r="F481">
         <v>2</v>
       </c>
       <c r="G481">
-        <v>6135</v>
+        <v>9529</v>
       </c>
     </row>
     <row r="482" spans="1:7">
       <c r="B482" t="s">
-        <v>390</v>
+        <v>632</v>
       </c>
       <c r="C482" t="s">
-        <v>627</v>
+        <v>77</v>
       </c>
       <c r="E482" t="s">
-        <v>32</v>
+        <v>325</v>
       </c>
       <c r="F482">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="G482">
-        <v>6120</v>
+        <v>9505</v>
       </c>
     </row>
     <row r="483" spans="1:7">
       <c r="B483" t="s">
-        <v>628</v>
+        <v>402</v>
       </c>
       <c r="C483" t="s">
-        <v>203</v>
+        <v>633</v>
       </c>
       <c r="E483" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="F483">
         <v>1</v>
       </c>
       <c r="G483">
-        <v>6076</v>
+        <v>9494</v>
       </c>
     </row>
     <row r="484" spans="1:7">
       <c r="B484" t="s">
-        <v>629</v>
+        <v>634</v>
       </c>
       <c r="C484" t="s">
-        <v>345</v>
+        <v>226</v>
+      </c>
+      <c r="E484" t="s">
+        <v>102</v>
       </c>
       <c r="F484">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="G484">
-        <v>6076</v>
+        <v>9494</v>
       </c>
     </row>
     <row r="485" spans="1:7">
       <c r="B485" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
       <c r="C485" t="s">
-        <v>631</v>
+        <v>122</v>
+      </c>
+      <c r="E485" t="s">
+        <v>21</v>
       </c>
       <c r="F485">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G485">
-        <v>6076</v>
+        <v>9411</v>
       </c>
     </row>
     <row r="486" spans="1:7">
       <c r="B486" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="C486" t="s">
-        <v>9</v>
+        <v>150</v>
+      </c>
+      <c r="E486" t="s">
+        <v>38</v>
       </c>
       <c r="F486">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G486">
-        <v>6076</v>
+        <v>9379</v>
       </c>
     </row>
     <row r="487" spans="1:7">
       <c r="B487" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="C487" t="s">
-        <v>316</v>
+        <v>42</v>
+      </c>
+      <c r="E487" t="s">
+        <v>303</v>
       </c>
       <c r="F487">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G487">
-        <v>6076</v>
+        <v>9356</v>
       </c>
     </row>
     <row r="488" spans="1:7">
       <c r="B488" t="s">
-        <v>234</v>
+        <v>637</v>
       </c>
       <c r="C488" t="s">
-        <v>299</v>
+        <v>80</v>
       </c>
       <c r="E488" t="s">
-        <v>235</v>
+        <v>102</v>
       </c>
       <c r="F488">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="G488">
-        <v>6056</v>
+        <v>9323</v>
       </c>
     </row>
     <row r="489" spans="1:7">
       <c r="B489" t="s">
-        <v>634</v>
+        <v>638</v>
       </c>
       <c r="C489" t="s">
-        <v>47</v>
+        <v>244</v>
       </c>
       <c r="E489" t="s">
-        <v>233</v>
+        <v>43</v>
       </c>
       <c r="F489">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G489">
-        <v>6053</v>
+        <v>9314</v>
       </c>
     </row>
     <row r="490" spans="1:7">
       <c r="B490" t="s">
-        <v>240</v>
+        <v>639</v>
       </c>
       <c r="C490" t="s">
-        <v>18</v>
+        <v>640</v>
       </c>
       <c r="E490" t="s">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="F490">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G490">
-        <v>6035</v>
+        <v>9291</v>
       </c>
     </row>
     <row r="491" spans="1:7">
       <c r="B491" t="s">
-        <v>635</v>
+        <v>641</v>
       </c>
       <c r="C491" t="s">
-        <v>29</v>
+        <v>147</v>
       </c>
       <c r="E491" t="s">
-        <v>2</v>
+        <v>55</v>
       </c>
       <c r="F491">
         <v>5</v>
       </c>
       <c r="G491">
-        <v>6035</v>
+        <v>9284</v>
       </c>
     </row>
     <row r="492" spans="1:7">
       <c r="B492" t="s">
-        <v>636</v>
+        <v>642</v>
       </c>
       <c r="C492" t="s">
-        <v>203</v>
+        <v>122</v>
       </c>
       <c r="E492" t="s">
-        <v>150</v>
+        <v>187</v>
       </c>
       <c r="F492">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G492">
-        <v>6025</v>
+        <v>9267</v>
       </c>
     </row>
     <row r="493" spans="1:7">
       <c r="B493" t="s">
-        <v>637</v>
+        <v>643</v>
       </c>
       <c r="C493" t="s">
-        <v>29</v>
+        <v>520</v>
       </c>
       <c r="E493" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="F493">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G493">
-        <v>6002</v>
+        <v>9240</v>
       </c>
     </row>
     <row r="494" spans="1:7">
       <c r="B494" t="s">
-        <v>206</v>
+        <v>644</v>
       </c>
       <c r="C494" t="s">
-        <v>83</v>
+        <v>645</v>
       </c>
       <c r="E494" t="s">
-        <v>77</v>
+        <v>29</v>
       </c>
       <c r="F494">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G494">
-        <v>6002</v>
+        <v>9173</v>
       </c>
     </row>
     <row r="495" spans="1:7">
       <c r="B495" t="s">
-        <v>638</v>
+        <v>646</v>
       </c>
       <c r="C495" t="s">
-        <v>85</v>
+        <v>647</v>
       </c>
       <c r="E495" t="s">
-        <v>55</v>
+        <v>10</v>
       </c>
       <c r="F495">
         <v>4</v>
       </c>
       <c r="G495">
-        <v>5970</v>
+        <v>9169</v>
       </c>
     </row>
     <row r="496" spans="1:7">
       <c r="B496" t="s">
-        <v>331</v>
+        <v>648</v>
       </c>
       <c r="C496" t="s">
-        <v>34</v>
+        <v>649</v>
       </c>
       <c r="E496" t="s">
-        <v>332</v>
+        <v>43</v>
       </c>
       <c r="F496">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G496">
-        <v>5927</v>
+        <v>9109</v>
       </c>
     </row>
     <row r="497" spans="1:7">
       <c r="B497" t="s">
-        <v>639</v>
+        <v>650</v>
       </c>
       <c r="C497" t="s">
-        <v>45</v>
+        <v>101</v>
       </c>
       <c r="E497" t="s">
-        <v>7</v>
+        <v>651</v>
       </c>
       <c r="F497">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G497">
-        <v>5851</v>
+        <v>9041</v>
       </c>
     </row>
     <row r="498" spans="1:7">
       <c r="B498" t="s">
-        <v>640</v>
+        <v>84</v>
       </c>
       <c r="C498" t="s">
-        <v>100</v>
+        <v>4</v>
       </c>
       <c r="E498" t="s">
-        <v>16</v>
+        <v>85</v>
       </c>
       <c r="F498">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G498">
-        <v>5835</v>
+        <v>8950</v>
       </c>
     </row>
     <row r="499" spans="1:7">
       <c r="B499" t="s">
-        <v>641</v>
+        <v>652</v>
       </c>
       <c r="C499" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="E499" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="F499">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="G499">
-        <v>5835</v>
+        <v>8950</v>
       </c>
     </row>
     <row r="500" spans="1:7">
       <c r="B500" t="s">
-        <v>642</v>
+        <v>653</v>
       </c>
       <c r="C500" t="s">
-        <v>532</v>
+        <v>285</v>
       </c>
       <c r="E500" t="s">
-        <v>41</v>
+        <v>235</v>
       </c>
       <c r="F500">
         <v>3</v>
       </c>
       <c r="G500">
-        <v>5793</v>
+        <v>8890</v>
       </c>
     </row>
     <row r="501" spans="1:7">
       <c r="B501" t="s">
-        <v>320</v>
+        <v>654</v>
       </c>
       <c r="C501" t="s">
-        <v>83</v>
+        <v>122</v>
       </c>
       <c r="E501" t="s">
-        <v>55</v>
+        <v>235</v>
       </c>
       <c r="F501">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="G501">
-        <v>5790</v>
+        <v>8890</v>
       </c>
     </row>
     <row r="502" spans="1:7">
       <c r="B502" t="s">
-        <v>643</v>
+        <v>655</v>
       </c>
       <c r="C502" t="s">
-        <v>383</v>
+        <v>656</v>
       </c>
       <c r="E502" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="F502">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="G502">
-        <v>5728</v>
+        <v>8885</v>
       </c>
     </row>
     <row r="503" spans="1:7">
       <c r="B503" t="s">
-        <v>644</v>
+        <v>30</v>
       </c>
       <c r="C503" t="s">
-        <v>34</v>
+        <v>54</v>
+      </c>
+      <c r="E503" t="s">
+        <v>29</v>
       </c>
       <c r="F503">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="G503">
-        <v>5710</v>
+        <v>8885</v>
       </c>
     </row>
     <row r="504" spans="1:7">
       <c r="B504" t="s">
-        <v>644</v>
+        <v>657</v>
       </c>
       <c r="C504" t="s">
-        <v>252</v>
+        <v>185</v>
+      </c>
+      <c r="E504" t="s">
+        <v>58</v>
       </c>
       <c r="F504">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G504">
-        <v>5710</v>
+        <v>8885</v>
       </c>
     </row>
     <row r="505" spans="1:7">
       <c r="B505" t="s">
-        <v>645</v>
+        <v>658</v>
       </c>
       <c r="C505" t="s">
-        <v>646</v>
+        <v>45</v>
+      </c>
+      <c r="E505" t="s">
+        <v>10</v>
       </c>
       <c r="F505">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G505">
-        <v>5710</v>
+        <v>8865</v>
       </c>
     </row>
     <row r="506" spans="1:7">
       <c r="B506" t="s">
-        <v>647</v>
+        <v>659</v>
       </c>
       <c r="C506" t="s">
-        <v>18</v>
+        <v>261</v>
       </c>
       <c r="E506" t="s">
-        <v>648</v>
+        <v>10</v>
       </c>
       <c r="F506">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G506">
-        <v>5683</v>
+        <v>8859</v>
       </c>
     </row>
     <row r="507" spans="1:7">
       <c r="B507" t="s">
-        <v>649</v>
+        <v>660</v>
       </c>
       <c r="C507" t="s">
-        <v>650</v>
+        <v>89</v>
       </c>
       <c r="E507" t="s">
-        <v>55</v>
+        <v>10</v>
       </c>
       <c r="F507">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G507">
-        <v>5682</v>
+        <v>8859</v>
       </c>
     </row>
     <row r="508" spans="1:7">
       <c r="B508" t="s">
-        <v>651</v>
+        <v>576</v>
       </c>
       <c r="C508" t="s">
-        <v>37</v>
+        <v>113</v>
       </c>
       <c r="E508" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F508">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="G508">
-        <v>5675</v>
+        <v>8851</v>
       </c>
     </row>
     <row r="509" spans="1:7">
       <c r="B509" t="s">
-        <v>652</v>
+        <v>168</v>
       </c>
       <c r="C509" t="s">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="E509" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F509">
         <v>3</v>
       </c>
       <c r="G509">
-        <v>5655</v>
+        <v>8701</v>
       </c>
     </row>
     <row r="510" spans="1:7">
       <c r="B510" t="s">
-        <v>653</v>
+        <v>661</v>
       </c>
       <c r="C510" t="s">
-        <v>100</v>
+        <v>48</v>
       </c>
       <c r="E510" t="s">
-        <v>74</v>
+        <v>43</v>
       </c>
       <c r="F510">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="G510">
-        <v>5650</v>
+        <v>8701</v>
       </c>
     </row>
     <row r="511" spans="1:7">
       <c r="B511" t="s">
-        <v>129</v>
+        <v>191</v>
       </c>
       <c r="C511" t="s">
-        <v>111</v>
+        <v>128</v>
       </c>
       <c r="E511" t="s">
-        <v>625</v>
+        <v>206</v>
       </c>
       <c r="F511">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G511">
-        <v>5610</v>
+        <v>8698</v>
       </c>
     </row>
     <row r="512" spans="1:7">
       <c r="B512" t="s">
-        <v>654</v>
+        <v>662</v>
       </c>
       <c r="C512" t="s">
-        <v>197</v>
+        <v>24</v>
       </c>
       <c r="E512" t="s">
-        <v>279</v>
+        <v>5</v>
       </c>
       <c r="F512">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G512">
-        <v>5600</v>
+        <v>8672</v>
       </c>
     </row>
     <row r="513" spans="1:7">
       <c r="B513" t="s">
-        <v>655</v>
+        <v>84</v>
       </c>
       <c r="C513" t="s">
-        <v>176</v>
+        <v>122</v>
       </c>
       <c r="E513" t="s">
-        <v>19</v>
+        <v>408</v>
       </c>
       <c r="F513">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G513">
-        <v>5567</v>
+        <v>8647</v>
       </c>
     </row>
     <row r="514" spans="1:7">
       <c r="B514" t="s">
-        <v>656</v>
+        <v>382</v>
       </c>
       <c r="C514" t="s">
-        <v>384</v>
+        <v>282</v>
       </c>
       <c r="E514" t="s">
-        <v>113</v>
+        <v>206</v>
       </c>
       <c r="F514">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G514">
-        <v>5512</v>
+        <v>8626</v>
       </c>
     </row>
     <row r="515" spans="1:7">
       <c r="B515" t="s">
-        <v>657</v>
+        <v>663</v>
       </c>
       <c r="C515" t="s">
-        <v>658</v>
+        <v>191</v>
       </c>
       <c r="E515" t="s">
-        <v>276</v>
+        <v>252</v>
       </c>
       <c r="F515">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="G515">
-        <v>5474</v>
+        <v>8593</v>
       </c>
     </row>
     <row r="516" spans="1:7">
       <c r="B516" t="s">
-        <v>659</v>
+        <v>664</v>
       </c>
       <c r="C516" t="s">
-        <v>47</v>
+        <v>665</v>
       </c>
       <c r="E516" t="s">
-        <v>414</v>
+        <v>50</v>
       </c>
       <c r="F516">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="G516">
-        <v>5449</v>
+        <v>8585</v>
       </c>
     </row>
     <row r="517" spans="1:7">
       <c r="B517" t="s">
-        <v>546</v>
+        <v>533</v>
       </c>
       <c r="C517" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="E517" t="s">
-        <v>22</v>
+        <v>666</v>
       </c>
       <c r="F517">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G517">
-        <v>5448</v>
+        <v>8540</v>
       </c>
     </row>
     <row r="518" spans="1:7">
       <c r="B518" t="s">
-        <v>68</v>
+        <v>667</v>
       </c>
       <c r="C518" t="s">
-        <v>15</v>
+        <v>122</v>
       </c>
       <c r="E518" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="F518">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="G518">
-        <v>5438</v>
+        <v>8512</v>
       </c>
     </row>
     <row r="519" spans="1:7">
       <c r="B519" t="s">
-        <v>660</v>
+        <v>668</v>
       </c>
       <c r="C519" t="s">
-        <v>661</v>
+        <v>24</v>
       </c>
       <c r="E519" t="s">
-        <v>662</v>
+        <v>176</v>
       </c>
       <c r="F519">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G519">
-        <v>5405</v>
+        <v>8499</v>
       </c>
     </row>
     <row r="520" spans="1:7">
       <c r="B520" t="s">
-        <v>663</v>
+        <v>669</v>
       </c>
       <c r="C520" t="s">
-        <v>31</v>
+        <v>453</v>
       </c>
       <c r="E520" t="s">
-        <v>13</v>
+        <v>262</v>
       </c>
       <c r="F520">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G520">
-        <v>5394</v>
+        <v>8494</v>
       </c>
     </row>
     <row r="521" spans="1:7">
       <c r="B521" t="s">
-        <v>664</v>
+        <v>291</v>
       </c>
       <c r="C521" t="s">
-        <v>326</v>
+        <v>515</v>
+      </c>
+      <c r="E521" t="s">
+        <v>55</v>
       </c>
       <c r="F521">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G521">
-        <v>5379</v>
+        <v>8487</v>
       </c>
     </row>
     <row r="522" spans="1:7">
       <c r="B522" t="s">
-        <v>665</v>
+        <v>670</v>
       </c>
       <c r="C522" t="s">
-        <v>182</v>
+        <v>525</v>
+      </c>
+      <c r="E522" t="s">
+        <v>252</v>
       </c>
       <c r="F522">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G522">
-        <v>5379</v>
+        <v>8468</v>
       </c>
     </row>
     <row r="523" spans="1:7">
       <c r="B523" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="C523" t="s">
-        <v>667</v>
+        <v>122</v>
+      </c>
+      <c r="E523" t="s">
+        <v>29</v>
       </c>
       <c r="F523">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="G523">
-        <v>5379</v>
+        <v>8427</v>
       </c>
     </row>
     <row r="524" spans="1:7">
       <c r="B524" t="s">
-        <v>668</v>
+        <v>672</v>
       </c>
       <c r="C524" t="s">
-        <v>47</v>
+        <v>673</v>
+      </c>
+      <c r="E524" t="s">
+        <v>252</v>
       </c>
       <c r="F524">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G524">
-        <v>5379</v>
+        <v>8367</v>
       </c>
     </row>
     <row r="525" spans="1:7">
       <c r="B525" t="s">
-        <v>669</v>
+        <v>356</v>
       </c>
       <c r="C525" t="s">
-        <v>670</v>
+        <v>111</v>
       </c>
       <c r="E525" t="s">
-        <v>671</v>
+        <v>13</v>
       </c>
       <c r="F525">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="G525">
-        <v>5350</v>
+        <v>8365</v>
       </c>
     </row>
     <row r="526" spans="1:7">
       <c r="B526" t="s">
-        <v>206</v>
+        <v>674</v>
       </c>
       <c r="C526" t="s">
-        <v>672</v>
+        <v>48</v>
       </c>
       <c r="E526" t="s">
-        <v>671</v>
+        <v>50</v>
       </c>
       <c r="F526">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G526">
-        <v>5350</v>
+        <v>8361</v>
       </c>
     </row>
     <row r="527" spans="1:7">
       <c r="B527" t="s">
-        <v>673</v>
+        <v>149</v>
       </c>
       <c r="C527" t="s">
-        <v>207</v>
+        <v>4</v>
       </c>
       <c r="E527" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="F527">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G527">
-        <v>5332</v>
+        <v>8361</v>
       </c>
     </row>
     <row r="528" spans="1:7">
       <c r="B528" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="C528" t="s">
-        <v>197</v>
+        <v>122</v>
       </c>
       <c r="E528" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="F528">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="G528">
-        <v>5329</v>
+        <v>8354</v>
       </c>
     </row>
     <row r="529" spans="1:7">
       <c r="B529" t="s">
-        <v>675</v>
+        <v>125</v>
       </c>
       <c r="C529" t="s">
         <v>676</v>
       </c>
       <c r="E529" t="s">
-        <v>279</v>
+        <v>93</v>
       </c>
       <c r="F529">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="G529">
-        <v>5309</v>
+        <v>8337</v>
       </c>
     </row>
     <row r="530" spans="1:7">
       <c r="B530" t="s">
-        <v>412</v>
+        <v>677</v>
       </c>
       <c r="C530" t="s">
-        <v>6</v>
+        <v>579</v>
       </c>
       <c r="E530" t="s">
-        <v>677</v>
+        <v>50</v>
       </c>
       <c r="F530">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G530">
-        <v>5279</v>
+        <v>8324</v>
       </c>
     </row>
     <row r="531" spans="1:7">
       <c r="B531" t="s">
-        <v>678</v>
+        <v>173</v>
       </c>
       <c r="C531" t="s">
-        <v>679</v>
+        <v>111</v>
       </c>
       <c r="E531" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="F531">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G531">
-        <v>5220</v>
+        <v>8279</v>
       </c>
     </row>
     <row r="532" spans="1:7">
       <c r="B532" t="s">
-        <v>638</v>
+        <v>678</v>
       </c>
       <c r="C532" t="s">
-        <v>197</v>
+        <v>40</v>
       </c>
       <c r="E532" t="s">
-        <v>16</v>
+        <v>167</v>
       </c>
       <c r="F532">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="G532">
-        <v>5213</v>
+        <v>8250</v>
       </c>
     </row>
     <row r="533" spans="1:7">
       <c r="B533" t="s">
-        <v>680</v>
+        <v>506</v>
       </c>
       <c r="C533" t="s">
-        <v>111</v>
+        <v>156</v>
       </c>
       <c r="E533" t="s">
-        <v>60</v>
+        <v>21</v>
       </c>
       <c r="F533">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="G533">
-        <v>5202</v>
+        <v>8214</v>
       </c>
     </row>
     <row r="534" spans="1:7">
       <c r="B534" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="C534" t="s">
-        <v>56</v>
+        <v>174</v>
       </c>
       <c r="E534" t="s">
-        <v>163</v>
+        <v>13</v>
       </c>
       <c r="F534">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G534">
-        <v>5192</v>
+        <v>8132</v>
       </c>
     </row>
     <row r="535" spans="1:7">
       <c r="B535" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="C535" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="E535" t="s">
-        <v>235</v>
+        <v>50</v>
       </c>
       <c r="F535">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="G535">
-        <v>5192</v>
+        <v>8124</v>
       </c>
     </row>
     <row r="536" spans="1:7">
       <c r="B536" t="s">
-        <v>542</v>
+        <v>681</v>
       </c>
       <c r="C536" t="s">
-        <v>679</v>
+        <v>26</v>
       </c>
       <c r="E536" t="s">
-        <v>60</v>
+        <v>682</v>
       </c>
       <c r="F536">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="G536">
-        <v>5111</v>
+        <v>8119</v>
       </c>
     </row>
     <row r="537" spans="1:7">
       <c r="B537" t="s">
         <v>683</v>
       </c>
       <c r="C537" t="s">
-        <v>47</v>
+        <v>87</v>
       </c>
       <c r="E537" t="s">
-        <v>494</v>
+        <v>682</v>
       </c>
       <c r="F537">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G537">
-        <v>5082</v>
+        <v>8119</v>
       </c>
     </row>
     <row r="538" spans="1:7">
       <c r="B538" t="s">
         <v>684</v>
       </c>
       <c r="C538" t="s">
-        <v>47</v>
+        <v>48</v>
+      </c>
+      <c r="E538" t="s">
+        <v>682</v>
       </c>
       <c r="F538">
         <v>1</v>
       </c>
       <c r="G538">
-        <v>5077</v>
+        <v>8119</v>
       </c>
     </row>
     <row r="539" spans="1:7">
       <c r="B539" t="s">
         <v>685</v>
       </c>
       <c r="C539" t="s">
-        <v>686</v>
+        <v>24</v>
+      </c>
+      <c r="E539" t="s">
+        <v>682</v>
       </c>
       <c r="F539">
         <v>1</v>
       </c>
       <c r="G539">
-        <v>5077</v>
+        <v>8119</v>
       </c>
     </row>
     <row r="540" spans="1:7">
       <c r="B540" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="C540" t="s">
-        <v>197</v>
+        <v>4</v>
+      </c>
+      <c r="E540" t="s">
+        <v>682</v>
       </c>
       <c r="F540">
         <v>1</v>
       </c>
       <c r="G540">
-        <v>5077</v>
+        <v>8119</v>
       </c>
     </row>
     <row r="541" spans="1:7">
       <c r="B541" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
       <c r="C541" t="s">
-        <v>94</v>
+        <v>141</v>
+      </c>
+      <c r="E541" t="s">
+        <v>682</v>
       </c>
       <c r="F541">
         <v>1</v>
       </c>
       <c r="G541">
-        <v>5077</v>
+        <v>8119</v>
       </c>
     </row>
     <row r="542" spans="1:7">
       <c r="B542" t="s">
-        <v>209</v>
+        <v>688</v>
       </c>
       <c r="C542" t="s">
-        <v>83</v>
+        <v>54</v>
+      </c>
+      <c r="E542" t="s">
+        <v>682</v>
       </c>
       <c r="F542">
         <v>1</v>
       </c>
       <c r="G542">
-        <v>5077</v>
+        <v>8119</v>
       </c>
     </row>
     <row r="543" spans="1:7">
       <c r="B543" t="s">
         <v>689</v>
       </c>
       <c r="C543" t="s">
-        <v>125</v>
+        <v>690</v>
+      </c>
+      <c r="E543" t="s">
+        <v>682</v>
       </c>
       <c r="F543">
         <v>1</v>
       </c>
       <c r="G543">
-        <v>5077</v>
+        <v>8119</v>
       </c>
     </row>
     <row r="544" spans="1:7">
       <c r="B544" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="C544" t="s">
-        <v>203</v>
+        <v>48</v>
+      </c>
+      <c r="E544" t="s">
+        <v>64</v>
       </c>
       <c r="F544">
         <v>1</v>
       </c>
       <c r="G544">
-        <v>5077</v>
+        <v>8119</v>
       </c>
     </row>
     <row r="545" spans="1:7">
       <c r="B545" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="C545" t="s">
-        <v>29</v>
+        <v>693</v>
       </c>
       <c r="E545" t="s">
-        <v>55</v>
+        <v>694</v>
       </c>
       <c r="F545">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G545">
-        <v>5048</v>
+        <v>8115</v>
       </c>
     </row>
     <row r="546" spans="1:7">
       <c r="B546" t="s">
-        <v>692</v>
+        <v>149</v>
       </c>
       <c r="C546" t="s">
-        <v>106</v>
+        <v>695</v>
       </c>
       <c r="E546" t="s">
-        <v>41</v>
+        <v>694</v>
       </c>
       <c r="F546">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G546">
-        <v>5036</v>
+        <v>8115</v>
       </c>
     </row>
     <row r="547" spans="1:7">
       <c r="B547" t="s">
-        <v>693</v>
+        <v>103</v>
       </c>
       <c r="C547" t="s">
-        <v>9</v>
+        <v>696</v>
       </c>
       <c r="E547" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="F547">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G547">
-        <v>5020</v>
+        <v>8093</v>
       </c>
     </row>
     <row r="548" spans="1:7">
       <c r="B548" t="s">
-        <v>406</v>
+        <v>697</v>
       </c>
       <c r="C548" t="s">
-        <v>694</v>
+        <v>122</v>
       </c>
       <c r="E548" t="s">
-        <v>38</v>
+        <v>594</v>
       </c>
       <c r="F548">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G548">
-        <v>5008</v>
+        <v>8054</v>
       </c>
     </row>
     <row r="549" spans="1:7">
       <c r="B549" t="s">
-        <v>695</v>
+        <v>698</v>
       </c>
       <c r="C549" t="s">
-        <v>106</v>
+        <v>92</v>
       </c>
       <c r="E549" t="s">
-        <v>102</v>
+        <v>58</v>
       </c>
       <c r="F549">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G549">
-        <v>5005</v>
+        <v>8049</v>
       </c>
     </row>
     <row r="550" spans="1:7">
       <c r="B550" t="s">
-        <v>696</v>
+        <v>699</v>
       </c>
       <c r="C550" t="s">
-        <v>153</v>
+        <v>473</v>
+      </c>
+      <c r="E550" t="s">
+        <v>10</v>
       </c>
       <c r="F550">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G550">
-        <v>5003</v>
+        <v>8008</v>
       </c>
     </row>
     <row r="551" spans="1:7">
       <c r="B551" t="s">
-        <v>697</v>
+        <v>700</v>
       </c>
       <c r="C551" t="s">
-        <v>288</v>
+        <v>527</v>
       </c>
       <c r="E551" t="s">
-        <v>698</v>
+        <v>235</v>
       </c>
       <c r="F551">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G551">
-        <v>4988</v>
+        <v>8005</v>
       </c>
     </row>
     <row r="552" spans="1:7">
       <c r="B552" t="s">
-        <v>240</v>
+        <v>701</v>
       </c>
       <c r="C552" t="s">
-        <v>125</v>
+        <v>327</v>
       </c>
       <c r="E552" t="s">
-        <v>698</v>
+        <v>21</v>
       </c>
       <c r="F552">
         <v>4</v>
       </c>
       <c r="G552">
-        <v>4988</v>
+        <v>7998</v>
       </c>
     </row>
     <row r="553" spans="1:7">
       <c r="B553" t="s">
-        <v>635</v>
+        <v>702</v>
       </c>
       <c r="C553" t="s">
-        <v>56</v>
+        <v>703</v>
       </c>
       <c r="E553" t="s">
+        <v>123</v>
+      </c>
+      <c r="F553">
         <v>2</v>
       </c>
-      <c r="F553">
-[...1 lines deleted...]
-      </c>
       <c r="G553">
-        <v>4967</v>
+        <v>7997</v>
       </c>
     </row>
     <row r="554" spans="1:7">
       <c r="B554" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="C554" t="s">
-        <v>29</v>
+        <v>48</v>
       </c>
       <c r="E554" t="s">
-        <v>60</v>
+        <v>123</v>
       </c>
       <c r="F554">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G554">
-        <v>4964</v>
+        <v>7997</v>
       </c>
     </row>
     <row r="555" spans="1:7">
       <c r="B555" t="s">
-        <v>298</v>
+        <v>353</v>
       </c>
       <c r="C555" t="s">
-        <v>670</v>
+        <v>705</v>
       </c>
       <c r="E555" t="s">
-        <v>535</v>
+        <v>252</v>
       </c>
       <c r="F555">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G555">
-        <v>4958</v>
+        <v>7996</v>
       </c>
     </row>
     <row r="556" spans="1:7">
       <c r="B556" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="C556" t="s">
-        <v>67</v>
+        <v>122</v>
       </c>
       <c r="E556" t="s">
-        <v>13</v>
+        <v>325</v>
       </c>
       <c r="F556">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G556">
-        <v>4951</v>
+        <v>7981</v>
       </c>
     </row>
     <row r="557" spans="1:7">
       <c r="B557" t="s">
-        <v>700</v>
+        <v>706</v>
       </c>
       <c r="C557" t="s">
-        <v>191</v>
+        <v>473</v>
       </c>
       <c r="E557" t="s">
-        <v>276</v>
+        <v>303</v>
       </c>
       <c r="F557">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="G557">
-        <v>4948</v>
+        <v>7973</v>
       </c>
     </row>
     <row r="558" spans="1:7">
       <c r="B558" t="s">
-        <v>701</v>
+        <v>517</v>
       </c>
       <c r="C558" t="s">
-        <v>115</v>
+        <v>145</v>
       </c>
       <c r="E558" t="s">
-        <v>702</v>
+        <v>50</v>
       </c>
       <c r="F558">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G558">
-        <v>4924</v>
+        <v>7967</v>
       </c>
     </row>
     <row r="559" spans="1:7">
       <c r="B559" t="s">
-        <v>703</v>
+        <v>84</v>
       </c>
       <c r="C559" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>1970</v>
+        <v>502</v>
       </c>
       <c r="E559" t="s">
-        <v>60</v>
+        <v>213</v>
       </c>
       <c r="F559">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="G559">
-        <v>4915</v>
+        <v>7931</v>
       </c>
     </row>
     <row r="560" spans="1:7">
       <c r="B560" t="s">
-        <v>704</v>
+        <v>707</v>
       </c>
       <c r="C560" t="s">
-        <v>182</v>
+        <v>308</v>
       </c>
       <c r="E560" t="s">
-        <v>163</v>
+        <v>187</v>
       </c>
       <c r="F560">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="G560">
-        <v>4912</v>
+        <v>7920</v>
       </c>
     </row>
     <row r="561" spans="1:7">
       <c r="B561" t="s">
-        <v>705</v>
+        <v>708</v>
       </c>
       <c r="C561" t="s">
-        <v>137</v>
+        <v>208</v>
       </c>
       <c r="E561" t="s">
-        <v>706</v>
+        <v>79</v>
       </c>
       <c r="F561">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G561">
-        <v>4903</v>
+        <v>7818</v>
       </c>
     </row>
     <row r="562" spans="1:7">
       <c r="B562" t="s">
-        <v>594</v>
+        <v>709</v>
       </c>
       <c r="C562" t="s">
-        <v>264</v>
+        <v>710</v>
       </c>
       <c r="E562" t="s">
-        <v>276</v>
+        <v>601</v>
       </c>
       <c r="F562">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G562">
-        <v>4895</v>
+        <v>7795</v>
       </c>
     </row>
     <row r="563" spans="1:7">
       <c r="B563" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="C563" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="E563" t="s">
-        <v>60</v>
+        <v>601</v>
       </c>
       <c r="F563">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G563">
-        <v>4875</v>
+        <v>7795</v>
       </c>
     </row>
     <row r="564" spans="1:7">
       <c r="B564" t="s">
-        <v>707</v>
+        <v>359</v>
       </c>
       <c r="C564" t="s">
-        <v>76</v>
+        <v>4</v>
       </c>
       <c r="E564" t="s">
-        <v>60</v>
+        <v>601</v>
       </c>
       <c r="F564">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G564">
-        <v>4875</v>
+        <v>7753</v>
       </c>
     </row>
     <row r="565" spans="1:7">
       <c r="B565" t="s">
-        <v>709</v>
+        <v>190</v>
       </c>
       <c r="C565" t="s">
-        <v>106</v>
+        <v>26</v>
       </c>
       <c r="E565" t="s">
-        <v>172</v>
+        <v>601</v>
       </c>
       <c r="F565">
         <v>4</v>
       </c>
       <c r="G565">
-        <v>4873</v>
+        <v>7753</v>
       </c>
     </row>
     <row r="566" spans="1:7">
       <c r="B566" t="s">
-        <v>709</v>
+        <v>280</v>
       </c>
       <c r="C566" t="s">
-        <v>207</v>
+        <v>378</v>
       </c>
       <c r="E566" t="s">
-        <v>172</v>
+        <v>252</v>
       </c>
       <c r="F566">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G566">
-        <v>4873</v>
+        <v>7732</v>
       </c>
     </row>
     <row r="567" spans="1:7">
       <c r="B567" t="s">
-        <v>546</v>
+        <v>712</v>
       </c>
       <c r="C567" t="s">
-        <v>111</v>
+        <v>37</v>
       </c>
       <c r="E567" t="s">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="F567">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="G567">
-        <v>4863</v>
+        <v>7727</v>
       </c>
     </row>
     <row r="568" spans="1:7">
       <c r="B568" t="s">
-        <v>710</v>
+        <v>457</v>
       </c>
       <c r="C568" t="s">
-        <v>711</v>
+        <v>141</v>
+      </c>
+      <c r="E568" t="s">
+        <v>93</v>
       </c>
       <c r="F568">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G568">
-        <v>4799</v>
+        <v>7671</v>
       </c>
     </row>
     <row r="569" spans="1:7">
       <c r="B569" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="C569" t="s">
-        <v>106</v>
+        <v>40</v>
+      </c>
+      <c r="E569" t="s">
+        <v>714</v>
       </c>
       <c r="F569">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G569">
-        <v>4799</v>
+        <v>7648</v>
       </c>
     </row>
     <row r="570" spans="1:7">
       <c r="B570" t="s">
-        <v>713</v>
+        <v>307</v>
       </c>
       <c r="C570" t="s">
-        <v>4</v>
+        <v>122</v>
+      </c>
+      <c r="E570" t="s">
+        <v>2</v>
       </c>
       <c r="F570">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G570">
-        <v>4799</v>
+        <v>7580</v>
       </c>
     </row>
     <row r="571" spans="1:7">
       <c r="B571" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="C571" t="s">
-        <v>111</v>
+        <v>150</v>
+      </c>
+      <c r="E571" t="s">
+        <v>10</v>
       </c>
       <c r="F571">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="G571">
-        <v>4799</v>
+        <v>7578</v>
       </c>
     </row>
     <row r="572" spans="1:7">
       <c r="B572" t="s">
-        <v>274</v>
+        <v>716</v>
       </c>
       <c r="C572" t="s">
-        <v>85</v>
+        <v>208</v>
+      </c>
+      <c r="E572" t="s">
+        <v>531</v>
       </c>
       <c r="F572">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G572">
-        <v>4799</v>
+        <v>7573</v>
       </c>
     </row>
     <row r="573" spans="1:7">
       <c r="B573" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="C573" t="s">
-        <v>716</v>
+        <v>147</v>
       </c>
       <c r="E573" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="F573">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="G573">
-        <v>4754</v>
+        <v>7537</v>
       </c>
     </row>
     <row r="574" spans="1:7">
       <c r="B574" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="C574" t="s">
-        <v>241</v>
+        <v>145</v>
       </c>
       <c r="E574" t="s">
-        <v>279</v>
+        <v>102</v>
       </c>
       <c r="F574">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G574">
-        <v>4745</v>
+        <v>7530</v>
       </c>
     </row>
     <row r="575" spans="1:7">
       <c r="B575" t="s">
-        <v>718</v>
+        <v>172</v>
       </c>
       <c r="C575" t="s">
-        <v>719</v>
+        <v>4</v>
       </c>
       <c r="E575" t="s">
-        <v>238</v>
+        <v>21</v>
       </c>
       <c r="F575">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G575">
-        <v>4738</v>
+        <v>7527</v>
       </c>
     </row>
     <row r="576" spans="1:7">
       <c r="B576" t="s">
-        <v>720</v>
+        <v>719</v>
       </c>
       <c r="C576" t="s">
-        <v>351</v>
+        <v>525</v>
       </c>
       <c r="E576" t="s">
-        <v>147</v>
+        <v>43</v>
       </c>
       <c r="F576">
         <v>6</v>
       </c>
       <c r="G576">
-        <v>4667</v>
+        <v>7514</v>
       </c>
     </row>
     <row r="577" spans="1:7">
       <c r="B577" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
       <c r="C577" t="s">
-        <v>203</v>
+        <v>122</v>
       </c>
       <c r="E577" t="s">
-        <v>60</v>
+        <v>274</v>
       </c>
       <c r="F577">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G577">
-        <v>4623</v>
+        <v>7487</v>
       </c>
     </row>
     <row r="578" spans="1:7">
       <c r="B578" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="C578" t="s">
-        <v>723</v>
+        <v>141</v>
+      </c>
+      <c r="E578" t="s">
+        <v>176</v>
       </c>
       <c r="F578">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G578">
-        <v>4623</v>
+        <v>7485</v>
       </c>
     </row>
     <row r="579" spans="1:7">
       <c r="B579" t="s">
-        <v>724</v>
+        <v>722</v>
       </c>
       <c r="C579" t="s">
-        <v>326</v>
+        <v>378</v>
       </c>
       <c r="E579" t="s">
-        <v>10</v>
+        <v>723</v>
       </c>
       <c r="F579">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G579">
-        <v>4605</v>
+        <v>7485</v>
       </c>
     </row>
     <row r="580" spans="1:7">
       <c r="B580" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
       <c r="C580" t="s">
-        <v>726</v>
+        <v>80</v>
       </c>
       <c r="E580" t="s">
-        <v>41</v>
+        <v>723</v>
       </c>
       <c r="F580">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G580">
-        <v>4605</v>
+        <v>7485</v>
       </c>
     </row>
     <row r="581" spans="1:7">
       <c r="B581" t="s">
-        <v>402</v>
+        <v>725</v>
       </c>
       <c r="C581" t="s">
-        <v>727</v>
+        <v>111</v>
       </c>
       <c r="E581" t="s">
-        <v>22</v>
+        <v>723</v>
       </c>
       <c r="F581">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G581">
-        <v>4591</v>
+        <v>7485</v>
       </c>
     </row>
     <row r="582" spans="1:7">
       <c r="B582" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
       <c r="C582" t="s">
-        <v>106</v>
+        <v>244</v>
       </c>
       <c r="E582" t="s">
-        <v>360</v>
+        <v>446</v>
       </c>
       <c r="F582">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G582">
-        <v>4544</v>
+        <v>7485</v>
       </c>
     </row>
     <row r="583" spans="1:7">
       <c r="B583" t="s">
-        <v>126</v>
+        <v>727</v>
       </c>
       <c r="C583" t="s">
-        <v>729</v>
+        <v>244</v>
+      </c>
+      <c r="E583" t="s">
+        <v>209</v>
       </c>
       <c r="F583">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G583">
-        <v>4541</v>
+        <v>7484</v>
       </c>
     </row>
     <row r="584" spans="1:7">
       <c r="B584" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
       <c r="C584" t="s">
-        <v>197</v>
+        <v>4</v>
+      </c>
+      <c r="E584" t="s">
+        <v>75</v>
       </c>
       <c r="F584">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G584">
-        <v>4541</v>
+        <v>7402</v>
       </c>
     </row>
     <row r="585" spans="1:7">
       <c r="B585" t="s">
-        <v>731</v>
+        <v>627</v>
       </c>
       <c r="C585" t="s">
-        <v>719</v>
+        <v>122</v>
+      </c>
+      <c r="E585" t="s">
+        <v>21</v>
       </c>
       <c r="F585">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G585">
-        <v>4541</v>
+        <v>7394</v>
       </c>
     </row>
     <row r="586" spans="1:7">
       <c r="B586" t="s">
-        <v>732</v>
+        <v>729</v>
       </c>
       <c r="C586" t="s">
-        <v>79</v>
+        <v>128</v>
+      </c>
+      <c r="E586" t="s">
+        <v>362</v>
       </c>
       <c r="F586">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G586">
-        <v>4541</v>
+        <v>7393</v>
       </c>
     </row>
     <row r="587" spans="1:7">
       <c r="B587" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="C587" t="s">
-        <v>222</v>
+        <v>208</v>
+      </c>
+      <c r="D587">
+        <v>1974</v>
       </c>
       <c r="E587" t="s">
-        <v>53</v>
+        <v>18</v>
       </c>
       <c r="F587">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G587">
-        <v>4526</v>
+        <v>7318</v>
       </c>
     </row>
     <row r="588" spans="1:7">
       <c r="B588" t="s">
-        <v>734</v>
+        <v>437</v>
       </c>
       <c r="C588" t="s">
-        <v>111</v>
+        <v>45</v>
+      </c>
+      <c r="D588">
+        <v>1970</v>
       </c>
       <c r="E588" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="F588">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G588">
-        <v>4517</v>
+        <v>7315</v>
       </c>
     </row>
     <row r="589" spans="1:7">
       <c r="B589" t="s">
-        <v>735</v>
+        <v>731</v>
       </c>
       <c r="C589" t="s">
-        <v>197</v>
+        <v>732</v>
       </c>
       <c r="E589" t="s">
-        <v>147</v>
+        <v>29</v>
       </c>
       <c r="F589">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G589">
-        <v>4515</v>
+        <v>7299</v>
       </c>
     </row>
     <row r="590" spans="1:7">
       <c r="B590" t="s">
-        <v>736</v>
+        <v>658</v>
       </c>
       <c r="C590" t="s">
-        <v>1</v>
+        <v>365</v>
       </c>
       <c r="E590" t="s">
-        <v>737</v>
+        <v>79</v>
       </c>
       <c r="F590">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G590">
-        <v>4489</v>
+        <v>7294</v>
       </c>
     </row>
     <row r="591" spans="1:7">
       <c r="B591" t="s">
-        <v>738</v>
+        <v>733</v>
       </c>
       <c r="C591" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="E591" t="s">
-        <v>737</v>
+        <v>38</v>
       </c>
       <c r="F591">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G591">
-        <v>4489</v>
+        <v>7294</v>
       </c>
     </row>
     <row r="592" spans="1:7">
       <c r="B592" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="C592" t="s">
-        <v>111</v>
+        <v>15</v>
       </c>
       <c r="E592" t="s">
-        <v>194</v>
+        <v>235</v>
       </c>
       <c r="F592">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G592">
-        <v>4480</v>
+        <v>7219</v>
       </c>
     </row>
     <row r="593" spans="1:7">
       <c r="B593" t="s">
-        <v>740</v>
+        <v>276</v>
       </c>
       <c r="C593" t="s">
-        <v>197</v>
+        <v>71</v>
       </c>
       <c r="E593" t="s">
-        <v>60</v>
+        <v>325</v>
       </c>
       <c r="F593">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="G593">
-        <v>4451</v>
+        <v>7210</v>
       </c>
     </row>
     <row r="594" spans="1:7">
       <c r="B594" t="s">
-        <v>741</v>
+        <v>135</v>
       </c>
       <c r="C594" t="s">
-        <v>29</v>
+        <v>344</v>
       </c>
       <c r="E594" t="s">
-        <v>16</v>
+        <v>90</v>
       </c>
       <c r="F594">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G594">
-        <v>4432</v>
+        <v>7181</v>
       </c>
     </row>
     <row r="595" spans="1:7">
       <c r="B595" t="s">
-        <v>34</v>
+        <v>662</v>
       </c>
       <c r="C595" t="s">
-        <v>203</v>
+        <v>352</v>
       </c>
       <c r="E595" t="s">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="F595">
         <v>2</v>
       </c>
       <c r="G595">
-        <v>4422</v>
+        <v>7175</v>
       </c>
     </row>
     <row r="596" spans="1:7">
       <c r="B596" t="s">
-        <v>742</v>
+        <v>735</v>
       </c>
       <c r="C596" t="s">
-        <v>219</v>
+        <v>150</v>
       </c>
       <c r="E596" t="s">
-        <v>55</v>
+        <v>206</v>
       </c>
       <c r="F596">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="G596">
-        <v>4399</v>
+        <v>7145</v>
       </c>
     </row>
     <row r="597" spans="1:7">
       <c r="B597" t="s">
-        <v>743</v>
+        <v>736</v>
       </c>
       <c r="C597" t="s">
-        <v>356</v>
-[...2 lines deleted...]
-        <v>2011</v>
+        <v>113</v>
       </c>
       <c r="E597" t="s">
-        <v>55</v>
+        <v>13</v>
       </c>
       <c r="F597">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="G597">
-        <v>4399</v>
+        <v>7131</v>
       </c>
     </row>
     <row r="598" spans="1:7">
       <c r="B598" t="s">
-        <v>703</v>
+        <v>737</v>
       </c>
       <c r="C598" t="s">
-        <v>45</v>
+        <v>4</v>
       </c>
       <c r="E598" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="F598">
         <v>4</v>
       </c>
       <c r="G598">
-        <v>4355</v>
+        <v>7129</v>
       </c>
     </row>
     <row r="599" spans="1:7">
       <c r="B599" t="s">
-        <v>499</v>
+        <v>738</v>
       </c>
       <c r="C599" t="s">
-        <v>47</v>
+        <v>200</v>
       </c>
       <c r="E599" t="s">
-        <v>233</v>
+        <v>594</v>
       </c>
       <c r="F599">
         <v>3</v>
       </c>
       <c r="G599">
-        <v>4348</v>
+        <v>7086</v>
       </c>
     </row>
     <row r="600" spans="1:7">
       <c r="B600" t="s">
-        <v>291</v>
+        <v>739</v>
       </c>
       <c r="C600" t="s">
-        <v>115</v>
+        <v>208</v>
       </c>
       <c r="E600" t="s">
-        <v>238</v>
+        <v>52</v>
       </c>
       <c r="F600">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G600">
-        <v>4339</v>
+        <v>7086</v>
       </c>
     </row>
     <row r="601" spans="1:7">
       <c r="B601" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="C601" t="s">
-        <v>212</v>
+        <v>26</v>
       </c>
       <c r="E601" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="F601">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G601">
-        <v>4337</v>
+        <v>7068</v>
       </c>
     </row>
     <row r="602" spans="1:7">
       <c r="B602" t="s">
-        <v>745</v>
+        <v>741</v>
       </c>
       <c r="C602" t="s">
-        <v>746</v>
+        <v>111</v>
       </c>
       <c r="E602" t="s">
-        <v>22</v>
+        <v>235</v>
       </c>
       <c r="F602">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G602">
-        <v>4335</v>
+        <v>7038</v>
       </c>
     </row>
     <row r="603" spans="1:7">
       <c r="B603" t="s">
-        <v>747</v>
+        <v>380</v>
       </c>
       <c r="C603" t="s">
-        <v>496</v>
+        <v>141</v>
       </c>
       <c r="E603" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="F603">
-        <v>3</v>
+        <v>20</v>
       </c>
       <c r="G603">
-        <v>4319</v>
+        <v>7024</v>
       </c>
     </row>
     <row r="604" spans="1:7">
       <c r="B604" t="s">
-        <v>495</v>
+        <v>742</v>
       </c>
       <c r="C604" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>497</v>
+        <v>122</v>
       </c>
       <c r="F604">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G604">
-        <v>4319</v>
+        <v>6949</v>
       </c>
     </row>
     <row r="605" spans="1:7">
       <c r="B605" t="s">
-        <v>748</v>
+        <v>743</v>
       </c>
       <c r="C605" t="s">
-        <v>85</v>
+        <v>445</v>
       </c>
       <c r="E605" t="s">
-        <v>163</v>
+        <v>13</v>
       </c>
       <c r="F605">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G605">
-        <v>4310</v>
+        <v>6949</v>
       </c>
     </row>
     <row r="606" spans="1:7">
       <c r="B606" t="s">
-        <v>749</v>
+        <v>744</v>
       </c>
       <c r="C606" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>1975</v>
+        <v>111</v>
       </c>
       <c r="E606" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="F606">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G606">
-        <v>4302</v>
+        <v>6933</v>
       </c>
     </row>
     <row r="607" spans="1:7">
       <c r="B607" t="s">
-        <v>750</v>
+        <v>745</v>
       </c>
       <c r="C607" t="s">
-        <v>176</v>
+        <v>15</v>
+      </c>
+      <c r="E607" t="s">
+        <v>29</v>
       </c>
       <c r="F607">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="G607">
-        <v>4302</v>
+        <v>6919</v>
       </c>
     </row>
     <row r="608" spans="1:7">
       <c r="B608" t="s">
-        <v>67</v>
+        <v>746</v>
       </c>
       <c r="C608" t="s">
-        <v>6</v>
+        <v>747</v>
+      </c>
+      <c r="E608" t="s">
+        <v>317</v>
       </c>
       <c r="F608">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G608">
-        <v>4302</v>
+        <v>6848</v>
       </c>
     </row>
     <row r="609" spans="1:7">
       <c r="B609" t="s">
-        <v>751</v>
+        <v>748</v>
       </c>
       <c r="C609" t="s">
-        <v>259</v>
+        <v>4</v>
+      </c>
+      <c r="E609" t="s">
+        <v>235</v>
       </c>
       <c r="F609">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G609">
-        <v>4302</v>
+        <v>6841</v>
       </c>
     </row>
     <row r="610" spans="1:7">
       <c r="B610" t="s">
-        <v>341</v>
+        <v>749</v>
       </c>
       <c r="C610" t="s">
-        <v>137</v>
+        <v>302</v>
+      </c>
+      <c r="E610" t="s">
+        <v>723</v>
       </c>
       <c r="F610">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G610">
-        <v>4302</v>
+        <v>6841</v>
       </c>
     </row>
     <row r="611" spans="1:7">
       <c r="B611" t="s">
-        <v>483</v>
+        <v>750</v>
       </c>
       <c r="C611" t="s">
-        <v>29</v>
+        <v>37</v>
+      </c>
+      <c r="E611" t="s">
+        <v>10</v>
       </c>
       <c r="F611">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G611">
-        <v>4302</v>
+        <v>6831</v>
       </c>
     </row>
     <row r="612" spans="1:7">
       <c r="B612" t="s">
-        <v>752</v>
+        <v>751</v>
       </c>
       <c r="C612" t="s">
-        <v>753</v>
+        <v>54</v>
       </c>
       <c r="E612" t="s">
-        <v>60</v>
+        <v>555</v>
       </c>
       <c r="F612">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="G612">
-        <v>4290</v>
+        <v>6822</v>
       </c>
     </row>
     <row r="613" spans="1:7">
       <c r="B613" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="C613" t="s">
-        <v>47</v>
+        <v>261</v>
       </c>
       <c r="E613" t="s">
-        <v>238</v>
+        <v>206</v>
       </c>
       <c r="F613">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="G613">
-        <v>4272</v>
+        <v>6781</v>
       </c>
     </row>
     <row r="614" spans="1:7">
       <c r="B614" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="C614" t="s">
-        <v>756</v>
+        <v>26</v>
       </c>
       <c r="E614" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F614">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G614">
-        <v>4271</v>
+        <v>6775</v>
       </c>
     </row>
     <row r="615" spans="1:7">
       <c r="B615" t="s">
-        <v>757</v>
+        <v>742</v>
       </c>
       <c r="C615" t="s">
-        <v>47</v>
+        <v>754</v>
       </c>
       <c r="E615" t="s">
-        <v>625</v>
+        <v>29</v>
       </c>
       <c r="F615">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G615">
-        <v>4248</v>
+        <v>6769</v>
       </c>
     </row>
     <row r="616" spans="1:7">
       <c r="B616" t="s">
-        <v>758</v>
+        <v>755</v>
       </c>
       <c r="C616" t="s">
-        <v>50</v>
+        <v>673</v>
       </c>
       <c r="E616" t="s">
-        <v>163</v>
+        <v>252</v>
       </c>
       <c r="F616">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="G616">
-        <v>4239</v>
+        <v>6718</v>
       </c>
     </row>
     <row r="617" spans="1:7">
       <c r="B617" t="s">
-        <v>759</v>
+        <v>725</v>
       </c>
       <c r="C617" t="s">
-        <v>349</v>
+        <v>189</v>
       </c>
       <c r="E617" t="s">
-        <v>279</v>
+        <v>10</v>
       </c>
       <c r="F617">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G617">
-        <v>4239</v>
+        <v>6713</v>
       </c>
     </row>
     <row r="618" spans="1:7">
       <c r="B618" t="s">
-        <v>760</v>
+        <v>756</v>
       </c>
       <c r="C618" t="s">
-        <v>761</v>
+        <v>189</v>
       </c>
       <c r="E618" t="s">
-        <v>55</v>
+        <v>85</v>
       </c>
       <c r="F618">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G618">
-        <v>4227</v>
+        <v>6711</v>
       </c>
     </row>
     <row r="619" spans="1:7">
       <c r="B619" t="s">
-        <v>84</v>
+        <v>757</v>
       </c>
       <c r="C619" t="s">
-        <v>762</v>
+        <v>54</v>
       </c>
       <c r="E619" t="s">
-        <v>86</v>
+        <v>29</v>
       </c>
       <c r="F619">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="G619">
-        <v>4198</v>
+        <v>6705</v>
       </c>
     </row>
     <row r="620" spans="1:7">
       <c r="B620" t="s">
-        <v>763</v>
+        <v>505</v>
       </c>
       <c r="C620" t="s">
-        <v>197</v>
+        <v>80</v>
       </c>
       <c r="E620" t="s">
-        <v>184</v>
+        <v>2</v>
       </c>
       <c r="F620">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G620">
-        <v>4196</v>
+        <v>6701</v>
       </c>
     </row>
     <row r="621" spans="1:7">
       <c r="B621" t="s">
-        <v>764</v>
+        <v>758</v>
       </c>
       <c r="C621" t="s">
-        <v>207</v>
+        <v>410</v>
+      </c>
+      <c r="D621">
+        <v>2011</v>
       </c>
       <c r="E621" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="F621">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="G621">
-        <v>4169</v>
+        <v>6676</v>
       </c>
     </row>
     <row r="622" spans="1:7">
       <c r="B622" t="s">
-        <v>765</v>
+        <v>759</v>
       </c>
       <c r="C622" t="s">
-        <v>73</v>
+        <v>45</v>
       </c>
       <c r="E622" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="F622">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="G622">
-        <v>4104</v>
+        <v>6650</v>
       </c>
     </row>
     <row r="623" spans="1:7">
       <c r="B623" t="s">
-        <v>766</v>
+        <v>760</v>
       </c>
       <c r="C623" t="s">
-        <v>153</v>
+        <v>122</v>
       </c>
       <c r="E623" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="F623">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G623">
-        <v>4104</v>
+        <v>6617</v>
       </c>
     </row>
     <row r="624" spans="1:7">
       <c r="B624" t="s">
-        <v>410</v>
+        <v>761</v>
       </c>
       <c r="C624" t="s">
-        <v>767</v>
+        <v>150</v>
       </c>
       <c r="E624" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="F624">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G624">
-        <v>4089</v>
+        <v>6611</v>
       </c>
     </row>
     <row r="625" spans="1:7">
       <c r="B625" t="s">
-        <v>232</v>
+        <v>762</v>
       </c>
       <c r="C625" t="s">
-        <v>47</v>
+        <v>111</v>
+      </c>
+      <c r="E625" t="s">
+        <v>151</v>
       </c>
       <c r="F625">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G625">
-        <v>4077</v>
+        <v>6590</v>
       </c>
     </row>
     <row r="626" spans="1:7">
       <c r="B626" t="s">
-        <v>768</v>
+        <v>762</v>
       </c>
       <c r="C626" t="s">
-        <v>207</v>
+        <v>150</v>
+      </c>
+      <c r="E626" t="s">
+        <v>151</v>
       </c>
       <c r="F626">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G626">
-        <v>4077</v>
+        <v>6590</v>
       </c>
     </row>
     <row r="627" spans="1:7">
       <c r="B627" t="s">
-        <v>769</v>
+        <v>763</v>
       </c>
       <c r="C627" t="s">
-        <v>47</v>
+        <v>764</v>
+      </c>
+      <c r="E627" t="s">
+        <v>18</v>
       </c>
       <c r="F627">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G627">
-        <v>4077</v>
+        <v>6571</v>
       </c>
     </row>
     <row r="628" spans="1:7">
       <c r="B628" t="s">
-        <v>770</v>
+        <v>765</v>
       </c>
       <c r="C628" t="s">
-        <v>771</v>
+        <v>267</v>
+      </c>
+      <c r="E628" t="s">
+        <v>18</v>
       </c>
       <c r="F628">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G628">
-        <v>4077</v>
+        <v>6556</v>
       </c>
     </row>
     <row r="629" spans="1:7">
       <c r="B629" t="s">
-        <v>772</v>
+        <v>766</v>
       </c>
       <c r="C629" t="s">
-        <v>773</v>
+        <v>767</v>
+      </c>
+      <c r="E629" t="s">
+        <v>50</v>
       </c>
       <c r="F629">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G629">
-        <v>4077</v>
+        <v>6545</v>
       </c>
     </row>
     <row r="630" spans="1:7">
       <c r="B630" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="C630" t="s">
-        <v>31</v>
+        <v>769</v>
+      </c>
+      <c r="E630" t="s">
+        <v>102</v>
       </c>
       <c r="F630">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G630">
-        <v>4077</v>
+        <v>6517</v>
       </c>
     </row>
     <row r="631" spans="1:7">
       <c r="B631" t="s">
-        <v>487</v>
+        <v>290</v>
       </c>
       <c r="C631" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>407</v>
       </c>
       <c r="F631">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G631">
-        <v>3994</v>
+        <v>6486</v>
       </c>
     </row>
     <row r="632" spans="1:7">
       <c r="B632" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
       <c r="C632" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>111</v>
       </c>
       <c r="F632">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G632">
-        <v>3994</v>
+        <v>6486</v>
       </c>
     </row>
     <row r="633" spans="1:7">
       <c r="B633" t="s">
-        <v>112</v>
+        <v>386</v>
       </c>
       <c r="C633" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>26</v>
       </c>
       <c r="F633">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G633">
-        <v>3990</v>
+        <v>6486</v>
       </c>
     </row>
     <row r="634" spans="1:7">
       <c r="B634" t="s">
-        <v>776</v>
+        <v>771</v>
       </c>
       <c r="C634" t="s">
-        <v>777</v>
-[...2 lines deleted...]
-        <v>494</v>
+        <v>141</v>
       </c>
       <c r="F634">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G634">
-        <v>3960</v>
+        <v>6486</v>
       </c>
     </row>
     <row r="635" spans="1:7">
       <c r="B635" t="s">
-        <v>778</v>
+        <v>772</v>
       </c>
       <c r="C635" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="F635">
         <v>1</v>
       </c>
       <c r="G635">
-        <v>3954</v>
+        <v>6486</v>
       </c>
     </row>
     <row r="636" spans="1:7">
       <c r="B636" t="s">
-        <v>779</v>
+        <v>773</v>
       </c>
       <c r="C636" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>128</v>
       </c>
       <c r="F636">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="G636">
-        <v>3941</v>
+        <v>6486</v>
       </c>
     </row>
     <row r="637" spans="1:7">
       <c r="B637" t="s">
-        <v>780</v>
+        <v>290</v>
       </c>
       <c r="C637" t="s">
-        <v>137</v>
+        <v>244</v>
       </c>
       <c r="E637" t="s">
-        <v>781</v>
+        <v>262</v>
       </c>
       <c r="F637">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="G637">
-        <v>3876</v>
+        <v>6484</v>
       </c>
     </row>
     <row r="638" spans="1:7">
       <c r="B638" t="s">
-        <v>782</v>
+        <v>774</v>
       </c>
       <c r="C638" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-        <v>332</v>
+        <v>775</v>
       </c>
       <c r="F638">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="G638">
-        <v>3870</v>
+        <v>6483</v>
       </c>
     </row>
     <row r="639" spans="1:7">
       <c r="B639" t="s">
-        <v>783</v>
+        <v>199</v>
       </c>
       <c r="C639" t="s">
-        <v>259</v>
+        <v>114</v>
       </c>
       <c r="E639" t="s">
-        <v>677</v>
+        <v>107</v>
       </c>
       <c r="F639">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G639">
-        <v>3870</v>
+        <v>6482</v>
       </c>
     </row>
     <row r="640" spans="1:7">
       <c r="B640" t="s">
-        <v>784</v>
+        <v>199</v>
       </c>
       <c r="C640" t="s">
-        <v>785</v>
+        <v>156</v>
       </c>
       <c r="E640" t="s">
-        <v>60</v>
+        <v>107</v>
       </c>
       <c r="F640">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G640">
-        <v>3867</v>
+        <v>6482</v>
       </c>
     </row>
     <row r="641" spans="1:7">
       <c r="B641" t="s">
-        <v>786</v>
+        <v>776</v>
       </c>
       <c r="C641" t="s">
-        <v>111</v>
+        <v>378</v>
+      </c>
+      <c r="E641" t="s">
+        <v>38</v>
       </c>
       <c r="F641">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G641">
-        <v>3867</v>
+        <v>6469</v>
       </c>
     </row>
     <row r="642" spans="1:7">
       <c r="B642" t="s">
-        <v>787</v>
+        <v>777</v>
       </c>
       <c r="C642" t="s">
-        <v>111</v>
+        <v>77</v>
+      </c>
+      <c r="E642" t="s">
+        <v>360</v>
       </c>
       <c r="F642">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G642">
-        <v>3867</v>
+        <v>6413</v>
       </c>
     </row>
     <row r="643" spans="1:7">
       <c r="B643" t="s">
-        <v>788</v>
+        <v>778</v>
       </c>
       <c r="C643" t="s">
-        <v>789</v>
+        <v>244</v>
+      </c>
+      <c r="E643" t="s">
+        <v>360</v>
       </c>
       <c r="F643">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G643">
-        <v>3867</v>
+        <v>6413</v>
       </c>
     </row>
     <row r="644" spans="1:7">
       <c r="B644" t="s">
-        <v>790</v>
+        <v>779</v>
       </c>
       <c r="C644" t="s">
-        <v>137</v>
+        <v>150</v>
+      </c>
+      <c r="E644" t="s">
+        <v>531</v>
       </c>
       <c r="F644">
         <v>1</v>
       </c>
       <c r="G644">
-        <v>3867</v>
+        <v>6397</v>
       </c>
     </row>
     <row r="645" spans="1:7">
       <c r="B645" t="s">
-        <v>791</v>
+        <v>780</v>
       </c>
       <c r="C645" t="s">
-        <v>792</v>
+        <v>147</v>
       </c>
       <c r="E645" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="F645">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="G645">
-        <v>3853</v>
+        <v>6395</v>
       </c>
     </row>
     <row r="646" spans="1:7">
       <c r="B646" t="s">
-        <v>298</v>
+        <v>781</v>
       </c>
       <c r="C646" t="s">
+        <v>218</v>
+      </c>
+      <c r="E646" t="s">
         <v>29</v>
       </c>
-      <c r="E646" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F646">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="G646">
-        <v>3844</v>
+        <v>6395</v>
       </c>
     </row>
     <row r="647" spans="1:7">
       <c r="B647" t="s">
-        <v>303</v>
+        <v>782</v>
       </c>
       <c r="C647" t="s">
-        <v>9</v>
+        <v>119</v>
       </c>
       <c r="E647" t="s">
-        <v>737</v>
+        <v>252</v>
       </c>
       <c r="F647">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G647">
-        <v>3844</v>
+        <v>6382</v>
       </c>
     </row>
     <row r="648" spans="1:7">
       <c r="B648" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="C648" t="s">
-        <v>52</v>
+        <v>83</v>
       </c>
       <c r="E648" t="s">
-        <v>122</v>
+        <v>55</v>
       </c>
       <c r="F648">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="G648">
-        <v>3837</v>
+        <v>6314</v>
       </c>
     </row>
     <row r="649" spans="1:7">
       <c r="B649" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
       <c r="C649" t="s">
-        <v>795</v>
+        <v>352</v>
       </c>
       <c r="E649" t="s">
-        <v>427</v>
+        <v>252</v>
       </c>
       <c r="F649">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G649">
-        <v>3813</v>
+        <v>6256</v>
       </c>
     </row>
     <row r="650" spans="1:7">
       <c r="B650" t="s">
-        <v>796</v>
+        <v>785</v>
       </c>
       <c r="C650" t="s">
-        <v>226</v>
+        <v>786</v>
+      </c>
+      <c r="E650" t="s">
+        <v>50</v>
       </c>
       <c r="F650">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G650">
-        <v>3782</v>
+        <v>6248</v>
       </c>
     </row>
     <row r="651" spans="1:7">
       <c r="B651" t="s">
-        <v>797</v>
+        <v>787</v>
       </c>
       <c r="C651" t="s">
-        <v>356</v>
+        <v>261</v>
       </c>
       <c r="E651" t="s">
-        <v>147</v>
+        <v>10</v>
       </c>
       <c r="F651">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G651">
-        <v>3782</v>
+        <v>6247</v>
       </c>
     </row>
     <row r="652" spans="1:7">
       <c r="B652" t="s">
-        <v>798</v>
+        <v>788</v>
       </c>
       <c r="C652" t="s">
-        <v>94</v>
+        <v>587</v>
       </c>
       <c r="E652" t="s">
-        <v>41</v>
+        <v>79</v>
       </c>
       <c r="F652">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G652">
-        <v>3780</v>
+        <v>6230</v>
       </c>
     </row>
     <row r="653" spans="1:7">
       <c r="B653" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="C653" t="s">
-        <v>94</v>
+        <v>54</v>
       </c>
       <c r="E653" t="s">
-        <v>41</v>
+        <v>98</v>
       </c>
       <c r="F653">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="G653">
-        <v>3777</v>
+        <v>6224</v>
       </c>
     </row>
     <row r="654" spans="1:7">
       <c r="B654" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
       <c r="C654" t="s">
-        <v>67</v>
+        <v>4</v>
       </c>
       <c r="E654" t="s">
-        <v>22</v>
+        <v>360</v>
       </c>
       <c r="F654">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G654">
-        <v>3766</v>
+        <v>6190</v>
       </c>
     </row>
     <row r="655" spans="1:7">
       <c r="B655" t="s">
-        <v>801</v>
+        <v>791</v>
       </c>
       <c r="C655" t="s">
-        <v>111</v>
+        <v>792</v>
       </c>
       <c r="E655" t="s">
-        <v>60</v>
+        <v>555</v>
       </c>
       <c r="F655">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G655">
-        <v>3765</v>
+        <v>6154</v>
       </c>
     </row>
     <row r="656" spans="1:7">
       <c r="B656" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="C656" t="s">
-        <v>47</v>
+        <v>166</v>
       </c>
       <c r="E656" t="s">
-        <v>53</v>
+        <v>555</v>
       </c>
       <c r="F656">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="G656">
-        <v>3763</v>
+        <v>6154</v>
       </c>
     </row>
     <row r="657" spans="1:7">
       <c r="B657" t="s">
-        <v>803</v>
+        <v>571</v>
       </c>
       <c r="C657" t="s">
-        <v>34</v>
+        <v>147</v>
       </c>
       <c r="E657" t="s">
-        <v>60</v>
+        <v>570</v>
       </c>
       <c r="F657">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G657">
-        <v>3761</v>
+        <v>6135</v>
       </c>
     </row>
     <row r="658" spans="1:7">
       <c r="B658" t="s">
-        <v>804</v>
+        <v>794</v>
       </c>
       <c r="C658" t="s">
-        <v>144</v>
+        <v>473</v>
       </c>
       <c r="E658" t="s">
-        <v>414</v>
+        <v>601</v>
       </c>
       <c r="F658">
         <v>5</v>
       </c>
       <c r="G658">
-        <v>3758</v>
+        <v>6128</v>
       </c>
     </row>
     <row r="659" spans="1:7">
       <c r="B659" t="s">
-        <v>206</v>
+        <v>795</v>
       </c>
       <c r="C659" t="s">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="E659" t="s">
-        <v>702</v>
+        <v>601</v>
       </c>
       <c r="F659">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G659">
-        <v>3742</v>
+        <v>6128</v>
       </c>
     </row>
     <row r="660" spans="1:7">
       <c r="B660" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="C660" t="s">
-        <v>9</v>
+        <v>797</v>
       </c>
       <c r="E660" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="F660">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="G660">
-        <v>3740</v>
+        <v>6103</v>
       </c>
     </row>
     <row r="661" spans="1:7">
       <c r="B661" t="s">
-        <v>806</v>
+        <v>798</v>
       </c>
       <c r="C661" t="s">
-        <v>807</v>
+        <v>407</v>
       </c>
       <c r="E661" t="s">
-        <v>55</v>
+        <v>79</v>
       </c>
       <c r="F661">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="G661">
-        <v>3728</v>
+        <v>6092</v>
       </c>
     </row>
     <row r="662" spans="1:7">
       <c r="B662" t="s">
-        <v>296</v>
+        <v>799</v>
       </c>
       <c r="C662" t="s">
-        <v>264</v>
+        <v>147</v>
       </c>
       <c r="E662" t="s">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="F662">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G662">
-        <v>3700</v>
+        <v>6076</v>
       </c>
     </row>
     <row r="663" spans="1:7">
       <c r="B663" t="s">
-        <v>808</v>
+        <v>800</v>
       </c>
       <c r="C663" t="s">
-        <v>6</v>
-[...5 lines deleted...]
-        <v>41</v>
+        <v>378</v>
       </c>
       <c r="F663">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G663">
-        <v>3700</v>
+        <v>6076</v>
       </c>
     </row>
     <row r="664" spans="1:7">
       <c r="B664" t="s">
-        <v>320</v>
+        <v>801</v>
       </c>
       <c r="C664" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="F664">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G664">
-        <v>3693</v>
+        <v>6076</v>
       </c>
     </row>
     <row r="665" spans="1:7">
       <c r="B665" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="C665" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>803</v>
       </c>
       <c r="F665">
         <v>1</v>
       </c>
       <c r="G665">
-        <v>3689</v>
+        <v>6076</v>
       </c>
     </row>
     <row r="666" spans="1:7">
       <c r="B666" t="s">
-        <v>487</v>
+        <v>804</v>
       </c>
       <c r="C666" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>466</v>
       </c>
       <c r="F666">
         <v>1</v>
       </c>
       <c r="G666">
-        <v>3689</v>
+        <v>6076</v>
       </c>
     </row>
     <row r="667" spans="1:7">
       <c r="B667" t="s">
-        <v>810</v>
+        <v>805</v>
       </c>
       <c r="C667" t="s">
-        <v>597</v>
+        <v>806</v>
       </c>
       <c r="E667" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="F667">
         <v>3</v>
       </c>
       <c r="G667">
-        <v>3676</v>
+        <v>6057</v>
       </c>
     </row>
     <row r="668" spans="1:7">
       <c r="B668" t="s">
-        <v>811</v>
+        <v>807</v>
       </c>
       <c r="C668" t="s">
-        <v>708</v>
+        <v>4</v>
       </c>
       <c r="E668" t="s">
-        <v>551</v>
+        <v>107</v>
       </c>
       <c r="F668">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G668">
-        <v>3669</v>
+        <v>6002</v>
       </c>
     </row>
     <row r="669" spans="1:7">
       <c r="B669" t="s">
-        <v>812</v>
+        <v>149</v>
       </c>
       <c r="C669" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="E669" t="s">
-        <v>360</v>
+        <v>107</v>
       </c>
       <c r="F669">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G669">
-        <v>3669</v>
+        <v>6002</v>
       </c>
     </row>
     <row r="670" spans="1:7">
       <c r="B670" t="s">
-        <v>813</v>
+        <v>808</v>
       </c>
       <c r="C670" t="s">
-        <v>47</v>
+        <v>456</v>
+      </c>
+      <c r="E670" t="s">
+        <v>10</v>
       </c>
       <c r="F670">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G670">
-        <v>3668</v>
+        <v>5898</v>
       </c>
     </row>
     <row r="671" spans="1:7">
       <c r="B671" t="s">
-        <v>413</v>
+        <v>809</v>
       </c>
       <c r="C671" t="s">
-        <v>29</v>
+        <v>473</v>
       </c>
       <c r="E671" t="s">
-        <v>41</v>
+        <v>211</v>
       </c>
       <c r="F671">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G671">
-        <v>3653</v>
+        <v>5844</v>
       </c>
     </row>
     <row r="672" spans="1:7">
       <c r="B672" t="s">
-        <v>245</v>
+        <v>810</v>
       </c>
       <c r="C672" t="s">
-        <v>106</v>
+        <v>122</v>
       </c>
       <c r="E672" t="s">
-        <v>147</v>
+        <v>102</v>
       </c>
       <c r="F672">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="G672">
-        <v>3638</v>
+        <v>5843</v>
       </c>
     </row>
     <row r="673" spans="1:7">
       <c r="B673" t="s">
-        <v>549</v>
+        <v>588</v>
       </c>
       <c r="C673" t="s">
-        <v>814</v>
+        <v>589</v>
+      </c>
+      <c r="E673" t="s">
+        <v>10</v>
       </c>
       <c r="F673">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G673">
-        <v>3618</v>
+        <v>5800</v>
       </c>
     </row>
     <row r="674" spans="1:7">
       <c r="B674" t="s">
-        <v>815</v>
+        <v>661</v>
       </c>
       <c r="C674" t="s">
-        <v>561</v>
+        <v>811</v>
       </c>
       <c r="E674" t="s">
-        <v>86</v>
+        <v>21</v>
       </c>
       <c r="F674">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G674">
-        <v>3596</v>
+        <v>5799</v>
       </c>
     </row>
     <row r="675" spans="1:7">
       <c r="B675" t="s">
-        <v>816</v>
+        <v>668</v>
       </c>
       <c r="C675" t="s">
-        <v>496</v>
+        <v>111</v>
       </c>
       <c r="E675" t="s">
-        <v>279</v>
+        <v>176</v>
       </c>
       <c r="F675">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G675">
-        <v>3596</v>
+        <v>5720</v>
       </c>
     </row>
     <row r="676" spans="1:7">
       <c r="B676" t="s">
-        <v>817</v>
+        <v>667</v>
       </c>
       <c r="C676" t="s">
-        <v>176</v>
+        <v>128</v>
       </c>
       <c r="E676" t="s">
-        <v>375</v>
+        <v>29</v>
       </c>
       <c r="F676">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="G676">
-        <v>3591</v>
+        <v>5716</v>
       </c>
     </row>
     <row r="677" spans="1:7">
       <c r="B677" t="s">
-        <v>818</v>
+        <v>812</v>
       </c>
       <c r="C677" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>813</v>
       </c>
       <c r="F677">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G677">
-        <v>3555</v>
+        <v>5710</v>
       </c>
     </row>
     <row r="678" spans="1:7">
       <c r="B678" t="s">
-        <v>818</v>
+        <v>814</v>
       </c>
       <c r="C678" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>45</v>
       </c>
       <c r="F678">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G678">
-        <v>3555</v>
+        <v>5710</v>
       </c>
     </row>
     <row r="679" spans="1:7">
       <c r="B679" t="s">
-        <v>819</v>
+        <v>814</v>
       </c>
       <c r="C679" t="s">
-        <v>496</v>
-[...2 lines deleted...]
-        <v>233</v>
+        <v>256</v>
       </c>
       <c r="F679">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G679">
-        <v>3544</v>
+        <v>5710</v>
       </c>
     </row>
     <row r="680" spans="1:7">
       <c r="B680" t="s">
-        <v>471</v>
+        <v>815</v>
       </c>
       <c r="C680" t="s">
-        <v>729</v>
+        <v>37</v>
       </c>
       <c r="E680" t="s">
-        <v>194</v>
+        <v>187</v>
       </c>
       <c r="F680">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="G680">
-        <v>3542</v>
+        <v>5691</v>
       </c>
     </row>
     <row r="681" spans="1:7">
       <c r="B681" t="s">
-        <v>820</v>
+        <v>816</v>
       </c>
       <c r="C681" t="s">
-        <v>144</v>
+        <v>191</v>
       </c>
       <c r="E681" t="s">
-        <v>421</v>
+        <v>50</v>
       </c>
       <c r="F681">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="G681">
-        <v>3517</v>
+        <v>5688</v>
       </c>
     </row>
     <row r="682" spans="1:7">
       <c r="B682" t="s">
-        <v>821</v>
+        <v>817</v>
       </c>
       <c r="C682" t="s">
-        <v>197</v>
+        <v>610</v>
       </c>
       <c r="E682" t="s">
-        <v>421</v>
+        <v>601</v>
       </c>
       <c r="F682">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G682">
-        <v>3517</v>
+        <v>5678</v>
       </c>
     </row>
     <row r="683" spans="1:7">
       <c r="B683" t="s">
-        <v>822</v>
+        <v>818</v>
       </c>
       <c r="C683" t="s">
-        <v>726</v>
+        <v>589</v>
       </c>
       <c r="E683" t="s">
-        <v>60</v>
+        <v>601</v>
       </c>
       <c r="F683">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G683">
-        <v>3517</v>
+        <v>5678</v>
       </c>
     </row>
     <row r="684" spans="1:7">
       <c r="B684" t="s">
-        <v>823</v>
+        <v>819</v>
       </c>
       <c r="C684" t="s">
-        <v>354</v>
+        <v>119</v>
       </c>
       <c r="E684" t="s">
-        <v>22</v>
+        <v>252</v>
       </c>
       <c r="F684">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G684">
-        <v>3513</v>
+        <v>5655</v>
       </c>
     </row>
     <row r="685" spans="1:7">
       <c r="B685" t="s">
-        <v>824</v>
+        <v>820</v>
       </c>
       <c r="C685" t="s">
-        <v>825</v>
+        <v>244</v>
       </c>
       <c r="E685" t="s">
-        <v>60</v>
+        <v>252</v>
       </c>
       <c r="F685">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G685">
-        <v>3512</v>
+        <v>5600</v>
       </c>
     </row>
     <row r="686" spans="1:7">
       <c r="B686" t="s">
-        <v>826</v>
+        <v>153</v>
       </c>
       <c r="C686" t="s">
-        <v>708</v>
+        <v>587</v>
       </c>
       <c r="E686" t="s">
-        <v>60</v>
+        <v>13</v>
       </c>
       <c r="F686">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G686">
-        <v>3512</v>
+        <v>5600</v>
       </c>
     </row>
     <row r="687" spans="1:7">
       <c r="B687" t="s">
-        <v>292</v>
+        <v>144</v>
       </c>
       <c r="C687" t="s">
-        <v>504</v>
+        <v>821</v>
       </c>
       <c r="E687" t="s">
-        <v>827</v>
+        <v>123</v>
       </c>
       <c r="F687">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G687">
-        <v>3497</v>
+        <v>5536</v>
       </c>
     </row>
     <row r="688" spans="1:7">
       <c r="B688" t="s">
-        <v>828</v>
+        <v>467</v>
       </c>
       <c r="C688" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="E688" t="s">
-        <v>235</v>
+        <v>29</v>
       </c>
       <c r="F688">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G688">
-        <v>3493</v>
+        <v>5505</v>
       </c>
     </row>
     <row r="689" spans="1:7">
       <c r="B689" t="s">
-        <v>155</v>
+        <v>822</v>
       </c>
       <c r="C689" t="s">
-        <v>111</v>
+        <v>67</v>
+      </c>
+      <c r="D689">
+        <v>1968</v>
       </c>
       <c r="E689" t="s">
-        <v>53</v>
+        <v>29</v>
       </c>
       <c r="F689">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="G689">
-        <v>3491</v>
+        <v>5498</v>
       </c>
     </row>
     <row r="690" spans="1:7">
       <c r="B690" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="C690" t="s">
-        <v>141</v>
+        <v>824</v>
       </c>
       <c r="D690">
-        <v>1974</v>
+        <v>1962</v>
       </c>
       <c r="E690" t="s">
-        <v>13</v>
+        <v>825</v>
       </c>
       <c r="F690">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="G690">
-        <v>3481</v>
+        <v>5486</v>
       </c>
     </row>
     <row r="691" spans="1:7">
       <c r="B691" t="s">
-        <v>548</v>
+        <v>45</v>
       </c>
       <c r="C691" t="s">
-        <v>83</v>
+        <v>40</v>
       </c>
       <c r="E691" t="s">
-        <v>102</v>
+        <v>594</v>
       </c>
       <c r="F691">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G691">
-        <v>3480</v>
+        <v>5471</v>
       </c>
     </row>
     <row r="692" spans="1:7">
       <c r="B692" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="C692" t="s">
-        <v>831</v>
+        <v>250</v>
       </c>
       <c r="E692" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="F692">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="G692">
-        <v>3480</v>
+        <v>5464</v>
       </c>
     </row>
     <row r="693" spans="1:7">
       <c r="B693" t="s">
-        <v>832</v>
+        <v>827</v>
       </c>
       <c r="C693" t="s">
-        <v>215</v>
+        <v>22</v>
       </c>
       <c r="E693" t="s">
-        <v>512</v>
+        <v>10</v>
       </c>
       <c r="F693">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G693">
-        <v>3480</v>
+        <v>5451</v>
       </c>
     </row>
     <row r="694" spans="1:7">
       <c r="B694" t="s">
-        <v>621</v>
+        <v>828</v>
       </c>
       <c r="C694" t="s">
-        <v>479</v>
+        <v>54</v>
       </c>
       <c r="E694" t="s">
-        <v>512</v>
+        <v>325</v>
       </c>
       <c r="F694">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G694">
-        <v>3480</v>
+        <v>5449</v>
       </c>
     </row>
     <row r="695" spans="1:7">
       <c r="B695" t="s">
-        <v>833</v>
+        <v>540</v>
       </c>
       <c r="C695" t="s">
-        <v>708</v>
+        <v>80</v>
       </c>
       <c r="E695" t="s">
-        <v>512</v>
+        <v>13</v>
       </c>
       <c r="F695">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G695">
-        <v>3480</v>
+        <v>5448</v>
       </c>
     </row>
     <row r="696" spans="1:7">
       <c r="B696" t="s">
-        <v>834</v>
+        <v>149</v>
       </c>
       <c r="C696" t="s">
-        <v>106</v>
+        <v>1</v>
       </c>
       <c r="E696" t="s">
-        <v>512</v>
+        <v>495</v>
       </c>
       <c r="F696">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G696">
-        <v>3480</v>
+        <v>5440</v>
       </c>
     </row>
     <row r="697" spans="1:7">
       <c r="B697" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="C697" t="s">
-        <v>836</v>
+        <v>40</v>
+      </c>
+      <c r="D697">
+        <v>1983</v>
+      </c>
+      <c r="E697" t="s">
+        <v>10</v>
       </c>
       <c r="F697">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G697">
-        <v>3480</v>
+        <v>5432</v>
       </c>
     </row>
     <row r="698" spans="1:7">
       <c r="B698" t="s">
-        <v>837</v>
+        <v>830</v>
       </c>
       <c r="C698" t="s">
-        <v>241</v>
+        <v>113</v>
       </c>
       <c r="E698" t="s">
-        <v>55</v>
+        <v>142</v>
       </c>
       <c r="F698">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="G698">
-        <v>3464</v>
+        <v>5431</v>
       </c>
     </row>
     <row r="699" spans="1:7">
       <c r="B699" t="s">
-        <v>838</v>
+        <v>831</v>
       </c>
       <c r="C699" t="s">
-        <v>248</v>
+        <v>832</v>
       </c>
       <c r="E699" t="s">
-        <v>96</v>
+        <v>29</v>
       </c>
       <c r="F699">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="G699">
-        <v>3454</v>
+        <v>5431</v>
       </c>
     </row>
     <row r="700" spans="1:7">
       <c r="B700" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="C700" t="s">
-        <v>504</v>
-[...2 lines deleted...]
-        <v>1993</v>
+        <v>834</v>
       </c>
       <c r="E700" t="s">
-        <v>96</v>
+        <v>835</v>
       </c>
       <c r="F700">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G700">
-        <v>3437</v>
+        <v>5405</v>
       </c>
     </row>
     <row r="701" spans="1:7">
       <c r="B701" t="s">
-        <v>840</v>
+        <v>836</v>
       </c>
       <c r="C701" t="s">
-        <v>100</v>
+        <v>42</v>
       </c>
       <c r="E701" t="s">
-        <v>48</v>
+        <v>18</v>
       </c>
       <c r="F701">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G701">
-        <v>3437</v>
+        <v>5394</v>
       </c>
     </row>
     <row r="702" spans="1:7">
       <c r="B702" t="s">
-        <v>841</v>
+        <v>837</v>
       </c>
       <c r="C702" t="s">
-        <v>842</v>
+        <v>838</v>
       </c>
       <c r="E702" t="s">
-        <v>698</v>
+        <v>10</v>
       </c>
       <c r="F702">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G702">
-        <v>3430</v>
+        <v>5393</v>
       </c>
     </row>
     <row r="703" spans="1:7">
       <c r="B703" t="s">
-        <v>843</v>
+        <v>839</v>
       </c>
       <c r="C703" t="s">
-        <v>442</v>
+        <v>840</v>
       </c>
       <c r="E703" t="s">
-        <v>360</v>
+        <v>551</v>
       </c>
       <c r="F703">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="G703">
-        <v>3421</v>
+        <v>5385</v>
       </c>
     </row>
     <row r="704" spans="1:7">
       <c r="B704" t="s">
-        <v>844</v>
+        <v>841</v>
       </c>
       <c r="C704" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>226</v>
       </c>
       <c r="F704">
         <v>1</v>
       </c>
       <c r="G704">
-        <v>3397</v>
+        <v>5379</v>
       </c>
     </row>
     <row r="705" spans="1:7">
       <c r="B705" t="s">
-        <v>845</v>
+        <v>842</v>
       </c>
       <c r="C705" t="s">
-        <v>571</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="F705">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G705">
-        <v>3391</v>
+        <v>5379</v>
       </c>
     </row>
     <row r="706" spans="1:7">
       <c r="B706" t="s">
-        <v>846</v>
+        <v>843</v>
       </c>
       <c r="C706" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>844</v>
       </c>
       <c r="F706">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G706">
-        <v>3372</v>
+        <v>5379</v>
       </c>
     </row>
     <row r="707" spans="1:7">
       <c r="B707" t="s">
-        <v>847</v>
+        <v>845</v>
       </c>
       <c r="C707" t="s">
-        <v>284</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>54</v>
       </c>
       <c r="F707">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G707">
-        <v>3362</v>
+        <v>5379</v>
       </c>
     </row>
     <row r="708" spans="1:7">
       <c r="B708" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="C708" t="s">
-        <v>849</v>
+        <v>244</v>
       </c>
       <c r="E708" t="s">
-        <v>122</v>
+        <v>213</v>
       </c>
       <c r="F708">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G708">
-        <v>3349</v>
+        <v>5342</v>
       </c>
     </row>
     <row r="709" spans="1:7">
       <c r="B709" t="s">
-        <v>210</v>
+        <v>847</v>
       </c>
       <c r="C709" t="s">
-        <v>56</v>
+        <v>185</v>
       </c>
       <c r="E709" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="F709">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G709">
-        <v>3342</v>
+        <v>5323</v>
       </c>
     </row>
     <row r="710" spans="1:7">
       <c r="B710" t="s">
-        <v>850</v>
+        <v>848</v>
       </c>
       <c r="C710" t="s">
-        <v>851</v>
-[...2 lines deleted...]
-        <v>1962</v>
+        <v>292</v>
       </c>
       <c r="E710" t="s">
-        <v>852</v>
+        <v>274</v>
       </c>
       <c r="F710">
         <v>6</v>
       </c>
       <c r="G710">
-        <v>3306</v>
+        <v>5316</v>
       </c>
     </row>
     <row r="711" spans="1:7">
       <c r="B711" t="s">
-        <v>853</v>
+        <v>243</v>
       </c>
       <c r="C711" t="s">
-        <v>345</v>
+        <v>71</v>
       </c>
       <c r="E711" t="s">
-        <v>38</v>
+        <v>58</v>
       </c>
       <c r="F711">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G711">
-        <v>3303</v>
+        <v>5299</v>
       </c>
     </row>
     <row r="712" spans="1:7">
       <c r="B712" t="s">
-        <v>854</v>
+        <v>402</v>
       </c>
       <c r="C712" t="s">
-        <v>98</v>
+        <v>265</v>
+      </c>
+      <c r="E712" t="s">
+        <v>10</v>
       </c>
       <c r="F712">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G712">
-        <v>3302</v>
+        <v>5280</v>
       </c>
     </row>
     <row r="713" spans="1:7">
       <c r="B713" t="s">
-        <v>855</v>
+        <v>45</v>
       </c>
       <c r="C713" t="s">
-        <v>203</v>
+        <v>147</v>
+      </c>
+      <c r="E713" t="s">
+        <v>58</v>
       </c>
       <c r="F713">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G713">
-        <v>3302</v>
+        <v>5253</v>
       </c>
     </row>
     <row r="714" spans="1:7">
       <c r="B714" t="s">
-        <v>856</v>
+        <v>849</v>
       </c>
       <c r="C714" t="s">
-        <v>125</v>
+        <v>141</v>
+      </c>
+      <c r="E714" t="s">
+        <v>850</v>
       </c>
       <c r="F714">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G714">
-        <v>3302</v>
+        <v>5246</v>
       </c>
     </row>
     <row r="715" spans="1:7">
       <c r="B715" t="s">
-        <v>546</v>
+        <v>851</v>
       </c>
       <c r="C715" t="s">
-        <v>248</v>
+        <v>122</v>
+      </c>
+      <c r="E715" t="s">
+        <v>29</v>
       </c>
       <c r="F715">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G715">
-        <v>3302</v>
+        <v>5242</v>
       </c>
     </row>
     <row r="716" spans="1:7">
       <c r="B716" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="C716" t="s">
-        <v>182</v>
+        <v>226</v>
+      </c>
+      <c r="E716" t="s">
+        <v>13</v>
       </c>
       <c r="F716">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G716">
-        <v>3302</v>
+        <v>5130</v>
       </c>
     </row>
     <row r="717" spans="1:7">
       <c r="B717" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
       <c r="C717" t="s">
-        <v>111</v>
+        <v>141</v>
+      </c>
+      <c r="E717" t="s">
+        <v>325</v>
       </c>
       <c r="F717">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G717">
-        <v>3302</v>
+        <v>5111</v>
       </c>
     </row>
     <row r="718" spans="1:7">
       <c r="B718" t="s">
-        <v>859</v>
+        <v>854</v>
       </c>
       <c r="C718" t="s">
-        <v>29</v>
+        <v>147</v>
+      </c>
+      <c r="D718">
+        <v>1980</v>
+      </c>
+      <c r="E718" t="s">
+        <v>360</v>
       </c>
       <c r="F718">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G718">
-        <v>3302</v>
+        <v>5093</v>
       </c>
     </row>
     <row r="719" spans="1:7">
       <c r="B719" t="s">
-        <v>860</v>
+        <v>855</v>
       </c>
       <c r="C719" t="s">
-        <v>37</v>
+        <v>54</v>
       </c>
       <c r="E719" t="s">
-        <v>113</v>
+        <v>551</v>
       </c>
       <c r="F719">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G719">
-        <v>3283</v>
+        <v>5082</v>
       </c>
     </row>
     <row r="720" spans="1:7">
       <c r="B720" t="s">
-        <v>861</v>
+        <v>856</v>
       </c>
       <c r="C720" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>147</v>
       </c>
       <c r="F720">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G720">
-        <v>3283</v>
+        <v>5077</v>
       </c>
     </row>
     <row r="721" spans="1:7">
       <c r="B721" t="s">
-        <v>591</v>
+        <v>271</v>
       </c>
       <c r="C721" t="s">
-        <v>862</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>141</v>
       </c>
       <c r="F721">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G721">
-        <v>3216</v>
+        <v>5077</v>
       </c>
     </row>
     <row r="722" spans="1:7">
       <c r="B722" t="s">
-        <v>863</v>
+        <v>857</v>
       </c>
       <c r="C722" t="s">
-        <v>864</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>244</v>
       </c>
       <c r="F722">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="G722">
-        <v>3207</v>
+        <v>5077</v>
       </c>
     </row>
     <row r="723" spans="1:7">
       <c r="B723" t="s">
-        <v>241</v>
+        <v>858</v>
       </c>
       <c r="C723" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>235</v>
+        <v>87</v>
       </c>
       <c r="F723">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G723">
-        <v>3205</v>
+        <v>5077</v>
       </c>
     </row>
     <row r="724" spans="1:7">
       <c r="B724" t="s">
-        <v>374</v>
+        <v>859</v>
       </c>
       <c r="C724" t="s">
-        <v>436</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="F724">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G724">
-        <v>3192</v>
+        <v>5077</v>
       </c>
     </row>
     <row r="725" spans="1:7">
       <c r="B725" t="s">
-        <v>865</v>
+        <v>860</v>
       </c>
       <c r="C725" t="s">
-        <v>679</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>861</v>
       </c>
       <c r="F725">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G725">
-        <v>3156</v>
+        <v>5077</v>
       </c>
     </row>
     <row r="726" spans="1:7">
       <c r="B726" t="s">
-        <v>866</v>
+        <v>862</v>
       </c>
       <c r="C726" t="s">
-        <v>867</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="F726">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G726">
-        <v>3156</v>
+        <v>5077</v>
       </c>
     </row>
     <row r="727" spans="1:7">
       <c r="B727" t="s">
-        <v>93</v>
+        <v>863</v>
       </c>
       <c r="C727" t="s">
-        <v>47</v>
+        <v>111</v>
       </c>
       <c r="E727" t="s">
-        <v>60</v>
+        <v>10</v>
       </c>
       <c r="F727">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G727">
-        <v>3156</v>
+        <v>5036</v>
       </c>
     </row>
     <row r="728" spans="1:7">
       <c r="B728" t="s">
-        <v>868</v>
+        <v>864</v>
       </c>
       <c r="C728" t="s">
-        <v>98</v>
+        <v>122</v>
       </c>
       <c r="E728" t="s">
-        <v>2</v>
+        <v>142</v>
       </c>
       <c r="F728">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="G728">
-        <v>3143</v>
+        <v>5026</v>
       </c>
     </row>
     <row r="729" spans="1:7">
       <c r="B729" t="s">
-        <v>869</v>
+        <v>865</v>
       </c>
       <c r="C729" t="s">
-        <v>814</v>
+        <v>191</v>
       </c>
       <c r="E729" t="s">
-        <v>737</v>
+        <v>43</v>
       </c>
       <c r="F729">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="G729">
-        <v>3140</v>
+        <v>5025</v>
       </c>
     </row>
     <row r="730" spans="1:7">
       <c r="B730" t="s">
-        <v>869</v>
+        <v>545</v>
       </c>
       <c r="C730" t="s">
-        <v>870</v>
+        <v>764</v>
       </c>
       <c r="E730" t="s">
-        <v>737</v>
+        <v>38</v>
       </c>
       <c r="F730">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G730">
-        <v>3140</v>
+        <v>5008</v>
       </c>
     </row>
     <row r="731" spans="1:7">
       <c r="B731" t="s">
-        <v>801</v>
+        <v>866</v>
       </c>
       <c r="C731" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>261</v>
       </c>
       <c r="F731">
         <v>3</v>
       </c>
       <c r="G731">
-        <v>3133</v>
+        <v>5003</v>
       </c>
     </row>
     <row r="732" spans="1:7">
       <c r="B732" t="s">
-        <v>341</v>
+        <v>867</v>
       </c>
       <c r="C732" t="s">
-        <v>83</v>
+        <v>4</v>
+      </c>
+      <c r="E732" t="s">
+        <v>594</v>
       </c>
       <c r="F732">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G732">
-        <v>3133</v>
+        <v>4991</v>
       </c>
     </row>
     <row r="733" spans="1:7">
       <c r="B733" t="s">
-        <v>871</v>
+        <v>868</v>
       </c>
       <c r="C733" t="s">
-        <v>45</v>
+        <v>122</v>
+      </c>
+      <c r="E733" t="s">
+        <v>18</v>
       </c>
       <c r="F733">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G733">
-        <v>3133</v>
+        <v>4970</v>
       </c>
     </row>
     <row r="734" spans="1:7">
       <c r="B734" t="s">
-        <v>872</v>
+        <v>359</v>
       </c>
       <c r="C734" t="s">
-        <v>111</v>
+        <v>693</v>
       </c>
       <c r="E734" t="s">
-        <v>60</v>
+        <v>714</v>
       </c>
       <c r="F734">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G734">
-        <v>3116</v>
+        <v>4958</v>
       </c>
     </row>
     <row r="735" spans="1:7">
       <c r="B735" t="s">
-        <v>873</v>
+        <v>869</v>
       </c>
       <c r="C735" t="s">
-        <v>371</v>
+        <v>147</v>
       </c>
       <c r="E735" t="s">
-        <v>154</v>
+        <v>555</v>
       </c>
       <c r="F735">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G735">
-        <v>3104</v>
+        <v>4942</v>
       </c>
     </row>
     <row r="736" spans="1:7">
       <c r="B736" t="s">
-        <v>874</v>
+        <v>1</v>
       </c>
       <c r="C736" t="s">
-        <v>875</v>
+        <v>95</v>
       </c>
       <c r="E736" t="s">
-        <v>60</v>
+        <v>29</v>
       </c>
       <c r="F736">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="G736">
-        <v>3098</v>
+        <v>4939</v>
       </c>
     </row>
     <row r="737" spans="1:7">
       <c r="B737" t="s">
-        <v>876</v>
+        <v>870</v>
       </c>
       <c r="C737" t="s">
-        <v>259</v>
+        <v>4</v>
+      </c>
+      <c r="E737" t="s">
+        <v>362</v>
       </c>
       <c r="F737">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G737">
-        <v>3097</v>
+        <v>4895</v>
       </c>
     </row>
     <row r="738" spans="1:7">
       <c r="B738" t="s">
-        <v>295</v>
+        <v>493</v>
       </c>
       <c r="C738" t="s">
-        <v>789</v>
+        <v>244</v>
       </c>
       <c r="E738" t="s">
-        <v>60</v>
+        <v>871</v>
       </c>
       <c r="F738">
         <v>2</v>
       </c>
       <c r="G738">
-        <v>3073</v>
+        <v>4889</v>
       </c>
     </row>
     <row r="739" spans="1:7">
       <c r="B739" t="s">
-        <v>877</v>
+        <v>324</v>
       </c>
       <c r="C739" t="s">
-        <v>50</v>
+        <v>4</v>
       </c>
       <c r="E739" t="s">
-        <v>360</v>
+        <v>10</v>
       </c>
       <c r="F739">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="G739">
-        <v>3073</v>
+        <v>4887</v>
       </c>
     </row>
     <row r="740" spans="1:7">
       <c r="B740" t="s">
-        <v>878</v>
+        <v>635</v>
       </c>
       <c r="C740" t="s">
-        <v>676</v>
+        <v>174</v>
       </c>
       <c r="E740" t="s">
-        <v>279</v>
+        <v>38</v>
       </c>
       <c r="F740">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G740">
-        <v>3055</v>
+        <v>4864</v>
       </c>
     </row>
     <row r="741" spans="1:7">
       <c r="B741" t="s">
-        <v>1</v>
+        <v>631</v>
       </c>
       <c r="C741" t="s">
-        <v>98</v>
+        <v>872</v>
       </c>
       <c r="E741" t="s">
-        <v>60</v>
+        <v>274</v>
       </c>
       <c r="F741">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="G741">
-        <v>3046</v>
+        <v>4858</v>
       </c>
     </row>
     <row r="742" spans="1:7">
       <c r="B742" t="s">
-        <v>879</v>
+        <v>873</v>
       </c>
       <c r="C742" t="s">
-        <v>880</v>
+        <v>101</v>
       </c>
       <c r="E742" t="s">
-        <v>41</v>
+        <v>871</v>
       </c>
       <c r="F742">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="G742">
-        <v>3024</v>
+        <v>4856</v>
       </c>
     </row>
     <row r="743" spans="1:7">
       <c r="B743" t="s">
-        <v>881</v>
+        <v>874</v>
       </c>
       <c r="C743" t="s">
-        <v>111</v>
+        <v>875</v>
       </c>
       <c r="E743" t="s">
-        <v>163</v>
+        <v>10</v>
       </c>
       <c r="F743">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="G743">
-        <v>3000</v>
+        <v>4848</v>
       </c>
     </row>
     <row r="744" spans="1:7">
       <c r="B744" t="s">
-        <v>882</v>
+        <v>876</v>
       </c>
       <c r="C744" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>877</v>
       </c>
       <c r="F744">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G744">
-        <v>2981</v>
+        <v>4799</v>
       </c>
     </row>
     <row r="745" spans="1:7">
       <c r="B745" t="s">
-        <v>883</v>
+        <v>207</v>
       </c>
       <c r="C745" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>145</v>
       </c>
       <c r="F745">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G745">
-        <v>2979</v>
+        <v>4799</v>
       </c>
     </row>
     <row r="746" spans="1:7">
       <c r="B746" t="s">
-        <v>210</v>
+        <v>878</v>
       </c>
       <c r="C746" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>122</v>
       </c>
       <c r="F746">
         <v>1</v>
       </c>
       <c r="G746">
-        <v>2971</v>
+        <v>4799</v>
       </c>
     </row>
     <row r="747" spans="1:7">
       <c r="B747" t="s">
-        <v>651</v>
+        <v>879</v>
       </c>
       <c r="C747" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>111</v>
       </c>
       <c r="F747">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G747">
-        <v>2969</v>
+        <v>4799</v>
       </c>
     </row>
     <row r="748" spans="1:7">
       <c r="B748" t="s">
-        <v>884</v>
+        <v>880</v>
       </c>
       <c r="C748" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>885</v>
+        <v>7</v>
       </c>
       <c r="F748">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G748">
-        <v>2967</v>
+        <v>4799</v>
       </c>
     </row>
     <row r="749" spans="1:7">
       <c r="B749" t="s">
-        <v>886</v>
+        <v>881</v>
       </c>
       <c r="C749" t="s">
-        <v>109</v>
+        <v>122</v>
       </c>
       <c r="E749" t="s">
-        <v>706</v>
+        <v>871</v>
       </c>
       <c r="F749">
         <v>2</v>
       </c>
       <c r="G749">
-        <v>2959</v>
+        <v>4796</v>
       </c>
     </row>
     <row r="750" spans="1:7">
       <c r="B750" t="s">
-        <v>128</v>
+        <v>882</v>
       </c>
       <c r="C750" t="s">
-        <v>482</v>
+        <v>111</v>
       </c>
       <c r="E750" t="s">
-        <v>698</v>
+        <v>64</v>
       </c>
       <c r="F750">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="G750">
-        <v>2946</v>
+        <v>4788</v>
       </c>
     </row>
     <row r="751" spans="1:7">
       <c r="B751" t="s">
-        <v>887</v>
+        <v>883</v>
       </c>
       <c r="C751" t="s">
-        <v>11</v>
+        <v>67</v>
       </c>
       <c r="E751" t="s">
-        <v>41</v>
+        <v>235</v>
       </c>
       <c r="F751">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G751">
-        <v>2927</v>
+        <v>4779</v>
       </c>
     </row>
     <row r="752" spans="1:7">
       <c r="B752" t="s">
-        <v>888</v>
+        <v>496</v>
       </c>
       <c r="C752" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-        <v>1968</v>
+        <v>884</v>
       </c>
       <c r="E752" t="s">
-        <v>60</v>
+        <v>211</v>
       </c>
       <c r="F752">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="G752">
-        <v>2915</v>
+        <v>4770</v>
       </c>
     </row>
     <row r="753" spans="1:7">
       <c r="B753" t="s">
-        <v>889</v>
+        <v>885</v>
       </c>
       <c r="C753" t="s">
-        <v>248</v>
+        <v>111</v>
       </c>
       <c r="E753" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="F753">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G753">
-        <v>2914</v>
+        <v>4718</v>
       </c>
     </row>
     <row r="754" spans="1:7">
       <c r="B754" t="s">
-        <v>890</v>
+        <v>602</v>
       </c>
       <c r="C754" t="s">
-        <v>756</v>
+        <v>610</v>
       </c>
       <c r="E754" t="s">
-        <v>737</v>
+        <v>601</v>
       </c>
       <c r="F754">
         <v>3</v>
       </c>
       <c r="G754">
-        <v>2906</v>
+        <v>4699</v>
       </c>
     </row>
     <row r="755" spans="1:7">
       <c r="B755" t="s">
-        <v>362</v>
+        <v>851</v>
       </c>
       <c r="C755" t="s">
-        <v>891</v>
+        <v>884</v>
       </c>
       <c r="E755" t="s">
-        <v>737</v>
+        <v>29</v>
       </c>
       <c r="F755">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G755">
-        <v>2906</v>
+        <v>4688</v>
       </c>
     </row>
     <row r="756" spans="1:7">
       <c r="B756" t="s">
-        <v>892</v>
+        <v>886</v>
       </c>
       <c r="C756" t="s">
-        <v>436</v>
+        <v>302</v>
       </c>
       <c r="E756" t="s">
-        <v>737</v>
+        <v>29</v>
       </c>
       <c r="F756">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="G756">
-        <v>2906</v>
+        <v>4688</v>
       </c>
     </row>
     <row r="757" spans="1:7">
       <c r="B757" t="s">
-        <v>209</v>
+        <v>887</v>
       </c>
       <c r="C757" t="s">
-        <v>83</v>
+        <v>888</v>
       </c>
       <c r="E757" t="s">
-        <v>702</v>
+        <v>29</v>
       </c>
       <c r="F757">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="G757">
-        <v>2899</v>
+        <v>4688</v>
       </c>
     </row>
     <row r="758" spans="1:7">
       <c r="B758" t="s">
-        <v>893</v>
+        <v>744</v>
       </c>
       <c r="C758" t="s">
-        <v>34</v>
+        <v>261</v>
       </c>
       <c r="E758" t="s">
-        <v>375</v>
+        <v>29</v>
       </c>
       <c r="F758">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G758">
-        <v>2872</v>
+        <v>4685</v>
       </c>
     </row>
     <row r="759" spans="1:7">
       <c r="B759" t="s">
-        <v>894</v>
+        <v>889</v>
       </c>
       <c r="C759" t="s">
-        <v>29</v>
+        <v>45</v>
       </c>
       <c r="E759" t="s">
-        <v>375</v>
+        <v>10</v>
       </c>
       <c r="F759">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="G759">
-        <v>2872</v>
+        <v>4648</v>
       </c>
     </row>
     <row r="760" spans="1:7">
       <c r="B760" t="s">
-        <v>895</v>
+        <v>890</v>
       </c>
       <c r="C760" t="s">
-        <v>83</v>
+        <v>891</v>
       </c>
       <c r="E760" t="s">
-        <v>55</v>
+        <v>187</v>
       </c>
       <c r="F760">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G760">
-        <v>2835</v>
+        <v>4637</v>
       </c>
     </row>
     <row r="761" spans="1:7">
       <c r="B761" t="s">
-        <v>896</v>
+        <v>481</v>
       </c>
       <c r="C761" t="s">
-        <v>29</v>
+        <v>114</v>
+      </c>
+      <c r="E761" t="s">
+        <v>10</v>
       </c>
       <c r="F761">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G761">
-        <v>2816</v>
+        <v>4624</v>
       </c>
     </row>
     <row r="762" spans="1:7">
       <c r="B762" t="s">
-        <v>499</v>
+        <v>361</v>
       </c>
       <c r="C762" t="s">
-        <v>83</v>
+        <v>589</v>
+      </c>
+      <c r="E762" t="s">
+        <v>64</v>
       </c>
       <c r="F762">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G762">
-        <v>2816</v>
+        <v>4608</v>
       </c>
     </row>
     <row r="763" spans="1:7">
       <c r="B763" t="s">
-        <v>499</v>
+        <v>854</v>
       </c>
       <c r="C763" t="s">
-        <v>18</v>
+        <v>261</v>
+      </c>
+      <c r="E763" t="s">
+        <v>360</v>
       </c>
       <c r="F763">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G763">
-        <v>2816</v>
+        <v>4592</v>
       </c>
     </row>
     <row r="764" spans="1:7">
       <c r="B764" t="s">
-        <v>197</v>
+        <v>892</v>
       </c>
       <c r="C764" t="s">
-        <v>212</v>
+        <v>747</v>
       </c>
       <c r="F764">
         <v>1</v>
       </c>
       <c r="G764">
-        <v>2816</v>
+        <v>4541</v>
       </c>
     </row>
     <row r="765" spans="1:7">
       <c r="B765" t="s">
-        <v>896</v>
+        <v>893</v>
       </c>
       <c r="C765" t="s">
-        <v>708</v>
+        <v>48</v>
       </c>
       <c r="F765">
         <v>1</v>
       </c>
       <c r="G765">
-        <v>2816</v>
+        <v>4541</v>
       </c>
     </row>
     <row r="766" spans="1:7">
       <c r="B766" t="s">
-        <v>897</v>
+        <v>204</v>
       </c>
       <c r="C766" t="s">
-        <v>106</v>
+        <v>872</v>
       </c>
       <c r="F766">
         <v>1</v>
       </c>
       <c r="G766">
-        <v>2816</v>
+        <v>4541</v>
       </c>
     </row>
     <row r="767" spans="1:7">
       <c r="B767" t="s">
-        <v>898</v>
+        <v>894</v>
       </c>
       <c r="C767" t="s">
-        <v>153</v>
+        <v>244</v>
       </c>
       <c r="F767">
         <v>1</v>
       </c>
       <c r="G767">
-        <v>2816</v>
+        <v>4541</v>
       </c>
     </row>
     <row r="768" spans="1:7">
       <c r="B768" t="s">
-        <v>899</v>
+        <v>895</v>
       </c>
       <c r="C768" t="s">
-        <v>270</v>
+        <v>896</v>
       </c>
       <c r="E768" t="s">
-        <v>279</v>
+        <v>379</v>
       </c>
       <c r="F768">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="G768">
-        <v>2816</v>
+        <v>4535</v>
       </c>
     </row>
     <row r="769" spans="1:7">
       <c r="B769" t="s">
-        <v>466</v>
+        <v>743</v>
       </c>
       <c r="C769" t="s">
-        <v>115</v>
+        <v>267</v>
       </c>
       <c r="E769" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F769">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G769">
-        <v>2814</v>
+        <v>4534</v>
       </c>
     </row>
     <row r="770" spans="1:7">
       <c r="B770" t="s">
-        <v>674</v>
+        <v>897</v>
       </c>
       <c r="C770" t="s">
-        <v>47</v>
+        <v>365</v>
       </c>
       <c r="E770" t="s">
-        <v>7</v>
+        <v>98</v>
       </c>
       <c r="F770">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G770">
-        <v>2814</v>
+        <v>4526</v>
       </c>
     </row>
     <row r="771" spans="1:7">
       <c r="B771" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="C771" t="s">
-        <v>203</v>
+        <v>244</v>
       </c>
       <c r="E771" t="s">
-        <v>625</v>
+        <v>79</v>
       </c>
       <c r="F771">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G771">
-        <v>2814</v>
+        <v>4515</v>
       </c>
     </row>
     <row r="772" spans="1:7">
       <c r="B772" t="s">
-        <v>901</v>
+        <v>548</v>
       </c>
       <c r="C772" t="s">
-        <v>708</v>
+        <v>54</v>
       </c>
       <c r="E772" t="s">
-        <v>625</v>
+        <v>93</v>
       </c>
       <c r="F772">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G772">
-        <v>2814</v>
+        <v>4496</v>
       </c>
     </row>
     <row r="773" spans="1:7">
       <c r="B773" t="s">
-        <v>902</v>
+        <v>899</v>
       </c>
       <c r="C773" t="s">
-        <v>219</v>
+        <v>226</v>
       </c>
       <c r="E773" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="F773">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G773">
-        <v>2814</v>
+        <v>4488</v>
       </c>
     </row>
     <row r="774" spans="1:7">
       <c r="B774" t="s">
-        <v>445</v>
+        <v>900</v>
       </c>
       <c r="C774" t="s">
-        <v>45</v>
+        <v>378</v>
       </c>
       <c r="E774" t="s">
-        <v>55</v>
+        <v>213</v>
       </c>
       <c r="F774">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G774">
-        <v>2814</v>
+        <v>4452</v>
       </c>
     </row>
     <row r="775" spans="1:7">
       <c r="B775" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="C775" t="s">
-        <v>98</v>
+        <v>244</v>
       </c>
       <c r="E775" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="F775">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G775">
-        <v>2796</v>
+        <v>4451</v>
       </c>
     </row>
     <row r="776" spans="1:7">
       <c r="B776" t="s">
-        <v>128</v>
+        <v>902</v>
       </c>
       <c r="C776" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>200</v>
       </c>
       <c r="F776">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G776">
-        <v>2796</v>
+        <v>4448</v>
       </c>
     </row>
     <row r="777" spans="1:7">
       <c r="B777" t="s">
-        <v>736</v>
+        <v>903</v>
       </c>
       <c r="C777" t="s">
-        <v>719</v>
+        <v>26</v>
       </c>
       <c r="E777" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="F777">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G777">
-        <v>2785</v>
+        <v>4447</v>
       </c>
     </row>
     <row r="778" spans="1:7">
       <c r="B778" t="s">
-        <v>399</v>
+        <v>904</v>
       </c>
       <c r="C778" t="s">
-        <v>672</v>
+        <v>573</v>
       </c>
       <c r="E778" t="s">
-        <v>401</v>
+        <v>29</v>
       </c>
       <c r="F778">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="G778">
-        <v>2760</v>
+        <v>4442</v>
       </c>
     </row>
     <row r="779" spans="1:7">
       <c r="B779" t="s">
-        <v>374</v>
+        <v>905</v>
       </c>
       <c r="C779" t="s">
-        <v>182</v>
+        <v>502</v>
       </c>
       <c r="E779" t="s">
-        <v>147</v>
+        <v>29</v>
       </c>
       <c r="F779">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G779">
-        <v>2729</v>
+        <v>4438</v>
       </c>
     </row>
     <row r="780" spans="1:7">
       <c r="B780" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="C780" t="s">
-        <v>905</v>
+        <v>907</v>
+      </c>
+      <c r="E780" t="s">
+        <v>5</v>
       </c>
       <c r="F780">
         <v>1</v>
       </c>
       <c r="G780">
-        <v>2718</v>
+        <v>4438</v>
       </c>
     </row>
     <row r="781" spans="1:7">
       <c r="B781" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
       <c r="C781" t="s">
-        <v>288</v>
+        <v>1</v>
       </c>
       <c r="E781" t="s">
-        <v>60</v>
+        <v>235</v>
       </c>
       <c r="F781">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G781">
-        <v>2714</v>
+        <v>4434</v>
       </c>
     </row>
     <row r="782" spans="1:7">
       <c r="B782" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
       <c r="C782" t="s">
-        <v>203</v>
+        <v>54</v>
       </c>
       <c r="E782" t="s">
-        <v>60</v>
+        <v>167</v>
       </c>
       <c r="F782">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="G782">
-        <v>2714</v>
+        <v>4428</v>
       </c>
     </row>
     <row r="783" spans="1:7">
       <c r="B783" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
       <c r="C783" t="s">
-        <v>111</v>
+        <v>911</v>
+      </c>
+      <c r="D783">
+        <v>1979</v>
       </c>
       <c r="E783" t="s">
-        <v>104</v>
+        <v>912</v>
       </c>
       <c r="F783">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="G783">
-        <v>2698</v>
+        <v>4406</v>
       </c>
     </row>
     <row r="784" spans="1:7">
       <c r="B784" t="s">
-        <v>854</v>
+        <v>913</v>
       </c>
       <c r="C784" t="s">
-        <v>708</v>
+        <v>42</v>
       </c>
       <c r="E784" t="s">
-        <v>233</v>
+        <v>142</v>
       </c>
       <c r="F784">
         <v>2</v>
       </c>
       <c r="G784">
-        <v>2685</v>
+        <v>4402</v>
       </c>
     </row>
     <row r="785" spans="1:7">
       <c r="B785" t="s">
-        <v>810</v>
+        <v>914</v>
       </c>
       <c r="C785" t="s">
-        <v>11</v>
+        <v>285</v>
       </c>
       <c r="E785" t="s">
-        <v>55</v>
+        <v>624</v>
       </c>
       <c r="F785">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G785">
-        <v>2673</v>
+        <v>4396</v>
       </c>
     </row>
     <row r="786" spans="1:7">
       <c r="B786" t="s">
-        <v>909</v>
+        <v>915</v>
       </c>
       <c r="C786" t="s">
-        <v>197</v>
+        <v>261</v>
       </c>
       <c r="E786" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="F786">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G786">
-        <v>2669</v>
+        <v>4391</v>
       </c>
     </row>
     <row r="787" spans="1:7">
       <c r="B787" t="s">
-        <v>910</v>
+        <v>288</v>
       </c>
       <c r="C787" t="s">
-        <v>911</v>
+        <v>378</v>
       </c>
       <c r="E787" t="s">
-        <v>512</v>
+        <v>206</v>
       </c>
       <c r="F787">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G787">
-        <v>2669</v>
+        <v>4351</v>
       </c>
     </row>
     <row r="788" spans="1:7">
       <c r="B788" t="s">
-        <v>912</v>
+        <v>348</v>
       </c>
       <c r="C788" t="s">
-        <v>29</v>
+        <v>156</v>
+      </c>
+      <c r="E788" t="s">
+        <v>317</v>
       </c>
       <c r="F788">
         <v>1</v>
       </c>
       <c r="G788">
-        <v>2669</v>
+        <v>4339</v>
       </c>
     </row>
     <row r="789" spans="1:7">
       <c r="B789" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="C789" t="s">
-        <v>1</v>
+        <v>95</v>
+      </c>
+      <c r="E789" t="s">
+        <v>98</v>
       </c>
       <c r="F789">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G789">
-        <v>2669</v>
+        <v>4326</v>
       </c>
     </row>
     <row r="790" spans="1:7">
       <c r="B790" t="s">
-        <v>914</v>
+        <v>530</v>
       </c>
       <c r="C790" t="s">
-        <v>197</v>
+        <v>7</v>
+      </c>
+      <c r="E790" t="s">
+        <v>531</v>
       </c>
       <c r="F790">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G790">
-        <v>2669</v>
+        <v>4319</v>
       </c>
     </row>
     <row r="791" spans="1:7">
       <c r="B791" t="s">
-        <v>196</v>
+        <v>286</v>
       </c>
       <c r="C791" t="s">
-        <v>98</v>
+        <v>4</v>
       </c>
       <c r="E791" t="s">
-        <v>10</v>
+        <v>209</v>
       </c>
       <c r="F791">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G791">
-        <v>2647</v>
+        <v>4315</v>
       </c>
     </row>
     <row r="792" spans="1:7">
       <c r="B792" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="C792" t="s">
-        <v>50</v>
+        <v>95</v>
+      </c>
+      <c r="D792">
+        <v>1975</v>
       </c>
       <c r="E792" t="s">
-        <v>737</v>
+        <v>16</v>
       </c>
       <c r="F792">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G792">
-        <v>2635</v>
+        <v>4302</v>
       </c>
     </row>
     <row r="793" spans="1:7">
       <c r="B793" t="s">
-        <v>916</v>
+        <v>918</v>
       </c>
       <c r="C793" t="s">
-        <v>496</v>
-[...2 lines deleted...]
-        <v>737</v>
+        <v>128</v>
       </c>
       <c r="F793">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G793">
-        <v>2635</v>
+        <v>4302</v>
       </c>
     </row>
     <row r="794" spans="1:7">
       <c r="B794" t="s">
-        <v>411</v>
+        <v>113</v>
       </c>
       <c r="C794" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>40</v>
       </c>
       <c r="F794">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G794">
-        <v>2621</v>
+        <v>4302</v>
       </c>
     </row>
     <row r="795" spans="1:7">
       <c r="B795" t="s">
-        <v>917</v>
+        <v>493</v>
       </c>
       <c r="C795" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>101</v>
       </c>
       <c r="F795">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G795">
-        <v>2611</v>
+        <v>4302</v>
       </c>
     </row>
     <row r="796" spans="1:7">
       <c r="B796" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="C796" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>200</v>
       </c>
       <c r="F796">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G796">
-        <v>2588</v>
+        <v>4302</v>
       </c>
     </row>
     <row r="797" spans="1:7">
       <c r="B797" t="s">
-        <v>919</v>
+        <v>443</v>
       </c>
       <c r="C797" t="s">
-        <v>920</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>4</v>
       </c>
       <c r="F797">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G797">
-        <v>2567</v>
+        <v>4302</v>
       </c>
     </row>
     <row r="798" spans="1:7">
       <c r="B798" t="s">
-        <v>921</v>
+        <v>920</v>
       </c>
       <c r="C798" t="s">
-        <v>111</v>
+        <v>226</v>
       </c>
       <c r="E798" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="F798">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G798">
-        <v>2567</v>
+        <v>4280</v>
       </c>
     </row>
     <row r="799" spans="1:7">
       <c r="B799" t="s">
-        <v>922</v>
+        <v>921</v>
       </c>
       <c r="C799" t="s">
-        <v>6</v>
+        <v>54</v>
       </c>
       <c r="E799" t="s">
-        <v>32</v>
+        <v>317</v>
       </c>
       <c r="F799">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G799">
-        <v>2566</v>
+        <v>4272</v>
       </c>
     </row>
     <row r="800" spans="1:7">
       <c r="B800" t="s">
-        <v>872</v>
+        <v>486</v>
       </c>
       <c r="C800" t="s">
-        <v>923</v>
+        <v>282</v>
       </c>
       <c r="E800" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="F800">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G800">
-        <v>2562</v>
+        <v>4259</v>
       </c>
     </row>
     <row r="801" spans="1:7">
       <c r="B801" t="s">
-        <v>924</v>
+        <v>486</v>
       </c>
       <c r="C801" t="s">
-        <v>925</v>
+        <v>282</v>
+      </c>
+      <c r="E801" t="s">
+        <v>18</v>
       </c>
       <c r="F801">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G801">
-        <v>2562</v>
+        <v>4259</v>
       </c>
     </row>
     <row r="802" spans="1:7">
       <c r="B802" t="s">
-        <v>926</v>
+        <v>680</v>
       </c>
       <c r="C802" t="s">
-        <v>31</v>
+        <v>77</v>
       </c>
       <c r="E802" t="s">
-        <v>104</v>
+        <v>142</v>
       </c>
       <c r="F802">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G802">
-        <v>2556</v>
+        <v>4256</v>
       </c>
     </row>
     <row r="803" spans="1:7">
       <c r="B803" t="s">
-        <v>927</v>
+        <v>922</v>
       </c>
       <c r="C803" t="s">
-        <v>928</v>
+        <v>111</v>
       </c>
       <c r="E803" t="s">
-        <v>60</v>
+        <v>29</v>
       </c>
       <c r="F803">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="G803">
-        <v>2550</v>
+        <v>4242</v>
       </c>
     </row>
     <row r="804" spans="1:7">
       <c r="B804" t="s">
-        <v>929</v>
+        <v>923</v>
       </c>
       <c r="C804" t="s">
-        <v>930</v>
+        <v>15</v>
       </c>
       <c r="E804" t="s">
-        <v>60</v>
+        <v>102</v>
       </c>
       <c r="F804">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G804">
-        <v>2550</v>
+        <v>4239</v>
       </c>
     </row>
     <row r="805" spans="1:7">
       <c r="B805" t="s">
-        <v>931</v>
+        <v>795</v>
       </c>
       <c r="C805" t="s">
-        <v>111</v>
+        <v>218</v>
       </c>
       <c r="E805" t="s">
-        <v>648</v>
+        <v>601</v>
       </c>
       <c r="F805">
         <v>1</v>
       </c>
       <c r="G805">
-        <v>2527</v>
+        <v>4221</v>
       </c>
     </row>
     <row r="806" spans="1:7">
       <c r="B806" t="s">
-        <v>932</v>
+        <v>924</v>
       </c>
       <c r="C806" t="s">
-        <v>923</v>
+        <v>189</v>
+      </c>
+      <c r="E806" t="s">
+        <v>58</v>
       </c>
       <c r="F806">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G806">
-        <v>2527</v>
+        <v>4219</v>
       </c>
     </row>
     <row r="807" spans="1:7">
       <c r="B807" t="s">
-        <v>933</v>
+        <v>925</v>
       </c>
       <c r="C807" t="s">
-        <v>125</v>
+        <v>267</v>
+      </c>
+      <c r="E807" t="s">
+        <v>29</v>
       </c>
       <c r="F807">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G807">
-        <v>2527</v>
+        <v>4211</v>
       </c>
     </row>
     <row r="808" spans="1:7">
       <c r="B808" t="s">
-        <v>934</v>
+        <v>926</v>
       </c>
       <c r="C808" t="s">
-        <v>34</v>
+        <v>1</v>
+      </c>
+      <c r="E808" t="s">
+        <v>10</v>
       </c>
       <c r="F808">
         <v>1</v>
       </c>
       <c r="G808">
-        <v>2527</v>
+        <v>4211</v>
       </c>
     </row>
     <row r="809" spans="1:7">
       <c r="B809" t="s">
-        <v>935</v>
+        <v>927</v>
       </c>
       <c r="C809" t="s">
-        <v>936</v>
+        <v>111</v>
+      </c>
+      <c r="E809" t="s">
+        <v>176</v>
       </c>
       <c r="F809">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G809">
-        <v>2527</v>
+        <v>4192</v>
       </c>
     </row>
     <row r="810" spans="1:7">
       <c r="B810" t="s">
-        <v>937</v>
+        <v>928</v>
       </c>
       <c r="C810" t="s">
-        <v>109</v>
+        <v>929</v>
+      </c>
+      <c r="E810" t="s">
+        <v>235</v>
       </c>
       <c r="F810">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G810">
-        <v>2527</v>
+        <v>4188</v>
       </c>
     </row>
     <row r="811" spans="1:7">
       <c r="B811" t="s">
-        <v>938</v>
+        <v>930</v>
       </c>
       <c r="C811" t="s">
-        <v>37</v>
+        <v>1</v>
       </c>
       <c r="E811" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="F811">
         <v>3</v>
       </c>
       <c r="G811">
-        <v>2514</v>
+        <v>4144</v>
       </c>
     </row>
     <row r="812" spans="1:7">
       <c r="B812" t="s">
-        <v>939</v>
+        <v>931</v>
       </c>
       <c r="C812" t="s">
-        <v>940</v>
+        <v>67</v>
       </c>
       <c r="E812" t="s">
-        <v>60</v>
+        <v>651</v>
       </c>
       <c r="F812">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G812">
-        <v>2492</v>
+        <v>4135</v>
       </c>
     </row>
     <row r="813" spans="1:7">
       <c r="B813" t="s">
-        <v>941</v>
+        <v>932</v>
       </c>
       <c r="C813" t="s">
-        <v>197</v>
+        <v>71</v>
       </c>
       <c r="E813" t="s">
-        <v>414</v>
+        <v>79</v>
       </c>
       <c r="F813">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G813">
-        <v>2490</v>
+        <v>4134</v>
       </c>
     </row>
     <row r="814" spans="1:7">
       <c r="B814" t="s">
-        <v>942</v>
+        <v>933</v>
       </c>
       <c r="C814" t="s">
-        <v>111</v>
+        <v>24</v>
       </c>
       <c r="E814" t="s">
-        <v>147</v>
+        <v>495</v>
       </c>
       <c r="F814">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G814">
-        <v>2456</v>
+        <v>4127</v>
       </c>
     </row>
     <row r="815" spans="1:7">
       <c r="B815" t="s">
-        <v>943</v>
+        <v>934</v>
       </c>
       <c r="C815" t="s">
-        <v>708</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>150</v>
       </c>
       <c r="F815">
         <v>1</v>
       </c>
       <c r="G815">
-        <v>2390</v>
+        <v>4077</v>
       </c>
     </row>
     <row r="816" spans="1:7">
       <c r="B816" t="s">
-        <v>490</v>
+        <v>375</v>
       </c>
       <c r="C816" t="s">
-        <v>106</v>
+        <v>54</v>
       </c>
       <c r="F816">
         <v>1</v>
       </c>
       <c r="G816">
-        <v>2390</v>
+        <v>4077</v>
       </c>
     </row>
     <row r="817" spans="1:7">
       <c r="B817" t="s">
-        <v>944</v>
+        <v>935</v>
       </c>
       <c r="C817" t="s">
-        <v>197</v>
+        <v>54</v>
       </c>
       <c r="F817">
         <v>1</v>
       </c>
       <c r="G817">
-        <v>2390</v>
+        <v>4077</v>
       </c>
     </row>
     <row r="818" spans="1:7">
       <c r="B818" t="s">
-        <v>945</v>
+        <v>936</v>
       </c>
       <c r="C818" t="s">
-        <v>83</v>
+        <v>937</v>
       </c>
       <c r="F818">
         <v>1</v>
       </c>
       <c r="G818">
-        <v>2390</v>
+        <v>4077</v>
       </c>
     </row>
     <row r="819" spans="1:7">
       <c r="B819" t="s">
-        <v>946</v>
+        <v>938</v>
       </c>
       <c r="C819" t="s">
-        <v>482</v>
+        <v>939</v>
       </c>
       <c r="F819">
         <v>1</v>
       </c>
       <c r="G819">
-        <v>2390</v>
+        <v>4077</v>
       </c>
     </row>
     <row r="820" spans="1:7">
       <c r="B820" t="s">
-        <v>947</v>
+        <v>940</v>
       </c>
       <c r="C820" t="s">
-        <v>708</v>
+        <v>42</v>
       </c>
       <c r="F820">
         <v>1</v>
       </c>
       <c r="G820">
-        <v>2390</v>
+        <v>4077</v>
       </c>
     </row>
     <row r="821" spans="1:7">
       <c r="B821" t="s">
-        <v>948</v>
+        <v>941</v>
       </c>
       <c r="C821" t="s">
-        <v>83</v>
+        <v>942</v>
       </c>
       <c r="E821" t="s">
-        <v>551</v>
+        <v>29</v>
       </c>
       <c r="F821">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G821">
-        <v>2390</v>
+        <v>4073</v>
       </c>
     </row>
     <row r="822" spans="1:7">
       <c r="B822" t="s">
-        <v>949</v>
+        <v>186</v>
       </c>
       <c r="C822" t="s">
-        <v>29</v>
+        <v>113</v>
       </c>
       <c r="E822" t="s">
-        <v>421</v>
+        <v>187</v>
       </c>
       <c r="F822">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G822">
-        <v>2388</v>
+        <v>3990</v>
       </c>
     </row>
     <row r="823" spans="1:7">
       <c r="B823" t="s">
-        <v>950</v>
+        <v>943</v>
       </c>
       <c r="C823" t="s">
-        <v>109</v>
+        <v>65</v>
       </c>
       <c r="E823" t="s">
-        <v>55</v>
+        <v>142</v>
       </c>
       <c r="F823">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G823">
-        <v>2386</v>
+        <v>3954</v>
       </c>
     </row>
     <row r="824" spans="1:7">
       <c r="B824" t="s">
-        <v>196</v>
+        <v>944</v>
       </c>
       <c r="C824" t="s">
-        <v>146</v>
+        <v>244</v>
       </c>
       <c r="E824" t="s">
-        <v>16</v>
+        <v>601</v>
       </c>
       <c r="F824">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G824">
-        <v>2374</v>
+        <v>3943</v>
       </c>
     </row>
     <row r="825" spans="1:7">
       <c r="B825" t="s">
-        <v>951</v>
+        <v>945</v>
       </c>
       <c r="C825" t="s">
-        <v>264</v>
+        <v>244</v>
       </c>
       <c r="E825" t="s">
-        <v>41</v>
+        <v>160</v>
       </c>
       <c r="F825">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G825">
-        <v>2372</v>
+        <v>3942</v>
       </c>
     </row>
     <row r="826" spans="1:7">
       <c r="B826" t="s">
-        <v>952</v>
+        <v>201</v>
       </c>
       <c r="C826" t="s">
-        <v>115</v>
+        <v>946</v>
       </c>
       <c r="E826" t="s">
-        <v>41</v>
+        <v>601</v>
       </c>
       <c r="F826">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G826">
-        <v>2372</v>
+        <v>3904</v>
       </c>
     </row>
     <row r="827" spans="1:7">
       <c r="B827" t="s">
-        <v>533</v>
+        <v>600</v>
       </c>
       <c r="C827" t="s">
+        <v>747</v>
+      </c>
+      <c r="E827" t="s">
         <v>18</v>
       </c>
-      <c r="E827" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F827">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G827">
-        <v>2372</v>
+        <v>3898</v>
       </c>
     </row>
     <row r="828" spans="1:7">
       <c r="B828" t="s">
-        <v>953</v>
+        <v>726</v>
       </c>
       <c r="C828" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>375</v>
+        <v>710</v>
       </c>
       <c r="F828">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G828">
-        <v>2371</v>
+        <v>3889</v>
       </c>
     </row>
     <row r="829" spans="1:7">
       <c r="B829" t="s">
-        <v>954</v>
+        <v>947</v>
       </c>
       <c r="C829" t="s">
-        <v>667</v>
-[...2 lines deleted...]
-        <v>375</v>
+        <v>896</v>
       </c>
       <c r="F829">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G829">
-        <v>2371</v>
+        <v>3884</v>
       </c>
     </row>
     <row r="830" spans="1:7">
       <c r="B830" t="s">
-        <v>955</v>
+        <v>948</v>
       </c>
       <c r="C830" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>122</v>
       </c>
       <c r="F830">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G830">
-        <v>2358</v>
+        <v>3867</v>
       </c>
     </row>
     <row r="831" spans="1:7">
       <c r="B831" t="s">
-        <v>956</v>
+        <v>949</v>
       </c>
       <c r="C831" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>414</v>
+        <v>122</v>
       </c>
       <c r="F831">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G831">
-        <v>2356</v>
+        <v>3867</v>
       </c>
     </row>
     <row r="832" spans="1:7">
       <c r="B832" t="s">
-        <v>957</v>
+        <v>950</v>
       </c>
       <c r="C832" t="s">
-        <v>496</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>951</v>
       </c>
       <c r="F832">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G832">
-        <v>2353</v>
+        <v>3867</v>
       </c>
     </row>
     <row r="833" spans="1:7">
       <c r="B833" t="s">
-        <v>958</v>
+        <v>952</v>
       </c>
       <c r="C833" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>101</v>
       </c>
       <c r="F833">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G833">
-        <v>2352</v>
+        <v>3867</v>
       </c>
     </row>
     <row r="834" spans="1:7">
       <c r="B834" t="s">
-        <v>959</v>
+        <v>953</v>
       </c>
       <c r="C834" t="s">
-        <v>326</v>
+        <v>954</v>
       </c>
       <c r="E834" t="s">
-        <v>360</v>
+        <v>29</v>
       </c>
       <c r="F834">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G834">
-        <v>2352</v>
+        <v>3867</v>
       </c>
     </row>
     <row r="835" spans="1:7">
       <c r="B835" t="s">
-        <v>960</v>
+        <v>955</v>
       </c>
       <c r="C835" t="s">
-        <v>31</v>
+        <v>261</v>
       </c>
       <c r="E835" t="s">
-        <v>233</v>
+        <v>252</v>
       </c>
       <c r="F835">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G835">
-        <v>2347</v>
+        <v>3848</v>
       </c>
     </row>
     <row r="836" spans="1:7">
       <c r="B836" t="s">
-        <v>961</v>
+        <v>956</v>
       </c>
       <c r="C836" t="s">
-        <v>79</v>
+        <v>97</v>
       </c>
       <c r="E836" t="s">
-        <v>233</v>
+        <v>93</v>
       </c>
       <c r="F836">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G836">
-        <v>2347</v>
+        <v>3837</v>
       </c>
     </row>
     <row r="837" spans="1:7">
       <c r="B837" t="s">
-        <v>962</v>
+        <v>47</v>
       </c>
       <c r="C837" t="s">
-        <v>18</v>
+        <v>122</v>
       </c>
       <c r="E837" t="s">
-        <v>401</v>
+        <v>531</v>
       </c>
       <c r="F837">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="G837">
-        <v>2339</v>
+        <v>3837</v>
       </c>
     </row>
     <row r="838" spans="1:7">
       <c r="B838" t="s">
-        <v>963</v>
+        <v>957</v>
       </c>
       <c r="C838" t="s">
-        <v>67</v>
+        <v>147</v>
       </c>
       <c r="E838" t="s">
-        <v>104</v>
+        <v>29</v>
       </c>
       <c r="F838">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G838">
-        <v>2297</v>
+        <v>3835</v>
       </c>
     </row>
     <row r="839" spans="1:7">
       <c r="B839" t="s">
-        <v>964</v>
+        <v>958</v>
       </c>
       <c r="C839" t="s">
-        <v>146</v>
+        <v>24</v>
       </c>
       <c r="E839" t="s">
-        <v>147</v>
+        <v>29</v>
       </c>
       <c r="F839">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="G839">
-        <v>2288</v>
+        <v>3831</v>
       </c>
     </row>
     <row r="840" spans="1:7">
       <c r="B840" t="s">
-        <v>823</v>
+        <v>712</v>
       </c>
       <c r="C840" t="s">
-        <v>228</v>
+        <v>22</v>
       </c>
       <c r="E840" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F840">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="G840">
-        <v>2274</v>
+        <v>3808</v>
       </c>
     </row>
     <row r="841" spans="1:7">
       <c r="B841" t="s">
-        <v>965</v>
+        <v>959</v>
       </c>
       <c r="C841" t="s">
-        <v>29</v>
+        <v>327</v>
+      </c>
+      <c r="E841" t="s">
+        <v>235</v>
       </c>
       <c r="F841">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G841">
-        <v>2259</v>
+        <v>3792</v>
       </c>
     </row>
     <row r="842" spans="1:7">
       <c r="B842" t="s">
-        <v>966</v>
+        <v>960</v>
       </c>
       <c r="C842" t="s">
-        <v>967</v>
+        <v>174</v>
+      </c>
+      <c r="E842" t="s">
+        <v>10</v>
       </c>
       <c r="F842">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G842">
-        <v>2259</v>
+        <v>3792</v>
       </c>
     </row>
     <row r="843" spans="1:7">
       <c r="B843" t="s">
-        <v>968</v>
+        <v>961</v>
       </c>
       <c r="C843" t="s">
-        <v>969</v>
+        <v>244</v>
+      </c>
+      <c r="E843" t="s">
+        <v>325</v>
       </c>
       <c r="F843">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G843">
-        <v>2259</v>
+        <v>3788</v>
       </c>
     </row>
     <row r="844" spans="1:7">
       <c r="B844" t="s">
-        <v>970</v>
+        <v>962</v>
       </c>
       <c r="C844" t="s">
-        <v>171</v>
+        <v>269</v>
       </c>
       <c r="F844">
         <v>1</v>
       </c>
       <c r="G844">
-        <v>2259</v>
+        <v>3782</v>
       </c>
     </row>
     <row r="845" spans="1:7">
       <c r="B845" t="s">
-        <v>971</v>
+        <v>926</v>
       </c>
       <c r="C845" t="s">
-        <v>241</v>
+        <v>31</v>
+      </c>
+      <c r="E845" t="s">
+        <v>10</v>
       </c>
       <c r="F845">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G845">
-        <v>2259</v>
+        <v>3777</v>
       </c>
     </row>
     <row r="846" spans="1:7">
       <c r="B846" t="s">
-        <v>972</v>
+        <v>509</v>
       </c>
       <c r="C846" t="s">
         <v>111</v>
       </c>
+      <c r="E846" t="s">
+        <v>235</v>
+      </c>
       <c r="F846">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G846">
-        <v>2259</v>
+        <v>3771</v>
       </c>
     </row>
     <row r="847" spans="1:7">
       <c r="B847" t="s">
-        <v>973</v>
+        <v>963</v>
       </c>
       <c r="C847" t="s">
-        <v>83</v>
+        <v>964</v>
+      </c>
+      <c r="E847" t="s">
+        <v>2</v>
       </c>
       <c r="F847">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G847">
-        <v>2259</v>
+        <v>3770</v>
       </c>
     </row>
     <row r="848" spans="1:7">
       <c r="B848" t="s">
-        <v>974</v>
+        <v>965</v>
       </c>
       <c r="C848" t="s">
-        <v>176</v>
+        <v>191</v>
+      </c>
+      <c r="E848" t="s">
+        <v>18</v>
       </c>
       <c r="F848">
         <v>1</v>
       </c>
       <c r="G848">
-        <v>2259</v>
+        <v>3742</v>
       </c>
     </row>
     <row r="849" spans="1:7">
       <c r="B849" t="s">
-        <v>975</v>
+        <v>966</v>
       </c>
       <c r="C849" t="s">
-        <v>672</v>
+        <v>111</v>
+      </c>
+      <c r="E849" t="s">
+        <v>274</v>
       </c>
       <c r="F849">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G849">
-        <v>2259</v>
+        <v>3732</v>
       </c>
     </row>
     <row r="850" spans="1:7">
       <c r="B850" t="s">
-        <v>976</v>
+        <v>967</v>
       </c>
       <c r="C850" t="s">
-        <v>9</v>
+        <v>710</v>
       </c>
       <c r="E850" t="s">
-        <v>13</v>
+        <v>325</v>
       </c>
       <c r="F850">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="G850">
-        <v>2258</v>
+        <v>3719</v>
       </c>
     </row>
     <row r="851" spans="1:7">
       <c r="B851" t="s">
-        <v>435</v>
+        <v>359</v>
       </c>
       <c r="C851" t="s">
-        <v>436</v>
+        <v>77</v>
       </c>
       <c r="E851" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="F851">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="G851">
-        <v>2256</v>
+        <v>3719</v>
       </c>
     </row>
     <row r="852" spans="1:7">
       <c r="B852" t="s">
-        <v>977</v>
+        <v>359</v>
       </c>
       <c r="C852" t="s">
-        <v>978</v>
+        <v>92</v>
       </c>
       <c r="E852" t="s">
-        <v>113</v>
+        <v>29</v>
       </c>
       <c r="F852">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="G852">
-        <v>2229</v>
+        <v>3719</v>
       </c>
     </row>
     <row r="853" spans="1:7">
       <c r="B853" t="s">
-        <v>369</v>
+        <v>810</v>
       </c>
       <c r="C853" t="s">
-        <v>979</v>
+        <v>54</v>
       </c>
       <c r="E853" t="s">
-        <v>65</v>
+        <v>102</v>
       </c>
       <c r="F853">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="G853">
-        <v>2223</v>
+        <v>3717</v>
       </c>
     </row>
     <row r="854" spans="1:7">
       <c r="B854" t="s">
-        <v>980</v>
+        <v>380</v>
       </c>
       <c r="C854" t="s">
-        <v>197</v>
+        <v>111</v>
       </c>
       <c r="E854" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="F854">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G854">
-        <v>2212</v>
+        <v>3693</v>
       </c>
     </row>
     <row r="855" spans="1:7">
       <c r="B855" t="s">
-        <v>981</v>
+        <v>658</v>
       </c>
       <c r="C855" t="s">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="E855" t="s">
-        <v>41</v>
+        <v>79</v>
       </c>
       <c r="F855">
         <v>1</v>
       </c>
       <c r="G855">
-        <v>2193</v>
+        <v>3689</v>
       </c>
     </row>
     <row r="856" spans="1:7">
       <c r="B856" t="s">
-        <v>982</v>
+        <v>968</v>
       </c>
       <c r="C856" t="s">
-        <v>309</v>
+        <v>208</v>
       </c>
       <c r="E856" t="s">
-        <v>41</v>
+        <v>79</v>
       </c>
       <c r="F856">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G856">
-        <v>2183</v>
+        <v>3689</v>
       </c>
     </row>
     <row r="857" spans="1:7">
       <c r="B857" t="s">
-        <v>983</v>
+        <v>463</v>
       </c>
       <c r="C857" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>45</v>
       </c>
       <c r="F857">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G857">
-        <v>2181</v>
+        <v>3689</v>
       </c>
     </row>
     <row r="858" spans="1:7">
       <c r="B858" t="s">
-        <v>411</v>
+        <v>70</v>
       </c>
       <c r="C858" t="s">
-        <v>482</v>
+        <v>122</v>
+      </c>
+      <c r="D858">
+        <v>1973</v>
       </c>
       <c r="E858" t="s">
-        <v>122</v>
+        <v>969</v>
       </c>
       <c r="F858">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G858">
-        <v>2153</v>
+        <v>3689</v>
       </c>
     </row>
     <row r="859" spans="1:7">
       <c r="B859" t="s">
-        <v>984</v>
+        <v>970</v>
       </c>
       <c r="C859" t="s">
-        <v>795</v>
+        <v>67</v>
       </c>
       <c r="E859" t="s">
-        <v>985</v>
+        <v>5</v>
       </c>
       <c r="F859">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G859">
-        <v>2144</v>
+        <v>3681</v>
       </c>
     </row>
     <row r="860" spans="1:7">
       <c r="B860" t="s">
-        <v>986</v>
+        <v>370</v>
       </c>
       <c r="C860" t="s">
-        <v>47</v>
+        <v>185</v>
       </c>
       <c r="E860" t="s">
-        <v>118</v>
+        <v>5</v>
       </c>
       <c r="F860">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G860">
-        <v>2139</v>
+        <v>3681</v>
       </c>
     </row>
     <row r="861" spans="1:7">
       <c r="B861" t="s">
-        <v>987</v>
+        <v>971</v>
       </c>
       <c r="C861" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>54</v>
       </c>
       <c r="F861">
         <v>1</v>
       </c>
       <c r="G861">
-        <v>2136</v>
+        <v>3668</v>
       </c>
     </row>
     <row r="862" spans="1:7">
       <c r="B862" t="s">
-        <v>988</v>
+        <v>757</v>
       </c>
       <c r="C862" t="s">
-        <v>79</v>
+        <v>267</v>
       </c>
       <c r="E862" t="s">
-        <v>184</v>
+        <v>29</v>
       </c>
       <c r="F862">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G862">
-        <v>2136</v>
+        <v>3620</v>
       </c>
     </row>
     <row r="863" spans="1:7">
       <c r="B863" t="s">
-        <v>989</v>
+        <v>972</v>
       </c>
       <c r="C863" t="s">
-        <v>18</v>
+        <v>302</v>
       </c>
       <c r="E863" t="s">
-        <v>702</v>
+        <v>555</v>
       </c>
       <c r="F863">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G863">
-        <v>2135</v>
+        <v>3614</v>
       </c>
     </row>
     <row r="864" spans="1:7">
       <c r="B864" t="s">
-        <v>990</v>
+        <v>973</v>
       </c>
       <c r="C864" t="s">
-        <v>203</v>
+        <v>473</v>
+      </c>
+      <c r="E864" t="s">
+        <v>252</v>
       </c>
       <c r="F864">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G864">
-        <v>2133</v>
+        <v>3596</v>
       </c>
     </row>
     <row r="865" spans="1:7">
       <c r="B865" t="s">
-        <v>991</v>
+        <v>974</v>
       </c>
       <c r="C865" t="s">
-        <v>111</v>
+        <v>647</v>
+      </c>
+      <c r="E865" t="s">
+        <v>123</v>
       </c>
       <c r="F865">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G865">
-        <v>2133</v>
+        <v>3596</v>
       </c>
     </row>
     <row r="866" spans="1:7">
       <c r="B866" t="s">
-        <v>992</v>
+        <v>975</v>
       </c>
       <c r="C866" t="s">
-        <v>993</v>
+        <v>113</v>
+      </c>
+      <c r="E866" t="s">
+        <v>102</v>
       </c>
       <c r="F866">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G866">
-        <v>2133</v>
+        <v>3576</v>
       </c>
     </row>
     <row r="867" spans="1:7">
       <c r="B867" t="s">
-        <v>994</v>
+        <v>976</v>
       </c>
       <c r="C867" t="s">
-        <v>222</v>
+        <v>87</v>
+      </c>
+      <c r="E867" t="s">
+        <v>18</v>
       </c>
       <c r="F867">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G867">
-        <v>2133</v>
+        <v>3551</v>
       </c>
     </row>
     <row r="868" spans="1:7">
       <c r="B868" t="s">
-        <v>105</v>
+        <v>977</v>
       </c>
       <c r="C868" t="s">
-        <v>182</v>
+        <v>365</v>
+      </c>
+      <c r="E868" t="s">
+        <v>18</v>
       </c>
       <c r="F868">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G868">
-        <v>2133</v>
+        <v>3551</v>
       </c>
     </row>
     <row r="869" spans="1:7">
       <c r="B869" t="s">
-        <v>995</v>
+        <v>978</v>
       </c>
       <c r="C869" t="s">
-        <v>203</v>
+        <v>265</v>
       </c>
       <c r="E869" t="s">
-        <v>55</v>
+        <v>10</v>
       </c>
       <c r="F869">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G869">
-        <v>2133</v>
+        <v>3548</v>
       </c>
     </row>
     <row r="870" spans="1:7">
       <c r="B870" t="s">
-        <v>83</v>
+        <v>979</v>
       </c>
       <c r="C870" t="s">
-        <v>814</v>
+        <v>45</v>
       </c>
       <c r="E870" t="s">
-        <v>41</v>
+        <v>362</v>
       </c>
       <c r="F870">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="G870">
-        <v>2130</v>
+        <v>3544</v>
       </c>
     </row>
     <row r="871" spans="1:7">
       <c r="B871" t="s">
-        <v>996</v>
+        <v>980</v>
       </c>
       <c r="C871" t="s">
-        <v>47</v>
+        <v>4</v>
       </c>
       <c r="E871" t="s">
-        <v>997</v>
+        <v>362</v>
       </c>
       <c r="F871">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="G871">
-        <v>2121</v>
+        <v>3544</v>
       </c>
     </row>
     <row r="872" spans="1:7">
       <c r="B872" t="s">
-        <v>475</v>
+        <v>591</v>
       </c>
       <c r="C872" t="s">
-        <v>56</v>
+        <v>122</v>
+      </c>
+      <c r="E872" t="s">
+        <v>2</v>
       </c>
       <c r="F872">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G872">
-        <v>2110</v>
+        <v>3543</v>
       </c>
     </row>
     <row r="873" spans="1:7">
       <c r="B873" t="s">
-        <v>998</v>
+        <v>981</v>
       </c>
       <c r="C873" t="s">
-        <v>37</v>
+        <v>122</v>
+      </c>
+      <c r="E873" t="s">
+        <v>171</v>
       </c>
       <c r="F873">
         <v>1</v>
       </c>
       <c r="G873">
-        <v>2110</v>
+        <v>3517</v>
       </c>
     </row>
     <row r="874" spans="1:7">
       <c r="B874" t="s">
-        <v>999</v>
+        <v>982</v>
       </c>
       <c r="C874" t="s">
-        <v>442</v>
+        <v>983</v>
+      </c>
+      <c r="E874" t="s">
+        <v>50</v>
       </c>
       <c r="F874">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G874">
-        <v>2110</v>
+        <v>3511</v>
       </c>
     </row>
     <row r="875" spans="1:7">
       <c r="B875" t="s">
-        <v>881</v>
+        <v>984</v>
       </c>
       <c r="C875" t="s">
-        <v>47</v>
+        <v>174</v>
+      </c>
+      <c r="D875">
+        <v>2013</v>
       </c>
       <c r="E875" t="s">
-        <v>163</v>
+        <v>50</v>
       </c>
       <c r="F875">
         <v>6</v>
       </c>
       <c r="G875">
-        <v>2107</v>
+        <v>3511</v>
       </c>
     </row>
     <row r="876" spans="1:7">
       <c r="B876" t="s">
-        <v>1000</v>
+        <v>268</v>
       </c>
       <c r="C876" t="s">
-        <v>1001</v>
+        <v>269</v>
       </c>
       <c r="E876" t="s">
-        <v>360</v>
+        <v>93</v>
       </c>
       <c r="F876">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G876">
-        <v>2097</v>
+        <v>3506</v>
       </c>
     </row>
     <row r="877" spans="1:7">
       <c r="B877" t="s">
-        <v>1002</v>
+        <v>339</v>
       </c>
       <c r="C877" t="s">
-        <v>29</v>
+        <v>520</v>
       </c>
       <c r="E877" t="s">
-        <v>648</v>
+        <v>985</v>
       </c>
       <c r="F877">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G877">
-        <v>2081</v>
+        <v>3497</v>
       </c>
     </row>
     <row r="878" spans="1:7">
       <c r="B878" t="s">
-        <v>298</v>
+        <v>986</v>
       </c>
       <c r="C878" t="s">
-        <v>144</v>
+        <v>24</v>
       </c>
       <c r="E878" t="s">
-        <v>60</v>
+        <v>536</v>
       </c>
       <c r="F878">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="G878">
-        <v>2073</v>
+        <v>3495</v>
       </c>
     </row>
     <row r="879" spans="1:7">
       <c r="B879" t="s">
-        <v>298</v>
+        <v>987</v>
       </c>
       <c r="C879" t="s">
-        <v>212</v>
+        <v>40</v>
       </c>
       <c r="E879" t="s">
-        <v>60</v>
+        <v>43</v>
       </c>
       <c r="F879">
         <v>6</v>
       </c>
       <c r="G879">
-        <v>2073</v>
+        <v>3490</v>
       </c>
     </row>
     <row r="880" spans="1:7">
       <c r="B880" t="s">
-        <v>1003</v>
+        <v>721</v>
       </c>
       <c r="C880" t="s">
-        <v>111</v>
+        <v>141</v>
       </c>
       <c r="E880" t="s">
-        <v>677</v>
+        <v>176</v>
       </c>
       <c r="F880">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G880">
-        <v>2054</v>
+        <v>3480</v>
       </c>
     </row>
     <row r="881" spans="1:7">
       <c r="B881" t="s">
-        <v>34</v>
+        <v>988</v>
       </c>
       <c r="C881" t="s">
-        <v>6</v>
+        <v>298</v>
       </c>
       <c r="E881" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
       <c r="F881">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G881">
-        <v>2054</v>
+        <v>3480</v>
       </c>
     </row>
     <row r="882" spans="1:7">
       <c r="B882" t="s">
-        <v>595</v>
+        <v>552</v>
       </c>
       <c r="C882" t="s">
-        <v>246</v>
+        <v>640</v>
       </c>
       <c r="E882" t="s">
-        <v>38</v>
+        <v>682</v>
       </c>
       <c r="F882">
         <v>1</v>
       </c>
       <c r="G882">
-        <v>2050</v>
+        <v>3480</v>
       </c>
     </row>
     <row r="883" spans="1:7">
       <c r="B883" t="s">
-        <v>829</v>
+        <v>989</v>
       </c>
       <c r="C883" t="s">
-        <v>79</v>
+        <v>302</v>
       </c>
       <c r="E883" t="s">
-        <v>147</v>
+        <v>682</v>
       </c>
       <c r="F883">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G883">
-        <v>2040</v>
+        <v>3480</v>
       </c>
     </row>
     <row r="884" spans="1:7">
       <c r="B884" t="s">
-        <v>1004</v>
+        <v>990</v>
       </c>
       <c r="C884" t="s">
-        <v>9</v>
+        <v>111</v>
       </c>
       <c r="E884" t="s">
-        <v>41</v>
+        <v>682</v>
       </c>
       <c r="F884">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G884">
-        <v>2039</v>
+        <v>3480</v>
       </c>
     </row>
     <row r="885" spans="1:7">
       <c r="B885" t="s">
-        <v>1005</v>
+        <v>991</v>
       </c>
       <c r="C885" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>737</v>
+        <v>992</v>
       </c>
       <c r="F885">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G885">
-        <v>2022</v>
+        <v>3480</v>
       </c>
     </row>
     <row r="886" spans="1:7">
       <c r="B886" t="s">
-        <v>1005</v>
+        <v>993</v>
       </c>
       <c r="C886" t="s">
-        <v>436</v>
+        <v>844</v>
       </c>
       <c r="E886" t="s">
-        <v>737</v>
+        <v>362</v>
       </c>
       <c r="F886">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G886">
-        <v>2022</v>
+        <v>3464</v>
       </c>
     </row>
     <row r="887" spans="1:7">
       <c r="B887" t="s">
-        <v>227</v>
+        <v>994</v>
       </c>
       <c r="C887" t="s">
-        <v>1006</v>
+        <v>42</v>
       </c>
       <c r="E887" t="s">
-        <v>279</v>
+        <v>995</v>
       </c>
       <c r="F887">
         <v>4</v>
       </c>
       <c r="G887">
-        <v>2016</v>
+        <v>3460</v>
       </c>
     </row>
     <row r="888" spans="1:7">
       <c r="B888" t="s">
-        <v>209</v>
+        <v>996</v>
       </c>
       <c r="C888" t="s">
-        <v>212</v>
+        <v>520</v>
       </c>
       <c r="E888" t="s">
-        <v>238</v>
+        <v>85</v>
       </c>
       <c r="F888">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G888">
-        <v>2011</v>
+        <v>3437</v>
       </c>
     </row>
     <row r="889" spans="1:7">
       <c r="B889" t="s">
-        <v>1007</v>
+        <v>997</v>
       </c>
       <c r="C889" t="s">
-        <v>56</v>
+        <v>26</v>
+      </c>
+      <c r="E889" t="s">
+        <v>362</v>
       </c>
       <c r="F889">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G889">
-        <v>2011</v>
+        <v>3436</v>
       </c>
     </row>
     <row r="890" spans="1:7">
       <c r="B890" t="s">
-        <v>1008</v>
+        <v>998</v>
       </c>
       <c r="C890" t="s">
-        <v>106</v>
+        <v>999</v>
+      </c>
+      <c r="E890" t="s">
+        <v>213</v>
       </c>
       <c r="F890">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G890">
-        <v>2011</v>
+        <v>3430</v>
       </c>
     </row>
     <row r="891" spans="1:7">
       <c r="B891" t="s">
-        <v>730</v>
+        <v>372</v>
       </c>
       <c r="C891" t="s">
-        <v>1009</v>
+        <v>67</v>
       </c>
       <c r="F891">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G891">
-        <v>2011</v>
+        <v>3428</v>
       </c>
     </row>
     <row r="892" spans="1:7">
       <c r="B892" t="s">
-        <v>1010</v>
+        <v>1000</v>
       </c>
       <c r="C892" t="s">
-        <v>18</v>
+        <v>15</v>
+      </c>
+      <c r="E892" t="s">
+        <v>10</v>
       </c>
       <c r="F892">
         <v>1</v>
       </c>
       <c r="G892">
-        <v>2011</v>
+        <v>3397</v>
       </c>
     </row>
     <row r="893" spans="1:7">
       <c r="B893" t="s">
-        <v>1011</v>
+        <v>1001</v>
       </c>
       <c r="C893" t="s">
-        <v>29</v>
+        <v>564</v>
+      </c>
+      <c r="E893" t="s">
+        <v>50</v>
       </c>
       <c r="F893">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G893">
-        <v>2011</v>
+        <v>3391</v>
       </c>
     </row>
     <row r="894" spans="1:7">
       <c r="B894" t="s">
-        <v>285</v>
+        <v>1002</v>
       </c>
       <c r="C894" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="E894" t="s">
-        <v>65</v>
+        <v>555</v>
       </c>
       <c r="F894">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G894">
-        <v>2004</v>
+        <v>3389</v>
       </c>
     </row>
     <row r="895" spans="1:7">
       <c r="B895" t="s">
-        <v>578</v>
+        <v>1003</v>
       </c>
       <c r="C895" t="s">
-        <v>144</v>
+        <v>26</v>
       </c>
       <c r="E895" t="s">
-        <v>104</v>
+        <v>18</v>
       </c>
       <c r="F895">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G895">
-        <v>1996</v>
+        <v>3371</v>
       </c>
     </row>
     <row r="896" spans="1:7">
       <c r="B896" t="s">
-        <v>1012</v>
+        <v>1004</v>
       </c>
       <c r="C896" t="s">
-        <v>9</v>
+        <v>65</v>
+      </c>
+      <c r="E896" t="s">
+        <v>495</v>
       </c>
       <c r="F896">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G896">
-        <v>1996</v>
+        <v>3351</v>
       </c>
     </row>
     <row r="897" spans="1:7">
       <c r="B897" t="s">
-        <v>1013</v>
+        <v>1005</v>
       </c>
       <c r="C897" t="s">
-        <v>67</v>
+        <v>1006</v>
       </c>
       <c r="E897" t="s">
-        <v>163</v>
+        <v>93</v>
       </c>
       <c r="F897">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G897">
-        <v>1994</v>
+        <v>3349</v>
       </c>
     </row>
     <row r="898" spans="1:7">
       <c r="B898" t="s">
-        <v>1014</v>
+        <v>288</v>
       </c>
       <c r="C898" t="s">
-        <v>215</v>
+        <v>80</v>
       </c>
       <c r="E898" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="F898">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G898">
-        <v>1992</v>
+        <v>3342</v>
       </c>
     </row>
     <row r="899" spans="1:7">
       <c r="B899" t="s">
-        <v>430</v>
+        <v>386</v>
       </c>
       <c r="C899" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="E899" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="F899">
         <v>3</v>
       </c>
       <c r="G899">
-        <v>1986</v>
+        <v>3304</v>
       </c>
     </row>
     <row r="900" spans="1:7">
       <c r="B900" t="s">
-        <v>1015</v>
+        <v>301</v>
       </c>
       <c r="C900" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>95</v>
       </c>
       <c r="F900">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G900">
-        <v>1980</v>
+        <v>3302</v>
       </c>
     </row>
     <row r="901" spans="1:7">
       <c r="B901" t="s">
-        <v>1016</v>
+        <v>1007</v>
       </c>
       <c r="C901" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-        <v>235</v>
+        <v>226</v>
       </c>
       <c r="F901">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="G901">
-        <v>1952</v>
+        <v>3302</v>
       </c>
     </row>
     <row r="902" spans="1:7">
       <c r="B902" t="s">
-        <v>1017</v>
+        <v>540</v>
       </c>
       <c r="C902" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>702</v>
+        <v>189</v>
       </c>
       <c r="F902">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G902">
-        <v>1945</v>
+        <v>3302</v>
       </c>
     </row>
     <row r="903" spans="1:7">
       <c r="B903" t="s">
-        <v>1018</v>
+        <v>1008</v>
       </c>
       <c r="C903" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>147</v>
       </c>
       <c r="F903">
         <v>1</v>
       </c>
       <c r="G903">
-        <v>1940</v>
+        <v>3302</v>
       </c>
     </row>
     <row r="904" spans="1:7">
       <c r="B904" t="s">
-        <v>1019</v>
+        <v>1009</v>
       </c>
       <c r="C904" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>360</v>
+        <v>87</v>
       </c>
       <c r="F904">
         <v>1</v>
       </c>
       <c r="G904">
-        <v>1940</v>
+        <v>3302</v>
       </c>
     </row>
     <row r="905" spans="1:7">
       <c r="B905" t="s">
-        <v>1020</v>
+        <v>1010</v>
       </c>
       <c r="C905" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>360</v>
+        <v>122</v>
       </c>
       <c r="F905">
         <v>1</v>
       </c>
       <c r="G905">
-        <v>1940</v>
+        <v>3302</v>
       </c>
     </row>
     <row r="906" spans="1:7">
       <c r="B906" t="s">
-        <v>1021</v>
+        <v>1011</v>
       </c>
       <c r="C906" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="F906">
         <v>1</v>
       </c>
       <c r="G906">
-        <v>1940</v>
+        <v>3302</v>
       </c>
     </row>
     <row r="907" spans="1:7">
       <c r="B907" t="s">
-        <v>1022</v>
+        <v>271</v>
       </c>
       <c r="C907" t="s">
-        <v>1023</v>
+        <v>141</v>
       </c>
       <c r="E907" t="s">
-        <v>163</v>
+        <v>495</v>
       </c>
       <c r="F907">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G907">
-        <v>1935</v>
+        <v>3301</v>
       </c>
     </row>
     <row r="908" spans="1:7">
       <c r="B908" t="s">
-        <v>883</v>
+        <v>380</v>
       </c>
       <c r="C908" t="s">
-        <v>45</v>
+        <v>693</v>
       </c>
       <c r="E908" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="F908">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G908">
-        <v>1929</v>
+        <v>3283</v>
       </c>
     </row>
     <row r="909" spans="1:7">
       <c r="B909" t="s">
-        <v>1024</v>
+        <v>1012</v>
       </c>
       <c r="C909" t="s">
-        <v>98</v>
+        <v>587</v>
       </c>
       <c r="E909" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F909">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="G909">
-        <v>1921</v>
+        <v>3269</v>
       </c>
     </row>
     <row r="910" spans="1:7">
       <c r="B910" t="s">
-        <v>1025</v>
+        <v>1013</v>
       </c>
       <c r="C910" t="s">
-        <v>241</v>
+        <v>141</v>
       </c>
       <c r="E910" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="F910">
         <v>6</v>
       </c>
       <c r="G910">
-        <v>1920</v>
+        <v>3239</v>
       </c>
     </row>
     <row r="911" spans="1:7">
       <c r="B911" t="s">
-        <v>1026</v>
+        <v>1014</v>
       </c>
       <c r="C911" t="s">
-        <v>345</v>
+        <v>1015</v>
       </c>
       <c r="E911" t="s">
-        <v>194</v>
+        <v>29</v>
       </c>
       <c r="F911">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G911">
-        <v>1912</v>
+        <v>3234</v>
       </c>
     </row>
     <row r="912" spans="1:7">
       <c r="B912" t="s">
-        <v>523</v>
+        <v>1016</v>
       </c>
       <c r="C912" t="s">
-        <v>676</v>
+        <v>208</v>
       </c>
       <c r="D912">
-        <v>1984</v>
+        <v>1979</v>
       </c>
       <c r="E912" t="s">
-        <v>147</v>
+        <v>29</v>
       </c>
       <c r="F912">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="G912">
-        <v>1909</v>
+        <v>3192</v>
       </c>
     </row>
     <row r="913" spans="1:7">
       <c r="B913" t="s">
-        <v>523</v>
+        <v>1017</v>
       </c>
       <c r="C913" t="s">
-        <v>125</v>
+        <v>589</v>
       </c>
       <c r="E913" t="s">
-        <v>147</v>
+        <v>601</v>
       </c>
       <c r="F913">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G913">
-        <v>1909</v>
+        <v>3181</v>
       </c>
     </row>
     <row r="914" spans="1:7">
       <c r="B914" t="s">
-        <v>1027</v>
+        <v>1018</v>
       </c>
       <c r="C914" t="s">
+        <v>54</v>
+      </c>
+      <c r="E914" t="s">
         <v>18</v>
       </c>
       <c r="F914">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G914">
-        <v>1893</v>
+        <v>3173</v>
       </c>
     </row>
     <row r="915" spans="1:7">
       <c r="B915" t="s">
-        <v>808</v>
+        <v>1019</v>
       </c>
       <c r="C915" t="s">
-        <v>98</v>
+        <v>54</v>
+      </c>
+      <c r="E915" t="s">
+        <v>10</v>
       </c>
       <c r="F915">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="G915">
-        <v>1893</v>
+        <v>3133</v>
       </c>
     </row>
     <row r="916" spans="1:7">
       <c r="B916" t="s">
-        <v>1028</v>
+        <v>493</v>
       </c>
       <c r="C916" t="s">
-        <v>176</v>
+        <v>141</v>
       </c>
       <c r="F916">
         <v>1</v>
       </c>
       <c r="G916">
-        <v>1893</v>
+        <v>3133</v>
       </c>
     </row>
     <row r="917" spans="1:7">
       <c r="B917" t="s">
-        <v>1029</v>
+        <v>1020</v>
       </c>
       <c r="C917" t="s">
-        <v>1</v>
+        <v>65</v>
       </c>
       <c r="F917">
         <v>1</v>
       </c>
       <c r="G917">
-        <v>1893</v>
+        <v>3133</v>
       </c>
     </row>
     <row r="918" spans="1:7">
       <c r="B918" t="s">
-        <v>961</v>
+        <v>1021</v>
       </c>
       <c r="C918" t="s">
-        <v>83</v>
+        <v>244</v>
+      </c>
+      <c r="D918">
+        <v>1972</v>
+      </c>
+      <c r="E918" t="s">
+        <v>252</v>
       </c>
       <c r="F918">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G918">
-        <v>1893</v>
+        <v>3131</v>
       </c>
     </row>
     <row r="919" spans="1:7">
       <c r="B919" t="s">
-        <v>1027</v>
+        <v>1022</v>
       </c>
       <c r="C919" t="s">
-        <v>197</v>
+        <v>244</v>
+      </c>
+      <c r="D919">
+        <v>1977</v>
+      </c>
+      <c r="E919" t="s">
+        <v>446</v>
       </c>
       <c r="F919">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G919">
-        <v>1893</v>
+        <v>3115</v>
       </c>
     </row>
     <row r="920" spans="1:7">
       <c r="B920" t="s">
-        <v>298</v>
+        <v>349</v>
       </c>
       <c r="C920" t="s">
+        <v>951</v>
+      </c>
+      <c r="E920" t="s">
         <v>29</v>
       </c>
-      <c r="E920" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F920">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G920">
-        <v>1892</v>
+        <v>3073</v>
       </c>
     </row>
     <row r="921" spans="1:7">
       <c r="B921" t="s">
-        <v>1030</v>
+        <v>149</v>
       </c>
       <c r="C921" t="s">
-        <v>259</v>
+        <v>141</v>
       </c>
       <c r="E921" t="s">
-        <v>41</v>
+        <v>495</v>
       </c>
       <c r="F921">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G921">
-        <v>1891</v>
+        <v>3056</v>
       </c>
     </row>
     <row r="922" spans="1:7">
       <c r="B922" t="s">
-        <v>988</v>
+        <v>1023</v>
       </c>
       <c r="C922" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="E922" t="s">
-        <v>184</v>
+        <v>995</v>
       </c>
       <c r="F922">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G922">
-        <v>1859</v>
+        <v>3044</v>
       </c>
     </row>
     <row r="923" spans="1:7">
       <c r="B923" t="s">
-        <v>1031</v>
+        <v>534</v>
       </c>
       <c r="C923" t="s">
-        <v>618</v>
+        <v>695</v>
       </c>
       <c r="E923" t="s">
-        <v>41</v>
+        <v>536</v>
       </c>
       <c r="F923">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G923">
-        <v>1837</v>
+        <v>3037</v>
       </c>
     </row>
     <row r="924" spans="1:7">
       <c r="B924" t="s">
-        <v>577</v>
+        <v>1024</v>
       </c>
       <c r="C924" t="s">
-        <v>106</v>
+        <v>633</v>
       </c>
       <c r="E924" t="s">
-        <v>360</v>
+        <v>995</v>
       </c>
       <c r="F924">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G924">
-        <v>1831</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="925" spans="1:7">
       <c r="B925" t="s">
-        <v>1032</v>
+        <v>1025</v>
       </c>
       <c r="C925" t="s">
-        <v>708</v>
+        <v>1</v>
       </c>
       <c r="E925" t="s">
-        <v>41</v>
+        <v>601</v>
       </c>
       <c r="F925">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G925">
-        <v>1830</v>
+        <v>3017</v>
       </c>
     </row>
     <row r="926" spans="1:7">
       <c r="B926" t="s">
-        <v>612</v>
+        <v>1026</v>
       </c>
       <c r="C926" t="s">
-        <v>106</v>
+        <v>261</v>
       </c>
       <c r="E926" t="s">
-        <v>421</v>
+        <v>55</v>
       </c>
       <c r="F926">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G926">
-        <v>1825</v>
+        <v>3008</v>
       </c>
     </row>
     <row r="927" spans="1:7">
       <c r="B927" t="s">
-        <v>1033</v>
+        <v>1016</v>
       </c>
       <c r="C927" t="s">
-        <v>248</v>
+        <v>122</v>
       </c>
       <c r="E927" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="F927">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G927">
-        <v>1820</v>
+        <v>2990</v>
       </c>
     </row>
     <row r="928" spans="1:7">
       <c r="B928" t="s">
-        <v>1034</v>
+        <v>1027</v>
       </c>
       <c r="C928" t="s">
-        <v>18</v>
+        <v>113</v>
       </c>
       <c r="E928" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="F928">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G928">
-        <v>1818</v>
+        <v>2979</v>
       </c>
     </row>
     <row r="929" spans="1:7">
       <c r="B929" t="s">
-        <v>1035</v>
+        <v>288</v>
       </c>
       <c r="C929" t="s">
-        <v>1036</v>
+        <v>48</v>
       </c>
       <c r="E929" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F929">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="G929">
-        <v>1810</v>
+        <v>2971</v>
       </c>
     </row>
     <row r="930" spans="1:7">
       <c r="B930" t="s">
-        <v>225</v>
+        <v>173</v>
       </c>
       <c r="C930" t="s">
-        <v>226</v>
+        <v>63</v>
       </c>
       <c r="E930" t="s">
-        <v>122</v>
+        <v>29</v>
       </c>
       <c r="F930">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G930">
-        <v>1810</v>
+        <v>2929</v>
       </c>
     </row>
     <row r="931" spans="1:7">
       <c r="B931" t="s">
-        <v>302</v>
+        <v>1028</v>
       </c>
       <c r="C931" t="s">
-        <v>197</v>
+        <v>294</v>
       </c>
       <c r="E931" t="s">
-        <v>154</v>
+        <v>252</v>
       </c>
       <c r="F931">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G931">
-        <v>1792</v>
+        <v>2924</v>
       </c>
     </row>
     <row r="932" spans="1:7">
       <c r="B932" t="s">
-        <v>574</v>
+        <v>730</v>
       </c>
       <c r="C932" t="s">
-        <v>532</v>
+        <v>48</v>
       </c>
       <c r="E932" t="s">
-        <v>41</v>
+        <v>79</v>
       </c>
       <c r="F932">
         <v>6</v>
       </c>
       <c r="G932">
-        <v>1791</v>
+        <v>2921</v>
       </c>
     </row>
     <row r="933" spans="1:7">
       <c r="B933" t="s">
-        <v>1030</v>
+        <v>781</v>
       </c>
       <c r="C933" t="s">
-        <v>111</v>
+        <v>1029</v>
       </c>
       <c r="E933" t="s">
-        <v>494</v>
+        <v>10</v>
       </c>
       <c r="F933">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G933">
-        <v>1787</v>
+        <v>2918</v>
       </c>
     </row>
     <row r="934" spans="1:7">
       <c r="B934" t="s">
-        <v>1037</v>
+        <v>1030</v>
       </c>
       <c r="C934" t="s">
-        <v>345</v>
+        <v>189</v>
+      </c>
+      <c r="E934" t="s">
+        <v>10</v>
       </c>
       <c r="F934">
         <v>1</v>
       </c>
       <c r="G934">
-        <v>1779</v>
+        <v>2914</v>
       </c>
     </row>
     <row r="935" spans="1:7">
       <c r="B935" t="s">
-        <v>1038</v>
+        <v>1031</v>
       </c>
       <c r="C935" t="s">
-        <v>106</v>
+        <v>502</v>
+      </c>
+      <c r="E935" t="s">
+        <v>209</v>
       </c>
       <c r="F935">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G935">
-        <v>1779</v>
+        <v>2913</v>
       </c>
     </row>
     <row r="936" spans="1:7">
       <c r="B936" t="s">
-        <v>823</v>
+        <v>757</v>
       </c>
       <c r="C936" t="s">
-        <v>197</v>
+        <v>430</v>
+      </c>
+      <c r="E936" t="s">
+        <v>29</v>
       </c>
       <c r="F936">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G936">
-        <v>1779</v>
+        <v>2902</v>
       </c>
     </row>
     <row r="937" spans="1:7">
       <c r="B937" t="s">
-        <v>1039</v>
+        <v>436</v>
       </c>
       <c r="C937" t="s">
-        <v>109</v>
+        <v>1032</v>
+      </c>
+      <c r="E937" t="s">
+        <v>75</v>
       </c>
       <c r="F937">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G937">
-        <v>1779</v>
+        <v>2901</v>
       </c>
     </row>
     <row r="938" spans="1:7">
       <c r="B938" t="s">
-        <v>1040</v>
+        <v>1033</v>
       </c>
       <c r="C938" t="s">
-        <v>111</v>
+        <v>907</v>
       </c>
       <c r="E938" t="s">
-        <v>512</v>
+        <v>29</v>
       </c>
       <c r="F938">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G938">
-        <v>1779</v>
+        <v>2884</v>
       </c>
     </row>
     <row r="939" spans="1:7">
       <c r="B939" t="s">
-        <v>1041</v>
+        <v>1034</v>
       </c>
       <c r="C939" t="s">
-        <v>197</v>
+        <v>254</v>
+      </c>
+      <c r="E939" t="s">
+        <v>29</v>
       </c>
       <c r="F939">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G939">
-        <v>1779</v>
+        <v>2857</v>
       </c>
     </row>
     <row r="940" spans="1:7">
       <c r="B940" t="s">
-        <v>1042</v>
+        <v>1035</v>
       </c>
       <c r="C940" t="s">
-        <v>153</v>
+        <v>374</v>
       </c>
       <c r="E940" t="s">
-        <v>421</v>
+        <v>601</v>
       </c>
       <c r="F940">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G940">
-        <v>1778</v>
+        <v>2845</v>
       </c>
     </row>
     <row r="941" spans="1:7">
       <c r="B941" t="s">
-        <v>1042</v>
+        <v>1036</v>
       </c>
       <c r="C941" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-        <v>1980</v>
+        <v>1037</v>
       </c>
       <c r="E941" t="s">
-        <v>421</v>
+        <v>714</v>
       </c>
       <c r="F941">
         <v>2</v>
       </c>
       <c r="G941">
-        <v>1778</v>
+        <v>2843</v>
       </c>
     </row>
     <row r="942" spans="1:7">
       <c r="B942" t="s">
-        <v>1043</v>
+        <v>1038</v>
       </c>
       <c r="C942" t="s">
-        <v>679</v>
+        <v>1039</v>
       </c>
       <c r="E942" t="s">
-        <v>41</v>
+        <v>98</v>
       </c>
       <c r="F942">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="G942">
-        <v>1763</v>
+        <v>2842</v>
       </c>
     </row>
     <row r="943" spans="1:7">
       <c r="B943" t="s">
-        <v>1044</v>
+        <v>1040</v>
       </c>
       <c r="C943" t="s">
-        <v>6</v>
+        <v>244</v>
       </c>
       <c r="E943" t="s">
-        <v>279</v>
+        <v>995</v>
       </c>
       <c r="F943">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G943">
-        <v>1758</v>
+        <v>2837</v>
       </c>
     </row>
     <row r="944" spans="1:7">
       <c r="B944" t="s">
-        <v>210</v>
+        <v>1041</v>
       </c>
       <c r="C944" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>4</v>
       </c>
       <c r="F944">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G944">
-        <v>1755</v>
+        <v>2816</v>
       </c>
     </row>
     <row r="945" spans="1:7">
       <c r="B945" t="s">
-        <v>1045</v>
+        <v>533</v>
       </c>
       <c r="C945" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>141</v>
       </c>
       <c r="F945">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G945">
-        <v>1745</v>
+        <v>2816</v>
       </c>
     </row>
     <row r="946" spans="1:7">
       <c r="B946" t="s">
-        <v>411</v>
+        <v>533</v>
       </c>
       <c r="C946" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>24</v>
       </c>
       <c r="F946">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G946">
-        <v>1742</v>
+        <v>2816</v>
       </c>
     </row>
     <row r="947" spans="1:7">
       <c r="B947" t="s">
-        <v>112</v>
+        <v>1042</v>
       </c>
       <c r="C947" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>261</v>
       </c>
       <c r="F947">
         <v>1</v>
       </c>
       <c r="G947">
-        <v>1730</v>
+        <v>2816</v>
       </c>
     </row>
     <row r="948" spans="1:7">
       <c r="B948" t="s">
-        <v>1046</v>
+        <v>244</v>
       </c>
       <c r="C948" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>346</v>
+        <v>92</v>
       </c>
       <c r="F948">
         <v>1</v>
       </c>
       <c r="G948">
-        <v>1730</v>
+        <v>2816</v>
       </c>
     </row>
     <row r="949" spans="1:7">
       <c r="B949" t="s">
-        <v>893</v>
+        <v>1041</v>
       </c>
       <c r="C949" t="s">
-        <v>836</v>
-[...2 lines deleted...]
-        <v>375</v>
+        <v>302</v>
       </c>
       <c r="F949">
         <v>1</v>
       </c>
       <c r="G949">
-        <v>1709</v>
+        <v>2816</v>
       </c>
     </row>
     <row r="950" spans="1:7">
       <c r="B950" t="s">
-        <v>893</v>
+        <v>1043</v>
       </c>
       <c r="C950" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-        <v>375</v>
+        <v>111</v>
       </c>
       <c r="F950">
         <v>1</v>
       </c>
       <c r="G950">
-        <v>1709</v>
+        <v>2816</v>
       </c>
     </row>
     <row r="951" spans="1:7">
       <c r="B951" t="s">
-        <v>1047</v>
+        <v>482</v>
       </c>
       <c r="C951" t="s">
-        <v>482</v>
+        <v>65</v>
       </c>
       <c r="E951" t="s">
-        <v>184</v>
+        <v>50</v>
       </c>
       <c r="F951">
         <v>2</v>
       </c>
       <c r="G951">
-        <v>1707</v>
+        <v>2814</v>
       </c>
     </row>
     <row r="952" spans="1:7">
       <c r="B952" t="s">
-        <v>1048</v>
+        <v>1044</v>
       </c>
       <c r="C952" t="s">
-        <v>111</v>
+        <v>1045</v>
       </c>
       <c r="E952" t="s">
-        <v>414</v>
+        <v>317</v>
       </c>
       <c r="F952">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G952">
-        <v>1696</v>
+        <v>2814</v>
       </c>
     </row>
     <row r="953" spans="1:7">
       <c r="B953" t="s">
-        <v>252</v>
+        <v>751</v>
       </c>
       <c r="C953" t="s">
-        <v>6</v>
+        <v>693</v>
       </c>
       <c r="E953" t="s">
-        <v>60</v>
+        <v>555</v>
       </c>
       <c r="F953">
         <v>3</v>
       </c>
       <c r="G953">
-        <v>1696</v>
+        <v>2813</v>
       </c>
     </row>
     <row r="954" spans="1:7">
       <c r="B954" t="s">
-        <v>1049</v>
+        <v>979</v>
       </c>
       <c r="C954" t="s">
-        <v>287</v>
+        <v>226</v>
       </c>
       <c r="E954" t="s">
-        <v>737</v>
+        <v>362</v>
       </c>
       <c r="F954">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G954">
-        <v>1686</v>
+        <v>2778</v>
       </c>
     </row>
     <row r="955" spans="1:7">
       <c r="B955" t="s">
-        <v>1050</v>
+        <v>1046</v>
       </c>
       <c r="C955" t="s">
-        <v>111</v>
+        <v>77</v>
       </c>
       <c r="E955" t="s">
-        <v>497</v>
+        <v>362</v>
       </c>
       <c r="F955">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G955">
-        <v>1683</v>
+        <v>2729</v>
       </c>
     </row>
     <row r="956" spans="1:7">
       <c r="B956" t="s">
-        <v>796</v>
+        <v>361</v>
       </c>
       <c r="C956" t="s">
-        <v>354</v>
+        <v>226</v>
+      </c>
+      <c r="E956" t="s">
+        <v>79</v>
       </c>
       <c r="F956">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G956">
-        <v>1675</v>
+        <v>2729</v>
       </c>
     </row>
     <row r="957" spans="1:7">
       <c r="B957" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="C957" t="s">
-        <v>197</v>
-[...5 lines deleted...]
-        <v>416</v>
+        <v>1048</v>
       </c>
       <c r="F957">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G957">
-        <v>1675</v>
+        <v>2718</v>
       </c>
     </row>
     <row r="958" spans="1:7">
       <c r="B958" t="s">
-        <v>610</v>
+        <v>1049</v>
       </c>
       <c r="C958" t="s">
-        <v>1052</v>
-[...2 lines deleted...]
-        <v>1975</v>
+        <v>282</v>
       </c>
       <c r="E958" t="s">
-        <v>60</v>
+        <v>235</v>
       </c>
       <c r="F958">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G958">
-        <v>1675</v>
+        <v>2709</v>
       </c>
     </row>
     <row r="959" spans="1:7">
       <c r="B959" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
       <c r="C959" t="s">
-        <v>47</v>
+        <v>1051</v>
       </c>
       <c r="E959" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="F959">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="G959">
-        <v>1662</v>
+        <v>2704</v>
       </c>
     </row>
     <row r="960" spans="1:7">
       <c r="B960" t="s">
-        <v>1054</v>
+        <v>135</v>
       </c>
       <c r="C960" t="s">
-        <v>125</v>
+        <v>26</v>
       </c>
       <c r="E960" t="s">
-        <v>737</v>
+        <v>29</v>
       </c>
       <c r="F960">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G960">
-        <v>1650</v>
+        <v>2684</v>
       </c>
     </row>
     <row r="961" spans="1:7">
       <c r="B961" t="s">
-        <v>1055</v>
+        <v>677</v>
       </c>
       <c r="C961" t="s">
-        <v>288</v>
+        <v>22</v>
       </c>
       <c r="E961" t="s">
-        <v>96</v>
+        <v>50</v>
       </c>
       <c r="F961">
         <v>1</v>
       </c>
       <c r="G961">
-        <v>1650</v>
+        <v>2673</v>
       </c>
     </row>
     <row r="962" spans="1:7">
       <c r="B962" t="s">
-        <v>1056</v>
+        <v>1052</v>
       </c>
       <c r="C962" t="s">
-        <v>1057</v>
+        <v>907</v>
       </c>
       <c r="E962" t="s">
-        <v>147</v>
+        <v>682</v>
       </c>
       <c r="F962">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G962">
-        <v>1616</v>
+        <v>2669</v>
       </c>
     </row>
     <row r="963" spans="1:7">
       <c r="B963" t="s">
-        <v>717</v>
+        <v>1053</v>
       </c>
       <c r="C963" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>4</v>
       </c>
       <c r="F963">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G963">
-        <v>1614</v>
+        <v>2669</v>
       </c>
     </row>
     <row r="964" spans="1:7">
       <c r="B964" t="s">
-        <v>575</v>
+        <v>1054</v>
       </c>
       <c r="C964" t="s">
-        <v>1058</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="F964">
         <v>1</v>
       </c>
       <c r="G964">
-        <v>1608</v>
+        <v>2669</v>
       </c>
     </row>
     <row r="965" spans="1:7">
       <c r="B965" t="s">
-        <v>1059</v>
+        <v>1055</v>
       </c>
       <c r="C965" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>244</v>
       </c>
       <c r="F965">
         <v>1</v>
       </c>
       <c r="G965">
-        <v>1608</v>
+        <v>2669</v>
       </c>
     </row>
     <row r="966" spans="1:7">
       <c r="B966" t="s">
-        <v>757</v>
+        <v>1056</v>
       </c>
       <c r="C966" t="s">
-        <v>670</v>
+        <v>244</v>
       </c>
       <c r="E966" t="s">
-        <v>625</v>
+        <v>10</v>
       </c>
       <c r="F966">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G966">
-        <v>1601</v>
+        <v>2669</v>
       </c>
     </row>
     <row r="967" spans="1:7">
       <c r="B967" t="s">
-        <v>1060</v>
+        <v>243</v>
       </c>
       <c r="C967" t="s">
-        <v>106</v>
+        <v>95</v>
       </c>
       <c r="E967" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F967">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G967">
-        <v>1600</v>
+        <v>2647</v>
       </c>
     </row>
     <row r="968" spans="1:7">
       <c r="B968" t="s">
-        <v>365</v>
+        <v>1057</v>
       </c>
       <c r="C968" t="s">
-        <v>146</v>
+        <v>92</v>
       </c>
       <c r="E968" t="s">
-        <v>414</v>
+        <v>325</v>
       </c>
       <c r="F968">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="G968">
-        <v>1596</v>
+        <v>2642</v>
       </c>
     </row>
     <row r="969" spans="1:7">
       <c r="B969" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
       <c r="C969" t="s">
-        <v>197</v>
+        <v>22</v>
       </c>
       <c r="E969" t="s">
-        <v>737</v>
+        <v>187</v>
       </c>
       <c r="F969">
         <v>2</v>
       </c>
       <c r="G969">
-        <v>1590</v>
+        <v>2616</v>
       </c>
     </row>
     <row r="970" spans="1:7">
       <c r="B970" t="s">
-        <v>994</v>
+        <v>1059</v>
       </c>
       <c r="C970" t="s">
-        <v>47</v>
+        <v>282</v>
       </c>
       <c r="E970" t="s">
-        <v>41</v>
+        <v>142</v>
       </c>
       <c r="F970">
         <v>4</v>
       </c>
       <c r="G970">
-        <v>1588</v>
+        <v>2609</v>
       </c>
     </row>
     <row r="971" spans="1:7">
       <c r="B971" t="s">
-        <v>955</v>
+        <v>1060</v>
       </c>
       <c r="C971" t="s">
-        <v>18</v>
+        <v>147</v>
       </c>
       <c r="E971" t="s">
-        <v>102</v>
+        <v>79</v>
       </c>
       <c r="F971">
         <v>2</v>
       </c>
       <c r="G971">
-        <v>1575</v>
+        <v>2599</v>
       </c>
     </row>
     <row r="972" spans="1:7">
       <c r="B972" t="s">
-        <v>1062</v>
+        <v>658</v>
       </c>
       <c r="C972" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="E972" t="s">
-        <v>96</v>
+        <v>555</v>
       </c>
       <c r="F972">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G972">
-        <v>1564</v>
+        <v>2596</v>
       </c>
     </row>
     <row r="973" spans="1:7">
       <c r="B973" t="s">
-        <v>1063</v>
+        <v>423</v>
       </c>
       <c r="C973" t="s">
-        <v>47</v>
+        <v>4</v>
+      </c>
+      <c r="E973" t="s">
+        <v>75</v>
       </c>
       <c r="F973">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G973">
-        <v>1562</v>
+        <v>2591</v>
       </c>
     </row>
     <row r="974" spans="1:7">
       <c r="B974" t="s">
-        <v>1064</v>
+        <v>1061</v>
       </c>
       <c r="C974" t="s">
-        <v>1065</v>
+        <v>7</v>
+      </c>
+      <c r="E974" t="s">
+        <v>10</v>
       </c>
       <c r="F974">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G974">
-        <v>1562</v>
+        <v>2588</v>
       </c>
     </row>
     <row r="975" spans="1:7">
       <c r="B975" t="s">
-        <v>1066</v>
+        <v>1062</v>
       </c>
       <c r="C975" t="s">
-        <v>45</v>
+        <v>244</v>
+      </c>
+      <c r="E975" t="s">
+        <v>52</v>
       </c>
       <c r="F975">
         <v>1</v>
       </c>
       <c r="G975">
-        <v>1562</v>
+        <v>2583</v>
       </c>
     </row>
     <row r="976" spans="1:7">
       <c r="B976" t="s">
-        <v>1067</v>
+        <v>141</v>
       </c>
       <c r="C976" t="s">
-        <v>482</v>
+        <v>710</v>
+      </c>
+      <c r="E976" t="s">
+        <v>10</v>
       </c>
       <c r="F976">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="G976">
-        <v>1562</v>
+        <v>2582</v>
       </c>
     </row>
     <row r="977" spans="1:7">
       <c r="B977" t="s">
-        <v>543</v>
+        <v>503</v>
       </c>
       <c r="C977" t="s">
-        <v>111</v>
+        <v>4</v>
+      </c>
+      <c r="E977" t="s">
+        <v>171</v>
       </c>
       <c r="F977">
         <v>1</v>
       </c>
       <c r="G977">
-        <v>1562</v>
+        <v>2580</v>
       </c>
     </row>
     <row r="978" spans="1:7">
       <c r="B978" t="s">
-        <v>1068</v>
+        <v>935</v>
       </c>
       <c r="C978" t="s">
-        <v>106</v>
+        <v>122</v>
       </c>
       <c r="E978" t="s">
-        <v>194</v>
+        <v>171</v>
       </c>
       <c r="F978">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G978">
-        <v>1561</v>
+        <v>2580</v>
       </c>
     </row>
     <row r="979" spans="1:7">
       <c r="B979" t="s">
-        <v>1069</v>
+        <v>1063</v>
       </c>
       <c r="C979" t="s">
-        <v>288</v>
+        <v>1064</v>
       </c>
       <c r="E979" t="s">
-        <v>86</v>
+        <v>2</v>
       </c>
       <c r="F979">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G979">
-        <v>1560</v>
+        <v>2574</v>
       </c>
     </row>
     <row r="980" spans="1:7">
       <c r="B980" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="C980" t="s">
-        <v>24</v>
+        <v>302</v>
+      </c>
+      <c r="E980" t="s">
+        <v>10</v>
       </c>
       <c r="F980">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G980">
-        <v>1540</v>
+        <v>2533</v>
       </c>
     </row>
     <row r="981" spans="1:7">
       <c r="B981" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
       <c r="C981" t="s">
-        <v>203</v>
+        <v>122</v>
       </c>
       <c r="E981" t="s">
-        <v>147</v>
+        <v>624</v>
       </c>
       <c r="F981">
         <v>1</v>
       </c>
       <c r="G981">
-        <v>1534</v>
+        <v>2527</v>
       </c>
     </row>
     <row r="982" spans="1:7">
       <c r="B982" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="C982" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>884</v>
       </c>
       <c r="F982">
         <v>1</v>
       </c>
       <c r="G982">
-        <v>1523</v>
+        <v>2527</v>
       </c>
     </row>
     <row r="983" spans="1:7">
       <c r="B983" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="C983" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="F983">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G983">
-        <v>1515</v>
+        <v>2527</v>
       </c>
     </row>
     <row r="984" spans="1:7">
       <c r="B984" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
       <c r="C984" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="F984">
         <v>1</v>
       </c>
       <c r="G984">
-        <v>1505</v>
+        <v>2527</v>
       </c>
     </row>
     <row r="985" spans="1:7">
       <c r="B985" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="C985" t="s">
-        <v>1077</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>87</v>
       </c>
       <c r="F985">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G985">
-        <v>1504</v>
+        <v>2527</v>
       </c>
     </row>
     <row r="986" spans="1:7">
       <c r="B986" t="s">
-        <v>1078</v>
+        <v>1072</v>
       </c>
       <c r="C986" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>45</v>
       </c>
       <c r="F986">
         <v>1</v>
       </c>
       <c r="G986">
-        <v>1497</v>
+        <v>2527</v>
       </c>
     </row>
     <row r="987" spans="1:7">
       <c r="B987" t="s">
-        <v>1079</v>
+        <v>1073</v>
       </c>
       <c r="C987" t="s">
-        <v>299</v>
+        <v>1074</v>
       </c>
       <c r="E987" t="s">
-        <v>360</v>
+        <v>10</v>
       </c>
       <c r="F987">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G987">
-        <v>1497</v>
+        <v>2525</v>
       </c>
     </row>
     <row r="988" spans="1:7">
       <c r="B988" t="s">
-        <v>187</v>
+        <v>1075</v>
       </c>
       <c r="C988" t="s">
-        <v>176</v>
+        <v>24</v>
       </c>
       <c r="E988" t="s">
-        <v>184</v>
+        <v>58</v>
       </c>
       <c r="F988">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G988">
-        <v>1497</v>
+        <v>2525</v>
       </c>
     </row>
     <row r="989" spans="1:7">
       <c r="B989" t="s">
-        <v>1080</v>
+        <v>1076</v>
       </c>
       <c r="C989" t="s">
-        <v>309</v>
+        <v>111</v>
       </c>
       <c r="E989" t="s">
-        <v>279</v>
+        <v>29</v>
       </c>
       <c r="F989">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G989">
-        <v>1496</v>
+        <v>2517</v>
       </c>
     </row>
     <row r="990" spans="1:7">
       <c r="B990" t="s">
-        <v>1081</v>
+        <v>1077</v>
       </c>
       <c r="C990" t="s">
-        <v>85</v>
+        <v>1078</v>
       </c>
       <c r="E990" t="s">
-        <v>22</v>
+        <v>79</v>
       </c>
       <c r="F990">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G990">
-        <v>1486</v>
+        <v>2497</v>
       </c>
     </row>
     <row r="991" spans="1:7">
       <c r="B991" t="s">
-        <v>1082</v>
+        <v>215</v>
       </c>
       <c r="C991" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E991" t="s">
-        <v>497</v>
+        <v>50</v>
       </c>
       <c r="F991">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G991">
-        <v>1485</v>
+        <v>2467</v>
       </c>
     </row>
     <row r="992" spans="1:7">
       <c r="B992" t="s">
-        <v>1083</v>
+        <v>311</v>
       </c>
       <c r="C992" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>1079</v>
       </c>
       <c r="F992">
         <v>2</v>
       </c>
       <c r="G992">
-        <v>1476</v>
+        <v>2461</v>
       </c>
     </row>
     <row r="993" spans="1:7">
       <c r="B993" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="C993" t="s">
-        <v>661</v>
+        <v>22</v>
       </c>
       <c r="E993" t="s">
-        <v>648</v>
+        <v>1081</v>
       </c>
       <c r="F993">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G993">
-        <v>1471</v>
+        <v>2458</v>
       </c>
     </row>
     <row r="994" spans="1:7">
       <c r="B994" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="C994" t="s">
-        <v>1086</v>
+        <v>122</v>
+      </c>
+      <c r="E994" t="s">
+        <v>79</v>
       </c>
       <c r="F994">
         <v>1</v>
       </c>
       <c r="G994">
-        <v>1471</v>
+        <v>2456</v>
       </c>
     </row>
     <row r="995" spans="1:7">
       <c r="B995" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="C995" t="s">
-        <v>182</v>
+        <v>1084</v>
+      </c>
+      <c r="E995" t="s">
+        <v>29</v>
       </c>
       <c r="F995">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G995">
-        <v>1458</v>
+        <v>2449</v>
       </c>
     </row>
     <row r="996" spans="1:7">
       <c r="B996" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="C996" t="s">
-        <v>203</v>
+        <v>26</v>
+      </c>
+      <c r="E996" t="s">
+        <v>303</v>
       </c>
       <c r="F996">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G996">
-        <v>1458</v>
+        <v>2442</v>
       </c>
     </row>
     <row r="997" spans="1:7">
       <c r="B997" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="C997" t="s">
-        <v>345</v>
+        <v>564</v>
+      </c>
+      <c r="E997" t="s">
+        <v>29</v>
       </c>
       <c r="F997">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G997">
-        <v>1458</v>
+        <v>2432</v>
       </c>
     </row>
     <row r="998" spans="1:7">
       <c r="B998" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
       <c r="C998" t="s">
-        <v>967</v>
+        <v>83</v>
       </c>
       <c r="F998">
         <v>1</v>
       </c>
       <c r="G998">
-        <v>1458</v>
+        <v>2430</v>
       </c>
     </row>
     <row r="999" spans="1:7">
       <c r="B999" t="s">
-        <v>283</v>
+        <v>885</v>
       </c>
       <c r="C999" t="s">
-        <v>564</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>71</v>
       </c>
       <c r="F999">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G999">
-        <v>1458</v>
+        <v>2430</v>
       </c>
     </row>
     <row r="1000" spans="1:7">
       <c r="B1000" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
       <c r="C1000" t="s">
-        <v>111</v>
+        <v>1089</v>
       </c>
       <c r="E1000" t="s">
-        <v>238</v>
+        <v>10</v>
       </c>
       <c r="F1000">
         <v>5</v>
       </c>
       <c r="G1000">
-        <v>1456</v>
+        <v>2428</v>
       </c>
     </row>
     <row r="1001" spans="1:7">
       <c r="B1001" t="s">
-        <v>129</v>
+        <v>1090</v>
       </c>
       <c r="C1001" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1091</v>
       </c>
       <c r="F1001">
         <v>1</v>
       </c>
       <c r="G1001">
-        <v>1440</v>
+        <v>2424</v>
       </c>
     </row>
     <row r="1002" spans="1:7">
       <c r="B1002" t="s">
         <v>1092</v>
       </c>
       <c r="C1002" t="s">
+        <v>54</v>
+      </c>
+      <c r="E1002" t="s">
         <v>1093</v>
       </c>
-      <c r="E1002" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1002">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G1002">
-        <v>1436</v>
+        <v>2424</v>
       </c>
     </row>
     <row r="1003" spans="1:7">
       <c r="B1003" t="s">
         <v>1094</v>
       </c>
       <c r="C1003" t="s">
-        <v>197</v>
+        <v>1095</v>
       </c>
       <c r="E1003" t="s">
-        <v>238</v>
+        <v>176</v>
       </c>
       <c r="F1003">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G1003">
-        <v>1427</v>
+        <v>2424</v>
       </c>
     </row>
     <row r="1004" spans="1:7">
       <c r="B1004" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="C1004" t="s">
-        <v>1096</v>
+        <v>473</v>
       </c>
       <c r="E1004" t="s">
-        <v>55</v>
+        <v>18</v>
       </c>
       <c r="F1004">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G1004">
-        <v>1414</v>
+        <v>2408</v>
       </c>
     </row>
     <row r="1005" spans="1:7">
       <c r="B1005" t="s">
         <v>1097</v>
       </c>
       <c r="C1005" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-        <v>2013</v>
+        <v>302</v>
       </c>
       <c r="E1005" t="s">
-        <v>55</v>
+        <v>93</v>
       </c>
       <c r="F1005">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G1005">
-        <v>1414</v>
+        <v>2390</v>
       </c>
     </row>
     <row r="1006" spans="1:7">
       <c r="B1006" t="s">
         <v>1098</v>
       </c>
       <c r="C1006" t="s">
-        <v>111</v>
+        <v>502</v>
       </c>
       <c r="F1006">
         <v>1</v>
       </c>
       <c r="G1006">
-        <v>1402</v>
+        <v>2390</v>
       </c>
     </row>
     <row r="1007" spans="1:7">
       <c r="B1007" t="s">
-        <v>659</v>
+        <v>1099</v>
       </c>
       <c r="C1007" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>414</v>
+        <v>302</v>
       </c>
       <c r="F1007">
         <v>1</v>
       </c>
       <c r="G1007">
-        <v>1402</v>
+        <v>2390</v>
       </c>
     </row>
     <row r="1008" spans="1:7">
       <c r="B1008" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="C1008" t="s">
-        <v>1100</v>
+        <v>141</v>
       </c>
       <c r="E1008" t="s">
-        <v>414</v>
+        <v>723</v>
       </c>
       <c r="F1008">
         <v>1</v>
       </c>
       <c r="G1008">
-        <v>1402</v>
+        <v>2390</v>
       </c>
     </row>
     <row r="1009" spans="1:7">
       <c r="B1009" t="s">
-        <v>989</v>
+        <v>1101</v>
       </c>
       <c r="C1009" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>702</v>
+        <v>244</v>
       </c>
       <c r="F1009">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G1009">
-        <v>1394</v>
+        <v>2390</v>
       </c>
     </row>
     <row r="1010" spans="1:7">
       <c r="B1010" t="s">
-        <v>110</v>
+        <v>1102</v>
       </c>
       <c r="C1010" t="s">
-        <v>894</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>141</v>
       </c>
       <c r="F1010">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G1010">
-        <v>1391</v>
+        <v>2390</v>
       </c>
     </row>
     <row r="1011" spans="1:7">
       <c r="B1011" t="s">
-        <v>1101</v>
+        <v>215</v>
       </c>
       <c r="C1011" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>111</v>
       </c>
       <c r="F1011">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1011">
-        <v>1386</v>
+        <v>2390</v>
       </c>
     </row>
     <row r="1012" spans="1:7">
       <c r="B1012" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="C1012" t="s">
-        <v>1093</v>
+        <v>67</v>
       </c>
       <c r="E1012" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="F1012">
         <v>3</v>
       </c>
       <c r="G1012">
-        <v>1386</v>
+        <v>2386</v>
       </c>
     </row>
     <row r="1013" spans="1:7">
       <c r="B1013" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="C1013" t="s">
-        <v>1</v>
+        <v>156</v>
       </c>
       <c r="E1013" t="s">
-        <v>60</v>
+        <v>10</v>
       </c>
       <c r="F1013">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1013">
-        <v>1385</v>
+        <v>2372</v>
       </c>
     </row>
     <row r="1014" spans="1:7">
       <c r="B1014" t="s">
-        <v>621</v>
+        <v>1105</v>
       </c>
       <c r="C1014" t="s">
-        <v>111</v>
+        <v>24</v>
       </c>
       <c r="E1014" t="s">
-        <v>1104</v>
+        <v>50</v>
       </c>
       <c r="F1014">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G1014">
-        <v>1385</v>
+        <v>2366</v>
       </c>
     </row>
     <row r="1015" spans="1:7">
       <c r="B1015" t="s">
-        <v>1105</v>
+        <v>222</v>
       </c>
       <c r="C1015" t="s">
-        <v>795</v>
+        <v>80</v>
+      </c>
+      <c r="E1015" t="s">
+        <v>5</v>
       </c>
       <c r="F1015">
         <v>1</v>
       </c>
       <c r="G1015">
-        <v>1383</v>
+        <v>2346</v>
       </c>
     </row>
     <row r="1016" spans="1:7">
       <c r="B1016" t="s">
-        <v>132</v>
+        <v>1106</v>
       </c>
       <c r="C1016" t="s">
-        <v>98</v>
+        <v>226</v>
       </c>
       <c r="E1016" t="s">
-        <v>133</v>
+        <v>235</v>
       </c>
       <c r="F1016">
         <v>2</v>
       </c>
       <c r="G1016">
-        <v>1378</v>
+        <v>2342</v>
       </c>
     </row>
     <row r="1017" spans="1:7">
       <c r="B1017" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="C1017" t="s">
-        <v>923</v>
+        <v>65</v>
       </c>
       <c r="E1017" t="s">
-        <v>19</v>
+        <v>171</v>
       </c>
       <c r="F1017">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1017">
-        <v>1378</v>
+        <v>2312</v>
       </c>
     </row>
     <row r="1018" spans="1:7">
       <c r="B1018" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="C1018" t="s">
-        <v>676</v>
+        <v>1109</v>
       </c>
       <c r="E1018" t="s">
-        <v>32</v>
+        <v>601</v>
       </c>
       <c r="F1018">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1018">
-        <v>1363</v>
+        <v>2312</v>
       </c>
     </row>
     <row r="1019" spans="1:7">
       <c r="B1019" t="s">
-        <v>1108</v>
+        <v>1110</v>
       </c>
       <c r="C1019" t="s">
-        <v>83</v>
+        <v>1111</v>
+      </c>
+      <c r="E1019" t="s">
+        <v>303</v>
       </c>
       <c r="F1019">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G1019">
-        <v>1358</v>
+        <v>2311</v>
       </c>
     </row>
     <row r="1020" spans="1:7">
       <c r="B1020" t="s">
-        <v>1109</v>
+        <v>1112</v>
       </c>
       <c r="C1020" t="s">
-        <v>69</v>
+        <v>218</v>
+      </c>
+      <c r="E1020" t="s">
+        <v>10</v>
       </c>
       <c r="F1020">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G1020">
-        <v>1358</v>
+        <v>2307</v>
       </c>
     </row>
     <row r="1021" spans="1:7">
       <c r="B1021" t="s">
-        <v>1110</v>
+        <v>1113</v>
       </c>
       <c r="C1021" t="s">
-        <v>1111</v>
+        <v>122</v>
+      </c>
+      <c r="E1021" t="s">
+        <v>317</v>
       </c>
       <c r="F1021">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G1021">
-        <v>1358</v>
+        <v>2288</v>
       </c>
     </row>
     <row r="1022" spans="1:7">
       <c r="B1022" t="s">
-        <v>1112</v>
+        <v>975</v>
       </c>
       <c r="C1022" t="s">
-        <v>711</v>
+        <v>54</v>
+      </c>
+      <c r="E1022" t="s">
+        <v>102</v>
       </c>
       <c r="F1022">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G1022">
-        <v>1358</v>
+        <v>2285</v>
       </c>
     </row>
     <row r="1023" spans="1:7">
       <c r="B1023" t="s">
-        <v>1113</v>
+        <v>444</v>
       </c>
       <c r="C1023" t="s">
-        <v>299</v>
+        <v>122</v>
       </c>
       <c r="E1023" t="s">
-        <v>104</v>
+        <v>10</v>
       </c>
       <c r="F1023">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G1023">
-        <v>1337</v>
+        <v>2285</v>
       </c>
     </row>
     <row r="1024" spans="1:7">
       <c r="B1024" t="s">
+        <v>745</v>
+      </c>
+      <c r="C1024" t="s">
         <v>1114</v>
       </c>
-      <c r="C1024" t="s">
-        <v>1115</v>
+      <c r="D1024">
+        <v>1975</v>
       </c>
       <c r="E1024" t="s">
-        <v>2</v>
+        <v>29</v>
       </c>
       <c r="F1024">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G1024">
-        <v>1324</v>
+        <v>2270</v>
       </c>
     </row>
     <row r="1025" spans="1:7">
       <c r="B1025" t="s">
-        <v>298</v>
+        <v>1115</v>
       </c>
       <c r="C1025" t="s">
-        <v>98</v>
+        <v>937</v>
       </c>
       <c r="E1025" t="s">
-        <v>44</v>
+        <v>1081</v>
       </c>
       <c r="F1025">
         <v>1</v>
       </c>
       <c r="G1025">
-        <v>1317</v>
+        <v>2260</v>
       </c>
     </row>
     <row r="1026" spans="1:7">
       <c r="B1026" t="s">
         <v>1116</v>
       </c>
       <c r="C1026" t="s">
-        <v>1117</v>
-[...2 lines deleted...]
-        <v>233</v>
+        <v>4</v>
       </c>
       <c r="F1026">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G1026">
-        <v>1313</v>
+        <v>2259</v>
       </c>
     </row>
     <row r="1027" spans="1:7">
       <c r="B1027" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C1027" t="s">
         <v>1118</v>
       </c>
-      <c r="C1027" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F1027">
         <v>1</v>
       </c>
       <c r="G1027">
-        <v>1305</v>
+        <v>2259</v>
       </c>
     </row>
     <row r="1028" spans="1:7">
       <c r="B1028" t="s">
         <v>1119</v>
       </c>
       <c r="C1028" t="s">
-        <v>676</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>122</v>
       </c>
       <c r="F1028">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1028">
-        <v>1282</v>
+        <v>2259</v>
       </c>
     </row>
     <row r="1029" spans="1:7">
       <c r="B1029" t="s">
-        <v>415</v>
+        <v>1120</v>
       </c>
       <c r="C1029" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>695</v>
       </c>
       <c r="F1029">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1029">
-        <v>1281</v>
+        <v>2259</v>
       </c>
     </row>
     <row r="1030" spans="1:7">
       <c r="B1030" t="s">
-        <v>510</v>
+        <v>1121</v>
       </c>
       <c r="C1030" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>128</v>
       </c>
       <c r="F1030">
         <v>1</v>
       </c>
       <c r="G1030">
-        <v>1261</v>
+        <v>2259</v>
       </c>
     </row>
     <row r="1031" spans="1:7">
       <c r="B1031" t="s">
-        <v>1120</v>
+        <v>1122</v>
       </c>
       <c r="C1031" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>332</v>
+        <v>1123</v>
       </c>
       <c r="F1031">
         <v>1</v>
       </c>
       <c r="G1031">
-        <v>1261</v>
+        <v>2259</v>
       </c>
     </row>
     <row r="1032" spans="1:7">
       <c r="B1032" t="s">
-        <v>1121</v>
+        <v>1124</v>
       </c>
       <c r="C1032" t="s">
-        <v>1122</v>
-[...2 lines deleted...]
-        <v>535</v>
+        <v>162</v>
       </c>
       <c r="F1032">
         <v>1</v>
       </c>
       <c r="G1032">
-        <v>1261</v>
+        <v>2259</v>
       </c>
     </row>
     <row r="1033" spans="1:7">
       <c r="B1033" t="s">
-        <v>1123</v>
+        <v>1125</v>
       </c>
       <c r="C1033" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>625</v>
+        <v>191</v>
       </c>
       <c r="F1033">
         <v>1</v>
       </c>
       <c r="G1033">
-        <v>1261</v>
+        <v>2259</v>
       </c>
     </row>
     <row r="1034" spans="1:7">
       <c r="B1034" t="s">
-        <v>1124</v>
+        <v>1126</v>
       </c>
       <c r="C1034" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>625</v>
+        <v>141</v>
       </c>
       <c r="F1034">
         <v>1</v>
       </c>
       <c r="G1034">
-        <v>1261</v>
+        <v>2259</v>
       </c>
     </row>
     <row r="1035" spans="1:7">
       <c r="B1035" t="s">
-        <v>549</v>
+        <v>1127</v>
       </c>
       <c r="C1035" t="s">
-        <v>83</v>
+        <v>569</v>
+      </c>
+      <c r="E1035" t="s">
+        <v>912</v>
       </c>
       <c r="F1035">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G1035">
-        <v>1261</v>
+        <v>2245</v>
       </c>
     </row>
     <row r="1036" spans="1:7">
       <c r="B1036" t="s">
-        <v>549</v>
+        <v>489</v>
       </c>
       <c r="C1036" t="s">
-        <v>56</v>
+        <v>87</v>
+      </c>
+      <c r="E1036" t="s">
+        <v>79</v>
       </c>
       <c r="F1036">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G1036">
-        <v>1261</v>
+        <v>2232</v>
       </c>
     </row>
     <row r="1037" spans="1:7">
       <c r="B1037" t="s">
-        <v>1125</v>
+        <v>489</v>
       </c>
       <c r="C1037" t="s">
-        <v>47</v>
+        <v>673</v>
+      </c>
+      <c r="D1037">
+        <v>1984</v>
+      </c>
+      <c r="E1037" t="s">
+        <v>79</v>
       </c>
       <c r="F1037">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G1037">
-        <v>1260</v>
+        <v>2232</v>
       </c>
     </row>
     <row r="1038" spans="1:7">
       <c r="B1038" t="s">
-        <v>1126</v>
+        <v>1017</v>
       </c>
       <c r="C1038" t="s">
-        <v>345</v>
+        <v>145</v>
+      </c>
+      <c r="E1038" t="s">
+        <v>601</v>
       </c>
       <c r="F1038">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G1038">
-        <v>1260</v>
+        <v>2224</v>
       </c>
     </row>
     <row r="1039" spans="1:7">
       <c r="B1039" t="s">
-        <v>854</v>
+        <v>1128</v>
       </c>
       <c r="C1039" t="s">
-        <v>1127</v>
+        <v>525</v>
+      </c>
+      <c r="E1039" t="s">
+        <v>10</v>
       </c>
       <c r="F1039">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G1039">
-        <v>1260</v>
+        <v>2216</v>
       </c>
     </row>
     <row r="1040" spans="1:7">
       <c r="B1040" t="s">
-        <v>83</v>
+        <v>134</v>
       </c>
       <c r="C1040" t="s">
-        <v>47</v>
+        <v>980</v>
+      </c>
+      <c r="E1040" t="s">
+        <v>29</v>
       </c>
       <c r="F1040">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="G1040">
-        <v>1260</v>
+        <v>2214</v>
       </c>
     </row>
     <row r="1041" spans="1:7">
       <c r="B1041" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="C1041" t="s">
-        <v>47</v>
+        <v>147</v>
+      </c>
+      <c r="E1041" t="s">
+        <v>29</v>
       </c>
       <c r="F1041">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G1041">
-        <v>1260</v>
+        <v>2210</v>
       </c>
     </row>
     <row r="1042" spans="1:7">
       <c r="B1042" t="s">
-        <v>1129</v>
+        <v>364</v>
       </c>
       <c r="C1042" t="s">
-        <v>83</v>
+        <v>54</v>
+      </c>
+      <c r="E1042" t="s">
+        <v>213</v>
       </c>
       <c r="F1042">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G1042">
-        <v>1260</v>
+        <v>2210</v>
       </c>
     </row>
     <row r="1043" spans="1:7">
       <c r="B1043" t="s">
         <v>1130</v>
       </c>
       <c r="C1043" t="s">
-        <v>6</v>
+        <v>527</v>
       </c>
       <c r="F1043">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G1043">
-        <v>1260</v>
+        <v>2210</v>
       </c>
     </row>
     <row r="1044" spans="1:7">
       <c r="B1044" t="s">
         <v>1131</v>
       </c>
       <c r="C1044" t="s">
-        <v>288</v>
+        <v>1032</v>
       </c>
       <c r="E1044" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="F1044">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G1044">
-        <v>1252</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="1045" spans="1:7">
       <c r="B1045" t="s">
         <v>1132</v>
       </c>
       <c r="C1045" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="E1045" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="F1045">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G1045">
-        <v>1226</v>
+        <v>2193</v>
       </c>
     </row>
     <row r="1046" spans="1:7">
       <c r="B1046" t="s">
         <v>1133</v>
       </c>
       <c r="C1046" t="s">
-        <v>29</v>
+        <v>294</v>
+      </c>
+      <c r="E1046" t="s">
+        <v>10</v>
       </c>
       <c r="F1046">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1046">
-        <v>1226</v>
+        <v>2183</v>
       </c>
     </row>
     <row r="1047" spans="1:7">
       <c r="B1047" t="s">
         <v>1134</v>
       </c>
       <c r="C1047" t="s">
-        <v>83</v>
+        <v>37</v>
       </c>
       <c r="E1047" t="s">
-        <v>41</v>
+        <v>93</v>
       </c>
       <c r="F1047">
         <v>2</v>
       </c>
       <c r="G1047">
-        <v>1223</v>
+        <v>2181</v>
       </c>
     </row>
     <row r="1048" spans="1:7">
       <c r="B1048" t="s">
-        <v>1135</v>
+        <v>263</v>
       </c>
       <c r="C1048" t="s">
-        <v>106</v>
+        <v>24</v>
+      </c>
+      <c r="D1048">
+        <v>1990</v>
       </c>
       <c r="E1048" t="s">
-        <v>19</v>
+        <v>98</v>
       </c>
       <c r="F1048">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G1048">
-        <v>1220</v>
+        <v>2178</v>
       </c>
     </row>
     <row r="1049" spans="1:7">
       <c r="B1049" t="s">
-        <v>868</v>
+        <v>1135</v>
       </c>
       <c r="C1049" t="s">
-        <v>111</v>
+        <v>397</v>
       </c>
       <c r="E1049" t="s">
+        <v>235</v>
+      </c>
+      <c r="F1049">
         <v>2</v>
       </c>
-      <c r="F1049">
-[...1 lines deleted...]
-      </c>
       <c r="G1049">
-        <v>1218</v>
+        <v>2174</v>
       </c>
     </row>
     <row r="1050" spans="1:7">
       <c r="B1050" t="s">
-        <v>240</v>
+        <v>1136</v>
       </c>
       <c r="C1050" t="s">
-        <v>252</v>
+        <v>1137</v>
       </c>
       <c r="E1050" t="s">
-        <v>172</v>
+        <v>235</v>
       </c>
       <c r="F1050">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1050">
-        <v>1215</v>
+        <v>2174</v>
       </c>
     </row>
     <row r="1051" spans="1:7">
       <c r="B1051" t="s">
-        <v>1136</v>
+        <v>1138</v>
       </c>
       <c r="C1051" t="s">
-        <v>111</v>
+        <v>397</v>
       </c>
       <c r="E1051" t="s">
-        <v>60</v>
+        <v>601</v>
       </c>
       <c r="F1051">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1051">
-        <v>1208</v>
+        <v>2161</v>
       </c>
     </row>
     <row r="1052" spans="1:7">
       <c r="B1052" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="C1052" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-        <v>1979</v>
+        <v>877</v>
       </c>
       <c r="E1052" t="s">
-        <v>60</v>
+        <v>29</v>
       </c>
       <c r="F1052">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G1052">
-        <v>1208</v>
+        <v>2160</v>
       </c>
     </row>
     <row r="1053" spans="1:7">
       <c r="B1053" t="s">
-        <v>1138</v>
+        <v>256</v>
       </c>
       <c r="C1053" t="s">
-        <v>197</v>
+        <v>40</v>
       </c>
       <c r="E1053" t="s">
-        <v>698</v>
+        <v>29</v>
       </c>
       <c r="F1053">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G1053">
-        <v>1206</v>
+        <v>2156</v>
       </c>
     </row>
     <row r="1054" spans="1:7">
       <c r="B1054" t="s">
-        <v>1139</v>
+        <v>548</v>
       </c>
       <c r="C1054" t="s">
-        <v>203</v>
+        <v>502</v>
       </c>
       <c r="E1054" t="s">
-        <v>421</v>
+        <v>93</v>
       </c>
       <c r="F1054">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1054">
-        <v>1206</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="1055" spans="1:7">
       <c r="B1055" t="s">
-        <v>1139</v>
+        <v>957</v>
       </c>
       <c r="C1055" t="s">
-        <v>76</v>
+        <v>1140</v>
       </c>
       <c r="E1055" t="s">
-        <v>421</v>
+        <v>235</v>
       </c>
       <c r="F1055">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G1055">
-        <v>1206</v>
+        <v>2141</v>
       </c>
     </row>
     <row r="1056" spans="1:7">
       <c r="B1056" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="C1056" t="s">
-        <v>111</v>
+        <v>147</v>
       </c>
       <c r="E1056" t="s">
-        <v>19</v>
+        <v>50</v>
       </c>
       <c r="F1056">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1056">
-        <v>1202</v>
+        <v>2133</v>
       </c>
     </row>
     <row r="1057" spans="1:7">
       <c r="B1057" t="s">
-        <v>1141</v>
+        <v>1019</v>
       </c>
       <c r="C1057" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>702</v>
+        <v>365</v>
       </c>
       <c r="F1057">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G1057">
-        <v>1186</v>
+        <v>2133</v>
       </c>
     </row>
     <row r="1058" spans="1:7">
       <c r="B1058" t="s">
         <v>1142</v>
       </c>
       <c r="C1058" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>1143</v>
       </c>
       <c r="F1058">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1058">
-        <v>1183</v>
+        <v>2133</v>
       </c>
     </row>
     <row r="1059" spans="1:7">
       <c r="B1059" t="s">
-        <v>1143</v>
+        <v>115</v>
       </c>
       <c r="C1059" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>226</v>
       </c>
       <c r="F1059">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G1059">
-        <v>1178</v>
+        <v>2133</v>
       </c>
     </row>
     <row r="1060" spans="1:7">
       <c r="B1060" t="s">
-        <v>1144</v>
+        <v>905</v>
       </c>
       <c r="C1060" t="s">
-        <v>1145</v>
-[...2 lines deleted...]
-        <v>184</v>
+        <v>147</v>
       </c>
       <c r="F1060">
         <v>1</v>
       </c>
       <c r="G1060">
-        <v>1176</v>
+        <v>2133</v>
       </c>
     </row>
     <row r="1061" spans="1:7">
       <c r="B1061" t="s">
-        <v>1070</v>
+        <v>1144</v>
       </c>
       <c r="C1061" t="s">
-        <v>727</v>
-[...2 lines deleted...]
-        <v>184</v>
+        <v>122</v>
       </c>
       <c r="F1061">
         <v>1</v>
       </c>
       <c r="G1061">
-        <v>1176</v>
+        <v>2133</v>
       </c>
     </row>
     <row r="1062" spans="1:7">
       <c r="B1062" t="s">
-        <v>1146</v>
+        <v>1145</v>
       </c>
       <c r="C1062" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="E1062" t="s">
-        <v>113</v>
+        <v>360</v>
       </c>
       <c r="F1062">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1062">
-        <v>1176</v>
+        <v>2130</v>
       </c>
     </row>
     <row r="1063" spans="1:7">
       <c r="B1063" t="s">
-        <v>245</v>
+        <v>979</v>
       </c>
       <c r="C1063" t="s">
-        <v>222</v>
+        <v>992</v>
       </c>
       <c r="E1063" t="s">
-        <v>60</v>
+        <v>362</v>
       </c>
       <c r="F1063">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1063">
-        <v>1176</v>
+        <v>2113</v>
       </c>
     </row>
     <row r="1064" spans="1:7">
       <c r="B1064" t="s">
-        <v>89</v>
+        <v>1146</v>
       </c>
       <c r="C1064" t="s">
-        <v>1147</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>37</v>
       </c>
       <c r="F1064">
         <v>1</v>
       </c>
       <c r="G1064">
-        <v>1176</v>
+        <v>2110</v>
       </c>
     </row>
     <row r="1065" spans="1:7">
       <c r="B1065" t="s">
-        <v>1148</v>
+        <v>1147</v>
       </c>
       <c r="C1065" t="s">
-        <v>979</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>527</v>
       </c>
       <c r="F1065">
         <v>1</v>
       </c>
       <c r="G1065">
-        <v>1176</v>
+        <v>2110</v>
       </c>
     </row>
     <row r="1066" spans="1:7">
       <c r="B1066" t="s">
-        <v>889</v>
+        <v>485</v>
       </c>
       <c r="C1066" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>80</v>
       </c>
       <c r="F1066">
         <v>1</v>
       </c>
       <c r="G1066">
-        <v>1176</v>
+        <v>2110</v>
       </c>
     </row>
     <row r="1067" spans="1:7">
       <c r="B1067" t="s">
-        <v>1149</v>
+        <v>159</v>
       </c>
       <c r="C1067" t="s">
-        <v>1145</v>
+        <v>54</v>
       </c>
       <c r="E1067" t="s">
-        <v>2</v>
+        <v>160</v>
       </c>
       <c r="F1067">
         <v>2</v>
       </c>
       <c r="G1067">
-        <v>1171</v>
+        <v>2102</v>
       </c>
     </row>
     <row r="1068" spans="1:7">
       <c r="B1068" t="s">
-        <v>1053</v>
+        <v>1148</v>
       </c>
       <c r="C1068" t="s">
-        <v>716</v>
+        <v>640</v>
       </c>
       <c r="E1068" t="s">
-        <v>60</v>
+        <v>21</v>
       </c>
       <c r="F1068">
         <v>2</v>
       </c>
       <c r="G1068">
-        <v>1167</v>
+        <v>2090</v>
       </c>
     </row>
     <row r="1069" spans="1:7">
       <c r="B1069" t="s">
-        <v>298</v>
+        <v>1149</v>
       </c>
       <c r="C1069" t="s">
-        <v>482</v>
+        <v>4</v>
+      </c>
+      <c r="E1069" t="s">
+        <v>624</v>
       </c>
       <c r="F1069">
         <v>1</v>
       </c>
       <c r="G1069">
-        <v>1165</v>
+        <v>2081</v>
       </c>
     </row>
     <row r="1070" spans="1:7">
       <c r="B1070" t="s">
-        <v>1150</v>
+        <v>561</v>
       </c>
       <c r="C1070" t="s">
-        <v>141</v>
+        <v>111</v>
+      </c>
+      <c r="E1070" t="s">
+        <v>360</v>
       </c>
       <c r="F1070">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1070">
-        <v>1165</v>
+        <v>2051</v>
       </c>
     </row>
     <row r="1071" spans="1:7">
       <c r="B1071" t="s">
-        <v>298</v>
+        <v>1085</v>
       </c>
       <c r="C1071" t="s">
-        <v>47</v>
+        <v>141</v>
+      </c>
+      <c r="E1071" t="s">
+        <v>303</v>
       </c>
       <c r="F1071">
         <v>1</v>
       </c>
       <c r="G1071">
-        <v>1165</v>
+        <v>2050</v>
       </c>
     </row>
     <row r="1072" spans="1:7">
       <c r="B1072" t="s">
-        <v>1151</v>
+        <v>1150</v>
       </c>
       <c r="C1072" t="s">
-        <v>176</v>
+        <v>111</v>
+      </c>
+      <c r="E1072" t="s">
+        <v>714</v>
       </c>
       <c r="F1072">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1072">
-        <v>1165</v>
+        <v>2045</v>
       </c>
     </row>
     <row r="1073" spans="1:7">
       <c r="B1073" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C1073" t="s">
+        <v>335</v>
+      </c>
+      <c r="E1073" t="s">
         <v>1152</v>
       </c>
-      <c r="C1073" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F1073">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G1073">
-        <v>1158</v>
+        <v>2039</v>
       </c>
     </row>
     <row r="1074" spans="1:7">
       <c r="B1074" t="s">
-        <v>801</v>
+        <v>1153</v>
       </c>
       <c r="C1074" t="s">
-        <v>111</v>
+        <v>31</v>
       </c>
       <c r="E1074" t="s">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="F1074">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1074">
-        <v>1156</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="1075" spans="1:7">
       <c r="B1075" t="s">
-        <v>822</v>
+        <v>933</v>
       </c>
       <c r="C1075" t="s">
-        <v>905</v>
+        <v>141</v>
       </c>
       <c r="E1075" t="s">
-        <v>60</v>
+        <v>495</v>
       </c>
       <c r="F1075">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G1075">
-        <v>1156</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="1076" spans="1:7">
       <c r="B1076" t="s">
-        <v>1153</v>
+        <v>1030</v>
       </c>
       <c r="C1076" t="s">
-        <v>4</v>
+        <v>302</v>
+      </c>
+      <c r="E1076" t="s">
+        <v>252</v>
       </c>
       <c r="F1076">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1076">
-        <v>1156</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="1077" spans="1:7">
       <c r="B1077" t="s">
-        <v>1154</v>
+        <v>271</v>
       </c>
       <c r="C1077" t="s">
-        <v>171</v>
+        <v>92</v>
       </c>
       <c r="E1077" t="s">
-        <v>41</v>
+        <v>317</v>
       </c>
       <c r="F1077">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1077">
-        <v>1153</v>
+        <v>2011</v>
       </c>
     </row>
     <row r="1078" spans="1:7">
       <c r="B1078" t="s">
-        <v>221</v>
+        <v>1154</v>
       </c>
       <c r="C1078" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>698</v>
+        <v>24</v>
       </c>
       <c r="F1078">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1078">
-        <v>1141</v>
+        <v>2011</v>
       </c>
     </row>
     <row r="1079" spans="1:7">
       <c r="B1079" t="s">
         <v>1155</v>
       </c>
       <c r="C1079" t="s">
-        <v>925</v>
-[...2 lines deleted...]
-        <v>346</v>
+        <v>4</v>
       </c>
       <c r="F1079">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G1079">
-        <v>1121</v>
+        <v>2011</v>
       </c>
     </row>
     <row r="1080" spans="1:7">
       <c r="B1080" t="s">
         <v>1156</v>
       </c>
       <c r="C1080" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-        <v>360</v>
+        <v>80</v>
       </c>
       <c r="F1080">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1080">
-        <v>1118</v>
+        <v>2011</v>
       </c>
     </row>
     <row r="1081" spans="1:7">
       <c r="B1081" t="s">
         <v>1157</v>
       </c>
       <c r="C1081" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>111</v>
       </c>
       <c r="F1081">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1081">
-        <v>1118</v>
+        <v>2011</v>
       </c>
     </row>
     <row r="1082" spans="1:7">
       <c r="B1082" t="s">
+        <v>894</v>
+      </c>
+      <c r="C1082" t="s">
         <v>1158</v>
       </c>
-      <c r="C1082" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F1082">
         <v>1</v>
       </c>
       <c r="G1082">
-        <v>1113</v>
+        <v>2011</v>
       </c>
     </row>
     <row r="1083" spans="1:7">
       <c r="B1083" t="s">
-        <v>1160</v>
+        <v>1159</v>
       </c>
       <c r="C1083" t="s">
-        <v>1</v>
+        <v>45</v>
       </c>
       <c r="F1083">
         <v>1</v>
       </c>
       <c r="G1083">
-        <v>1113</v>
+        <v>2008</v>
       </c>
     </row>
     <row r="1084" spans="1:7">
       <c r="B1084" t="s">
-        <v>546</v>
+        <v>522</v>
       </c>
       <c r="C1084" t="s">
-        <v>340</v>
+        <v>233</v>
+      </c>
+      <c r="E1084" t="s">
+        <v>10</v>
       </c>
       <c r="F1084">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="G1084">
-        <v>1113</v>
+        <v>2001</v>
       </c>
     </row>
     <row r="1085" spans="1:7">
       <c r="B1085" t="s">
-        <v>889</v>
+        <v>1160</v>
       </c>
       <c r="C1085" t="s">
-        <v>708</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>26</v>
       </c>
       <c r="F1085">
         <v>1</v>
       </c>
       <c r="G1085">
-        <v>1113</v>
+        <v>1996</v>
       </c>
     </row>
     <row r="1086" spans="1:7">
       <c r="B1086" t="s">
-        <v>119</v>
+        <v>1161</v>
       </c>
       <c r="C1086" t="s">
-        <v>29</v>
+        <v>218</v>
       </c>
       <c r="E1086" t="s">
-        <v>96</v>
+        <v>46</v>
       </c>
       <c r="F1086">
         <v>1</v>
       </c>
       <c r="G1086">
-        <v>1113</v>
+        <v>1996</v>
       </c>
     </row>
     <row r="1087" spans="1:7">
       <c r="B1087" t="s">
-        <v>1161</v>
+        <v>957</v>
       </c>
       <c r="C1087" t="s">
-        <v>1162</v>
+        <v>65</v>
       </c>
       <c r="E1087" t="s">
         <v>235</v>
       </c>
       <c r="F1087">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G1087">
-        <v>1108</v>
+        <v>1994</v>
       </c>
     </row>
     <row r="1088" spans="1:7">
       <c r="B1088" t="s">
-        <v>1163</v>
+        <v>1162</v>
       </c>
       <c r="C1088" t="s">
-        <v>182</v>
+        <v>298</v>
       </c>
       <c r="E1088" t="s">
-        <v>60</v>
+        <v>10</v>
       </c>
       <c r="F1088">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G1088">
-        <v>1108</v>
+        <v>1992</v>
       </c>
     </row>
     <row r="1089" spans="1:7">
       <c r="B1089" t="s">
-        <v>1164</v>
+        <v>1163</v>
       </c>
       <c r="C1089" t="s">
-        <v>29</v>
+        <v>673</v>
       </c>
       <c r="E1089" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="F1089">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G1089">
-        <v>1101</v>
+        <v>1989</v>
       </c>
     </row>
     <row r="1090" spans="1:7">
       <c r="B1090" t="s">
-        <v>621</v>
+        <v>395</v>
       </c>
       <c r="C1090" t="s">
-        <v>111</v>
+        <v>4</v>
+      </c>
+      <c r="E1090" t="s">
+        <v>10</v>
       </c>
       <c r="F1090">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G1090">
-        <v>1101</v>
+        <v>1986</v>
       </c>
     </row>
     <row r="1091" spans="1:7">
       <c r="B1091" t="s">
-        <v>1165</v>
+        <v>1164</v>
       </c>
       <c r="C1091" t="s">
-        <v>83</v>
+        <v>42</v>
       </c>
       <c r="E1091" t="s">
-        <v>55</v>
+        <v>75</v>
       </c>
       <c r="F1091">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1091">
-        <v>1096</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="1092" spans="1:7">
       <c r="B1092" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C1092" t="s">
         <v>1166</v>
       </c>
-      <c r="C1092" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E1092" t="s">
-        <v>360</v>
+        <v>29</v>
       </c>
       <c r="F1092">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="G1092">
-        <v>1096</v>
+        <v>1957</v>
       </c>
     </row>
     <row r="1093" spans="1:7">
       <c r="B1093" t="s">
-        <v>906</v>
+        <v>1167</v>
       </c>
       <c r="C1093" t="s">
-        <v>1167</v>
+        <v>397</v>
       </c>
       <c r="E1093" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="F1093">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="G1093">
-        <v>1089</v>
+        <v>1957</v>
       </c>
     </row>
     <row r="1094" spans="1:7">
       <c r="B1094" t="s">
         <v>1168</v>
       </c>
       <c r="C1094" t="s">
-        <v>157</v>
+        <v>147</v>
       </c>
       <c r="E1094" t="s">
-        <v>60</v>
+        <v>21</v>
       </c>
       <c r="F1094">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G1094">
-        <v>1086</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="1095" spans="1:7">
       <c r="B1095" t="s">
-        <v>192</v>
+        <v>1169</v>
       </c>
       <c r="C1095" t="s">
-        <v>1169</v>
+        <v>145</v>
       </c>
       <c r="E1095" t="s">
-        <v>194</v>
+        <v>235</v>
       </c>
       <c r="F1095">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G1095">
-        <v>1083</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="1096" spans="1:7">
       <c r="B1096" t="s">
-        <v>594</v>
+        <v>1170</v>
       </c>
       <c r="C1096" t="s">
-        <v>923</v>
+        <v>24</v>
       </c>
       <c r="E1096" t="s">
-        <v>276</v>
+        <v>85</v>
       </c>
       <c r="F1096">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G1096">
-        <v>1083</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="1097" spans="1:7">
       <c r="B1097" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="C1097" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="E1097" t="s">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="F1097">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G1097">
-        <v>1081</v>
+        <v>1939</v>
       </c>
     </row>
     <row r="1098" spans="1:7">
       <c r="B1098" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="C1098" t="s">
-        <v>207</v>
+        <v>141</v>
       </c>
       <c r="E1098" t="s">
-        <v>497</v>
+        <v>10</v>
       </c>
       <c r="F1098">
         <v>3</v>
       </c>
       <c r="G1098">
-        <v>1077</v>
+        <v>1930</v>
       </c>
     </row>
     <row r="1099" spans="1:7">
       <c r="B1099" t="s">
-        <v>1173</v>
+        <v>1027</v>
       </c>
       <c r="C1099" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>1964</v>
+        <v>65</v>
       </c>
       <c r="E1099" t="s">
-        <v>1174</v>
+        <v>18</v>
       </c>
       <c r="F1099">
         <v>3</v>
       </c>
       <c r="G1099">
-        <v>1066</v>
+        <v>1929</v>
       </c>
     </row>
     <row r="1100" spans="1:7">
       <c r="B1100" t="s">
-        <v>1175</v>
+        <v>1174</v>
       </c>
       <c r="C1100" t="s">
-        <v>597</v>
+        <v>378</v>
+      </c>
+      <c r="E1100" t="s">
+        <v>274</v>
       </c>
       <c r="F1100">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G1100">
-        <v>1065</v>
+        <v>1912</v>
       </c>
     </row>
     <row r="1101" spans="1:7">
       <c r="B1101" t="s">
-        <v>1176</v>
+        <v>1175</v>
       </c>
       <c r="C1101" t="s">
-        <v>920</v>
+        <v>695</v>
       </c>
       <c r="E1101" t="s">
         <v>102</v>
       </c>
       <c r="F1101">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G1101">
-        <v>1056</v>
+        <v>1903</v>
       </c>
     </row>
     <row r="1102" spans="1:7">
       <c r="B1102" t="s">
-        <v>1177</v>
+        <v>1176</v>
       </c>
       <c r="C1102" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-        <v>332</v>
+        <v>244</v>
       </c>
       <c r="F1102">
         <v>1</v>
       </c>
       <c r="G1102">
-        <v>1055</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="1103" spans="1:7">
       <c r="B1103" t="s">
-        <v>1178</v>
+        <v>1176</v>
       </c>
       <c r="C1103" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>332</v>
+        <v>24</v>
       </c>
       <c r="F1103">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1103">
-        <v>1055</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="1104" spans="1:7">
       <c r="B1104" t="s">
-        <v>1030</v>
+        <v>829</v>
       </c>
       <c r="C1104" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>95</v>
       </c>
       <c r="F1104">
         <v>1</v>
       </c>
       <c r="G1104">
-        <v>1055</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="1105" spans="1:7">
       <c r="B1105" t="s">
-        <v>1179</v>
+        <v>611</v>
       </c>
       <c r="C1105" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>141</v>
       </c>
       <c r="F1105">
         <v>1</v>
       </c>
       <c r="G1105">
-        <v>1052</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="1106" spans="1:7">
       <c r="B1106" t="s">
-        <v>209</v>
+        <v>1177</v>
       </c>
       <c r="C1106" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>702</v>
+        <v>128</v>
       </c>
       <c r="F1106">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G1106">
-        <v>1042</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="1107" spans="1:7">
       <c r="B1107" t="s">
-        <v>961</v>
+        <v>1178</v>
       </c>
       <c r="C1107" t="s">
-        <v>248</v>
-[...2 lines deleted...]
-        <v>233</v>
+        <v>1</v>
       </c>
       <c r="F1107">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G1107">
-        <v>1034</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="1108" spans="1:7">
       <c r="B1108" t="s">
-        <v>1180</v>
+        <v>1179</v>
       </c>
       <c r="C1108" t="s">
-        <v>153</v>
+        <v>911</v>
       </c>
       <c r="E1108" t="s">
-        <v>22</v>
+        <v>167</v>
       </c>
       <c r="F1108">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G1108">
-        <v>1033</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="1109" spans="1:7">
       <c r="B1109" t="s">
-        <v>764</v>
+        <v>359</v>
       </c>
       <c r="C1109" t="s">
-        <v>29</v>
+        <v>4</v>
       </c>
       <c r="E1109" t="s">
-        <v>55</v>
+        <v>601</v>
       </c>
       <c r="F1109">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1109">
-        <v>1033</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="1110" spans="1:7">
       <c r="B1110" t="s">
-        <v>1181</v>
+        <v>1180</v>
       </c>
       <c r="C1110" t="s">
-        <v>182</v>
+        <v>200</v>
       </c>
       <c r="E1110" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="F1110">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G1110">
-        <v>1030</v>
+        <v>1891</v>
       </c>
     </row>
     <row r="1111" spans="1:7">
       <c r="B1111" t="s">
-        <v>542</v>
+        <v>388</v>
       </c>
       <c r="C1111" t="s">
-        <v>109</v>
+        <v>54</v>
       </c>
       <c r="E1111" t="s">
-        <v>60</v>
+        <v>995</v>
       </c>
       <c r="F1111">
         <v>2</v>
       </c>
       <c r="G1111">
-        <v>1030</v>
+        <v>1883</v>
       </c>
     </row>
     <row r="1112" spans="1:7">
       <c r="B1112" t="s">
-        <v>1182</v>
+        <v>730</v>
       </c>
       <c r="C1112" t="s">
-        <v>571</v>
+        <v>907</v>
       </c>
       <c r="E1112" t="s">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="F1112">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G1112">
-        <v>1030</v>
+        <v>1881</v>
       </c>
     </row>
     <row r="1113" spans="1:7">
       <c r="B1113" t="s">
-        <v>1183</v>
+        <v>1181</v>
       </c>
       <c r="C1113" t="s">
-        <v>111</v>
+        <v>244</v>
       </c>
       <c r="E1113" t="s">
-        <v>60</v>
+        <v>29</v>
       </c>
       <c r="F1113">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1113">
-        <v>1027</v>
+        <v>1875</v>
       </c>
     </row>
     <row r="1114" spans="1:7">
       <c r="B1114" t="s">
-        <v>1184</v>
+        <v>1182</v>
       </c>
       <c r="C1114" t="s">
-        <v>814</v>
-[...2 lines deleted...]
-        <v>414</v>
+        <v>69</v>
       </c>
       <c r="F1114">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G1114">
-        <v>1022</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="1115" spans="1:7">
       <c r="B1115" t="s">
-        <v>1185</v>
+        <v>1183</v>
       </c>
       <c r="C1115" t="s">
-        <v>676</v>
+        <v>244</v>
       </c>
       <c r="E1115" t="s">
-        <v>702</v>
+        <v>317</v>
       </c>
       <c r="F1115">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G1115">
-        <v>1012</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="1116" spans="1:7">
       <c r="B1116" t="s">
-        <v>1186</v>
+        <v>1184</v>
       </c>
       <c r="C1116" t="s">
-        <v>197</v>
+        <v>15</v>
       </c>
       <c r="E1116" t="s">
-        <v>1187</v>
+        <v>495</v>
       </c>
       <c r="F1116">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G1116">
-        <v>1011</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="1117" spans="1:7">
       <c r="B1117" t="s">
-        <v>829</v>
+        <v>1185</v>
       </c>
       <c r="C1117" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="E1117" t="s">
-        <v>13</v>
+        <v>206</v>
       </c>
       <c r="F1117">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G1117">
-        <v>1011</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="1118" spans="1:7">
       <c r="B1118" t="s">
-        <v>1137</v>
+        <v>194</v>
       </c>
       <c r="C1118" t="s">
-        <v>111</v>
+        <v>4</v>
       </c>
       <c r="E1118" t="s">
-        <v>60</v>
+        <v>85</v>
       </c>
       <c r="F1118">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G1118">
-        <v>1006</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="1119" spans="1:7">
       <c r="B1119" t="s">
-        <v>1188</v>
+        <v>359</v>
       </c>
       <c r="C1119" t="s">
-        <v>711</v>
+        <v>4</v>
       </c>
       <c r="E1119" t="s">
-        <v>60</v>
+        <v>601</v>
       </c>
       <c r="F1119">
         <v>1</v>
       </c>
       <c r="G1119">
-        <v>1004</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="1120" spans="1:7">
       <c r="B1120" t="s">
-        <v>690</v>
+        <v>1186</v>
       </c>
       <c r="C1120" t="s">
-        <v>83</v>
+        <v>980</v>
+      </c>
+      <c r="E1120" t="s">
+        <v>601</v>
       </c>
       <c r="F1120">
         <v>1</v>
       </c>
       <c r="G1120">
-        <v>1004</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="1121" spans="1:7">
       <c r="B1121" t="s">
-        <v>1189</v>
+        <v>1187</v>
       </c>
       <c r="C1121" t="s">
-        <v>442</v>
+        <v>557</v>
+      </c>
+      <c r="E1121" t="s">
+        <v>18</v>
       </c>
       <c r="F1121">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1121">
-        <v>998</v>
+        <v>1811</v>
       </c>
     </row>
     <row r="1122" spans="1:7">
       <c r="B1122" t="s">
-        <v>1190</v>
+        <v>263</v>
       </c>
       <c r="C1122" t="s">
-        <v>203</v>
+        <v>174</v>
       </c>
       <c r="E1122" t="s">
-        <v>60</v>
+        <v>98</v>
       </c>
       <c r="F1122">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1122">
-        <v>998</v>
+        <v>1811</v>
       </c>
     </row>
     <row r="1123" spans="1:7">
       <c r="B1123" t="s">
-        <v>1191</v>
+        <v>476</v>
       </c>
       <c r="C1123" t="s">
-        <v>144</v>
+        <v>261</v>
       </c>
       <c r="E1123" t="s">
-        <v>60</v>
+        <v>303</v>
       </c>
       <c r="F1123">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1123">
-        <v>989</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="1124" spans="1:7">
       <c r="B1124" t="s">
-        <v>1192</v>
+        <v>1188</v>
       </c>
       <c r="C1124" t="s">
-        <v>83</v>
+        <v>122</v>
       </c>
       <c r="E1124" t="s">
-        <v>500</v>
+        <v>213</v>
       </c>
       <c r="F1124">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G1124">
-        <v>989</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="1125" spans="1:7">
       <c r="B1125" t="s">
-        <v>1080</v>
+        <v>1189</v>
       </c>
       <c r="C1125" t="s">
-        <v>541</v>
+        <v>54</v>
       </c>
       <c r="E1125" t="s">
-        <v>279</v>
+        <v>29</v>
       </c>
       <c r="F1125">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G1125">
-        <v>984</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="1126" spans="1:7">
       <c r="B1126" t="s">
-        <v>1193</v>
+        <v>1154</v>
       </c>
       <c r="C1126" t="s">
-        <v>969</v>
+        <v>48</v>
+      </c>
+      <c r="E1126" t="s">
+        <v>50</v>
       </c>
       <c r="F1126">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G1126">
-        <v>982</v>
+        <v>1792</v>
       </c>
     </row>
     <row r="1127" spans="1:7">
       <c r="B1127" t="s">
-        <v>1194</v>
+        <v>120</v>
       </c>
       <c r="C1127" t="s">
-        <v>18</v>
+        <v>282</v>
+      </c>
+      <c r="E1127" t="s">
+        <v>555</v>
       </c>
       <c r="F1127">
         <v>1</v>
       </c>
       <c r="G1127">
-        <v>982</v>
+        <v>1791</v>
       </c>
     </row>
     <row r="1128" spans="1:7">
       <c r="B1128" t="s">
-        <v>1195</v>
+        <v>1190</v>
       </c>
       <c r="C1128" t="s">
+        <v>911</v>
+      </c>
+      <c r="E1128" t="s">
         <v>29</v>
       </c>
       <c r="F1128">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G1128">
-        <v>982</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="1129" spans="1:7">
       <c r="B1129" t="s">
-        <v>1196</v>
+        <v>1180</v>
       </c>
       <c r="C1129" t="s">
-        <v>31</v>
+        <v>122</v>
+      </c>
+      <c r="E1129" t="s">
+        <v>551</v>
       </c>
       <c r="F1129">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1129">
-        <v>982</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="1130" spans="1:7">
       <c r="B1130" t="s">
-        <v>822</v>
+        <v>1191</v>
       </c>
       <c r="C1130" t="s">
-        <v>263</v>
+        <v>141</v>
+      </c>
+      <c r="E1130" t="s">
+        <v>325</v>
       </c>
       <c r="F1130">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G1130">
-        <v>982</v>
+        <v>1782</v>
       </c>
     </row>
     <row r="1131" spans="1:7">
       <c r="B1131" t="s">
-        <v>1197</v>
+        <v>1192</v>
       </c>
       <c r="C1131" t="s">
-        <v>1198</v>
+        <v>122</v>
+      </c>
+      <c r="E1131" t="s">
+        <v>682</v>
       </c>
       <c r="F1131">
         <v>1</v>
       </c>
       <c r="G1131">
-        <v>982</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="1132" spans="1:7">
       <c r="B1132" t="s">
-        <v>1199</v>
+        <v>1193</v>
       </c>
       <c r="C1132" t="s">
-        <v>47</v>
+        <v>244</v>
       </c>
       <c r="F1132">
         <v>1</v>
       </c>
       <c r="G1132">
-        <v>982</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="1133" spans="1:7">
       <c r="B1133" t="s">
-        <v>58</v>
+        <v>1194</v>
       </c>
       <c r="C1133" t="s">
-        <v>50</v>
+        <v>378</v>
       </c>
       <c r="F1133">
         <v>1</v>
       </c>
       <c r="G1133">
-        <v>982</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="1134" spans="1:7">
       <c r="B1134" t="s">
-        <v>1200</v>
+        <v>1195</v>
       </c>
       <c r="C1134" t="s">
-        <v>1201</v>
-[...2 lines deleted...]
-        <v>360</v>
+        <v>111</v>
       </c>
       <c r="F1134">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1134">
-        <v>980</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="1135" spans="1:7">
       <c r="B1135" t="s">
-        <v>1202</v>
+        <v>743</v>
       </c>
       <c r="C1135" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>414</v>
+        <v>244</v>
       </c>
       <c r="F1135">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G1135">
-        <v>973</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="1136" spans="1:7">
       <c r="B1136" t="s">
-        <v>1203</v>
+        <v>1196</v>
       </c>
       <c r="C1136" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="F1136">
         <v>1</v>
       </c>
       <c r="G1136">
-        <v>962</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="1137" spans="1:7">
       <c r="B1137" t="s">
-        <v>1053</v>
+        <v>1197</v>
       </c>
       <c r="C1137" t="s">
-        <v>228</v>
+        <v>1198</v>
       </c>
       <c r="E1137" t="s">
-        <v>60</v>
+        <v>29</v>
       </c>
       <c r="F1137">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G1137">
-        <v>958</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="1138" spans="1:7">
       <c r="B1138" t="s">
-        <v>1204</v>
+        <v>955</v>
       </c>
       <c r="C1138" t="s">
-        <v>1205</v>
+        <v>40</v>
       </c>
       <c r="E1138" t="s">
-        <v>276</v>
+        <v>252</v>
       </c>
       <c r="F1138">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G1138">
-        <v>957</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="1139" spans="1:7">
       <c r="B1139" t="s">
-        <v>839</v>
+        <v>1199</v>
       </c>
       <c r="C1139" t="s">
-        <v>137</v>
+        <v>22</v>
       </c>
       <c r="E1139" t="s">
-        <v>96</v>
+        <v>379</v>
       </c>
       <c r="F1139">
         <v>2</v>
       </c>
       <c r="G1139">
-        <v>950</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="1140" spans="1:7">
       <c r="B1140" t="s">
-        <v>1206</v>
+        <v>1200</v>
       </c>
       <c r="C1140" t="s">
-        <v>383</v>
+        <v>26</v>
       </c>
       <c r="E1140" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="F1140">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G1140">
-        <v>950</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="1141" spans="1:7">
       <c r="B1141" t="s">
-        <v>1207</v>
+        <v>548</v>
       </c>
       <c r="C1141" t="s">
-        <v>345</v>
+        <v>69</v>
       </c>
       <c r="E1141" t="s">
-        <v>22</v>
+        <v>93</v>
       </c>
       <c r="F1141">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G1141">
-        <v>949</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="1142" spans="1:7">
       <c r="B1142" t="s">
-        <v>485</v>
+        <v>342</v>
       </c>
       <c r="C1142" t="s">
-        <v>197</v>
+        <v>244</v>
       </c>
       <c r="E1142" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="F1142">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="G1142">
-        <v>946</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="1143" spans="1:7">
       <c r="B1143" t="s">
-        <v>959</v>
+        <v>560</v>
       </c>
       <c r="C1143" t="s">
-        <v>270</v>
+        <v>114</v>
       </c>
       <c r="E1143" t="s">
-        <v>360</v>
+        <v>651</v>
       </c>
       <c r="F1143">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G1143">
-        <v>942</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="1144" spans="1:7">
       <c r="B1144" t="s">
-        <v>1208</v>
+        <v>1201</v>
       </c>
       <c r="C1144" t="s">
-        <v>83</v>
+        <v>95</v>
       </c>
       <c r="E1144" t="s">
-        <v>414</v>
+        <v>379</v>
       </c>
       <c r="F1144">
         <v>1</v>
       </c>
       <c r="G1144">
-        <v>938</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="1145" spans="1:7">
       <c r="B1145" t="s">
-        <v>488</v>
+        <v>945</v>
       </c>
       <c r="C1145" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-        <v>414</v>
+        <v>141</v>
       </c>
       <c r="F1145">
         <v>1</v>
       </c>
       <c r="G1145">
-        <v>938</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="1146" spans="1:7">
       <c r="B1146" t="s">
-        <v>488</v>
+        <v>186</v>
       </c>
       <c r="C1146" t="s">
-        <v>354</v>
+        <v>141</v>
       </c>
       <c r="E1146" t="s">
-        <v>414</v>
+        <v>187</v>
       </c>
       <c r="F1146">
         <v>1</v>
       </c>
       <c r="G1146">
-        <v>938</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="1147" spans="1:7">
       <c r="B1147" t="s">
-        <v>1209</v>
+        <v>1202</v>
       </c>
       <c r="C1147" t="s">
-        <v>191</v>
+        <v>95</v>
       </c>
       <c r="E1147" t="s">
-        <v>1210</v>
+        <v>75</v>
       </c>
       <c r="F1147">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G1147">
-        <v>938</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="1148" spans="1:7">
       <c r="B1148" t="s">
-        <v>337</v>
+        <v>1028</v>
       </c>
       <c r="C1148" t="s">
-        <v>203</v>
+        <v>450</v>
       </c>
       <c r="E1148" t="s">
-        <v>55</v>
+        <v>252</v>
       </c>
       <c r="F1148">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G1148">
-        <v>932</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="1149" spans="1:7">
       <c r="B1149" t="s">
-        <v>378</v>
+        <v>1203</v>
       </c>
       <c r="C1149" t="s">
-        <v>109</v>
+        <v>122</v>
+      </c>
+      <c r="E1149" t="s">
+        <v>531</v>
       </c>
       <c r="F1149">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G1149">
-        <v>932</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="1150" spans="1:7">
       <c r="B1150" t="s">
-        <v>1211</v>
+        <v>611</v>
       </c>
       <c r="C1150" t="s">
-        <v>727</v>
+        <v>189</v>
       </c>
       <c r="E1150" t="s">
-        <v>41</v>
+        <v>303</v>
       </c>
       <c r="F1150">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G1150">
-        <v>932</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="1151" spans="1:7">
       <c r="B1151" t="s">
-        <v>1212</v>
+        <v>962</v>
       </c>
       <c r="C1151" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>445</v>
       </c>
       <c r="F1151">
         <v>1</v>
       </c>
       <c r="G1151">
-        <v>932</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="1152" spans="1:7">
       <c r="B1152" t="s">
-        <v>1213</v>
+        <v>1204</v>
       </c>
       <c r="C1152" t="s">
-        <v>1214</v>
+        <v>673</v>
       </c>
       <c r="E1152" t="s">
-        <v>41</v>
+        <v>495</v>
       </c>
       <c r="F1152">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G1152">
-        <v>932</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="1153" spans="1:7">
       <c r="B1153" t="s">
-        <v>1215</v>
+        <v>959</v>
       </c>
       <c r="C1153" t="s">
-        <v>106</v>
+        <v>119</v>
       </c>
       <c r="E1153" t="s">
-        <v>41</v>
+        <v>235</v>
       </c>
       <c r="F1153">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G1153">
-        <v>925</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="1154" spans="1:7">
       <c r="B1154" t="s">
-        <v>490</v>
+        <v>364</v>
       </c>
       <c r="C1154" t="s">
-        <v>98</v>
+        <v>122</v>
       </c>
       <c r="E1154" t="s">
-        <v>55</v>
+        <v>213</v>
       </c>
       <c r="F1154">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G1154">
-        <v>919</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="1155" spans="1:7">
       <c r="B1155" t="s">
-        <v>1216</v>
+        <v>996</v>
       </c>
       <c r="C1155" t="s">
-        <v>672</v>
+        <v>101</v>
       </c>
       <c r="E1155" t="s">
-        <v>163</v>
+        <v>85</v>
       </c>
       <c r="F1155">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G1155">
-        <v>905</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="1156" spans="1:7">
       <c r="B1156" t="s">
-        <v>1217</v>
+        <v>1205</v>
       </c>
       <c r="C1156" t="s">
-        <v>94</v>
+        <v>285</v>
       </c>
       <c r="E1156" t="s">
-        <v>19</v>
+        <v>85</v>
       </c>
       <c r="F1156">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G1156">
-        <v>904</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="1157" spans="1:7">
       <c r="B1157" t="s">
-        <v>1218</v>
+        <v>1206</v>
       </c>
       <c r="C1157" t="s">
-        <v>106</v>
+        <v>1064</v>
+      </c>
+      <c r="E1157" t="s">
+        <v>252</v>
       </c>
       <c r="F1157">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G1157">
-        <v>894</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="1158" spans="1:7">
       <c r="B1158" t="s">
-        <v>1219</v>
+        <v>1207</v>
       </c>
       <c r="C1158" t="s">
-        <v>708</v>
+        <v>87</v>
+      </c>
+      <c r="E1158" t="s">
+        <v>601</v>
       </c>
       <c r="F1158">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1158">
-        <v>894</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="1159" spans="1:7">
       <c r="B1159" t="s">
-        <v>1220</v>
+        <v>1208</v>
       </c>
       <c r="C1159" t="s">
-        <v>9</v>
+        <v>218</v>
       </c>
       <c r="E1159" t="s">
-        <v>233</v>
+        <v>85</v>
       </c>
       <c r="F1159">
         <v>1</v>
       </c>
       <c r="G1159">
-        <v>860</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="1160" spans="1:7">
       <c r="B1160" t="s">
-        <v>298</v>
+        <v>1209</v>
       </c>
       <c r="C1160" t="s">
-        <v>47</v>
+        <v>1006</v>
       </c>
       <c r="E1160" t="s">
-        <v>421</v>
+        <v>10</v>
       </c>
       <c r="F1160">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G1160">
-        <v>858</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="1161" spans="1:7">
       <c r="B1161" t="s">
-        <v>1221</v>
+        <v>84</v>
       </c>
       <c r="C1161" t="s">
-        <v>1052</v>
+        <v>4</v>
       </c>
       <c r="E1161" t="s">
-        <v>671</v>
+        <v>213</v>
       </c>
       <c r="F1161">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G1161">
-        <v>855</v>
+        <v>1631</v>
       </c>
     </row>
     <row r="1162" spans="1:7">
       <c r="B1162" t="s">
-        <v>1222</v>
+        <v>1068</v>
       </c>
       <c r="C1162" t="s">
-        <v>264</v>
+        <v>834</v>
       </c>
       <c r="E1162" t="s">
-        <v>671</v>
+        <v>235</v>
       </c>
       <c r="F1162">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G1162">
-        <v>855</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="1163" spans="1:7">
       <c r="B1163" t="s">
-        <v>1223</v>
+        <v>663</v>
       </c>
       <c r="C1163" t="s">
-        <v>29</v>
+        <v>80</v>
       </c>
       <c r="E1163" t="s">
-        <v>65</v>
+        <v>252</v>
       </c>
       <c r="F1163">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G1163">
-        <v>855</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="1164" spans="1:7">
       <c r="B1164" t="s">
-        <v>1224</v>
+        <v>1210</v>
       </c>
       <c r="C1164" t="s">
-        <v>716</v>
+        <v>141</v>
+      </c>
+      <c r="E1164" t="s">
+        <v>252</v>
       </c>
       <c r="F1164">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1164">
-        <v>848</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="1165" spans="1:7">
       <c r="B1165" t="s">
-        <v>1225</v>
+        <v>1211</v>
       </c>
       <c r="C1165" t="s">
-        <v>624</v>
+        <v>24</v>
+      </c>
+      <c r="E1165" t="s">
+        <v>211</v>
       </c>
       <c r="F1165">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1165">
-        <v>848</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="1166" spans="1:7">
       <c r="B1166" t="s">
-        <v>1226</v>
+        <v>1212</v>
       </c>
       <c r="C1166" t="s">
-        <v>1227</v>
+        <v>233</v>
       </c>
       <c r="E1166" t="s">
-        <v>48</v>
+        <v>167</v>
       </c>
       <c r="F1166">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1166">
-        <v>838</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="1167" spans="1:7">
       <c r="B1167" t="s">
-        <v>1228</v>
+        <v>1213</v>
       </c>
       <c r="C1167" t="s">
-        <v>153</v>
+        <v>244</v>
       </c>
       <c r="E1167" t="s">
-        <v>48</v>
+        <v>29</v>
       </c>
       <c r="F1167">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G1167">
-        <v>834</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="1168" spans="1:7">
       <c r="B1168" t="s">
-        <v>1229</v>
+        <v>1214</v>
       </c>
       <c r="C1168" t="s">
-        <v>345</v>
+        <v>4</v>
       </c>
       <c r="E1168" t="s">
-        <v>698</v>
+        <v>29</v>
       </c>
       <c r="F1168">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G1168">
-        <v>831</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="1169" spans="1:7">
       <c r="B1169" t="s">
-        <v>67</v>
+        <v>1215</v>
       </c>
       <c r="C1169" t="s">
-        <v>197</v>
+        <v>156</v>
+      </c>
+      <c r="E1169" t="s">
+        <v>21</v>
       </c>
       <c r="F1169">
         <v>1</v>
       </c>
       <c r="G1169">
-        <v>828</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="1170" spans="1:7">
       <c r="B1170" t="s">
-        <v>484</v>
+        <v>1216</v>
       </c>
       <c r="C1170" t="s">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="E1170" t="s">
-        <v>1230</v>
+        <v>10</v>
       </c>
       <c r="F1170">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G1170">
-        <v>828</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="1171" spans="1:7">
       <c r="B1171" t="s">
-        <v>1231</v>
+        <v>932</v>
       </c>
       <c r="C1171" t="s">
-        <v>98</v>
+        <v>65</v>
       </c>
       <c r="E1171" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F1171">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="G1171">
-        <v>824</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="1172" spans="1:7">
       <c r="B1172" t="s">
-        <v>1232</v>
+        <v>1217</v>
       </c>
       <c r="C1172" t="s">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="E1172" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="F1172">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G1172">
-        <v>818</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="1173" spans="1:7">
       <c r="B1173" t="s">
-        <v>1233</v>
+        <v>1218</v>
       </c>
       <c r="C1173" t="s">
-        <v>368</v>
+        <v>7</v>
       </c>
       <c r="E1173" t="s">
-        <v>194</v>
+        <v>5</v>
       </c>
       <c r="F1173">
         <v>2</v>
       </c>
       <c r="G1173">
-        <v>813</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="1174" spans="1:7">
       <c r="B1174" t="s">
-        <v>964</v>
+        <v>1219</v>
       </c>
       <c r="C1174" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>502</v>
       </c>
       <c r="F1174">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G1174">
-        <v>813</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="1175" spans="1:7">
       <c r="B1175" t="s">
-        <v>490</v>
+        <v>1220</v>
       </c>
       <c r="C1175" t="s">
-        <v>299</v>
-[...2 lines deleted...]
-        <v>233</v>
+        <v>1221</v>
       </c>
       <c r="F1175">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1175">
-        <v>808</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="1176" spans="1:7">
       <c r="B1176" t="s">
-        <v>1234</v>
+        <v>1222</v>
       </c>
       <c r="C1176" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>706</v>
+        <v>54</v>
       </c>
       <c r="F1176">
         <v>1</v>
       </c>
       <c r="G1176">
-        <v>808</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="1177" spans="1:7">
       <c r="B1177" t="s">
-        <v>845</v>
+        <v>1223</v>
       </c>
       <c r="C1177" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="F1177">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G1177">
-        <v>808</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="1178" spans="1:7">
       <c r="B1178" t="s">
-        <v>996</v>
+        <v>715</v>
       </c>
       <c r="C1178" t="s">
-        <v>1</v>
+        <v>122</v>
       </c>
       <c r="F1178">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1178">
-        <v>808</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="1179" spans="1:7">
       <c r="B1179" t="s">
-        <v>1235</v>
+        <v>1224</v>
       </c>
       <c r="C1179" t="s">
-        <v>83</v>
+        <v>218</v>
+      </c>
+      <c r="E1179" t="s">
+        <v>123</v>
       </c>
       <c r="F1179">
         <v>1</v>
       </c>
       <c r="G1179">
-        <v>808</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="1180" spans="1:7">
       <c r="B1180" t="s">
-        <v>579</v>
+        <v>1225</v>
       </c>
       <c r="C1180" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F1180">
         <v>1</v>
       </c>
       <c r="G1180">
-        <v>808</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="1181" spans="1:7">
       <c r="B1181" t="s">
-        <v>1236</v>
+        <v>1226</v>
       </c>
       <c r="C1181" t="s">
-        <v>125</v>
+        <v>97</v>
       </c>
       <c r="F1181">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G1181">
-        <v>808</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="1182" spans="1:7">
       <c r="B1182" t="s">
-        <v>1237</v>
+        <v>1210</v>
       </c>
       <c r="C1182" t="s">
-        <v>176</v>
+        <v>26</v>
+      </c>
+      <c r="E1182" t="s">
+        <v>252</v>
       </c>
       <c r="F1182">
         <v>1</v>
       </c>
       <c r="G1182">
-        <v>808</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="1183" spans="1:7">
       <c r="B1183" t="s">
-        <v>730</v>
+        <v>1227</v>
       </c>
       <c r="C1183" t="s">
-        <v>182</v>
+        <v>147</v>
+      </c>
+      <c r="E1183" t="s">
+        <v>379</v>
       </c>
       <c r="F1183">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G1183">
-        <v>808</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="1184" spans="1:7">
       <c r="B1184" t="s">
-        <v>9</v>
+        <v>1228</v>
       </c>
       <c r="C1184" t="s">
-        <v>125</v>
+        <v>1229</v>
       </c>
       <c r="F1184">
         <v>1</v>
       </c>
       <c r="G1184">
-        <v>808</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="1185" spans="1:7">
       <c r="B1185" t="s">
-        <v>1238</v>
+        <v>1230</v>
       </c>
       <c r="C1185" t="s">
         <v>111</v>
       </c>
+      <c r="E1185" t="s">
+        <v>10</v>
+      </c>
       <c r="F1185">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1185">
-        <v>808</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="1186" spans="1:7">
       <c r="B1186" t="s">
-        <v>377</v>
+        <v>257</v>
       </c>
       <c r="C1186" t="s">
-        <v>111</v>
+        <v>128</v>
       </c>
       <c r="E1186" t="s">
-        <v>2</v>
+        <v>209</v>
       </c>
       <c r="F1186">
         <v>1</v>
       </c>
       <c r="G1186">
-        <v>804</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="1187" spans="1:7">
       <c r="B1187" t="s">
-        <v>1239</v>
+        <v>1231</v>
       </c>
       <c r="C1187" t="s">
-        <v>694</v>
+        <v>145</v>
       </c>
       <c r="E1187" t="s">
         <v>13</v>
       </c>
       <c r="F1187">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1187">
-        <v>804</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="1188" spans="1:7">
       <c r="B1188" t="s">
-        <v>1240</v>
+        <v>1232</v>
       </c>
       <c r="C1188" t="s">
-        <v>1093</v>
-[...2 lines deleted...]
-        <v>1979</v>
+        <v>31</v>
       </c>
       <c r="E1188" t="s">
-        <v>985</v>
+        <v>531</v>
       </c>
       <c r="F1188">
         <v>2</v>
       </c>
       <c r="G1188">
-        <v>804</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="1189" spans="1:7">
       <c r="B1189" t="s">
-        <v>1241</v>
+        <v>667</v>
       </c>
       <c r="C1189" t="s">
-        <v>203</v>
+        <v>122</v>
       </c>
       <c r="E1189" t="s">
-        <v>414</v>
+        <v>29</v>
       </c>
       <c r="F1189">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1189">
-        <v>804</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="1190" spans="1:7">
       <c r="B1190" t="s">
-        <v>730</v>
+        <v>1233</v>
       </c>
       <c r="C1190" t="s">
-        <v>1242</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>527</v>
       </c>
       <c r="F1190">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G1190">
-        <v>800</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="1191" spans="1:7">
       <c r="B1191" t="s">
-        <v>1243</v>
+        <v>1234</v>
       </c>
       <c r="C1191" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="E1191" t="s">
-        <v>19</v>
+        <v>90</v>
       </c>
       <c r="F1191">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1191">
-        <v>800</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="1192" spans="1:7">
       <c r="B1192" t="s">
-        <v>1106</v>
+        <v>1235</v>
       </c>
       <c r="C1192" t="s">
-        <v>1244</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>1236</v>
       </c>
       <c r="F1192">
         <v>1</v>
       </c>
       <c r="G1192">
-        <v>800</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="1193" spans="1:7">
       <c r="B1193" t="s">
-        <v>1245</v>
+        <v>1237</v>
       </c>
       <c r="C1193" t="s">
-        <v>85</v>
+        <v>834</v>
       </c>
       <c r="E1193" t="s">
-        <v>41</v>
+        <v>624</v>
       </c>
       <c r="F1193">
         <v>1</v>
       </c>
       <c r="G1193">
-        <v>800</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="1194" spans="1:7">
       <c r="B1194" t="s">
-        <v>1246</v>
+        <v>105</v>
       </c>
       <c r="C1194" t="s">
-        <v>1247</v>
+        <v>174</v>
       </c>
       <c r="E1194" t="s">
-        <v>41</v>
+        <v>107</v>
       </c>
       <c r="F1194">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G1194">
-        <v>800</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="1195" spans="1:7">
       <c r="B1195" t="s">
-        <v>1248</v>
+        <v>1238</v>
       </c>
       <c r="C1195" t="s">
-        <v>1249</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>147</v>
       </c>
       <c r="F1195">
         <v>1</v>
       </c>
       <c r="G1195">
-        <v>800</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="1196" spans="1:7">
       <c r="B1196" t="s">
-        <v>1015</v>
+        <v>1239</v>
       </c>
       <c r="C1196" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>226</v>
       </c>
       <c r="F1196">
         <v>1</v>
       </c>
       <c r="G1196">
-        <v>800</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="1197" spans="1:7">
       <c r="B1197" t="s">
-        <v>1250</v>
+        <v>1240</v>
       </c>
       <c r="C1197" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>1118</v>
       </c>
       <c r="F1197">
         <v>1</v>
       </c>
       <c r="G1197">
-        <v>800</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="1198" spans="1:7">
       <c r="B1198" t="s">
-        <v>341</v>
+        <v>1241</v>
       </c>
       <c r="C1198" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-        <v>781</v>
+        <v>378</v>
       </c>
       <c r="F1198">
         <v>1</v>
       </c>
       <c r="G1198">
-        <v>800</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="1199" spans="1:7">
       <c r="B1199" t="s">
-        <v>1251</v>
+        <v>1242</v>
       </c>
       <c r="C1199" t="s">
-        <v>83</v>
+        <v>147</v>
       </c>
       <c r="E1199" t="s">
-        <v>1230</v>
+        <v>325</v>
       </c>
       <c r="F1199">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1199">
-        <v>800</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="1200" spans="1:7">
       <c r="B1200" t="s">
-        <v>1252</v>
+        <v>1243</v>
       </c>
       <c r="C1200" t="s">
-        <v>1253</v>
+        <v>964</v>
+      </c>
+      <c r="E1200" t="s">
+        <v>107</v>
       </c>
       <c r="F1200">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G1200">
-        <v>792</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="1201" spans="1:7">
       <c r="B1201" t="s">
-        <v>1254</v>
+        <v>1226</v>
       </c>
       <c r="C1201" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
       <c r="E1201" t="s">
-        <v>60</v>
+        <v>10</v>
       </c>
       <c r="F1201">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G1201">
-        <v>780</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="1202" spans="1:7">
       <c r="B1202" t="s">
-        <v>1255</v>
+        <v>1244</v>
       </c>
       <c r="C1202" t="s">
-        <v>182</v>
+        <v>71</v>
       </c>
       <c r="E1202" t="s">
-        <v>332</v>
+        <v>142</v>
       </c>
       <c r="F1202">
         <v>3</v>
       </c>
       <c r="G1202">
-        <v>780</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="1203" spans="1:7">
       <c r="B1203" t="s">
-        <v>1256</v>
+        <v>1245</v>
       </c>
       <c r="C1203" t="s">
-        <v>111</v>
+        <v>705</v>
       </c>
       <c r="E1203" t="s">
-        <v>698</v>
+        <v>235</v>
       </c>
       <c r="F1203">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1203">
-        <v>773</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="1204" spans="1:7">
       <c r="B1204" t="s">
-        <v>1257</v>
+        <v>120</v>
       </c>
       <c r="C1204" t="s">
-        <v>106</v>
+        <v>4</v>
       </c>
       <c r="E1204" t="s">
-        <v>332</v>
+        <v>18</v>
       </c>
       <c r="F1204">
         <v>1</v>
       </c>
       <c r="G1204">
-        <v>754</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="1205" spans="1:7">
       <c r="B1205" t="s">
-        <v>487</v>
+        <v>918</v>
       </c>
       <c r="C1205" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>625</v>
+        <v>54</v>
       </c>
       <c r="F1205">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1205">
-        <v>752</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="1206" spans="1:7">
       <c r="B1206" t="s">
-        <v>579</v>
+        <v>1246</v>
       </c>
       <c r="C1206" t="s">
-        <v>436</v>
+        <v>156</v>
       </c>
       <c r="E1206" t="s">
-        <v>737</v>
+        <v>29</v>
       </c>
       <c r="F1206">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G1206">
-        <v>748</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="1207" spans="1:7">
       <c r="B1207" t="s">
-        <v>1258</v>
+        <v>602</v>
       </c>
       <c r="C1207" t="s">
-        <v>1259</v>
+        <v>77</v>
+      </c>
+      <c r="E1207" t="s">
+        <v>601</v>
       </c>
       <c r="F1207">
         <v>2</v>
       </c>
       <c r="G1207">
-        <v>741</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="1208" spans="1:7">
       <c r="B1208" t="s">
-        <v>838</v>
+        <v>1247</v>
       </c>
       <c r="C1208" t="s">
-        <v>248</v>
+        <v>147</v>
       </c>
       <c r="E1208" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="F1208">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1208">
-        <v>725</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="1209" spans="1:7">
       <c r="B1209" t="s">
-        <v>1260</v>
+        <v>443</v>
       </c>
       <c r="C1209" t="s">
-        <v>47</v>
+        <v>45</v>
+      </c>
+      <c r="E1209" t="s">
+        <v>10</v>
       </c>
       <c r="F1209">
         <v>1</v>
       </c>
       <c r="G1209">
-        <v>721</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="1210" spans="1:7">
       <c r="B1210" t="s">
-        <v>507</v>
+        <v>1248</v>
       </c>
       <c r="C1210" t="s">
-        <v>115</v>
+        <v>65</v>
       </c>
       <c r="E1210" t="s">
-        <v>60</v>
+        <v>213</v>
       </c>
       <c r="F1210">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G1210">
-        <v>713</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="1211" spans="1:7">
       <c r="B1211" t="s">
-        <v>1081</v>
+        <v>1249</v>
       </c>
       <c r="C1211" t="s">
-        <v>226</v>
+        <v>122</v>
       </c>
       <c r="E1211" t="s">
-        <v>625</v>
+        <v>18</v>
       </c>
       <c r="F1211">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1211">
-        <v>707</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="1212" spans="1:7">
       <c r="B1212" t="s">
-        <v>1081</v>
+        <v>1250</v>
       </c>
       <c r="C1212" t="s">
-        <v>436</v>
+        <v>378</v>
       </c>
       <c r="E1212" t="s">
-        <v>625</v>
+        <v>213</v>
       </c>
       <c r="F1212">
         <v>1</v>
       </c>
       <c r="G1212">
-        <v>707</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="1213" spans="1:7">
       <c r="B1213" t="s">
-        <v>757</v>
+        <v>904</v>
       </c>
       <c r="C1213" t="s">
-        <v>246</v>
+        <v>1048</v>
       </c>
       <c r="E1213" t="s">
-        <v>625</v>
+        <v>29</v>
       </c>
       <c r="F1213">
         <v>1</v>
       </c>
       <c r="G1213">
-        <v>707</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="1214" spans="1:7">
       <c r="B1214" t="s">
-        <v>1261</v>
+        <v>526</v>
       </c>
       <c r="C1214" t="s">
-        <v>106</v>
+        <v>67</v>
       </c>
       <c r="E1214" t="s">
-        <v>535</v>
+        <v>262</v>
       </c>
       <c r="F1214">
         <v>1</v>
       </c>
       <c r="G1214">
-        <v>707</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="1215" spans="1:7">
       <c r="B1215" t="s">
-        <v>1262</v>
+        <v>828</v>
       </c>
       <c r="C1215" t="s">
-        <v>111</v>
+        <v>71</v>
       </c>
       <c r="E1215" t="s">
-        <v>13</v>
+        <v>325</v>
       </c>
       <c r="F1215">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1215">
-        <v>707</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="1216" spans="1:7">
       <c r="B1216" t="s">
-        <v>361</v>
+        <v>1251</v>
       </c>
       <c r="C1216" t="s">
-        <v>15</v>
+        <v>1252</v>
       </c>
       <c r="E1216" t="s">
-        <v>360</v>
+        <v>325</v>
       </c>
       <c r="F1216">
         <v>1</v>
       </c>
       <c r="G1216">
-        <v>707</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="1217" spans="1:7">
       <c r="B1217" t="s">
-        <v>682</v>
+        <v>1253</v>
       </c>
       <c r="C1217" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-        <v>360</v>
+        <v>122</v>
       </c>
       <c r="F1217">
         <v>1</v>
       </c>
       <c r="G1217">
-        <v>707</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="1218" spans="1:7">
       <c r="B1218" t="s">
-        <v>1263</v>
+        <v>1254</v>
       </c>
       <c r="C1218" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-        <v>1972</v>
+        <v>122</v>
       </c>
       <c r="E1218" t="s">
-        <v>279</v>
+        <v>1081</v>
       </c>
       <c r="F1218">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1218">
-        <v>707</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="1219" spans="1:7">
       <c r="B1219" t="s">
-        <v>207</v>
+        <v>552</v>
       </c>
       <c r="C1219" t="s">
-        <v>9</v>
+        <v>122</v>
       </c>
       <c r="E1219" t="s">
-        <v>22</v>
+        <v>1255</v>
       </c>
       <c r="F1219">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1219">
-        <v>707</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="1220" spans="1:7">
       <c r="B1220" t="s">
-        <v>1264</v>
+        <v>1256</v>
       </c>
       <c r="C1220" t="s">
-        <v>571</v>
+        <v>302</v>
       </c>
       <c r="E1220" t="s">
-        <v>60</v>
+        <v>274</v>
       </c>
       <c r="F1220">
         <v>1</v>
       </c>
       <c r="G1220">
-        <v>707</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="1221" spans="1:7">
       <c r="B1221" t="s">
-        <v>1265</v>
+        <v>1257</v>
       </c>
       <c r="C1221" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>332</v>
+        <v>569</v>
       </c>
       <c r="F1221">
         <v>1</v>
       </c>
       <c r="G1221">
-        <v>707</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="1222" spans="1:7">
       <c r="B1222" t="s">
-        <v>1266</v>
+        <v>220</v>
       </c>
       <c r="C1222" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E1222" t="s">
-        <v>147</v>
+        <v>160</v>
       </c>
       <c r="F1222">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1222">
-        <v>707</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="1223" spans="1:7">
       <c r="B1223" t="s">
-        <v>829</v>
+        <v>1258</v>
       </c>
       <c r="C1223" t="s">
-        <v>911</v>
+        <v>884</v>
       </c>
       <c r="E1223" t="s">
-        <v>147</v>
+        <v>16</v>
       </c>
       <c r="F1223">
         <v>2</v>
       </c>
       <c r="G1223">
-        <v>707</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="1224" spans="1:7">
       <c r="B1224" t="s">
-        <v>1139</v>
+        <v>1259</v>
       </c>
       <c r="C1224" t="s">
-        <v>34</v>
+        <v>244</v>
       </c>
       <c r="E1224" t="s">
-        <v>375</v>
+        <v>448</v>
       </c>
       <c r="F1224">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G1224">
-        <v>707</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="1225" spans="1:7">
       <c r="B1225" t="s">
-        <v>1267</v>
+        <v>1260</v>
       </c>
       <c r="C1225" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>375</v>
+        <v>1261</v>
       </c>
       <c r="F1225">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G1225">
-        <v>707</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="1226" spans="1:7">
       <c r="B1226" t="s">
-        <v>1268</v>
+        <v>1262</v>
       </c>
       <c r="C1226" t="s">
-        <v>708</v>
+        <v>673</v>
+      </c>
+      <c r="E1226" t="s">
+        <v>43</v>
       </c>
       <c r="F1226">
         <v>1</v>
       </c>
       <c r="G1226">
-        <v>707</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="1227" spans="1:7">
       <c r="B1227" t="s">
-        <v>1269</v>
+        <v>1263</v>
       </c>
       <c r="C1227" t="s">
-        <v>1270</v>
+        <v>80</v>
+      </c>
+      <c r="E1227" t="s">
+        <v>555</v>
       </c>
       <c r="F1227">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1227">
-        <v>707</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="1228" spans="1:7">
       <c r="B1228" t="s">
-        <v>190</v>
+        <v>1264</v>
       </c>
       <c r="C1228" t="s">
-        <v>109</v>
+        <v>233</v>
+      </c>
+      <c r="E1228" t="s">
+        <v>167</v>
       </c>
       <c r="F1228">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G1228">
-        <v>707</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="1229" spans="1:7">
       <c r="B1229" t="s">
-        <v>1271</v>
+        <v>1161</v>
       </c>
       <c r="C1229" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>781</v>
+        <v>61</v>
       </c>
       <c r="F1229">
         <v>1</v>
       </c>
       <c r="G1229">
-        <v>707</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="1230" spans="1:7">
       <c r="B1230" t="s">
-        <v>585</v>
+        <v>1265</v>
       </c>
       <c r="C1230" t="s">
-        <v>1272</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>1266</v>
       </c>
       <c r="F1230">
         <v>1</v>
       </c>
       <c r="G1230">
-        <v>707</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="1231" spans="1:7">
       <c r="B1231" t="s">
-        <v>1273</v>
+        <v>1267</v>
       </c>
       <c r="C1231" t="s">
-        <v>1274</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>877</v>
       </c>
       <c r="F1231">
         <v>1</v>
       </c>
       <c r="G1231">
-        <v>707</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="1232" spans="1:7">
       <c r="B1232" t="s">
-        <v>1275</v>
+        <v>1268</v>
       </c>
       <c r="C1232" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="F1232">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1232">
-        <v>707</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="1233" spans="1:7">
       <c r="B1233" t="s">
-        <v>1276</v>
+        <v>1269</v>
       </c>
       <c r="C1233" t="s">
-        <v>197</v>
+        <v>45</v>
       </c>
       <c r="E1233" t="s">
-        <v>1230</v>
+        <v>206</v>
       </c>
       <c r="F1233">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1233">
-        <v>703</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="1234" spans="1:7">
       <c r="B1234" t="s">
-        <v>1277</v>
+        <v>1270</v>
       </c>
       <c r="C1234" t="s">
-        <v>270</v>
+        <v>261</v>
+      </c>
+      <c r="E1234" t="s">
+        <v>13</v>
       </c>
       <c r="F1234">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G1234">
-        <v>703</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="1235" spans="1:7">
       <c r="B1235" t="s">
-        <v>342</v>
+        <v>1271</v>
       </c>
       <c r="C1235" t="s">
-        <v>1278</v>
+        <v>1272</v>
+      </c>
+      <c r="E1235" t="s">
+        <v>10</v>
       </c>
       <c r="F1235">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1235">
-        <v>703</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="1236" spans="1:7">
       <c r="B1236" t="s">
-        <v>209</v>
+        <v>1273</v>
       </c>
       <c r="C1236" t="s">
-        <v>215</v>
+        <v>65</v>
       </c>
       <c r="E1236" t="s">
-        <v>41</v>
+        <v>213</v>
       </c>
       <c r="F1236">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G1236">
-        <v>703</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="1237" spans="1:7">
       <c r="B1237" t="s">
-        <v>250</v>
+        <v>359</v>
       </c>
       <c r="C1237" t="s">
-        <v>111</v>
+        <v>95</v>
       </c>
       <c r="E1237" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F1237">
         <v>1</v>
       </c>
       <c r="G1237">
-        <v>703</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="1238" spans="1:7">
       <c r="B1238" t="s">
-        <v>1279</v>
+        <v>1274</v>
       </c>
       <c r="C1238" t="s">
-        <v>182</v>
+        <v>150</v>
       </c>
       <c r="E1238" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="F1238">
         <v>1</v>
       </c>
       <c r="G1238">
-        <v>703</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="1239" spans="1:7">
       <c r="B1239" t="s">
-        <v>1279</v>
+        <v>1275</v>
       </c>
       <c r="C1239" t="s">
-        <v>34</v>
+        <v>67</v>
       </c>
       <c r="E1239" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="F1239">
         <v>1</v>
       </c>
       <c r="G1239">
-        <v>703</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="1240" spans="1:7">
       <c r="B1240" t="s">
-        <v>1280</v>
+        <v>854</v>
       </c>
       <c r="C1240" t="s">
-        <v>111</v>
+        <v>150</v>
       </c>
       <c r="E1240" t="s">
-        <v>41</v>
+        <v>360</v>
       </c>
       <c r="F1240">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1240">
-        <v>703</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="1241" spans="1:7">
       <c r="B1241" t="s">
+        <v>826</v>
+      </c>
+      <c r="C1241" t="s">
+        <v>1276</v>
+      </c>
+      <c r="E1241" t="s">
+        <v>325</v>
+      </c>
+      <c r="F1241">
+        <v>9</v>
+      </c>
+      <c r="G1241">
         <v>1279</v>
-      </c>
-[...10 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="1242" spans="1:7">
       <c r="B1242" t="s">
-        <v>1281</v>
+        <v>271</v>
       </c>
       <c r="C1242" t="s">
-        <v>34</v>
+        <v>4</v>
       </c>
       <c r="E1242" t="s">
-        <v>235</v>
+        <v>495</v>
       </c>
       <c r="F1242">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G1242">
-        <v>703</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="1243" spans="1:7">
       <c r="B1243" t="s">
-        <v>1282</v>
+        <v>1277</v>
       </c>
       <c r="C1243" t="s">
-        <v>492</v>
+        <v>42</v>
       </c>
       <c r="E1243" t="s">
-        <v>360</v>
+        <v>58</v>
       </c>
       <c r="F1243">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1243">
-        <v>703</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="1244" spans="1:7">
       <c r="B1244" t="s">
-        <v>1283</v>
+        <v>691</v>
       </c>
       <c r="C1244" t="s">
-        <v>1284</v>
+        <v>77</v>
       </c>
       <c r="E1244" t="s">
-        <v>360</v>
+        <v>64</v>
       </c>
       <c r="F1244">
         <v>1</v>
       </c>
       <c r="G1244">
-        <v>703</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="1245" spans="1:7">
       <c r="B1245" t="s">
-        <v>1285</v>
+        <v>1278</v>
       </c>
       <c r="C1245" t="s">
-        <v>920</v>
+        <v>31</v>
       </c>
       <c r="E1245" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="F1245">
         <v>1</v>
       </c>
       <c r="G1245">
-        <v>703</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="1246" spans="1:7">
       <c r="B1246" t="s">
-        <v>937</v>
+        <v>1279</v>
       </c>
       <c r="C1246" t="s">
-        <v>661</v>
+        <v>26</v>
       </c>
       <c r="E1246" t="s">
-        <v>360</v>
+        <v>5</v>
       </c>
       <c r="F1246">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G1246">
-        <v>703</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="1247" spans="1:7">
       <c r="B1247" t="s">
-        <v>1286</v>
+        <v>1280</v>
       </c>
       <c r="C1247" t="s">
-        <v>4</v>
+        <v>265</v>
       </c>
       <c r="E1247" t="s">
-        <v>7</v>
+        <v>912</v>
       </c>
       <c r="F1247">
         <v>1</v>
       </c>
       <c r="G1247">
-        <v>703</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="1248" spans="1:7">
       <c r="B1248" t="s">
-        <v>1287</v>
+        <v>726</v>
       </c>
       <c r="C1248" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="F1248">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1248">
-        <v>703</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="1249" spans="1:7">
       <c r="B1249" t="s">
-        <v>1013</v>
+        <v>726</v>
       </c>
       <c r="C1249" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>141</v>
       </c>
       <c r="F1249">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1249">
-        <v>703</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="1250" spans="1:7">
       <c r="B1250" t="s">
-        <v>1288</v>
+        <v>301</v>
       </c>
       <c r="C1250" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>1281</v>
       </c>
       <c r="F1250">
         <v>1</v>
       </c>
       <c r="G1250">
-        <v>703</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="1251" spans="1:7">
       <c r="B1251" t="s">
-        <v>1289</v>
+        <v>141</v>
       </c>
       <c r="C1251" t="s">
-        <v>309</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="F1251">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1251">
-        <v>684</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="1252" spans="1:7">
       <c r="B1252" t="s">
-        <v>1290</v>
+        <v>1282</v>
       </c>
       <c r="C1252" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>332</v>
+        <v>141</v>
       </c>
       <c r="F1252">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1252">
-        <v>679</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="1253" spans="1:7">
       <c r="B1253" t="s">
-        <v>1291</v>
+        <v>1283</v>
       </c>
       <c r="C1253" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="F1253">
         <v>1</v>
       </c>
       <c r="G1253">
-        <v>672</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="1254" spans="1:7">
       <c r="B1254" t="s">
-        <v>1292</v>
+        <v>1284</v>
       </c>
       <c r="C1254" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F1254">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G1254">
-        <v>670</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="1255" spans="1:7">
       <c r="B1255" t="s">
-        <v>590</v>
+        <v>1285</v>
       </c>
       <c r="C1255" t="s">
-        <v>436</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>54</v>
       </c>
       <c r="F1255">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G1255">
-        <v>670</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="1256" spans="1:7">
       <c r="B1256" t="s">
-        <v>1293</v>
+        <v>1286</v>
       </c>
       <c r="C1256" t="s">
-        <v>1270</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>378</v>
       </c>
       <c r="F1256">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1256">
-        <v>664</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="1257" spans="1:7">
       <c r="B1257" t="s">
-        <v>1294</v>
+        <v>944</v>
       </c>
       <c r="C1257" t="s">
-        <v>911</v>
+        <v>24</v>
       </c>
       <c r="E1257" t="s">
-        <v>60</v>
+        <v>601</v>
       </c>
       <c r="F1257">
         <v>2</v>
       </c>
       <c r="G1257">
-        <v>646</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="1258" spans="1:7">
       <c r="B1258" t="s">
-        <v>347</v>
+        <v>1287</v>
       </c>
       <c r="C1258" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="F1258">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G1258">
-        <v>645</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="1259" spans="1:7">
       <c r="B1259" t="s">
-        <v>221</v>
+        <v>545</v>
       </c>
       <c r="C1259" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>698</v>
+        <v>71</v>
       </c>
       <c r="F1259">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G1259">
-        <v>645</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="1260" spans="1:7">
       <c r="B1260" t="s">
-        <v>749</v>
+        <v>1288</v>
       </c>
       <c r="C1260" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>698</v>
+        <v>4</v>
       </c>
       <c r="F1260">
         <v>1</v>
       </c>
       <c r="G1260">
-        <v>645</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="1261" spans="1:7">
       <c r="B1261" t="s">
-        <v>1295</v>
+        <v>1289</v>
       </c>
       <c r="C1261" t="s">
-        <v>676</v>
+        <v>111</v>
       </c>
       <c r="E1261" t="s">
-        <v>1296</v>
+        <v>16</v>
       </c>
       <c r="F1261">
         <v>1</v>
       </c>
       <c r="G1261">
-        <v>636</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="1262" spans="1:7">
       <c r="B1262" t="s">
-        <v>742</v>
+        <v>212</v>
       </c>
       <c r="C1262" t="s">
-        <v>1297</v>
+        <v>256</v>
       </c>
       <c r="E1262" t="s">
-        <v>414</v>
+        <v>151</v>
       </c>
       <c r="F1262">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G1262">
-        <v>625</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="1263" spans="1:7">
       <c r="B1263" t="s">
-        <v>1298</v>
+        <v>1290</v>
       </c>
       <c r="C1263" t="s">
-        <v>197</v>
+        <v>122</v>
       </c>
       <c r="E1263" t="s">
-        <v>60</v>
+        <v>29</v>
       </c>
       <c r="F1263">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G1263">
-        <v>612</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="1264" spans="1:7">
       <c r="B1264" t="s">
-        <v>1299</v>
+        <v>1291</v>
       </c>
       <c r="C1264" t="s">
-        <v>106</v>
+        <v>1292</v>
       </c>
       <c r="E1264" t="s">
-        <v>60</v>
+        <v>235</v>
       </c>
       <c r="F1264">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G1264">
-        <v>606</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="1265" spans="1:7">
       <c r="B1265" t="s">
-        <v>1300</v>
+        <v>1293</v>
       </c>
       <c r="C1265" t="s">
-        <v>18</v>
+        <v>109</v>
       </c>
       <c r="E1265" t="s">
-        <v>1301</v>
+        <v>360</v>
       </c>
       <c r="F1265">
         <v>1</v>
       </c>
       <c r="G1265">
-        <v>606</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="1266" spans="1:7">
       <c r="B1266" t="s">
-        <v>1302</v>
+        <v>1293</v>
       </c>
       <c r="C1266" t="s">
-        <v>351</v>
+        <v>147</v>
       </c>
       <c r="E1266" t="s">
-        <v>332</v>
+        <v>360</v>
       </c>
       <c r="F1266">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1266">
-        <v>600</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="1267" spans="1:7">
       <c r="B1267" t="s">
-        <v>1303</v>
+        <v>1294</v>
       </c>
       <c r="C1267" t="s">
-        <v>371</v>
+        <v>122</v>
       </c>
       <c r="E1267" t="s">
-        <v>184</v>
+        <v>16</v>
       </c>
       <c r="F1267">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1267">
-        <v>594</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="1268" spans="1:7">
       <c r="B1268" t="s">
-        <v>477</v>
+        <v>1295</v>
       </c>
       <c r="C1268" t="s">
-        <v>299</v>
+        <v>101</v>
       </c>
       <c r="E1268" t="s">
-        <v>13</v>
+        <v>601</v>
       </c>
       <c r="F1268">
         <v>1</v>
       </c>
       <c r="G1268">
-        <v>594</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="1269" spans="1:7">
       <c r="B1269" t="s">
-        <v>477</v>
+        <v>1296</v>
       </c>
       <c r="C1269" t="s">
-        <v>299</v>
+        <v>747</v>
       </c>
       <c r="E1269" t="s">
-        <v>13</v>
+        <v>601</v>
       </c>
       <c r="F1269">
         <v>1</v>
       </c>
       <c r="G1269">
-        <v>594</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="1270" spans="1:7">
       <c r="B1270" t="s">
-        <v>1304</v>
+        <v>1297</v>
       </c>
       <c r="C1270" t="s">
-        <v>197</v>
+        <v>122</v>
       </c>
       <c r="E1270" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="F1270">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G1270">
-        <v>589</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="1271" spans="1:7">
       <c r="B1271" t="s">
-        <v>221</v>
+        <v>1298</v>
       </c>
       <c r="C1271" t="s">
         <v>111</v>
       </c>
       <c r="E1271" t="s">
-        <v>698</v>
+        <v>142</v>
       </c>
       <c r="F1271">
         <v>1</v>
       </c>
       <c r="G1271">
-        <v>589</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="1272" spans="1:7">
       <c r="B1272" t="s">
-        <v>1305</v>
+        <v>1299</v>
       </c>
       <c r="C1272" t="s">
-        <v>228</v>
+        <v>1172</v>
       </c>
       <c r="E1272" t="s">
-        <v>194</v>
+        <v>209</v>
       </c>
       <c r="F1272">
         <v>1</v>
       </c>
       <c r="G1272">
-        <v>586</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="1273" spans="1:7">
       <c r="B1273" t="s">
-        <v>1306</v>
+        <v>1225</v>
       </c>
       <c r="C1273" t="s">
-        <v>248</v>
+        <v>456</v>
       </c>
       <c r="E1273" t="s">
-        <v>133</v>
+        <v>209</v>
       </c>
       <c r="F1273">
         <v>1</v>
       </c>
       <c r="G1273">
-        <v>578</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="1274" spans="1:7">
       <c r="B1274" t="s">
-        <v>1016</v>
+        <v>130</v>
       </c>
       <c r="C1274" t="s">
-        <v>67</v>
+        <v>1300</v>
       </c>
       <c r="E1274" t="s">
-        <v>235</v>
+        <v>29</v>
       </c>
       <c r="F1274">
         <v>1</v>
       </c>
       <c r="G1274">
-        <v>578</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="1275" spans="1:7">
       <c r="B1275" t="s">
-        <v>1307</v>
+        <v>173</v>
       </c>
       <c r="C1275" t="s">
-        <v>45</v>
+        <v>365</v>
       </c>
       <c r="E1275" t="s">
-        <v>332</v>
+        <v>29</v>
       </c>
       <c r="F1275">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1275">
-        <v>578</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="1276" spans="1:7">
       <c r="B1276" t="s">
-        <v>206</v>
+        <v>1030</v>
       </c>
       <c r="C1276" t="s">
-        <v>141</v>
+        <v>150</v>
       </c>
       <c r="E1276" t="s">
-        <v>332</v>
+        <v>93</v>
       </c>
       <c r="F1276">
         <v>1</v>
       </c>
       <c r="G1276">
-        <v>578</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="1277" spans="1:7">
       <c r="B1277" t="s">
-        <v>1308</v>
+        <v>1301</v>
       </c>
       <c r="C1277" t="s">
-        <v>1309</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>77</v>
       </c>
       <c r="F1277">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1277">
-        <v>578</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="1278" spans="1:7">
       <c r="B1278" t="s">
-        <v>1310</v>
+        <v>659</v>
       </c>
       <c r="C1278" t="s">
-        <v>708</v>
+        <v>111</v>
       </c>
       <c r="E1278" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="F1278">
         <v>2</v>
       </c>
       <c r="G1278">
-        <v>578</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="1279" spans="1:7">
       <c r="B1279" t="s">
-        <v>1311</v>
+        <v>1302</v>
       </c>
       <c r="C1279" t="s">
-        <v>137</v>
+        <v>26</v>
       </c>
       <c r="E1279" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="F1279">
         <v>1</v>
       </c>
       <c r="G1279">
-        <v>578</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="1280" spans="1:7">
       <c r="B1280" t="s">
-        <v>1312</v>
+        <v>730</v>
       </c>
       <c r="C1280" t="s">
-        <v>795</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>122</v>
       </c>
       <c r="F1280">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1280">
-        <v>578</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="1281" spans="1:7">
       <c r="B1281" t="s">
-        <v>1308</v>
+        <v>1269</v>
       </c>
       <c r="C1281" t="s">
-        <v>618</v>
+        <v>1</v>
+      </c>
+      <c r="D1281">
+        <v>2001</v>
       </c>
       <c r="E1281" t="s">
-        <v>19</v>
+        <v>206</v>
       </c>
       <c r="F1281">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1281">
-        <v>578</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="1282" spans="1:7">
       <c r="B1282" t="s">
-        <v>1313</v>
+        <v>1303</v>
       </c>
       <c r="C1282" t="s">
-        <v>197</v>
+        <v>226</v>
       </c>
       <c r="E1282" t="s">
-        <v>53</v>
+        <v>213</v>
       </c>
       <c r="F1282">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G1282">
-        <v>578</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="1283" spans="1:7">
       <c r="B1283" t="s">
-        <v>155</v>
+        <v>1304</v>
       </c>
       <c r="C1283" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>1990</v>
+        <v>265</v>
       </c>
       <c r="E1283" t="s">
-        <v>53</v>
+        <v>29</v>
       </c>
       <c r="F1283">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G1283">
-        <v>578</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1284" spans="1:7">
       <c r="B1284" t="s">
-        <v>1314</v>
+        <v>359</v>
       </c>
       <c r="C1284" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>497</v>
+        <v>502</v>
       </c>
       <c r="F1284">
         <v>1</v>
       </c>
       <c r="G1284">
-        <v>578</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1285" spans="1:7">
       <c r="B1285" t="s">
-        <v>1315</v>
+        <v>1305</v>
       </c>
       <c r="C1285" t="s">
-        <v>472</v>
-[...2 lines deleted...]
-        <v>1230</v>
+        <v>208</v>
       </c>
       <c r="F1285">
         <v>1</v>
       </c>
       <c r="G1285">
-        <v>578</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1286" spans="1:7">
       <c r="B1286" t="s">
-        <v>413</v>
+        <v>1306</v>
       </c>
       <c r="C1286" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>128</v>
       </c>
       <c r="F1286">
         <v>1</v>
       </c>
       <c r="G1286">
-        <v>578</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1287" spans="1:7">
       <c r="B1287" t="s">
-        <v>1316</v>
+        <v>359</v>
       </c>
       <c r="C1287" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F1287">
         <v>1</v>
       </c>
       <c r="G1287">
-        <v>578</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1288" spans="1:7">
       <c r="B1288" t="s">
-        <v>1255</v>
+        <v>1307</v>
       </c>
       <c r="C1288" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="F1288">
         <v>1</v>
       </c>
       <c r="G1288">
-        <v>578</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="1289" spans="1:7">
       <c r="B1289" t="s">
-        <v>1317</v>
+        <v>1308</v>
       </c>
       <c r="C1289" t="s">
-        <v>47</v>
+        <v>292</v>
+      </c>
+      <c r="E1289" t="s">
+        <v>21</v>
       </c>
       <c r="F1289">
         <v>1</v>
       </c>
       <c r="G1289">
-        <v>578</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="1290" spans="1:7">
       <c r="B1290" t="s">
-        <v>1318</v>
+        <v>1309</v>
       </c>
       <c r="C1290" t="s">
-        <v>795</v>
+        <v>162</v>
       </c>
       <c r="E1290" t="s">
-        <v>360</v>
+        <v>10</v>
       </c>
       <c r="F1290">
         <v>2</v>
       </c>
       <c r="G1290">
-        <v>574</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="1291" spans="1:7">
       <c r="B1291" t="s">
-        <v>1319</v>
+        <v>1310</v>
       </c>
       <c r="C1291" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>1311</v>
       </c>
       <c r="F1291">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G1291">
-        <v>557</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="1292" spans="1:7">
       <c r="B1292" t="s">
-        <v>872</v>
+        <v>1312</v>
       </c>
       <c r="C1292" t="s">
-        <v>115</v>
+        <v>145</v>
+      </c>
+      <c r="E1292" t="s">
+        <v>325</v>
       </c>
       <c r="F1292">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G1292">
-        <v>554</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="1293" spans="1:7">
       <c r="B1293" t="s">
-        <v>164</v>
+        <v>1313</v>
       </c>
       <c r="C1293" t="s">
-        <v>9</v>
+        <v>111</v>
       </c>
       <c r="E1293" t="s">
-        <v>60</v>
+        <v>213</v>
       </c>
       <c r="F1293">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1293">
-        <v>554</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="1294" spans="1:7">
       <c r="B1294" t="s">
-        <v>1320</v>
+        <v>1314</v>
       </c>
       <c r="C1294" t="s">
-        <v>1321</v>
+        <v>22</v>
       </c>
       <c r="E1294" t="s">
-        <v>60</v>
+        <v>303</v>
       </c>
       <c r="F1294">
         <v>1</v>
       </c>
       <c r="G1294">
-        <v>554</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="1295" spans="1:7">
       <c r="B1295" t="s">
-        <v>1322</v>
+        <v>1315</v>
       </c>
       <c r="C1295" t="s">
-        <v>203</v>
+        <v>226</v>
       </c>
       <c r="E1295" t="s">
-        <v>41</v>
+        <v>714</v>
       </c>
       <c r="F1295">
         <v>1</v>
       </c>
       <c r="G1295">
-        <v>533</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="1296" spans="1:7">
       <c r="B1296" t="s">
-        <v>1323</v>
+        <v>1316</v>
       </c>
       <c r="C1296" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>1</v>
       </c>
       <c r="F1296">
         <v>1</v>
       </c>
       <c r="G1296">
-        <v>516</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="1297" spans="1:7">
       <c r="B1297" t="s">
-        <v>1324</v>
+        <v>540</v>
       </c>
       <c r="C1297" t="s">
-        <v>1325</v>
-[...2 lines deleted...]
-        <v>360</v>
+        <v>296</v>
       </c>
       <c r="F1297">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1297">
-        <v>516</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="1298" spans="1:7">
       <c r="B1298" t="s">
-        <v>1326</v>
+        <v>1317</v>
       </c>
       <c r="C1298" t="s">
-        <v>109</v>
+        <v>87</v>
       </c>
       <c r="E1298" t="s">
-        <v>702</v>
+        <v>1318</v>
       </c>
       <c r="F1298">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G1298">
-        <v>505</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="1299" spans="1:7">
       <c r="B1299" t="s">
-        <v>1327</v>
+        <v>678</v>
       </c>
       <c r="C1299" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="E1299" t="s">
-        <v>698</v>
+        <v>209</v>
       </c>
       <c r="F1299">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G1299">
-        <v>505</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="1300" spans="1:7">
       <c r="B1300" t="s">
-        <v>1328</v>
+        <v>1319</v>
       </c>
       <c r="C1300" t="s">
-        <v>923</v>
+        <v>208</v>
       </c>
       <c r="E1300" t="s">
-        <v>19</v>
+        <v>235</v>
       </c>
       <c r="F1300">
         <v>2</v>
       </c>
       <c r="G1300">
-        <v>499</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="1301" spans="1:7">
       <c r="B1301" t="s">
-        <v>486</v>
+        <v>1320</v>
       </c>
       <c r="C1301" t="s">
-        <v>6</v>
+        <v>244</v>
       </c>
       <c r="E1301" t="s">
-        <v>19</v>
+        <v>171</v>
       </c>
       <c r="F1301">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1301">
-        <v>499</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="1302" spans="1:7">
       <c r="B1302" t="s">
-        <v>486</v>
+        <v>1321</v>
       </c>
       <c r="C1302" t="s">
-        <v>29</v>
+        <v>1322</v>
       </c>
       <c r="E1302" t="s">
-        <v>19</v>
+        <v>206</v>
       </c>
       <c r="F1302">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1302">
-        <v>499</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="1303" spans="1:7">
       <c r="B1303" t="s">
-        <v>374</v>
+        <v>1323</v>
       </c>
       <c r="C1303" t="s">
-        <v>771</v>
+        <v>101</v>
       </c>
       <c r="E1303" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="F1303">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1303">
-        <v>499</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="1304" spans="1:7">
       <c r="B1304" t="s">
-        <v>374</v>
+        <v>1165</v>
       </c>
       <c r="C1304" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E1304" t="s">
         <v>29</v>
       </c>
-      <c r="E1304" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1304">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G1304">
-        <v>499</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="1305" spans="1:7">
       <c r="B1305" t="s">
-        <v>1146</v>
+        <v>1324</v>
       </c>
       <c r="C1305" t="s">
-        <v>1329</v>
+        <v>4</v>
       </c>
       <c r="E1305" t="s">
-        <v>113</v>
+        <v>10</v>
       </c>
       <c r="F1305">
         <v>1</v>
       </c>
       <c r="G1305">
-        <v>499</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="1306" spans="1:7">
       <c r="B1306" t="s">
-        <v>1330</v>
+        <v>552</v>
       </c>
       <c r="C1306" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>122</v>
       </c>
       <c r="F1306">
         <v>1</v>
       </c>
       <c r="G1306">
-        <v>499</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="1307" spans="1:7">
       <c r="B1307" t="s">
-        <v>1331</v>
+        <v>1269</v>
       </c>
       <c r="C1307" t="s">
-        <v>814</v>
+        <v>24</v>
       </c>
       <c r="E1307" t="s">
-        <v>113</v>
+        <v>206</v>
       </c>
       <c r="F1307">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1307">
-        <v>499</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="1308" spans="1:7">
       <c r="B1308" t="s">
-        <v>1332</v>
+        <v>1325</v>
       </c>
       <c r="C1308" t="s">
-        <v>153</v>
+        <v>710</v>
       </c>
       <c r="E1308" t="s">
-        <v>113</v>
+        <v>235</v>
       </c>
       <c r="F1308">
         <v>1</v>
       </c>
       <c r="G1308">
-        <v>499</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="1309" spans="1:7">
       <c r="B1309" t="s">
-        <v>192</v>
+        <v>1326</v>
       </c>
       <c r="C1309" t="s">
-        <v>1333</v>
+        <v>141</v>
       </c>
       <c r="E1309" t="s">
-        <v>194</v>
+        <v>50</v>
       </c>
       <c r="F1309">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1309">
-        <v>497</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="1310" spans="1:7">
       <c r="B1310" t="s">
-        <v>1061</v>
+        <v>1327</v>
       </c>
       <c r="C1310" t="s">
-        <v>18</v>
+        <v>453</v>
       </c>
       <c r="E1310" t="s">
-        <v>737</v>
+        <v>209</v>
       </c>
       <c r="F1310">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1310">
-        <v>494</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="1311" spans="1:7">
       <c r="B1311" t="s">
-        <v>1334</v>
+        <v>272</v>
       </c>
       <c r="C1311" t="s">
-        <v>228</v>
+        <v>1328</v>
       </c>
       <c r="E1311" t="s">
-        <v>60</v>
+        <v>274</v>
       </c>
       <c r="F1311">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G1311">
-        <v>494</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="1312" spans="1:7">
       <c r="B1312" t="s">
-        <v>1335</v>
+        <v>1329</v>
       </c>
       <c r="C1312" t="s">
-        <v>52</v>
+        <v>141</v>
+      </c>
+      <c r="E1312" t="s">
+        <v>448</v>
       </c>
       <c r="F1312">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1312">
-        <v>494</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="1313" spans="1:7">
       <c r="B1313" t="s">
-        <v>1054</v>
+        <v>1330</v>
       </c>
       <c r="C1313" t="s">
-        <v>125</v>
+        <v>1331</v>
+      </c>
+      <c r="E1313" t="s">
+        <v>18</v>
       </c>
       <c r="F1313">
         <v>1</v>
       </c>
       <c r="G1313">
-        <v>494</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="1314" spans="1:7">
       <c r="B1314" t="s">
-        <v>1336</v>
+        <v>1332</v>
       </c>
       <c r="C1314" t="s">
-        <v>9</v>
+        <v>1333</v>
       </c>
       <c r="E1314" t="s">
-        <v>276</v>
+        <v>29</v>
       </c>
       <c r="F1314">
         <v>1</v>
       </c>
       <c r="G1314">
-        <v>485</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="1315" spans="1:7">
       <c r="B1315" t="s">
-        <v>1161</v>
+        <v>1334</v>
       </c>
       <c r="C1315" t="s">
-        <v>354</v>
+        <v>150</v>
       </c>
       <c r="E1315" t="s">
-        <v>235</v>
+        <v>531</v>
       </c>
       <c r="F1315">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G1315">
-        <v>477</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="1316" spans="1:7">
       <c r="B1316" t="s">
-        <v>578</v>
+        <v>1335</v>
       </c>
       <c r="C1316" t="s">
-        <v>83</v>
+        <v>1336</v>
       </c>
       <c r="E1316" t="s">
-        <v>19</v>
+        <v>995</v>
       </c>
       <c r="F1316">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G1316">
-        <v>475</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="1317" spans="1:7">
       <c r="B1317" t="s">
         <v>1337</v>
       </c>
       <c r="C1317" t="s">
-        <v>106</v>
+        <v>95</v>
+      </c>
+      <c r="D1317">
+        <v>1964</v>
+      </c>
+      <c r="E1317" t="s">
+        <v>1338</v>
       </c>
       <c r="F1317">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G1317">
-        <v>473</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="1318" spans="1:7">
       <c r="B1318" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="C1318" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-        <v>538</v>
+        <v>579</v>
       </c>
       <c r="F1318">
         <v>1</v>
       </c>
       <c r="G1318">
-        <v>471</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="1319" spans="1:7">
       <c r="B1319" t="s">
-        <v>1339</v>
+        <v>474</v>
       </c>
       <c r="C1319" t="s">
-        <v>106</v>
+        <v>475</v>
       </c>
       <c r="E1319" t="s">
-        <v>698</v>
+        <v>211</v>
       </c>
       <c r="F1319">
         <v>1</v>
       </c>
       <c r="G1319">
-        <v>469</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="1320" spans="1:7">
       <c r="B1320" t="s">
-        <v>1073</v>
+        <v>431</v>
       </c>
       <c r="C1320" t="s">
-        <v>45</v>
+        <v>374</v>
       </c>
       <c r="E1320" t="s">
-        <v>360</v>
+        <v>211</v>
       </c>
       <c r="F1320">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1320">
-        <v>465</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="1321" spans="1:7">
       <c r="B1321" t="s">
-        <v>1340</v>
+        <v>721</v>
       </c>
       <c r="C1321" t="s">
-        <v>182</v>
+        <v>378</v>
       </c>
       <c r="E1321" t="s">
-        <v>332</v>
+        <v>871</v>
       </c>
       <c r="F1321">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G1321">
-        <v>453</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="1322" spans="1:7">
       <c r="B1322" t="s">
-        <v>1341</v>
+        <v>1340</v>
       </c>
       <c r="C1322" t="s">
-        <v>83</v>
+        <v>557</v>
+      </c>
+      <c r="E1322" t="s">
+        <v>176</v>
       </c>
       <c r="F1322">
         <v>1</v>
       </c>
       <c r="G1322">
-        <v>453</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="1323" spans="1:7">
       <c r="B1323" t="s">
-        <v>1342</v>
+        <v>1341</v>
       </c>
       <c r="C1323" t="s">
-        <v>1270</v>
+        <v>258</v>
+      </c>
+      <c r="E1323" t="s">
+        <v>52</v>
       </c>
       <c r="F1323">
         <v>1</v>
       </c>
       <c r="G1323">
-        <v>448</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="1324" spans="1:7">
       <c r="B1324" t="s">
-        <v>1343</v>
+        <v>1342</v>
       </c>
       <c r="C1324" t="s">
-        <v>383</v>
+        <v>92</v>
       </c>
       <c r="E1324" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="F1324">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1324">
-        <v>437</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="1325" spans="1:7">
       <c r="B1325" t="s">
-        <v>1344</v>
+        <v>1180</v>
       </c>
       <c r="C1325" t="s">
-        <v>125</v>
+        <v>122</v>
+      </c>
+      <c r="E1325" t="s">
+        <v>10</v>
       </c>
       <c r="F1325">
         <v>1</v>
       </c>
       <c r="G1325">
-        <v>424</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="1326" spans="1:7">
       <c r="B1326" t="s">
-        <v>1345</v>
+        <v>1343</v>
       </c>
       <c r="C1326" t="s">
-        <v>1346</v>
+        <v>122</v>
       </c>
       <c r="E1326" t="s">
-        <v>55</v>
+        <v>10</v>
       </c>
       <c r="F1326">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G1326">
-        <v>413</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="1327" spans="1:7">
       <c r="B1327" t="s">
-        <v>1204</v>
+        <v>661</v>
       </c>
       <c r="C1327" t="s">
-        <v>259</v>
+        <v>1344</v>
       </c>
       <c r="E1327" t="s">
-        <v>276</v>
+        <v>21</v>
       </c>
       <c r="F1327">
         <v>1</v>
       </c>
       <c r="G1327">
-        <v>404</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="1328" spans="1:7">
       <c r="B1328" t="s">
-        <v>1347</v>
+        <v>289</v>
       </c>
       <c r="C1328" t="s">
-        <v>47</v>
+        <v>907</v>
+      </c>
+      <c r="D1328">
+        <v>1966</v>
       </c>
       <c r="E1328" t="s">
-        <v>852</v>
+        <v>206</v>
       </c>
       <c r="F1328">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1328">
-        <v>404</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="1329" spans="1:7">
       <c r="B1329" t="s">
-        <v>126</v>
+        <v>761</v>
       </c>
       <c r="C1329" t="s">
-        <v>762</v>
+        <v>4</v>
       </c>
       <c r="E1329" t="s">
-        <v>1296</v>
+        <v>50</v>
       </c>
       <c r="F1329">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1329">
-        <v>404</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="1330" spans="1:7">
       <c r="B1330" t="s">
-        <v>1348</v>
+        <v>626</v>
       </c>
       <c r="C1330" t="s">
-        <v>573</v>
+        <v>111</v>
+      </c>
+      <c r="E1330" t="s">
+        <v>213</v>
       </c>
       <c r="F1330">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1330">
-        <v>404</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="1331" spans="1:7">
       <c r="B1331" t="s">
-        <v>1349</v>
+        <v>524</v>
       </c>
       <c r="C1331" t="s">
-        <v>383</v>
+        <v>67</v>
       </c>
       <c r="E1331" t="s">
-        <v>648</v>
+        <v>29</v>
       </c>
       <c r="F1331">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1331">
-        <v>404</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="1332" spans="1:7">
       <c r="B1332" t="s">
-        <v>324</v>
+        <v>1321</v>
       </c>
       <c r="C1332" t="s">
-        <v>18</v>
+        <v>445</v>
       </c>
       <c r="E1332" t="s">
-        <v>702</v>
+        <v>206</v>
       </c>
       <c r="F1332">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="G1332">
-        <v>404</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="1333" spans="1:7">
       <c r="B1333" t="s">
-        <v>620</v>
+        <v>1345</v>
       </c>
       <c r="C1333" t="s">
-        <v>9</v>
+        <v>122</v>
       </c>
       <c r="E1333" t="s">
-        <v>184</v>
+        <v>29</v>
       </c>
       <c r="F1333">
         <v>1</v>
       </c>
       <c r="G1333">
-        <v>404</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="1334" spans="1:7">
       <c r="B1334" t="s">
-        <v>471</v>
+        <v>1346</v>
       </c>
       <c r="C1334" t="s">
-        <v>222</v>
+        <v>92</v>
       </c>
       <c r="E1334" t="s">
-        <v>32</v>
+        <v>580</v>
       </c>
       <c r="F1334">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G1334">
-        <v>404</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="1335" spans="1:7">
       <c r="B1335" t="s">
-        <v>1350</v>
+        <v>1100</v>
       </c>
       <c r="C1335" t="s">
-        <v>383</v>
+        <v>122</v>
       </c>
       <c r="E1335" t="s">
-        <v>48</v>
+        <v>213</v>
       </c>
       <c r="F1335">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G1335">
-        <v>404</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="1336" spans="1:7">
       <c r="B1336" t="s">
-        <v>1351</v>
+        <v>1347</v>
       </c>
       <c r="C1336" t="s">
-        <v>1352</v>
+        <v>111</v>
       </c>
       <c r="E1336" t="s">
-        <v>60</v>
+        <v>29</v>
       </c>
       <c r="F1336">
         <v>2</v>
       </c>
       <c r="G1336">
-        <v>404</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="1337" spans="1:7">
       <c r="B1337" t="s">
-        <v>1353</v>
+        <v>730</v>
       </c>
       <c r="C1337" t="s">
-        <v>492</v>
+        <v>77</v>
       </c>
       <c r="E1337" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="F1337">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1337">
-        <v>404</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="1338" spans="1:7">
       <c r="B1338" t="s">
-        <v>1354</v>
+        <v>1348</v>
       </c>
       <c r="C1338" t="s">
-        <v>197</v>
+        <v>244</v>
       </c>
       <c r="E1338" t="s">
-        <v>60</v>
+        <v>1349</v>
       </c>
       <c r="F1338">
         <v>1</v>
       </c>
       <c r="G1338">
-        <v>404</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="1339" spans="1:7">
       <c r="B1339" t="s">
-        <v>245</v>
+        <v>856</v>
       </c>
       <c r="C1339" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>141</v>
       </c>
       <c r="F1339">
         <v>1</v>
       </c>
       <c r="G1339">
-        <v>404</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="1340" spans="1:7">
       <c r="B1340" t="s">
-        <v>1355</v>
+        <v>1350</v>
       </c>
       <c r="C1340" t="s">
-        <v>137</v>
+        <v>111</v>
       </c>
       <c r="E1340" t="s">
-        <v>607</v>
+        <v>209</v>
       </c>
       <c r="F1340">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G1340">
-        <v>402</v>
+        <v>996</v>
       </c>
     </row>
     <row r="1341" spans="1:7">
       <c r="B1341" t="s">
-        <v>1356</v>
+        <v>631</v>
       </c>
       <c r="C1341" t="s">
-        <v>182</v>
+        <v>26</v>
       </c>
       <c r="E1341" t="s">
-        <v>360</v>
+        <v>10</v>
       </c>
       <c r="F1341">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G1341">
-        <v>402</v>
+        <v>994</v>
       </c>
     </row>
     <row r="1342" spans="1:7">
       <c r="B1342" t="s">
-        <v>1357</v>
+        <v>1351</v>
       </c>
       <c r="C1342" t="s">
-        <v>31</v>
+        <v>141</v>
       </c>
       <c r="E1342" t="s">
-        <v>360</v>
+        <v>666</v>
       </c>
       <c r="F1342">
         <v>1</v>
       </c>
       <c r="G1342">
-        <v>402</v>
+        <v>989</v>
       </c>
     </row>
     <row r="1343" spans="1:7">
       <c r="B1343" t="s">
-        <v>1358</v>
+        <v>1352</v>
       </c>
       <c r="C1343" t="s">
-        <v>270</v>
+        <v>77</v>
       </c>
       <c r="E1343" t="s">
-        <v>279</v>
+        <v>29</v>
       </c>
       <c r="F1343">
         <v>1</v>
       </c>
       <c r="G1343">
-        <v>402</v>
+        <v>989</v>
       </c>
     </row>
     <row r="1344" spans="1:7">
       <c r="B1344" t="s">
-        <v>1359</v>
+        <v>1353</v>
       </c>
       <c r="C1344" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-        <v>360</v>
+        <v>4</v>
       </c>
       <c r="F1344">
         <v>1</v>
       </c>
       <c r="G1344">
-        <v>402</v>
+        <v>982</v>
       </c>
     </row>
     <row r="1345" spans="1:7">
       <c r="B1345" t="s">
-        <v>604</v>
+        <v>1354</v>
       </c>
       <c r="C1345" t="s">
-        <v>1360</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="F1345">
         <v>1</v>
       </c>
       <c r="G1345">
-        <v>402</v>
+        <v>982</v>
       </c>
     </row>
     <row r="1346" spans="1:7">
       <c r="B1346" t="s">
-        <v>1361</v>
+        <v>1355</v>
       </c>
       <c r="C1346" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>346</v>
+        <v>1356</v>
       </c>
       <c r="F1346">
         <v>1</v>
       </c>
       <c r="G1346">
-        <v>402</v>
+        <v>982</v>
       </c>
     </row>
     <row r="1347" spans="1:7">
       <c r="B1347" t="s">
-        <v>1281</v>
+        <v>1357</v>
       </c>
       <c r="C1347" t="s">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>235</v>
+        <v>1123</v>
       </c>
       <c r="F1347">
         <v>1</v>
       </c>
       <c r="G1347">
-        <v>402</v>
+        <v>982</v>
       </c>
     </row>
     <row r="1348" spans="1:7">
       <c r="B1348" t="s">
-        <v>1224</v>
+        <v>904</v>
       </c>
       <c r="C1348" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>320</v>
       </c>
       <c r="F1348">
         <v>1</v>
       </c>
       <c r="G1348">
-        <v>402</v>
+        <v>982</v>
       </c>
     </row>
     <row r="1349" spans="1:7">
       <c r="B1349" t="s">
-        <v>918</v>
+        <v>1358</v>
       </c>
       <c r="C1349" t="s">
-        <v>1362</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F1349">
         <v>1</v>
       </c>
       <c r="G1349">
-        <v>402</v>
+        <v>982</v>
       </c>
     </row>
     <row r="1350" spans="1:7">
       <c r="B1350" t="s">
-        <v>1363</v>
+        <v>1359</v>
       </c>
       <c r="C1350" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>54</v>
       </c>
       <c r="F1350">
         <v>1</v>
       </c>
       <c r="G1350">
-        <v>402</v>
+        <v>982</v>
       </c>
     </row>
     <row r="1351" spans="1:7">
       <c r="B1351" t="s">
-        <v>1364</v>
+        <v>32</v>
       </c>
       <c r="C1351" t="s">
-        <v>1365</v>
+        <v>15</v>
       </c>
       <c r="F1351">
         <v>1</v>
       </c>
       <c r="G1351">
-        <v>402</v>
+        <v>982</v>
       </c>
     </row>
     <row r="1352" spans="1:7">
       <c r="B1352" t="s">
-        <v>1153</v>
+        <v>1360</v>
       </c>
       <c r="C1352" t="s">
-        <v>1366</v>
+        <v>141</v>
+      </c>
+      <c r="E1352" t="s">
+        <v>50</v>
       </c>
       <c r="F1352">
         <v>1</v>
       </c>
       <c r="G1352">
-        <v>402</v>
+        <v>962</v>
       </c>
     </row>
     <row r="1353" spans="1:7">
       <c r="B1353" t="s">
-        <v>1153</v>
+        <v>1361</v>
       </c>
       <c r="C1353" t="s">
-        <v>1274</v>
+        <v>244</v>
+      </c>
+      <c r="E1353" t="s">
+        <v>10</v>
       </c>
       <c r="F1353">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G1353">
-        <v>402</v>
+        <v>959</v>
       </c>
     </row>
     <row r="1354" spans="1:7">
       <c r="B1354" t="s">
-        <v>1367</v>
+        <v>1362</v>
       </c>
       <c r="C1354" t="s">
-        <v>1249</v>
+        <v>1363</v>
       </c>
       <c r="E1354" t="s">
-        <v>497</v>
+        <v>211</v>
       </c>
       <c r="F1354">
         <v>1</v>
       </c>
       <c r="G1354">
-        <v>402</v>
+        <v>957</v>
       </c>
     </row>
     <row r="1355" spans="1:7">
       <c r="B1355" t="s">
-        <v>1368</v>
+        <v>1364</v>
       </c>
       <c r="C1355" t="s">
-        <v>1270</v>
+        <v>378</v>
       </c>
       <c r="E1355" t="s">
-        <v>1230</v>
+        <v>13</v>
       </c>
       <c r="F1355">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G1355">
-        <v>402</v>
+        <v>949</v>
       </c>
     </row>
     <row r="1356" spans="1:7">
       <c r="B1356" t="s">
-        <v>1369</v>
+        <v>391</v>
       </c>
       <c r="C1356" t="s">
-        <v>326</v>
+        <v>244</v>
       </c>
       <c r="E1356" t="s">
-        <v>60</v>
+        <v>43</v>
       </c>
       <c r="F1356">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1356">
-        <v>397</v>
+        <v>946</v>
       </c>
     </row>
     <row r="1357" spans="1:7">
       <c r="B1357" t="s">
-        <v>1370</v>
+        <v>411</v>
       </c>
       <c r="C1357" t="s">
-        <v>228</v>
+        <v>445</v>
+      </c>
+      <c r="E1357" t="s">
+        <v>325</v>
       </c>
       <c r="F1357">
         <v>1</v>
       </c>
       <c r="G1357">
-        <v>381</v>
+        <v>938</v>
       </c>
     </row>
     <row r="1358" spans="1:7">
       <c r="B1358" t="s">
-        <v>1371</v>
+        <v>411</v>
       </c>
       <c r="C1358" t="s">
-        <v>403</v>
+        <v>244</v>
       </c>
       <c r="E1358" t="s">
-        <v>535</v>
+        <v>325</v>
       </c>
       <c r="F1358">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1358">
-        <v>378</v>
+        <v>938</v>
       </c>
     </row>
     <row r="1359" spans="1:7">
       <c r="B1359" t="s">
-        <v>1372</v>
+        <v>600</v>
       </c>
       <c r="C1359" t="s">
-        <v>212</v>
+        <v>54</v>
       </c>
       <c r="E1359" t="s">
-        <v>598</v>
+        <v>601</v>
       </c>
       <c r="F1359">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G1359">
-        <v>378</v>
+        <v>938</v>
       </c>
     </row>
     <row r="1360" spans="1:7">
       <c r="B1360" t="s">
-        <v>1373</v>
+        <v>1365</v>
       </c>
       <c r="C1360" t="s">
-        <v>1365</v>
+        <v>1336</v>
       </c>
       <c r="E1360" t="s">
-        <v>235</v>
+        <v>29</v>
       </c>
       <c r="F1360">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G1360">
-        <v>378</v>
+        <v>936</v>
       </c>
     </row>
     <row r="1361" spans="1:7">
       <c r="B1361" t="s">
-        <v>548</v>
+        <v>957</v>
       </c>
       <c r="C1361" t="s">
-        <v>345</v>
+        <v>1140</v>
       </c>
       <c r="E1361" t="s">
-        <v>781</v>
+        <v>235</v>
       </c>
       <c r="F1361">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1361">
-        <v>376</v>
+        <v>933</v>
       </c>
     </row>
     <row r="1362" spans="1:7">
       <c r="B1362" t="s">
-        <v>534</v>
+        <v>1366</v>
       </c>
       <c r="C1362" t="s">
-        <v>144</v>
+        <v>69</v>
       </c>
       <c r="E1362" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F1362">
         <v>1</v>
       </c>
       <c r="G1362">
-        <v>364</v>
+        <v>932</v>
       </c>
     </row>
     <row r="1363" spans="1:7">
       <c r="B1363" t="s">
-        <v>1374</v>
+        <v>1367</v>
       </c>
       <c r="C1363" t="s">
-        <v>31</v>
+        <v>67</v>
       </c>
       <c r="E1363" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="F1363">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G1363">
-        <v>361</v>
+        <v>932</v>
       </c>
     </row>
     <row r="1364" spans="1:7">
       <c r="B1364" t="s">
-        <v>206</v>
+        <v>1368</v>
       </c>
       <c r="C1364" t="s">
-        <v>83</v>
+        <v>1369</v>
       </c>
       <c r="E1364" t="s">
-        <v>702</v>
+        <v>10</v>
       </c>
       <c r="F1364">
         <v>1</v>
       </c>
       <c r="G1364">
-        <v>360</v>
+        <v>932</v>
       </c>
     </row>
     <row r="1365" spans="1:7">
       <c r="B1365" t="s">
-        <v>1375</v>
+        <v>343</v>
       </c>
       <c r="C1365" t="s">
-        <v>479</v>
+        <v>147</v>
       </c>
       <c r="E1365" t="s">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="F1365">
         <v>1</v>
       </c>
       <c r="G1365">
-        <v>360</v>
+        <v>932</v>
       </c>
     </row>
     <row r="1366" spans="1:7">
       <c r="B1366" t="s">
-        <v>1347</v>
+        <v>1329</v>
       </c>
       <c r="C1366" t="s">
         <v>1</v>
       </c>
+      <c r="E1366" t="s">
+        <v>206</v>
+      </c>
       <c r="F1366">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G1366">
-        <v>360</v>
+        <v>931</v>
       </c>
     </row>
     <row r="1367" spans="1:7">
       <c r="B1367" t="s">
-        <v>1376</v>
+        <v>1370</v>
       </c>
       <c r="C1367" t="s">
-        <v>47</v>
+        <v>122</v>
       </c>
       <c r="E1367" t="s">
-        <v>13</v>
+        <v>580</v>
       </c>
       <c r="F1367">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G1367">
-        <v>359</v>
+        <v>923</v>
       </c>
     </row>
     <row r="1368" spans="1:7">
       <c r="B1368" t="s">
-        <v>298</v>
+        <v>1371</v>
       </c>
       <c r="C1368" t="s">
-        <v>349</v>
+        <v>80</v>
       </c>
       <c r="E1368" t="s">
-        <v>235</v>
+        <v>995</v>
       </c>
       <c r="F1368">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G1368">
-        <v>356</v>
+        <v>905</v>
       </c>
     </row>
     <row r="1369" spans="1:7">
       <c r="B1369" t="s">
-        <v>1377</v>
+        <v>1372</v>
       </c>
       <c r="C1369" t="s">
-        <v>756</v>
+        <v>31</v>
       </c>
       <c r="E1369" t="s">
-        <v>332</v>
+        <v>16</v>
       </c>
       <c r="F1369">
         <v>1</v>
       </c>
       <c r="G1369">
-        <v>356</v>
+        <v>904</v>
       </c>
     </row>
     <row r="1370" spans="1:7">
       <c r="B1370" t="s">
-        <v>1378</v>
+        <v>1373</v>
       </c>
       <c r="C1370" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-        <v>332</v>
+        <v>111</v>
       </c>
       <c r="F1370">
         <v>1</v>
       </c>
       <c r="G1370">
-        <v>356</v>
+        <v>894</v>
       </c>
     </row>
     <row r="1371" spans="1:7">
       <c r="B1371" t="s">
-        <v>893</v>
+        <v>1374</v>
       </c>
       <c r="C1371" t="s">
-        <v>1379</v>
+        <v>302</v>
       </c>
       <c r="F1371">
         <v>1</v>
       </c>
       <c r="G1371">
-        <v>356</v>
+        <v>894</v>
       </c>
     </row>
     <row r="1372" spans="1:7">
       <c r="B1372" t="s">
-        <v>1380</v>
+        <v>1375</v>
       </c>
       <c r="C1372" t="s">
-        <v>197</v>
+        <v>1376</v>
       </c>
       <c r="E1372" t="s">
-        <v>60</v>
+        <v>10</v>
       </c>
       <c r="F1372">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G1372">
-        <v>351</v>
+        <v>888</v>
       </c>
     </row>
     <row r="1373" spans="1:7">
       <c r="B1373" t="s">
-        <v>1381</v>
+        <v>275</v>
       </c>
       <c r="C1373" t="s">
-        <v>1205</v>
+        <v>430</v>
+      </c>
+      <c r="D1373">
+        <v>1972</v>
       </c>
       <c r="E1373" t="s">
-        <v>32</v>
+        <v>209</v>
       </c>
       <c r="F1373">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1373">
-        <v>344</v>
+        <v>879</v>
       </c>
     </row>
     <row r="1374" spans="1:7">
       <c r="B1374" t="s">
-        <v>1382</v>
+        <v>1250</v>
       </c>
       <c r="C1374" t="s">
-        <v>212</v>
+        <v>122</v>
+      </c>
+      <c r="E1374" t="s">
+        <v>213</v>
       </c>
       <c r="F1374">
         <v>1</v>
       </c>
       <c r="G1374">
-        <v>341</v>
+        <v>879</v>
       </c>
     </row>
     <row r="1375" spans="1:7">
       <c r="B1375" t="s">
-        <v>1383</v>
+        <v>1377</v>
       </c>
       <c r="C1375" t="s">
-        <v>94</v>
+        <v>111</v>
       </c>
       <c r="E1375" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="F1375">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G1375">
-        <v>340</v>
+        <v>864</v>
       </c>
     </row>
     <row r="1376" spans="1:7">
       <c r="B1376" t="s">
-        <v>1384</v>
+        <v>359</v>
       </c>
       <c r="C1376" t="s">
-        <v>1077</v>
+        <v>54</v>
       </c>
       <c r="E1376" t="s">
-        <v>279</v>
+        <v>360</v>
       </c>
       <c r="F1376">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1376">
-        <v>336</v>
+        <v>858</v>
       </c>
     </row>
     <row r="1377" spans="1:7">
       <c r="B1377" t="s">
-        <v>1385</v>
+        <v>1378</v>
       </c>
       <c r="C1377" t="s">
-        <v>1365</v>
+        <v>1114</v>
+      </c>
+      <c r="E1377" t="s">
+        <v>694</v>
       </c>
       <c r="F1377">
         <v>2</v>
       </c>
       <c r="G1377">
-        <v>328</v>
+        <v>855</v>
       </c>
     </row>
     <row r="1378" spans="1:7">
       <c r="B1378" t="s">
-        <v>374</v>
+        <v>1379</v>
       </c>
       <c r="C1378" t="s">
-        <v>532</v>
+        <v>265</v>
       </c>
       <c r="E1378" t="s">
-        <v>1386</v>
+        <v>694</v>
       </c>
       <c r="F1378">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1378">
-        <v>323</v>
+        <v>855</v>
       </c>
     </row>
     <row r="1379" spans="1:7">
       <c r="B1379" t="s">
-        <v>1387</v>
+        <v>1380</v>
       </c>
       <c r="C1379" t="s">
-        <v>496</v>
-[...2 lines deleted...]
-        <v>1386</v>
+        <v>792</v>
       </c>
       <c r="F1379">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1379">
-        <v>323</v>
+        <v>848</v>
       </c>
     </row>
     <row r="1380" spans="1:7">
       <c r="B1380" t="s">
-        <v>1388</v>
+        <v>1381</v>
       </c>
       <c r="C1380" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>1230</v>
+        <v>430</v>
       </c>
       <c r="F1380">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1380">
-        <v>323</v>
+        <v>848</v>
       </c>
     </row>
     <row r="1381" spans="1:7">
       <c r="B1381" t="s">
-        <v>1389</v>
+        <v>1061</v>
       </c>
       <c r="C1381" t="s">
-        <v>182</v>
+        <v>1382</v>
       </c>
       <c r="E1381" t="s">
-        <v>535</v>
+        <v>10</v>
       </c>
       <c r="F1381">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1381">
-        <v>323</v>
+        <v>845</v>
       </c>
     </row>
     <row r="1382" spans="1:7">
       <c r="B1382" t="s">
-        <v>116</v>
+        <v>1383</v>
       </c>
       <c r="C1382" t="s">
-        <v>29</v>
+        <v>335</v>
       </c>
       <c r="E1382" t="s">
-        <v>535</v>
+        <v>362</v>
       </c>
       <c r="F1382">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1382">
-        <v>323</v>
+        <v>841</v>
       </c>
     </row>
     <row r="1383" spans="1:7">
       <c r="B1383" t="s">
-        <v>1390</v>
+        <v>1384</v>
       </c>
       <c r="C1383" t="s">
-        <v>47</v>
+        <v>1385</v>
       </c>
       <c r="E1383" t="s">
-        <v>535</v>
+        <v>55</v>
       </c>
       <c r="F1383">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1383">
-        <v>323</v>
+        <v>838</v>
       </c>
     </row>
     <row r="1384" spans="1:7">
       <c r="B1384" t="s">
-        <v>529</v>
+        <v>113</v>
       </c>
       <c r="C1384" t="s">
-        <v>519</v>
-[...2 lines deleted...]
-        <v>535</v>
+        <v>244</v>
       </c>
       <c r="F1384">
         <v>1</v>
       </c>
       <c r="G1384">
-        <v>323</v>
+        <v>828</v>
       </c>
     </row>
     <row r="1385" spans="1:7">
       <c r="B1385" t="s">
-        <v>210</v>
+        <v>1386</v>
       </c>
       <c r="C1385" t="s">
-        <v>246</v>
+        <v>95</v>
       </c>
       <c r="E1385" t="s">
-        <v>19</v>
+        <v>98</v>
       </c>
       <c r="F1385">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G1385">
-        <v>323</v>
+        <v>824</v>
       </c>
     </row>
     <row r="1386" spans="1:7">
       <c r="B1386" t="s">
-        <v>1245</v>
+        <v>1387</v>
       </c>
       <c r="C1386" t="s">
-        <v>83</v>
+        <v>433</v>
       </c>
       <c r="E1386" t="s">
-        <v>19</v>
+        <v>274</v>
       </c>
       <c r="F1386">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1386">
-        <v>323</v>
+        <v>813</v>
       </c>
     </row>
     <row r="1387" spans="1:7">
       <c r="B1387" t="s">
-        <v>1391</v>
+        <v>215</v>
       </c>
       <c r="C1387" t="s">
-        <v>83</v>
+        <v>282</v>
       </c>
       <c r="E1387" t="s">
-        <v>19</v>
+        <v>303</v>
       </c>
       <c r="F1387">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1387">
-        <v>323</v>
+        <v>808</v>
       </c>
     </row>
     <row r="1388" spans="1:7">
       <c r="B1388" t="s">
-        <v>1392</v>
+        <v>751</v>
       </c>
       <c r="C1388" t="s">
-        <v>106</v>
+        <v>174</v>
       </c>
       <c r="E1388" t="s">
-        <v>238</v>
+        <v>555</v>
       </c>
       <c r="F1388">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1388">
-        <v>318</v>
+        <v>808</v>
       </c>
     </row>
     <row r="1389" spans="1:7">
       <c r="B1389" t="s">
-        <v>1393</v>
+        <v>1388</v>
       </c>
       <c r="C1389" t="s">
-        <v>11</v>
+        <v>101</v>
+      </c>
+      <c r="E1389" t="s">
+        <v>651</v>
       </c>
       <c r="F1389">
         <v>1</v>
       </c>
       <c r="G1389">
-        <v>312</v>
+        <v>808</v>
       </c>
     </row>
     <row r="1390" spans="1:7">
       <c r="B1390" t="s">
-        <v>1394</v>
+        <v>1092</v>
       </c>
       <c r="C1390" t="s">
-        <v>31</v>
+        <v>1</v>
       </c>
       <c r="F1390">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1390">
-        <v>305</v>
+        <v>808</v>
       </c>
     </row>
     <row r="1391" spans="1:7">
       <c r="B1391" t="s">
-        <v>1223</v>
+        <v>1389</v>
       </c>
       <c r="C1391" t="s">
-        <v>756</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>141</v>
       </c>
       <c r="F1391">
         <v>1</v>
       </c>
       <c r="G1391">
-        <v>305</v>
+        <v>808</v>
       </c>
     </row>
     <row r="1392" spans="1:7">
       <c r="B1392" t="s">
-        <v>1395</v>
+        <v>26</v>
       </c>
       <c r="C1392" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>87</v>
       </c>
       <c r="F1392">
         <v>1</v>
       </c>
       <c r="G1392">
-        <v>305</v>
+        <v>808</v>
       </c>
     </row>
     <row r="1393" spans="1:7">
       <c r="B1393" t="s">
-        <v>1396</v>
+        <v>674</v>
       </c>
       <c r="C1393" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="F1393">
         <v>1</v>
       </c>
       <c r="G1393">
-        <v>305</v>
+        <v>808</v>
       </c>
     </row>
     <row r="1394" spans="1:7">
       <c r="B1394" t="s">
-        <v>1397</v>
+        <v>1390</v>
       </c>
       <c r="C1394" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>87</v>
       </c>
       <c r="F1394">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1394">
-        <v>304</v>
+        <v>808</v>
       </c>
     </row>
     <row r="1395" spans="1:7">
       <c r="B1395" t="s">
-        <v>1398</v>
+        <v>1391</v>
       </c>
       <c r="C1395" t="s">
-        <v>1399</v>
+        <v>1392</v>
+      </c>
+      <c r="E1395" t="s">
+        <v>10</v>
       </c>
       <c r="F1395">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1395">
-        <v>304</v>
+        <v>808</v>
       </c>
     </row>
     <row r="1396" spans="1:7">
       <c r="B1396" t="s">
-        <v>1010</v>
+        <v>1001</v>
       </c>
       <c r="C1396" t="s">
-        <v>79</v>
+        <v>122</v>
       </c>
       <c r="E1396" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="F1396">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G1396">
-        <v>303</v>
+        <v>808</v>
       </c>
     </row>
     <row r="1397" spans="1:7">
       <c r="B1397" t="s">
-        <v>1400</v>
+        <v>1393</v>
       </c>
       <c r="C1397" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>997</v>
+        <v>122</v>
       </c>
       <c r="F1397">
         <v>1</v>
       </c>
       <c r="G1397">
-        <v>303</v>
+        <v>808</v>
       </c>
     </row>
     <row r="1398" spans="1:7">
       <c r="B1398" t="s">
-        <v>1401</v>
+        <v>1394</v>
       </c>
       <c r="C1398" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>128</v>
       </c>
       <c r="F1398">
         <v>1</v>
       </c>
       <c r="G1398">
-        <v>303</v>
+        <v>808</v>
       </c>
     </row>
     <row r="1399" spans="1:7">
       <c r="B1399" t="s">
-        <v>1402</v>
+        <v>894</v>
       </c>
       <c r="C1399" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>226</v>
       </c>
       <c r="F1399">
         <v>1</v>
       </c>
       <c r="G1399">
-        <v>303</v>
+        <v>808</v>
       </c>
     </row>
     <row r="1400" spans="1:7">
       <c r="B1400" t="s">
-        <v>1403</v>
+        <v>1395</v>
       </c>
       <c r="C1400" t="s">
-        <v>106</v>
+        <v>145</v>
       </c>
       <c r="E1400" t="s">
-        <v>238</v>
+        <v>10</v>
       </c>
       <c r="F1400">
         <v>1</v>
       </c>
       <c r="G1400">
-        <v>303</v>
+        <v>800</v>
       </c>
     </row>
     <row r="1401" spans="1:7">
       <c r="B1401" t="s">
-        <v>210</v>
+        <v>1329</v>
       </c>
       <c r="C1401" t="s">
-        <v>9</v>
+        <v>1363</v>
       </c>
       <c r="E1401" t="s">
-        <v>41</v>
+        <v>1152</v>
       </c>
       <c r="F1401">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1401">
-        <v>303</v>
+        <v>800</v>
       </c>
     </row>
     <row r="1402" spans="1:7">
       <c r="B1402" t="s">
-        <v>1404</v>
+        <v>1396</v>
       </c>
       <c r="C1402" t="s">
-        <v>45</v>
+        <v>226</v>
       </c>
       <c r="E1402" t="s">
-        <v>698</v>
+        <v>167</v>
       </c>
       <c r="F1402">
         <v>1</v>
       </c>
       <c r="G1402">
-        <v>303</v>
+        <v>800</v>
       </c>
     </row>
     <row r="1403" spans="1:7">
       <c r="B1403" t="s">
-        <v>1181</v>
+        <v>1164</v>
       </c>
       <c r="C1403" t="s">
-        <v>814</v>
+        <v>42</v>
       </c>
       <c r="E1403" t="s">
-        <v>41</v>
+        <v>75</v>
       </c>
       <c r="F1403">
         <v>1</v>
       </c>
       <c r="G1403">
-        <v>288</v>
+        <v>800</v>
       </c>
     </row>
     <row r="1404" spans="1:7">
       <c r="B1404" t="s">
-        <v>1405</v>
+        <v>1397</v>
       </c>
       <c r="C1404" t="s">
-        <v>56</v>
+        <v>26</v>
       </c>
       <c r="E1404" t="s">
-        <v>55</v>
+        <v>555</v>
       </c>
       <c r="F1404">
         <v>1</v>
       </c>
       <c r="G1404">
-        <v>288</v>
+        <v>800</v>
       </c>
     </row>
     <row r="1405" spans="1:7">
       <c r="B1405" t="s">
-        <v>1406</v>
+        <v>1398</v>
       </c>
       <c r="C1405" t="s">
-        <v>197</v>
+        <v>147</v>
       </c>
       <c r="E1405" t="s">
-        <v>55</v>
+        <v>555</v>
       </c>
       <c r="F1405">
         <v>1</v>
       </c>
       <c r="G1405">
-        <v>288</v>
+        <v>800</v>
       </c>
     </row>
     <row r="1406" spans="1:7">
       <c r="B1406" t="s">
-        <v>1407</v>
+        <v>1399</v>
       </c>
       <c r="C1406" t="s">
-        <v>146</v>
+        <v>1400</v>
       </c>
       <c r="E1406" t="s">
-        <v>104</v>
+        <v>160</v>
       </c>
       <c r="F1406">
         <v>1</v>
       </c>
       <c r="G1406">
-        <v>285</v>
+        <v>800</v>
       </c>
     </row>
     <row r="1407" spans="1:7">
       <c r="B1407" t="s">
-        <v>1408</v>
+        <v>894</v>
       </c>
       <c r="C1407" t="s">
-        <v>264</v>
+        <v>1401</v>
       </c>
       <c r="E1407" t="s">
-        <v>360</v>
+        <v>16</v>
       </c>
       <c r="F1407">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1407">
-        <v>281</v>
+        <v>800</v>
       </c>
     </row>
     <row r="1408" spans="1:7">
       <c r="B1408" t="s">
-        <v>1409</v>
+        <v>1402</v>
       </c>
       <c r="C1408" t="s">
-        <v>111</v>
+        <v>4</v>
       </c>
       <c r="E1408" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="F1408">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1408">
-        <v>277</v>
+        <v>800</v>
       </c>
     </row>
     <row r="1409" spans="1:7">
       <c r="B1409" t="s">
-        <v>932</v>
+        <v>1258</v>
       </c>
       <c r="C1409" t="s">
-        <v>284</v>
+        <v>1403</v>
       </c>
       <c r="E1409" t="s">
-        <v>60</v>
+        <v>16</v>
       </c>
       <c r="F1409">
         <v>1</v>
       </c>
       <c r="G1409">
-        <v>277</v>
+        <v>800</v>
       </c>
     </row>
     <row r="1410" spans="1:7">
       <c r="B1410" t="s">
-        <v>1410</v>
+        <v>725</v>
       </c>
       <c r="C1410" t="s">
-        <v>1</v>
+        <v>189</v>
       </c>
       <c r="E1410" t="s">
-        <v>346</v>
+        <v>10</v>
       </c>
       <c r="F1410">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G1410">
-        <v>277</v>
+        <v>792</v>
       </c>
     </row>
     <row r="1411" spans="1:7">
       <c r="B1411" t="s">
-        <v>578</v>
+        <v>1404</v>
       </c>
       <c r="C1411" t="s">
-        <v>111</v>
+        <v>1333</v>
       </c>
       <c r="E1411" t="s">
-        <v>19</v>
+        <v>102</v>
       </c>
       <c r="F1411">
         <v>1</v>
       </c>
       <c r="G1411">
-        <v>277</v>
+        <v>792</v>
       </c>
     </row>
     <row r="1412" spans="1:7">
       <c r="B1412" t="s">
-        <v>1411</v>
+        <v>1405</v>
       </c>
       <c r="C1412" t="s">
-        <v>21</v>
+        <v>226</v>
       </c>
       <c r="E1412" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="F1412">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G1412">
-        <v>277</v>
+        <v>780</v>
       </c>
     </row>
     <row r="1413" spans="1:7">
       <c r="B1413" t="s">
-        <v>1303</v>
+        <v>1406</v>
       </c>
       <c r="C1413" t="s">
-        <v>708</v>
+        <v>122</v>
       </c>
       <c r="E1413" t="s">
-        <v>332</v>
+        <v>10</v>
       </c>
       <c r="F1413">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G1413">
-        <v>277</v>
+        <v>771</v>
       </c>
     </row>
     <row r="1414" spans="1:7">
       <c r="B1414" t="s">
-        <v>578</v>
+        <v>439</v>
       </c>
       <c r="C1414" t="s">
-        <v>79</v>
+        <v>589</v>
       </c>
       <c r="E1414" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="F1414">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G1414">
-        <v>277</v>
+        <v>771</v>
       </c>
     </row>
     <row r="1415" spans="1:7">
       <c r="B1415" t="s">
-        <v>776</v>
+        <v>1407</v>
       </c>
       <c r="C1415" t="s">
-        <v>1412</v>
+        <v>80</v>
       </c>
       <c r="E1415" t="s">
-        <v>494</v>
+        <v>995</v>
       </c>
       <c r="F1415">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1415">
-        <v>277</v>
+        <v>766</v>
       </c>
     </row>
     <row r="1416" spans="1:7">
       <c r="B1416" t="s">
-        <v>1413</v>
+        <v>1408</v>
       </c>
       <c r="C1416" t="s">
-        <v>351</v>
+        <v>1409</v>
       </c>
       <c r="E1416" t="s">
-        <v>55</v>
+        <v>5</v>
       </c>
       <c r="F1416">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G1416">
-        <v>277</v>
+        <v>763</v>
       </c>
     </row>
     <row r="1417" spans="1:7">
       <c r="B1417" t="s">
-        <v>809</v>
+        <v>1185</v>
       </c>
       <c r="C1417" t="s">
-        <v>29</v>
+        <v>111</v>
       </c>
       <c r="E1417" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="F1417">
         <v>1</v>
       </c>
       <c r="G1417">
-        <v>277</v>
+        <v>754</v>
       </c>
     </row>
     <row r="1418" spans="1:7">
       <c r="B1418" t="s">
-        <v>1414</v>
+        <v>674</v>
       </c>
       <c r="C1418" t="s">
-        <v>31</v>
+        <v>589</v>
       </c>
       <c r="E1418" t="s">
-        <v>1230</v>
+        <v>601</v>
       </c>
       <c r="F1418">
         <v>1</v>
       </c>
       <c r="G1418">
-        <v>277</v>
+        <v>748</v>
       </c>
     </row>
     <row r="1419" spans="1:7">
       <c r="B1419" t="s">
-        <v>977</v>
+        <v>971</v>
       </c>
       <c r="C1419" t="s">
-        <v>349</v>
+        <v>156</v>
       </c>
       <c r="E1419" t="s">
-        <v>497</v>
+        <v>93</v>
       </c>
       <c r="F1419">
         <v>1</v>
       </c>
       <c r="G1419">
-        <v>277</v>
+        <v>728</v>
       </c>
     </row>
     <row r="1420" spans="1:7">
       <c r="B1420" t="s">
-        <v>1415</v>
+        <v>1410</v>
       </c>
       <c r="C1420" t="s">
-        <v>176</v>
+        <v>233</v>
       </c>
       <c r="F1420">
         <v>1</v>
       </c>
       <c r="G1420">
-        <v>272</v>
+        <v>728</v>
       </c>
     </row>
     <row r="1421" spans="1:7">
       <c r="B1421" t="s">
-        <v>1416</v>
+        <v>1411</v>
       </c>
       <c r="C1421" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>54</v>
       </c>
       <c r="F1421">
         <v>1</v>
       </c>
       <c r="G1421">
-        <v>256</v>
+        <v>728</v>
       </c>
     </row>
     <row r="1422" spans="1:7">
       <c r="B1422" t="s">
-        <v>1417</v>
+        <v>361</v>
       </c>
       <c r="C1422" t="s">
-        <v>203</v>
+        <v>4</v>
       </c>
       <c r="E1422" t="s">
-        <v>60</v>
+        <v>360</v>
       </c>
       <c r="F1422">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G1422">
-        <v>256</v>
+        <v>727</v>
       </c>
     </row>
     <row r="1423" spans="1:7">
       <c r="B1423" t="s">
-        <v>1418</v>
+        <v>756</v>
       </c>
       <c r="C1423" t="s">
-        <v>215</v>
+        <v>189</v>
       </c>
       <c r="E1423" t="s">
-        <v>60</v>
+        <v>16</v>
       </c>
       <c r="F1423">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1423">
-        <v>256</v>
+        <v>725</v>
       </c>
     </row>
     <row r="1424" spans="1:7">
       <c r="B1424" t="s">
-        <v>1419</v>
+        <v>173</v>
       </c>
       <c r="C1424" t="s">
-        <v>83</v>
+        <v>150</v>
       </c>
       <c r="E1424" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="F1424">
         <v>1</v>
       </c>
       <c r="G1424">
-        <v>256</v>
+        <v>721</v>
       </c>
     </row>
     <row r="1425" spans="1:7">
       <c r="B1425" t="s">
-        <v>1420</v>
+        <v>629</v>
       </c>
       <c r="C1425" t="s">
-        <v>111</v>
+        <v>147</v>
+      </c>
+      <c r="E1425" t="s">
+        <v>1412</v>
       </c>
       <c r="F1425">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1425">
-        <v>253</v>
+        <v>721</v>
       </c>
     </row>
     <row r="1426" spans="1:7">
       <c r="B1426" t="s">
-        <v>1421</v>
+        <v>1413</v>
       </c>
       <c r="C1426" t="s">
-        <v>284</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>54</v>
       </c>
       <c r="F1426">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1426">
-        <v>248</v>
+        <v>713</v>
       </c>
     </row>
     <row r="1427" spans="1:7">
       <c r="B1427" t="s">
-        <v>1422</v>
+        <v>734</v>
       </c>
       <c r="C1427" t="s">
-        <v>1423</v>
+        <v>37</v>
       </c>
       <c r="F1427">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1427">
-        <v>241</v>
+        <v>713</v>
       </c>
     </row>
     <row r="1428" spans="1:7">
       <c r="B1428" t="s">
-        <v>1383</v>
+        <v>1414</v>
       </c>
       <c r="C1428" t="s">
-        <v>52</v>
+        <v>244</v>
       </c>
       <c r="F1428">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G1428">
-        <v>240</v>
+        <v>713</v>
       </c>
     </row>
     <row r="1429" spans="1:7">
       <c r="B1429" t="s">
-        <v>471</v>
+        <v>1415</v>
       </c>
       <c r="C1429" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>1336</v>
       </c>
       <c r="F1429">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G1429">
-        <v>240</v>
+        <v>707</v>
       </c>
     </row>
     <row r="1430" spans="1:7">
       <c r="B1430" t="s">
-        <v>1424</v>
+        <v>334</v>
       </c>
       <c r="C1430" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>67</v>
       </c>
       <c r="F1430">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1430">
-        <v>239</v>
+        <v>707</v>
       </c>
     </row>
     <row r="1431" spans="1:7">
       <c r="B1431" t="s">
-        <v>1425</v>
+        <v>593</v>
       </c>
       <c r="C1431" t="s">
-        <v>1426</v>
+        <v>1416</v>
       </c>
       <c r="E1431" t="s">
-        <v>41</v>
+        <v>211</v>
       </c>
       <c r="F1431">
         <v>1</v>
       </c>
       <c r="G1431">
-        <v>226</v>
+        <v>707</v>
       </c>
     </row>
     <row r="1432" spans="1:7">
       <c r="B1432" t="s">
-        <v>1427</v>
+        <v>1417</v>
       </c>
       <c r="C1432" t="s">
-        <v>1428</v>
+        <v>1418</v>
       </c>
       <c r="E1432" t="s">
-        <v>194</v>
+        <v>211</v>
       </c>
       <c r="F1432">
         <v>1</v>
       </c>
       <c r="G1432">
-        <v>226</v>
+        <v>707</v>
       </c>
     </row>
     <row r="1433" spans="1:7">
       <c r="B1433" t="s">
-        <v>1429</v>
+        <v>1419</v>
       </c>
       <c r="C1433" t="s">
-        <v>354</v>
+        <v>114</v>
       </c>
       <c r="E1433" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="F1433">
         <v>2</v>
       </c>
       <c r="G1433">
-        <v>226</v>
+        <v>707</v>
       </c>
     </row>
     <row r="1434" spans="1:7">
       <c r="B1434" t="s">
-        <v>1430</v>
+        <v>507</v>
       </c>
       <c r="C1434" t="s">
-        <v>719</v>
-[...2 lines deleted...]
-        <v>1956</v>
+        <v>1420</v>
       </c>
       <c r="E1434" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="F1434">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1434">
-        <v>226</v>
+        <v>707</v>
       </c>
     </row>
     <row r="1435" spans="1:7">
       <c r="B1435" t="s">
-        <v>1431</v>
+        <v>1421</v>
       </c>
       <c r="C1435" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>360</v>
+        <v>302</v>
       </c>
       <c r="F1435">
         <v>1</v>
       </c>
       <c r="G1435">
-        <v>226</v>
+        <v>707</v>
       </c>
     </row>
     <row r="1436" spans="1:7">
       <c r="B1436" t="s">
-        <v>1073</v>
+        <v>1108</v>
       </c>
       <c r="C1436" t="s">
-        <v>1432</v>
-[...2 lines deleted...]
-        <v>360</v>
+        <v>1118</v>
       </c>
       <c r="F1436">
         <v>1</v>
       </c>
       <c r="G1436">
-        <v>226</v>
+        <v>707</v>
       </c>
     </row>
     <row r="1437" spans="1:7">
       <c r="B1437" t="s">
-        <v>1073</v>
+        <v>1422</v>
       </c>
       <c r="C1437" t="s">
-        <v>1432</v>
+        <v>1423</v>
       </c>
       <c r="E1437" t="s">
-        <v>360</v>
+        <v>714</v>
       </c>
       <c r="F1437">
         <v>1</v>
       </c>
       <c r="G1437">
-        <v>226</v>
+        <v>707</v>
       </c>
     </row>
     <row r="1438" spans="1:7">
       <c r="B1438" t="s">
-        <v>1431</v>
+        <v>146</v>
       </c>
       <c r="C1438" t="s">
-        <v>153</v>
+        <v>111</v>
       </c>
       <c r="E1438" t="s">
-        <v>360</v>
+        <v>148</v>
       </c>
       <c r="F1438">
         <v>1</v>
       </c>
       <c r="G1438">
-        <v>226</v>
+        <v>707</v>
       </c>
     </row>
     <row r="1439" spans="1:7">
       <c r="B1439" t="s">
-        <v>1433</v>
+        <v>1231</v>
       </c>
       <c r="C1439" t="s">
-        <v>106</v>
+        <v>269</v>
+      </c>
+      <c r="E1439" t="s">
+        <v>555</v>
       </c>
       <c r="F1439">
         <v>1</v>
       </c>
       <c r="G1439">
-        <v>226</v>
+        <v>707</v>
       </c>
     </row>
     <row r="1440" spans="1:7">
       <c r="B1440" t="s">
-        <v>1434</v>
+        <v>1231</v>
       </c>
       <c r="C1440" t="s">
-        <v>56</v>
+        <v>589</v>
       </c>
       <c r="E1440" t="s">
-        <v>1230</v>
+        <v>555</v>
       </c>
       <c r="F1440">
         <v>1</v>
       </c>
       <c r="G1440">
-        <v>226</v>
+        <v>707</v>
       </c>
     </row>
     <row r="1441" spans="1:7">
       <c r="B1441" t="s">
-        <v>1435</v>
+        <v>150</v>
       </c>
       <c r="C1441" t="s">
-        <v>197</v>
+        <v>26</v>
+      </c>
+      <c r="E1441" t="s">
+        <v>13</v>
       </c>
       <c r="F1441">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1441">
-        <v>212</v>
+        <v>707</v>
       </c>
     </row>
     <row r="1442" spans="1:7">
       <c r="B1442" t="s">
-        <v>354</v>
+        <v>1424</v>
       </c>
       <c r="C1442" t="s">
-        <v>106</v>
+        <v>564</v>
       </c>
       <c r="E1442" t="s">
-        <v>133</v>
+        <v>29</v>
       </c>
       <c r="F1442">
         <v>1</v>
       </c>
       <c r="G1442">
-        <v>210</v>
+        <v>707</v>
       </c>
     </row>
     <row r="1443" spans="1:7">
       <c r="B1443" t="s">
-        <v>1436</v>
+        <v>236</v>
       </c>
       <c r="C1443" t="s">
-        <v>29</v>
+        <v>57</v>
       </c>
       <c r="E1443" t="s">
-        <v>133</v>
+        <v>235</v>
       </c>
       <c r="F1443">
         <v>1</v>
       </c>
       <c r="G1443">
-        <v>210</v>
+        <v>707</v>
       </c>
     </row>
     <row r="1444" spans="1:7">
       <c r="B1444" t="s">
-        <v>448</v>
+        <v>577</v>
       </c>
       <c r="C1444" t="s">
-        <v>836</v>
-[...2 lines deleted...]
-        <v>1977</v>
+        <v>244</v>
       </c>
       <c r="E1444" t="s">
-        <v>133</v>
+        <v>235</v>
       </c>
       <c r="F1444">
         <v>1</v>
       </c>
       <c r="G1444">
-        <v>210</v>
+        <v>707</v>
       </c>
     </row>
     <row r="1445" spans="1:7">
       <c r="B1445" t="s">
-        <v>230</v>
+        <v>1425</v>
       </c>
       <c r="C1445" t="s">
-        <v>47</v>
+        <v>122</v>
       </c>
       <c r="E1445" t="s">
-        <v>133</v>
+        <v>18</v>
       </c>
       <c r="F1445">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1445">
-        <v>210</v>
+        <v>707</v>
       </c>
     </row>
     <row r="1446" spans="1:7">
       <c r="B1446" t="s">
-        <v>281</v>
+        <v>1426</v>
       </c>
       <c r="C1446" t="s">
-        <v>47</v>
+        <v>695</v>
       </c>
       <c r="E1446" t="s">
-        <v>332</v>
+        <v>21</v>
       </c>
       <c r="F1446">
         <v>1</v>
       </c>
       <c r="G1446">
-        <v>210</v>
+        <v>707</v>
       </c>
     </row>
     <row r="1447" spans="1:7">
       <c r="B1447" t="s">
-        <v>1437</v>
+        <v>1427</v>
       </c>
       <c r="C1447" t="s">
-        <v>106</v>
+        <v>1428</v>
       </c>
       <c r="E1447" t="s">
-        <v>332</v>
+        <v>21</v>
       </c>
       <c r="F1447">
         <v>1</v>
       </c>
       <c r="G1447">
-        <v>210</v>
+        <v>707</v>
       </c>
     </row>
     <row r="1448" spans="1:7">
       <c r="B1448" t="s">
-        <v>1438</v>
+        <v>1429</v>
       </c>
       <c r="C1448" t="s">
-        <v>849</v>
+        <v>57</v>
       </c>
       <c r="E1448" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="F1448">
         <v>1</v>
       </c>
       <c r="G1448">
-        <v>210</v>
+        <v>707</v>
       </c>
     </row>
     <row r="1449" spans="1:7">
       <c r="B1449" t="s">
-        <v>341</v>
+        <v>1430</v>
       </c>
       <c r="C1449" t="s">
-        <v>111</v>
+        <v>67</v>
       </c>
       <c r="E1449" t="s">
-        <v>648</v>
+        <v>495</v>
       </c>
       <c r="F1449">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G1449">
-        <v>202</v>
+        <v>707</v>
       </c>
     </row>
     <row r="1450" spans="1:7">
       <c r="B1450" t="s">
-        <v>1281</v>
+        <v>1293</v>
       </c>
       <c r="C1450" t="s">
-        <v>29</v>
+        <v>45</v>
       </c>
       <c r="E1450" t="s">
-        <v>235</v>
+        <v>362</v>
       </c>
       <c r="F1450">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1450">
-        <v>202</v>
+        <v>707</v>
       </c>
     </row>
     <row r="1451" spans="1:7">
       <c r="B1451" t="s">
-        <v>242</v>
+        <v>631</v>
       </c>
       <c r="C1451" t="s">
-        <v>176</v>
+        <v>365</v>
       </c>
       <c r="E1451" t="s">
-        <v>19</v>
+        <v>43</v>
       </c>
       <c r="F1451">
         <v>2</v>
       </c>
       <c r="G1451">
-        <v>202</v>
+        <v>707</v>
       </c>
     </row>
     <row r="1452" spans="1:7">
       <c r="B1452" t="s">
-        <v>1439</v>
+        <v>271</v>
       </c>
       <c r="C1452" t="s">
-        <v>45</v>
+        <v>298</v>
       </c>
       <c r="E1452" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="F1452">
         <v>2</v>
       </c>
       <c r="G1452">
-        <v>202</v>
+        <v>703</v>
       </c>
     </row>
     <row r="1453" spans="1:7">
       <c r="B1453" t="s">
-        <v>1440</v>
+        <v>270</v>
       </c>
       <c r="C1453" t="s">
-        <v>29</v>
+        <v>122</v>
       </c>
       <c r="E1453" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="F1453">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1453">
-        <v>202</v>
+        <v>703</v>
       </c>
     </row>
     <row r="1454" spans="1:7">
       <c r="B1454" t="s">
-        <v>1441</v>
+        <v>1431</v>
       </c>
       <c r="C1454" t="s">
-        <v>1321</v>
+        <v>226</v>
       </c>
       <c r="E1454" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="F1454">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1454">
-        <v>202</v>
+        <v>703</v>
       </c>
     </row>
     <row r="1455" spans="1:7">
       <c r="B1455" t="s">
-        <v>893</v>
+        <v>1431</v>
       </c>
       <c r="C1455" t="s">
-        <v>29</v>
+        <v>45</v>
       </c>
       <c r="E1455" t="s">
-        <v>194</v>
+        <v>10</v>
       </c>
       <c r="F1455">
         <v>1</v>
       </c>
       <c r="G1455">
-        <v>202</v>
+        <v>703</v>
       </c>
     </row>
     <row r="1456" spans="1:7">
       <c r="B1456" t="s">
-        <v>1442</v>
+        <v>1432</v>
       </c>
       <c r="C1456" t="s">
-        <v>288</v>
+        <v>122</v>
       </c>
       <c r="E1456" t="s">
-        <v>737</v>
+        <v>10</v>
       </c>
       <c r="F1456">
         <v>1</v>
       </c>
       <c r="G1456">
-        <v>202</v>
+        <v>703</v>
       </c>
     </row>
     <row r="1457" spans="1:7">
       <c r="B1457" t="s">
-        <v>1184</v>
+        <v>600</v>
       </c>
       <c r="C1457" t="s">
-        <v>1100</v>
+        <v>1433</v>
       </c>
       <c r="E1457" t="s">
-        <v>414</v>
+        <v>235</v>
       </c>
       <c r="F1457">
         <v>1</v>
       </c>
       <c r="G1457">
-        <v>202</v>
+        <v>703</v>
       </c>
     </row>
     <row r="1458" spans="1:7">
       <c r="B1458" t="s">
-        <v>1443</v>
+        <v>576</v>
       </c>
       <c r="C1458" t="s">
-        <v>1444</v>
+        <v>166</v>
+      </c>
+      <c r="D1458">
+        <v>1984</v>
       </c>
       <c r="E1458" t="s">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="F1458">
         <v>1</v>
       </c>
       <c r="G1458">
-        <v>202</v>
+        <v>703</v>
       </c>
     </row>
     <row r="1459" spans="1:7">
       <c r="B1459" t="s">
-        <v>1445</v>
+        <v>1434</v>
       </c>
       <c r="C1459" t="s">
-        <v>85</v>
+        <v>111</v>
       </c>
       <c r="E1459" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="F1459">
         <v>1</v>
       </c>
       <c r="G1459">
-        <v>202</v>
+        <v>703</v>
       </c>
     </row>
     <row r="1460" spans="1:7">
       <c r="B1460" t="s">
-        <v>1446</v>
+        <v>1431</v>
       </c>
       <c r="C1460" t="s">
-        <v>400</v>
+        <v>54</v>
       </c>
       <c r="E1460" t="s">
-        <v>60</v>
+        <v>10</v>
       </c>
       <c r="F1460">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G1460">
-        <v>202</v>
+        <v>703</v>
       </c>
     </row>
     <row r="1461" spans="1:7">
       <c r="B1461" t="s">
-        <v>728</v>
+        <v>1435</v>
       </c>
       <c r="C1461" t="s">
-        <v>1447</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>673</v>
       </c>
       <c r="F1461">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G1461">
-        <v>202</v>
+        <v>703</v>
       </c>
     </row>
     <row r="1462" spans="1:7">
       <c r="B1462" t="s">
-        <v>1448</v>
+        <v>1436</v>
       </c>
       <c r="C1462" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>119</v>
       </c>
       <c r="F1462">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G1462">
-        <v>202</v>
+        <v>703</v>
       </c>
     </row>
     <row r="1463" spans="1:7">
       <c r="B1463" t="s">
-        <v>1449</v>
+        <v>329</v>
       </c>
       <c r="C1463" t="s">
-        <v>29</v>
+        <v>4</v>
       </c>
       <c r="E1463" t="s">
-        <v>60</v>
+        <v>448</v>
       </c>
       <c r="F1463">
         <v>1</v>
       </c>
       <c r="G1463">
-        <v>202</v>
+        <v>688</v>
       </c>
     </row>
     <row r="1464" spans="1:7">
       <c r="B1464" t="s">
-        <v>1450</v>
+        <v>1437</v>
       </c>
       <c r="C1464" t="s">
-        <v>925</v>
+        <v>26</v>
       </c>
       <c r="E1464" t="s">
-        <v>163</v>
+        <v>995</v>
       </c>
       <c r="F1464">
         <v>2</v>
       </c>
       <c r="G1464">
-        <v>198</v>
+        <v>687</v>
       </c>
     </row>
     <row r="1465" spans="1:7">
       <c r="B1465" t="s">
-        <v>128</v>
+        <v>1438</v>
       </c>
       <c r="C1465" t="s">
-        <v>29</v>
+        <v>294</v>
       </c>
       <c r="E1465" t="s">
-        <v>698</v>
+        <v>13</v>
       </c>
       <c r="F1465">
         <v>2</v>
       </c>
       <c r="G1465">
-        <v>198</v>
+        <v>684</v>
       </c>
     </row>
     <row r="1466" spans="1:7">
       <c r="B1466" t="s">
-        <v>1451</v>
+        <v>1439</v>
       </c>
       <c r="C1466" t="s">
-        <v>573</v>
+        <v>122</v>
       </c>
       <c r="E1466" t="s">
-        <v>113</v>
+        <v>52</v>
       </c>
       <c r="F1466">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1466">
-        <v>198</v>
+        <v>679</v>
       </c>
     </row>
     <row r="1467" spans="1:7">
       <c r="B1467" t="s">
-        <v>138</v>
+        <v>1440</v>
       </c>
       <c r="C1467" t="s">
-        <v>436</v>
+        <v>128</v>
       </c>
       <c r="E1467" t="s">
-        <v>113</v>
+        <v>58</v>
       </c>
       <c r="F1467">
         <v>1</v>
       </c>
       <c r="G1467">
-        <v>198</v>
+        <v>672</v>
       </c>
     </row>
     <row r="1468" spans="1:7">
       <c r="B1468" t="s">
-        <v>1452</v>
+        <v>363</v>
       </c>
       <c r="C1468" t="s">
-        <v>153</v>
+        <v>77</v>
       </c>
       <c r="E1468" t="s">
-        <v>41</v>
+        <v>362</v>
       </c>
       <c r="F1468">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1468">
-        <v>198</v>
+        <v>665</v>
       </c>
     </row>
     <row r="1469" spans="1:7">
       <c r="B1469" t="s">
-        <v>1453</v>
+        <v>1329</v>
       </c>
       <c r="C1469" t="s">
-        <v>197</v>
+        <v>122</v>
       </c>
       <c r="E1469" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="F1469">
         <v>1</v>
       </c>
       <c r="G1469">
-        <v>198</v>
+        <v>665</v>
       </c>
     </row>
     <row r="1470" spans="1:7">
       <c r="B1470" t="s">
-        <v>833</v>
+        <v>1441</v>
       </c>
       <c r="C1470" t="s">
-        <v>79</v>
+        <v>1442</v>
       </c>
       <c r="E1470" t="s">
-        <v>1386</v>
+        <v>10</v>
       </c>
       <c r="F1470">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G1470">
-        <v>198</v>
+        <v>662</v>
       </c>
     </row>
     <row r="1471" spans="1:7">
       <c r="B1471" t="s">
-        <v>1454</v>
+        <v>1443</v>
       </c>
       <c r="C1471" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="E1471" t="s">
-        <v>1386</v>
+        <v>29</v>
       </c>
       <c r="F1471">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G1471">
-        <v>198</v>
+        <v>653</v>
       </c>
     </row>
     <row r="1472" spans="1:7">
       <c r="B1472" t="s">
-        <v>1431</v>
+        <v>1444</v>
       </c>
       <c r="C1472" t="s">
-        <v>18</v>
+        <v>292</v>
       </c>
       <c r="E1472" t="s">
-        <v>360</v>
+        <v>10</v>
       </c>
       <c r="F1472">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G1472">
-        <v>188</v>
+        <v>650</v>
       </c>
     </row>
     <row r="1473" spans="1:7">
       <c r="B1473" t="s">
-        <v>1455</v>
+        <v>917</v>
       </c>
       <c r="C1473" t="s">
-        <v>29</v>
+        <v>71</v>
+      </c>
+      <c r="E1473" t="s">
+        <v>213</v>
       </c>
       <c r="F1473">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1473">
-        <v>185</v>
+        <v>645</v>
       </c>
     </row>
     <row r="1474" spans="1:7">
       <c r="B1474" t="s">
-        <v>1456</v>
+        <v>364</v>
       </c>
       <c r="C1474" t="s">
-        <v>1457</v>
+        <v>26</v>
       </c>
       <c r="E1474" t="s">
-        <v>497</v>
+        <v>213</v>
       </c>
       <c r="F1474">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1474">
-        <v>180</v>
+        <v>645</v>
       </c>
     </row>
     <row r="1475" spans="1:7">
       <c r="B1475" t="s">
-        <v>1458</v>
+        <v>1445</v>
       </c>
       <c r="C1475" t="s">
-        <v>153</v>
+        <v>673</v>
       </c>
       <c r="E1475" t="s">
-        <v>41</v>
+        <v>1446</v>
       </c>
       <c r="F1475">
         <v>1</v>
       </c>
       <c r="G1475">
-        <v>180</v>
+        <v>636</v>
       </c>
     </row>
     <row r="1476" spans="1:7">
       <c r="B1476" t="s">
-        <v>124</v>
+        <v>1447</v>
       </c>
       <c r="C1476" t="s">
-        <v>1459</v>
+        <v>128</v>
       </c>
       <c r="E1476" t="s">
-        <v>41</v>
+        <v>1448</v>
       </c>
       <c r="F1476">
         <v>1</v>
       </c>
       <c r="G1476">
-        <v>174</v>
+        <v>630</v>
       </c>
     </row>
     <row r="1477" spans="1:7">
       <c r="B1477" t="s">
-        <v>1460</v>
+        <v>1449</v>
       </c>
       <c r="C1477" t="s">
-        <v>203</v>
+        <v>410</v>
       </c>
       <c r="E1477" t="s">
-        <v>1461</v>
+        <v>1152</v>
       </c>
       <c r="F1477">
         <v>1</v>
       </c>
       <c r="G1477">
-        <v>172</v>
+        <v>624</v>
       </c>
     </row>
     <row r="1478" spans="1:7">
       <c r="B1478" t="s">
-        <v>1462</v>
+        <v>1450</v>
       </c>
       <c r="C1478" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>1084</v>
       </c>
       <c r="F1478">
         <v>1</v>
       </c>
       <c r="G1478">
-        <v>172</v>
+        <v>624</v>
       </c>
     </row>
     <row r="1479" spans="1:7">
       <c r="B1479" t="s">
-        <v>1463</v>
+        <v>1451</v>
       </c>
       <c r="C1479" t="s">
-        <v>111</v>
+        <v>445</v>
       </c>
       <c r="E1479" t="s">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="F1479">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G1479">
-        <v>172</v>
+        <v>622</v>
       </c>
     </row>
     <row r="1480" spans="1:7">
       <c r="B1480" t="s">
-        <v>1464</v>
+        <v>1452</v>
       </c>
       <c r="C1480" t="s">
-        <v>47</v>
+        <v>747</v>
+      </c>
+      <c r="D1480">
+        <v>1956</v>
       </c>
       <c r="E1480" t="s">
-        <v>698</v>
+        <v>75</v>
       </c>
       <c r="F1480">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G1480">
-        <v>168</v>
+        <v>622</v>
       </c>
     </row>
     <row r="1481" spans="1:7">
       <c r="B1481" t="s">
-        <v>490</v>
+        <v>215</v>
       </c>
       <c r="C1481" t="s">
-        <v>83</v>
+        <v>141</v>
       </c>
       <c r="E1481" t="s">
-        <v>698</v>
+        <v>213</v>
       </c>
       <c r="F1481">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G1481">
-        <v>168</v>
+        <v>613</v>
       </c>
     </row>
     <row r="1482" spans="1:7">
       <c r="B1482" t="s">
-        <v>621</v>
+        <v>979</v>
       </c>
       <c r="C1482" t="s">
-        <v>719</v>
+        <v>4</v>
       </c>
       <c r="E1482" t="s">
-        <v>332</v>
+        <v>274</v>
       </c>
       <c r="F1482">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1482">
-        <v>159</v>
+        <v>606</v>
       </c>
     </row>
     <row r="1483" spans="1:7">
       <c r="B1483" t="s">
-        <v>1465</v>
+        <v>1453</v>
       </c>
       <c r="C1483" t="s">
-        <v>383</v>
+        <v>218</v>
+      </c>
+      <c r="E1483" t="s">
+        <v>601</v>
       </c>
       <c r="F1483">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1483">
-        <v>159</v>
+        <v>606</v>
       </c>
     </row>
     <row r="1484" spans="1:7">
       <c r="B1484" t="s">
-        <v>1099</v>
+        <v>331</v>
       </c>
       <c r="C1484" t="s">
-        <v>1270</v>
+        <v>24</v>
+      </c>
+      <c r="E1484" t="s">
+        <v>495</v>
       </c>
       <c r="F1484">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G1484">
-        <v>152</v>
+        <v>606</v>
       </c>
     </row>
     <row r="1485" spans="1:7">
       <c r="B1485" t="s">
-        <v>9</v>
+        <v>1454</v>
       </c>
       <c r="C1485" t="s">
-        <v>708</v>
+        <v>4</v>
       </c>
       <c r="E1485" t="s">
-        <v>1466</v>
+        <v>29</v>
       </c>
       <c r="F1485">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G1485">
-        <v>147</v>
+        <v>606</v>
       </c>
     </row>
     <row r="1486" spans="1:7">
       <c r="B1486" t="s">
-        <v>1467</v>
+        <v>1455</v>
       </c>
       <c r="C1486" t="s">
-        <v>795</v>
+        <v>24</v>
       </c>
       <c r="E1486" t="s">
-        <v>1466</v>
+        <v>1456</v>
       </c>
       <c r="F1486">
         <v>1</v>
       </c>
       <c r="G1486">
-        <v>147</v>
+        <v>606</v>
       </c>
     </row>
     <row r="1487" spans="1:7">
       <c r="B1487" t="s">
-        <v>1468</v>
+        <v>288</v>
       </c>
       <c r="C1487" t="s">
-        <v>144</v>
+        <v>26</v>
       </c>
       <c r="E1487" t="s">
-        <v>1466</v>
+        <v>10</v>
       </c>
       <c r="F1487">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G1487">
-        <v>147</v>
+        <v>606</v>
       </c>
     </row>
     <row r="1488" spans="1:7">
       <c r="B1488" t="s">
-        <v>1469</v>
+        <v>1457</v>
       </c>
       <c r="C1488" t="s">
-        <v>814</v>
+        <v>77</v>
       </c>
       <c r="E1488" t="s">
-        <v>1466</v>
+        <v>379</v>
       </c>
       <c r="F1488">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1488">
-        <v>147</v>
+        <v>604</v>
       </c>
     </row>
     <row r="1489" spans="1:7">
       <c r="B1489" t="s">
-        <v>1470</v>
+        <v>1458</v>
       </c>
       <c r="C1489" t="s">
-        <v>345</v>
+        <v>407</v>
       </c>
       <c r="E1489" t="s">
-        <v>1466</v>
+        <v>52</v>
       </c>
       <c r="F1489">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1489">
-        <v>147</v>
+        <v>600</v>
       </c>
     </row>
     <row r="1490" spans="1:7">
       <c r="B1490" t="s">
-        <v>1471</v>
+        <v>1459</v>
       </c>
       <c r="C1490" t="s">
-        <v>716</v>
+        <v>111</v>
       </c>
       <c r="E1490" t="s">
-        <v>1466</v>
+        <v>10</v>
       </c>
       <c r="F1490">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G1490">
-        <v>147</v>
+        <v>596</v>
       </c>
     </row>
     <row r="1491" spans="1:7">
       <c r="B1491" t="s">
-        <v>1472</v>
+        <v>1460</v>
       </c>
       <c r="C1491" t="s">
-        <v>561</v>
-[...2 lines deleted...]
-        <v>1466</v>
+        <v>1</v>
       </c>
       <c r="F1491">
         <v>1</v>
       </c>
       <c r="G1491">
-        <v>147</v>
+        <v>595</v>
       </c>
     </row>
     <row r="1492" spans="1:7">
       <c r="B1492" t="s">
-        <v>1473</v>
+        <v>1461</v>
       </c>
       <c r="C1492" t="s">
-        <v>29</v>
+        <v>77</v>
       </c>
       <c r="E1492" t="s">
-        <v>1466</v>
+        <v>10</v>
       </c>
       <c r="F1492">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1492">
-        <v>147</v>
+        <v>595</v>
       </c>
     </row>
     <row r="1493" spans="1:7">
       <c r="B1493" t="s">
-        <v>483</v>
+        <v>1462</v>
       </c>
       <c r="C1493" t="s">
-        <v>197</v>
+        <v>1074</v>
       </c>
       <c r="E1493" t="s">
-        <v>1466</v>
+        <v>29</v>
       </c>
       <c r="F1493">
         <v>1</v>
       </c>
       <c r="G1493">
-        <v>147</v>
+        <v>594</v>
       </c>
     </row>
     <row r="1494" spans="1:7">
       <c r="B1494" t="s">
-        <v>1474</v>
+        <v>1463</v>
       </c>
       <c r="C1494" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="E1494" t="s">
-        <v>360</v>
+        <v>13</v>
       </c>
       <c r="F1494">
         <v>1</v>
       </c>
       <c r="G1494">
-        <v>142</v>
+        <v>589</v>
       </c>
     </row>
     <row r="1495" spans="1:7">
       <c r="B1495" t="s">
-        <v>1475</v>
+        <v>1464</v>
       </c>
       <c r="C1495" t="s">
-        <v>31</v>
+        <v>267</v>
       </c>
       <c r="E1495" t="s">
-        <v>53</v>
+        <v>274</v>
       </c>
       <c r="F1495">
         <v>1</v>
       </c>
       <c r="G1495">
-        <v>139</v>
+        <v>586</v>
       </c>
     </row>
     <row r="1496" spans="1:7">
       <c r="B1496" t="s">
-        <v>1476</v>
+        <v>1465</v>
       </c>
       <c r="C1496" t="s">
-        <v>85</v>
+        <v>189</v>
       </c>
       <c r="E1496" t="s">
-        <v>414</v>
+        <v>160</v>
       </c>
       <c r="F1496">
         <v>1</v>
       </c>
       <c r="G1496">
-        <v>139</v>
+        <v>578</v>
       </c>
     </row>
     <row r="1497" spans="1:7">
       <c r="B1497" t="s">
-        <v>1477</v>
+        <v>1466</v>
       </c>
       <c r="C1497" t="s">
-        <v>1366</v>
+        <v>65</v>
+      </c>
+      <c r="E1497" t="s">
+        <v>52</v>
       </c>
       <c r="F1497">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1497">
-        <v>136</v>
+        <v>578</v>
       </c>
     </row>
     <row r="1498" spans="1:7">
       <c r="B1498" t="s">
-        <v>1478</v>
+        <v>735</v>
       </c>
       <c r="C1498" t="s">
-        <v>1479</v>
+        <v>113</v>
+      </c>
+      <c r="E1498" t="s">
+        <v>206</v>
       </c>
       <c r="F1498">
         <v>1</v>
       </c>
       <c r="G1498">
-        <v>135</v>
+        <v>578</v>
       </c>
     </row>
     <row r="1499" spans="1:7">
       <c r="B1499" t="s">
-        <v>1480</v>
+        <v>149</v>
       </c>
       <c r="C1499" t="s">
-        <v>47</v>
+        <v>208</v>
+      </c>
+      <c r="E1499" t="s">
+        <v>52</v>
       </c>
       <c r="F1499">
         <v>1</v>
       </c>
       <c r="G1499">
-        <v>135</v>
+        <v>578</v>
       </c>
     </row>
     <row r="1500" spans="1:7">
       <c r="B1500" t="s">
-        <v>1481</v>
+        <v>1467</v>
       </c>
       <c r="C1500" t="s">
-        <v>83</v>
+        <v>101</v>
+      </c>
+      <c r="E1500" t="s">
+        <v>16</v>
       </c>
       <c r="F1500">
         <v>1</v>
       </c>
       <c r="G1500">
-        <v>129</v>
+        <v>578</v>
       </c>
     </row>
     <row r="1501" spans="1:7">
       <c r="B1501" t="s">
-        <v>1482</v>
+        <v>1468</v>
       </c>
       <c r="C1501" t="s">
-        <v>197</v>
+        <v>1469</v>
       </c>
       <c r="E1501" t="s">
-        <v>113</v>
+        <v>16</v>
       </c>
       <c r="F1501">
         <v>1</v>
       </c>
       <c r="G1501">
-        <v>112</v>
+        <v>578</v>
       </c>
     </row>
     <row r="1502" spans="1:7">
       <c r="B1502" t="s">
-        <v>1483</v>
+        <v>1470</v>
       </c>
       <c r="C1502" t="s">
-        <v>1484</v>
+        <v>569</v>
       </c>
       <c r="E1502" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="F1502">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1502">
-        <v>101</v>
+        <v>578</v>
       </c>
     </row>
     <row r="1503" spans="1:7">
       <c r="B1503" t="s">
-        <v>1485</v>
+        <v>1468</v>
       </c>
       <c r="C1503" t="s">
-        <v>1486</v>
+        <v>587</v>
       </c>
       <c r="E1503" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="F1503">
         <v>1</v>
       </c>
       <c r="G1503">
-        <v>101</v>
+        <v>578</v>
       </c>
     </row>
     <row r="1504" spans="1:7">
       <c r="B1504" t="s">
-        <v>1487</v>
+        <v>1471</v>
       </c>
       <c r="C1504" t="s">
-        <v>203</v>
+        <v>302</v>
       </c>
       <c r="E1504" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="F1504">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1504">
-        <v>101</v>
+        <v>578</v>
       </c>
     </row>
     <row r="1505" spans="1:7">
       <c r="B1505" t="s">
-        <v>1488</v>
+        <v>1472</v>
       </c>
       <c r="C1505" t="s">
-        <v>1489</v>
+        <v>80</v>
       </c>
       <c r="E1505" t="s">
-        <v>401</v>
+        <v>1093</v>
       </c>
       <c r="F1505">
         <v>1</v>
       </c>
       <c r="G1505">
-        <v>101</v>
+        <v>578</v>
       </c>
     </row>
     <row r="1506" spans="1:7">
       <c r="B1506" t="s">
-        <v>1490</v>
+        <v>1473</v>
       </c>
       <c r="C1506" t="s">
-        <v>45</v>
+        <v>244</v>
       </c>
       <c r="E1506" t="s">
-        <v>401</v>
+        <v>98</v>
       </c>
       <c r="F1506">
         <v>1</v>
       </c>
       <c r="G1506">
-        <v>101</v>
+        <v>578</v>
       </c>
     </row>
     <row r="1507" spans="1:7">
       <c r="B1507" t="s">
-        <v>1490</v>
+        <v>1474</v>
       </c>
       <c r="C1507" t="s">
-        <v>34</v>
+        <v>208</v>
       </c>
       <c r="E1507" t="s">
-        <v>401</v>
+        <v>10</v>
       </c>
       <c r="F1507">
         <v>1</v>
       </c>
       <c r="G1507">
-        <v>101</v>
+        <v>578</v>
       </c>
     </row>
     <row r="1508" spans="1:7">
       <c r="B1508" t="s">
-        <v>1491</v>
+        <v>324</v>
       </c>
       <c r="C1508" t="s">
-        <v>182</v>
+        <v>141</v>
       </c>
       <c r="E1508" t="s">
-        <v>698</v>
+        <v>50</v>
       </c>
       <c r="F1508">
         <v>1</v>
       </c>
       <c r="G1508">
-        <v>101</v>
+        <v>578</v>
       </c>
     </row>
     <row r="1509" spans="1:7">
       <c r="B1509" t="s">
-        <v>1492</v>
+        <v>1475</v>
       </c>
       <c r="C1509" t="s">
-        <v>203</v>
+        <v>693</v>
       </c>
       <c r="E1509" t="s">
-        <v>985</v>
+        <v>50</v>
       </c>
       <c r="F1509">
         <v>1</v>
       </c>
       <c r="G1509">
-        <v>101</v>
+        <v>578</v>
       </c>
     </row>
     <row r="1510" spans="1:7">
       <c r="B1510" t="s">
-        <v>1101</v>
+        <v>1476</v>
       </c>
       <c r="C1510" t="s">
-        <v>141</v>
+        <v>42</v>
       </c>
       <c r="E1510" t="s">
-        <v>332</v>
+        <v>50</v>
       </c>
       <c r="F1510">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1510">
-        <v>101</v>
+        <v>578</v>
       </c>
     </row>
     <row r="1511" spans="1:7">
       <c r="B1511" t="s">
-        <v>1281</v>
+        <v>1477</v>
       </c>
       <c r="C1511" t="s">
-        <v>29</v>
+        <v>71</v>
       </c>
       <c r="E1511" t="s">
-        <v>235</v>
+        <v>531</v>
       </c>
       <c r="F1511">
         <v>1</v>
       </c>
       <c r="G1511">
-        <v>101</v>
+        <v>578</v>
       </c>
     </row>
     <row r="1512" spans="1:7">
       <c r="B1512" t="s">
-        <v>1493</v>
+        <v>1405</v>
       </c>
       <c r="C1512" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>184</v>
+        <v>42</v>
       </c>
       <c r="F1512">
         <v>1</v>
       </c>
       <c r="G1512">
-        <v>101</v>
+        <v>578</v>
       </c>
     </row>
     <row r="1513" spans="1:7">
       <c r="B1513" t="s">
-        <v>1494</v>
+        <v>1478</v>
       </c>
       <c r="C1513" t="s">
-        <v>309</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>673</v>
       </c>
       <c r="F1513">
         <v>1</v>
       </c>
       <c r="G1513">
-        <v>101</v>
+        <v>578</v>
       </c>
     </row>
     <row r="1514" spans="1:7">
       <c r="B1514" t="s">
-        <v>1495</v>
+        <v>1479</v>
       </c>
       <c r="C1514" t="s">
-        <v>1496</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="F1514">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G1514">
-        <v>101</v>
+        <v>578</v>
       </c>
     </row>
     <row r="1515" spans="1:7">
       <c r="B1515" t="s">
-        <v>1445</v>
+        <v>1480</v>
       </c>
       <c r="C1515" t="s">
-        <v>18</v>
+        <v>1261</v>
       </c>
       <c r="E1515" t="s">
-        <v>13</v>
+        <v>206</v>
       </c>
       <c r="F1515">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G1515">
-        <v>101</v>
+        <v>576</v>
       </c>
     </row>
     <row r="1516" spans="1:7">
       <c r="B1516" t="s">
-        <v>584</v>
+        <v>1481</v>
       </c>
       <c r="C1516" t="s">
-        <v>197</v>
+        <v>569</v>
       </c>
       <c r="E1516" t="s">
-        <v>360</v>
+        <v>235</v>
       </c>
       <c r="F1516">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1516">
-        <v>101</v>
+        <v>574</v>
       </c>
     </row>
     <row r="1517" spans="1:7">
       <c r="B1517" t="s">
-        <v>877</v>
+        <v>967</v>
       </c>
       <c r="C1517" t="s">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="E1517" t="s">
-        <v>360</v>
+        <v>995</v>
       </c>
       <c r="F1517">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G1517">
-        <v>101</v>
+        <v>566</v>
       </c>
     </row>
     <row r="1518" spans="1:7">
       <c r="B1518" t="s">
-        <v>1497</v>
+        <v>1482</v>
       </c>
       <c r="C1518" t="s">
-        <v>85</v>
+        <v>54</v>
+      </c>
+      <c r="E1518" t="s">
+        <v>50</v>
       </c>
       <c r="F1518">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1518">
-        <v>101</v>
+        <v>557</v>
       </c>
     </row>
     <row r="1519" spans="1:7">
       <c r="B1519" t="s">
-        <v>1498</v>
+        <v>1483</v>
       </c>
       <c r="C1519" t="s">
-        <v>83</v>
+        <v>200</v>
       </c>
       <c r="F1519">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1519">
-        <v>101</v>
+        <v>557</v>
       </c>
     </row>
     <row r="1520" spans="1:7">
       <c r="B1520" t="s">
-        <v>245</v>
+        <v>851</v>
       </c>
       <c r="C1520" t="s">
-        <v>29</v>
+        <v>156</v>
       </c>
       <c r="F1520">
         <v>1</v>
       </c>
       <c r="G1520">
-        <v>101</v>
+        <v>554</v>
       </c>
     </row>
     <row r="1521" spans="1:7">
       <c r="B1521" t="s">
-        <v>490</v>
+        <v>1484</v>
       </c>
       <c r="C1521" t="s">
-        <v>18</v>
+        <v>97</v>
+      </c>
+      <c r="E1521" t="s">
+        <v>252</v>
       </c>
       <c r="F1521">
         <v>1</v>
       </c>
       <c r="G1521">
-        <v>101</v>
+        <v>554</v>
       </c>
     </row>
     <row r="1522" spans="1:7">
       <c r="B1522" t="s">
-        <v>1499</v>
+        <v>1225</v>
       </c>
       <c r="C1522" t="s">
-        <v>287</v>
+        <v>327</v>
+      </c>
+      <c r="E1522" t="s">
+        <v>206</v>
       </c>
       <c r="F1522">
         <v>1</v>
       </c>
       <c r="G1522">
-        <v>101</v>
+        <v>554</v>
       </c>
     </row>
     <row r="1523" spans="1:7">
       <c r="B1523" t="s">
-        <v>1492</v>
+        <v>1485</v>
       </c>
       <c r="C1523" t="s">
-        <v>203</v>
+        <v>147</v>
+      </c>
+      <c r="E1523" t="s">
+        <v>10</v>
       </c>
       <c r="F1523">
         <v>1</v>
       </c>
       <c r="G1523">
-        <v>101</v>
+        <v>533</v>
       </c>
     </row>
     <row r="1524" spans="1:7">
       <c r="B1524" t="s">
-        <v>1500</v>
+        <v>1486</v>
       </c>
       <c r="C1524" t="s">
-        <v>111</v>
+        <v>645</v>
       </c>
       <c r="E1524" t="s">
-        <v>497</v>
+        <v>614</v>
       </c>
       <c r="F1524">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G1524">
-        <v>101</v>
+        <v>531</v>
       </c>
     </row>
     <row r="1525" spans="1:7">
       <c r="B1525" t="s">
-        <v>1300</v>
+        <v>1487</v>
       </c>
       <c r="C1525" t="s">
-        <v>1501</v>
+        <v>256</v>
       </c>
       <c r="E1525" t="s">
-        <v>1301</v>
+        <v>325</v>
       </c>
       <c r="F1525">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G1525">
-        <v>101</v>
+        <v>522</v>
       </c>
     </row>
     <row r="1526" spans="1:7">
       <c r="B1526" t="s">
-        <v>1502</v>
+        <v>1488</v>
       </c>
       <c r="C1526" t="s">
-        <v>56</v>
+        <v>4</v>
       </c>
       <c r="E1526" t="s">
-        <v>1230</v>
+        <v>10</v>
       </c>
       <c r="F1526">
         <v>1</v>
       </c>
       <c r="G1526">
-        <v>101</v>
+        <v>516</v>
       </c>
     </row>
     <row r="1527" spans="1:7">
       <c r="B1527" t="s">
-        <v>1184</v>
+        <v>1489</v>
       </c>
       <c r="C1527" t="s">
-        <v>1</v>
+        <v>1490</v>
       </c>
       <c r="E1527" t="s">
-        <v>1230</v>
+        <v>235</v>
       </c>
       <c r="F1527">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1527">
-        <v>101</v>
+        <v>516</v>
       </c>
     </row>
     <row r="1528" spans="1:7">
       <c r="B1528" t="s">
-        <v>1503</v>
+        <v>1491</v>
       </c>
       <c r="C1528" t="s">
-        <v>106</v>
+        <v>4</v>
       </c>
       <c r="E1528" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="F1528">
         <v>1</v>
       </c>
       <c r="G1528">
-        <v>101</v>
+        <v>499</v>
       </c>
     </row>
     <row r="1529" spans="1:7">
       <c r="B1529" t="s">
-        <v>1504</v>
+        <v>361</v>
       </c>
       <c r="C1529" t="s">
-        <v>9</v>
+        <v>937</v>
       </c>
       <c r="E1529" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="F1529">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1529">
-        <v>101</v>
+        <v>499</v>
       </c>
     </row>
     <row r="1530" spans="1:7">
       <c r="B1530" t="s">
-        <v>1303</v>
+        <v>361</v>
       </c>
       <c r="C1530" t="s">
-        <v>29</v>
+        <v>4</v>
       </c>
       <c r="E1530" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="F1530">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1530">
-        <v>0</v>
+        <v>499</v>
       </c>
     </row>
     <row r="1531" spans="1:7">
       <c r="B1531" t="s">
-        <v>1505</v>
+        <v>1492</v>
       </c>
       <c r="C1531" t="s">
-        <v>287</v>
+        <v>884</v>
       </c>
       <c r="E1531" t="s">
-        <v>352</v>
+        <v>16</v>
       </c>
       <c r="F1531">
         <v>2</v>
       </c>
       <c r="G1531">
-        <v>0</v>
+        <v>499</v>
       </c>
     </row>
     <row r="1532" spans="1:7">
       <c r="B1532" t="s">
-        <v>1506</v>
+        <v>366</v>
       </c>
       <c r="C1532" t="s">
-        <v>1205</v>
+        <v>40</v>
       </c>
       <c r="E1532" t="s">
-        <v>1210</v>
+        <v>16</v>
       </c>
       <c r="F1532">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1532">
-        <v>0</v>
+        <v>499</v>
       </c>
     </row>
     <row r="1533" spans="1:7">
       <c r="B1533" t="s">
-        <v>196</v>
+        <v>366</v>
       </c>
       <c r="C1533" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="E1533" t="s">
-        <v>1210</v>
+        <v>16</v>
       </c>
       <c r="F1533">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1533">
-        <v>0</v>
+        <v>499</v>
       </c>
     </row>
     <row r="1534" spans="1:7">
       <c r="B1534" t="s">
-        <v>1507</v>
+        <v>1493</v>
       </c>
       <c r="C1534" t="s">
-        <v>29</v>
+        <v>61</v>
+      </c>
+      <c r="E1534" t="s">
+        <v>1152</v>
       </c>
       <c r="F1534">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1534">
-        <v>0</v>
+        <v>499</v>
       </c>
     </row>
     <row r="1535" spans="1:7">
       <c r="B1535" t="s">
-        <v>1295</v>
+        <v>1058</v>
       </c>
       <c r="C1535" t="s">
-        <v>137</v>
+        <v>1420</v>
       </c>
       <c r="E1535" t="s">
-        <v>1296</v>
+        <v>187</v>
       </c>
       <c r="F1535">
         <v>1</v>
       </c>
       <c r="G1535">
-        <v>0</v>
+        <v>499</v>
       </c>
     </row>
     <row r="1536" spans="1:7">
       <c r="B1536" t="s">
-        <v>877</v>
+        <v>1494</v>
       </c>
       <c r="C1536" t="s">
-        <v>37</v>
+        <v>710</v>
+      </c>
+      <c r="E1536" t="s">
+        <v>187</v>
       </c>
       <c r="F1536">
         <v>1</v>
       </c>
       <c r="G1536">
-        <v>0</v>
+        <v>499</v>
       </c>
     </row>
     <row r="1537" spans="1:7">
       <c r="B1537" t="s">
-        <v>1508</v>
+        <v>1495</v>
       </c>
       <c r="C1537" t="s">
-        <v>47</v>
+        <v>261</v>
+      </c>
+      <c r="E1537" t="s">
+        <v>187</v>
       </c>
       <c r="F1537">
         <v>1</v>
       </c>
       <c r="G1537">
-        <v>0</v>
+        <v>499</v>
       </c>
     </row>
     <row r="1538" spans="1:7">
       <c r="B1538" t="s">
-        <v>964</v>
+        <v>1496</v>
       </c>
       <c r="C1538" t="s">
-        <v>106</v>
+        <v>147</v>
+      </c>
+      <c r="E1538" t="s">
+        <v>187</v>
       </c>
       <c r="F1538">
         <v>1</v>
       </c>
       <c r="G1538">
-        <v>0</v>
+        <v>499</v>
       </c>
     </row>
     <row r="1539" spans="1:7">
       <c r="B1539" t="s">
-        <v>1509</v>
+        <v>272</v>
       </c>
       <c r="C1539" t="s">
-        <v>1510</v>
+        <v>1497</v>
+      </c>
+      <c r="E1539" t="s">
+        <v>274</v>
       </c>
       <c r="F1539">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1539">
-        <v>0</v>
+        <v>497</v>
       </c>
     </row>
     <row r="1540" spans="1:7">
       <c r="B1540" t="s">
-        <v>1511</v>
+        <v>1498</v>
       </c>
       <c r="C1540" t="s">
-        <v>144</v>
+        <v>97</v>
       </c>
       <c r="F1540">
         <v>1</v>
       </c>
       <c r="G1540">
-        <v>0</v>
+        <v>494</v>
       </c>
     </row>
     <row r="1541" spans="1:7">
       <c r="B1541" t="s">
-        <v>640</v>
+        <v>1207</v>
       </c>
       <c r="C1541" t="s">
-        <v>492</v>
+        <v>87</v>
       </c>
       <c r="F1541">
         <v>1</v>
       </c>
       <c r="G1541">
-        <v>0</v>
+        <v>494</v>
       </c>
     </row>
     <row r="1542" spans="1:7">
       <c r="B1542" t="s">
-        <v>75</v>
+        <v>1499</v>
       </c>
       <c r="C1542" t="s">
-        <v>18</v>
+        <v>407</v>
+      </c>
+      <c r="E1542" t="s">
+        <v>29</v>
       </c>
       <c r="F1542">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1542">
-        <v>0</v>
+        <v>486</v>
       </c>
     </row>
     <row r="1543" spans="1:7">
       <c r="B1543" t="s">
-        <v>1512</v>
+        <v>1500</v>
       </c>
       <c r="C1543" t="s">
-        <v>29</v>
+        <v>26</v>
+      </c>
+      <c r="E1543" t="s">
+        <v>211</v>
       </c>
       <c r="F1543">
         <v>1</v>
       </c>
       <c r="G1543">
-        <v>0</v>
+        <v>485</v>
       </c>
     </row>
     <row r="1544" spans="1:7">
       <c r="B1544" t="s">
-        <v>1513</v>
+        <v>1501</v>
       </c>
       <c r="C1544" t="s">
-        <v>29</v>
+        <v>954</v>
+      </c>
+      <c r="E1544" t="s">
+        <v>325</v>
       </c>
       <c r="F1544">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G1544">
-        <v>0</v>
+        <v>479</v>
       </c>
     </row>
     <row r="1545" spans="1:7">
       <c r="B1545" t="s">
-        <v>1514</v>
+        <v>680</v>
       </c>
       <c r="C1545" t="s">
-        <v>11</v>
+        <v>141</v>
+      </c>
+      <c r="E1545" t="s">
+        <v>16</v>
       </c>
       <c r="F1545">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1545">
-        <v>0</v>
+        <v>475</v>
       </c>
     </row>
     <row r="1546" spans="1:7">
       <c r="B1546" t="s">
-        <v>1515</v>
+        <v>1502</v>
       </c>
       <c r="C1546" t="s">
-        <v>1516</v>
+        <v>111</v>
       </c>
       <c r="F1546">
         <v>1</v>
       </c>
       <c r="G1546">
-        <v>0</v>
+        <v>473</v>
       </c>
     </row>
     <row r="1547" spans="1:7">
       <c r="B1547" t="s">
-        <v>1517</v>
+        <v>1503</v>
       </c>
       <c r="C1547" t="s">
-        <v>182</v>
+        <v>1504</v>
       </c>
       <c r="F1547">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1547">
-        <v>0</v>
+        <v>465</v>
       </c>
     </row>
     <row r="1548" spans="1:7">
       <c r="B1548" t="s">
-        <v>91</v>
+        <v>1505</v>
       </c>
       <c r="C1548" t="s">
-        <v>246</v>
+        <v>141</v>
       </c>
       <c r="F1548">
         <v>1</v>
       </c>
       <c r="G1548">
-        <v>0</v>
+        <v>453</v>
       </c>
     </row>
     <row r="1549" spans="1:7">
       <c r="B1549" t="s">
-        <v>1518</v>
+        <v>1506</v>
       </c>
       <c r="C1549" t="s">
-        <v>115</v>
+        <v>226</v>
+      </c>
+      <c r="E1549" t="s">
+        <v>52</v>
       </c>
       <c r="F1549">
         <v>1</v>
       </c>
       <c r="G1549">
-        <v>0</v>
+        <v>453</v>
       </c>
     </row>
     <row r="1550" spans="1:7">
       <c r="B1550" t="s">
-        <v>1044</v>
+        <v>1507</v>
       </c>
       <c r="C1550" t="s">
-        <v>153</v>
+        <v>410</v>
       </c>
       <c r="E1550" t="s">
-        <v>279</v>
+        <v>142</v>
       </c>
       <c r="F1550">
         <v>1</v>
       </c>
       <c r="G1550">
-        <v>0</v>
+        <v>453</v>
       </c>
     </row>
     <row r="1551" spans="1:7">
       <c r="B1551" t="s">
-        <v>1519</v>
+        <v>1508</v>
       </c>
       <c r="C1551" t="s">
-        <v>1520</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>4</v>
       </c>
       <c r="F1551">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1551">
-        <v>0</v>
+        <v>452</v>
       </c>
     </row>
     <row r="1552" spans="1:7">
       <c r="B1552" t="s">
-        <v>1521</v>
+        <v>1509</v>
       </c>
       <c r="C1552" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1336</v>
       </c>
       <c r="F1552">
         <v>1</v>
       </c>
       <c r="G1552">
-        <v>0</v>
+        <v>448</v>
       </c>
     </row>
     <row r="1553" spans="1:7">
       <c r="B1553" t="s">
-        <v>1522</v>
+        <v>1510</v>
       </c>
       <c r="C1553" t="s">
-        <v>228</v>
+        <v>1363</v>
       </c>
       <c r="E1553" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="F1553">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1553">
-        <v>0</v>
+        <v>445</v>
       </c>
     </row>
     <row r="1554" spans="1:7">
       <c r="B1554" t="s">
-        <v>28</v>
+        <v>1511</v>
       </c>
       <c r="C1554" t="s">
-        <v>1523</v>
+        <v>285</v>
       </c>
       <c r="E1554" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="F1554">
         <v>1</v>
       </c>
       <c r="G1554">
-        <v>0</v>
+        <v>437</v>
       </c>
     </row>
     <row r="1555" spans="1:7">
       <c r="B1555" t="s">
-        <v>1524</v>
+        <v>1512</v>
       </c>
       <c r="C1555" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>87</v>
       </c>
       <c r="F1555">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1555">
-        <v>0</v>
+        <v>424</v>
       </c>
     </row>
     <row r="1556" spans="1:7">
       <c r="B1556" t="s">
-        <v>1525</v>
+        <v>1513</v>
       </c>
       <c r="C1556" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>488</v>
       </c>
       <c r="F1556">
         <v>1</v>
       </c>
       <c r="G1556">
-        <v>0</v>
+        <v>404</v>
       </c>
     </row>
     <row r="1557" spans="1:7">
       <c r="B1557" t="s">
-        <v>1526</v>
+        <v>204</v>
       </c>
       <c r="C1557" t="s">
-        <v>1527</v>
+        <v>821</v>
       </c>
       <c r="E1557" t="s">
-        <v>102</v>
+        <v>1446</v>
       </c>
       <c r="F1557">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1557">
-        <v>0</v>
+        <v>404</v>
       </c>
     </row>
     <row r="1558" spans="1:7">
       <c r="B1558" t="s">
-        <v>1176</v>
+        <v>1514</v>
       </c>
       <c r="C1558" t="s">
-        <v>85</v>
+        <v>54</v>
       </c>
       <c r="E1558" t="s">
-        <v>102</v>
+        <v>825</v>
       </c>
       <c r="F1558">
         <v>1</v>
       </c>
       <c r="G1558">
-        <v>0</v>
+        <v>404</v>
       </c>
     </row>
     <row r="1559" spans="1:7">
       <c r="B1559" t="s">
-        <v>1528</v>
+        <v>829</v>
       </c>
       <c r="C1559" t="s">
-        <v>29</v>
+        <v>1515</v>
       </c>
       <c r="E1559" t="s">
-        <v>677</v>
+        <v>10</v>
       </c>
       <c r="F1559">
         <v>1</v>
       </c>
       <c r="G1559">
-        <v>0</v>
+        <v>404</v>
       </c>
     </row>
     <row r="1560" spans="1:7">
       <c r="B1560" t="s">
-        <v>1529</v>
+        <v>1362</v>
       </c>
       <c r="C1560" t="s">
-        <v>88</v>
+        <v>200</v>
       </c>
       <c r="E1560" t="s">
-        <v>60</v>
+        <v>211</v>
       </c>
       <c r="F1560">
         <v>1</v>
       </c>
       <c r="G1560">
-        <v>0</v>
+        <v>404</v>
       </c>
     </row>
     <row r="1561" spans="1:7">
       <c r="B1561" t="s">
-        <v>927</v>
+        <v>117</v>
       </c>
       <c r="C1561" t="s">
-        <v>792</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>87</v>
       </c>
       <c r="F1561">
         <v>1</v>
       </c>
       <c r="G1561">
-        <v>0</v>
+        <v>404</v>
       </c>
     </row>
     <row r="1562" spans="1:7">
       <c r="B1562" t="s">
-        <v>1530</v>
+        <v>1516</v>
       </c>
       <c r="C1562" t="s">
-        <v>264</v>
+        <v>285</v>
       </c>
       <c r="E1562" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="F1562">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G1562">
-        <v>0</v>
+        <v>404</v>
       </c>
     </row>
     <row r="1563" spans="1:7">
       <c r="B1563" t="s">
-        <v>1531</v>
+        <v>1269</v>
       </c>
       <c r="C1563" t="s">
-        <v>1001</v>
+        <v>4</v>
       </c>
       <c r="E1563" t="s">
-        <v>184</v>
+        <v>206</v>
       </c>
       <c r="F1563">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1563">
-        <v>0</v>
+        <v>404</v>
       </c>
     </row>
     <row r="1564" spans="1:7">
       <c r="B1564" t="s">
-        <v>1532</v>
+        <v>829</v>
       </c>
       <c r="C1564" t="s">
-        <v>29</v>
+        <v>282</v>
       </c>
       <c r="E1564" t="s">
-        <v>184</v>
+        <v>10</v>
       </c>
       <c r="F1564">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1564">
-        <v>0</v>
+        <v>404</v>
       </c>
     </row>
     <row r="1565" spans="1:7">
       <c r="B1565" t="s">
-        <v>331</v>
+        <v>370</v>
       </c>
       <c r="C1565" t="s">
-        <v>29</v>
+        <v>1517</v>
       </c>
       <c r="E1565" t="s">
-        <v>332</v>
+        <v>235</v>
       </c>
       <c r="F1565">
         <v>1</v>
       </c>
       <c r="G1565">
-        <v>0</v>
+        <v>404</v>
       </c>
     </row>
     <row r="1566" spans="1:7">
       <c r="B1566" t="s">
-        <v>1533</v>
+        <v>1320</v>
       </c>
       <c r="C1566" t="s">
-        <v>880</v>
+        <v>352</v>
       </c>
       <c r="E1566" t="s">
-        <v>235</v>
+        <v>171</v>
       </c>
       <c r="F1566">
         <v>1</v>
       </c>
       <c r="G1566">
-        <v>0</v>
+        <v>404</v>
       </c>
     </row>
     <row r="1567" spans="1:7">
       <c r="B1567" t="s">
-        <v>341</v>
+        <v>297</v>
       </c>
       <c r="C1567" t="s">
-        <v>125</v>
+        <v>298</v>
       </c>
       <c r="E1567" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="F1567">
         <v>1</v>
       </c>
       <c r="G1567">
-        <v>0</v>
+        <v>404</v>
       </c>
     </row>
     <row r="1568" spans="1:7">
       <c r="B1568" t="s">
-        <v>1328</v>
+        <v>1277</v>
       </c>
       <c r="C1568" t="s">
-        <v>4</v>
+        <v>42</v>
       </c>
       <c r="E1568" t="s">
-        <v>19</v>
+        <v>235</v>
       </c>
       <c r="F1568">
         <v>1</v>
       </c>
       <c r="G1568">
-        <v>0</v>
+        <v>402</v>
       </c>
     </row>
     <row r="1569" spans="1:7">
       <c r="B1569" t="s">
-        <v>1534</v>
+        <v>576</v>
       </c>
       <c r="C1569" t="s">
-        <v>329</v>
+        <v>1518</v>
       </c>
       <c r="E1569" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F1569">
         <v>1</v>
       </c>
       <c r="G1569">
-        <v>0</v>
+        <v>402</v>
       </c>
     </row>
     <row r="1570" spans="1:7">
       <c r="B1570" t="s">
-        <v>1535</v>
+        <v>1519</v>
       </c>
       <c r="C1570" t="s">
-        <v>1536</v>
+        <v>101</v>
       </c>
       <c r="E1570" t="s">
-        <v>44</v>
+        <v>604</v>
       </c>
       <c r="F1570">
         <v>1</v>
       </c>
       <c r="G1570">
-        <v>0</v>
+        <v>402</v>
       </c>
     </row>
     <row r="1571" spans="1:7">
       <c r="B1571" t="s">
-        <v>1537</v>
+        <v>1520</v>
       </c>
       <c r="C1571" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>1261</v>
       </c>
       <c r="F1571">
         <v>1</v>
       </c>
       <c r="G1571">
-        <v>0</v>
+        <v>402</v>
       </c>
     </row>
     <row r="1572" spans="1:7">
       <c r="B1572" t="s">
-        <v>1538</v>
+        <v>1381</v>
       </c>
       <c r="C1572" t="s">
-        <v>1115</v>
+        <v>26</v>
       </c>
       <c r="E1572" t="s">
-        <v>77</v>
+        <v>50</v>
       </c>
       <c r="F1572">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1572">
-        <v>0</v>
+        <v>402</v>
       </c>
     </row>
     <row r="1573" spans="1:7">
       <c r="B1573" t="s">
-        <v>1539</v>
+        <v>1521</v>
       </c>
       <c r="C1573" t="s">
-        <v>11</v>
+        <v>67</v>
       </c>
       <c r="E1573" t="s">
-        <v>346</v>
+        <v>10</v>
       </c>
       <c r="F1573">
         <v>1</v>
       </c>
       <c r="G1573">
-        <v>0</v>
+        <v>402</v>
       </c>
     </row>
     <row r="1574" spans="1:7">
       <c r="B1574" t="s">
-        <v>854</v>
+        <v>619</v>
       </c>
       <c r="C1574" t="s">
-        <v>299</v>
+        <v>45</v>
       </c>
       <c r="E1574" t="s">
-        <v>184</v>
+        <v>10</v>
       </c>
       <c r="F1574">
         <v>1</v>
       </c>
       <c r="G1574">
-        <v>0</v>
+        <v>402</v>
       </c>
     </row>
     <row r="1575" spans="1:7">
       <c r="B1575" t="s">
-        <v>738</v>
+        <v>1522</v>
       </c>
       <c r="C1575" t="s">
-        <v>144</v>
+        <v>1292</v>
       </c>
       <c r="E1575" t="s">
-        <v>737</v>
+        <v>1152</v>
       </c>
       <c r="F1575">
         <v>1</v>
       </c>
       <c r="G1575">
-        <v>0</v>
+        <v>402</v>
       </c>
     </row>
     <row r="1576" spans="1:7">
       <c r="B1576" t="s">
-        <v>1540</v>
+        <v>1523</v>
       </c>
       <c r="C1576" t="s">
-        <v>191</v>
+        <v>1400</v>
       </c>
       <c r="E1576" t="s">
-        <v>375</v>
+        <v>531</v>
       </c>
       <c r="F1576">
         <v>1</v>
       </c>
       <c r="G1576">
-        <v>0</v>
+        <v>402</v>
       </c>
     </row>
     <row r="1577" spans="1:7">
       <c r="B1577" t="s">
-        <v>1541</v>
+        <v>1307</v>
       </c>
       <c r="C1577" t="s">
-        <v>967</v>
-[...2 lines deleted...]
-        <v>375</v>
+        <v>1418</v>
       </c>
       <c r="F1577">
         <v>1</v>
       </c>
       <c r="G1577">
-        <v>0</v>
+        <v>402</v>
       </c>
     </row>
     <row r="1578" spans="1:7">
       <c r="B1578" t="s">
-        <v>1542</v>
+        <v>1307</v>
       </c>
       <c r="C1578" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>375</v>
+        <v>1524</v>
       </c>
       <c r="F1578">
         <v>1</v>
       </c>
       <c r="G1578">
-        <v>0</v>
+        <v>402</v>
       </c>
     </row>
     <row r="1579" spans="1:7">
       <c r="B1579" t="s">
-        <v>1543</v>
+        <v>1525</v>
       </c>
       <c r="C1579" t="s">
-        <v>676</v>
+        <v>589</v>
       </c>
       <c r="E1579" t="s">
-        <v>147</v>
+        <v>448</v>
       </c>
       <c r="F1579">
         <v>1</v>
       </c>
       <c r="G1579">
-        <v>0</v>
+        <v>396</v>
       </c>
     </row>
     <row r="1580" spans="1:7">
       <c r="B1580" t="s">
-        <v>324</v>
+        <v>1526</v>
       </c>
       <c r="C1580" t="s">
-        <v>153</v>
+        <v>65</v>
       </c>
       <c r="E1580" t="s">
-        <v>702</v>
+        <v>448</v>
       </c>
       <c r="F1580">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1580">
-        <v>0</v>
+        <v>396</v>
       </c>
     </row>
     <row r="1581" spans="1:7">
       <c r="B1581" t="s">
-        <v>766</v>
+        <v>1527</v>
       </c>
       <c r="C1581" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>267</v>
       </c>
       <c r="F1581">
         <v>1</v>
       </c>
       <c r="G1581">
-        <v>0</v>
+        <v>381</v>
       </c>
     </row>
     <row r="1582" spans="1:7">
       <c r="B1582" t="s">
-        <v>1544</v>
+        <v>1528</v>
       </c>
       <c r="C1582" t="s">
-        <v>83</v>
+        <v>368</v>
+      </c>
+      <c r="E1582" t="s">
+        <v>714</v>
       </c>
       <c r="F1582">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1582">
-        <v>0</v>
+        <v>378</v>
       </c>
     </row>
     <row r="1583" spans="1:7">
       <c r="B1583" t="s">
-        <v>1545</v>
+        <v>1529</v>
       </c>
       <c r="C1583" t="s">
-        <v>1546</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>101</v>
       </c>
       <c r="F1583">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1583">
-        <v>0</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1584" spans="1:7">
       <c r="B1584" t="s">
-        <v>1547</v>
+        <v>1503</v>
       </c>
       <c r="C1584" t="s">
-        <v>442</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="F1584">
         <v>1</v>
       </c>
       <c r="G1584">
-        <v>0</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1585" spans="1:7">
       <c r="B1585" t="s">
-        <v>1548</v>
+        <v>713</v>
       </c>
       <c r="C1585" t="s">
-        <v>207</v>
+        <v>77</v>
       </c>
       <c r="E1585" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="F1585">
         <v>1</v>
       </c>
       <c r="G1585">
-        <v>0</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1586" spans="1:7">
       <c r="B1586" t="s">
+        <v>1530</v>
+      </c>
+      <c r="C1586" t="s">
+        <v>42</v>
+      </c>
+      <c r="E1586" t="s">
+        <v>10</v>
+      </c>
+      <c r="F1586">
+        <v>3</v>
+      </c>
+      <c r="G1586">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="1587" spans="1:7">
+      <c r="B1587" t="s">
+        <v>1531</v>
+      </c>
+      <c r="C1587" t="s">
+        <v>327</v>
+      </c>
+      <c r="F1587">
+        <v>1</v>
+      </c>
+      <c r="G1587">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="1588" spans="1:7">
+      <c r="B1588" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C1588" t="s">
+        <v>1</v>
+      </c>
+      <c r="F1588">
+        <v>1</v>
+      </c>
+      <c r="G1588">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="1589" spans="1:7">
+      <c r="B1589" t="s">
+        <v>979</v>
+      </c>
+      <c r="C1589" t="s">
+        <v>1532</v>
+      </c>
+      <c r="F1589">
+        <v>1</v>
+      </c>
+      <c r="G1589">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="1590" spans="1:7">
+      <c r="B1590" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C1590" t="s">
+        <v>15</v>
+      </c>
+      <c r="E1590" t="s">
+        <v>142</v>
+      </c>
+      <c r="F1590">
+        <v>1</v>
+      </c>
+      <c r="G1590">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="1591" spans="1:7">
+      <c r="B1591" t="s">
+        <v>462</v>
+      </c>
+      <c r="C1591" t="s">
+        <v>141</v>
+      </c>
+      <c r="E1591" t="s">
+        <v>43</v>
+      </c>
+      <c r="F1591">
+        <v>1</v>
+      </c>
+      <c r="G1591">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="1592" spans="1:7">
+      <c r="B1592" t="s">
+        <v>359</v>
+      </c>
+      <c r="C1592" t="s">
+        <v>352</v>
+      </c>
+      <c r="E1592" t="s">
+        <v>206</v>
+      </c>
+      <c r="F1592">
+        <v>1</v>
+      </c>
+      <c r="G1592">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="1593" spans="1:7">
+      <c r="B1593" t="s">
+        <v>1534</v>
+      </c>
+      <c r="C1593" t="s">
+        <v>610</v>
+      </c>
+      <c r="E1593" t="s">
+        <v>52</v>
+      </c>
+      <c r="F1593">
+        <v>1</v>
+      </c>
+      <c r="G1593">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="1594" spans="1:7">
+      <c r="B1594" t="s">
+        <v>1535</v>
+      </c>
+      <c r="C1594" t="s">
+        <v>67</v>
+      </c>
+      <c r="E1594" t="s">
+        <v>52</v>
+      </c>
+      <c r="F1594">
+        <v>1</v>
+      </c>
+      <c r="G1594">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="1595" spans="1:7">
+      <c r="B1595" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C1595" t="s">
+        <v>244</v>
+      </c>
+      <c r="E1595" t="s">
+        <v>29</v>
+      </c>
+      <c r="F1595">
+        <v>1</v>
+      </c>
+      <c r="G1595">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="1596" spans="1:7">
+      <c r="B1596" t="s">
+        <v>1537</v>
+      </c>
+      <c r="C1596" t="s">
+        <v>92</v>
+      </c>
+      <c r="F1596">
+        <v>1</v>
+      </c>
+      <c r="G1596">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="1597" spans="1:7">
+      <c r="B1597" t="s">
+        <v>1538</v>
+      </c>
+      <c r="C1597" t="s">
+        <v>111</v>
+      </c>
+      <c r="E1597" t="s">
+        <v>871</v>
+      </c>
+      <c r="F1597">
+        <v>1</v>
+      </c>
+      <c r="G1597">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="1598" spans="1:7">
+      <c r="B1598" t="s">
+        <v>965</v>
+      </c>
+      <c r="C1598" t="s">
+        <v>710</v>
+      </c>
+      <c r="E1598" t="s">
+        <v>448</v>
+      </c>
+      <c r="F1598">
+        <v>1</v>
+      </c>
+      <c r="G1598">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="1599" spans="1:7">
+      <c r="B1599" t="s">
+        <v>1539</v>
+      </c>
+      <c r="C1599" t="s">
+        <v>26</v>
+      </c>
+      <c r="E1599" t="s">
+        <v>213</v>
+      </c>
+      <c r="F1599">
+        <v>1</v>
+      </c>
+      <c r="G1599">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="1600" spans="1:7">
+      <c r="B1600" t="s">
+        <v>288</v>
+      </c>
+      <c r="C1600" t="s">
+        <v>174</v>
+      </c>
+      <c r="E1600" t="s">
+        <v>16</v>
+      </c>
+      <c r="F1600">
+        <v>1</v>
+      </c>
+      <c r="G1600">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="1601" spans="1:7">
+      <c r="B1601" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C1601" t="s">
+        <v>141</v>
+      </c>
+      <c r="E1601" t="s">
+        <v>16</v>
+      </c>
+      <c r="F1601">
+        <v>1</v>
+      </c>
+      <c r="G1601">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="1602" spans="1:7">
+      <c r="B1602" t="s">
+        <v>1540</v>
+      </c>
+      <c r="C1602" t="s">
+        <v>141</v>
+      </c>
+      <c r="E1602" t="s">
+        <v>16</v>
+      </c>
+      <c r="F1602">
+        <v>1</v>
+      </c>
+      <c r="G1602">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="1603" spans="1:7">
+      <c r="B1603" t="s">
+        <v>1541</v>
+      </c>
+      <c r="C1603" t="s">
+        <v>502</v>
+      </c>
+      <c r="E1603" t="s">
+        <v>555</v>
+      </c>
+      <c r="F1603">
+        <v>1</v>
+      </c>
+      <c r="G1603">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="1604" spans="1:7">
+      <c r="B1604" t="s">
+        <v>1542</v>
+      </c>
+      <c r="C1604" t="s">
+        <v>226</v>
+      </c>
+      <c r="E1604" t="s">
+        <v>714</v>
+      </c>
+      <c r="F1604">
+        <v>1</v>
+      </c>
+      <c r="G1604">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="1605" spans="1:7">
+      <c r="B1605" t="s">
+        <v>165</v>
+      </c>
+      <c r="C1605" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1605" t="s">
+        <v>714</v>
+      </c>
+      <c r="F1605">
+        <v>1</v>
+      </c>
+      <c r="G1605">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="1606" spans="1:7">
+      <c r="B1606" t="s">
+        <v>1543</v>
+      </c>
+      <c r="C1606" t="s">
+        <v>54</v>
+      </c>
+      <c r="E1606" t="s">
+        <v>714</v>
+      </c>
+      <c r="F1606">
+        <v>1</v>
+      </c>
+      <c r="G1606">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="1607" spans="1:7">
+      <c r="B1607" t="s">
+        <v>510</v>
+      </c>
+      <c r="C1607" t="s">
+        <v>690</v>
+      </c>
+      <c r="E1607" t="s">
+        <v>714</v>
+      </c>
+      <c r="F1607">
+        <v>1</v>
+      </c>
+      <c r="G1607">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="1608" spans="1:7">
+      <c r="B1608" t="s">
+        <v>361</v>
+      </c>
+      <c r="C1608" t="s">
+        <v>233</v>
+      </c>
+      <c r="E1608" t="s">
+        <v>1081</v>
+      </c>
+      <c r="F1608">
+        <v>1</v>
+      </c>
+      <c r="G1608">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="1609" spans="1:7">
+      <c r="B1609" t="s">
+        <v>1544</v>
+      </c>
+      <c r="C1609" t="s">
+        <v>473</v>
+      </c>
+      <c r="E1609" t="s">
+        <v>1081</v>
+      </c>
+      <c r="F1609">
+        <v>1</v>
+      </c>
+      <c r="G1609">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="1610" spans="1:7">
+      <c r="B1610" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C1610" t="s">
+        <v>310</v>
+      </c>
+      <c r="E1610" t="s">
+        <v>1152</v>
+      </c>
+      <c r="F1610">
+        <v>1</v>
+      </c>
+      <c r="G1610">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="1611" spans="1:7">
+      <c r="B1611" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C1611" t="s">
+        <v>308</v>
+      </c>
+      <c r="F1611">
+        <v>1</v>
+      </c>
+      <c r="G1611">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="1612" spans="1:7">
+      <c r="B1612" t="s">
+        <v>1546</v>
+      </c>
+      <c r="C1612" t="s">
+        <v>610</v>
+      </c>
+      <c r="F1612">
+        <v>1</v>
+      </c>
+      <c r="G1612">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="1613" spans="1:7">
+      <c r="B1613" t="s">
+        <v>1547</v>
+      </c>
+      <c r="C1613" t="s">
+        <v>111</v>
+      </c>
+      <c r="E1613" t="s">
+        <v>317</v>
+      </c>
+      <c r="F1613">
+        <v>1</v>
+      </c>
+      <c r="G1613">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="1614" spans="1:7">
+      <c r="B1614" t="s">
+        <v>1548</v>
+      </c>
+      <c r="C1614" t="s">
+        <v>22</v>
+      </c>
+      <c r="F1614">
+        <v>1</v>
+      </c>
+      <c r="G1614">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="1615" spans="1:7">
+      <c r="B1615" t="s">
         <v>1549</v>
       </c>
-      <c r="C1586" t="s">
+      <c r="C1615" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1615">
+        <v>1</v>
+      </c>
+      <c r="G1615">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="1616" spans="1:7">
+      <c r="B1616" t="s">
+        <v>1550</v>
+      </c>
+      <c r="C1616" t="s">
+        <v>22</v>
+      </c>
+      <c r="E1616" t="s">
+        <v>10</v>
+      </c>
+      <c r="F1616">
+        <v>1</v>
+      </c>
+      <c r="G1616">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="1617" spans="1:7">
+      <c r="B1617" t="s">
+        <v>728</v>
+      </c>
+      <c r="C1617" t="s">
+        <v>610</v>
+      </c>
+      <c r="E1617" t="s">
+        <v>75</v>
+      </c>
+      <c r="F1617">
+        <v>1</v>
+      </c>
+      <c r="G1617">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="1618" spans="1:7">
+      <c r="B1618" t="s">
+        <v>1551</v>
+      </c>
+      <c r="C1618" t="s">
+        <v>122</v>
+      </c>
+      <c r="E1618" t="s">
+        <v>317</v>
+      </c>
+      <c r="F1618">
+        <v>1</v>
+      </c>
+      <c r="G1618">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="1619" spans="1:7">
+      <c r="B1619" t="s">
+        <v>1552</v>
+      </c>
+      <c r="C1619" t="s">
+        <v>1553</v>
+      </c>
+      <c r="F1619">
+        <v>1</v>
+      </c>
+      <c r="G1619">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="1620" spans="1:7">
+      <c r="B1620" t="s">
+        <v>1554</v>
+      </c>
+      <c r="C1620" t="s">
+        <v>111</v>
+      </c>
+      <c r="E1620" t="s">
+        <v>317</v>
+      </c>
+      <c r="F1620">
+        <v>1</v>
+      </c>
+      <c r="G1620">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="1621" spans="1:7">
+      <c r="B1621" t="s">
+        <v>224</v>
+      </c>
+      <c r="C1621" t="s">
+        <v>690</v>
+      </c>
+      <c r="E1621" t="s">
+        <v>912</v>
+      </c>
+      <c r="F1621">
+        <v>3</v>
+      </c>
+      <c r="G1621">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="1622" spans="1:7">
+      <c r="B1622" t="s">
+        <v>1555</v>
+      </c>
+      <c r="C1622" t="s">
+        <v>54</v>
+      </c>
+      <c r="E1622" t="s">
+        <v>1093</v>
+      </c>
+      <c r="F1622">
+        <v>1</v>
+      </c>
+      <c r="G1622">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="1623" spans="1:7">
+      <c r="B1623" t="s">
+        <v>1556</v>
+      </c>
+      <c r="C1623" t="s">
+        <v>37</v>
+      </c>
+      <c r="E1623" t="s">
+        <v>90</v>
+      </c>
+      <c r="F1623">
+        <v>1</v>
+      </c>
+      <c r="G1623">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="1624" spans="1:7">
+      <c r="B1624" t="s">
+        <v>1557</v>
+      </c>
+      <c r="C1624" t="s">
+        <v>69</v>
+      </c>
+      <c r="E1624" t="s">
+        <v>995</v>
+      </c>
+      <c r="F1624">
+        <v>1</v>
+      </c>
+      <c r="G1624">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="1625" spans="1:7">
+      <c r="B1625" t="s">
+        <v>244</v>
+      </c>
+      <c r="C1625" t="s">
+        <v>122</v>
+      </c>
+      <c r="E1625" t="s">
+        <v>995</v>
+      </c>
+      <c r="F1625">
+        <v>1</v>
+      </c>
+      <c r="G1625">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="1626" spans="1:7">
+      <c r="B1626" t="s">
+        <v>1558</v>
+      </c>
+      <c r="C1626" t="s">
+        <v>244</v>
+      </c>
+      <c r="E1626" t="s">
+        <v>50</v>
+      </c>
+      <c r="F1626">
+        <v>1</v>
+      </c>
+      <c r="G1626">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="1627" spans="1:7">
+      <c r="B1627" t="s">
+        <v>1559</v>
+      </c>
+      <c r="C1627" t="s">
+        <v>80</v>
+      </c>
+      <c r="E1627" t="s">
+        <v>50</v>
+      </c>
+      <c r="F1627">
+        <v>1</v>
+      </c>
+      <c r="G1627">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="1628" spans="1:7">
+      <c r="B1628" t="s">
+        <v>852</v>
+      </c>
+      <c r="C1628" t="s">
+        <v>710</v>
+      </c>
+      <c r="E1628" t="s">
+        <v>10</v>
+      </c>
+      <c r="F1628">
+        <v>1</v>
+      </c>
+      <c r="G1628">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="1629" spans="1:7">
+      <c r="B1629" t="s">
+        <v>1560</v>
+      </c>
+      <c r="C1629" t="s">
+        <v>265</v>
+      </c>
+      <c r="E1629" t="s">
+        <v>235</v>
+      </c>
+      <c r="F1629">
+        <v>2</v>
+      </c>
+      <c r="G1629">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="1630" spans="1:7">
+      <c r="B1630" t="s">
+        <v>1561</v>
+      </c>
+      <c r="C1630" t="s">
+        <v>896</v>
+      </c>
+      <c r="E1630" t="s">
+        <v>167</v>
+      </c>
+      <c r="F1630">
+        <v>1</v>
+      </c>
+      <c r="G1630">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="1631" spans="1:7">
+      <c r="B1631" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C1631" t="s">
+        <v>292</v>
+      </c>
+      <c r="E1631" t="s">
+        <v>29</v>
+      </c>
+      <c r="F1631">
+        <v>2</v>
+      </c>
+      <c r="G1631">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="1632" spans="1:7">
+      <c r="B1632" t="s">
+        <v>1562</v>
+      </c>
+      <c r="C1632" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1632" t="s">
+        <v>379</v>
+      </c>
+      <c r="F1632">
+        <v>3</v>
+      </c>
+      <c r="G1632">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="1633" spans="1:7">
+      <c r="B1633" t="s">
+        <v>1563</v>
+      </c>
+      <c r="C1633" t="s">
+        <v>1048</v>
+      </c>
+      <c r="E1633" t="s">
+        <v>142</v>
+      </c>
+      <c r="F1633">
+        <v>1</v>
+      </c>
+      <c r="G1633">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="1634" spans="1:7">
+      <c r="B1634" t="s">
+        <v>363</v>
+      </c>
+      <c r="C1634" t="s">
+        <v>48</v>
+      </c>
+      <c r="E1634" t="s">
+        <v>362</v>
+      </c>
+      <c r="F1634">
+        <v>1</v>
+      </c>
+      <c r="G1634">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="1635" spans="1:7">
+      <c r="B1635" t="s">
+        <v>680</v>
+      </c>
+      <c r="C1635" t="s">
+        <v>122</v>
+      </c>
+      <c r="E1635" t="s">
+        <v>16</v>
+      </c>
+      <c r="F1635">
+        <v>1</v>
+      </c>
+      <c r="G1635">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="1636" spans="1:7">
+      <c r="B1636" t="s">
+        <v>1564</v>
+      </c>
+      <c r="C1636" t="s">
+        <v>35</v>
+      </c>
+      <c r="E1636" t="s">
+        <v>16</v>
+      </c>
+      <c r="F1636">
+        <v>2</v>
+      </c>
+      <c r="G1636">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="1637" spans="1:7">
+      <c r="B1637" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C1637" t="s">
+        <v>302</v>
+      </c>
+      <c r="E1637" t="s">
+        <v>52</v>
+      </c>
+      <c r="F1637">
+        <v>1</v>
+      </c>
+      <c r="G1637">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="1638" spans="1:7">
+      <c r="B1638" t="s">
+        <v>680</v>
+      </c>
+      <c r="C1638" t="s">
+        <v>48</v>
+      </c>
+      <c r="E1638" t="s">
+        <v>16</v>
+      </c>
+      <c r="F1638">
+        <v>1</v>
+      </c>
+      <c r="G1638">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="1639" spans="1:7">
+      <c r="B1639" t="s">
+        <v>839</v>
+      </c>
+      <c r="C1639" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E1639" t="s">
+        <v>551</v>
+      </c>
+      <c r="F1639">
+        <v>1</v>
+      </c>
+      <c r="G1639">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="1640" spans="1:7">
+      <c r="B1640" t="s">
+        <v>1566</v>
+      </c>
+      <c r="C1640" t="s">
+        <v>407</v>
+      </c>
+      <c r="E1640" t="s">
+        <v>50</v>
+      </c>
+      <c r="F1640">
+        <v>1</v>
+      </c>
+      <c r="G1640">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="1641" spans="1:7">
+      <c r="B1641" t="s">
+        <v>968</v>
+      </c>
+      <c r="C1641" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1641" t="s">
+        <v>50</v>
+      </c>
+      <c r="F1641">
+        <v>1</v>
+      </c>
+      <c r="G1641">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="1642" spans="1:7">
+      <c r="B1642" t="s">
+        <v>890</v>
+      </c>
+      <c r="C1642" t="s">
+        <v>352</v>
+      </c>
+      <c r="E1642" t="s">
+        <v>531</v>
+      </c>
+      <c r="F1642">
+        <v>1</v>
+      </c>
+      <c r="G1642">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="1643" spans="1:7">
+      <c r="B1643" t="s">
+        <v>534</v>
+      </c>
+      <c r="C1643" t="s">
+        <v>1084</v>
+      </c>
+      <c r="F1643">
+        <v>1</v>
+      </c>
+      <c r="G1643">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="1644" spans="1:7">
+      <c r="B1644" t="s">
+        <v>1567</v>
+      </c>
+      <c r="C1644" t="s">
+        <v>101</v>
+      </c>
+      <c r="F1644">
+        <v>1</v>
+      </c>
+      <c r="G1644">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="1645" spans="1:7">
+      <c r="B1645" t="s">
+        <v>1568</v>
+      </c>
+      <c r="C1645" t="s">
+        <v>128</v>
+      </c>
+      <c r="F1645">
+        <v>1</v>
+      </c>
+      <c r="G1645">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="1646" spans="1:7">
+      <c r="B1646" t="s">
+        <v>887</v>
+      </c>
+      <c r="C1646" t="s">
+        <v>587</v>
+      </c>
+      <c r="F1646">
+        <v>2</v>
+      </c>
+      <c r="G1646">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="1647" spans="1:7">
+      <c r="B1647" t="s">
+        <v>1569</v>
+      </c>
+      <c r="C1647" t="s">
+        <v>1570</v>
+      </c>
+      <c r="E1647" t="s">
+        <v>1152</v>
+      </c>
+      <c r="F1647">
+        <v>1</v>
+      </c>
+      <c r="G1647">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="1648" spans="1:7">
+      <c r="B1648" t="s">
+        <v>1571</v>
+      </c>
+      <c r="C1648" t="s">
+        <v>147</v>
+      </c>
+      <c r="E1648" t="s">
+        <v>29</v>
+      </c>
+      <c r="F1648">
+        <v>1</v>
+      </c>
+      <c r="G1648">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="1649" spans="1:7">
+      <c r="B1649" t="s">
+        <v>1572</v>
+      </c>
+      <c r="C1649" t="s">
+        <v>298</v>
+      </c>
+      <c r="E1649" t="s">
+        <v>29</v>
+      </c>
+      <c r="F1649">
+        <v>1</v>
+      </c>
+      <c r="G1649">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="1650" spans="1:7">
+      <c r="B1650" t="s">
+        <v>1573</v>
+      </c>
+      <c r="C1650" t="s">
+        <v>141</v>
+      </c>
+      <c r="E1650" t="s">
+        <v>29</v>
+      </c>
+      <c r="F1650">
+        <v>1</v>
+      </c>
+      <c r="G1650">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="1651" spans="1:7">
+      <c r="B1651" t="s">
+        <v>1574</v>
+      </c>
+      <c r="C1651" t="s">
+        <v>122</v>
+      </c>
+      <c r="F1651">
+        <v>2</v>
+      </c>
+      <c r="G1651">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="1652" spans="1:7">
+      <c r="B1652" t="s">
+        <v>709</v>
+      </c>
+      <c r="C1652" t="s">
+        <v>111</v>
+      </c>
+      <c r="D1652">
+        <v>1997</v>
+      </c>
+      <c r="E1652" t="s">
+        <v>206</v>
+      </c>
+      <c r="F1652">
+        <v>1</v>
+      </c>
+      <c r="G1652">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="1653" spans="1:7">
+      <c r="B1653" t="s">
+        <v>1575</v>
+      </c>
+      <c r="C1653" t="s">
+        <v>1015</v>
+      </c>
+      <c r="F1653">
+        <v>1</v>
+      </c>
+      <c r="G1653">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="1654" spans="1:7">
+      <c r="B1654" t="s">
+        <v>1576</v>
+      </c>
+      <c r="C1654" t="s">
+        <v>42</v>
+      </c>
+      <c r="E1654" t="s">
+        <v>995</v>
+      </c>
+      <c r="F1654">
+        <v>1</v>
+      </c>
+      <c r="G1654">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="1655" spans="1:7">
+      <c r="B1655" t="s">
+        <v>1269</v>
+      </c>
+      <c r="C1655" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1655" t="s">
+        <v>206</v>
+      </c>
+      <c r="F1655">
+        <v>2</v>
+      </c>
+      <c r="G1655">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="1656" spans="1:7">
+      <c r="B1656" t="s">
+        <v>1577</v>
+      </c>
+      <c r="C1656" t="s">
+        <v>1578</v>
+      </c>
+      <c r="E1656" t="s">
+        <v>274</v>
+      </c>
+      <c r="F1656">
+        <v>1</v>
+      </c>
+      <c r="G1656">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="1657" spans="1:7">
+      <c r="B1657" t="s">
+        <v>329</v>
+      </c>
+      <c r="C1657" t="s">
+        <v>42</v>
+      </c>
+      <c r="E1657" t="s">
+        <v>29</v>
+      </c>
+      <c r="F1657">
+        <v>1</v>
+      </c>
+      <c r="G1657">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="1658" spans="1:7">
+      <c r="B1658" t="s">
+        <v>1579</v>
+      </c>
+      <c r="C1658" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1658" t="s">
+        <v>235</v>
+      </c>
+      <c r="F1658">
+        <v>1</v>
+      </c>
+      <c r="G1658">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="1659" spans="1:7">
+      <c r="B1659" t="s">
+        <v>1579</v>
+      </c>
+      <c r="C1659" t="s">
+        <v>261</v>
+      </c>
+      <c r="E1659" t="s">
+        <v>235</v>
+      </c>
+      <c r="F1659">
+        <v>1</v>
+      </c>
+      <c r="G1659">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="1660" spans="1:7">
+      <c r="B1660" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C1660" t="s">
+        <v>111</v>
+      </c>
+      <c r="F1660">
+        <v>1</v>
+      </c>
+      <c r="G1660">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="1661" spans="1:7">
+      <c r="B1661" t="s">
+        <v>1581</v>
+      </c>
+      <c r="C1661" t="s">
+        <v>1582</v>
+      </c>
+      <c r="E1661" t="s">
+        <v>614</v>
+      </c>
+      <c r="F1661">
+        <v>3</v>
+      </c>
+      <c r="G1661">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="1662" spans="1:7">
+      <c r="B1662" t="s">
+        <v>1583</v>
+      </c>
+      <c r="C1662" t="s">
+        <v>244</v>
+      </c>
+      <c r="F1662">
+        <v>1</v>
+      </c>
+      <c r="G1662">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="1663" spans="1:7">
+      <c r="B1663" t="s">
+        <v>1584</v>
+      </c>
+      <c r="C1663" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1663" t="s">
+        <v>160</v>
+      </c>
+      <c r="F1663">
+        <v>1</v>
+      </c>
+      <c r="G1663">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="1664" spans="1:7">
+      <c r="B1664" t="s">
+        <v>341</v>
+      </c>
+      <c r="C1664" t="s">
+        <v>992</v>
+      </c>
+      <c r="D1664">
+        <v>1977</v>
+      </c>
+      <c r="E1664" t="s">
+        <v>160</v>
+      </c>
+      <c r="F1664">
+        <v>1</v>
+      </c>
+      <c r="G1664">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="1665" spans="1:7">
+      <c r="B1665" t="s">
+        <v>1585</v>
+      </c>
+      <c r="C1665" t="s">
+        <v>145</v>
+      </c>
+      <c r="E1665" t="s">
+        <v>142</v>
+      </c>
+      <c r="F1665">
+        <v>1</v>
+      </c>
+      <c r="G1665">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="1666" spans="1:7">
+      <c r="B1666" t="s">
+        <v>445</v>
+      </c>
+      <c r="C1666" t="s">
+        <v>111</v>
+      </c>
+      <c r="E1666" t="s">
+        <v>160</v>
+      </c>
+      <c r="F1666">
+        <v>1</v>
+      </c>
+      <c r="G1666">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="1667" spans="1:7">
+      <c r="B1667" t="s">
+        <v>280</v>
+      </c>
+      <c r="C1667" t="s">
+        <v>54</v>
+      </c>
+      <c r="E1667" t="s">
+        <v>52</v>
+      </c>
+      <c r="F1667">
+        <v>1</v>
+      </c>
+      <c r="G1667">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="1668" spans="1:7">
+      <c r="B1668" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C1668" t="s">
+        <v>111</v>
+      </c>
+      <c r="E1668" t="s">
+        <v>52</v>
+      </c>
+      <c r="F1668">
+        <v>1</v>
+      </c>
+      <c r="G1668">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="1669" spans="1:7">
+      <c r="B1669" t="s">
+        <v>270</v>
+      </c>
+      <c r="C1669" t="s">
+        <v>1587</v>
+      </c>
+      <c r="E1669" t="s">
+        <v>10</v>
+      </c>
+      <c r="F1669">
+        <v>1</v>
+      </c>
+      <c r="G1669">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="1670" spans="1:7">
+      <c r="B1670" t="s">
+        <v>1588</v>
+      </c>
+      <c r="C1670" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1670" t="s">
+        <v>16</v>
+      </c>
+      <c r="F1670">
+        <v>2</v>
+      </c>
+      <c r="G1670">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="1671" spans="1:7">
+      <c r="B1671" t="s">
+        <v>1589</v>
+      </c>
+      <c r="C1671" t="s">
+        <v>1198</v>
+      </c>
+      <c r="E1671" t="s">
+        <v>16</v>
+      </c>
+      <c r="F1671">
+        <v>2</v>
+      </c>
+      <c r="G1671">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="1672" spans="1:7">
+      <c r="B1672" t="s">
+        <v>1590</v>
+      </c>
+      <c r="C1672" t="s">
+        <v>65</v>
+      </c>
+      <c r="E1672" t="s">
+        <v>206</v>
+      </c>
+      <c r="F1672">
+        <v>2</v>
+      </c>
+      <c r="G1672">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="1673" spans="1:7">
+      <c r="B1673" t="s">
+        <v>259</v>
+      </c>
+      <c r="C1673" t="s">
+        <v>128</v>
+      </c>
+      <c r="E1673" t="s">
+        <v>16</v>
+      </c>
+      <c r="F1673">
+        <v>2</v>
+      </c>
+      <c r="G1673">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="1674" spans="1:7">
+      <c r="B1674" t="s">
+        <v>1591</v>
+      </c>
+      <c r="C1674" t="s">
+        <v>65</v>
+      </c>
+      <c r="E1674" t="s">
+        <v>16</v>
+      </c>
+      <c r="F1674">
+        <v>2</v>
+      </c>
+      <c r="G1674">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="1675" spans="1:7">
+      <c r="B1675" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C1675" t="s">
+        <v>407</v>
+      </c>
+      <c r="E1675" t="s">
+        <v>448</v>
+      </c>
+      <c r="F1675">
+        <v>1</v>
+      </c>
+      <c r="G1675">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="1676" spans="1:7">
+      <c r="B1676" t="s">
+        <v>967</v>
+      </c>
+      <c r="C1676" t="s">
+        <v>1252</v>
+      </c>
+      <c r="E1676" t="s">
+        <v>325</v>
+      </c>
+      <c r="F1676">
+        <v>1</v>
+      </c>
+      <c r="G1676">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="1677" spans="1:7">
+      <c r="B1677" t="s">
+        <v>1593</v>
+      </c>
+      <c r="C1677" t="s">
+        <v>535</v>
+      </c>
+      <c r="E1677" t="s">
+        <v>29</v>
+      </c>
+      <c r="F1677">
+        <v>3</v>
+      </c>
+      <c r="G1677">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="1678" spans="1:7">
+      <c r="B1678" t="s">
+        <v>741</v>
+      </c>
+      <c r="C1678" t="s">
+        <v>1594</v>
+      </c>
+      <c r="E1678" t="s">
+        <v>75</v>
+      </c>
+      <c r="F1678">
+        <v>3</v>
+      </c>
+      <c r="G1678">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="1679" spans="1:7">
+      <c r="B1679" t="s">
+        <v>810</v>
+      </c>
+      <c r="C1679" t="s">
+        <v>80</v>
+      </c>
+      <c r="E1679" t="s">
+        <v>102</v>
+      </c>
+      <c r="F1679">
+        <v>1</v>
+      </c>
+      <c r="G1679">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="1680" spans="1:7">
+      <c r="B1680" t="s">
+        <v>1595</v>
+      </c>
+      <c r="C1680" t="s">
+        <v>65</v>
+      </c>
+      <c r="E1680" t="s">
+        <v>102</v>
+      </c>
+      <c r="F1680">
+        <v>3</v>
+      </c>
+      <c r="G1680">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="1681" spans="1:7">
+      <c r="B1681" t="s">
+        <v>644</v>
+      </c>
+      <c r="C1681" t="s">
+        <v>327</v>
+      </c>
+      <c r="F1681">
+        <v>1</v>
+      </c>
+      <c r="G1681">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="1682" spans="1:7">
+      <c r="B1682" t="s">
+        <v>741</v>
+      </c>
+      <c r="C1682" t="s">
+        <v>1048</v>
+      </c>
+      <c r="E1682" t="s">
+        <v>50</v>
+      </c>
+      <c r="F1682">
+        <v>1</v>
+      </c>
+      <c r="G1682">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="1683" spans="1:7">
+      <c r="B1683" t="s">
+        <v>493</v>
+      </c>
+      <c r="C1683" t="s">
+        <v>122</v>
+      </c>
+      <c r="E1683" t="s">
+        <v>624</v>
+      </c>
+      <c r="F1683">
+        <v>1</v>
+      </c>
+      <c r="G1683">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="1684" spans="1:7">
+      <c r="B1684" t="s">
+        <v>1596</v>
+      </c>
+      <c r="C1684" t="s">
+        <v>77</v>
+      </c>
+      <c r="F1684">
+        <v>1</v>
+      </c>
+      <c r="G1684">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="1685" spans="1:7">
+      <c r="B1685" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C1685" t="s">
+        <v>710</v>
+      </c>
+      <c r="F1685">
+        <v>1</v>
+      </c>
+      <c r="G1685">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="1686" spans="1:7">
+      <c r="B1686" t="s">
+        <v>1597</v>
+      </c>
+      <c r="C1686" t="s">
+        <v>261</v>
+      </c>
+      <c r="E1686" t="s">
+        <v>10</v>
+      </c>
+      <c r="F1686">
+        <v>1</v>
+      </c>
+      <c r="G1686">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="1687" spans="1:7">
+      <c r="B1687" t="s">
+        <v>1598</v>
+      </c>
+      <c r="C1687" t="s">
+        <v>488</v>
+      </c>
+      <c r="E1687" t="s">
+        <v>187</v>
+      </c>
+      <c r="F1687">
+        <v>1</v>
+      </c>
+      <c r="G1687">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="1688" spans="1:7">
+      <c r="B1688" t="s">
+        <v>110</v>
+      </c>
+      <c r="C1688" t="s">
+        <v>589</v>
+      </c>
+      <c r="E1688" t="s">
+        <v>187</v>
+      </c>
+      <c r="F1688">
+        <v>1</v>
+      </c>
+      <c r="G1688">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="1689" spans="1:7">
+      <c r="B1689" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C1689" t="s">
+        <v>126</v>
+      </c>
+      <c r="F1689">
+        <v>1</v>
+      </c>
+      <c r="G1689">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="1690" spans="1:7">
+      <c r="B1690" t="s">
+        <v>1600</v>
+      </c>
+      <c r="C1690" t="s">
+        <v>191</v>
+      </c>
+      <c r="E1690" t="s">
+        <v>1152</v>
+      </c>
+      <c r="F1690">
+        <v>1</v>
+      </c>
+      <c r="G1690">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="1691" spans="1:7">
+      <c r="B1691" t="s">
+        <v>1601</v>
+      </c>
+      <c r="C1691" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1691">
+        <v>1</v>
+      </c>
+      <c r="G1691">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="1692" spans="1:7">
+      <c r="B1692" t="s">
+        <v>989</v>
+      </c>
+      <c r="C1692" t="s">
+        <v>48</v>
+      </c>
+      <c r="E1692" t="s">
+        <v>1081</v>
+      </c>
+      <c r="F1692">
+        <v>1</v>
+      </c>
+      <c r="G1692">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="1693" spans="1:7">
+      <c r="B1693" t="s">
+        <v>1602</v>
+      </c>
+      <c r="C1693" t="s">
+        <v>896</v>
+      </c>
+      <c r="E1693" t="s">
+        <v>102</v>
+      </c>
+      <c r="F1693">
+        <v>3</v>
+      </c>
+      <c r="G1693">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="1694" spans="1:7">
+      <c r="B1694" t="s">
+        <v>1579</v>
+      </c>
+      <c r="C1694" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1694" t="s">
+        <v>235</v>
+      </c>
+      <c r="F1694">
+        <v>1</v>
+      </c>
+      <c r="G1694">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="1695" spans="1:7">
+      <c r="B1695" t="s">
+        <v>1603</v>
+      </c>
+      <c r="C1695" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1695">
+        <v>1</v>
+      </c>
+      <c r="G1695">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="1696" spans="1:7">
+      <c r="B1696" t="s">
+        <v>1604</v>
+      </c>
+      <c r="C1696" t="s">
+        <v>1605</v>
+      </c>
+      <c r="E1696" t="s">
+        <v>531</v>
+      </c>
+      <c r="F1696">
+        <v>1</v>
+      </c>
+      <c r="G1696">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="1697" spans="1:7">
+      <c r="B1697" t="s">
+        <v>86</v>
+      </c>
+      <c r="C1697" t="s">
+        <v>1606</v>
+      </c>
+      <c r="E1697" t="s">
+        <v>10</v>
+      </c>
+      <c r="F1697">
+        <v>1</v>
+      </c>
+      <c r="G1697">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="1698" spans="1:7">
+      <c r="B1698" t="s">
+        <v>710</v>
+      </c>
+      <c r="C1698" t="s">
+        <v>1607</v>
+      </c>
+      <c r="F1698">
+        <v>1</v>
+      </c>
+      <c r="G1698">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="1699" spans="1:7">
+      <c r="B1699" t="s">
+        <v>1608</v>
+      </c>
+      <c r="C1699" t="s">
+        <v>147</v>
+      </c>
+      <c r="E1699" t="s">
+        <v>1609</v>
+      </c>
+      <c r="F1699">
+        <v>1</v>
+      </c>
+      <c r="G1699">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="1700" spans="1:7">
+      <c r="B1700" t="s">
+        <v>1610</v>
+      </c>
+      <c r="C1700" t="s">
+        <v>226</v>
+      </c>
+      <c r="E1700" t="s">
+        <v>29</v>
+      </c>
+      <c r="F1700">
+        <v>1</v>
+      </c>
+      <c r="G1700">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="1701" spans="1:7">
+      <c r="B1701" t="s">
+        <v>1611</v>
+      </c>
+      <c r="C1701" t="s">
+        <v>122</v>
+      </c>
+      <c r="E1701" t="s">
+        <v>29</v>
+      </c>
+      <c r="F1701">
+        <v>1</v>
+      </c>
+      <c r="G1701">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="1702" spans="1:7">
+      <c r="B1702" t="s">
+        <v>1612</v>
+      </c>
+      <c r="C1702" t="s">
+        <v>54</v>
+      </c>
+      <c r="E1702" t="s">
+        <v>213</v>
+      </c>
+      <c r="F1702">
+        <v>2</v>
+      </c>
+      <c r="G1702">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="1703" spans="1:7">
+      <c r="B1703" t="s">
+        <v>1613</v>
+      </c>
+      <c r="C1703" t="s">
+        <v>797</v>
+      </c>
+      <c r="E1703" t="s">
+        <v>206</v>
+      </c>
+      <c r="F1703">
+        <v>2</v>
+      </c>
+      <c r="G1703">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="1704" spans="1:7">
+      <c r="B1704" t="s">
+        <v>552</v>
+      </c>
+      <c r="C1704" t="s">
+        <v>747</v>
+      </c>
+      <c r="E1704" t="s">
+        <v>52</v>
+      </c>
+      <c r="F1704">
+        <v>1</v>
+      </c>
+      <c r="G1704">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="1705" spans="1:7">
+      <c r="B1705" t="s">
+        <v>1614</v>
+      </c>
+      <c r="C1705" t="s">
+        <v>77</v>
+      </c>
+      <c r="E1705" t="s">
+        <v>1081</v>
+      </c>
+      <c r="F1705">
+        <v>2</v>
+      </c>
+      <c r="G1705">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="1706" spans="1:7">
+      <c r="B1706" t="s">
+        <v>1615</v>
+      </c>
+      <c r="C1706" t="s">
+        <v>37</v>
+      </c>
+      <c r="E1706" t="s">
+        <v>1081</v>
+      </c>
+      <c r="F1706">
+        <v>2</v>
+      </c>
+      <c r="G1706">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="1707" spans="1:7">
+      <c r="B1707" t="s">
+        <v>1616</v>
+      </c>
+      <c r="C1707" t="s">
+        <v>285</v>
+      </c>
+      <c r="F1707">
+        <v>1</v>
+      </c>
+      <c r="G1707">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="1708" spans="1:7">
+      <c r="B1708" t="s">
+        <v>1251</v>
+      </c>
+      <c r="C1708" t="s">
+        <v>1336</v>
+      </c>
+      <c r="F1708">
+        <v>1</v>
+      </c>
+      <c r="G1708">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="1709" spans="1:7">
+      <c r="B1709" t="s">
+        <v>1617</v>
+      </c>
+      <c r="C1709" t="s">
+        <v>1074</v>
+      </c>
+      <c r="E1709" t="s">
+        <v>142</v>
+      </c>
+      <c r="F1709">
+        <v>1</v>
+      </c>
+      <c r="G1709">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="1710" spans="1:7">
+      <c r="B1710" t="s">
+        <v>1329</v>
+      </c>
+      <c r="C1710" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1710" t="s">
+        <v>1152</v>
+      </c>
+      <c r="F1710">
+        <v>1</v>
+      </c>
+      <c r="G1710">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="1711" spans="1:7">
+      <c r="B1711" t="s">
+        <v>26</v>
+      </c>
+      <c r="C1711" t="s">
+        <v>302</v>
+      </c>
+      <c r="E1711" t="s">
+        <v>1618</v>
+      </c>
+      <c r="F1711">
+        <v>1</v>
+      </c>
+      <c r="G1711">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="1712" spans="1:7">
+      <c r="B1712" t="s">
+        <v>1619</v>
+      </c>
+      <c r="C1712" t="s">
+        <v>569</v>
+      </c>
+      <c r="E1712" t="s">
+        <v>1618</v>
+      </c>
+      <c r="F1712">
+        <v>1</v>
+      </c>
+      <c r="G1712">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="1713" spans="1:7">
+      <c r="B1713" t="s">
+        <v>1620</v>
+      </c>
+      <c r="C1713" t="s">
+        <v>77</v>
+      </c>
+      <c r="E1713" t="s">
+        <v>1618</v>
+      </c>
+      <c r="F1713">
+        <v>1</v>
+      </c>
+      <c r="G1713">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="1714" spans="1:7">
+      <c r="B1714" t="s">
+        <v>1621</v>
+      </c>
+      <c r="C1714" t="s">
+        <v>710</v>
+      </c>
+      <c r="E1714" t="s">
+        <v>1618</v>
+      </c>
+      <c r="F1714">
+        <v>1</v>
+      </c>
+      <c r="G1714">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="1715" spans="1:7">
+      <c r="B1715" t="s">
+        <v>1622</v>
+      </c>
+      <c r="C1715" t="s">
+        <v>378</v>
+      </c>
+      <c r="E1715" t="s">
+        <v>1618</v>
+      </c>
+      <c r="F1715">
+        <v>1</v>
+      </c>
+      <c r="G1715">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="1716" spans="1:7">
+      <c r="B1716" t="s">
+        <v>1503</v>
+      </c>
+      <c r="C1716" t="s">
+        <v>430</v>
+      </c>
+      <c r="E1716" t="s">
+        <v>1618</v>
+      </c>
+      <c r="F1716">
+        <v>1</v>
+      </c>
+      <c r="G1716">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="1717" spans="1:7">
+      <c r="B1717" t="s">
+        <v>1623</v>
+      </c>
+      <c r="C1717" t="s">
+        <v>647</v>
+      </c>
+      <c r="E1717" t="s">
+        <v>1618</v>
+      </c>
+      <c r="F1717">
+        <v>1</v>
+      </c>
+      <c r="G1717">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="1718" spans="1:7">
+      <c r="B1718" t="s">
+        <v>1624</v>
+      </c>
+      <c r="C1718" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1718" t="s">
+        <v>1618</v>
+      </c>
+      <c r="F1718">
+        <v>1</v>
+      </c>
+      <c r="G1718">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="1719" spans="1:7">
+      <c r="B1719" t="s">
+        <v>443</v>
+      </c>
+      <c r="C1719" t="s">
+        <v>244</v>
+      </c>
+      <c r="E1719" t="s">
+        <v>1618</v>
+      </c>
+      <c r="F1719">
+        <v>1</v>
+      </c>
+      <c r="G1719">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="1720" spans="1:7">
+      <c r="B1720" t="s">
+        <v>1625</v>
+      </c>
+      <c r="C1720" t="s">
+        <v>884</v>
+      </c>
+      <c r="F1720">
+        <v>1</v>
+      </c>
+      <c r="G1720">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="1721" spans="1:7">
+      <c r="B1721" t="s">
+        <v>1626</v>
+      </c>
+      <c r="C1721" t="s">
+        <v>189</v>
+      </c>
+      <c r="E1721" t="s">
+        <v>235</v>
+      </c>
+      <c r="F1721">
+        <v>1</v>
+      </c>
+      <c r="G1721">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="1722" spans="1:7">
+      <c r="B1722" t="s">
+        <v>1627</v>
+      </c>
+      <c r="C1722" t="s">
+        <v>42</v>
+      </c>
+      <c r="E1722" t="s">
+        <v>98</v>
+      </c>
+      <c r="F1722">
+        <v>1</v>
+      </c>
+      <c r="G1722">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="1723" spans="1:7">
+      <c r="B1723" t="s">
+        <v>1628</v>
+      </c>
+      <c r="C1723" t="s">
+        <v>1524</v>
+      </c>
+      <c r="F1723">
+        <v>1</v>
+      </c>
+      <c r="G1723">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="1724" spans="1:7">
+      <c r="B1724" t="s">
+        <v>1629</v>
+      </c>
+      <c r="C1724" t="s">
+        <v>1630</v>
+      </c>
+      <c r="F1724">
+        <v>1</v>
+      </c>
+      <c r="G1724">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1725" spans="1:7">
+      <c r="B1725" t="s">
+        <v>1631</v>
+      </c>
+      <c r="C1725" t="s">
+        <v>54</v>
+      </c>
+      <c r="F1725">
+        <v>1</v>
+      </c>
+      <c r="G1725">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1726" spans="1:7">
+      <c r="B1726" t="s">
+        <v>1632</v>
+      </c>
+      <c r="C1726" t="s">
+        <v>141</v>
+      </c>
+      <c r="F1726">
+        <v>1</v>
+      </c>
+      <c r="G1726">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="1727" spans="1:7">
+      <c r="B1727" t="s">
+        <v>1633</v>
+      </c>
+      <c r="C1727" t="s">
+        <v>244</v>
+      </c>
+      <c r="E1727" t="s">
+        <v>187</v>
+      </c>
+      <c r="F1727">
+        <v>1</v>
+      </c>
+      <c r="G1727">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="1728" spans="1:7">
+      <c r="B1728" t="s">
+        <v>1634</v>
+      </c>
+      <c r="C1728" t="s">
+        <v>111</v>
+      </c>
+      <c r="E1728" t="s">
+        <v>50</v>
+      </c>
+      <c r="F1728">
+        <v>1</v>
+      </c>
+      <c r="G1728">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1729" spans="1:7">
+      <c r="B1729" t="s">
+        <v>1635</v>
+      </c>
+      <c r="C1729" t="s">
+        <v>26</v>
+      </c>
+      <c r="E1729" t="s">
+        <v>50</v>
+      </c>
+      <c r="F1729">
+        <v>1</v>
+      </c>
+      <c r="G1729">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1730" spans="1:7">
+      <c r="B1730" t="s">
+        <v>1636</v>
+      </c>
+      <c r="C1730" t="s">
+        <v>1637</v>
+      </c>
+      <c r="E1730" t="s">
+        <v>10</v>
+      </c>
+      <c r="F1730">
+        <v>1</v>
+      </c>
+      <c r="G1730">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1731" spans="1:7">
+      <c r="B1731" t="s">
+        <v>1638</v>
+      </c>
+      <c r="C1731" t="s">
+        <v>1639</v>
+      </c>
+      <c r="E1731" t="s">
+        <v>10</v>
+      </c>
+      <c r="F1731">
+        <v>1</v>
+      </c>
+      <c r="G1731">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1732" spans="1:7">
+      <c r="B1732" t="s">
+        <v>1640</v>
+      </c>
+      <c r="C1732" t="s">
+        <v>111</v>
+      </c>
+      <c r="F1732">
+        <v>1</v>
+      </c>
+      <c r="G1732">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1733" spans="1:7">
+      <c r="B1733" t="s">
+        <v>1641</v>
+      </c>
+      <c r="C1733" t="s">
+        <v>65</v>
+      </c>
+      <c r="F1733">
+        <v>1</v>
+      </c>
+      <c r="G1733">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1734" spans="1:7">
+      <c r="B1734" t="s">
+        <v>1642</v>
+      </c>
+      <c r="C1734" t="s">
+        <v>128</v>
+      </c>
+      <c r="F1734">
+        <v>1</v>
+      </c>
+      <c r="G1734">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1735" spans="1:7">
+      <c r="B1735" t="s">
+        <v>1643</v>
+      </c>
+      <c r="C1735" t="s">
+        <v>1644</v>
+      </c>
+      <c r="F1735">
+        <v>1</v>
+      </c>
+      <c r="G1735">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1736" spans="1:7">
+      <c r="B1736" t="s">
+        <v>1645</v>
+      </c>
+      <c r="C1736" t="s">
+        <v>1524</v>
+      </c>
+      <c r="F1736">
+        <v>1</v>
+      </c>
+      <c r="G1736">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1737" spans="1:7">
+      <c r="B1737" t="s">
+        <v>1646</v>
+      </c>
+      <c r="C1737" t="s">
+        <v>37</v>
+      </c>
+      <c r="F1737">
+        <v>1</v>
+      </c>
+      <c r="G1737">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1738" spans="1:7">
+      <c r="B1738" t="s">
+        <v>1647</v>
+      </c>
+      <c r="C1738" t="s">
+        <v>147</v>
+      </c>
+      <c r="F1738">
+        <v>1</v>
+      </c>
+      <c r="G1738">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1739" spans="1:7">
+      <c r="B1739" t="s">
+        <v>1648</v>
+      </c>
+      <c r="C1739" t="s">
+        <v>1</v>
+      </c>
+      <c r="F1739">
+        <v>1</v>
+      </c>
+      <c r="G1739">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1740" spans="1:7">
+      <c r="B1740" t="s">
+        <v>1649</v>
+      </c>
+      <c r="C1740" t="s">
+        <v>218</v>
+      </c>
+      <c r="E1740" t="s">
+        <v>1081</v>
+      </c>
+      <c r="F1740">
+        <v>3</v>
+      </c>
+      <c r="G1740">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1741" spans="1:7">
+      <c r="B1741" t="s">
+        <v>1650</v>
+      </c>
+      <c r="C1741" t="s">
+        <v>158</v>
+      </c>
+      <c r="F1741">
+        <v>1</v>
+      </c>
+      <c r="G1741">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1742" spans="1:7">
+      <c r="B1742" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C1742" t="s">
+        <v>1651</v>
+      </c>
+      <c r="E1742" t="s">
+        <v>1456</v>
+      </c>
+      <c r="F1742">
+        <v>1</v>
+      </c>
+      <c r="G1742">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1743" spans="1:7">
+      <c r="B1743" t="s">
+        <v>1652</v>
+      </c>
+      <c r="C1743" t="s">
+        <v>294</v>
+      </c>
+      <c r="E1743" t="s">
+        <v>1152</v>
+      </c>
+      <c r="F1743">
+        <v>1</v>
+      </c>
+      <c r="G1743">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1744" spans="1:7">
+      <c r="B1744" t="s">
+        <v>1653</v>
+      </c>
+      <c r="C1744" t="s">
+        <v>122</v>
+      </c>
+      <c r="E1744" t="s">
+        <v>531</v>
+      </c>
+      <c r="F1744">
+        <v>1</v>
+      </c>
+      <c r="G1744">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1745" spans="1:7">
+      <c r="B1745" t="s">
+        <v>1654</v>
+      </c>
+      <c r="C1745" t="s">
+        <v>97</v>
+      </c>
+      <c r="F1745">
+        <v>1</v>
+      </c>
+      <c r="G1745">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1746" spans="1:7">
+      <c r="B1746" t="s">
+        <v>1655</v>
+      </c>
+      <c r="C1746" t="s">
+        <v>145</v>
+      </c>
+      <c r="F1746">
+        <v>1</v>
+      </c>
+      <c r="G1746">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1747" spans="1:7">
+      <c r="B1747" t="s">
+        <v>1656</v>
+      </c>
+      <c r="C1747" t="s">
+        <v>141</v>
+      </c>
+      <c r="F1747">
+        <v>2</v>
+      </c>
+      <c r="G1747">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1748" spans="1:7">
+      <c r="B1748" t="s">
+        <v>1657</v>
+      </c>
+      <c r="C1748" t="s">
+        <v>145</v>
+      </c>
+      <c r="F1748">
+        <v>1</v>
+      </c>
+      <c r="G1748">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1749" spans="1:7">
+      <c r="B1749" t="s">
+        <v>173</v>
+      </c>
+      <c r="C1749" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1749">
+        <v>1</v>
+      </c>
+      <c r="G1749">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1750" spans="1:7">
+      <c r="B1750" t="s">
+        <v>215</v>
+      </c>
+      <c r="C1750" t="s">
+        <v>24</v>
+      </c>
+      <c r="F1750">
+        <v>1</v>
+      </c>
+      <c r="G1750">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1751" spans="1:7">
+      <c r="B1751" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C1751" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1751">
+        <v>2</v>
+      </c>
+      <c r="G1751">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1752" spans="1:7">
+      <c r="B1752" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C1752" t="s">
+        <v>374</v>
+      </c>
+      <c r="F1752">
+        <v>1</v>
+      </c>
+      <c r="G1752">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1753" spans="1:7">
+      <c r="B1753" t="s">
+        <v>1659</v>
+      </c>
+      <c r="C1753" t="s">
+        <v>294</v>
+      </c>
+      <c r="E1753" t="s">
+        <v>102</v>
+      </c>
+      <c r="F1753">
+        <v>2</v>
+      </c>
+      <c r="G1753">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1754" spans="1:7">
+      <c r="B1754" t="s">
+        <v>1660</v>
+      </c>
+      <c r="C1754" t="s">
+        <v>1661</v>
+      </c>
+      <c r="E1754" t="s">
+        <v>102</v>
+      </c>
+      <c r="F1754">
+        <v>4</v>
+      </c>
+      <c r="G1754">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1755" spans="1:7">
+      <c r="B1755" t="s">
+        <v>1662</v>
+      </c>
+      <c r="C1755" t="s">
+        <v>1252</v>
+      </c>
+      <c r="E1755" t="s">
+        <v>167</v>
+      </c>
+      <c r="F1755">
+        <v>1</v>
+      </c>
+      <c r="G1755">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1756" spans="1:7">
+      <c r="B1756" t="s">
+        <v>592</v>
+      </c>
+      <c r="C1756" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1756" t="s">
+        <v>18</v>
+      </c>
+      <c r="F1756">
+        <v>1</v>
+      </c>
+      <c r="G1756">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1757" spans="1:7">
+      <c r="B1757" t="s">
+        <v>654</v>
+      </c>
+      <c r="C1757" t="s">
+        <v>244</v>
+      </c>
+      <c r="E1757" t="s">
+        <v>235</v>
+      </c>
+      <c r="F1757">
+        <v>1</v>
+      </c>
+      <c r="G1757">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1758" spans="1:7">
+      <c r="B1758" t="s">
+        <v>734</v>
+      </c>
+      <c r="C1758" t="s">
+        <v>22</v>
+      </c>
+      <c r="E1758" t="s">
+        <v>235</v>
+      </c>
+      <c r="F1758">
+        <v>1</v>
+      </c>
+      <c r="G1758">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1759" spans="1:7">
+      <c r="B1759" t="s">
+        <v>1663</v>
+      </c>
+      <c r="C1759" t="s">
+        <v>573</v>
+      </c>
+      <c r="E1759" t="s">
+        <v>142</v>
+      </c>
+      <c r="F1759">
+        <v>1</v>
+      </c>
+      <c r="G1759">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1760" spans="1:7">
+      <c r="B1760" t="s">
+        <v>1647</v>
+      </c>
+      <c r="C1760" t="s">
+        <v>147</v>
+      </c>
+      <c r="E1760" t="s">
+        <v>912</v>
+      </c>
+      <c r="F1760">
+        <v>1</v>
+      </c>
+      <c r="G1760">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1761" spans="1:7">
+      <c r="B1761" t="s">
+        <v>1664</v>
+      </c>
+      <c r="C1761" t="s">
+        <v>244</v>
+      </c>
+      <c r="E1761" t="s">
+        <v>213</v>
+      </c>
+      <c r="F1761">
+        <v>1</v>
+      </c>
+      <c r="G1761">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1762" spans="1:7">
+      <c r="B1762" t="s">
+        <v>391</v>
+      </c>
+      <c r="C1762" t="s">
+        <v>244</v>
+      </c>
+      <c r="E1762" t="s">
+        <v>43</v>
+      </c>
+      <c r="F1762">
+        <v>1</v>
+      </c>
+      <c r="G1762">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1763" spans="1:7">
+      <c r="B1763" t="s">
+        <v>1665</v>
+      </c>
+      <c r="C1763" t="s">
+        <v>122</v>
+      </c>
+      <c r="E1763" t="s">
+        <v>206</v>
+      </c>
+      <c r="F1763">
+        <v>1</v>
+      </c>
+      <c r="G1763">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1764" spans="1:7">
+      <c r="B1764" t="s">
+        <v>1666</v>
+      </c>
+      <c r="C1764" t="s">
+        <v>87</v>
+      </c>
+      <c r="E1764" t="s">
+        <v>206</v>
+      </c>
+      <c r="F1764">
+        <v>1</v>
+      </c>
+      <c r="G1764">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1765" spans="1:7">
+      <c r="B1765" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C1765" t="s">
+        <v>208</v>
+      </c>
+      <c r="E1765" t="s">
+        <v>52</v>
+      </c>
+      <c r="F1765">
+        <v>1</v>
+      </c>
+      <c r="G1765">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1766" spans="1:7">
+      <c r="B1766" t="s">
+        <v>1667</v>
+      </c>
+      <c r="C1766" t="s">
+        <v>122</v>
+      </c>
+      <c r="E1766" t="s">
+        <v>52</v>
+      </c>
+      <c r="F1766">
+        <v>1</v>
+      </c>
+      <c r="G1766">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1767" spans="1:7">
+      <c r="B1767" t="s">
+        <v>1668</v>
+      </c>
+      <c r="C1767" t="s">
+        <v>147</v>
+      </c>
+      <c r="E1767" t="s">
+        <v>10</v>
+      </c>
+      <c r="F1767">
+        <v>1</v>
+      </c>
+      <c r="G1767">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1768" spans="1:7">
+      <c r="B1768" t="s">
+        <v>1669</v>
+      </c>
+      <c r="C1768" t="s">
+        <v>1670</v>
+      </c>
+      <c r="E1768" t="s">
+        <v>362</v>
+      </c>
+      <c r="F1768">
+        <v>1</v>
+      </c>
+      <c r="G1768">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1769" spans="1:7">
+      <c r="B1769" t="s">
+        <v>1671</v>
+      </c>
+      <c r="C1769" t="s">
+        <v>1672</v>
+      </c>
+      <c r="E1769" t="s">
+        <v>536</v>
+      </c>
+      <c r="F1769">
+        <v>1</v>
+      </c>
+      <c r="G1769">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1770" spans="1:7">
+      <c r="B1770" t="s">
+        <v>1673</v>
+      </c>
+      <c r="C1770" t="s">
+        <v>65</v>
+      </c>
+      <c r="E1770" t="s">
+        <v>536</v>
+      </c>
+      <c r="F1770">
+        <v>1</v>
+      </c>
+      <c r="G1770">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1771" spans="1:7">
+      <c r="B1771" t="s">
+        <v>1673</v>
+      </c>
+      <c r="C1771" t="s">
         <v>45</v>
       </c>
-      <c r="E1586" t="s">
-[...5 lines deleted...]
-      <c r="G1586">
+      <c r="E1771" t="s">
+        <v>536</v>
+      </c>
+      <c r="F1771">
+        <v>1</v>
+      </c>
+      <c r="G1771">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="1772" spans="1:7">
+      <c r="B1772" t="s">
+        <v>1674</v>
+      </c>
+      <c r="C1772" t="s">
+        <v>1118</v>
+      </c>
+      <c r="E1772" t="s">
+        <v>362</v>
+      </c>
+      <c r="F1772">
+        <v>1</v>
+      </c>
+      <c r="G1772">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1773" spans="1:7">
+      <c r="B1773" t="s">
+        <v>331</v>
+      </c>
+      <c r="C1773" t="s">
+        <v>261</v>
+      </c>
+      <c r="E1773" t="s">
+        <v>495</v>
+      </c>
+      <c r="F1773">
+        <v>2</v>
+      </c>
+      <c r="G1773">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1774" spans="1:7">
+      <c r="B1774" t="s">
+        <v>1675</v>
+      </c>
+      <c r="C1774" t="s">
+        <v>673</v>
+      </c>
+      <c r="E1774" t="s">
+        <v>79</v>
+      </c>
+      <c r="F1774">
+        <v>1</v>
+      </c>
+      <c r="G1774">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1775" spans="1:7">
+      <c r="B1775" t="s">
+        <v>1676</v>
+      </c>
+      <c r="C1775" t="s">
+        <v>1677</v>
+      </c>
+      <c r="E1775" t="s">
+        <v>64</v>
+      </c>
+      <c r="F1775">
+        <v>1</v>
+      </c>
+      <c r="G1775">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1776" spans="1:7">
+      <c r="B1776" t="s">
+        <v>1492</v>
+      </c>
+      <c r="C1776" t="s">
+        <v>7</v>
+      </c>
+      <c r="E1776" t="s">
+        <v>16</v>
+      </c>
+      <c r="F1776">
+        <v>1</v>
+      </c>
+      <c r="G1776">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1777" spans="1:7">
+      <c r="B1777" t="s">
+        <v>1663</v>
+      </c>
+      <c r="C1777" t="s">
+        <v>315</v>
+      </c>
+      <c r="E1777" t="s">
+        <v>16</v>
+      </c>
+      <c r="F1777">
+        <v>1</v>
+      </c>
+      <c r="G1777">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1778" spans="1:7">
+      <c r="B1778" t="s">
+        <v>493</v>
+      </c>
+      <c r="C1778" t="s">
+        <v>87</v>
+      </c>
+      <c r="E1778" t="s">
+        <v>16</v>
+      </c>
+      <c r="F1778">
+        <v>1</v>
+      </c>
+      <c r="G1778">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1779" spans="1:7">
+      <c r="B1779" t="s">
+        <v>1678</v>
+      </c>
+      <c r="C1779" t="s">
+        <v>80</v>
+      </c>
+      <c r="E1779" t="s">
+        <v>64</v>
+      </c>
+      <c r="F1779">
+        <v>1</v>
+      </c>
+      <c r="G1779">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1780" spans="1:7">
+      <c r="B1780" t="s">
+        <v>34</v>
+      </c>
+      <c r="C1780" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1780" t="s">
+        <v>567</v>
+      </c>
+      <c r="F1780">
+        <v>1</v>
+      </c>
+      <c r="G1780">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1781" spans="1:7">
+      <c r="B1781" t="s">
+        <v>1679</v>
+      </c>
+      <c r="C1781" t="s">
+        <v>141</v>
+      </c>
+      <c r="E1781" t="s">
+        <v>213</v>
+      </c>
+      <c r="F1781">
+        <v>2</v>
+      </c>
+      <c r="G1781">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1782" spans="1:7">
+      <c r="B1782" t="s">
+        <v>917</v>
+      </c>
+      <c r="C1782" t="s">
+        <v>42</v>
+      </c>
+      <c r="E1782" t="s">
+        <v>213</v>
+      </c>
+      <c r="F1782">
+        <v>1</v>
+      </c>
+      <c r="G1782">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1783" spans="1:7">
+      <c r="B1783" t="s">
+        <v>1680</v>
+      </c>
+      <c r="C1783" t="s">
+        <v>929</v>
+      </c>
+      <c r="E1783" t="s">
+        <v>209</v>
+      </c>
+      <c r="F1783">
+        <v>1</v>
+      </c>
+      <c r="G1783">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1784" spans="1:7">
+      <c r="B1784" t="s">
+        <v>1681</v>
+      </c>
+      <c r="C1784" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1784" t="s">
+        <v>209</v>
+      </c>
+      <c r="F1784">
+        <v>2</v>
+      </c>
+      <c r="G1784">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1785" spans="1:7">
+      <c r="B1785" t="s">
+        <v>301</v>
+      </c>
+      <c r="C1785" t="s">
+        <v>282</v>
+      </c>
+      <c r="E1785" t="s">
+        <v>209</v>
+      </c>
+      <c r="F1785">
+        <v>1</v>
+      </c>
+      <c r="G1785">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1786" spans="1:7">
+      <c r="B1786" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C1786" t="s">
+        <v>1682</v>
+      </c>
+      <c r="E1786" t="s">
+        <v>601</v>
+      </c>
+      <c r="F1786">
+        <v>1</v>
+      </c>
+      <c r="G1786">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1787" spans="1:7">
+      <c r="B1787" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1787" t="s">
+        <v>1683</v>
+      </c>
+      <c r="E1787" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1787">
+        <v>1</v>
+      </c>
+      <c r="G1787">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1788" spans="1:7">
+      <c r="B1788" t="s">
+        <v>11</v>
+      </c>
+      <c r="C1788" t="s">
+        <v>7</v>
+      </c>
+      <c r="E1788" t="s">
+        <v>21</v>
+      </c>
+      <c r="F1788">
+        <v>1</v>
+      </c>
+      <c r="G1788">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1789" spans="1:7">
+      <c r="B1789" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C1789" t="s">
+        <v>54</v>
+      </c>
+      <c r="E1789" t="s">
+        <v>601</v>
+      </c>
+      <c r="F1789">
+        <v>1</v>
+      </c>
+      <c r="G1789">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1790" spans="1:7">
+      <c r="B1790" t="s">
+        <v>1684</v>
+      </c>
+      <c r="C1790" t="s">
+        <v>26</v>
+      </c>
+      <c r="E1790" t="s">
+        <v>93</v>
+      </c>
+      <c r="F1790">
+        <v>1</v>
+      </c>
+      <c r="G1790">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1791" spans="1:7">
+      <c r="B1791" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C1791" t="s">
+        <v>937</v>
+      </c>
+      <c r="E1791" t="s">
+        <v>171</v>
+      </c>
+      <c r="F1791">
+        <v>1</v>
+      </c>
+      <c r="G1791">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1792" spans="1:7">
+      <c r="B1792" t="s">
+        <v>1686</v>
+      </c>
+      <c r="C1792" t="s">
+        <v>1687</v>
+      </c>
+      <c r="E1792" t="s">
+        <v>252</v>
+      </c>
+      <c r="F1792">
+        <v>1</v>
+      </c>
+      <c r="G1792">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1793" spans="1:7">
+      <c r="B1793" t="s">
+        <v>1688</v>
+      </c>
+      <c r="C1793" t="s">
+        <v>87</v>
+      </c>
+      <c r="E1793" t="s">
+        <v>18</v>
+      </c>
+      <c r="F1793">
+        <v>1</v>
+      </c>
+      <c r="G1793">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1794" spans="1:7">
+      <c r="B1794" t="s">
+        <v>916</v>
+      </c>
+      <c r="C1794" t="s">
+        <v>191</v>
+      </c>
+      <c r="D1794">
+        <v>2006</v>
+      </c>
+      <c r="E1794" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1794">
+        <v>1</v>
+      </c>
+      <c r="G1794">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1795" spans="1:7">
+      <c r="B1795" t="s">
+        <v>1689</v>
+      </c>
+      <c r="C1795" t="s">
+        <v>1690</v>
+      </c>
+      <c r="E1795" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1795">
+        <v>1</v>
+      </c>
+      <c r="G1795">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1796" spans="1:7">
+      <c r="B1796" t="s">
+        <v>1691</v>
+      </c>
+      <c r="C1796" t="s">
+        <v>122</v>
+      </c>
+      <c r="E1796" t="s">
+        <v>75</v>
+      </c>
+      <c r="F1796">
+        <v>1</v>
+      </c>
+      <c r="G1796">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1797" spans="1:7">
+      <c r="B1797" t="s">
+        <v>1692</v>
+      </c>
+      <c r="C1797" t="s">
+        <v>95</v>
+      </c>
+      <c r="E1797" t="s">
+        <v>1093</v>
+      </c>
+      <c r="F1797">
+        <v>1</v>
+      </c>
+      <c r="G1797">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1798" spans="1:7">
+      <c r="B1798" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C1798" t="s">
+        <v>145</v>
+      </c>
+      <c r="E1798" t="s">
+        <v>176</v>
+      </c>
+      <c r="F1798">
+        <v>1</v>
+      </c>
+      <c r="G1798">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1799" spans="1:7">
+      <c r="B1799" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C1799" t="s">
+        <v>101</v>
+      </c>
+      <c r="E1799" t="s">
+        <v>46</v>
+      </c>
+      <c r="F1799">
+        <v>1</v>
+      </c>
+      <c r="G1799">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1800" spans="1:7">
+      <c r="B1800" t="s">
+        <v>1693</v>
+      </c>
+      <c r="C1800" t="s">
+        <v>28</v>
+      </c>
+      <c r="E1800" t="s">
+        <v>29</v>
+      </c>
+      <c r="F1800">
+        <v>1</v>
+      </c>
+      <c r="G1800">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1801" spans="1:7">
+      <c r="B1801" t="s">
+        <v>644</v>
+      </c>
+      <c r="C1801" t="s">
+        <v>550</v>
+      </c>
+      <c r="E1801" t="s">
+        <v>29</v>
+      </c>
+      <c r="F1801">
+        <v>1</v>
+      </c>
+      <c r="G1801">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1802" spans="1:7">
+      <c r="B1802" t="s">
+        <v>108</v>
+      </c>
+      <c r="C1802" t="s">
+        <v>24</v>
+      </c>
+      <c r="F1802">
+        <v>1</v>
+      </c>
+      <c r="G1802">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1803" spans="1:7">
+      <c r="B1803" t="s">
+        <v>1694</v>
+      </c>
+      <c r="C1803" t="s">
+        <v>1695</v>
+      </c>
+      <c r="F1803">
+        <v>1</v>
+      </c>
+      <c r="G1803">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1804" spans="1:7">
+      <c r="B1804" t="s">
+        <v>1696</v>
+      </c>
+      <c r="C1804" t="s">
+        <v>22</v>
+      </c>
+      <c r="F1804">
+        <v>1</v>
+      </c>
+      <c r="G1804">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1805" spans="1:7">
+      <c r="B1805" t="s">
+        <v>1697</v>
+      </c>
+      <c r="C1805" t="s">
+        <v>24</v>
+      </c>
+      <c r="F1805">
+        <v>1</v>
+      </c>
+      <c r="G1805">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1806" spans="1:7">
+      <c r="B1806" t="s">
+        <v>1698</v>
+      </c>
+      <c r="C1806" t="s">
+        <v>57</v>
+      </c>
+      <c r="F1806">
+        <v>1</v>
+      </c>
+      <c r="G1806">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1807" spans="1:7">
+      <c r="B1807" t="s">
+        <v>1699</v>
+      </c>
+      <c r="C1807" t="s">
+        <v>1700</v>
+      </c>
+      <c r="F1807">
+        <v>1</v>
+      </c>
+      <c r="G1807">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1808" spans="1:7">
+      <c r="B1808" t="s">
+        <v>243</v>
+      </c>
+      <c r="C1808" t="s">
+        <v>48</v>
+      </c>
+      <c r="E1808" t="s">
+        <v>1152</v>
+      </c>
+      <c r="F1808">
+        <v>1</v>
+      </c>
+      <c r="G1808">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1809" spans="1:7">
+      <c r="B1809" t="s">
+        <v>631</v>
+      </c>
+      <c r="C1809" t="s">
+        <v>54</v>
+      </c>
+      <c r="E1809" t="s">
+        <v>531</v>
+      </c>
+      <c r="F1809">
+        <v>1</v>
+      </c>
+      <c r="G1809">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1810" spans="1:7">
+      <c r="B1810" t="s">
+        <v>1701</v>
+      </c>
+      <c r="C1810" t="s">
+        <v>191</v>
+      </c>
+      <c r="E1810" t="s">
+        <v>1618</v>
+      </c>
+      <c r="F1810">
+        <v>1</v>
+      </c>
+      <c r="G1810">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1811" spans="1:7">
+      <c r="B1811" t="s">
+        <v>1445</v>
+      </c>
+      <c r="C1811" t="s">
+        <v>101</v>
+      </c>
+      <c r="E1811" t="s">
+        <v>1446</v>
+      </c>
+      <c r="F1811">
+        <v>1</v>
+      </c>
+      <c r="G1811">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1812" spans="1:7">
+      <c r="B1812" t="s">
+        <v>1702</v>
+      </c>
+      <c r="C1812" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1812">
+        <v>2</v>
+      </c>
+      <c r="G1812">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1813" spans="1:7">
+      <c r="B1813" t="s">
+        <v>1703</v>
+      </c>
+      <c r="C1813" t="s">
+        <v>54</v>
+      </c>
+      <c r="F1813">
+        <v>1</v>
+      </c>
+      <c r="G1813">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1814" spans="1:7">
+      <c r="B1814" t="s">
+        <v>1704</v>
+      </c>
+      <c r="C1814" t="s">
+        <v>1644</v>
+      </c>
+      <c r="F1814">
+        <v>1</v>
+      </c>
+      <c r="G1814">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1815" spans="1:7">
+      <c r="B1815" t="s">
+        <v>932</v>
+      </c>
+      <c r="C1815" t="s">
+        <v>111</v>
+      </c>
+      <c r="F1815">
+        <v>1</v>
+      </c>
+      <c r="G1815">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1816" spans="1:7">
+      <c r="B1816" t="s">
+        <v>657</v>
+      </c>
+      <c r="C1816" t="s">
+        <v>397</v>
+      </c>
+      <c r="F1816">
+        <v>1</v>
+      </c>
+      <c r="G1816">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1817" spans="1:7">
+      <c r="B1817" t="s">
+        <v>1705</v>
+      </c>
+      <c r="C1817" t="s">
+        <v>156</v>
+      </c>
+      <c r="F1817">
+        <v>1</v>
+      </c>
+      <c r="G1817">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1818" spans="1:7">
+      <c r="B1818" t="s">
+        <v>137</v>
+      </c>
+      <c r="C1818" t="s">
+        <v>54</v>
+      </c>
+      <c r="F1818">
+        <v>1</v>
+      </c>
+      <c r="G1818">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1819" spans="1:7">
+      <c r="B1819" t="s">
+        <v>1706</v>
+      </c>
+      <c r="C1819" t="s">
+        <v>618</v>
+      </c>
+      <c r="F1819">
+        <v>1</v>
+      </c>
+      <c r="G1819">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1820" spans="1:7">
+      <c r="B1820" t="s">
+        <v>1707</v>
+      </c>
+      <c r="C1820" t="s">
+        <v>26</v>
+      </c>
+      <c r="F1820">
+        <v>2</v>
+      </c>
+      <c r="G1820">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1821" spans="1:7">
+      <c r="B1821" t="s">
+        <v>1708</v>
+      </c>
+      <c r="C1821" t="s">
+        <v>226</v>
+      </c>
+      <c r="F1821">
+        <v>1</v>
+      </c>
+      <c r="G1821">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1822" spans="1:7">
+      <c r="B1822" t="s">
+        <v>524</v>
+      </c>
+      <c r="C1822" t="s">
+        <v>22</v>
+      </c>
+      <c r="E1822" t="s">
+        <v>10</v>
+      </c>
+      <c r="F1822">
+        <v>1</v>
+      </c>
+      <c r="G1822">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1823" spans="1:7">
+      <c r="B1823" t="s">
+        <v>1709</v>
+      </c>
+      <c r="C1823" t="s">
+        <v>150</v>
+      </c>
+      <c r="E1823" t="s">
+        <v>10</v>
+      </c>
+      <c r="F1823">
+        <v>1</v>
+      </c>
+      <c r="G1823">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1824" spans="1:7">
+      <c r="B1824" t="s">
+        <v>1710</v>
+      </c>
+      <c r="C1824" t="s">
+        <v>527</v>
+      </c>
+      <c r="E1824" t="s">
+        <v>10</v>
+      </c>
+      <c r="F1824">
+        <v>1</v>
+      </c>
+      <c r="G1824">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1825" spans="1:7">
+      <c r="B1825" t="s">
+        <v>1711</v>
+      </c>
+      <c r="C1825" t="s">
+        <v>150</v>
+      </c>
+      <c r="E1825" t="s">
+        <v>10</v>
+      </c>
+      <c r="F1825">
+        <v>1</v>
+      </c>
+      <c r="G1825">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1826" spans="1:7">
+      <c r="B1826" t="s">
+        <v>1712</v>
+      </c>
+      <c r="C1826" t="s">
+        <v>65</v>
+      </c>
+      <c r="E1826" t="s">
+        <v>624</v>
+      </c>
+      <c r="F1826">
+        <v>1</v>
+      </c>
+      <c r="G1826">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1827" spans="1:7">
+      <c r="B1827" t="s">
+        <v>1713</v>
+      </c>
+      <c r="C1827" t="s">
+        <v>141</v>
+      </c>
+      <c r="F1827">
+        <v>1</v>
+      </c>
+      <c r="G1827">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1828" spans="1:7">
+      <c r="B1828" t="s">
+        <v>386</v>
+      </c>
+      <c r="C1828" t="s">
+        <v>189</v>
+      </c>
+      <c r="E1828" t="s">
+        <v>50</v>
+      </c>
+      <c r="F1828">
+        <v>1</v>
+      </c>
+      <c r="G1828">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1829" spans="1:7">
+      <c r="B1829" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C1829" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1829" t="s">
+        <v>50</v>
+      </c>
+      <c r="F1829">
+        <v>2</v>
+      </c>
+      <c r="G1829">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1830" spans="1:7">
+      <c r="B1830" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C1830" t="s">
+        <v>374</v>
+      </c>
+      <c r="E1830" t="s">
+        <v>408</v>
+      </c>
+      <c r="F1830">
+        <v>2</v>
+      </c>
+      <c r="G1830">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>