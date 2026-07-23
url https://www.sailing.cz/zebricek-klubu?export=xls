--- v0 (2026-05-23)
+++ v1 (2026-07-23)
@@ -12,314 +12,341 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Znak</t>
   </si>
   <si>
     <t>Klub</t>
   </si>
   <si>
     <t>Bodů</t>
   </si>
   <si>
     <t>Startů</t>
   </si>
   <si>
     <t>B/S</t>
   </si>
   <si>
     <t>Závodníků</t>
   </si>
   <si>
     <t>B/Z</t>
   </si>
   <si>
+    <t>YACHT CLUB CERE, z.s.</t>
+  </si>
+  <si>
+    <t>Yacht Club LODNÍ SPORTY BRNO, pobočný spolek</t>
+  </si>
+  <si>
     <t>Český Yacht Klub</t>
   </si>
   <si>
-    <t>YACHT CLUB CERE, z.s.</t>
-[...1 lines deleted...]
-  <si>
     <t>Jachtklub Brno, z.s.</t>
   </si>
   <si>
+    <t>TJ Delfín Jablonec</t>
+  </si>
+  <si>
     <t>TJ Sokol Tovačov - oddíl jachtingu</t>
   </si>
   <si>
-    <t>Yacht Club LODNÍ SPORTY BRNO, pobočný spolek</t>
+    <t>Jachtklub Máchova Jezera Staré Splavy, z.s.</t>
+  </si>
+  <si>
+    <t>Tělovýchovná jednota Rapid Brno, z.s.</t>
+  </si>
+  <si>
+    <t>Jachtklub Česká Lípa, z.s.</t>
+  </si>
+  <si>
+    <t>Yacht Club Velké Dářko z.s.</t>
+  </si>
+  <si>
+    <t>Jachtklub Toušeň, z.s.</t>
+  </si>
+  <si>
+    <t>Tělovýchovná jednota Neratovice z.s.</t>
   </si>
   <si>
     <t>Yachtclub Baník Ostrava</t>
   </si>
   <si>
-    <t>Jachtklub Máchova Jezera Staré Splavy, z.s.</t>
-[...8 lines deleted...]
-    <t>Tělovýchovná jednota Neratovice z.s.</t>
+    <t>Jachetní oddíl Slavoj Hluboká nad Vltavou, z.s.</t>
   </si>
   <si>
     <t>Jachetní klub Černá v Pošumaví, z.s.</t>
   </si>
   <si>
-    <t>Tělovýchovná jednota Rapid Brno, z.s.</t>
-[...8 lines deleted...]
-    <t>Jachetní oddíl Slavoj Hluboká nad Vltavou, z.s.</t>
+    <t>TJ Lokomotiva Plzeň z.s.</t>
+  </si>
+  <si>
+    <t>SK Štětí, z.s.</t>
+  </si>
+  <si>
+    <t>Yacht club D.I.M. Bezdrev z.s.</t>
+  </si>
+  <si>
+    <t>Yacht Club Doksy, spolek</t>
+  </si>
+  <si>
+    <t>Jachtklub Cheb, z.s.</t>
+  </si>
+  <si>
+    <t>Lodní Sporty Kroměříž, JO</t>
+  </si>
+  <si>
+    <t>JACHT KLUB Prostějov, spolek</t>
+  </si>
+  <si>
+    <t>Yacht Club Nechranice</t>
+  </si>
+  <si>
+    <t>Klub jachtingu Těrlicko, z.s.</t>
+  </si>
+  <si>
+    <t>Jachetní klub Plzeň, z.s.</t>
+  </si>
+  <si>
+    <t>Yacht Club Baník Most z.s.</t>
+  </si>
+  <si>
+    <t>YC Lískovec, z.s.</t>
+  </si>
+  <si>
+    <t>Jachetní klub Olomouc z.s.</t>
+  </si>
+  <si>
+    <t>Yachtclub Pardubice, z.s.</t>
+  </si>
+  <si>
+    <t>Česká windsurfingová asociace - ČWA z.s.</t>
+  </si>
+  <si>
+    <t>YCR-Jachting Roudnice nad Labem, z.s.</t>
+  </si>
+  <si>
+    <t>TJ Slávia-jachting Česká Skalice, z.s.</t>
+  </si>
+  <si>
+    <t>TJ Sokol Palkovice</t>
+  </si>
+  <si>
+    <t>Sokol Dobřichovice</t>
   </si>
   <si>
     <t>Yacht Club Yachta´s z.s.</t>
   </si>
   <si>
-    <t>Yacht Club Nechranice</t>
-[...34 lines deleted...]
-  <si>
     <t>YACHT CLUB KLADNO z.s.</t>
   </si>
   <si>
+    <t>YC RODOP, z.s.</t>
+  </si>
+  <si>
+    <t>Jachetní Klub Ostrava z.s.</t>
+  </si>
+  <si>
     <t>TJ Císařská louka - yachting, z.s.</t>
   </si>
   <si>
+    <t>Yacht klub Jestřábí, z.s.</t>
+  </si>
+  <si>
+    <t>JACHTKLUB JESENICE, z.s.</t>
+  </si>
+  <si>
+    <t>Yacht Club Kovářov</t>
+  </si>
+  <si>
+    <t>Yacht Club Vysoké Mýto</t>
+  </si>
+  <si>
+    <t>Vodní sporty Duchcov, z.s.</t>
+  </si>
+  <si>
+    <t>Jachetní oddíl Olšovec Jedovnice, z.s.</t>
+  </si>
+  <si>
+    <t>Jachting Poděbrady pobočný spolek TJ Bohemia Poděbrady, z.s.</t>
+  </si>
+  <si>
+    <t>Asociace sportovních klubů Lovosice z.s. - jachetní oddíl</t>
+  </si>
+  <si>
     <t>YachtClub Dyje z.s.</t>
   </si>
   <si>
-    <t>Jachetní klub Plzeň, z.s.</t>
-[...29 lines deleted...]
-    <t>YC Lískovec, z.s.</t>
+    <t>ORTHODOCKS YACHT CLUB o.s.</t>
+  </si>
+  <si>
+    <t>TJ Prazdroj Plzeň z.s., JO</t>
+  </si>
+  <si>
+    <t>TJ Jiskra Třeboň</t>
+  </si>
+  <si>
+    <t>YC Markop FL</t>
+  </si>
+  <si>
+    <t>Lodní klub Štěchovice</t>
+  </si>
+  <si>
+    <t>JK Ostrava Poruba, z.s.</t>
+  </si>
+  <si>
+    <t>Tělovýchovná jednota Lokomotiva Cheb z.s.</t>
+  </si>
+  <si>
+    <t>Yacht club Znojmo, z.s.</t>
+  </si>
+  <si>
+    <t>Yacht club Ústí nad Labem z.s</t>
+  </si>
+  <si>
+    <t>Asociace lodních tříd RS, z.s.</t>
+  </si>
+  <si>
+    <t>T.J.  Sokol Vrané nad Vlt. II</t>
+  </si>
+  <si>
+    <t>Moravský Yacht Klub, z.s.</t>
   </si>
   <si>
     <t>Jachtklub Královská, z.s.</t>
   </si>
   <si>
-    <t>TJ Slávia-jachting Česká Skalice, z.s.</t>
-[...4 lines deleted...]
-  <si>
     <t>Jachetní klub Mokropsy, z.s.</t>
   </si>
   <si>
-    <t>YC Markop FL</t>
-[...1 lines deleted...]
-  <si>
     <t>SK Nový Knín z.s.</t>
   </si>
   <si>
-    <t>Jachting Poděbrady pobočný spolek TJ Bohemia Poděbrady, z.s.</t>
-[...16 lines deleted...]
-  <si>
     <t>Yacht Club Dvořiště - Lišov</t>
   </si>
   <si>
+    <t>Yacht Club Krnov</t>
+  </si>
+  <si>
     <t>Český Fireball, z.s.</t>
   </si>
   <si>
+    <t>Asociace lodní třídy Tornádo,z.s.</t>
+  </si>
+  <si>
+    <t>Tělovýchovná jednota Vodní stavby Praha - spolek</t>
+  </si>
+  <si>
     <t>Yacht Club Kotva Praha, z.s.</t>
   </si>
   <si>
-    <t>Yacht club Ústí nad Labem z.s</t>
-[...2 lines deleted...]
-    <t>Asociace sportovních klubů Lovosice z.s. - jachetní oddíl</t>
+    <t>Sportovní klub Tři Sestry - Stará Kovárna z.s.</t>
+  </si>
+  <si>
+    <t>Asociace lodní třídy Vaurien v České republice, z. s.</t>
+  </si>
+  <si>
+    <t>YACHT CLUB SaS, z.s.</t>
+  </si>
+  <si>
+    <t>Jachetní Klub Tělovýchovná jednota Klatovy , z.s.</t>
+  </si>
+  <si>
+    <t>Tělovýchovná jednota Slavoj Český Těšín z.s.</t>
   </si>
   <si>
     <t>TJ Sailing Pálava z.s.</t>
   </si>
   <si>
-    <t>Moravský Yacht Klub, z.s.</t>
-[...23 lines deleted...]
-    <t>Yacht club Znojmo, z.s.</t>
+    <t>NEWTON Yacht Club, z.s.</t>
+  </si>
+  <si>
+    <t>Yacht Club Regent</t>
+  </si>
+  <si>
+    <t>TJ SOKOL LETOVICE, z.s.</t>
   </si>
   <si>
     <t>Yacht Club PARS, z.s.,</t>
   </si>
   <si>
-    <t>TJ SOKOL LETOVICE, z.s.</t>
+    <t>JO Slavoj Litoměřice, z.s.</t>
   </si>
   <si>
     <t>Yacht Club Kozmice o.s.</t>
   </si>
   <si>
-    <t>NEWTON Yacht Club, z.s.</t>
+    <t>Česká asociace námořního yachtingu, z.s.</t>
   </si>
   <si>
     <t>Asociace lodní třídy 29er a 49er, z.s.</t>
   </si>
   <si>
     <t>W.T.I.O. YachtClub z.s.</t>
   </si>
   <si>
-    <t>Jachetní Klub Tělovýchovná jednota Klatovy , z.s.</t>
-[...8 lines deleted...]
-    <t>T.J.  Sokol Vrané nad Vlt. II</t>
+    <t>Windsurf Club Velké Dářko</t>
   </si>
   <si>
     <t>YACHT CLUB RAZOVÁ z. s.</t>
+  </si>
+  <si>
+    <t>Junák - český skaut, 4. přístav Jana Nerudy Praha, z. s.</t>
+  </si>
+  <si>
+    <t>YC Frymburk z. s.</t>
+  </si>
+  <si>
+    <t>Plachetní seskupení Eletrika</t>
   </si>
   <si>
     <t>TJ Lanškroun - Jachting</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -626,1459 +653,1612 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H82"/>
+  <dimension ref="A1:H91"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
-        <v>1101</v>
+        <v>1130</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2">
-        <v>433804</v>
+        <v>851128</v>
       </c>
       <c r="E2">
-        <v>200</v>
+        <v>440</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
-        <v>1130</v>
+        <v>2103</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>421337</v>
+        <v>850106</v>
       </c>
       <c r="E3">
-        <v>225</v>
+        <v>540</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
-        <v>2101</v>
+        <v>1101</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4">
-        <v>394006</v>
+        <v>810344</v>
       </c>
       <c r="E4">
-        <v>154</v>
+        <v>355</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
-        <v>2205</v>
+        <v>2101</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5">
-        <v>255933</v>
+        <v>779874</v>
       </c>
       <c r="E5">
-        <v>58</v>
+        <v>311</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
-        <v>2103</v>
+        <v>1705</v>
       </c>
       <c r="C6" t="s">
         <v>12</v>
       </c>
       <c r="D6">
-        <v>252493</v>
+        <v>470651</v>
       </c>
       <c r="E6">
-        <v>169</v>
+        <v>94</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
-        <v>2404</v>
+        <v>2205</v>
       </c>
       <c r="C7" t="s">
         <v>13</v>
       </c>
       <c r="D7">
-        <v>157445</v>
+        <v>402846</v>
       </c>
       <c r="E7">
-        <v>42</v>
+        <v>101</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>1702</v>
       </c>
       <c r="C8" t="s">
         <v>14</v>
       </c>
       <c r="D8">
-        <v>154233</v>
+        <v>336937</v>
       </c>
       <c r="E8">
-        <v>64</v>
+        <v>126</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
-        <v>2001</v>
+        <v>2110</v>
       </c>
       <c r="C9" t="s">
         <v>15</v>
       </c>
       <c r="D9">
-        <v>124901</v>
+        <v>312703</v>
       </c>
       <c r="E9">
-        <v>49</v>
+        <v>73</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>1703</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10">
-        <v>119623</v>
+        <v>254309</v>
       </c>
       <c r="E10">
-        <v>33</v>
+        <v>57</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
-        <v>1203</v>
+        <v>2001</v>
       </c>
       <c r="C11" t="s">
         <v>17</v>
       </c>
       <c r="D11">
-        <v>115728</v>
+        <v>253421</v>
       </c>
       <c r="E11">
-        <v>48</v>
+        <v>92</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
-        <v>1305</v>
+        <v>1214</v>
       </c>
       <c r="C12" t="s">
         <v>18</v>
       </c>
       <c r="D12">
-        <v>115689</v>
+        <v>248123</v>
       </c>
       <c r="E12">
-        <v>19</v>
+        <v>75</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
-        <v>2110</v>
+        <v>1203</v>
       </c>
       <c r="C13" t="s">
         <v>19</v>
       </c>
       <c r="D13">
-        <v>115472</v>
+        <v>226595</v>
       </c>
       <c r="E13">
-        <v>37</v>
+        <v>92</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
-        <v>1705</v>
+        <v>2404</v>
       </c>
       <c r="C14" t="s">
         <v>20</v>
       </c>
       <c r="D14">
-        <v>114123</v>
+        <v>221037</v>
       </c>
       <c r="E14">
-        <v>31</v>
+        <v>80</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
-        <v>1214</v>
+        <v>1301</v>
       </c>
       <c r="C15" t="s">
         <v>21</v>
       </c>
       <c r="D15">
-        <v>103714</v>
+        <v>202512</v>
       </c>
       <c r="E15">
-        <v>38</v>
+        <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
-        <v>1301</v>
+        <v>1305</v>
       </c>
       <c r="C16" t="s">
         <v>22</v>
       </c>
       <c r="D16">
-        <v>89924</v>
+        <v>193605</v>
       </c>
       <c r="E16">
-        <v>33</v>
+        <v>80</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
-        <v>2308</v>
+        <v>1401</v>
       </c>
       <c r="C17" t="s">
         <v>23</v>
       </c>
       <c r="D17">
-        <v>78872</v>
+        <v>190576</v>
       </c>
       <c r="E17">
-        <v>12</v>
+        <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
-        <v>1607</v>
+        <v>1609</v>
       </c>
       <c r="C18" t="s">
         <v>24</v>
       </c>
       <c r="D18">
-        <v>77918</v>
+        <v>185120</v>
       </c>
       <c r="E18">
-        <v>23</v>
+        <v>73</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
-        <v>1504</v>
+        <v>1302</v>
       </c>
       <c r="C19" t="s">
         <v>25</v>
       </c>
       <c r="D19">
-        <v>74567</v>
+        <v>171922</v>
       </c>
       <c r="E19">
-        <v>37</v>
+        <v>50</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
-        <v>2201</v>
+        <v>1701</v>
       </c>
       <c r="C20" t="s">
         <v>26</v>
       </c>
       <c r="D20">
-        <v>73517</v>
+        <v>171736</v>
       </c>
       <c r="E20">
-        <v>26</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
-        <v>2301</v>
+        <v>1504</v>
       </c>
       <c r="C21" t="s">
         <v>27</v>
       </c>
       <c r="D21">
-        <v>67089</v>
+        <v>171302</v>
       </c>
       <c r="E21">
-        <v>34</v>
+        <v>69</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
-        <v>1701</v>
+        <v>2301</v>
       </c>
       <c r="C22" t="s">
         <v>28</v>
       </c>
       <c r="D22">
-        <v>66555</v>
+        <v>169811</v>
       </c>
       <c r="E22">
-        <v>31</v>
+        <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
-        <v>2403</v>
+        <v>2201</v>
       </c>
       <c r="C23" t="s">
         <v>29</v>
       </c>
       <c r="D23">
-        <v>64342</v>
+        <v>158074</v>
       </c>
       <c r="E23">
-        <v>34</v>
+        <v>50</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
-        <v>1401</v>
+        <v>1607</v>
       </c>
       <c r="C24" t="s">
         <v>30</v>
       </c>
       <c r="D24">
-        <v>63148</v>
+        <v>150463</v>
       </c>
       <c r="E24">
-        <v>30</v>
+        <v>45</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
-        <v>1604</v>
+        <v>2403</v>
       </c>
       <c r="C25" t="s">
         <v>31</v>
       </c>
       <c r="D25">
-        <v>51340</v>
+        <v>149516</v>
       </c>
       <c r="E25">
-        <v>29</v>
+        <v>106</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
-        <v>1302</v>
+        <v>1402</v>
       </c>
       <c r="C26" t="s">
         <v>32</v>
       </c>
       <c r="D26">
-        <v>42562</v>
+        <v>112594</v>
       </c>
       <c r="E26">
-        <v>18</v>
+        <v>70</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
-        <v>1201</v>
+        <v>1604</v>
       </c>
       <c r="C27" t="s">
         <v>33</v>
       </c>
       <c r="D27">
-        <v>42345</v>
+        <v>112370</v>
       </c>
       <c r="E27">
-        <v>22</v>
+        <v>52</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
-        <v>1609</v>
+        <v>1149</v>
       </c>
       <c r="C28" t="s">
         <v>34</v>
       </c>
       <c r="D28">
-        <v>41731</v>
+        <v>108477</v>
       </c>
       <c r="E28">
-        <v>36</v>
+        <v>33</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>2203</v>
       </c>
       <c r="C29" t="s">
         <v>35</v>
       </c>
       <c r="D29">
-        <v>40710</v>
+        <v>102351</v>
       </c>
       <c r="E29">
-        <v>22</v>
+        <v>54</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
-        <v>1213</v>
+        <v>1901</v>
       </c>
       <c r="C30" t="s">
         <v>36</v>
       </c>
       <c r="D30">
-        <v>39391</v>
+        <v>98122</v>
       </c>
       <c r="E30">
-        <v>16</v>
+        <v>66</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
-        <v>1103</v>
+        <v>7019</v>
       </c>
       <c r="C31" t="s">
         <v>37</v>
       </c>
       <c r="D31">
-        <v>36415</v>
+        <v>96993</v>
       </c>
       <c r="E31">
-        <v>19</v>
+        <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
-        <v>2109</v>
+        <v>1602</v>
       </c>
       <c r="C32" t="s">
         <v>38</v>
       </c>
       <c r="D32">
-        <v>36331</v>
+        <v>88616</v>
       </c>
       <c r="E32">
-        <v>5</v>
+        <v>57</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
-        <v>1402</v>
+        <v>1801</v>
       </c>
       <c r="C33" t="s">
         <v>39</v>
       </c>
       <c r="D33">
-        <v>33486</v>
+        <v>83378</v>
       </c>
       <c r="E33">
-        <v>34</v>
+        <v>75</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
-        <v>1901</v>
+        <v>2405</v>
       </c>
       <c r="C34" t="s">
         <v>40</v>
       </c>
       <c r="D34">
-        <v>33471</v>
+        <v>82207</v>
       </c>
       <c r="E34">
-        <v>28</v>
+        <v>33</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
-        <v>1126</v>
+        <v>1201</v>
       </c>
       <c r="C35" t="s">
         <v>41</v>
       </c>
       <c r="D35">
-        <v>33115</v>
+        <v>81431</v>
       </c>
       <c r="E35">
-        <v>5</v>
+        <v>35</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
-        <v>1606</v>
+        <v>2308</v>
       </c>
       <c r="C36" t="s">
         <v>42</v>
       </c>
       <c r="D36">
-        <v>32208</v>
+        <v>78872</v>
       </c>
       <c r="E36">
-        <v>38</v>
+        <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
-        <v>1902</v>
+        <v>1213</v>
       </c>
       <c r="C37" t="s">
         <v>43</v>
       </c>
       <c r="D37">
-        <v>31593</v>
+        <v>77805</v>
       </c>
       <c r="E37">
-        <v>7</v>
+        <v>41</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
-        <v>1508</v>
+        <v>1126</v>
       </c>
       <c r="C38" t="s">
         <v>44</v>
       </c>
       <c r="D38">
-        <v>29274</v>
+        <v>76765</v>
       </c>
       <c r="E38">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
-        <v>7019</v>
+        <v>2419</v>
       </c>
       <c r="C39" t="s">
         <v>45</v>
       </c>
       <c r="D39">
-        <v>28941</v>
+        <v>75672</v>
       </c>
       <c r="E39">
-        <v>10</v>
+        <v>45</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
-        <v>2104</v>
+        <v>1103</v>
       </c>
       <c r="C40" t="s">
         <v>46</v>
       </c>
       <c r="D40">
-        <v>26955</v>
+        <v>65169</v>
       </c>
       <c r="E40">
-        <v>8</v>
+        <v>28</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
-        <v>2419</v>
+        <v>1313</v>
       </c>
       <c r="C41" t="s">
         <v>47</v>
       </c>
       <c r="D41">
-        <v>25517</v>
+        <v>60264</v>
       </c>
       <c r="E41">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
-        <v>2405</v>
+        <v>1508</v>
       </c>
       <c r="C42" t="s">
         <v>48</v>
       </c>
       <c r="D42">
-        <v>22419</v>
+        <v>59192</v>
       </c>
       <c r="E42">
-        <v>18</v>
+        <v>36</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
-        <v>1149</v>
+        <v>1309</v>
       </c>
       <c r="C43" t="s">
         <v>49</v>
       </c>
       <c r="D43">
-        <v>20012</v>
+        <v>57242</v>
       </c>
       <c r="E43">
-        <v>14</v>
+        <v>39</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
-        <v>1212</v>
+        <v>1902</v>
       </c>
       <c r="C44" t="s">
         <v>50</v>
       </c>
       <c r="D44">
-        <v>19786</v>
+        <v>56432</v>
       </c>
       <c r="E44">
-        <v>2</v>
+        <v>13</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
-        <v>1801</v>
+        <v>1606</v>
       </c>
       <c r="C45" t="s">
         <v>51</v>
       </c>
       <c r="D45">
-        <v>17757</v>
+        <v>54355</v>
       </c>
       <c r="E45">
-        <v>14</v>
+        <v>54</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
-        <v>1304</v>
+        <v>2104</v>
       </c>
       <c r="C46" t="s">
         <v>52</v>
       </c>
       <c r="D46">
-        <v>15025</v>
+        <v>52835</v>
       </c>
       <c r="E46">
-        <v>11</v>
+        <v>13</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
-        <v>1227</v>
+        <v>1206</v>
       </c>
       <c r="C47" t="s">
         <v>53</v>
       </c>
       <c r="D47">
-        <v>14970</v>
+        <v>52603</v>
       </c>
       <c r="E47">
-        <v>3</v>
+        <v>30</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
-        <v>1524</v>
+        <v>1603</v>
       </c>
       <c r="C48" t="s">
         <v>54</v>
       </c>
       <c r="D48">
-        <v>14471</v>
+        <v>49240</v>
       </c>
       <c r="E48">
-        <v>3</v>
+        <v>46</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
-        <v>1211</v>
+        <v>2109</v>
       </c>
       <c r="C49" t="s">
         <v>55</v>
       </c>
       <c r="D49">
-        <v>11525</v>
+        <v>37416</v>
       </c>
       <c r="E49">
-        <v>4</v>
+        <v>8</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
-        <v>1206</v>
+        <v>1145</v>
       </c>
       <c r="C50" t="s">
         <v>56</v>
       </c>
       <c r="D50">
-        <v>10233</v>
+        <v>31654</v>
       </c>
       <c r="E50">
-        <v>11</v>
+        <v>20</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
-        <v>1503</v>
+        <v>1406</v>
       </c>
       <c r="C51" t="s">
         <v>57</v>
       </c>
       <c r="D51">
-        <v>9496</v>
+        <v>29043</v>
       </c>
       <c r="E51">
-        <v>20</v>
+        <v>31</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
-        <v>1406</v>
+        <v>1304</v>
       </c>
       <c r="C52" t="s">
         <v>58</v>
       </c>
       <c r="D52">
-        <v>8540</v>
+        <v>28187</v>
       </c>
       <c r="E52">
-        <v>8</v>
+        <v>20</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
-        <v>1309</v>
+        <v>1524</v>
       </c>
       <c r="C53" t="s">
         <v>59</v>
       </c>
       <c r="D53">
-        <v>8102</v>
+        <v>27693</v>
       </c>
       <c r="E53">
-        <v>4</v>
+        <v>7</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
-        <v>2408</v>
+        <v>1219</v>
       </c>
       <c r="C54" t="s">
         <v>60</v>
       </c>
       <c r="D54">
-        <v>7523</v>
+        <v>25347</v>
       </c>
       <c r="E54">
-        <v>3</v>
+        <v>7</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
-        <v>1219</v>
+        <v>2408</v>
       </c>
       <c r="C55" t="s">
         <v>61</v>
       </c>
       <c r="D55">
-        <v>7167</v>
+        <v>25199</v>
       </c>
       <c r="E55">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
-        <v>1306</v>
+        <v>1503</v>
       </c>
       <c r="C56" t="s">
         <v>62</v>
       </c>
       <c r="D56">
-        <v>6725</v>
+        <v>24094</v>
       </c>
       <c r="E56">
-        <v>4</v>
+        <v>33</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
-        <v>7012</v>
+        <v>2106</v>
       </c>
       <c r="C57" t="s">
         <v>63</v>
       </c>
       <c r="D57">
-        <v>6318</v>
+        <v>23993</v>
       </c>
       <c r="E57">
-        <v>4</v>
+        <v>13</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
-        <v>1109</v>
+        <v>1605</v>
       </c>
       <c r="C58" t="s">
         <v>64</v>
       </c>
       <c r="D58">
-        <v>6203</v>
+        <v>23400</v>
       </c>
       <c r="E58">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
-        <v>1605</v>
+        <v>7040</v>
       </c>
       <c r="C59" t="s">
         <v>65</v>
       </c>
       <c r="D59">
-        <v>5676</v>
+        <v>22349</v>
       </c>
       <c r="E59">
-        <v>3</v>
+        <v>12</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
-        <v>1603</v>
+        <v>1202</v>
       </c>
       <c r="C60" t="s">
         <v>66</v>
       </c>
       <c r="D60">
-        <v>5530</v>
+        <v>21548</v>
       </c>
       <c r="E60">
-        <v>7</v>
+        <v>37</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
-        <v>1226</v>
+        <v>2116</v>
       </c>
       <c r="C61" t="s">
         <v>67</v>
       </c>
       <c r="D61">
-        <v>5405</v>
+        <v>20995</v>
       </c>
       <c r="E61">
-        <v>1</v>
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
-        <v>2116</v>
+        <v>1212</v>
       </c>
       <c r="C62" t="s">
         <v>68</v>
       </c>
       <c r="D62">
-        <v>5334</v>
+        <v>19786</v>
       </c>
       <c r="E62">
-        <v>6</v>
+        <v>2</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
-        <v>1145</v>
+        <v>1227</v>
       </c>
       <c r="C63" t="s">
         <v>69</v>
       </c>
       <c r="D63">
-        <v>4911</v>
+        <v>18639</v>
       </c>
       <c r="E63">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
-        <v>7040</v>
+        <v>1211</v>
       </c>
       <c r="C64" t="s">
         <v>70</v>
       </c>
       <c r="D64">
-        <v>4122</v>
+        <v>17528</v>
       </c>
       <c r="E64">
-        <v>6</v>
+        <v>20</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
-        <v>2402</v>
+        <v>1306</v>
       </c>
       <c r="C65" t="s">
         <v>71</v>
       </c>
       <c r="D65">
-        <v>3922</v>
+        <v>16377</v>
       </c>
       <c r="E65">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>2407</v>
       </c>
       <c r="C66" t="s">
         <v>72</v>
       </c>
       <c r="D66">
-        <v>3462</v>
+        <v>16244</v>
       </c>
       <c r="E66">
-        <v>8</v>
+        <v>14</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
-        <v>1602</v>
+        <v>7012</v>
       </c>
       <c r="C67" t="s">
         <v>73</v>
       </c>
       <c r="D67">
-        <v>2877</v>
+        <v>13286</v>
       </c>
       <c r="E67">
         <v>7</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
-        <v>1313</v>
+        <v>7003</v>
       </c>
       <c r="C68" t="s">
         <v>74</v>
       </c>
       <c r="D68">
-        <v>2702</v>
+        <v>13257</v>
       </c>
       <c r="E68">
-        <v>4</v>
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>1108</v>
       </c>
       <c r="C69" t="s">
         <v>75</v>
       </c>
       <c r="D69">
-        <v>2678</v>
+        <v>12410</v>
       </c>
       <c r="E69">
-        <v>4</v>
+        <v>12</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
-        <v>2106</v>
+        <v>1109</v>
       </c>
       <c r="C70" t="s">
         <v>76</v>
       </c>
       <c r="D70">
-        <v>2495</v>
+        <v>12083</v>
       </c>
       <c r="E70">
-        <v>3</v>
+        <v>11</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
-        <v>1710</v>
+        <v>1134</v>
       </c>
       <c r="C71" t="s">
         <v>77</v>
       </c>
       <c r="D71">
-        <v>2148</v>
+        <v>9529</v>
       </c>
       <c r="E71">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
-        <v>2115</v>
+        <v>7014</v>
       </c>
       <c r="C72" t="s">
         <v>78</v>
       </c>
       <c r="D72">
-        <v>1927</v>
+        <v>8670</v>
       </c>
       <c r="E72">
         <v>4</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
-        <v>2421</v>
+        <v>1124</v>
       </c>
       <c r="C73" t="s">
         <v>79</v>
       </c>
       <c r="D73">
-        <v>1591</v>
+        <v>7760</v>
       </c>
       <c r="E73">
-        <v>2</v>
+        <v>6</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
-        <v>1144</v>
+        <v>1410</v>
       </c>
       <c r="C74" t="s">
         <v>80</v>
       </c>
       <c r="D74">
-        <v>1542</v>
+        <v>7445</v>
       </c>
       <c r="E74">
-        <v>3</v>
+        <v>7</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
-        <v>7055</v>
+        <v>2402</v>
       </c>
       <c r="C75" t="s">
         <v>81</v>
       </c>
       <c r="D75">
-        <v>1385</v>
+        <v>7207</v>
       </c>
       <c r="E75">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
-        <v>1152</v>
+        <v>1226</v>
       </c>
       <c r="C76" t="s">
         <v>82</v>
       </c>
       <c r="D76">
-        <v>1323</v>
+        <v>5405</v>
       </c>
       <c r="E76">
-        <v>9</v>
+        <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
-        <v>1410</v>
+        <v>1144</v>
       </c>
       <c r="C77" t="s">
         <v>83</v>
       </c>
       <c r="D77">
-        <v>1275</v>
+        <v>5052</v>
       </c>
       <c r="E77">
-        <v>2</v>
+        <v>10</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
-        <v>1601</v>
+        <v>1526</v>
       </c>
       <c r="C78" t="s">
         <v>84</v>
       </c>
       <c r="D78">
-        <v>932</v>
+        <v>4339</v>
       </c>
       <c r="E78">
-        <v>2</v>
+        <v>10</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
-        <v>7015</v>
+        <v>2115</v>
       </c>
       <c r="C79" t="s">
         <v>85</v>
       </c>
       <c r="D79">
-        <v>909</v>
+        <v>3710</v>
       </c>
       <c r="E79">
-        <v>3</v>
+        <v>7</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
-        <v>1202</v>
+        <v>1710</v>
       </c>
       <c r="C80" t="s">
         <v>86</v>
       </c>
       <c r="D80">
-        <v>881</v>
+        <v>3497</v>
       </c>
       <c r="E80">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
-        <v>2422</v>
+        <v>1601</v>
       </c>
       <c r="C81" t="s">
         <v>87</v>
       </c>
       <c r="D81">
-        <v>341</v>
+        <v>3049</v>
       </c>
       <c r="E81">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
-        <v>1909</v>
+        <v>2421</v>
       </c>
       <c r="C82" t="s">
         <v>88</v>
       </c>
       <c r="D82">
-        <v>0</v>
+        <v>2967</v>
       </c>
       <c r="E82">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83">
+        <v>82</v>
+      </c>
+      <c r="B83">
+        <v>7015</v>
+      </c>
+      <c r="C83" t="s">
+        <v>89</v>
+      </c>
+      <c r="D83">
+        <v>2424</v>
+      </c>
+      <c r="E83">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84">
+        <v>83</v>
+      </c>
+      <c r="B84">
+        <v>7055</v>
+      </c>
+      <c r="C84" t="s">
+        <v>90</v>
+      </c>
+      <c r="D84">
+        <v>1385</v>
+      </c>
+      <c r="E84">
         <v>1</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85">
+        <v>84</v>
+      </c>
+      <c r="B85">
+        <v>1152</v>
+      </c>
+      <c r="C85" t="s">
+        <v>91</v>
+      </c>
+      <c r="D85">
+        <v>1323</v>
+      </c>
+      <c r="E85">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86">
+        <v>85</v>
+      </c>
+      <c r="B86">
+        <v>2003</v>
+      </c>
+      <c r="C86" t="s">
+        <v>92</v>
+      </c>
+      <c r="D86">
+        <v>1113</v>
+      </c>
+      <c r="E86">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87">
+        <v>86</v>
+      </c>
+      <c r="B87">
+        <v>2422</v>
+      </c>
+      <c r="C87" t="s">
+        <v>93</v>
+      </c>
+      <c r="D87">
+        <v>1066</v>
+      </c>
+      <c r="E87">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88">
+        <v>87</v>
+      </c>
+      <c r="B88">
+        <v>1154</v>
+      </c>
+      <c r="C88" t="s">
+        <v>94</v>
+      </c>
+      <c r="D88">
+        <v>1042</v>
+      </c>
+      <c r="E88">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89">
+        <v>88</v>
+      </c>
+      <c r="B89">
+        <v>1314</v>
+      </c>
+      <c r="C89" t="s">
+        <v>95</v>
+      </c>
+      <c r="D89">
+        <v>1040</v>
+      </c>
+      <c r="E89">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90">
+        <v>89</v>
+      </c>
+      <c r="B90">
+        <v>1125</v>
+      </c>
+      <c r="C90" t="s">
+        <v>96</v>
+      </c>
+      <c r="D90">
+        <v>1011</v>
+      </c>
+      <c r="E90">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91">
+        <v>90</v>
+      </c>
+      <c r="B91">
+        <v>1909</v>
+      </c>
+      <c r="C91" t="s">
+        <v>97</v>
+      </c>
+      <c r="D91">
+        <v>938</v>
+      </c>
+      <c r="E91">
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">