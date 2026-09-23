--- v1 (2026-07-23)
+++ v2 (2026-09-23)
@@ -12,344 +12,353 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Znak</t>
   </si>
   <si>
     <t>Klub</t>
   </si>
   <si>
     <t>Bodů</t>
   </si>
   <si>
     <t>Startů</t>
   </si>
   <si>
     <t>B/S</t>
   </si>
   <si>
     <t>Závodníků</t>
   </si>
   <si>
     <t>B/Z</t>
   </si>
   <si>
     <t>YACHT CLUB CERE, z.s.</t>
   </si>
   <si>
     <t>Yacht Club LODNÍ SPORTY BRNO, pobočný spolek</t>
   </si>
   <si>
     <t>Český Yacht Klub</t>
   </si>
   <si>
     <t>Jachtklub Brno, z.s.</t>
   </si>
   <si>
+    <t>TJ Sokol Tovačov - oddíl jachtingu</t>
+  </si>
+  <si>
     <t>TJ Delfín Jablonec</t>
   </si>
   <si>
-    <t>TJ Sokol Tovačov - oddíl jachtingu</t>
-[...1 lines deleted...]
-  <si>
     <t>Jachtklub Máchova Jezera Staré Splavy, z.s.</t>
   </si>
   <si>
+    <t>Jachtklub Česká Lípa, z.s.</t>
+  </si>
+  <si>
     <t>Tělovýchovná jednota Rapid Brno, z.s.</t>
   </si>
   <si>
-    <t>Jachtklub Česká Lípa, z.s.</t>
-[...1 lines deleted...]
-  <si>
     <t>Yacht Club Velké Dářko z.s.</t>
   </si>
   <si>
+    <t>Jachetní klub Černá v Pošumaví, z.s.</t>
+  </si>
+  <si>
     <t>Jachtklub Toušeň, z.s.</t>
   </si>
   <si>
     <t>Tělovýchovná jednota Neratovice z.s.</t>
   </si>
   <si>
     <t>Yachtclub Baník Ostrava</t>
   </si>
   <si>
+    <t>Yacht Club Kovářov</t>
+  </si>
+  <si>
+    <t>TJ Lokomotiva Plzeň z.s.</t>
+  </si>
+  <si>
+    <t>Jachtklub Cheb, z.s.</t>
+  </si>
+  <si>
+    <t>JACHT KLUB Prostějov, spolek</t>
+  </si>
+  <si>
+    <t>Lodní Sporty Kroměříž, JO</t>
+  </si>
+  <si>
     <t>Jachetní oddíl Slavoj Hluboká nad Vltavou, z.s.</t>
   </si>
   <si>
-    <t>Jachetní klub Černá v Pošumaví, z.s.</t>
-[...4 lines deleted...]
-  <si>
     <t>SK Štětí, z.s.</t>
   </si>
   <si>
     <t>Yacht club D.I.M. Bezdrev z.s.</t>
   </si>
   <si>
     <t>Yacht Club Doksy, spolek</t>
   </si>
   <si>
-    <t>Jachtklub Cheb, z.s.</t>
-[...5 lines deleted...]
-    <t>JACHT KLUB Prostějov, spolek</t>
+    <t>Klub jachtingu Těrlicko, z.s.</t>
   </si>
   <si>
     <t>Yacht Club Nechranice</t>
   </si>
   <si>
-    <t>Klub jachtingu Těrlicko, z.s.</t>
+    <t>Yacht Club Baník Most z.s.</t>
   </si>
   <si>
     <t>Jachetní klub Plzeň, z.s.</t>
   </si>
   <si>
-    <t>Yacht Club Baník Most z.s.</t>
+    <t>Yachtclub Pardubice, z.s.</t>
+  </si>
+  <si>
+    <t>TJ Slávia-jachting Česká Skalice, z.s.</t>
   </si>
   <si>
     <t>YC Lískovec, z.s.</t>
   </si>
   <si>
+    <t>Jachetní Klub Ostrava z.s.</t>
+  </si>
+  <si>
     <t>Jachetní klub Olomouc z.s.</t>
   </si>
   <si>
-    <t>Yachtclub Pardubice, z.s.</t>
+    <t>JACHTKLUB JESENICE, z.s.</t>
+  </si>
+  <si>
+    <t>Sokol Dobřichovice</t>
   </si>
   <si>
     <t>Česká windsurfingová asociace - ČWA z.s.</t>
   </si>
   <si>
+    <t>Asociace sportovních klubů Lovosice z.s. - jachetní oddíl</t>
+  </si>
+  <si>
+    <t>Vodní sporty Duchcov, z.s.</t>
+  </si>
+  <si>
     <t>YCR-Jachting Roudnice nad Labem, z.s.</t>
   </si>
   <si>
-    <t>TJ Slávia-jachting Česká Skalice, z.s.</t>
+    <t>YC RODOP, z.s.</t>
   </si>
   <si>
     <t>TJ Sokol Palkovice</t>
   </si>
   <si>
-    <t>Sokol Dobřichovice</t>
+    <t>Tělovýchovná jednota Lokomotiva Cheb z.s.</t>
+  </si>
+  <si>
+    <t>Yacht klub Jestřábí, z.s.</t>
+  </si>
+  <si>
+    <t>Jachetní oddíl Olšovec Jedovnice, z.s.</t>
+  </si>
+  <si>
+    <t>YACHT CLUB KLADNO z.s.</t>
+  </si>
+  <si>
+    <t>Yacht Club Vysoké Mýto</t>
+  </si>
+  <si>
+    <t>Jachting Poděbrady pobočný spolek TJ Bohemia Poděbrady, z.s.</t>
   </si>
   <si>
     <t>Yacht Club Yachta´s z.s.</t>
   </si>
   <si>
-    <t>YACHT CLUB KLADNO z.s.</t>
-[...7 lines deleted...]
-  <si>
     <t>TJ Císařská louka - yachting, z.s.</t>
   </si>
   <si>
-    <t>Yacht klub Jestřábí, z.s.</t>
-[...20 lines deleted...]
-    <t>Asociace sportovních klubů Lovosice z.s. - jachetní oddíl</t>
+    <t>JK Ostrava Poruba, z.s.</t>
   </si>
   <si>
     <t>YachtClub Dyje z.s.</t>
   </si>
   <si>
+    <t>Yacht club Ústí nad Labem z.s</t>
+  </si>
+  <si>
+    <t>TJ Prazdroj Plzeň z.s., JO</t>
+  </si>
+  <si>
+    <t>YC Markop FL</t>
+  </si>
+  <si>
+    <t>T.J.  Sokol Vrané nad Vlt. II</t>
+  </si>
+  <si>
+    <t>Yacht club Znojmo, z.s.</t>
+  </si>
+  <si>
     <t>ORTHODOCKS YACHT CLUB o.s.</t>
   </si>
   <si>
-    <t>TJ Prazdroj Plzeň z.s., JO</t>
+    <t>Asociace lodní třídy Tornádo,z.s.</t>
   </si>
   <si>
     <t>TJ Jiskra Třeboň</t>
   </si>
   <si>
-    <t>YC Markop FL</t>
-[...1 lines deleted...]
-  <si>
     <t>Lodní klub Štěchovice</t>
   </si>
   <si>
-    <t>JK Ostrava Poruba, z.s.</t>
-[...8 lines deleted...]
-    <t>Yacht club Ústí nad Labem z.s</t>
+    <t>Moravský Yacht Klub, z.s.</t>
   </si>
   <si>
     <t>Asociace lodních tříd RS, z.s.</t>
   </si>
   <si>
-    <t>T.J.  Sokol Vrané nad Vlt. II</t>
-[...2 lines deleted...]
-    <t>Moravský Yacht Klub, z.s.</t>
+    <t>Jachetní klub Mokropsy, z.s.</t>
+  </si>
+  <si>
+    <t>Yacht Club Krnov</t>
   </si>
   <si>
     <t>Jachtklub Královská, z.s.</t>
   </si>
   <si>
-    <t>Jachetní klub Mokropsy, z.s.</t>
+    <t>Český Fireball, z.s.</t>
+  </si>
+  <si>
+    <t>Yacht Club Dvořiště - Lišov</t>
   </si>
   <si>
     <t>SK Nový Knín z.s.</t>
   </si>
   <si>
-    <t>Yacht Club Dvořiště - Lišov</t>
-[...8 lines deleted...]
-    <t>Asociace lodní třídy Tornádo,z.s.</t>
+    <t>Yacht Club Kotva Praha, z.s.</t>
+  </si>
+  <si>
+    <t>Yacht Club Regent</t>
   </si>
   <si>
     <t>Tělovýchovná jednota Vodní stavby Praha - spolek</t>
   </si>
   <si>
-    <t>Yacht Club Kotva Praha, z.s.</t>
+    <t>YACHT CLUB SaS, z.s.</t>
+  </si>
+  <si>
+    <t>Asociace lodní třídy Vaurien v České republice, z. s.</t>
+  </si>
+  <si>
+    <t>NEWTON Yacht Club, z.s.</t>
+  </si>
+  <si>
+    <t>Tělovýchovná jednota Slavoj Český Těšín z.s.</t>
+  </si>
+  <si>
+    <t>Jachetní Klub Tělovýchovná jednota Klatovy , z.s.</t>
   </si>
   <si>
     <t>Sportovní klub Tři Sestry - Stará Kovárna z.s.</t>
   </si>
   <si>
-    <t>Asociace lodní třídy Vaurien v České republice, z. s.</t>
-[...8 lines deleted...]
-    <t>Tělovýchovná jednota Slavoj Český Těšín z.s.</t>
+    <t>JO Slavoj Litoměřice, z.s.</t>
   </si>
   <si>
     <t>TJ Sailing Pálava z.s.</t>
   </si>
   <si>
-    <t>NEWTON Yacht Club, z.s.</t>
-[...2 lines deleted...]
-    <t>Yacht Club Regent</t>
+    <t>Junák - český skaut, 4. přístav Jana Nerudy Praha, z. s.</t>
   </si>
   <si>
     <t>TJ SOKOL LETOVICE, z.s.</t>
   </si>
   <si>
+    <t>TJ Lanškroun - Jachting</t>
+  </si>
+  <si>
+    <t>Yacht Club Kozmice o.s.</t>
+  </si>
+  <si>
+    <t>SAIL and SKI Lipno, z.s.</t>
+  </si>
+  <si>
     <t>Yacht Club PARS, z.s.,</t>
   </si>
   <si>
-    <t>JO Slavoj Litoměřice, z.s.</t>
-[...4 lines deleted...]
-  <si>
     <t>Česká asociace námořního yachtingu, z.s.</t>
   </si>
   <si>
     <t>Asociace lodní třídy 29er a 49er, z.s.</t>
   </si>
   <si>
     <t>W.T.I.O. YachtClub z.s.</t>
   </si>
   <si>
     <t>Windsurf Club Velké Dářko</t>
   </si>
   <si>
     <t>YACHT CLUB RAZOVÁ z. s.</t>
   </si>
   <si>
-    <t>Junák - český skaut, 4. přístav Jana Nerudy Praha, z. s.</t>
-[...1 lines deleted...]
-  <si>
     <t>YC Frymburk z. s.</t>
   </si>
   <si>
     <t>Plachetní seskupení Eletrika</t>
   </si>
   <si>
-    <t>TJ Lanškroun - Jachting</t>
+    <t>VODA a SPORT Pardubice z.s.</t>
+  </si>
+  <si>
+    <t>Oddíl Jachtingu při T.J. Sokol Mohelnice</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -653,1612 +662,1663 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H91"/>
+  <dimension ref="A1:H94"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>1130</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2">
-        <v>851128</v>
+        <v>1753403</v>
       </c>
       <c r="E2">
-        <v>440</v>
+        <v>705</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2103</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>850106</v>
+        <v>1698808</v>
       </c>
       <c r="E3">
-        <v>540</v>
+        <v>991</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>1101</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4">
-        <v>810344</v>
+        <v>1324550</v>
       </c>
       <c r="E4">
-        <v>355</v>
+        <v>505</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
         <v>2101</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5">
-        <v>779874</v>
+        <v>1193956</v>
       </c>
       <c r="E5">
-        <v>311</v>
+        <v>464</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
-        <v>1705</v>
+        <v>2205</v>
       </c>
       <c r="C6" t="s">
         <v>12</v>
       </c>
       <c r="D6">
-        <v>470651</v>
+        <v>655067</v>
       </c>
       <c r="E6">
-        <v>94</v>
+        <v>160</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
-        <v>2205</v>
+        <v>1705</v>
       </c>
       <c r="C7" t="s">
         <v>13</v>
       </c>
       <c r="D7">
-        <v>402846</v>
+        <v>654292</v>
       </c>
       <c r="E7">
-        <v>101</v>
+        <v>124</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>1702</v>
       </c>
       <c r="C8" t="s">
         <v>14</v>
       </c>
       <c r="D8">
-        <v>336937</v>
+        <v>566231</v>
       </c>
       <c r="E8">
-        <v>126</v>
+        <v>202</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
-        <v>2110</v>
+        <v>1703</v>
       </c>
       <c r="C9" t="s">
         <v>15</v>
       </c>
       <c r="D9">
-        <v>312703</v>
+        <v>488123</v>
       </c>
       <c r="E9">
-        <v>73</v>
+        <v>98</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
-        <v>1703</v>
+        <v>2110</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10">
-        <v>254309</v>
+        <v>459609</v>
       </c>
       <c r="E10">
-        <v>57</v>
+        <v>123</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>2001</v>
       </c>
       <c r="C11" t="s">
         <v>17</v>
       </c>
       <c r="D11">
-        <v>253421</v>
+        <v>424947</v>
       </c>
       <c r="E11">
-        <v>92</v>
+        <v>136</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
-        <v>1214</v>
+        <v>1305</v>
       </c>
       <c r="C12" t="s">
         <v>18</v>
       </c>
       <c r="D12">
-        <v>248123</v>
+        <v>365380</v>
       </c>
       <c r="E12">
-        <v>75</v>
+        <v>96</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
-        <v>1203</v>
+        <v>1214</v>
       </c>
       <c r="C13" t="s">
         <v>19</v>
       </c>
       <c r="D13">
-        <v>226595</v>
+        <v>358727</v>
       </c>
       <c r="E13">
-        <v>92</v>
+        <v>97</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
-        <v>2404</v>
+        <v>1203</v>
       </c>
       <c r="C14" t="s">
         <v>20</v>
       </c>
       <c r="D14">
-        <v>221037</v>
+        <v>340639</v>
       </c>
       <c r="E14">
-        <v>80</v>
+        <v>130</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
-        <v>1301</v>
+        <v>2404</v>
       </c>
       <c r="C15" t="s">
         <v>21</v>
       </c>
       <c r="D15">
-        <v>202512</v>
+        <v>330871</v>
       </c>
       <c r="E15">
-        <v>55</v>
+        <v>114</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
-        <v>1305</v>
+        <v>1309</v>
       </c>
       <c r="C16" t="s">
         <v>22</v>
       </c>
       <c r="D16">
-        <v>193605</v>
+        <v>318286</v>
       </c>
       <c r="E16">
-        <v>80</v>
+        <v>65</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>1401</v>
       </c>
       <c r="C17" t="s">
         <v>23</v>
       </c>
       <c r="D17">
-        <v>190576</v>
+        <v>302194</v>
       </c>
       <c r="E17">
-        <v>56</v>
+        <v>86</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
-        <v>1609</v>
+        <v>1504</v>
       </c>
       <c r="C18" t="s">
         <v>24</v>
       </c>
       <c r="D18">
-        <v>185120</v>
+        <v>291713</v>
       </c>
       <c r="E18">
-        <v>73</v>
+        <v>109</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
-        <v>1302</v>
+        <v>2201</v>
       </c>
       <c r="C19" t="s">
         <v>25</v>
       </c>
       <c r="D19">
-        <v>171922</v>
+        <v>273791</v>
       </c>
       <c r="E19">
-        <v>50</v>
+        <v>81</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
-        <v>1701</v>
+        <v>2301</v>
       </c>
       <c r="C20" t="s">
         <v>26</v>
       </c>
       <c r="D20">
-        <v>171736</v>
+        <v>271676</v>
       </c>
       <c r="E20">
-        <v>68</v>
+        <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
-        <v>1504</v>
+        <v>1301</v>
       </c>
       <c r="C21" t="s">
         <v>27</v>
       </c>
       <c r="D21">
-        <v>171302</v>
+        <v>264078</v>
       </c>
       <c r="E21">
-        <v>69</v>
+        <v>73</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
-        <v>2301</v>
+        <v>1609</v>
       </c>
       <c r="C22" t="s">
         <v>28</v>
       </c>
       <c r="D22">
-        <v>169811</v>
+        <v>253058</v>
       </c>
       <c r="E22">
-        <v>66</v>
+        <v>94</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
-        <v>2201</v>
+        <v>1302</v>
       </c>
       <c r="C23" t="s">
         <v>29</v>
       </c>
       <c r="D23">
-        <v>158074</v>
+        <v>241312</v>
       </c>
       <c r="E23">
-        <v>50</v>
+        <v>65</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
-        <v>1607</v>
+        <v>1701</v>
       </c>
       <c r="C24" t="s">
         <v>30</v>
       </c>
       <c r="D24">
-        <v>150463</v>
+        <v>238547</v>
       </c>
       <c r="E24">
-        <v>45</v>
+        <v>111</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>2403</v>
       </c>
       <c r="C25" t="s">
         <v>31</v>
       </c>
       <c r="D25">
-        <v>149516</v>
+        <v>219471</v>
       </c>
       <c r="E25">
-        <v>106</v>
+        <v>145</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
-        <v>1402</v>
+        <v>1607</v>
       </c>
       <c r="C26" t="s">
         <v>32</v>
       </c>
       <c r="D26">
-        <v>112594</v>
+        <v>212951</v>
       </c>
       <c r="E26">
-        <v>70</v>
+        <v>63</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>1604</v>
       </c>
       <c r="C27" t="s">
         <v>33</v>
       </c>
       <c r="D27">
-        <v>112370</v>
+        <v>195799</v>
       </c>
       <c r="E27">
-        <v>52</v>
+        <v>90</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
-        <v>1149</v>
+        <v>1402</v>
       </c>
       <c r="C28" t="s">
         <v>34</v>
       </c>
       <c r="D28">
-        <v>108477</v>
+        <v>188998</v>
       </c>
       <c r="E28">
-        <v>33</v>
+        <v>132</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
-        <v>2203</v>
+        <v>1901</v>
       </c>
       <c r="C29" t="s">
         <v>35</v>
       </c>
       <c r="D29">
-        <v>102351</v>
+        <v>184603</v>
       </c>
       <c r="E29">
-        <v>54</v>
+        <v>108</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
-        <v>1901</v>
+        <v>1801</v>
       </c>
       <c r="C30" t="s">
         <v>36</v>
       </c>
       <c r="D30">
-        <v>98122</v>
+        <v>168637</v>
       </c>
       <c r="E30">
-        <v>66</v>
+        <v>122</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
-        <v>7019</v>
+        <v>1149</v>
       </c>
       <c r="C31" t="s">
         <v>37</v>
       </c>
       <c r="D31">
-        <v>96993</v>
+        <v>149326</v>
       </c>
       <c r="E31">
-        <v>31</v>
+        <v>44</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
-        <v>1602</v>
+        <v>2419</v>
       </c>
       <c r="C32" t="s">
         <v>38</v>
       </c>
       <c r="D32">
-        <v>88616</v>
+        <v>148931</v>
       </c>
       <c r="E32">
-        <v>57</v>
+        <v>74</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
-        <v>1801</v>
+        <v>2203</v>
       </c>
       <c r="C33" t="s">
         <v>39</v>
       </c>
       <c r="D33">
-        <v>83378</v>
+        <v>139744</v>
       </c>
       <c r="E33">
-        <v>75</v>
+        <v>69</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
-        <v>2405</v>
+        <v>1508</v>
       </c>
       <c r="C34" t="s">
         <v>40</v>
       </c>
       <c r="D34">
-        <v>82207</v>
+        <v>138557</v>
       </c>
       <c r="E34">
-        <v>33</v>
+        <v>70</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>1201</v>
       </c>
       <c r="C35" t="s">
         <v>41</v>
       </c>
       <c r="D35">
-        <v>81431</v>
+        <v>130545</v>
       </c>
       <c r="E35">
-        <v>35</v>
+        <v>65</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
-        <v>2308</v>
+        <v>7019</v>
       </c>
       <c r="C36" t="s">
         <v>42</v>
       </c>
       <c r="D36">
-        <v>78872</v>
+        <v>127101</v>
       </c>
       <c r="E36">
-        <v>12</v>
+        <v>48</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
-        <v>1213</v>
+        <v>1603</v>
       </c>
       <c r="C37" t="s">
         <v>43</v>
       </c>
       <c r="D37">
-        <v>77805</v>
+        <v>126019</v>
       </c>
       <c r="E37">
-        <v>41</v>
+        <v>97</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
-        <v>1126</v>
+        <v>1606</v>
       </c>
       <c r="C38" t="s">
         <v>44</v>
       </c>
       <c r="D38">
-        <v>76765</v>
+        <v>125711</v>
       </c>
       <c r="E38">
-        <v>10</v>
+        <v>140</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
-        <v>2419</v>
+        <v>1602</v>
       </c>
       <c r="C39" t="s">
         <v>45</v>
       </c>
       <c r="D39">
-        <v>75672</v>
+        <v>124127</v>
       </c>
       <c r="E39">
-        <v>45</v>
+        <v>87</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
-        <v>1103</v>
+        <v>1126</v>
       </c>
       <c r="C40" t="s">
         <v>46</v>
       </c>
       <c r="D40">
-        <v>65169</v>
+        <v>120415</v>
       </c>
       <c r="E40">
-        <v>28</v>
+        <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
-        <v>1313</v>
+        <v>2405</v>
       </c>
       <c r="C41" t="s">
         <v>47</v>
       </c>
       <c r="D41">
-        <v>60264</v>
+        <v>110367</v>
       </c>
       <c r="E41">
-        <v>16</v>
+        <v>51</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
-        <v>1508</v>
+        <v>1503</v>
       </c>
       <c r="C42" t="s">
         <v>48</v>
       </c>
       <c r="D42">
-        <v>59192</v>
+        <v>106060</v>
       </c>
       <c r="E42">
-        <v>36</v>
+        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
-        <v>1309</v>
+        <v>1313</v>
       </c>
       <c r="C43" t="s">
         <v>49</v>
       </c>
       <c r="D43">
-        <v>57242</v>
+        <v>105155</v>
       </c>
       <c r="E43">
-        <v>39</v>
+        <v>27</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
-        <v>1902</v>
+        <v>2104</v>
       </c>
       <c r="C44" t="s">
         <v>50</v>
       </c>
       <c r="D44">
-        <v>56432</v>
+        <v>102829</v>
       </c>
       <c r="E44">
-        <v>13</v>
+        <v>24</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
-        <v>1606</v>
+        <v>1213</v>
       </c>
       <c r="C45" t="s">
         <v>51</v>
       </c>
       <c r="D45">
-        <v>54355</v>
+        <v>97385</v>
       </c>
       <c r="E45">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
-        <v>2104</v>
+        <v>1902</v>
       </c>
       <c r="C46" t="s">
         <v>52</v>
       </c>
       <c r="D46">
-        <v>52835</v>
+        <v>92895</v>
       </c>
       <c r="E46">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>1206</v>
       </c>
       <c r="C47" t="s">
         <v>53</v>
       </c>
       <c r="D47">
-        <v>52603</v>
+        <v>91102</v>
       </c>
       <c r="E47">
-        <v>30</v>
+        <v>61</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
-        <v>1603</v>
+        <v>2308</v>
       </c>
       <c r="C48" t="s">
         <v>54</v>
       </c>
       <c r="D48">
-        <v>49240</v>
+        <v>78872</v>
       </c>
       <c r="E48">
-        <v>46</v>
+        <v>12</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
-        <v>2109</v>
+        <v>1103</v>
       </c>
       <c r="C49" t="s">
         <v>55</v>
       </c>
       <c r="D49">
-        <v>37416</v>
+        <v>77912</v>
       </c>
       <c r="E49">
-        <v>8</v>
+        <v>35</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
-        <v>1145</v>
+        <v>2408</v>
       </c>
       <c r="C50" t="s">
         <v>56</v>
       </c>
       <c r="D50">
-        <v>31654</v>
+        <v>70142</v>
       </c>
       <c r="E50">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
-        <v>1406</v>
+        <v>2109</v>
       </c>
       <c r="C51" t="s">
         <v>57</v>
       </c>
       <c r="D51">
-        <v>29043</v>
+        <v>68566</v>
       </c>
       <c r="E51">
-        <v>31</v>
+        <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
-        <v>1304</v>
+        <v>1605</v>
       </c>
       <c r="C52" t="s">
         <v>58</v>
       </c>
       <c r="D52">
-        <v>28187</v>
+        <v>53398</v>
       </c>
       <c r="E52">
-        <v>20</v>
+        <v>31</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
-        <v>1524</v>
+        <v>1406</v>
       </c>
       <c r="C53" t="s">
         <v>59</v>
       </c>
       <c r="D53">
-        <v>27693</v>
+        <v>51824</v>
       </c>
       <c r="E53">
-        <v>7</v>
+        <v>49</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
-        <v>1219</v>
+        <v>1524</v>
       </c>
       <c r="C54" t="s">
         <v>60</v>
       </c>
       <c r="D54">
-        <v>25347</v>
+        <v>49095</v>
       </c>
       <c r="E54">
-        <v>7</v>
+        <v>13</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
-        <v>2408</v>
+        <v>1202</v>
       </c>
       <c r="C55" t="s">
         <v>61</v>
       </c>
       <c r="D55">
-        <v>25199</v>
+        <v>41457</v>
       </c>
       <c r="E55">
-        <v>6</v>
+        <v>66</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
-        <v>1503</v>
+        <v>2106</v>
       </c>
       <c r="C56" t="s">
         <v>62</v>
       </c>
       <c r="D56">
-        <v>24094</v>
+        <v>40271</v>
       </c>
       <c r="E56">
-        <v>33</v>
+        <v>26</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
-        <v>2106</v>
+        <v>1145</v>
       </c>
       <c r="C57" t="s">
         <v>63</v>
       </c>
       <c r="D57">
-        <v>23993</v>
+        <v>39328</v>
       </c>
       <c r="E57">
-        <v>13</v>
+        <v>23</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
-        <v>1605</v>
+        <v>7003</v>
       </c>
       <c r="C58" t="s">
         <v>64</v>
       </c>
       <c r="D58">
-        <v>23400</v>
+        <v>35872</v>
       </c>
       <c r="E58">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
-        <v>7040</v>
+        <v>1304</v>
       </c>
       <c r="C59" t="s">
         <v>65</v>
       </c>
       <c r="D59">
-        <v>22349</v>
+        <v>35154</v>
       </c>
       <c r="E59">
-        <v>12</v>
+        <v>26</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
-        <v>1202</v>
+        <v>1219</v>
       </c>
       <c r="C60" t="s">
         <v>66</v>
       </c>
       <c r="D60">
-        <v>21548</v>
+        <v>30668</v>
       </c>
       <c r="E60">
-        <v>37</v>
+        <v>8</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>2116</v>
       </c>
       <c r="C61" t="s">
         <v>67</v>
       </c>
       <c r="D61">
-        <v>20995</v>
+        <v>28271</v>
       </c>
       <c r="E61">
-        <v>9</v>
+        <v>11</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
-        <v>1212</v>
+        <v>7040</v>
       </c>
       <c r="C62" t="s">
         <v>68</v>
       </c>
       <c r="D62">
-        <v>19786</v>
+        <v>27542</v>
       </c>
       <c r="E62">
-        <v>2</v>
+        <v>13</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>1227</v>
       </c>
       <c r="C63" t="s">
         <v>69</v>
       </c>
       <c r="D63">
-        <v>18639</v>
+        <v>21811</v>
       </c>
       <c r="E63">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
-        <v>1211</v>
+        <v>2407</v>
       </c>
       <c r="C64" t="s">
         <v>70</v>
       </c>
       <c r="D64">
-        <v>17528</v>
+        <v>20984</v>
       </c>
       <c r="E64">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
-        <v>1306</v>
+        <v>1212</v>
       </c>
       <c r="C65" t="s">
         <v>71</v>
       </c>
       <c r="D65">
-        <v>16377</v>
+        <v>20543</v>
       </c>
       <c r="E65">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
-        <v>2407</v>
+        <v>7012</v>
       </c>
       <c r="C66" t="s">
         <v>72</v>
       </c>
       <c r="D66">
-        <v>16244</v>
+        <v>20442</v>
       </c>
       <c r="E66">
-        <v>14</v>
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
-        <v>7012</v>
+        <v>1306</v>
       </c>
       <c r="C67" t="s">
         <v>73</v>
       </c>
       <c r="D67">
-        <v>13286</v>
+        <v>20066</v>
       </c>
       <c r="E67">
         <v>7</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
-        <v>7003</v>
+        <v>1211</v>
       </c>
       <c r="C68" t="s">
         <v>74</v>
       </c>
       <c r="D68">
-        <v>13257</v>
+        <v>19515</v>
       </c>
       <c r="E68">
-        <v>9</v>
+        <v>26</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="C69" t="s">
         <v>75</v>
       </c>
       <c r="D69">
-        <v>12410</v>
+        <v>19283</v>
       </c>
       <c r="E69">
-        <v>12</v>
+        <v>16</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
-        <v>1109</v>
+        <v>1526</v>
       </c>
       <c r="C70" t="s">
         <v>76</v>
       </c>
       <c r="D70">
-        <v>12083</v>
+        <v>18780</v>
       </c>
       <c r="E70">
-        <v>11</v>
+        <v>33</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
-        <v>1134</v>
+        <v>1108</v>
       </c>
       <c r="C71" t="s">
         <v>77</v>
       </c>
       <c r="D71">
-        <v>9529</v>
+        <v>17940</v>
       </c>
       <c r="E71">
-        <v>2</v>
+        <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
-        <v>7014</v>
+        <v>1124</v>
       </c>
       <c r="C72" t="s">
         <v>78</v>
       </c>
       <c r="D72">
-        <v>8670</v>
+        <v>15744</v>
       </c>
       <c r="E72">
-        <v>4</v>
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
-        <v>1124</v>
+        <v>7014</v>
       </c>
       <c r="C73" t="s">
         <v>79</v>
       </c>
       <c r="D73">
-        <v>7760</v>
+        <v>15714</v>
       </c>
       <c r="E73">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
-        <v>1410</v>
+        <v>1144</v>
       </c>
       <c r="C74" t="s">
         <v>80</v>
       </c>
       <c r="D74">
-        <v>7445</v>
+        <v>15226</v>
       </c>
       <c r="E74">
-        <v>7</v>
+        <v>17</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>2402</v>
       </c>
       <c r="C75" t="s">
         <v>81</v>
       </c>
       <c r="D75">
-        <v>7207</v>
+        <v>12716</v>
       </c>
       <c r="E75">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
-        <v>1226</v>
+        <v>1410</v>
       </c>
       <c r="C76" t="s">
         <v>82</v>
       </c>
       <c r="D76">
-        <v>5405</v>
+        <v>11143</v>
       </c>
       <c r="E76">
-        <v>1</v>
+        <v>12</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
-        <v>1144</v>
+        <v>1134</v>
       </c>
       <c r="C77" t="s">
         <v>83</v>
       </c>
       <c r="D77">
-        <v>5052</v>
+        <v>9529</v>
       </c>
       <c r="E77">
-        <v>10</v>
+        <v>2</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
-        <v>1526</v>
+        <v>1601</v>
       </c>
       <c r="C78" t="s">
         <v>84</v>
       </c>
       <c r="D78">
-        <v>4339</v>
+        <v>8316</v>
       </c>
       <c r="E78">
-        <v>10</v>
+        <v>18</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
-        <v>2115</v>
+        <v>1226</v>
       </c>
       <c r="C79" t="s">
         <v>85</v>
       </c>
       <c r="D79">
-        <v>3710</v>
+        <v>7829</v>
       </c>
       <c r="E79">
-        <v>7</v>
+        <v>2</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
-        <v>1710</v>
+        <v>1154</v>
       </c>
       <c r="C80" t="s">
         <v>86</v>
       </c>
       <c r="D80">
-        <v>3497</v>
+        <v>7366</v>
       </c>
       <c r="E80">
-        <v>5</v>
+        <v>14</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
-        <v>1601</v>
+        <v>2115</v>
       </c>
       <c r="C81" t="s">
         <v>87</v>
       </c>
       <c r="D81">
-        <v>3049</v>
+        <v>5890</v>
       </c>
       <c r="E81">
-        <v>5</v>
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
-        <v>2421</v>
+        <v>1909</v>
       </c>
       <c r="C82" t="s">
         <v>88</v>
       </c>
       <c r="D82">
-        <v>2967</v>
+        <v>5389</v>
       </c>
       <c r="E82">
-        <v>4</v>
+        <v>13</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
-        <v>7015</v>
+        <v>2421</v>
       </c>
       <c r="C83" t="s">
         <v>89</v>
       </c>
       <c r="D83">
-        <v>2424</v>
+        <v>5246</v>
       </c>
       <c r="E83">
         <v>6</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
-        <v>7055</v>
+        <v>1311</v>
       </c>
       <c r="C84" t="s">
         <v>90</v>
       </c>
       <c r="D84">
-        <v>1385</v>
+        <v>3689</v>
       </c>
       <c r="E84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
-        <v>1152</v>
+        <v>1710</v>
       </c>
       <c r="C85" t="s">
         <v>91</v>
       </c>
       <c r="D85">
-        <v>1323</v>
+        <v>3497</v>
       </c>
       <c r="E85">
-        <v>9</v>
+        <v>5</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
-        <v>2003</v>
+        <v>7015</v>
       </c>
       <c r="C86" t="s">
         <v>92</v>
       </c>
       <c r="D86">
-        <v>1113</v>
+        <v>2727</v>
       </c>
       <c r="E86">
-        <v>1</v>
+        <v>7</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
-        <v>2422</v>
+        <v>7055</v>
       </c>
       <c r="C87" t="s">
         <v>93</v>
       </c>
       <c r="D87">
-        <v>1066</v>
+        <v>1385</v>
       </c>
       <c r="E87">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
-        <v>1154</v>
+        <v>1152</v>
       </c>
       <c r="C88" t="s">
         <v>94</v>
       </c>
       <c r="D88">
-        <v>1042</v>
+        <v>1323</v>
       </c>
       <c r="E88">
-        <v>4</v>
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
-        <v>1314</v>
+        <v>2003</v>
       </c>
       <c r="C89" t="s">
         <v>95</v>
       </c>
       <c r="D89">
-        <v>1040</v>
+        <v>1113</v>
       </c>
       <c r="E89">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
-        <v>1125</v>
+        <v>2422</v>
       </c>
       <c r="C90" t="s">
         <v>96</v>
       </c>
       <c r="D90">
-        <v>1011</v>
+        <v>1066</v>
       </c>
       <c r="E90">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
-        <v>1909</v>
+        <v>1314</v>
       </c>
       <c r="C91" t="s">
         <v>97</v>
       </c>
       <c r="D91">
-        <v>938</v>
+        <v>1040</v>
       </c>
       <c r="E91">
         <v>3</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92">
+        <v>91</v>
+      </c>
+      <c r="B92">
+        <v>1125</v>
+      </c>
+      <c r="C92" t="s">
+        <v>98</v>
+      </c>
+      <c r="D92">
+        <v>1011</v>
+      </c>
+      <c r="E92">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93">
+        <v>92</v>
+      </c>
+      <c r="B93">
+        <v>1906</v>
+      </c>
+      <c r="C93" t="s">
+        <v>99</v>
+      </c>
+      <c r="D93">
+        <v>721</v>
+      </c>
+      <c r="E93">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94">
+        <v>93</v>
+      </c>
+      <c r="B94">
+        <v>2204</v>
+      </c>
+      <c r="C94" t="s">
+        <v>100</v>
+      </c>
+      <c r="D94">
+        <v>630</v>
+      </c>
+      <c r="E94">
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">