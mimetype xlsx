--- v0 (2026-06-13)
+++ v1 (2026-08-14)
@@ -14,327 +14,327 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
-    <t>Formule Foil</t>
+    <t>Formula Windsurfing</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Loď</t>
   </si>
   <si>
     <t>Reg.č.</t>
   </si>
   <si>
     <t>Jméno</t>
   </si>
   <si>
     <t>Rok.nar.</t>
   </si>
   <si>
     <t>Výsledky rozjížděk</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>L.body</t>
   </si>
   <si>
     <t>CZE 63</t>
   </si>
   <si>
     <t>1705-0090</t>
   </si>
   <si>
     <t>Drda David</t>
   </si>
   <si>
-    <t xml:space="preserve">1 1 1 </t>
+    <t xml:space="preserve">1* 1 1 1 1 1 </t>
   </si>
   <si>
     <t>CZE 844</t>
   </si>
   <si>
     <t>1703-0236</t>
   </si>
   <si>
     <t>Burda František</t>
   </si>
   <si>
-    <t xml:space="preserve">2 4 2 </t>
+    <t xml:space="preserve">2 4* 2 2 2 3 </t>
+  </si>
+  <si>
+    <t>CZE 781</t>
+  </si>
+  <si>
+    <t>2110-0178</t>
+  </si>
+  <si>
+    <t>Skřepek Šimon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6* 2 5 3 3 2 </t>
   </si>
   <si>
     <t>CZE 777</t>
   </si>
   <si>
     <t>7019-0303</t>
   </si>
   <si>
     <t>Zíma Jakub</t>
   </si>
   <si>
-    <t xml:space="preserve">3 3 3 </t>
-[...11 lines deleted...]
-    <t xml:space="preserve">6 2 5 </t>
+    <t xml:space="preserve">3 3 3 4* 4 4 </t>
   </si>
   <si>
     <t>CZE 78</t>
   </si>
   <si>
     <t>2110-0111</t>
   </si>
   <si>
     <t>Skřepek Jan</t>
   </si>
   <si>
-    <t xml:space="preserve">5 5 4 </t>
+    <t xml:space="preserve">5 5 4 5 5 6* </t>
+  </si>
+  <si>
+    <t>CZE 66</t>
+  </si>
+  <si>
+    <t>1705-0212</t>
+  </si>
+  <si>
+    <t>Křenek Marek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8* 7 6 6 6 5 </t>
   </si>
   <si>
     <t>CZE 4</t>
   </si>
   <si>
     <t>7019-0412</t>
   </si>
   <si>
     <t>Sladký Martin</t>
   </si>
   <si>
-    <t xml:space="preserve">4 6 7 </t>
-[...11 lines deleted...]
-    <t xml:space="preserve">8 7 6 </t>
+    <t xml:space="preserve">4 6 7 7 8* 8 </t>
   </si>
   <si>
     <t>CZE 76</t>
   </si>
   <si>
     <t>7019-0076</t>
   </si>
   <si>
     <t>Raška Marek</t>
   </si>
   <si>
-    <t xml:space="preserve">7 8 8 </t>
+    <t xml:space="preserve">7 8 8 DNC* 9 7 </t>
   </si>
   <si>
     <t>CZE 116</t>
   </si>
   <si>
     <t>2001-0104</t>
   </si>
   <si>
     <t>Netík Pavel</t>
   </si>
   <si>
-    <t xml:space="preserve">9 9 9 </t>
+    <t xml:space="preserve">9* 9 9 8 7 9 </t>
   </si>
   <si>
     <t>CZE 87</t>
   </si>
   <si>
     <t>1705-0169</t>
   </si>
   <si>
     <t>Lojínová Alexandra</t>
   </si>
   <si>
-    <t xml:space="preserve">10 10 11 </t>
+    <t xml:space="preserve">10 10 11* 9 10 10 </t>
   </si>
   <si>
     <t>CZE 73</t>
   </si>
   <si>
     <t>1705-0003</t>
   </si>
   <si>
     <t>Štěpánek Jan</t>
   </si>
   <si>
-    <t xml:space="preserve">11 11 10 </t>
+    <t xml:space="preserve">11 11 10 10 11 12* </t>
+  </si>
+  <si>
+    <t>CZE 1116</t>
+  </si>
+  <si>
+    <t>2001-0225</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15* 13 12 14 13 11 </t>
   </si>
   <si>
     <t>CZE 143</t>
   </si>
   <si>
     <t>1130-1899</t>
   </si>
   <si>
     <t>Roušal Jakub</t>
   </si>
   <si>
-    <t xml:space="preserve">13 12 13 </t>
-[...8 lines deleted...]
-    <t xml:space="preserve">15 13 12 </t>
+    <t xml:space="preserve">13 12 13 13 15* 13 </t>
   </si>
   <si>
     <t>CZE 83</t>
   </si>
   <si>
     <t>1705-0073</t>
   </si>
   <si>
     <t>Štěpánková Kristýna</t>
   </si>
   <si>
-    <t xml:space="preserve">12 15 15 </t>
+    <t xml:space="preserve">12 15* 15 11 14 14 </t>
   </si>
   <si>
     <t>CZE 92</t>
   </si>
   <si>
     <t>1130-2109</t>
   </si>
   <si>
     <t>Procházka Marek</t>
   </si>
   <si>
-    <t xml:space="preserve">14 14 14 </t>
+    <t xml:space="preserve">14 14 14 12 12 15* </t>
   </si>
   <si>
     <t>Wing Foil course</t>
   </si>
   <si>
     <t>CZE 13</t>
   </si>
   <si>
     <t>1130-2196</t>
   </si>
   <si>
     <t>Václavek Viktor</t>
   </si>
   <si>
-    <t xml:space="preserve">1 2 1 </t>
+    <t xml:space="preserve">1 2* 1 1 1 1 </t>
   </si>
   <si>
     <t>CZE 144</t>
   </si>
   <si>
     <t>1130-1194</t>
   </si>
   <si>
     <t>Mastník Štěpán</t>
   </si>
   <si>
-    <t xml:space="preserve">3 1 2 </t>
+    <t xml:space="preserve">3 1 2 2 4* 2 </t>
   </si>
   <si>
     <t>CZE 17</t>
   </si>
   <si>
     <t>1130-0414</t>
   </si>
   <si>
     <t>Hrdina Patrik</t>
   </si>
   <si>
-    <t xml:space="preserve">2 5 3 </t>
+    <t xml:space="preserve">2 5* 3 4 3 3 </t>
+  </si>
+  <si>
+    <t>CZE 12</t>
+  </si>
+  <si>
+    <t>2110-0236</t>
+  </si>
+  <si>
+    <t>Neckař Radim</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5 3 5 3 2 DNF* </t>
   </si>
   <si>
     <t>CZE 23</t>
   </si>
   <si>
     <t>2109-0649</t>
   </si>
   <si>
     <t>Václavek Petr</t>
   </si>
   <si>
-    <t xml:space="preserve">4 4 4 </t>
-[...11 lines deleted...]
-    <t xml:space="preserve">5 3 5 </t>
+    <t xml:space="preserve">4 4 4 5* 5 4 </t>
   </si>
   <si>
     <t>CZE 37</t>
   </si>
   <si>
     <t>1130-2211</t>
   </si>
   <si>
     <t>Václavková Sofia</t>
   </si>
   <si>
-    <t xml:space="preserve">DNF DNF DNS </t>
+    <t xml:space="preserve">DNF* DNF DNS DNC DNC DNC </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -697,415 +697,415 @@
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4">
         <v>2005</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
       <c r="G4">
-        <v>3.0</v>
+        <v>5.0</v>
       </c>
       <c r="H4">
         <v>8940</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
         <v>15</v>
       </c>
       <c r="E5">
         <v>2010</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
       <c r="G5">
-        <v>8.0</v>
+        <v>11.0</v>
       </c>
       <c r="H5">
         <v>6832</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
         <v>19</v>
       </c>
       <c r="E6">
-        <v>1989</v>
+        <v>2007</v>
       </c>
       <c r="F6" t="s">
         <v>20</v>
       </c>
       <c r="G6">
-        <v>9.0</v>
+        <v>15.0</v>
       </c>
       <c r="H6">
         <v>5600</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
         <v>21</v>
       </c>
       <c r="C7" t="s">
         <v>22</v>
       </c>
       <c r="D7" t="s">
         <v>23</v>
       </c>
       <c r="E7">
-        <v>2007</v>
+        <v>1989</v>
       </c>
       <c r="F7" t="s">
         <v>24</v>
       </c>
       <c r="G7">
-        <v>13.0</v>
+        <v>17.0</v>
       </c>
       <c r="H7">
         <v>4725</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
         <v>25</v>
       </c>
       <c r="C8" t="s">
         <v>26</v>
       </c>
       <c r="D8" t="s">
         <v>27</v>
       </c>
       <c r="E8">
         <v>1978</v>
       </c>
       <c r="F8" t="s">
         <v>28</v>
       </c>
       <c r="G8">
-        <v>14.0</v>
+        <v>24.0</v>
       </c>
       <c r="H8">
         <v>4047</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
         <v>29</v>
       </c>
       <c r="C9" t="s">
         <v>30</v>
       </c>
       <c r="D9" t="s">
         <v>31</v>
       </c>
       <c r="E9">
-        <v>1976</v>
+        <v>2010</v>
       </c>
       <c r="F9" t="s">
         <v>32</v>
       </c>
       <c r="G9">
-        <v>17.0</v>
+        <v>30.0</v>
       </c>
       <c r="H9">
         <v>3493</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
         <v>33</v>
       </c>
       <c r="C10" t="s">
         <v>34</v>
       </c>
       <c r="D10" t="s">
         <v>35</v>
       </c>
       <c r="E10">
-        <v>2010</v>
+        <v>1976</v>
       </c>
       <c r="F10" t="s">
         <v>36</v>
       </c>
       <c r="G10">
-        <v>21.0</v>
+        <v>32.0</v>
       </c>
       <c r="H10">
         <v>3024</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
         <v>37</v>
       </c>
       <c r="C11" t="s">
         <v>38</v>
       </c>
       <c r="D11" t="s">
         <v>39</v>
       </c>
       <c r="E11">
         <v>1971</v>
       </c>
       <c r="F11" t="s">
         <v>40</v>
       </c>
       <c r="G11">
-        <v>23.0</v>
+        <v>39.0</v>
       </c>
       <c r="H11">
         <v>2618</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>41</v>
       </c>
       <c r="C12" t="s">
         <v>42</v>
       </c>
       <c r="D12" t="s">
         <v>43</v>
       </c>
       <c r="E12">
         <v>1973</v>
       </c>
       <c r="F12" t="s">
         <v>44</v>
       </c>
       <c r="G12">
-        <v>27.0</v>
+        <v>42.0</v>
       </c>
       <c r="H12">
         <v>2260</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" t="s">
         <v>45</v>
       </c>
       <c r="C13" t="s">
         <v>46</v>
       </c>
       <c r="D13" t="s">
         <v>47</v>
       </c>
       <c r="E13">
         <v>2007</v>
       </c>
       <c r="F13" t="s">
         <v>48</v>
       </c>
       <c r="G13">
-        <v>31.0</v>
+        <v>49.0</v>
       </c>
       <c r="H13">
         <v>1940</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14" t="s">
         <v>49</v>
       </c>
       <c r="C14" t="s">
         <v>50</v>
       </c>
       <c r="D14" t="s">
         <v>51</v>
       </c>
       <c r="E14">
         <v>1973</v>
       </c>
       <c r="F14" t="s">
         <v>52</v>
       </c>
       <c r="G14">
-        <v>32.0</v>
+        <v>53.0</v>
       </c>
       <c r="H14">
         <v>1650</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15" t="s">
         <v>53</v>
       </c>
       <c r="C15" t="s">
         <v>54</v>
       </c>
       <c r="D15" t="s">
+        <v>43</v>
+      </c>
+      <c r="E15">
+        <v>1999</v>
+      </c>
+      <c r="F15" t="s">
         <v>55</v>
       </c>
-      <c r="E15">
-[...4 lines deleted...]
-      </c>
       <c r="G15">
-        <v>38.0</v>
+        <v>63.0</v>
       </c>
       <c r="H15">
         <v>1385</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16" t="s">
+        <v>56</v>
+      </c>
+      <c r="C16" t="s">
         <v>57</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16" t="s">
         <v>58</v>
       </c>
-      <c r="D16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16">
-        <v>1999</v>
+        <v>2012</v>
       </c>
       <c r="F16" t="s">
         <v>59</v>
       </c>
       <c r="G16">
-        <v>40.0</v>
+        <v>64.0</v>
       </c>
       <c r="H16">
         <v>1142</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>60</v>
       </c>
       <c r="C17" t="s">
         <v>61</v>
       </c>
       <c r="D17" t="s">
         <v>62</v>
       </c>
       <c r="E17">
         <v>2010</v>
       </c>
       <c r="F17" t="s">
         <v>63</v>
       </c>
       <c r="G17">
-        <v>42.0</v>
+        <v>66.0</v>
       </c>
       <c r="H17">
         <v>917</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>15</v>
       </c>
       <c r="B18" t="s">
         <v>64</v>
       </c>
       <c r="C18" t="s">
         <v>65</v>
       </c>
       <c r="D18" t="s">
         <v>66</v>
       </c>
       <c r="E18">
         <v>2011</v>
       </c>
       <c r="F18" t="s">
         <v>67</v>
       </c>
       <c r="G18">
-        <v>42.0</v>
+        <v>66.0</v>
       </c>
       <c r="H18">
         <v>707</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>1</v>
       </c>
       <c r="B21" t="s">
         <v>2</v>
       </c>
       <c r="C21" t="s">
         <v>3</v>
       </c>
       <c r="D21" t="s">
         <v>4</v>
       </c>
       <c r="E21" t="s">
         <v>5</v>
@@ -1118,181 +1118,181 @@
       </c>
       <c r="H21" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>1</v>
       </c>
       <c r="B22" t="s">
         <v>69</v>
       </c>
       <c r="C22" t="s">
         <v>70</v>
       </c>
       <c r="D22" t="s">
         <v>71</v>
       </c>
       <c r="E22">
         <v>2013</v>
       </c>
       <c r="F22" t="s">
         <v>72</v>
       </c>
       <c r="G22">
-        <v>4.0</v>
+        <v>5.0</v>
       </c>
       <c r="H22">
         <v>5600</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>2</v>
       </c>
       <c r="B23" t="s">
         <v>73</v>
       </c>
       <c r="C23" t="s">
         <v>74</v>
       </c>
       <c r="D23" t="s">
         <v>75</v>
       </c>
       <c r="E23">
         <v>2007</v>
       </c>
       <c r="F23" t="s">
         <v>76</v>
       </c>
       <c r="G23">
-        <v>6.0</v>
+        <v>10.0</v>
       </c>
       <c r="H23">
         <v>3493</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>77</v>
       </c>
       <c r="C24" t="s">
         <v>78</v>
       </c>
       <c r="D24" t="s">
         <v>79</v>
       </c>
       <c r="E24">
         <v>1967</v>
       </c>
       <c r="F24" t="s">
         <v>80</v>
       </c>
       <c r="G24">
-        <v>10.0</v>
+        <v>15.0</v>
       </c>
       <c r="H24">
         <v>2260</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>4</v>
       </c>
       <c r="B25" t="s">
         <v>81</v>
       </c>
       <c r="C25" t="s">
         <v>82</v>
       </c>
       <c r="D25" t="s">
         <v>83</v>
       </c>
       <c r="E25">
-        <v>1979</v>
+        <v>1974</v>
       </c>
       <c r="F25" t="s">
         <v>84</v>
       </c>
       <c r="G25">
-        <v>12.0</v>
+        <v>18.0</v>
       </c>
       <c r="H25">
         <v>1385</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>5</v>
       </c>
       <c r="B26" t="s">
         <v>85</v>
       </c>
       <c r="C26" t="s">
         <v>86</v>
       </c>
       <c r="D26" t="s">
         <v>87</v>
       </c>
       <c r="E26">
-        <v>1974</v>
+        <v>1979</v>
       </c>
       <c r="F26" t="s">
         <v>88</v>
       </c>
       <c r="G26">
-        <v>13.0</v>
+        <v>21.0</v>
       </c>
       <c r="H26">
         <v>707</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>6</v>
       </c>
       <c r="B27" t="s">
         <v>89</v>
       </c>
       <c r="C27" t="s">
         <v>90</v>
       </c>
       <c r="D27" t="s">
         <v>91</v>
       </c>
       <c r="E27">
         <v>2009</v>
       </c>
       <c r="F27" t="s">
         <v>92</v>
       </c>
       <c r="G27">
-        <v>21.0</v>
+        <v>35.0</v>
       </c>
       <c r="H27">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>