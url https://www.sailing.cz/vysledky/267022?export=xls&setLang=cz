--- v0 (2026-05-22)
+++ v1 (2026-07-23)
@@ -12,389 +12,473 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
   <si>
     <t>Námořní jachty</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Loď</t>
   </si>
   <si>
     <t>Reg.č.</t>
   </si>
   <si>
     <t>Jméno</t>
   </si>
   <si>
     <t>Rok.nar.</t>
   </si>
   <si>
     <t>Výsledky rozjížděk</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>L.body</t>
   </si>
   <si>
     <t>CZE 3</t>
   </si>
   <si>
+    <t>1130-1022</t>
+  </si>
+  <si>
+    <t>Mareš Jan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 1 5* 1 5* 1 1 1 2 2 2 </t>
+  </si>
+  <si>
+    <t>8888-0070</t>
+  </si>
+  <si>
+    <t>Cicvárek Martin</t>
+  </si>
+  <si>
+    <t>8888-0071</t>
+  </si>
+  <si>
+    <t>Krupička Petr</t>
+  </si>
+  <si>
+    <t>8888-0072</t>
+  </si>
+  <si>
+    <t>Pavlíček David</t>
+  </si>
+  <si>
+    <t>8888-0073</t>
+  </si>
+  <si>
+    <t>Hurych Zdeněk</t>
+  </si>
+  <si>
+    <t>8888-0074</t>
+  </si>
+  <si>
+    <t>Ušel Libor</t>
+  </si>
+  <si>
+    <t>8888-0075</t>
+  </si>
+  <si>
+    <t>Kaplánek Martin</t>
+  </si>
+  <si>
+    <t>CZE 8</t>
+  </si>
+  <si>
     <t>9999-0585</t>
   </si>
   <si>
     <t>Kuna Jan</t>
   </si>
   <si>
-    <t xml:space="preserve">1 </t>
+    <t xml:space="preserve">3 4* 4* 3 2 4 2 2 1 3 1 </t>
   </si>
   <si>
     <t>8888-0076</t>
   </si>
   <si>
     <t>Huml Václav</t>
   </si>
   <si>
     <t>8888-0077</t>
   </si>
   <si>
     <t>Třískala Zdeněk</t>
   </si>
   <si>
     <t>8888-0078</t>
   </si>
   <si>
     <t>Ludvík Jakub</t>
   </si>
   <si>
     <t>8888-0079</t>
   </si>
   <si>
     <t>Humlová Jana</t>
   </si>
   <si>
     <t>8888-0080</t>
   </si>
   <si>
     <t>Řezníček Filip</t>
   </si>
   <si>
+    <t>CZE 5</t>
+  </si>
+  <si>
+    <t>9999-0588</t>
+  </si>
+  <si>
+    <t>Halamík Tomáš</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5 3 1 7* 1 6* 3 5 4 4 3 </t>
+  </si>
+  <si>
+    <t>8888-0092</t>
+  </si>
+  <si>
+    <t>Jalůvka Martin</t>
+  </si>
+  <si>
+    <t>8888-0095</t>
+  </si>
+  <si>
+    <t>Filipczyk Lukasz</t>
+  </si>
+  <si>
+    <t>8888-0096</t>
+  </si>
+  <si>
+    <t>Pieron Michal</t>
+  </si>
+  <si>
+    <t>8888-0097</t>
+  </si>
+  <si>
+    <t>Filipczyk Marczin</t>
+  </si>
+  <si>
+    <t>8888-0098</t>
+  </si>
+  <si>
+    <t>Veselý Daniel</t>
+  </si>
+  <si>
+    <t>CZE 2</t>
+  </si>
+  <si>
+    <t>9999-0586</t>
+  </si>
+  <si>
+    <t>Fürst Pavel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6 5 8* 2 3 8* 4 6 5 1 4 </t>
+  </si>
+  <si>
+    <t>8888-0083</t>
+  </si>
+  <si>
+    <t>Kalinovský Ladislav</t>
+  </si>
+  <si>
+    <t>8888-0084</t>
+  </si>
+  <si>
+    <t>Jaroměřský Jiří</t>
+  </si>
+  <si>
+    <t>8888-0085</t>
+  </si>
+  <si>
+    <t>Kománek Martin</t>
+  </si>
+  <si>
+    <t>8888-0086</t>
+  </si>
+  <si>
+    <t>Záchej Ladislav</t>
+  </si>
+  <si>
+    <t>CZE 4</t>
+  </si>
+  <si>
+    <t>9999-0578</t>
+  </si>
+  <si>
+    <t>Jaroš Allan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8 2 3 4 DNF* 2 5 3 DNF* DNC DNC </t>
+  </si>
+  <si>
+    <t>1402-0489</t>
+  </si>
+  <si>
+    <t>Novotný Jonáš</t>
+  </si>
+  <si>
+    <t>8888-0053</t>
+  </si>
+  <si>
+    <t>Ferra Jiří</t>
+  </si>
+  <si>
+    <t>8888-0054</t>
+  </si>
+  <si>
+    <t>Bednář Jiří</t>
+  </si>
+  <si>
+    <t>8888-0055</t>
+  </si>
+  <si>
+    <t>Černý Jiří</t>
+  </si>
+  <si>
+    <t>8888-0056</t>
+  </si>
+  <si>
+    <t>Novosad Karel</t>
+  </si>
+  <si>
+    <t>8888-0057</t>
+  </si>
+  <si>
+    <t>Ferra Ondřej</t>
+  </si>
+  <si>
+    <t>CZE 1</t>
+  </si>
+  <si>
+    <t>1401-0265</t>
+  </si>
+  <si>
+    <t>Martan Jiří</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 7 2 9* 4 7 9 DNF* 6 5 5 </t>
+  </si>
+  <si>
+    <t>8888-0058</t>
+  </si>
+  <si>
+    <t>Fürstová Vlasta</t>
+  </si>
+  <si>
+    <t>8888-0059</t>
+  </si>
+  <si>
+    <t>Fürstová Karolína</t>
+  </si>
+  <si>
+    <t>8888-0060</t>
+  </si>
+  <si>
+    <t>Bromová Jitka</t>
+  </si>
+  <si>
+    <t>8888-0061</t>
+  </si>
+  <si>
+    <t>Perná Martina</t>
+  </si>
+  <si>
+    <t>8888-0062</t>
+  </si>
+  <si>
+    <t>Švábová Kateřina</t>
+  </si>
+  <si>
+    <t>CZE 7</t>
+  </si>
+  <si>
+    <t>1604-0256</t>
+  </si>
+  <si>
+    <t>Hajný Jiří</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7 8 6 8 8 3 6 4 3 DNF* DNC* </t>
+  </si>
+  <si>
+    <t>1604-0241</t>
+  </si>
+  <si>
+    <t>Pinc Tomáš</t>
+  </si>
+  <si>
+    <t>1604-0296</t>
+  </si>
+  <si>
+    <t>Jindřich Martin</t>
+  </si>
+  <si>
+    <t>1604-0243</t>
+  </si>
+  <si>
+    <t>Bucha Bohumil</t>
+  </si>
+  <si>
+    <t>8888-0081</t>
+  </si>
+  <si>
+    <t>Vydrová Jana</t>
+  </si>
+  <si>
+    <t>8888-0082</t>
+  </si>
+  <si>
+    <t>Kolář Petr</t>
+  </si>
+  <si>
+    <t>CZE 9</t>
+  </si>
+  <si>
+    <t>9999-0587</t>
+  </si>
+  <si>
+    <t>Kopřiva Robert</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4 9 7 5 6 5 8 8 DNF* DNC* DNC </t>
+  </si>
+  <si>
+    <t>8888-0087</t>
+  </si>
+  <si>
+    <t>Bečvář Jiří</t>
+  </si>
+  <si>
+    <t>8888-0088</t>
+  </si>
+  <si>
+    <t>Fišer Petr</t>
+  </si>
+  <si>
+    <t>8888-0089</t>
+  </si>
+  <si>
+    <t>Markvart Jiří</t>
+  </si>
+  <si>
+    <t>8888-0090</t>
+  </si>
+  <si>
+    <t>Pavelka Pavel</t>
+  </si>
+  <si>
+    <t>8888-0091</t>
+  </si>
+  <si>
+    <t>Vokurka Martin</t>
+  </si>
+  <si>
     <t>CZE 6</t>
   </si>
   <si>
     <t>9999-0581</t>
   </si>
   <si>
     <t>Král Jakub</t>
   </si>
   <si>
-    <t xml:space="preserve">2 </t>
+    <t xml:space="preserve">9 6 9 6 7 9 7 7 DNF* DNC* DNC </t>
   </si>
   <si>
     <t>8888-0063</t>
   </si>
   <si>
     <t>Kazda Martin</t>
   </si>
   <si>
     <t>8888-0064</t>
   </si>
   <si>
     <t>Glausch Martin</t>
   </si>
   <si>
     <t>8888-0065</t>
   </si>
   <si>
     <t>Vlk Milan</t>
   </si>
   <si>
     <t>8888-0066</t>
   </si>
   <si>
     <t>Čech David</t>
   </si>
   <si>
     <t>8888-0067</t>
   </si>
   <si>
     <t>Smolík Lukáš</t>
   </si>
   <si>
     <t>8888-0068</t>
   </si>
   <si>
     <t>Ondruš Pavel</t>
   </si>
   <si>
     <t>8888-0069</t>
   </si>
   <si>
     <t>Pánek Martin</t>
-  </si>
-[...214 lines deleted...]
-    <t>Švábová Kateřina</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -698,51 +782,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H48"/>
+  <dimension ref="A1:H60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
@@ -751,1203 +835,1515 @@
       </c>
       <c r="F3" t="s">
         <v>6</v>
       </c>
       <c r="G3" t="s">
         <v>7</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4">
-        <v>1965</v>
+        <v>1967</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
       <c r="G4">
-        <v>1.0</v>
+        <v>12.0</v>
       </c>
       <c r="H4">
-        <v>946</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>14</v>
       </c>
       <c r="E5">
-        <v>1965</v>
+        <v>1966</v>
       </c>
       <c r="F5" t="s">
         <v>12</v>
       </c>
       <c r="G5">
-        <v>1.0</v>
+        <v>12.0</v>
       </c>
       <c r="H5">
-        <v>946</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6" t="s">
         <v>16</v>
       </c>
       <c r="E6">
-        <v>1982</v>
+        <v>1964</v>
       </c>
       <c r="F6" t="s">
         <v>12</v>
       </c>
       <c r="G6">
-        <v>1.0</v>
+        <v>12.0</v>
       </c>
       <c r="H6">
-        <v>946</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7" t="s">
         <v>18</v>
       </c>
       <c r="E7">
         <v>1986</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7">
-        <v>1.0</v>
+        <v>12.0</v>
       </c>
       <c r="H7">
-        <v>946</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8" t="s">
         <v>20</v>
       </c>
       <c r="E8">
-        <v>1999</v>
+        <v>1961</v>
       </c>
       <c r="F8" t="s">
         <v>12</v>
       </c>
       <c r="G8">
-        <v>1.0</v>
+        <v>12.0</v>
       </c>
       <c r="H8">
-        <v>946</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9" t="s">
         <v>22</v>
       </c>
       <c r="E9">
         <v>1976</v>
       </c>
       <c r="F9" t="s">
         <v>12</v>
       </c>
       <c r="G9">
-        <v>1.0</v>
+        <v>12.0</v>
       </c>
       <c r="H9">
-        <v>946</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
         <v>23</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>24</v>
       </c>
-      <c r="D10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10">
-        <v>1985</v>
+        <v>1972</v>
       </c>
       <c r="F10" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="G10">
-        <v>2.0</v>
+        <v>12.0</v>
       </c>
       <c r="H10">
-        <v>645</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C11" t="s">
+        <v>26</v>
+      </c>
+      <c r="D11" t="s">
         <v>27</v>
       </c>
-      <c r="D11" t="s">
+      <c r="E11">
+        <v>1965</v>
+      </c>
+      <c r="F11" t="s">
         <v>28</v>
       </c>
-      <c r="E11">
-[...4 lines deleted...]
-      </c>
       <c r="G11">
-        <v>2.0</v>
+        <v>21.0</v>
       </c>
       <c r="H11">
-        <v>645</v>
+        <v>754</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>2</v>
       </c>
       <c r="B12" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12" t="s">
         <v>30</v>
       </c>
       <c r="E12">
-        <v>1986</v>
+        <v>1965</v>
       </c>
       <c r="F12" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="G12">
-        <v>2.0</v>
+        <v>21.0</v>
       </c>
       <c r="H12">
-        <v>645</v>
+        <v>754</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13" t="s">
         <v>32</v>
       </c>
       <c r="E13">
-        <v>1975</v>
+        <v>1982</v>
       </c>
       <c r="F13" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="G13">
-        <v>2.0</v>
+        <v>21.0</v>
       </c>
       <c r="H13">
-        <v>645</v>
+        <v>754</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14" t="s">
         <v>34</v>
       </c>
       <c r="E14">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="F14" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="G14">
-        <v>2.0</v>
+        <v>21.0</v>
       </c>
       <c r="H14">
-        <v>645</v>
+        <v>754</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C15" t="s">
         <v>35</v>
       </c>
       <c r="D15" t="s">
         <v>36</v>
       </c>
       <c r="E15">
-        <v>1994</v>
+        <v>1999</v>
       </c>
       <c r="F15" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="G15">
-        <v>2.0</v>
+        <v>21.0</v>
       </c>
       <c r="H15">
-        <v>645</v>
+        <v>754</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16" t="s">
         <v>38</v>
       </c>
       <c r="E16">
-        <v>1989</v>
+        <v>1976</v>
       </c>
       <c r="F16" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="G16">
-        <v>2.0</v>
+        <v>21.0</v>
       </c>
       <c r="H16">
-        <v>645</v>
+        <v>754</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B17" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="C17" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D17" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E17">
-        <v>1988</v>
+        <v>1970</v>
       </c>
       <c r="F17" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="G17">
-        <v>2.0</v>
+        <v>29.0</v>
       </c>
       <c r="H17">
-        <v>645</v>
+        <v>578</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>3</v>
       </c>
       <c r="B18" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C18" t="s">
+        <v>43</v>
+      </c>
+      <c r="D18" t="s">
+        <v>44</v>
+      </c>
+      <c r="E18">
+        <v>1981</v>
+      </c>
+      <c r="F18" t="s">
         <v>42</v>
       </c>
-      <c r="D18" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G18">
-        <v>3.0</v>
+        <v>29.0</v>
       </c>
       <c r="H18">
-        <v>469</v>
+        <v>578</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>3</v>
       </c>
       <c r="B19" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19" t="s">
         <v>46</v>
       </c>
       <c r="E19">
-        <v>1966</v>
+        <v>1979</v>
       </c>
       <c r="F19" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G19">
-        <v>3.0</v>
+        <v>29.0</v>
       </c>
       <c r="H19">
-        <v>469</v>
+        <v>578</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>3</v>
       </c>
       <c r="B20" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20" t="s">
         <v>48</v>
       </c>
       <c r="E20">
-        <v>1964</v>
+        <v>1982</v>
       </c>
       <c r="F20" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G20">
-        <v>3.0</v>
+        <v>29.0</v>
       </c>
       <c r="H20">
-        <v>469</v>
+        <v>578</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>3</v>
       </c>
       <c r="B21" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21" t="s">
         <v>50</v>
       </c>
       <c r="E21">
-        <v>1986</v>
+        <v>1984</v>
       </c>
       <c r="F21" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G21">
-        <v>3.0</v>
+        <v>29.0</v>
       </c>
       <c r="H21">
-        <v>469</v>
+        <v>578</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>3</v>
       </c>
       <c r="B22" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22" t="s">
         <v>52</v>
       </c>
       <c r="E22">
-        <v>1961</v>
+        <v>1976</v>
       </c>
       <c r="F22" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G22">
-        <v>3.0</v>
+        <v>29.0</v>
       </c>
       <c r="H22">
-        <v>469</v>
+        <v>578</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B23" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="C23" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D23" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E23">
-        <v>1976</v>
+        <v>1964</v>
       </c>
       <c r="F23" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="G23">
-        <v>3.0</v>
+        <v>36.0</v>
       </c>
       <c r="H23">
-        <v>469</v>
+        <v>453</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B24" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="C24" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D24" t="s">
+        <v>58</v>
+      </c>
+      <c r="E24">
+        <v>1970</v>
+      </c>
+      <c r="F24" t="s">
         <v>56</v>
       </c>
-      <c r="E24">
-[...4 lines deleted...]
-      </c>
       <c r="G24">
-        <v>3.0</v>
+        <v>36.0</v>
       </c>
       <c r="H24">
-        <v>469</v>
+        <v>453</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>4</v>
       </c>
       <c r="B25" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="C25" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D25" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E25">
-        <v>1976</v>
+        <v>1961</v>
       </c>
       <c r="F25" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="G25">
-        <v>4.0</v>
+        <v>36.0</v>
       </c>
       <c r="H25">
-        <v>344</v>
+        <v>453</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>4</v>
       </c>
       <c r="B26" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="C26" t="s">
         <v>61</v>
       </c>
       <c r="D26" t="s">
         <v>62</v>
       </c>
       <c r="E26">
-        <v>1975</v>
+        <v>1977</v>
       </c>
       <c r="F26" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="G26">
-        <v>4.0</v>
+        <v>36.0</v>
       </c>
       <c r="H26">
-        <v>344</v>
+        <v>453</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>4</v>
       </c>
       <c r="B27" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="C27" t="s">
         <v>63</v>
       </c>
       <c r="D27" t="s">
         <v>64</v>
       </c>
       <c r="E27">
-        <v>1983</v>
+        <v>1973</v>
       </c>
       <c r="F27" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="G27">
-        <v>4.0</v>
+        <v>36.0</v>
       </c>
       <c r="H27">
-        <v>344</v>
+        <v>453</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B28" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="C28" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D28" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E28">
-        <v>1977</v>
+        <v>1964</v>
       </c>
       <c r="F28" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="G28">
-        <v>4.0</v>
+        <v>47.0</v>
       </c>
       <c r="H28">
-        <v>344</v>
+        <v>356</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B29" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="C29" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D29" t="s">
+        <v>70</v>
+      </c>
+      <c r="E29">
+        <v>1976</v>
+      </c>
+      <c r="F29" t="s">
         <v>68</v>
       </c>
-      <c r="E29">
-[...4 lines deleted...]
-      </c>
       <c r="G29">
-        <v>4.0</v>
+        <v>47.0</v>
       </c>
       <c r="H29">
-        <v>344</v>
+        <v>356</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B30" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="C30" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D30" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="E30">
-        <v>1984</v>
+        <v>1968</v>
       </c>
       <c r="F30" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="G30">
-        <v>4.0</v>
+        <v>47.0</v>
       </c>
       <c r="H30">
-        <v>344</v>
+        <v>356</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>5</v>
       </c>
       <c r="B31" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="C31" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D31" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E31">
         <v>1964</v>
       </c>
       <c r="F31" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="G31">
-        <v>5.0</v>
+        <v>47.0</v>
       </c>
       <c r="H31">
-        <v>247</v>
+        <v>356</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
         <v>5</v>
       </c>
       <c r="B32" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="C32" t="s">
         <v>75</v>
       </c>
       <c r="D32" t="s">
         <v>76</v>
       </c>
       <c r="E32">
-        <v>1976</v>
+        <v>1991</v>
       </c>
       <c r="F32" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="G32">
-        <v>5.0</v>
+        <v>47.0</v>
       </c>
       <c r="H32">
-        <v>247</v>
+        <v>356</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
         <v>5</v>
       </c>
       <c r="B33" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="C33" t="s">
         <v>77</v>
       </c>
       <c r="D33" t="s">
         <v>78</v>
       </c>
       <c r="E33">
-        <v>1968</v>
+        <v>1970</v>
       </c>
       <c r="F33" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="G33">
-        <v>5.0</v>
+        <v>47.0</v>
       </c>
       <c r="H33">
-        <v>247</v>
+        <v>356</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
         <v>5</v>
       </c>
       <c r="B34" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="C34" t="s">
         <v>79</v>
       </c>
       <c r="D34" t="s">
         <v>80</v>
       </c>
       <c r="E34">
-        <v>1964</v>
+        <v>1998</v>
       </c>
       <c r="F34" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="G34">
-        <v>5.0</v>
+        <v>47.0</v>
       </c>
       <c r="H34">
-        <v>247</v>
+        <v>356</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B35" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="C35" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D35" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E35">
-        <v>1991</v>
+        <v>1980</v>
       </c>
       <c r="F35" t="s">
-        <v>74</v>
+        <v>84</v>
       </c>
       <c r="G35">
-        <v>5.0</v>
+        <v>47.0</v>
       </c>
       <c r="H35">
-        <v>247</v>
+        <v>277</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B36" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="C36" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="D36" t="s">
+        <v>86</v>
+      </c>
+      <c r="E36">
+        <v>1966</v>
+      </c>
+      <c r="F36" t="s">
         <v>84</v>
       </c>
-      <c r="E36">
-[...4 lines deleted...]
-      </c>
       <c r="G36">
-        <v>5.0</v>
+        <v>47.0</v>
       </c>
       <c r="H36">
-        <v>247</v>
+        <v>277</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B37" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="C37" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D37" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="E37">
-        <v>1998</v>
+        <v>1991</v>
       </c>
       <c r="F37" t="s">
-        <v>74</v>
+        <v>84</v>
       </c>
       <c r="G37">
-        <v>5.0</v>
+        <v>47.0</v>
       </c>
       <c r="H37">
-        <v>247</v>
+        <v>277</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
         <v>6</v>
       </c>
       <c r="B38" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="C38" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D38" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E38">
-        <v>1964</v>
+        <v>1990</v>
       </c>
       <c r="F38" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="G38">
-        <v>6.0</v>
+        <v>47.0</v>
       </c>
       <c r="H38">
-        <v>168</v>
+        <v>277</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
         <v>6</v>
       </c>
       <c r="B39" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="C39" t="s">
         <v>91</v>
       </c>
       <c r="D39" t="s">
         <v>92</v>
       </c>
       <c r="E39">
-        <v>1970</v>
+        <v>1974</v>
       </c>
       <c r="F39" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="G39">
-        <v>6.0</v>
+        <v>47.0</v>
       </c>
       <c r="H39">
-        <v>168</v>
+        <v>277</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
         <v>6</v>
       </c>
       <c r="B40" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="C40" t="s">
         <v>93</v>
       </c>
       <c r="D40" t="s">
         <v>94</v>
       </c>
       <c r="E40">
-        <v>1961</v>
+        <v>1981</v>
       </c>
       <c r="F40" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="G40">
-        <v>6.0</v>
+        <v>47.0</v>
       </c>
       <c r="H40">
-        <v>168</v>
+        <v>277</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B41" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="C41" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D41" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E41">
-        <v>1977</v>
+        <v>1976</v>
       </c>
       <c r="F41" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="G41">
-        <v>6.0</v>
+        <v>53.0</v>
       </c>
       <c r="H41">
-        <v>168</v>
+        <v>210</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B42" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="C42" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="D42" t="s">
+        <v>100</v>
+      </c>
+      <c r="E42">
+        <v>1975</v>
+      </c>
+      <c r="F42" t="s">
         <v>98</v>
       </c>
-      <c r="E42">
-[...4 lines deleted...]
-      </c>
       <c r="G42">
-        <v>6.0</v>
+        <v>53.0</v>
       </c>
       <c r="H42">
-        <v>168</v>
+        <v>210</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
         <v>7</v>
       </c>
       <c r="B43" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="C43" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D43" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E43">
-        <v>1980</v>
+        <v>1983</v>
       </c>
       <c r="F43" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="G43">
-        <v>7.0</v>
+        <v>53.0</v>
       </c>
       <c r="H43">
-        <v>101</v>
+        <v>210</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
         <v>7</v>
       </c>
       <c r="B44" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="C44" t="s">
         <v>103</v>
       </c>
       <c r="D44" t="s">
         <v>104</v>
       </c>
       <c r="E44">
-        <v>1966</v>
+        <v>1977</v>
       </c>
       <c r="F44" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="G44">
-        <v>7.0</v>
+        <v>53.0</v>
       </c>
       <c r="H44">
-        <v>101</v>
+        <v>210</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
         <v>7</v>
       </c>
       <c r="B45" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="C45" t="s">
         <v>105</v>
       </c>
       <c r="D45" t="s">
         <v>106</v>
       </c>
       <c r="E45">
-        <v>1991</v>
+        <v>1985</v>
       </c>
       <c r="F45" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="G45">
-        <v>7.0</v>
+        <v>53.0</v>
       </c>
       <c r="H45">
-        <v>101</v>
+        <v>210</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>7</v>
       </c>
       <c r="B46" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="C46" t="s">
         <v>107</v>
       </c>
       <c r="D46" t="s">
         <v>108</v>
       </c>
       <c r="E46">
-        <v>1990</v>
+        <v>1984</v>
       </c>
       <c r="F46" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="G46">
-        <v>7.0</v>
+        <v>53.0</v>
       </c>
       <c r="H46">
-        <v>101</v>
+        <v>210</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B47" t="s">
-        <v>99</v>
+        <v>109</v>
       </c>
       <c r="C47" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D47" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E47">
         <v>1974</v>
       </c>
       <c r="F47" t="s">
-        <v>102</v>
+        <v>112</v>
       </c>
       <c r="G47">
-        <v>7.0</v>
+        <v>62.0</v>
       </c>
       <c r="H47">
-        <v>101</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B48" t="s">
-        <v>99</v>
+        <v>109</v>
       </c>
       <c r="C48" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="D48" t="s">
+        <v>114</v>
+      </c>
+      <c r="E48">
+        <v>1989</v>
+      </c>
+      <c r="F48" t="s">
         <v>112</v>
       </c>
-      <c r="E48">
-[...4 lines deleted...]
-      </c>
       <c r="G48">
-        <v>7.0</v>
+        <v>62.0</v>
       </c>
       <c r="H48">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49">
+        <v>8</v>
+      </c>
+      <c r="B49" t="s">
+        <v>109</v>
+      </c>
+      <c r="C49" t="s">
+        <v>115</v>
+      </c>
+      <c r="D49" t="s">
+        <v>116</v>
+      </c>
+      <c r="E49">
+        <v>1990</v>
+      </c>
+      <c r="F49" t="s">
+        <v>112</v>
+      </c>
+      <c r="G49">
+        <v>62.0</v>
+      </c>
+      <c r="H49">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50">
+        <v>8</v>
+      </c>
+      <c r="B50" t="s">
+        <v>109</v>
+      </c>
+      <c r="C50" t="s">
+        <v>117</v>
+      </c>
+      <c r="D50" t="s">
+        <v>118</v>
+      </c>
+      <c r="E50">
+        <v>1965</v>
+      </c>
+      <c r="F50" t="s">
+        <v>112</v>
+      </c>
+      <c r="G50">
+        <v>62.0</v>
+      </c>
+      <c r="H50">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51">
+        <v>8</v>
+      </c>
+      <c r="B51" t="s">
+        <v>109</v>
+      </c>
+      <c r="C51" t="s">
+        <v>119</v>
+      </c>
+      <c r="D51" t="s">
+        <v>120</v>
+      </c>
+      <c r="E51">
+        <v>1977</v>
+      </c>
+      <c r="F51" t="s">
+        <v>112</v>
+      </c>
+      <c r="G51">
+        <v>62.0</v>
+      </c>
+      <c r="H51">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52">
+        <v>8</v>
+      </c>
+      <c r="B52" t="s">
+        <v>109</v>
+      </c>
+      <c r="C52" t="s">
+        <v>121</v>
+      </c>
+      <c r="D52" t="s">
+        <v>122</v>
+      </c>
+      <c r="E52">
+        <v>1976</v>
+      </c>
+      <c r="F52" t="s">
+        <v>112</v>
+      </c>
+      <c r="G52">
+        <v>62.0</v>
+      </c>
+      <c r="H52">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53">
+        <v>9</v>
+      </c>
+      <c r="B53" t="s">
+        <v>123</v>
+      </c>
+      <c r="C53" t="s">
+        <v>124</v>
+      </c>
+      <c r="D53" t="s">
+        <v>125</v>
+      </c>
+      <c r="E53">
+        <v>1985</v>
+      </c>
+      <c r="F53" t="s">
+        <v>126</v>
+      </c>
+      <c r="G53">
+        <v>70.0</v>
+      </c>
+      <c r="H53">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54">
+        <v>9</v>
+      </c>
+      <c r="B54" t="s">
+        <v>123</v>
+      </c>
+      <c r="C54" t="s">
+        <v>127</v>
+      </c>
+      <c r="D54" t="s">
+        <v>128</v>
+      </c>
+      <c r="E54">
+        <v>1973</v>
+      </c>
+      <c r="F54" t="s">
+        <v>126</v>
+      </c>
+      <c r="G54">
+        <v>70.0</v>
+      </c>
+      <c r="H54">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55">
+        <v>9</v>
+      </c>
+      <c r="B55" t="s">
+        <v>123</v>
+      </c>
+      <c r="C55" t="s">
+        <v>129</v>
+      </c>
+      <c r="D55" t="s">
+        <v>130</v>
+      </c>
+      <c r="E55">
+        <v>1986</v>
+      </c>
+      <c r="F55" t="s">
+        <v>126</v>
+      </c>
+      <c r="G55">
+        <v>70.0</v>
+      </c>
+      <c r="H55">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56">
+        <v>9</v>
+      </c>
+      <c r="B56" t="s">
+        <v>123</v>
+      </c>
+      <c r="C56" t="s">
+        <v>131</v>
+      </c>
+      <c r="D56" t="s">
+        <v>132</v>
+      </c>
+      <c r="E56">
+        <v>1975</v>
+      </c>
+      <c r="F56" t="s">
+        <v>126</v>
+      </c>
+      <c r="G56">
+        <v>70.0</v>
+      </c>
+      <c r="H56">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57">
+        <v>9</v>
+      </c>
+      <c r="B57" t="s">
+        <v>123</v>
+      </c>
+      <c r="C57" t="s">
+        <v>133</v>
+      </c>
+      <c r="D57" t="s">
+        <v>134</v>
+      </c>
+      <c r="E57">
+        <v>1985</v>
+      </c>
+      <c r="F57" t="s">
+        <v>126</v>
+      </c>
+      <c r="G57">
+        <v>70.0</v>
+      </c>
+      <c r="H57">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58">
+        <v>9</v>
+      </c>
+      <c r="B58" t="s">
+        <v>123</v>
+      </c>
+      <c r="C58" t="s">
+        <v>135</v>
+      </c>
+      <c r="D58" t="s">
+        <v>136</v>
+      </c>
+      <c r="E58">
+        <v>1994</v>
+      </c>
+      <c r="F58" t="s">
+        <v>126</v>
+      </c>
+      <c r="G58">
+        <v>70.0</v>
+      </c>
+      <c r="H58">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59">
+        <v>9</v>
+      </c>
+      <c r="B59" t="s">
+        <v>123</v>
+      </c>
+      <c r="C59" t="s">
+        <v>137</v>
+      </c>
+      <c r="D59" t="s">
+        <v>138</v>
+      </c>
+      <c r="E59">
+        <v>1989</v>
+      </c>
+      <c r="F59" t="s">
+        <v>126</v>
+      </c>
+      <c r="G59">
+        <v>70.0</v>
+      </c>
+      <c r="H59">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60">
+        <v>9</v>
+      </c>
+      <c r="B60" t="s">
+        <v>123</v>
+      </c>
+      <c r="C60" t="s">
+        <v>139</v>
+      </c>
+      <c r="D60" t="s">
+        <v>140</v>
+      </c>
+      <c r="E60">
+        <v>1988</v>
+      </c>
+      <c r="F60" t="s">
+        <v>126</v>
+      </c>
+      <c r="G60">
+        <v>70.0</v>
+      </c>
+      <c r="H60">
         <v>101</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>