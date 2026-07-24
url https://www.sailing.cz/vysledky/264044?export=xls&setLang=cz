--- v0 (2026-05-22)
+++ v1 (2026-07-24)
@@ -12,77 +12,143 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+  <si>
+    <t>ORC-I</t>
+  </si>
+  <si>
+    <t>Pořadí</t>
+  </si>
+  <si>
+    <t>Loď</t>
+  </si>
+  <si>
+    <t>Reg.č.</t>
+  </si>
+  <si>
+    <t>Jméno</t>
+  </si>
+  <si>
+    <t>Rok.nar.</t>
+  </si>
+  <si>
+    <t>Výsledky rozjížděk</t>
+  </si>
+  <si>
+    <t>Body</t>
+  </si>
+  <si>
+    <t>L.body</t>
+  </si>
+  <si>
+    <t>CZE 656</t>
+  </si>
+  <si>
+    <t>2103-1093</t>
+  </si>
+  <si>
+    <t>Chudoba Stanislav</t>
+  </si>
+  <si>
+    <t>1130-1176</t>
+  </si>
+  <si>
+    <t>Stoklásek Petr</t>
+  </si>
+  <si>
+    <t>1213-0122</t>
+  </si>
+  <si>
+    <t>Zima Tomáš</t>
+  </si>
+  <si>
+    <t>1401-0120</t>
+  </si>
+  <si>
+    <t>Hájek Milan</t>
+  </si>
+  <si>
+    <t>1702-0258</t>
+  </si>
+  <si>
+    <t>Dvořák Jan</t>
+  </si>
+  <si>
+    <t>1134-0011</t>
+  </si>
+  <si>
+    <t>Doležal Tomáš</t>
+  </si>
+  <si>
+    <t>2103-0922</t>
+  </si>
+  <si>
+    <t>Šlechtická Kateřina</t>
+  </si>
+  <si>
+    <t>2103-0816</t>
+  </si>
+  <si>
+    <t>Mikuláštík Pavel</t>
+  </si>
+  <si>
+    <t>1149-0020</t>
+  </si>
+  <si>
+    <t>Plhoň Adam</t>
+  </si>
+  <si>
+    <t>1901-0525</t>
+  </si>
+  <si>
+    <t>Balada Jakub</t>
+  </si>
   <si>
     <t>ORC-III</t>
-  </si>
-[...22 lines deleted...]
-    <t>L.body</t>
   </si>
   <si>
     <t>CZE 858</t>
   </si>
   <si>
     <t>2404-0379</t>
   </si>
   <si>
     <t>Bobek Pavel</t>
   </si>
   <si>
     <t>1604-0200</t>
   </si>
   <si>
     <t>Trčka Martin</t>
   </si>
   <si>
     <t>1103-0008</t>
   </si>
   <si>
     <t>Jurečka Matěj</t>
   </si>
   <si>
     <t>1101-0470</t>
   </si>
@@ -437,246 +503,477 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H11"/>
+  <dimension ref="A1:H24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
       <c r="F3" t="s">
         <v>6</v>
       </c>
       <c r="G3" t="s">
         <v>7</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4">
-        <v>1989</v>
+        <v>1980</v>
       </c>
       <c r="H4">
-        <v>21658</v>
+        <v>8540</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>13</v>
       </c>
       <c r="E5">
-        <v>1977</v>
+        <v>1965</v>
       </c>
       <c r="H5">
-        <v>21658</v>
+        <v>8540</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6" t="s">
         <v>15</v>
       </c>
       <c r="E6">
-        <v>2001</v>
+        <v>1968</v>
       </c>
       <c r="H6">
-        <v>21658</v>
+        <v>8540</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>17</v>
       </c>
       <c r="E7">
-        <v>2007</v>
+        <v>1968</v>
       </c>
       <c r="H7">
-        <v>21658</v>
+        <v>8540</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
         <v>19</v>
       </c>
       <c r="E8">
-        <v>2010</v>
+        <v>1978</v>
       </c>
       <c r="H8">
-        <v>21658</v>
+        <v>8540</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9" t="s">
         <v>21</v>
       </c>
       <c r="E9">
-        <v>2003</v>
+        <v>1965</v>
       </c>
       <c r="H9">
-        <v>21658</v>
+        <v>8540</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>22</v>
       </c>
       <c r="D10" t="s">
         <v>23</v>
       </c>
       <c r="E10">
-        <v>1968</v>
+        <v>2005</v>
       </c>
       <c r="H10">
-        <v>21658</v>
+        <v>8540</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
         <v>24</v>
       </c>
       <c r="D11" t="s">
         <v>25</v>
       </c>
       <c r="E11">
+        <v>1994</v>
+      </c>
+      <c r="H11">
+        <v>8540</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12">
+        <v>19</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>26</v>
+      </c>
+      <c r="D12" t="s">
+        <v>27</v>
+      </c>
+      <c r="E12">
+        <v>1982</v>
+      </c>
+      <c r="H12">
+        <v>8540</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13">
+        <v>19</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>28</v>
+      </c>
+      <c r="D13" t="s">
+        <v>29</v>
+      </c>
+      <c r="E13">
+        <v>1982</v>
+      </c>
+      <c r="H13">
+        <v>8540</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>1</v>
+      </c>
+      <c r="B16" t="s">
+        <v>2</v>
+      </c>
+      <c r="C16" t="s">
+        <v>3</v>
+      </c>
+      <c r="D16" t="s">
+        <v>4</v>
+      </c>
+      <c r="E16" t="s">
+        <v>5</v>
+      </c>
+      <c r="F16" t="s">
+        <v>6</v>
+      </c>
+      <c r="G16" t="s">
+        <v>7</v>
+      </c>
+      <c r="H16" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17">
+        <v>12</v>
+      </c>
+      <c r="B17" t="s">
+        <v>31</v>
+      </c>
+      <c r="C17" t="s">
+        <v>32</v>
+      </c>
+      <c r="D17" t="s">
+        <v>33</v>
+      </c>
+      <c r="E17">
+        <v>1989</v>
+      </c>
+      <c r="H17">
+        <v>21658</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18">
+        <v>12</v>
+      </c>
+      <c r="B18" t="s">
+        <v>31</v>
+      </c>
+      <c r="C18" t="s">
+        <v>34</v>
+      </c>
+      <c r="D18" t="s">
+        <v>35</v>
+      </c>
+      <c r="E18">
+        <v>1977</v>
+      </c>
+      <c r="H18">
+        <v>21658</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19">
+        <v>12</v>
+      </c>
+      <c r="B19" t="s">
+        <v>31</v>
+      </c>
+      <c r="C19" t="s">
+        <v>36</v>
+      </c>
+      <c r="D19" t="s">
+        <v>37</v>
+      </c>
+      <c r="E19">
+        <v>2001</v>
+      </c>
+      <c r="H19">
+        <v>21658</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20">
+        <v>12</v>
+      </c>
+      <c r="B20" t="s">
+        <v>31</v>
+      </c>
+      <c r="C20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20" t="s">
+        <v>39</v>
+      </c>
+      <c r="E20">
+        <v>2007</v>
+      </c>
+      <c r="H20">
+        <v>21658</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21">
+        <v>12</v>
+      </c>
+      <c r="B21" t="s">
+        <v>31</v>
+      </c>
+      <c r="C21" t="s">
+        <v>40</v>
+      </c>
+      <c r="D21" t="s">
+        <v>41</v>
+      </c>
+      <c r="E21">
+        <v>2010</v>
+      </c>
+      <c r="H21">
+        <v>21658</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22">
+        <v>12</v>
+      </c>
+      <c r="B22" t="s">
+        <v>31</v>
+      </c>
+      <c r="C22" t="s">
+        <v>42</v>
+      </c>
+      <c r="D22" t="s">
+        <v>43</v>
+      </c>
+      <c r="E22">
+        <v>2003</v>
+      </c>
+      <c r="H22">
+        <v>21658</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23">
+        <v>12</v>
+      </c>
+      <c r="B23" t="s">
+        <v>31</v>
+      </c>
+      <c r="C23" t="s">
+        <v>44</v>
+      </c>
+      <c r="D23" t="s">
+        <v>45</v>
+      </c>
+      <c r="E23">
+        <v>1968</v>
+      </c>
+      <c r="H23">
+        <v>21658</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24">
+        <v>12</v>
+      </c>
+      <c r="B24" t="s">
+        <v>31</v>
+      </c>
+      <c r="C24" t="s">
+        <v>46</v>
+      </c>
+      <c r="D24" t="s">
+        <v>47</v>
+      </c>
+      <c r="E24">
         <v>1966</v>
       </c>
-      <c r="H11">
+      <c r="H24">
         <v>21658</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>