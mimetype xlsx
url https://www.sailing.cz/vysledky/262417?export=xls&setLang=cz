--- v0 (2026-08-30)
+++ v1 (2026-11-01)
@@ -50,240 +50,240 @@
   <si>
     <t>Jméno</t>
   </si>
   <si>
     <t>Rok.nar.</t>
   </si>
   <si>
     <t>Výsledky rozjížděk</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>L.body</t>
   </si>
   <si>
     <t>CZE 8599</t>
   </si>
   <si>
     <t>2403-0119</t>
   </si>
   <si>
     <t>Gelnar Tomáš</t>
   </si>
   <si>
-    <t xml:space="preserve">2* 1 1 1 </t>
+    <t xml:space="preserve">2 1 1 1 1 1 DNC* DNC* </t>
   </si>
   <si>
     <t>2403-0148</t>
   </si>
   <si>
     <t>Pavličný Štěpán</t>
   </si>
   <si>
     <t>CZE 884</t>
   </si>
   <si>
     <t>2403-0139</t>
   </si>
   <si>
     <t>Tkačová Lucie</t>
   </si>
   <si>
-    <t xml:space="preserve">1 2* 2 2 </t>
+    <t xml:space="preserve">1 2 2 2 2 2 DNC* DNC* </t>
   </si>
   <si>
     <t>2405-0188</t>
   </si>
   <si>
     <t>Šupová Nikol</t>
   </si>
   <si>
     <t>CZE 5633</t>
   </si>
   <si>
     <t>2403-0118</t>
   </si>
   <si>
     <t>Gelnar Lukáš</t>
   </si>
   <si>
-    <t xml:space="preserve">DNC* DNC DNC DNC </t>
+    <t xml:space="preserve">DNC* DNC* DNC DNC 3 DNC DNC DNC </t>
   </si>
   <si>
     <t>2403-0140</t>
   </si>
   <si>
     <t>Rečičár Filip</t>
   </si>
   <si>
     <t>RS Tera</t>
   </si>
   <si>
     <t>CZE 2340</t>
   </si>
   <si>
     <t>2403-1427</t>
   </si>
   <si>
     <t>Rečičárová Agáta</t>
   </si>
   <si>
-    <t xml:space="preserve">1 3 1 1 5* </t>
+    <t xml:space="preserve">1 3 1 1 5* 4* 1 1 2 </t>
   </si>
   <si>
     <t>CZE 2633</t>
   </si>
   <si>
     <t>2103-1063</t>
   </si>
   <si>
     <t>Vlachová Kamila</t>
   </si>
   <si>
-    <t xml:space="preserve">2 2 2 3* 1 </t>
+    <t xml:space="preserve">2 2 2 3* 1 3* 2 3 1 </t>
   </si>
   <si>
     <t>CZE 2880</t>
   </si>
   <si>
     <t>2103-1117</t>
   </si>
   <si>
     <t>Dubnický Ján</t>
   </si>
   <si>
-    <t xml:space="preserve">4* 1 4 2 4 </t>
+    <t xml:space="preserve">4* 1 4 2 4 1 7* 2 3 </t>
   </si>
   <si>
     <t>CZE 4638</t>
   </si>
   <si>
     <t>2103-1118</t>
   </si>
   <si>
     <t>Dubnický Michal</t>
   </si>
   <si>
-    <t xml:space="preserve">5* 4 3 4 3 </t>
+    <t xml:space="preserve">5* 4 3 4 3 5* 4 4 4 </t>
   </si>
   <si>
     <t>CZE 3889</t>
   </si>
   <si>
     <t>2103-1088</t>
   </si>
   <si>
     <t>Suchomelová Klára</t>
   </si>
   <si>
-    <t xml:space="preserve">8* 5 5 5 2 </t>
+    <t xml:space="preserve">8* 5 5 5 2 6* 5 5 5 </t>
+  </si>
+  <si>
+    <t>CZE 2257</t>
+  </si>
+  <si>
+    <t>2403-1448</t>
+  </si>
+  <si>
+    <t>Behul Antonín</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6 7* 6 6 6 7* 3 7 6 </t>
   </si>
   <si>
     <t>CZE 225</t>
   </si>
   <si>
     <t>2402-0001</t>
   </si>
   <si>
     <t>Čudková Josefína</t>
   </si>
   <si>
-    <t xml:space="preserve">3 6 7 7 8* </t>
-[...11 lines deleted...]
-    <t xml:space="preserve">6 7* 6 6 6 </t>
+    <t xml:space="preserve">3 6 7 7 8 2 8 9* DNC* </t>
   </si>
   <si>
     <t>CZE 1920</t>
   </si>
   <si>
     <t>2103-1089</t>
   </si>
   <si>
     <t>Grüttner Enrik Maximilian</t>
   </si>
   <si>
-    <t xml:space="preserve">9* 9 8 8 7 </t>
+    <t xml:space="preserve">9* 9* 8 8 7 9 6 8 7 </t>
   </si>
   <si>
     <t>CZE 40</t>
   </si>
   <si>
     <t>2403-1452</t>
   </si>
   <si>
     <t>Bryja Václav</t>
   </si>
   <si>
-    <t xml:space="preserve">7 8 10* 10 9 </t>
+    <t xml:space="preserve">7 8 10* 10* 9 8 9 6 9 </t>
   </si>
   <si>
     <t>CZE 20</t>
   </si>
   <si>
     <t>2403-1460</t>
   </si>
   <si>
     <t>Buchta Jan</t>
   </si>
   <si>
-    <t xml:space="preserve">10* 10 9 9 10 </t>
+    <t xml:space="preserve">10* 10* 9 9 10 10 10 10 8 </t>
   </si>
   <si>
     <t>CZE 1531</t>
   </si>
   <si>
     <t>2403-1459</t>
   </si>
   <si>
     <t>Buchta Tomáš</t>
   </si>
   <si>
-    <t xml:space="preserve">11 11 11 DNS* DNC </t>
+    <t xml:space="preserve">11 11 11 DNS* DNC* 11 11 11 DNF </t>
   </si>
   <si>
     <t>CZE 17</t>
   </si>
   <si>
     <t>2403-1461</t>
   </si>
   <si>
     <t>Behulová Nikol</t>
   </si>
   <si>
-    <t xml:space="preserve">DNC* DNC DNC DNC DNC </t>
+    <t xml:space="preserve">DNC* DNC* DNC DNC DNC DNC DNC DNC DNC </t>
   </si>
   <si>
     <t>CZE 257</t>
   </si>
   <si>
     <t>2403-1458</t>
   </si>
   <si>
     <t>Burešová Monika</t>
   </si>
   <si>
     <t>CZE 2960</t>
   </si>
   <si>
     <t>2403-1463</t>
   </si>
   <si>
     <t>Maďa Adam</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -664,184 +664,184 @@
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4">
         <v>2011</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
       <c r="G4">
-        <v>3.0</v>
+        <v>7.0</v>
       </c>
       <c r="H4">
-        <v>0</v>
+        <v>578</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>14</v>
       </c>
       <c r="E5">
         <v>2011</v>
       </c>
       <c r="F5" t="s">
         <v>12</v>
       </c>
       <c r="G5">
-        <v>3.0</v>
+        <v>7.0</v>
       </c>
       <c r="H5">
-        <v>0</v>
+        <v>578</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>17</v>
       </c>
       <c r="E6">
         <v>2011</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
       <c r="G6">
-        <v>5.0</v>
+        <v>11.0</v>
       </c>
       <c r="H6">
-        <v>0</v>
+        <v>277</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7" t="s">
         <v>20</v>
       </c>
       <c r="E7">
         <v>2014</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
       <c r="G7">
-        <v>5.0</v>
+        <v>11.0</v>
       </c>
       <c r="H7">
-        <v>0</v>
+        <v>277</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8" t="s">
         <v>23</v>
       </c>
       <c r="E8">
         <v>2009</v>
       </c>
       <c r="F8" t="s">
         <v>24</v>
       </c>
       <c r="G8">
-        <v>12.0</v>
+        <v>23.0</v>
       </c>
       <c r="H8">
-        <v>0</v>
+        <v>101</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>3</v>
       </c>
       <c r="B9" t="s">
         <v>21</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9">
         <v>2009</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
       <c r="G9">
-        <v>12.0</v>
+        <v>23.0</v>
       </c>
       <c r="H9">
-        <v>0</v>
+        <v>101</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>1</v>
       </c>
       <c r="B12" t="s">
         <v>2</v>
       </c>
       <c r="C12" t="s">
         <v>3</v>
       </c>
       <c r="D12" t="s">
         <v>4</v>
       </c>
       <c r="E12" t="s">
         <v>5</v>
       </c>
       <c r="F12" t="s">
         <v>6</v>
@@ -851,389 +851,389 @@
       </c>
       <c r="H12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
         <v>28</v>
       </c>
       <c r="C13" t="s">
         <v>29</v>
       </c>
       <c r="D13" t="s">
         <v>30</v>
       </c>
       <c r="E13">
         <v>2013</v>
       </c>
       <c r="F13" t="s">
         <v>31</v>
       </c>
       <c r="G13">
-        <v>6.0</v>
+        <v>10.0</v>
       </c>
       <c r="H13">
         <v>7997</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
         <v>32</v>
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14" t="s">
         <v>34</v>
       </c>
       <c r="E14">
         <v>2012</v>
       </c>
       <c r="F14" t="s">
         <v>35</v>
       </c>
       <c r="G14">
-        <v>7.0</v>
+        <v>13.0</v>
       </c>
       <c r="H14">
         <v>5890</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>3</v>
       </c>
       <c r="B15" t="s">
         <v>36</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15" t="s">
         <v>38</v>
       </c>
       <c r="E15">
         <v>2014</v>
       </c>
       <c r="F15" t="s">
         <v>39</v>
       </c>
       <c r="G15">
-        <v>11.0</v>
+        <v>17.0</v>
       </c>
       <c r="H15">
         <v>4657</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>4</v>
       </c>
       <c r="B16" t="s">
         <v>40</v>
       </c>
       <c r="C16" t="s">
         <v>41</v>
       </c>
       <c r="D16" t="s">
         <v>42</v>
       </c>
       <c r="E16">
         <v>2015</v>
       </c>
       <c r="F16" t="s">
         <v>43</v>
       </c>
       <c r="G16">
-        <v>14.0</v>
+        <v>26.0</v>
       </c>
       <c r="H16">
         <v>3782</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>5</v>
       </c>
       <c r="B17" t="s">
         <v>44</v>
       </c>
       <c r="C17" t="s">
         <v>45</v>
       </c>
       <c r="D17" t="s">
         <v>46</v>
       </c>
       <c r="E17">
         <v>2014</v>
       </c>
       <c r="F17" t="s">
         <v>47</v>
       </c>
       <c r="G17">
-        <v>17.0</v>
+        <v>32.0</v>
       </c>
       <c r="H17">
         <v>3104</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>6</v>
       </c>
       <c r="B18" t="s">
         <v>48</v>
       </c>
       <c r="C18" t="s">
         <v>49</v>
       </c>
       <c r="D18" t="s">
         <v>50</v>
       </c>
       <c r="E18">
-        <v>2011</v>
+        <v>2016</v>
       </c>
       <c r="F18" t="s">
         <v>51</v>
       </c>
       <c r="G18">
-        <v>23.0</v>
+        <v>40.0</v>
       </c>
       <c r="H18">
         <v>2550</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>7</v>
       </c>
       <c r="B19" t="s">
         <v>52</v>
       </c>
       <c r="C19" t="s">
         <v>53</v>
       </c>
       <c r="D19" t="s">
         <v>54</v>
       </c>
       <c r="E19">
-        <v>2016</v>
+        <v>2011</v>
       </c>
       <c r="F19" t="s">
         <v>55</v>
       </c>
       <c r="G19">
-        <v>24.0</v>
+        <v>41.0</v>
       </c>
       <c r="H19">
         <v>2081</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>8</v>
       </c>
       <c r="B20" t="s">
         <v>56</v>
       </c>
       <c r="C20" t="s">
         <v>57</v>
       </c>
       <c r="D20" t="s">
         <v>58</v>
       </c>
       <c r="E20">
         <v>2011</v>
       </c>
       <c r="F20" t="s">
         <v>59</v>
       </c>
       <c r="G20">
-        <v>32.0</v>
+        <v>53.0</v>
       </c>
       <c r="H20">
         <v>1675</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>9</v>
       </c>
       <c r="B21" t="s">
         <v>60</v>
       </c>
       <c r="C21" t="s">
         <v>61</v>
       </c>
       <c r="D21" t="s">
         <v>62</v>
       </c>
       <c r="E21">
         <v>2016</v>
       </c>
       <c r="F21" t="s">
         <v>63</v>
       </c>
       <c r="G21">
-        <v>34.0</v>
+        <v>56.0</v>
       </c>
       <c r="H21">
         <v>1317</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>10</v>
       </c>
       <c r="B22" t="s">
         <v>64</v>
       </c>
       <c r="C22" t="s">
         <v>65</v>
       </c>
       <c r="D22" t="s">
         <v>66</v>
       </c>
       <c r="E22">
         <v>2015</v>
       </c>
       <c r="F22" t="s">
         <v>67</v>
       </c>
       <c r="G22">
-        <v>38.0</v>
+        <v>66.0</v>
       </c>
       <c r="H22">
         <v>997</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>11</v>
       </c>
       <c r="B23" t="s">
         <v>68</v>
       </c>
       <c r="C23" t="s">
         <v>69</v>
       </c>
       <c r="D23" t="s">
         <v>70</v>
       </c>
       <c r="E23">
         <v>2016</v>
       </c>
       <c r="F23" t="s">
         <v>71</v>
       </c>
       <c r="G23">
-        <v>48.0</v>
+        <v>81.0</v>
       </c>
       <c r="H23">
         <v>707</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>12</v>
       </c>
       <c r="B24" t="s">
         <v>72</v>
       </c>
       <c r="C24" t="s">
         <v>73</v>
       </c>
       <c r="D24" t="s">
         <v>74</v>
       </c>
       <c r="E24">
         <v>2018</v>
       </c>
       <c r="F24" t="s">
         <v>75</v>
       </c>
       <c r="G24">
-        <v>60.0</v>
+        <v>105.0</v>
       </c>
       <c r="H24">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>12</v>
       </c>
       <c r="B25" t="s">
         <v>76</v>
       </c>
       <c r="C25" t="s">
         <v>77</v>
       </c>
       <c r="D25" t="s">
         <v>78</v>
       </c>
       <c r="E25">
         <v>2018</v>
       </c>
       <c r="F25" t="s">
         <v>75</v>
       </c>
       <c r="G25">
-        <v>60.0</v>
+        <v>105.0</v>
       </c>
       <c r="H25">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>12</v>
       </c>
       <c r="B26" t="s">
         <v>79</v>
       </c>
       <c r="C26" t="s">
         <v>80</v>
       </c>
       <c r="D26" t="s">
         <v>81</v>
       </c>
       <c r="E26">
         <v>2012</v>
       </c>
       <c r="F26" t="s">
         <v>75</v>
       </c>
       <c r="G26">
-        <v>60.0</v>
+        <v>105.0</v>
       </c>
       <c r="H26">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>