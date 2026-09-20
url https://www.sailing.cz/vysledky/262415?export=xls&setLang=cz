--- v0 (2026-08-02)
+++ v1 (2026-09-20)
@@ -12,590 +12,761 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
   <si>
     <t>Optimist</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Loď</t>
   </si>
   <si>
     <t>Reg.č.</t>
   </si>
   <si>
     <t>Jméno</t>
   </si>
   <si>
     <t>Rok.nar.</t>
   </si>
   <si>
     <t>Výsledky rozjížděk</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>L.body</t>
   </si>
   <si>
+    <t>POL 3524</t>
+  </si>
+  <si>
+    <t>9902-0201</t>
+  </si>
+  <si>
+    <t>Roś Beniamin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 2* 1 2 2 1 1 3* </t>
+  </si>
+  <si>
+    <t>CZE 594</t>
+  </si>
+  <si>
+    <t>1101-0661</t>
+  </si>
+  <si>
+    <t>Hubáčková Linda</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 6* 4* 1 3 2 4 1 </t>
+  </si>
+  <si>
+    <t>SVK 992</t>
+  </si>
+  <si>
+    <t>9901-0231</t>
+  </si>
+  <si>
+    <t>Machacek Samo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3 3 3 5* 1 3 2 9* </t>
+  </si>
+  <si>
+    <t>SVK 809</t>
+  </si>
+  <si>
+    <t>9901-0377</t>
+  </si>
+  <si>
+    <t>Esteves Enzo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11* 1 8 9* 7 4 3 2 </t>
+  </si>
+  <si>
+    <t>POL 1825</t>
+  </si>
+  <si>
+    <t>9902-0200</t>
+  </si>
+  <si>
+    <t>Kapica Igor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5 4 2 3 6* 6 5 7* </t>
+  </si>
+  <si>
+    <t>POL 3910</t>
+  </si>
+  <si>
+    <t>9902-0205</t>
+  </si>
+  <si>
+    <t>Zoń Emilia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9 5 5 SCP* 4 5 7 10* </t>
+  </si>
+  <si>
+    <t>CZE 879</t>
+  </si>
+  <si>
+    <t>2419-0112</t>
+  </si>
+  <si>
+    <t>Migaľová Alžběta</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8 7 9 12* 5 11* 10 4 </t>
+  </si>
+  <si>
+    <t>CZE 829</t>
+  </si>
+  <si>
+    <t>2203-0283</t>
+  </si>
+  <si>
+    <t>Rozsypal Jan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4 8 18* 16* 14 15 8 6 </t>
+  </si>
+  <si>
+    <t>POL 1723</t>
+  </si>
+  <si>
+    <t>9902-0207</t>
+  </si>
+  <si>
+    <t>Nieciąg Mirela</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20* 19* 6 14 13 7 6 12 </t>
+  </si>
+  <si>
+    <t>CZE 887</t>
+  </si>
+  <si>
+    <t>2419-0111</t>
+  </si>
+  <si>
+    <t>Migaľa Andrej</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7 14 14 17* 8 18* 14 5 </t>
+  </si>
+  <si>
+    <t>POL 3911</t>
+  </si>
+  <si>
+    <t>9902-0206</t>
+  </si>
+  <si>
+    <t>Zoń Tymoteusz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10 11 15* 10 9 10 15* 15 </t>
+  </si>
+  <si>
+    <t>SVK 256</t>
+  </si>
+  <si>
+    <t>9901-0376</t>
+  </si>
+  <si>
+    <t>Petráš Jerguš</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6 16 19* 11 21* SCP 9 8 </t>
+  </si>
+  <si>
+    <t>SVK 517</t>
+  </si>
+  <si>
+    <t>9901-0375</t>
+  </si>
+  <si>
+    <t>Kret Andrej</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12 17* 13 7 12 16* 11 11 </t>
+  </si>
+  <si>
+    <t>POL 1247</t>
+  </si>
+  <si>
+    <t>9902-0199</t>
+  </si>
+  <si>
+    <t>Haladyn Franciszek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14 13 11 8 11 13 17* 16* </t>
+  </si>
+  <si>
+    <t>POL 812</t>
+  </si>
+  <si>
+    <t>9902-0195</t>
+  </si>
+  <si>
+    <t>Kubica Antoni</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13 10 10 15 16* 9 13 21* </t>
+  </si>
+  <si>
+    <t>POL 825</t>
+  </si>
+  <si>
+    <t>9902-0197</t>
+  </si>
+  <si>
+    <t>Czuchraniak Anna</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18* 12 7 6 17 17 16 20* </t>
+  </si>
+  <si>
+    <t>SVK 21303</t>
+  </si>
+  <si>
+    <t>9901-0380</t>
+  </si>
+  <si>
+    <t>Benčeková Diana</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17 9 12 18* 10 14 18* 14 </t>
+  </si>
+  <si>
+    <t>SVK 21305</t>
+  </si>
+  <si>
+    <t>9901-0381</t>
+  </si>
+  <si>
+    <t>Topor Filip</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15 15 20* 13 18* 12 12 13 </t>
+  </si>
+  <si>
+    <t>CZE 806</t>
+  </si>
+  <si>
+    <t>2203-0286</t>
+  </si>
+  <si>
+    <t>Pěrůžek Tomáš</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22* 18 17 20 15 19 21* 19 </t>
+  </si>
+  <si>
+    <t>POL 1548</t>
+  </si>
+  <si>
+    <t>9902-0196</t>
+  </si>
+  <si>
+    <t>Kawończyk Miłosz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16 20 21* 21 22* 20 19 18 </t>
+  </si>
+  <si>
+    <t>POL 1126</t>
+  </si>
+  <si>
+    <t>9902-0198</t>
+  </si>
+  <si>
+    <t>Frosztęga Hanna</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19 21 NSC* 19 19 24* 24 23 </t>
+  </si>
+  <si>
+    <t>SVK 21306</t>
+  </si>
+  <si>
+    <t>9901-0382</t>
+  </si>
+  <si>
+    <t>Celušák Silvestr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DNF* 22 22 23 20 23 SCP* 17 </t>
+  </si>
+  <si>
     <t>CZE 183</t>
   </si>
   <si>
     <t>2405-0185</t>
   </si>
   <si>
     <t>Butora Michael</t>
   </si>
   <si>
-    <t>SVK 256</t>
-[...176 lines deleted...]
-    <t>Benčeková Diana</t>
+    <t xml:space="preserve">DNS* 24* 16 22 24 22 22 22 </t>
   </si>
   <si>
     <t>SVK 21304</t>
   </si>
   <si>
     <t>9901-0383</t>
   </si>
   <si>
     <t>Holevová Eliška</t>
   </si>
   <si>
-    <t>SVK 21305</t>
-[...14 lines deleted...]
-    <t>Celušák Silvestr</t>
+    <t xml:space="preserve">21 23 23 24* 23 21 23 24* </t>
   </si>
   <si>
     <t>ILCA 6</t>
   </si>
   <si>
+    <t>CZE 221704</t>
+  </si>
+  <si>
+    <t>2201-0053</t>
+  </si>
+  <si>
+    <t>Kováč Richard</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3* 2 3 5* 2 1 1 2 </t>
+  </si>
+  <si>
+    <t>CZE 225197</t>
+  </si>
+  <si>
+    <t>2301-0205</t>
+  </si>
+  <si>
+    <t>Přikryl Jeremiáš</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 1 2 4* 4 5* 3 1 </t>
+  </si>
+  <si>
+    <t>CZE 225200</t>
+  </si>
+  <si>
+    <t>2201-0054</t>
+  </si>
+  <si>
+    <t>Kováč Vladimír</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5 6* 1 3 10* 3 4 3 </t>
+  </si>
+  <si>
+    <t>CZE 216530</t>
+  </si>
+  <si>
+    <t>2301-0231</t>
+  </si>
+  <si>
+    <t>Mikula Daniel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12* 4 5 11* 8 4 5 4 </t>
+  </si>
+  <si>
+    <t>CZE 220071</t>
+  </si>
+  <si>
+    <t>2405-0160</t>
+  </si>
+  <si>
+    <t>Fikáček Jan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 7 4 8 9* 6 9* 5 </t>
+  </si>
+  <si>
+    <t>POL 20</t>
+  </si>
+  <si>
+    <t>9902-0209</t>
+  </si>
+  <si>
+    <t>Maciejczyk Maciej</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6 12* 9 1 13* 2 6 11 </t>
+  </si>
+  <si>
+    <t>POL 213287</t>
+  </si>
+  <si>
+    <t>9902-0211</t>
+  </si>
+  <si>
+    <t>Wrzoł Michał</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10 3 8 15* 7 12* 2 6 </t>
+  </si>
+  <si>
+    <t>CZE 226187</t>
+  </si>
+  <si>
+    <t>2301-0021</t>
+  </si>
+  <si>
+    <t>Přikryl Petr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11* 14* 6 6 1 9 7 8 </t>
+  </si>
+  <si>
+    <t>CZE 218373</t>
+  </si>
+  <si>
+    <t>2101-0758</t>
+  </si>
+  <si>
+    <t>Blatecká Michaela</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13* 5 7 9* 6 8 8 7 </t>
+  </si>
+  <si>
+    <t>CZE 197207</t>
+  </si>
+  <si>
+    <t>2101-0757</t>
+  </si>
+  <si>
+    <t>Blatecká Veronika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14* 10 OCS* 2 5 11 13 10 </t>
+  </si>
+  <si>
+    <t>CZE 22338</t>
+  </si>
+  <si>
+    <t>2419-0105</t>
+  </si>
+  <si>
+    <t>Fanfrlová Markéta</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9 16* 11 7 3 10 11 12* </t>
+  </si>
+  <si>
+    <t>POL 160735</t>
+  </si>
+  <si>
+    <t>9902-0194</t>
+  </si>
+  <si>
+    <t>Bartkowiak Ksawery</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7 13 13 14 15* 7 10 16* </t>
+  </si>
+  <si>
     <t>SVK 6</t>
   </si>
   <si>
     <t>9901-0374</t>
   </si>
   <si>
     <t>Varga Ján</t>
   </si>
   <si>
-    <t>POL 20</t>
-[...5 lines deleted...]
-    <t>Maciejczyk Maciej</t>
+    <t xml:space="preserve">4 8 10 12 12 DNC* DNC* DNC </t>
+  </si>
+  <si>
+    <t>CZE 226095</t>
+  </si>
+  <si>
+    <t>2101-0738</t>
+  </si>
+  <si>
+    <t>Navrátil Vojtěch</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8 11 12 10 14* 13 12 14* </t>
+  </si>
+  <si>
+    <t>POL 216546</t>
+  </si>
+  <si>
+    <t>9902-0212</t>
+  </si>
+  <si>
+    <t>Wrzoł Andrzej</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15 9 OCS* 17* 16 15 15 9 </t>
+  </si>
+  <si>
+    <t>CZE 218261</t>
+  </si>
+  <si>
+    <t>2405-0144</t>
+  </si>
+  <si>
+    <t>Bílek Tomáš</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18* 18* 14 16 11 14 16 13 </t>
   </si>
   <si>
     <t>POL 18882</t>
   </si>
   <si>
     <t>9902-0208</t>
   </si>
   <si>
     <t>Przybylska Nikola</t>
   </si>
   <si>
-    <t>CZE 22338</t>
-[...23 lines deleted...]
-    <t>Blatecká Veronika</t>
+    <t xml:space="preserve">16 15 15 13 18* 16 17* 17 </t>
   </si>
   <si>
     <t>SVK 198917</t>
   </si>
   <si>
     <t>9901-0237</t>
   </si>
   <si>
     <t>Babjak Marián</t>
   </si>
   <si>
-    <t>POL 213287</t>
-[...95 lines deleted...]
-    <t>Přikryl Petr</t>
+    <t xml:space="preserve">17* 17 16 18* 17 17 14 15 </t>
   </si>
   <si>
     <t>ILCA 4</t>
   </si>
   <si>
+    <t>SVK 226261</t>
+  </si>
+  <si>
+    <t>9901-0199</t>
+  </si>
+  <si>
+    <t>Holešová Lívia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 4* 2 6* 1 1 3 2 </t>
+  </si>
+  <si>
+    <t>SVK 227740</t>
+  </si>
+  <si>
+    <t>9901-0216</t>
+  </si>
+  <si>
+    <t>Flesarová Karolína</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 2 4 7* 9* 3 1 4 </t>
+  </si>
+  <si>
+    <t>SVK 222834</t>
+  </si>
+  <si>
+    <t>9901-0192</t>
+  </si>
+  <si>
+    <t>Vargová Ema</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5* 1 10* 3 4 2 4 3 </t>
+  </si>
+  <si>
+    <t>SVK 225441</t>
+  </si>
+  <si>
+    <t>9901-0372</t>
+  </si>
+  <si>
+    <t>Patay Daniel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4 3 7* 4 11* 5 2 1 </t>
+  </si>
+  <si>
+    <t>2404-0491</t>
+  </si>
+  <si>
+    <t>Grácz Šimon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3 9* 1 2 2 6 12* 8 </t>
+  </si>
+  <si>
+    <t>CZE 220626</t>
+  </si>
+  <si>
+    <t>1101-0620</t>
+  </si>
+  <si>
+    <t>Hubáček Jan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6 7* 5 1 3 4 6 7* </t>
+  </si>
+  <si>
+    <t>POL 218130</t>
+  </si>
+  <si>
+    <t>9902-0192</t>
+  </si>
+  <si>
+    <t>Grochalska Martyna</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7 10* 3 11* 7 7 5 5 </t>
+  </si>
+  <si>
+    <t>CZE 224104</t>
+  </si>
+  <si>
+    <t>2205-0080</t>
+  </si>
+  <si>
+    <t>Hanák Vít</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9* 8 6 5 6 9* 7 6 </t>
+  </si>
+  <si>
+    <t>SVK 196990</t>
+  </si>
+  <si>
+    <t>9901-0239</t>
+  </si>
+  <si>
+    <t>Lichvár Adam</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11* 6 11 8 5 11 13* 11 </t>
+  </si>
+  <si>
+    <t>POL 203675</t>
+  </si>
+  <si>
+    <t>9902-0193</t>
+  </si>
+  <si>
+    <t>Kubica Kacper</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10* 11* 9 9 8 8 9 10 </t>
+  </si>
+  <si>
+    <t>2404-0465</t>
+  </si>
+  <si>
+    <t>Holý Jiří</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8 14* 8 13* 13 12 8 9 </t>
+  </si>
+  <si>
+    <t>POL 194843</t>
+  </si>
+  <si>
+    <t>9902-0204</t>
+  </si>
+  <si>
+    <t>Haladyn Zuzanna</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13* SCP 12* 10 12 10 10 12 </t>
+  </si>
+  <si>
     <t>CZE 4</t>
   </si>
   <si>
     <t>2419-0108</t>
   </si>
   <si>
     <t>Fanfrlová Hana</t>
   </si>
   <si>
+    <t xml:space="preserve">12 12 14* 12 10 13* 11 13 </t>
+  </si>
+  <si>
+    <t>SVK 213120</t>
+  </si>
+  <si>
+    <t>9901-0384</t>
+  </si>
+  <si>
+    <t>Tichoň Xavier</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14 15* 13 14 15* 14 14 14 </t>
+  </si>
+  <si>
     <t>SVK 181070</t>
   </si>
   <si>
     <t>9901-0379</t>
   </si>
   <si>
     <t>Muroňová Natalia</t>
   </si>
   <si>
-    <t>POL 194843</t>
-[...107 lines deleted...]
-    <t>Flesarová Karolína</t>
+    <t xml:space="preserve">15 13 15 15 14 DNC* DNC* DNC </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -952,1407 +1123,1578 @@
       </c>
       <c r="F3" t="s">
         <v>6</v>
       </c>
       <c r="G3" t="s">
         <v>7</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4">
-        <v>2016</v>
+        <v>2014</v>
+      </c>
+      <c r="F4" t="s">
+        <v>12</v>
       </c>
       <c r="G4">
-        <v>0.0</v>
+        <v>8.0</v>
       </c>
       <c r="H4">
-        <v>0</v>
+        <v>11850</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E5">
         <v>2016</v>
       </c>
+      <c r="F5" t="s">
+        <v>16</v>
+      </c>
       <c r="G5">
-        <v>0.0</v>
+        <v>13.0</v>
       </c>
       <c r="H5">
-        <v>0</v>
+        <v>9441</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E6">
-        <v>2015</v>
+        <v>2014</v>
+      </c>
+      <c r="F6" t="s">
+        <v>20</v>
       </c>
       <c r="G6">
-        <v>0.0</v>
+        <v>15.0</v>
       </c>
       <c r="H6">
-        <v>0</v>
+        <v>8033</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="E7">
-        <v>2016</v>
+        <v>2013</v>
+      </c>
+      <c r="F7" t="s">
+        <v>24</v>
       </c>
       <c r="G7">
-        <v>0.0</v>
+        <v>25.0</v>
       </c>
       <c r="H7">
-        <v>0</v>
+        <v>7033</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="E8">
-        <v>2015</v>
+        <v>2013</v>
+      </c>
+      <c r="F8" t="s">
+        <v>28</v>
       </c>
       <c r="G8">
-        <v>0.0</v>
+        <v>25.0</v>
       </c>
       <c r="H8">
-        <v>0</v>
+        <v>6258</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="E9">
         <v>2013</v>
       </c>
+      <c r="F9" t="s">
+        <v>32</v>
+      </c>
       <c r="G9">
-        <v>0.0</v>
+        <v>35.0</v>
       </c>
       <c r="H9">
-        <v>0</v>
+        <v>5624</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="E10">
         <v>2016</v>
       </c>
+      <c r="F10" t="s">
+        <v>36</v>
+      </c>
       <c r="G10">
-        <v>0.0</v>
+        <v>43.0</v>
       </c>
       <c r="H10">
-        <v>0</v>
+        <v>5089</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="E11">
-        <v>2016</v>
+        <v>2015</v>
+      </c>
+      <c r="F11" t="s">
+        <v>40</v>
       </c>
       <c r="G11">
-        <v>0.0</v>
+        <v>55.0</v>
       </c>
       <c r="H11">
-        <v>0</v>
+        <v>4625</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="E12">
-        <v>2015</v>
+        <v>2013</v>
+      </c>
+      <c r="F12" t="s">
+        <v>44</v>
       </c>
       <c r="G12">
-        <v>0.0</v>
+        <v>58.0</v>
       </c>
       <c r="H12">
-        <v>0</v>
+        <v>4216</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="E13">
-        <v>2016</v>
+        <v>2013</v>
+      </c>
+      <c r="F13" t="s">
+        <v>48</v>
       </c>
       <c r="G13">
-        <v>0.0</v>
+        <v>62.0</v>
       </c>
       <c r="H13">
-        <v>0</v>
+        <v>3850</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="C14" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D14" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="E14">
-        <v>2013</v>
+        <v>2015</v>
+      </c>
+      <c r="F14" t="s">
+        <v>52</v>
       </c>
       <c r="G14">
-        <v>0.0</v>
+        <v>65.0</v>
       </c>
       <c r="H14">
-        <v>0</v>
+        <v>3519</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="B15" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="C15" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="D15" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="E15">
-        <v>2014</v>
+        <v>2016</v>
+      </c>
+      <c r="F15" t="s">
+        <v>56</v>
       </c>
       <c r="G15">
-        <v>0.0</v>
+        <v>65.5</v>
       </c>
       <c r="H15">
-        <v>0</v>
+        <v>3216</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="B16" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="C16" t="s">
-        <v>46</v>
+        <v>58</v>
       </c>
       <c r="D16" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="E16">
-        <v>2016</v>
+        <v>2015</v>
+      </c>
+      <c r="F16" t="s">
+        <v>60</v>
       </c>
       <c r="G16">
-        <v>0.0</v>
+        <v>66.0</v>
       </c>
       <c r="H16">
-        <v>0</v>
+        <v>2938</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="B17" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="C17" t="s">
-        <v>49</v>
+        <v>62</v>
       </c>
       <c r="D17" t="s">
-        <v>50</v>
+        <v>63</v>
       </c>
       <c r="E17">
         <v>2015</v>
       </c>
+      <c r="F17" t="s">
+        <v>64</v>
+      </c>
       <c r="G17">
-        <v>0.0</v>
+        <v>70.0</v>
       </c>
       <c r="H17">
-        <v>0</v>
+        <v>2681</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="B18" t="s">
-        <v>51</v>
+        <v>65</v>
       </c>
       <c r="C18" t="s">
-        <v>52</v>
+        <v>66</v>
       </c>
       <c r="D18" t="s">
-        <v>53</v>
+        <v>67</v>
       </c>
       <c r="E18">
-        <v>2017</v>
+        <v>2016</v>
+      </c>
+      <c r="F18" t="s">
+        <v>68</v>
       </c>
       <c r="G18">
-        <v>0.0</v>
+        <v>70.0</v>
       </c>
       <c r="H18">
-        <v>0</v>
+        <v>2441</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="B19" t="s">
-        <v>54</v>
+        <v>69</v>
       </c>
       <c r="C19" t="s">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="D19" t="s">
-        <v>56</v>
+        <v>71</v>
       </c>
       <c r="E19">
-        <v>2013</v>
+        <v>2016</v>
+      </c>
+      <c r="F19" t="s">
+        <v>72</v>
       </c>
       <c r="G19">
-        <v>0.0</v>
+        <v>75.0</v>
       </c>
       <c r="H19">
-        <v>0</v>
+        <v>2217</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="B20" t="s">
-        <v>57</v>
+        <v>73</v>
       </c>
       <c r="C20" t="s">
-        <v>58</v>
+        <v>74</v>
       </c>
       <c r="D20" t="s">
-        <v>59</v>
+        <v>75</v>
       </c>
       <c r="E20">
-        <v>2013</v>
+        <v>2011</v>
+      </c>
+      <c r="F20" t="s">
+        <v>76</v>
       </c>
       <c r="G20">
-        <v>0.0</v>
+        <v>76.0</v>
       </c>
       <c r="H20">
-        <v>0</v>
+        <v>2006</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="B21" t="s">
-        <v>60</v>
+        <v>77</v>
       </c>
       <c r="C21" t="s">
-        <v>61</v>
+        <v>78</v>
       </c>
       <c r="D21" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="E21">
         <v>2014</v>
       </c>
+      <c r="F21" t="s">
+        <v>80</v>
+      </c>
       <c r="G21">
-        <v>0.0</v>
+        <v>80.0</v>
       </c>
       <c r="H21">
-        <v>0</v>
+        <v>1808</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="B22" t="s">
-        <v>63</v>
+        <v>81</v>
       </c>
       <c r="C22" t="s">
-        <v>64</v>
+        <v>82</v>
       </c>
       <c r="D22" t="s">
-        <v>65</v>
+        <v>83</v>
       </c>
       <c r="E22">
-        <v>2013</v>
+        <v>2015</v>
+      </c>
+      <c r="F22" t="s">
+        <v>84</v>
       </c>
       <c r="G22">
-        <v>0.0</v>
+        <v>108.0</v>
       </c>
       <c r="H22">
-        <v>0</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="B23" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="C23" t="s">
-        <v>67</v>
+        <v>86</v>
       </c>
       <c r="D23" t="s">
-        <v>68</v>
+        <v>87</v>
       </c>
       <c r="E23">
-        <v>2015</v>
+        <v>2017</v>
+      </c>
+      <c r="F23" t="s">
+        <v>88</v>
       </c>
       <c r="G23">
-        <v>0.0</v>
+        <v>114.0</v>
       </c>
       <c r="H23">
-        <v>0</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="B24" t="s">
-        <v>69</v>
+        <v>89</v>
       </c>
       <c r="C24" t="s">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="D24" t="s">
-        <v>71</v>
+        <v>91</v>
       </c>
       <c r="E24">
-        <v>2011</v>
+        <v>2016</v>
+      </c>
+      <c r="F24" t="s">
+        <v>92</v>
       </c>
       <c r="G24">
-        <v>0.0</v>
+        <v>125.0</v>
       </c>
       <c r="H24">
-        <v>0</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>1</v>
+        <v>22</v>
       </c>
       <c r="B25" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="C25" t="s">
-        <v>73</v>
+        <v>94</v>
       </c>
       <c r="D25" t="s">
-        <v>74</v>
+        <v>95</v>
       </c>
       <c r="E25">
-        <v>2014</v>
+        <v>2017</v>
+      </c>
+      <c r="F25" t="s">
+        <v>96</v>
       </c>
       <c r="G25">
-        <v>0.0</v>
+        <v>127.0</v>
       </c>
       <c r="H25">
-        <v>0</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="B26" t="s">
-        <v>75</v>
+        <v>97</v>
       </c>
       <c r="C26" t="s">
-        <v>76</v>
+        <v>98</v>
       </c>
       <c r="D26" t="s">
-        <v>77</v>
+        <v>99</v>
       </c>
       <c r="E26">
-        <v>2014</v>
+        <v>2016</v>
+      </c>
+      <c r="F26" t="s">
+        <v>100</v>
       </c>
       <c r="G26">
-        <v>0.0</v>
+        <v>128.0</v>
       </c>
       <c r="H26">
-        <v>0</v>
+        <v>956</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="B27" t="s">
-        <v>78</v>
+        <v>101</v>
       </c>
       <c r="C27" t="s">
-        <v>79</v>
+        <v>102</v>
       </c>
       <c r="D27" t="s">
-        <v>80</v>
+        <v>103</v>
       </c>
       <c r="E27">
-        <v>2017</v>
+        <v>2014</v>
+      </c>
+      <c r="F27" t="s">
+        <v>104</v>
       </c>
       <c r="G27">
-        <v>0.0</v>
+        <v>134.0</v>
       </c>
       <c r="H27">
-        <v>0</v>
+        <v>808</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>81</v>
+        <v>105</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>1</v>
       </c>
       <c r="B30" t="s">
         <v>2</v>
       </c>
       <c r="C30" t="s">
         <v>3</v>
       </c>
       <c r="D30" t="s">
         <v>4</v>
       </c>
       <c r="E30" t="s">
         <v>5</v>
       </c>
       <c r="F30" t="s">
         <v>6</v>
       </c>
       <c r="G30" t="s">
         <v>7</v>
       </c>
       <c r="H30" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>1</v>
       </c>
       <c r="B31" t="s">
-        <v>82</v>
+        <v>106</v>
       </c>
       <c r="C31" t="s">
-        <v>83</v>
+        <v>107</v>
       </c>
       <c r="D31" t="s">
-        <v>84</v>
+        <v>108</v>
       </c>
       <c r="E31">
-        <v>1970</v>
+        <v>2008</v>
+      </c>
+      <c r="F31" t="s">
+        <v>109</v>
       </c>
       <c r="G31">
-        <v>0.0</v>
+        <v>11.0</v>
       </c>
       <c r="H31">
-        <v>0</v>
+        <v>10850</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B32" t="s">
-        <v>85</v>
+        <v>110</v>
       </c>
       <c r="C32" t="s">
-        <v>86</v>
+        <v>111</v>
       </c>
       <c r="D32" t="s">
-        <v>87</v>
+        <v>112</v>
       </c>
       <c r="E32">
-        <v>2004</v>
+        <v>2007</v>
+      </c>
+      <c r="F32" t="s">
+        <v>113</v>
       </c>
       <c r="G32">
-        <v>0.0</v>
+        <v>12.0</v>
       </c>
       <c r="H32">
-        <v>0</v>
+        <v>8442</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B33" t="s">
-        <v>88</v>
+        <v>114</v>
       </c>
       <c r="C33" t="s">
-        <v>89</v>
+        <v>115</v>
       </c>
       <c r="D33" t="s">
-        <v>90</v>
+        <v>116</v>
       </c>
       <c r="E33">
-        <v>2011</v>
+        <v>2010</v>
+      </c>
+      <c r="F33" t="s">
+        <v>117</v>
       </c>
       <c r="G33">
-        <v>0.0</v>
+        <v>19.0</v>
       </c>
       <c r="H33">
-        <v>0</v>
+        <v>7033</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B34" t="s">
-        <v>91</v>
+        <v>118</v>
       </c>
       <c r="C34" t="s">
-        <v>92</v>
+        <v>119</v>
       </c>
       <c r="D34" t="s">
-        <v>93</v>
+        <v>120</v>
       </c>
       <c r="E34">
-        <v>2009</v>
+        <v>2010</v>
+      </c>
+      <c r="F34" t="s">
+        <v>121</v>
       </c>
       <c r="G34">
-        <v>0.0</v>
+        <v>30.0</v>
       </c>
       <c r="H34">
-        <v>0</v>
+        <v>6034</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B35" t="s">
-        <v>94</v>
+        <v>122</v>
       </c>
       <c r="C35" t="s">
-        <v>95</v>
+        <v>123</v>
       </c>
       <c r="D35" t="s">
-        <v>96</v>
+        <v>124</v>
       </c>
       <c r="E35">
-        <v>2010</v>
+        <v>2007</v>
+      </c>
+      <c r="F35" t="s">
+        <v>125</v>
       </c>
       <c r="G35">
-        <v>0.0</v>
+        <v>32.0</v>
       </c>
       <c r="H35">
-        <v>0</v>
+        <v>5258</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B36" t="s">
-        <v>97</v>
+        <v>126</v>
       </c>
       <c r="C36" t="s">
-        <v>98</v>
+        <v>127</v>
       </c>
       <c r="D36" t="s">
-        <v>99</v>
+        <v>128</v>
       </c>
       <c r="E36">
-        <v>2009</v>
+        <v>2004</v>
+      </c>
+      <c r="F36" t="s">
+        <v>129</v>
       </c>
       <c r="G36">
-        <v>0.0</v>
+        <v>35.0</v>
       </c>
       <c r="H36">
-        <v>0</v>
+        <v>4625</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B37" t="s">
-        <v>100</v>
+        <v>130</v>
       </c>
       <c r="C37" t="s">
-        <v>101</v>
+        <v>131</v>
       </c>
       <c r="D37" t="s">
-        <v>102</v>
+        <v>132</v>
       </c>
       <c r="E37">
-        <v>1969</v>
+        <v>2010</v>
+      </c>
+      <c r="F37" t="s">
+        <v>133</v>
       </c>
       <c r="G37">
-        <v>0.0</v>
+        <v>36.0</v>
       </c>
       <c r="H37">
-        <v>0</v>
+        <v>4089</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B38" t="s">
-        <v>103</v>
+        <v>134</v>
       </c>
       <c r="C38" t="s">
-        <v>104</v>
+        <v>135</v>
       </c>
       <c r="D38" t="s">
-        <v>105</v>
+        <v>136</v>
       </c>
       <c r="E38">
-        <v>2010</v>
+        <v>1974</v>
+      </c>
+      <c r="F38" t="s">
+        <v>137</v>
       </c>
       <c r="G38">
-        <v>0.0</v>
+        <v>37.0</v>
       </c>
       <c r="H38">
-        <v>0</v>
+        <v>3625</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B39" t="s">
-        <v>106</v>
+        <v>138</v>
       </c>
       <c r="C39" t="s">
-        <v>107</v>
+        <v>139</v>
       </c>
       <c r="D39" t="s">
-        <v>108</v>
+        <v>140</v>
       </c>
       <c r="E39">
-        <v>2010</v>
+        <v>2006</v>
+      </c>
+      <c r="F39" t="s">
+        <v>141</v>
       </c>
       <c r="G39">
-        <v>0.0</v>
+        <v>41.0</v>
       </c>
       <c r="H39">
-        <v>0</v>
+        <v>3216</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B40" t="s">
-        <v>109</v>
+        <v>142</v>
       </c>
       <c r="C40" t="s">
-        <v>110</v>
+        <v>143</v>
       </c>
       <c r="D40" t="s">
-        <v>111</v>
+        <v>144</v>
       </c>
       <c r="E40">
-        <v>1982</v>
+        <v>2009</v>
+      </c>
+      <c r="F40" t="s">
+        <v>145</v>
       </c>
       <c r="G40">
-        <v>0.0</v>
+        <v>51.0</v>
       </c>
       <c r="H40">
-        <v>0</v>
+        <v>2850</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B41" t="s">
-        <v>112</v>
+        <v>146</v>
       </c>
       <c r="C41" t="s">
-        <v>113</v>
+        <v>147</v>
       </c>
       <c r="D41" t="s">
-        <v>114</v>
+        <v>148</v>
       </c>
       <c r="E41">
         <v>2009</v>
       </c>
+      <c r="F41" t="s">
+        <v>149</v>
+      </c>
       <c r="G41">
-        <v>0.0</v>
+        <v>51.0</v>
       </c>
       <c r="H41">
-        <v>0</v>
+        <v>2519</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="B42" t="s">
-        <v>115</v>
+        <v>150</v>
       </c>
       <c r="C42" t="s">
-        <v>116</v>
+        <v>151</v>
       </c>
       <c r="D42" t="s">
-        <v>117</v>
+        <v>152</v>
       </c>
       <c r="E42">
-        <v>2006</v>
+        <v>2010</v>
+      </c>
+      <c r="F42" t="s">
+        <v>153</v>
       </c>
       <c r="G42">
-        <v>0.0</v>
+        <v>64.0</v>
       </c>
       <c r="H42">
-        <v>0</v>
+        <v>2217</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="B43" t="s">
-        <v>118</v>
+        <v>154</v>
       </c>
       <c r="C43" t="s">
-        <v>119</v>
+        <v>155</v>
       </c>
       <c r="D43" t="s">
-        <v>120</v>
+        <v>156</v>
       </c>
       <c r="E43">
-        <v>2007</v>
+        <v>1970</v>
+      </c>
+      <c r="F43" t="s">
+        <v>157</v>
       </c>
       <c r="G43">
-        <v>0.0</v>
+        <v>65.0</v>
       </c>
       <c r="H43">
-        <v>0</v>
+        <v>1939</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="B44" t="s">
-        <v>121</v>
+        <v>158</v>
       </c>
       <c r="C44" t="s">
-        <v>122</v>
+        <v>159</v>
       </c>
       <c r="D44" t="s">
-        <v>123</v>
+        <v>160</v>
       </c>
       <c r="E44">
-        <v>2008</v>
+        <v>2011</v>
+      </c>
+      <c r="F44" t="s">
+        <v>161</v>
       </c>
       <c r="G44">
-        <v>0.0</v>
+        <v>66.0</v>
       </c>
       <c r="H44">
-        <v>0</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="B45" t="s">
-        <v>124</v>
+        <v>162</v>
       </c>
       <c r="C45" t="s">
-        <v>125</v>
+        <v>163</v>
       </c>
       <c r="D45" t="s">
-        <v>126</v>
+        <v>164</v>
       </c>
       <c r="E45">
-        <v>2007</v>
+        <v>1982</v>
+      </c>
+      <c r="F45" t="s">
+        <v>165</v>
       </c>
       <c r="G45">
-        <v>0.0</v>
+        <v>79.0</v>
       </c>
       <c r="H45">
-        <v>0</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="B46" t="s">
-        <v>127</v>
+        <v>166</v>
       </c>
       <c r="C46" t="s">
-        <v>128</v>
+        <v>167</v>
       </c>
       <c r="D46" t="s">
-        <v>129</v>
+        <v>168</v>
       </c>
       <c r="E46">
-        <v>2010</v>
+        <v>2009</v>
+      </c>
+      <c r="F46" t="s">
+        <v>169</v>
       </c>
       <c r="G46">
-        <v>0.0</v>
+        <v>84.0</v>
       </c>
       <c r="H46">
-        <v>0</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="B47" t="s">
-        <v>130</v>
+        <v>170</v>
       </c>
       <c r="C47" t="s">
-        <v>131</v>
+        <v>171</v>
       </c>
       <c r="D47" t="s">
-        <v>132</v>
+        <v>172</v>
       </c>
       <c r="E47">
         <v>2011</v>
       </c>
+      <c r="F47" t="s">
+        <v>173</v>
+      </c>
       <c r="G47">
-        <v>0.0</v>
+        <v>92.0</v>
       </c>
       <c r="H47">
-        <v>0</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="B48" t="s">
-        <v>133</v>
+        <v>174</v>
       </c>
       <c r="C48" t="s">
-        <v>134</v>
+        <v>175</v>
       </c>
       <c r="D48" t="s">
-        <v>135</v>
+        <v>176</v>
       </c>
       <c r="E48">
-        <v>1974</v>
+        <v>1969</v>
+      </c>
+      <c r="F48" t="s">
+        <v>177</v>
       </c>
       <c r="G48">
-        <v>0.0</v>
+        <v>96.0</v>
       </c>
       <c r="H48">
-        <v>0</v>
+        <v>808</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>136</v>
+        <v>178</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>1</v>
       </c>
       <c r="B51" t="s">
         <v>2</v>
       </c>
       <c r="C51" t="s">
         <v>3</v>
       </c>
       <c r="D51" t="s">
         <v>4</v>
       </c>
       <c r="E51" t="s">
         <v>5</v>
       </c>
       <c r="F51" t="s">
         <v>6</v>
       </c>
       <c r="G51" t="s">
         <v>7</v>
       </c>
       <c r="H51" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
         <v>1</v>
       </c>
       <c r="B52" t="s">
-        <v>137</v>
+        <v>179</v>
       </c>
       <c r="C52" t="s">
-        <v>138</v>
+        <v>180</v>
       </c>
       <c r="D52" t="s">
-        <v>139</v>
+        <v>181</v>
       </c>
       <c r="E52">
-        <v>2014</v>
+        <v>2009</v>
+      </c>
+      <c r="F52" t="s">
+        <v>182</v>
       </c>
       <c r="G52">
-        <v>0.0</v>
+        <v>10.0</v>
       </c>
       <c r="H52">
-        <v>0</v>
+        <v>10217</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B53" t="s">
-        <v>140</v>
+        <v>183</v>
       </c>
       <c r="C53" t="s">
-        <v>141</v>
+        <v>184</v>
       </c>
       <c r="D53" t="s">
-        <v>142</v>
+        <v>185</v>
       </c>
       <c r="E53">
-        <v>2010</v>
+        <v>2011</v>
+      </c>
+      <c r="F53" t="s">
+        <v>186</v>
       </c>
       <c r="G53">
-        <v>0.0</v>
+        <v>16.0</v>
       </c>
       <c r="H53">
-        <v>0</v>
+        <v>7808</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B54" t="s">
-        <v>143</v>
+        <v>187</v>
       </c>
       <c r="C54" t="s">
-        <v>144</v>
+        <v>188</v>
       </c>
       <c r="D54" t="s">
-        <v>145</v>
+        <v>189</v>
       </c>
       <c r="E54">
-        <v>2012</v>
+        <v>2011</v>
+      </c>
+      <c r="F54" t="s">
+        <v>190</v>
       </c>
       <c r="G54">
-        <v>0.0</v>
+        <v>17.0</v>
       </c>
       <c r="H54">
-        <v>0</v>
+        <v>6400</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B55" t="s">
-        <v>146</v>
+        <v>191</v>
       </c>
       <c r="C55" t="s">
-        <v>147</v>
+        <v>192</v>
       </c>
       <c r="D55" t="s">
-        <v>148</v>
+        <v>193</v>
       </c>
       <c r="E55">
-        <v>2010</v>
+        <v>2013</v>
+      </c>
+      <c r="F55" t="s">
+        <v>194</v>
       </c>
       <c r="G55">
-        <v>0.0</v>
+        <v>19.0</v>
       </c>
       <c r="H55">
-        <v>0</v>
+        <v>5400</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B56" t="s">
-        <v>149</v>
+        <v>106</v>
       </c>
       <c r="C56" t="s">
-        <v>150</v>
+        <v>195</v>
       </c>
       <c r="D56" t="s">
-        <v>151</v>
+        <v>196</v>
       </c>
       <c r="E56">
-        <v>2012</v>
+        <v>2013</v>
+      </c>
+      <c r="F56" t="s">
+        <v>197</v>
       </c>
       <c r="G56">
-        <v>0.0</v>
+        <v>22.0</v>
       </c>
       <c r="H56">
-        <v>0</v>
+        <v>4625</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B57" t="s">
-        <v>152</v>
+        <v>198</v>
       </c>
       <c r="C57" t="s">
-        <v>153</v>
+        <v>199</v>
       </c>
       <c r="D57" t="s">
-        <v>154</v>
+        <v>200</v>
       </c>
       <c r="E57">
-        <v>2009</v>
+        <v>2012</v>
+      </c>
+      <c r="F57" t="s">
+        <v>201</v>
       </c>
       <c r="G57">
-        <v>0.0</v>
+        <v>25.0</v>
       </c>
       <c r="H57">
-        <v>0</v>
+        <v>3992</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B58" t="s">
-        <v>155</v>
+        <v>202</v>
       </c>
       <c r="C58" t="s">
-        <v>156</v>
+        <v>203</v>
       </c>
       <c r="D58" t="s">
-        <v>157</v>
+        <v>204</v>
       </c>
       <c r="E58">
         <v>2011</v>
       </c>
+      <c r="F58" t="s">
+        <v>205</v>
+      </c>
       <c r="G58">
-        <v>0.0</v>
+        <v>34.0</v>
       </c>
       <c r="H58">
-        <v>0</v>
+        <v>3456</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B59" t="s">
-        <v>118</v>
+        <v>206</v>
       </c>
       <c r="C59" t="s">
-        <v>158</v>
+        <v>207</v>
       </c>
       <c r="D59" t="s">
-        <v>159</v>
+        <v>208</v>
       </c>
       <c r="E59">
-        <v>2012</v>
+        <v>2010</v>
+      </c>
+      <c r="F59" t="s">
+        <v>209</v>
       </c>
       <c r="G59">
-        <v>0.0</v>
+        <v>38.0</v>
       </c>
       <c r="H59">
-        <v>0</v>
+        <v>2992</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B60" t="s">
-        <v>160</v>
+        <v>210</v>
       </c>
       <c r="C60" t="s">
-        <v>161</v>
+        <v>211</v>
       </c>
       <c r="D60" t="s">
-        <v>162</v>
+        <v>212</v>
       </c>
       <c r="E60">
-        <v>2012</v>
+        <v>2010</v>
+      </c>
+      <c r="F60" t="s">
+        <v>213</v>
       </c>
       <c r="G60">
-        <v>0.0</v>
+        <v>52.0</v>
       </c>
       <c r="H60">
-        <v>0</v>
+        <v>2583</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B61" t="s">
-        <v>121</v>
+        <v>214</v>
       </c>
       <c r="C61" t="s">
-        <v>163</v>
+        <v>215</v>
       </c>
       <c r="D61" t="s">
-        <v>164</v>
+        <v>216</v>
       </c>
       <c r="E61">
-        <v>2013</v>
+        <v>2012</v>
+      </c>
+      <c r="F61" t="s">
+        <v>217</v>
       </c>
       <c r="G61">
-        <v>0.0</v>
+        <v>53.0</v>
       </c>
       <c r="H61">
-        <v>0</v>
+        <v>2217</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B62" t="s">
-        <v>165</v>
+        <v>122</v>
       </c>
       <c r="C62" t="s">
-        <v>166</v>
+        <v>218</v>
       </c>
       <c r="D62" t="s">
-        <v>167</v>
+        <v>219</v>
       </c>
       <c r="E62">
-        <v>2011</v>
+        <v>2012</v>
+      </c>
+      <c r="F62" t="s">
+        <v>220</v>
       </c>
       <c r="G62">
-        <v>0.0</v>
+        <v>58.0</v>
       </c>
       <c r="H62">
-        <v>0</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="B63" t="s">
-        <v>168</v>
+        <v>221</v>
       </c>
       <c r="C63" t="s">
-        <v>169</v>
+        <v>222</v>
       </c>
       <c r="D63" t="s">
-        <v>170</v>
+        <v>223</v>
       </c>
       <c r="E63">
-        <v>2010</v>
+        <v>2012</v>
+      </c>
+      <c r="F63" t="s">
+        <v>224</v>
       </c>
       <c r="G63">
-        <v>0.0</v>
+        <v>63.8</v>
       </c>
       <c r="H63">
-        <v>0</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="B64" t="s">
-        <v>171</v>
+        <v>225</v>
       </c>
       <c r="C64" t="s">
-        <v>172</v>
+        <v>226</v>
       </c>
       <c r="D64" t="s">
-        <v>173</v>
+        <v>227</v>
       </c>
       <c r="E64">
-        <v>2013</v>
+        <v>2014</v>
+      </c>
+      <c r="F64" t="s">
+        <v>228</v>
       </c>
       <c r="G64">
-        <v>0.0</v>
+        <v>70.0</v>
       </c>
       <c r="H64">
-        <v>0</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="B65" t="s">
-        <v>174</v>
+        <v>229</v>
       </c>
       <c r="C65" t="s">
-        <v>175</v>
+        <v>230</v>
       </c>
       <c r="D65" t="s">
-        <v>176</v>
+        <v>231</v>
       </c>
       <c r="E65">
         <v>2009</v>
       </c>
+      <c r="F65" t="s">
+        <v>232</v>
+      </c>
       <c r="G65">
-        <v>0.0</v>
+        <v>83.0</v>
       </c>
       <c r="H65">
-        <v>0</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="B66" t="s">
-        <v>177</v>
+        <v>233</v>
       </c>
       <c r="C66" t="s">
-        <v>178</v>
+        <v>234</v>
       </c>
       <c r="D66" t="s">
-        <v>179</v>
+        <v>235</v>
       </c>
       <c r="E66">
-        <v>2011</v>
+        <v>2010</v>
+      </c>
+      <c r="F66" t="s">
+        <v>236</v>
       </c>
       <c r="G66">
-        <v>0.0</v>
+        <v>88.0</v>
       </c>
       <c r="H66">
-        <v>0</v>
+        <v>808</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">