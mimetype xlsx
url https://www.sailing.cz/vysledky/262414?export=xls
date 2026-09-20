--- v0 (2026-07-12)
+++ v1 (2026-09-20)
@@ -581,63 +581,63 @@
   <si>
     <t>Wardęga - Sztynek Żaklina</t>
   </si>
   <si>
     <t>POL 253</t>
   </si>
   <si>
     <t>9902-0161</t>
   </si>
   <si>
     <t>Dynek Mirosław</t>
   </si>
   <si>
     <t>ostatní třídy</t>
   </si>
   <si>
     <t>CZE 36245</t>
   </si>
   <si>
     <t>2301-0254</t>
   </si>
   <si>
     <t>Pokorný Jiří</t>
   </si>
   <si>
-    <t xml:space="preserve">8 9 1 </t>
+    <t xml:space="preserve">1 1 1 </t>
   </si>
   <si>
     <t>CZE 28663</t>
   </si>
   <si>
     <t>2101-0462</t>
   </si>
   <si>
     <t>Formánek Jindřich</t>
   </si>
   <si>
-    <t xml:space="preserve">9 10 2 </t>
+    <t xml:space="preserve">2 2 2 </t>
   </si>
   <si>
     <t>7014-0091</t>
   </si>
   <si>
     <t>Formánková Kateřina</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -2664,103 +2664,103 @@
       </c>
       <c r="H74" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
         <v>1</v>
       </c>
       <c r="B75" t="s">
         <v>186</v>
       </c>
       <c r="C75" t="s">
         <v>187</v>
       </c>
       <c r="D75" t="s">
         <v>188</v>
       </c>
       <c r="E75">
         <v>1980</v>
       </c>
       <c r="F75" t="s">
         <v>189</v>
       </c>
       <c r="G75">
-        <v>18.0</v>
+        <v>3.0</v>
       </c>
       <c r="H75">
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
         <v>2</v>
       </c>
       <c r="B76" t="s">
         <v>190</v>
       </c>
       <c r="C76" t="s">
         <v>191</v>
       </c>
       <c r="D76" t="s">
         <v>192</v>
       </c>
       <c r="E76">
         <v>1973</v>
       </c>
       <c r="F76" t="s">
         <v>193</v>
       </c>
       <c r="G76">
-        <v>21.0</v>
+        <v>6.0</v>
       </c>
       <c r="H76">
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
         <v>2</v>
       </c>
       <c r="B77" t="s">
         <v>190</v>
       </c>
       <c r="C77" t="s">
         <v>194</v>
       </c>
       <c r="D77" t="s">
         <v>195</v>
       </c>
       <c r="E77">
         <v>1976</v>
       </c>
       <c r="F77" t="s">
         <v>193</v>
       </c>
       <c r="G77">
-        <v>21.0</v>
+        <v>6.0</v>
       </c>
       <c r="H77">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>