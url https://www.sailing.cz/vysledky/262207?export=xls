--- v0 (2026-07-26)
+++ v1 (2026-09-11)
@@ -17,72 +17,72 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="229">
   <si>
     <t>Optimist</t>
   </si>
   <si>
-    <t>Pořadí</t>
-[...20 lines deleted...]
-    <t>L.body</t>
+    <t>Rank</t>
+  </si>
+  <si>
+    <t>Boat</t>
+  </si>
+  <si>
+    <t>License Nr.</t>
+  </si>
+  <si>
+    <t>First Name</t>
+  </si>
+  <si>
+    <t>Year of Birth</t>
+  </si>
+  <si>
+    <t>Race Results</t>
+  </si>
+  <si>
+    <t>Points</t>
+  </si>
+  <si>
+    <t>L.Points</t>
   </si>
   <si>
     <t>CZE 11</t>
   </si>
   <si>
     <t>2201-0092</t>
   </si>
   <si>
     <t>Směšný Marek</t>
   </si>
   <si>
     <t xml:space="preserve">1* 1 1 1 1 1 1 4* </t>
   </si>
   <si>
     <t>CZE 828</t>
   </si>
   <si>
     <t>1302-0066</t>
   </si>
   <si>
     <t>Čutka Oliver Jan</t>
   </si>
   <si>
     <t xml:space="preserve">3* 2 3* 2 3 2 2 2 </t>
   </si>
@@ -176,51 +176,51 @@
   <si>
     <t>2101-0819</t>
   </si>
   <si>
     <t>Balzerová Veronika</t>
   </si>
   <si>
     <t xml:space="preserve">11* 9 10 10 12* 9 11 7 </t>
   </si>
   <si>
     <t>CZE 3</t>
   </si>
   <si>
     <t>2101-0815</t>
   </si>
   <si>
     <t>Lidaříková Nela</t>
   </si>
   <si>
     <t xml:space="preserve">9 11* 11 11 11 8 10 12* </t>
   </si>
   <si>
     <t>CZE 8</t>
   </si>
   <si>
-    <t>9999-0845</t>
+    <t>9999-0865</t>
   </si>
   <si>
     <t>Čutka Viktor</t>
   </si>
   <si>
     <t xml:space="preserve">14* 12 13* 12 10 12 9 8 </t>
   </si>
   <si>
     <t>CZE 818</t>
   </si>
   <si>
     <t>2205-0329</t>
   </si>
   <si>
     <t>Konvalinka Jan</t>
   </si>
   <si>
     <t xml:space="preserve">12 10 12 13* 13* 11 13 13 </t>
   </si>
   <si>
     <t>CZE 318</t>
   </si>
   <si>
     <t>2203-0284</t>
   </si>
@@ -239,51 +239,51 @@
   <si>
     <t>2101-0778</t>
   </si>
   <si>
     <t>Balzerová Mariana</t>
   </si>
   <si>
     <t xml:space="preserve">1 2 7 1 8* 1 3 </t>
   </si>
   <si>
     <t>CZE 177</t>
   </si>
   <si>
     <t>2201-0019</t>
   </si>
   <si>
     <t>Kováčová Tereza</t>
   </si>
   <si>
     <t xml:space="preserve">UFD* 4 1 4 4 2 1 </t>
   </si>
   <si>
     <t>CZE 29</t>
   </si>
   <si>
-    <t>9999-0713</t>
+    <t>9999-0864</t>
   </si>
   <si>
     <t>Blatecká Kateřina</t>
   </si>
   <si>
     <t xml:space="preserve">4 8* 6 2 2 4 2 </t>
   </si>
   <si>
     <t>CZE 152</t>
   </si>
   <si>
     <t>2201-0009</t>
   </si>
   <si>
     <t>Kučerová Jana</t>
   </si>
   <si>
     <t xml:space="preserve">3 5 3 6 5 5 UFD* </t>
   </si>
   <si>
     <t>CZE 17</t>
   </si>
   <si>
     <t>2104-0073</t>
   </si>
@@ -593,156 +593,156 @@
   <si>
     <t>2101-0747</t>
   </si>
   <si>
     <t>Sachs Vojtěch</t>
   </si>
   <si>
     <t xml:space="preserve">18 17 19 19 16 DNC* DNC </t>
   </si>
   <si>
     <t>ILCA 4</t>
   </si>
   <si>
     <t>CZE 222463</t>
   </si>
   <si>
     <t>2205-0307</t>
   </si>
   <si>
     <t>Ottová Barbora</t>
   </si>
   <si>
     <t xml:space="preserve">2 1 1 4 9* 2 1 </t>
   </si>
   <si>
+    <t>CZE 228888</t>
+  </si>
+  <si>
+    <t>2404-0495</t>
+  </si>
+  <si>
+    <t>Ptašniková Viktorie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4 3 5 1 UFD* 4 2 </t>
+  </si>
+  <si>
     <t>CZE 227294</t>
   </si>
   <si>
     <t>2419-0100</t>
   </si>
   <si>
     <t>Bortlíková Sára</t>
   </si>
   <si>
-    <t xml:space="preserve">1 DNF* 2 6 4 1 6 </t>
+    <t xml:space="preserve">1 DNF* 2 6 4 1 7 </t>
   </si>
   <si>
     <t>2101-0780</t>
   </si>
   <si>
     <t>Čaganová Sofie</t>
   </si>
   <si>
-    <t xml:space="preserve">9* 4 3 5 1 6 4 </t>
+    <t xml:space="preserve">9* 4 3 5 1 6 5 </t>
   </si>
   <si>
     <t>2404-0491</t>
   </si>
   <si>
     <t>Grácz Šimon</t>
   </si>
   <si>
     <t xml:space="preserve">7 2 4 3 3 5 UFD* </t>
   </si>
   <si>
-    <t>CZE 228888</t>
-[...10 lines deleted...]
-  <si>
     <t>2101-0772</t>
   </si>
   <si>
     <t>Karas Hynek</t>
   </si>
   <si>
-    <t xml:space="preserve">10 6 9 UFD* 2 3 3 </t>
+    <t xml:space="preserve">10 6 9 UFD* 2 3 4 </t>
   </si>
   <si>
     <t>2404-0463</t>
   </si>
   <si>
     <t>Hejnová Anna</t>
   </si>
   <si>
     <t xml:space="preserve">3 7 8 2 7 11 DNC* </t>
   </si>
   <si>
     <t>CZE 203663</t>
   </si>
   <si>
     <t>2101-0765</t>
   </si>
   <si>
     <t>Konopík Šimon</t>
   </si>
   <si>
-    <t xml:space="preserve">8 5 7 8 8 9* 2 </t>
+    <t xml:space="preserve">8 5 7 8 8 9* 3 </t>
   </si>
   <si>
     <t>CZE 226258</t>
   </si>
   <si>
     <t>2101-0767</t>
   </si>
   <si>
     <t>Lidaříková Ema</t>
   </si>
   <si>
-    <t xml:space="preserve">6 8 6 UFD* 6 8 5 </t>
+    <t xml:space="preserve">6 8 6 UFD* 6 8 6 </t>
   </si>
   <si>
     <t>CZE 220071</t>
   </si>
   <si>
     <t>2404-0465</t>
   </si>
   <si>
     <t>Holý Jiří</t>
   </si>
   <si>
-    <t xml:space="preserve">5 10* 10 7 5 7 7 </t>
+    <t xml:space="preserve">5 10* 10 7 5 7 8 </t>
   </si>
   <si>
     <t>CZE 4</t>
   </si>
   <si>
     <t>2419-0108</t>
   </si>
   <si>
     <t>Fanfrlová Hana</t>
   </si>
   <si>
-    <t xml:space="preserve">11* 9 11 9 10 10 8 </t>
+    <t xml:space="preserve">11* 9 11 9 10 10 9 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2394,155 +2394,155 @@
       </c>
       <c r="H58">
         <v>3427</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
         <v>2</v>
       </c>
       <c r="B59" t="s">
         <v>193</v>
       </c>
       <c r="C59" t="s">
         <v>194</v>
       </c>
       <c r="D59" t="s">
         <v>195</v>
       </c>
       <c r="E59">
         <v>2010</v>
       </c>
       <c r="F59" t="s">
         <v>196</v>
       </c>
       <c r="G59">
-        <v>20.0</v>
+        <v>19.0</v>
       </c>
       <c r="H59">
         <v>2524</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
         <v>3</v>
       </c>
       <c r="B60" t="s">
-        <v>125</v>
+        <v>197</v>
       </c>
       <c r="C60" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D60" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="E60">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="F60" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="G60">
-        <v>23.0</v>
+        <v>21.0</v>
       </c>
       <c r="H60">
         <v>1996</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
         <v>4</v>
       </c>
       <c r="B61" t="s">
-        <v>113</v>
+        <v>125</v>
       </c>
       <c r="C61" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D61" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="E61">
-        <v>2013</v>
+        <v>2011</v>
       </c>
       <c r="F61" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="G61">
         <v>24.0</v>
       </c>
       <c r="H61">
         <v>1621</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
         <v>5</v>
       </c>
       <c r="B62" t="s">
-        <v>203</v>
+        <v>113</v>
       </c>
       <c r="C62" t="s">
         <v>204</v>
       </c>
       <c r="D62" t="s">
         <v>205</v>
       </c>
       <c r="E62">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="F62" t="s">
         <v>206</v>
       </c>
       <c r="G62">
-        <v>29.0</v>
+        <v>24.0</v>
       </c>
       <c r="H62">
         <v>1330</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
         <v>6</v>
       </c>
       <c r="B63" t="s">
         <v>160</v>
       </c>
       <c r="C63" t="s">
         <v>207</v>
       </c>
       <c r="D63" t="s">
         <v>208</v>
       </c>
       <c r="E63">
         <v>2012</v>
       </c>
       <c r="F63" t="s">
         <v>209</v>
       </c>
       <c r="G63">
-        <v>33.0</v>
+        <v>34.0</v>
       </c>
       <c r="H63">
         <v>1093</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
         <v>7</v>
       </c>
       <c r="B64" t="s">
         <v>164</v>
       </c>
       <c r="C64" t="s">
         <v>210</v>
       </c>
       <c r="D64" t="s">
         <v>211</v>
       </c>
       <c r="E64">
         <v>2012</v>
       </c>
       <c r="F64" t="s">
         <v>212</v>
       </c>
       <c r="G64">
@@ -2550,129 +2550,129 @@
       </c>
       <c r="H64">
         <v>892</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
         <v>8</v>
       </c>
       <c r="B65" t="s">
         <v>213</v>
       </c>
       <c r="C65" t="s">
         <v>214</v>
       </c>
       <c r="D65" t="s">
         <v>215</v>
       </c>
       <c r="E65">
         <v>2012</v>
       </c>
       <c r="F65" t="s">
         <v>216</v>
       </c>
       <c r="G65">
-        <v>38.0</v>
+        <v>39.0</v>
       </c>
       <c r="H65">
         <v>718</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
         <v>9</v>
       </c>
       <c r="B66" t="s">
         <v>217</v>
       </c>
       <c r="C66" t="s">
         <v>218</v>
       </c>
       <c r="D66" t="s">
         <v>219</v>
       </c>
       <c r="E66">
         <v>2011</v>
       </c>
       <c r="F66" t="s">
         <v>220</v>
       </c>
       <c r="G66">
-        <v>39.0</v>
+        <v>40.0</v>
       </c>
       <c r="H66">
         <v>564</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
         <v>10</v>
       </c>
       <c r="B67" t="s">
         <v>221</v>
       </c>
       <c r="C67" t="s">
         <v>222</v>
       </c>
       <c r="D67" t="s">
         <v>223</v>
       </c>
       <c r="E67">
         <v>2012</v>
       </c>
       <c r="F67" t="s">
         <v>224</v>
       </c>
       <c r="G67">
-        <v>41.0</v>
+        <v>42.0</v>
       </c>
       <c r="H67">
         <v>427</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
         <v>11</v>
       </c>
       <c r="B68" t="s">
         <v>225</v>
       </c>
       <c r="C68" t="s">
         <v>226</v>
       </c>
       <c r="D68" t="s">
         <v>227</v>
       </c>
       <c r="E68">
         <v>2014</v>
       </c>
       <c r="F68" t="s">
         <v>228</v>
       </c>
       <c r="G68">
-        <v>57.0</v>
+        <v>58.0</v>
       </c>
       <c r="H68">
         <v>303</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>