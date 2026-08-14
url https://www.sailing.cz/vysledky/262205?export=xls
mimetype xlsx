--- v0 (2026-06-13)
+++ v1 (2026-08-14)
@@ -12,215 +12,272 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Optimist</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Loď</t>
   </si>
   <si>
     <t>Reg.č.</t>
   </si>
   <si>
     <t>Jméno</t>
   </si>
   <si>
     <t>Rok.nar.</t>
   </si>
   <si>
     <t>Výsledky rozjížděk</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>L.body</t>
   </si>
   <si>
+    <t>CZE 111</t>
+  </si>
+  <si>
+    <t>2301-0274</t>
+  </si>
+  <si>
+    <t>Valášková Nina</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1* 2* 1 1 1 1 1 1 </t>
+  </si>
+  <si>
+    <t>CZE 834</t>
+  </si>
+  <si>
+    <t>2301-0276</t>
+  </si>
+  <si>
+    <t>Křížan Mikuláš</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 1 4* 3* 2 2 3 3 </t>
+  </si>
+  <si>
+    <t>CZE 949</t>
+  </si>
+  <si>
+    <t>2301-0272</t>
+  </si>
+  <si>
+    <t>Lauko Kryštof</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3 4 5* 2 5 9* 2 4 </t>
+  </si>
+  <si>
+    <t>CZE 810</t>
+  </si>
+  <si>
+    <t>2301-0243</t>
+  </si>
+  <si>
+    <t>Kováříková Elena</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4 5* 3 4 3 3 4 10* </t>
+  </si>
+  <si>
+    <t>CZE 829</t>
+  </si>
+  <si>
+    <t>2203-0283</t>
+  </si>
+  <si>
+    <t>Rozsypal Jan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DNF* 3 2 8 7 6 9* 2 </t>
+  </si>
+  <si>
+    <t>CZE 12</t>
+  </si>
+  <si>
+    <t>2201-0093</t>
+  </si>
+  <si>
+    <t>Směšná Markéta</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DNF* 6 6 6 6 4 7* 6 </t>
+  </si>
+  <si>
+    <t>CZE 919</t>
+  </si>
+  <si>
+    <t>2205-0318</t>
+  </si>
+  <si>
+    <t>Hanáková Adéla</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5 7 8* 7 8* 7 5 5 </t>
+  </si>
+  <si>
+    <t>CZE 3</t>
+  </si>
+  <si>
+    <t>2101-0815</t>
+  </si>
+  <si>
+    <t>Lidaříková Nela</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DNF* 8 7 5 4 10* 6 7 </t>
+  </si>
+  <si>
+    <t>CZE 900</t>
+  </si>
+  <si>
+    <t>2203-0286</t>
+  </si>
+  <si>
+    <t>Pěrůžek Tomáš</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6 9 10* 9 10* 8 8 8 </t>
+  </si>
+  <si>
+    <t>CZE 318</t>
+  </si>
+  <si>
+    <t>2203-0284</t>
+  </si>
+  <si>
+    <t>Tesařík Maxim Petr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DNF* 10* 9 10 9 5 10 9 </t>
+  </si>
+  <si>
+    <t>CZE 10</t>
+  </si>
+  <si>
+    <t>2205-0329</t>
+  </si>
+  <si>
+    <t>Konvalinka Jan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DNF* 12 11 12 12 11 DNS* DNS </t>
+  </si>
+  <si>
+    <t>CZE 1111</t>
+  </si>
+  <si>
+    <t>2205-0333</t>
+  </si>
+  <si>
+    <t>Prachařová Justýna</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DNF* 13 12 11 11 12 DNS* DNS </t>
+  </si>
+  <si>
     <t>CZE 0</t>
   </si>
   <si>
     <t>2205-0332</t>
   </si>
   <si>
     <t>Prachař Maxmilián</t>
   </si>
   <si>
-    <t>CZE 3</t>
-[...104 lines deleted...]
-    <t>Prachařová Justýna</t>
+    <t xml:space="preserve">DNF* 11 13 13 13 13 DNS* DNS </t>
   </si>
   <si>
     <t>ILCA 4</t>
   </si>
   <si>
     <t>CZE 224104</t>
   </si>
   <si>
     <t>2205-0080</t>
   </si>
   <si>
     <t>Hanák Vít</t>
   </si>
   <si>
+    <t xml:space="preserve">1* 1 1 1 1 1 1 2* </t>
+  </si>
+  <si>
     <t>CZE 226258</t>
   </si>
   <si>
     <t>2101-0767</t>
   </si>
   <si>
     <t>Lidaříková Ema</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2* 2* 2 2 2 2 2 1 </t>
+  </si>
+  <si>
+    <t>CZE 223542</t>
+  </si>
+  <si>
+    <t>2301-0255</t>
+  </si>
+  <si>
+    <t>Pokorná Sára</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DNS* DNS* DNS 3 3 3 3 DNS </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -524,51 +581,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H21"/>
+  <dimension ref="A1:H22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
@@ -577,410 +634,481 @@
       </c>
       <c r="F3" t="s">
         <v>6</v>
       </c>
       <c r="G3" t="s">
         <v>7</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4">
-        <v>2017</v>
+        <v>2016</v>
+      </c>
+      <c r="F4" t="s">
+        <v>12</v>
       </c>
       <c r="G4">
-        <v>0.0</v>
+        <v>6.0</v>
       </c>
       <c r="H4">
-        <v>0</v>
+        <v>2430</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E5">
-        <v>2017</v>
+        <v>2016</v>
+      </c>
+      <c r="F5" t="s">
+        <v>16</v>
       </c>
       <c r="G5">
-        <v>0.0</v>
+        <v>13.0</v>
       </c>
       <c r="H5">
-        <v>0</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E6">
-        <v>2015</v>
+        <v>2014</v>
+      </c>
+      <c r="F6" t="s">
+        <v>20</v>
       </c>
       <c r="G6">
-        <v>0.0</v>
+        <v>20.0</v>
       </c>
       <c r="H6">
-        <v>0</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="E7">
-        <v>2017</v>
+        <v>2016</v>
+      </c>
+      <c r="F7" t="s">
+        <v>24</v>
       </c>
       <c r="G7">
-        <v>0.0</v>
+        <v>21.0</v>
       </c>
       <c r="H7">
-        <v>0</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="E8">
-        <v>2014</v>
+        <v>2015</v>
+      </c>
+      <c r="F8" t="s">
+        <v>28</v>
       </c>
       <c r="G8">
-        <v>0.0</v>
+        <v>28.0</v>
       </c>
       <c r="H8">
-        <v>0</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="E9">
-        <v>2016</v>
+        <v>2017</v>
+      </c>
+      <c r="F9" t="s">
+        <v>32</v>
       </c>
       <c r="G9">
-        <v>0.0</v>
+        <v>34.0</v>
       </c>
       <c r="H9">
-        <v>0</v>
+        <v>874</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="E10">
         <v>2015</v>
       </c>
+      <c r="F10" t="s">
+        <v>36</v>
+      </c>
       <c r="G10">
-        <v>0.0</v>
+        <v>36.0</v>
       </c>
       <c r="H10">
-        <v>0</v>
+        <v>740</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="E11">
-        <v>2016</v>
+        <v>2017</v>
+      </c>
+      <c r="F11" t="s">
+        <v>40</v>
       </c>
       <c r="G11">
-        <v>0.0</v>
+        <v>37.0</v>
       </c>
       <c r="H11">
-        <v>0</v>
+        <v>624</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="E12">
-        <v>2016</v>
+        <v>2015</v>
+      </c>
+      <c r="F12" t="s">
+        <v>44</v>
       </c>
       <c r="G12">
-        <v>0.0</v>
+        <v>48.0</v>
       </c>
       <c r="H12">
-        <v>0</v>
+        <v>521</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="E13">
-        <v>2015</v>
+        <v>2014</v>
+      </c>
+      <c r="F13" t="s">
+        <v>48</v>
       </c>
       <c r="G13">
-        <v>0.0</v>
+        <v>52.0</v>
       </c>
       <c r="H13">
-        <v>0</v>
+        <v>430</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="C14" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D14" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="E14">
         <v>2015</v>
       </c>
+      <c r="F14" t="s">
+        <v>52</v>
+      </c>
       <c r="G14">
-        <v>0.0</v>
+        <v>72.0</v>
       </c>
       <c r="H14">
-        <v>0</v>
+        <v>347</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="B15" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="C15" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="D15" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="E15">
-        <v>2014</v>
+        <v>2015</v>
+      </c>
+      <c r="F15" t="s">
+        <v>56</v>
       </c>
       <c r="G15">
-        <v>0.0</v>
+        <v>73.0</v>
       </c>
       <c r="H15">
-        <v>0</v>
+        <v>272</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="B16" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="C16" t="s">
-        <v>46</v>
+        <v>58</v>
       </c>
       <c r="D16" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="E16">
-        <v>2015</v>
+        <v>2017</v>
+      </c>
+      <c r="F16" t="s">
+        <v>60</v>
       </c>
       <c r="G16">
-        <v>0.0</v>
+        <v>77.0</v>
       </c>
       <c r="H16">
-        <v>0</v>
+        <v>202</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>1</v>
       </c>
       <c r="B19" t="s">
         <v>2</v>
       </c>
       <c r="C19" t="s">
         <v>3</v>
       </c>
       <c r="D19" t="s">
         <v>4</v>
       </c>
       <c r="E19" t="s">
         <v>5</v>
       </c>
       <c r="F19" t="s">
         <v>6</v>
       </c>
       <c r="G19" t="s">
         <v>7</v>
       </c>
       <c r="H19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>1</v>
       </c>
       <c r="B20" t="s">
-        <v>49</v>
+        <v>62</v>
       </c>
       <c r="C20" t="s">
-        <v>50</v>
+        <v>63</v>
       </c>
       <c r="D20" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="E20">
         <v>2010</v>
       </c>
+      <c r="F20" t="s">
+        <v>65</v>
+      </c>
       <c r="G20">
-        <v>0.0</v>
+        <v>6.0</v>
       </c>
       <c r="H20">
-        <v>0</v>
+        <v>578</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B21" t="s">
-        <v>52</v>
+        <v>66</v>
       </c>
       <c r="C21" t="s">
-        <v>53</v>
+        <v>67</v>
       </c>
       <c r="D21" t="s">
-        <v>54</v>
+        <v>68</v>
       </c>
       <c r="E21">
         <v>2011</v>
       </c>
+      <c r="F21" t="s">
+        <v>69</v>
+      </c>
       <c r="G21">
-        <v>0.0</v>
+        <v>11.0</v>
       </c>
       <c r="H21">
-        <v>0</v>
+        <v>277</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22">
+        <v>3</v>
+      </c>
+      <c r="B22" t="s">
+        <v>70</v>
+      </c>
+      <c r="C22" t="s">
+        <v>71</v>
+      </c>
+      <c r="D22" t="s">
+        <v>72</v>
+      </c>
+      <c r="E22">
+        <v>2010</v>
+      </c>
+      <c r="F22" t="s">
+        <v>73</v>
+      </c>
+      <c r="G22">
+        <v>20.0</v>
+      </c>
+      <c r="H22">
+        <v>101</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">