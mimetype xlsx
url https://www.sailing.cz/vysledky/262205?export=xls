--- v1 (2026-08-14)
+++ v2 (2026-10-15)
@@ -17,72 +17,72 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Optimist</t>
   </si>
   <si>
-    <t>Pořadí</t>
-[...20 lines deleted...]
-    <t>L.body</t>
+    <t>Rank</t>
+  </si>
+  <si>
+    <t>Boat</t>
+  </si>
+  <si>
+    <t>License Nr.</t>
+  </si>
+  <si>
+    <t>First Name</t>
+  </si>
+  <si>
+    <t>Year of Birth</t>
+  </si>
+  <si>
+    <t>Race Results</t>
+  </si>
+  <si>
+    <t>Points</t>
+  </si>
+  <si>
+    <t>L.Points</t>
   </si>
   <si>
     <t>CZE 111</t>
   </si>
   <si>
     <t>2301-0274</t>
   </si>
   <si>
     <t>Valášková Nina</t>
   </si>
   <si>
     <t xml:space="preserve">1* 2* 1 1 1 1 1 1 </t>
   </si>
   <si>
     <t>CZE 834</t>
   </si>
   <si>
     <t>2301-0276</t>
   </si>
   <si>
     <t>Křížan Mikuláš</t>
   </si>
   <si>
     <t xml:space="preserve">2 1 4* 3* 2 2 3 3 </t>
   </si>