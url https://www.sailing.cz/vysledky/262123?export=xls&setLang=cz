--- v0 (2026-06-06)
+++ v1 (2026-07-21)
@@ -12,51 +12,2500 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="0"/>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="816">
+  <si>
+    <t>ILCA 7</t>
+  </si>
+  <si>
+    <t>Pořadí</t>
+  </si>
+  <si>
+    <t>Loď</t>
+  </si>
+  <si>
+    <t>Reg.č.</t>
+  </si>
+  <si>
+    <t>Jméno</t>
+  </si>
+  <si>
+    <t>Rok.nar.</t>
+  </si>
+  <si>
+    <t>Výsledky rozjížděk</t>
+  </si>
+  <si>
+    <t>Body</t>
+  </si>
+  <si>
+    <t>L.body</t>
+  </si>
+  <si>
+    <t>CZE 223824</t>
+  </si>
+  <si>
+    <t>1130-0853</t>
+  </si>
+  <si>
+    <t>Valenta Jan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 4* 1 1 </t>
+  </si>
+  <si>
+    <t>CZE 6</t>
+  </si>
+  <si>
+    <t>1504-0086</t>
+  </si>
+  <si>
+    <t>Novotný Štěpán</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 1 5 8* </t>
+  </si>
+  <si>
+    <t>CZE 171349</t>
+  </si>
+  <si>
+    <t>2101-0453</t>
+  </si>
+  <si>
+    <t>Hrubý Karel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4* 2 3 2 </t>
+  </si>
+  <si>
+    <t>CZE 223388</t>
+  </si>
+  <si>
+    <t>1508-0171</t>
+  </si>
+  <si>
+    <t>Vainert Kateřina</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7* 5 2 4 </t>
+  </si>
+  <si>
+    <t>CZE 208784</t>
+  </si>
+  <si>
+    <t>1508-0150</t>
+  </si>
+  <si>
+    <t>Vaidiš Tomáš</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3 8* 4 5 </t>
+  </si>
+  <si>
+    <t>CZE 21912</t>
+  </si>
+  <si>
+    <t>1703-0206</t>
+  </si>
+  <si>
+    <t>Solík Jakub</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5 3 7 DNC* </t>
+  </si>
+  <si>
+    <t>CZE 216800</t>
+  </si>
+  <si>
+    <t>1607-0165</t>
+  </si>
+  <si>
+    <t>Himmel Jiří</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8* 6 6 7 </t>
+  </si>
+  <si>
+    <t>CZE 4</t>
+  </si>
+  <si>
+    <t>1130-1741</t>
+  </si>
+  <si>
+    <t>Bareš David</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9* 7 9 6 </t>
+  </si>
+  <si>
+    <t>CZE 216804</t>
+  </si>
+  <si>
+    <t>1130-1427</t>
+  </si>
+  <si>
+    <t>Falc Federico Milan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10* 10 10 3 </t>
+  </si>
+  <si>
+    <t>CZE 155170</t>
+  </si>
+  <si>
+    <t>1508-0151</t>
+  </si>
+  <si>
+    <t>Netopilík Zdeněk</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11* 9 8 9 </t>
+  </si>
+  <si>
+    <t>CZE 169063</t>
+  </si>
+  <si>
+    <t>1508-0231</t>
+  </si>
+  <si>
+    <t>Liška Matěj</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6 11* 11 10 </t>
+  </si>
+  <si>
+    <t>CZE 197207</t>
+  </si>
+  <si>
+    <t>1901-0541</t>
+  </si>
+  <si>
+    <t>Polívka František</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12* 12 12 11 </t>
+  </si>
+  <si>
+    <t>CZE 182268</t>
+  </si>
+  <si>
+    <t>1801-0245</t>
+  </si>
+  <si>
+    <t>Bláha Petr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13 13 DNF* DNS </t>
+  </si>
+  <si>
+    <t>CZE 217940</t>
+  </si>
+  <si>
+    <t>1130-2069</t>
+  </si>
+  <si>
+    <t>Kubelková Barbora</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DNC* DNC DNC DNC </t>
+  </si>
+  <si>
+    <t>Optimist</t>
+  </si>
+  <si>
+    <t>CZE 828</t>
+  </si>
+  <si>
+    <t>1302-0066</t>
+  </si>
+  <si>
+    <t>Čutka Oliver Jan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7 4 2 </t>
+  </si>
+  <si>
+    <t>CZE 878</t>
+  </si>
+  <si>
+    <t>2205-0316</t>
+  </si>
+  <si>
+    <t>Otta Filip</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4 2 9 </t>
+  </si>
+  <si>
+    <t>CZE 880</t>
+  </si>
+  <si>
+    <t>2205-0308</t>
+  </si>
+  <si>
+    <t>Ottová Tereza</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8 3 5 </t>
+  </si>
+  <si>
+    <t>CZE 866</t>
+  </si>
+  <si>
+    <t>1302-0067</t>
+  </si>
+  <si>
+    <t>Šílený Jáchym</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5 6 7 </t>
+  </si>
+  <si>
+    <t>CZE 11</t>
+  </si>
+  <si>
+    <t>2201-0092</t>
+  </si>
+  <si>
+    <t>Směšný Marek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6 7 6 </t>
+  </si>
+  <si>
+    <t>CZE 848</t>
+  </si>
+  <si>
+    <t>2301-0274</t>
+  </si>
+  <si>
+    <t>Valášková Nina</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 14 4 </t>
+  </si>
+  <si>
+    <t>CZE 991</t>
+  </si>
+  <si>
+    <t>1101-0507</t>
+  </si>
+  <si>
+    <t>Skořepová Anna</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20 1 1 </t>
+  </si>
+  <si>
+    <t>CZE 879</t>
+  </si>
+  <si>
+    <t>2404-0492</t>
+  </si>
+  <si>
+    <t>Gráczová Dorota</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3 9 11 </t>
+  </si>
+  <si>
+    <t>CZE 883</t>
+  </si>
+  <si>
+    <t>1305-0328</t>
+  </si>
+  <si>
+    <t>Lojka Jakub</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 8 20 </t>
+  </si>
+  <si>
+    <t>SVK 56</t>
+  </si>
+  <si>
+    <t>9901-0225</t>
+  </si>
+  <si>
+    <t>Mihalik Martin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9 5 17 </t>
+  </si>
+  <si>
+    <t>CZE 863</t>
+  </si>
+  <si>
+    <t>1604-0275</t>
+  </si>
+  <si>
+    <t>Pinc Martin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17 10 8 </t>
+  </si>
+  <si>
+    <t>CZE 411</t>
+  </si>
+  <si>
+    <t>2101-0792</t>
+  </si>
+  <si>
+    <t>Balzerová Lucie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11 12 12 </t>
+  </si>
+  <si>
+    <t>CZE 931</t>
+  </si>
+  <si>
+    <t>2301-0279</t>
+  </si>
+  <si>
+    <t>Staroveský Jan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16 17 3 </t>
+  </si>
+  <si>
+    <t>CZE 833</t>
+  </si>
+  <si>
+    <t>2404-0463</t>
+  </si>
+  <si>
+    <t>Hejnová Anna</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19 13 10 </t>
+  </si>
+  <si>
+    <t>CZE 886</t>
+  </si>
+  <si>
+    <t>2001-0271</t>
+  </si>
+  <si>
+    <t>Mahr Tobias</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10 19 15 </t>
+  </si>
+  <si>
+    <t>CZE 769</t>
+  </si>
+  <si>
+    <t>1101-0620</t>
+  </si>
+  <si>
+    <t>Hubáček Jan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12 15 19 </t>
+  </si>
+  <si>
+    <t>CZE 895</t>
+  </si>
+  <si>
+    <t>1101-0726</t>
+  </si>
+  <si>
+    <t>Štrobl Hugo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21 11 22 </t>
+  </si>
+  <si>
+    <t>CZE 594</t>
+  </si>
+  <si>
+    <t>1101-0661</t>
+  </si>
+  <si>
+    <t>Hubáčková Linda</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13 25 21 </t>
+  </si>
+  <si>
+    <t>CZE 896</t>
+  </si>
+  <si>
+    <t>1101-0727</t>
+  </si>
+  <si>
+    <t>Štrobl Martin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">30 16 14 </t>
+  </si>
+  <si>
+    <t>CZE 714</t>
+  </si>
+  <si>
+    <t>1130-1882</t>
+  </si>
+  <si>
+    <t>Šulc Jan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14 26 23 </t>
+  </si>
+  <si>
+    <t>CZE 646</t>
+  </si>
+  <si>
+    <t>2301-0276</t>
+  </si>
+  <si>
+    <t>Křížan Mikuláš</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15 21 27 </t>
+  </si>
+  <si>
+    <t>CZE 821</t>
+  </si>
+  <si>
+    <t>1604-0279</t>
+  </si>
+  <si>
+    <t>Bucha Marek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26 29 13 </t>
+  </si>
+  <si>
+    <t>CZE 862</t>
+  </si>
+  <si>
+    <t>1604-0301</t>
+  </si>
+  <si>
+    <t>Hartman Adam</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22 33 16 </t>
+  </si>
+  <si>
+    <t>SVK 864</t>
+  </si>
+  <si>
+    <t>9901-0353</t>
+  </si>
+  <si>
+    <t>Kolenčiak Gregor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">28 18 26 </t>
+  </si>
+  <si>
+    <t>SVK 808</t>
+  </si>
+  <si>
+    <t>9901-0226</t>
+  </si>
+  <si>
+    <t>Blechtová Adela</t>
+  </si>
+  <si>
+    <t xml:space="preserve">23 20 37 </t>
+  </si>
+  <si>
+    <t>CZE 854</t>
+  </si>
+  <si>
+    <t>1130-1689</t>
+  </si>
+  <si>
+    <t>Has Michael</t>
+  </si>
+  <si>
+    <t xml:space="preserve">24 28 28 </t>
+  </si>
+  <si>
+    <t>CZE 887</t>
+  </si>
+  <si>
+    <t>1101-0617</t>
+  </si>
+  <si>
+    <t>Česaný Prokop</t>
+  </si>
+  <si>
+    <t xml:space="preserve">29 23 32 </t>
+  </si>
+  <si>
+    <t>CZE 66</t>
+  </si>
+  <si>
+    <t>2101-0803</t>
+  </si>
+  <si>
+    <t>Berounová Sára</t>
+  </si>
+  <si>
+    <t xml:space="preserve">25 27 33 </t>
+  </si>
+  <si>
+    <t>CZE 738</t>
+  </si>
+  <si>
+    <t>1402-0517</t>
+  </si>
+  <si>
+    <t>Jilich František</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18 35 34 </t>
+  </si>
+  <si>
+    <t>CZE 125</t>
+  </si>
+  <si>
+    <t>1604-0336</t>
+  </si>
+  <si>
+    <t>Polanský Vítek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">39 32 18 </t>
+  </si>
+  <si>
+    <t>CZE 70</t>
+  </si>
+  <si>
+    <t>1203-0615</t>
+  </si>
+  <si>
+    <t>Ročková Anežka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">41 24 25 </t>
+  </si>
+  <si>
+    <t>CZE 861</t>
+  </si>
+  <si>
+    <t>1604-0302</t>
+  </si>
+  <si>
+    <t>Kunca David</t>
+  </si>
+  <si>
+    <t xml:space="preserve">34 34 24 </t>
+  </si>
+  <si>
+    <t>SVK 3</t>
+  </si>
+  <si>
+    <t>9901-0347</t>
+  </si>
+  <si>
+    <t>Sedileková Eliška</t>
+  </si>
+  <si>
+    <t xml:space="preserve">35 30 31 </t>
+  </si>
+  <si>
+    <t>CZE 791</t>
+  </si>
+  <si>
+    <t>1130-2129</t>
+  </si>
+  <si>
+    <t>Neumannová Barbora</t>
+  </si>
+  <si>
+    <t xml:space="preserve">31 31 36 </t>
+  </si>
+  <si>
+    <t>CZE 761</t>
+  </si>
+  <si>
+    <t>1130-1818</t>
+  </si>
+  <si>
+    <t>Vyhnálek Kryštof</t>
+  </si>
+  <si>
+    <t xml:space="preserve">32 38 30 </t>
+  </si>
+  <si>
+    <t>CZE 925</t>
+  </si>
+  <si>
+    <t>1101-0618</t>
+  </si>
+  <si>
+    <t>Česaný Antonín</t>
+  </si>
+  <si>
+    <t xml:space="preserve">36 40 29 </t>
+  </si>
+  <si>
+    <t>CZE 882</t>
+  </si>
+  <si>
+    <t>1702-0290</t>
+  </si>
+  <si>
+    <t>Poustevník Šimon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UFD 22 35 </t>
+  </si>
+  <si>
+    <t>CZE 798</t>
+  </si>
+  <si>
+    <t>1801-0207</t>
+  </si>
+  <si>
+    <t>Holanec Josef</t>
+  </si>
+  <si>
+    <t xml:space="preserve">37 37 39 </t>
+  </si>
+  <si>
+    <t>CZE 908</t>
+  </si>
+  <si>
+    <t>1130-2095</t>
+  </si>
+  <si>
+    <t>Bražniková Anna</t>
+  </si>
+  <si>
+    <t xml:space="preserve">33 39 DNC </t>
+  </si>
+  <si>
+    <t>CZE 793</t>
+  </si>
+  <si>
+    <t>1130-2133</t>
+  </si>
+  <si>
+    <t>Chudoba Stanislav</t>
+  </si>
+  <si>
+    <t xml:space="preserve">47 43 38 </t>
+  </si>
+  <si>
+    <t>CZE 6151</t>
+  </si>
+  <si>
+    <t>1901-0523</t>
+  </si>
+  <si>
+    <t>Baladová Ema</t>
+  </si>
+  <si>
+    <t xml:space="preserve">38 36 DNC </t>
+  </si>
+  <si>
+    <t>CZE 810</t>
+  </si>
+  <si>
+    <t>2301-0243</t>
+  </si>
+  <si>
+    <t>Kováříková Elena</t>
+  </si>
+  <si>
+    <t xml:space="preserve">27 DNF DNC </t>
+  </si>
+  <si>
+    <t>SVK 30</t>
+  </si>
+  <si>
+    <t>9901-0360</t>
+  </si>
+  <si>
+    <t>Rusnáková Dorota</t>
+  </si>
+  <si>
+    <t xml:space="preserve">43 41 DNC </t>
+  </si>
+  <si>
+    <t>CZE 86</t>
+  </si>
+  <si>
+    <t>2001-0270</t>
+  </si>
+  <si>
+    <t>Mahr Mathias</t>
+  </si>
+  <si>
+    <t xml:space="preserve">44 42 DNC </t>
+  </si>
+  <si>
+    <t>CZE 3</t>
+  </si>
+  <si>
+    <t>2101-0815</t>
+  </si>
+  <si>
+    <t>Lidaříková Nela</t>
+  </si>
+  <si>
+    <t xml:space="preserve">42 44 DNC </t>
+  </si>
+  <si>
+    <t>CZE 12</t>
+  </si>
+  <si>
+    <t>2201-0093</t>
+  </si>
+  <si>
+    <t>Směšná Markéta</t>
+  </si>
+  <si>
+    <t xml:space="preserve">40 47 DNC </t>
+  </si>
+  <si>
+    <t>CZE 919</t>
+  </si>
+  <si>
+    <t>2205-0318</t>
+  </si>
+  <si>
+    <t>Hanáková Adéla</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45 45 DNC </t>
+  </si>
+  <si>
+    <t>CZE 957</t>
+  </si>
+  <si>
+    <t>1508-0238</t>
+  </si>
+  <si>
+    <t>Vaidišová Eliška</t>
+  </si>
+  <si>
+    <t xml:space="preserve">48 46 DNC </t>
+  </si>
+  <si>
+    <t>CZE 775</t>
+  </si>
+  <si>
+    <t>1901-0527</t>
+  </si>
+  <si>
+    <t>Srdínková Monika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46 48 DNC </t>
+  </si>
+  <si>
+    <t>CZE 83</t>
+  </si>
+  <si>
+    <t>2101-0819</t>
+  </si>
+  <si>
+    <t>Balzerová Veronika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DNF DNC DNC </t>
+  </si>
+  <si>
+    <t>CZE 514</t>
+  </si>
+  <si>
+    <t>2419-0116</t>
+  </si>
+  <si>
+    <t>Bednaříková Eliška</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DNC DNF DNC </t>
+  </si>
+  <si>
+    <t>SVK 650</t>
+  </si>
+  <si>
+    <t>9901-0359</t>
+  </si>
+  <si>
+    <t>Rusnák Damien</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DNC DNC DNC </t>
+  </si>
+  <si>
+    <t>CZE 885</t>
+  </si>
+  <si>
+    <t>1101-0740</t>
+  </si>
+  <si>
+    <t>Fuka Adolf</t>
+  </si>
+  <si>
+    <t>CZE 934</t>
+  </si>
+  <si>
+    <t>2101-0796</t>
+  </si>
+  <si>
+    <t>Budín Lukáš</t>
+  </si>
+  <si>
+    <t>ILCA 4</t>
+  </si>
+  <si>
+    <t>CZE 222463</t>
+  </si>
+  <si>
+    <t>2205-0307</t>
+  </si>
+  <si>
+    <t>Ottová Barbora</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3* 3 1 3 </t>
+  </si>
+  <si>
+    <t>CZE 227303</t>
+  </si>
+  <si>
+    <t>1702-0205</t>
+  </si>
+  <si>
+    <t>Chlumská Tereza</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7* 1 6 1 </t>
+  </si>
+  <si>
+    <t>CZE 217944</t>
+  </si>
+  <si>
+    <t>2101-0749</t>
+  </si>
+  <si>
+    <t>Dokoupil Hynek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 5 2 12* </t>
+  </si>
+  <si>
+    <t>CZE 223292</t>
+  </si>
+  <si>
+    <t>1101-0572</t>
+  </si>
+  <si>
+    <t>Štolba Marek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10 2 UFD* 2 </t>
+  </si>
+  <si>
+    <t>SVK 221625</t>
+  </si>
+  <si>
+    <t>9901-0227</t>
+  </si>
+  <si>
+    <t>Prokopcova Adela</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13* 4 3 7 </t>
+  </si>
+  <si>
+    <t>CZE 226723</t>
+  </si>
+  <si>
+    <t>2001-0252</t>
+  </si>
+  <si>
+    <t>Grodl Tomáš</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6 9* 8 4 </t>
+  </si>
+  <si>
+    <t>SVK 225441</t>
+  </si>
+  <si>
+    <t>9901-0234</t>
+  </si>
+  <si>
+    <t>Patay Daniel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 15* 7 13 </t>
+  </si>
+  <si>
+    <t>CZE 227268</t>
+  </si>
+  <si>
+    <t>1607-0299</t>
+  </si>
+  <si>
+    <t>Hrubý David</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8 10* 10 6 </t>
+  </si>
+  <si>
+    <t>SVK 225833</t>
+  </si>
+  <si>
+    <t>9901-0211</t>
+  </si>
+  <si>
+    <t>Opalka Branislav</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21* 16 4 5 </t>
+  </si>
+  <si>
+    <t>SVK 226261</t>
+  </si>
+  <si>
+    <t>9901-0199</t>
+  </si>
+  <si>
+    <t>Holešová Lívia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17* 6 12 8 </t>
+  </si>
+  <si>
+    <t>1101-0615</t>
+  </si>
+  <si>
+    <t>Košíková Matilda</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9 11 11 19* </t>
+  </si>
+  <si>
+    <t>SVK 222834</t>
+  </si>
+  <si>
+    <t>9901-0192</t>
+  </si>
+  <si>
+    <t>Vargová Ema</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19 14 5 20* </t>
+  </si>
+  <si>
+    <t>CZE 197515</t>
+  </si>
+  <si>
+    <t>1101-0571</t>
+  </si>
+  <si>
+    <t>Košík Benjamín</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11 17* 17 11 </t>
+  </si>
+  <si>
+    <t>CZE 225433</t>
+  </si>
+  <si>
+    <t>1101-0514</t>
+  </si>
+  <si>
+    <t>Klímová Johana</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18 12 22* 10 </t>
+  </si>
+  <si>
+    <t>CZE 190137</t>
+  </si>
+  <si>
+    <t>1130-0981</t>
+  </si>
+  <si>
+    <t>Valenta Max</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4 28* 26 17 </t>
+  </si>
+  <si>
+    <t>CZE 203036</t>
+  </si>
+  <si>
+    <t>1402-0510</t>
+  </si>
+  <si>
+    <t>Jilich Adam</t>
+  </si>
+  <si>
+    <t xml:space="preserve">29* 13 14 22 </t>
+  </si>
+  <si>
+    <t>CZE 225194</t>
+  </si>
+  <si>
+    <t>1609-0272</t>
+  </si>
+  <si>
+    <t>Beerová Anežka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16 23* 20 14 </t>
+  </si>
+  <si>
+    <t>CZE 220650</t>
+  </si>
+  <si>
+    <t>2101-0776</t>
+  </si>
+  <si>
+    <t>Beroun Marek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DNC* 7 23 21 </t>
+  </si>
+  <si>
+    <t>CZE 224104</t>
+  </si>
+  <si>
+    <t>2205-0080</t>
+  </si>
+  <si>
+    <t>Hanák Vít</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14 21 25* 16 </t>
+  </si>
+  <si>
+    <t>CZE 217957</t>
+  </si>
+  <si>
+    <t>1609-0312</t>
+  </si>
+  <si>
+    <t>Podrábská Adéla</t>
+  </si>
+  <si>
+    <t xml:space="preserve">31* 8 15 29 </t>
+  </si>
+  <si>
+    <t>SVK 227740</t>
+  </si>
+  <si>
+    <t>9901-0216</t>
+  </si>
+  <si>
+    <t>Flesarová Karolína</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22 22 9 25* </t>
+  </si>
+  <si>
+    <t>CZE 222011</t>
+  </si>
+  <si>
+    <t>1703-0271</t>
+  </si>
+  <si>
+    <t>Brückner Antonín</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5 UFD* UFD 9 </t>
+  </si>
+  <si>
+    <t>CZE 221704</t>
+  </si>
+  <si>
+    <t>2404-0491</t>
+  </si>
+  <si>
+    <t>Grácz Šimon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20 18 18 27* </t>
+  </si>
+  <si>
+    <t>CZE 208237</t>
+  </si>
+  <si>
+    <t>2101-0778</t>
+  </si>
+  <si>
+    <t>Balzerová Mariana</t>
+  </si>
+  <si>
+    <t xml:space="preserve">23 26* 13 23 </t>
+  </si>
+  <si>
+    <t>CZE 226258</t>
+  </si>
+  <si>
+    <t>2101-0767</t>
+  </si>
+  <si>
+    <t>Lidaříková Ema</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26 19 29* 15 </t>
+  </si>
+  <si>
+    <t>CZE 227264</t>
+  </si>
+  <si>
+    <t>1130-1639</t>
+  </si>
+  <si>
+    <t>Pátek Filip</t>
+  </si>
+  <si>
+    <t xml:space="preserve">25* 20 24 18 </t>
+  </si>
+  <si>
+    <t>CZE 227294</t>
+  </si>
+  <si>
+    <t>2419-0100</t>
+  </si>
+  <si>
+    <t>Bortlíková Sára</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DNC* 27 16 24 </t>
+  </si>
+  <si>
+    <t>CZE 228888</t>
+  </si>
+  <si>
+    <t>2404-0495</t>
+  </si>
+  <si>
+    <t>Ptašniková Viktorie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">24 24 19 30* </t>
+  </si>
+  <si>
+    <t>CZE 225564</t>
+  </si>
+  <si>
+    <t>1504-0111</t>
+  </si>
+  <si>
+    <t>Brejšová Violeta</t>
+  </si>
+  <si>
+    <t xml:space="preserve">32* 25 21 26 </t>
+  </si>
+  <si>
+    <t>CZE 218953</t>
+  </si>
+  <si>
+    <t>1701-0346</t>
+  </si>
+  <si>
+    <t>Popper Šimon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12 34* 33 28 </t>
+  </si>
+  <si>
+    <t>CZE 225567</t>
+  </si>
+  <si>
+    <t>1504-0122</t>
+  </si>
+  <si>
+    <t>Skala Filip</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15 31* 31 31 </t>
+  </si>
+  <si>
+    <t>CZE 216071</t>
+  </si>
+  <si>
+    <t>2101-0772</t>
+  </si>
+  <si>
+    <t>Karas Hynek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">28 36* 30 32 </t>
+  </si>
+  <si>
+    <t>CZE 222853</t>
+  </si>
+  <si>
+    <t>1504-0110</t>
+  </si>
+  <si>
+    <t>Brejšová Nevena</t>
+  </si>
+  <si>
+    <t xml:space="preserve">30 30 35* 34 </t>
+  </si>
+  <si>
+    <t>CZE 218402</t>
+  </si>
+  <si>
+    <t>1130-0358</t>
+  </si>
+  <si>
+    <t>Mutlová Jarmila</t>
+  </si>
+  <si>
+    <t xml:space="preserve">27 33 36* 36 </t>
+  </si>
+  <si>
+    <t>CZE 228011</t>
+  </si>
+  <si>
+    <t>1101-0621</t>
+  </si>
+  <si>
+    <t>Nebeská Josefina</t>
+  </si>
+  <si>
+    <t xml:space="preserve">37* 29 34 33 </t>
+  </si>
+  <si>
+    <t>CZE 217958</t>
+  </si>
+  <si>
+    <t>2101-0780</t>
+  </si>
+  <si>
+    <t>Čaganová Sofie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">33 UFD* 27 37 </t>
+  </si>
+  <si>
+    <t>CZE 220660</t>
+  </si>
+  <si>
+    <t>1901-0484</t>
+  </si>
+  <si>
+    <t>Satranská Zuzana</t>
+  </si>
+  <si>
+    <t xml:space="preserve">34 35 28 38* </t>
+  </si>
+  <si>
+    <t>CZE 223358</t>
+  </si>
+  <si>
+    <t>1701-0360</t>
+  </si>
+  <si>
+    <t>Nováková Nela</t>
+  </si>
+  <si>
+    <t xml:space="preserve">35 32 32 39* </t>
+  </si>
+  <si>
+    <t>CZE 186016</t>
+  </si>
+  <si>
+    <t>1901-0500</t>
+  </si>
+  <si>
+    <t>Srdínková Simona</t>
+  </si>
+  <si>
+    <t xml:space="preserve">36 37 DNC* 35 </t>
+  </si>
+  <si>
+    <t>RS Feva</t>
+  </si>
+  <si>
+    <t>CZE 6666</t>
+  </si>
+  <si>
+    <t>1130-2216</t>
+  </si>
+  <si>
+    <t>Krátký Šimon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 1 1 </t>
+  </si>
+  <si>
+    <t>1130-2152</t>
+  </si>
+  <si>
+    <t>Stibůrek Matěj</t>
+  </si>
+  <si>
+    <t>CZE 9168</t>
+  </si>
+  <si>
+    <t>2103-0956</t>
+  </si>
+  <si>
+    <t>Chládek Dan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3 3 3 </t>
+  </si>
+  <si>
+    <t>2103-0968</t>
+  </si>
+  <si>
+    <t>Daněk Kryštof</t>
+  </si>
+  <si>
+    <t>SVK 6566</t>
+  </si>
+  <si>
+    <t>9901-0249</t>
+  </si>
+  <si>
+    <t>Vozár Juraj</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 4 12 </t>
+  </si>
+  <si>
+    <t>9901-0250</t>
+  </si>
+  <si>
+    <t>Vojčík Hugo</t>
+  </si>
+  <si>
+    <t>CZE 7618</t>
+  </si>
+  <si>
+    <t>2103-1038</t>
+  </si>
+  <si>
+    <t>Kryštof Šimon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6 2 15 </t>
+  </si>
+  <si>
+    <t>2103-1124</t>
+  </si>
+  <si>
+    <t>Daněk Matyáš</t>
+  </si>
+  <si>
+    <t>CZE 5162</t>
+  </si>
+  <si>
+    <t>1130-2097</t>
+  </si>
+  <si>
+    <t>Myslík Matyáš</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9 12 2 </t>
+  </si>
+  <si>
+    <t>1130-1441</t>
+  </si>
+  <si>
+    <t>Lipták Richard</t>
+  </si>
+  <si>
+    <t>CZE 7851</t>
+  </si>
+  <si>
+    <t>2103-0972</t>
+  </si>
+  <si>
+    <t>Vlach Viktor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12 8 4 </t>
+  </si>
+  <si>
+    <t>2103-1141</t>
+  </si>
+  <si>
+    <t>Tesař Vít</t>
+  </si>
+  <si>
+    <t>SVK 7913</t>
+  </si>
+  <si>
+    <t>9901-0365</t>
+  </si>
+  <si>
+    <t>Čulenová Karolína</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4 5 17 </t>
+  </si>
+  <si>
+    <t>9901-0230</t>
+  </si>
+  <si>
+    <t>Brestovský Jerguš</t>
+  </si>
+  <si>
+    <t>CZE 6561</t>
+  </si>
+  <si>
+    <t>1801-0237</t>
+  </si>
+  <si>
+    <t>Říhová Tereza</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11 10 5 </t>
+  </si>
+  <si>
+    <t>1801-0234</t>
+  </si>
+  <si>
+    <t>Kroupová Lucie</t>
+  </si>
+  <si>
+    <t>CZE 8602</t>
+  </si>
+  <si>
+    <t>1130-1924</t>
+  </si>
+  <si>
+    <t>Krejza Jakub</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5 11 10 </t>
+  </si>
+  <si>
+    <t>1130-2039</t>
+  </si>
+  <si>
+    <t>Stýblo David</t>
+  </si>
+  <si>
+    <t>CZE 8599</t>
+  </si>
+  <si>
+    <t>2403-0119</t>
+  </si>
+  <si>
+    <t>Gelnar Tomáš</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8 13 7 </t>
+  </si>
+  <si>
+    <t>2403-1462</t>
+  </si>
+  <si>
+    <t>Divoká Karolína</t>
+  </si>
+  <si>
+    <t>SVK 7139</t>
+  </si>
+  <si>
+    <t>9901-0358</t>
+  </si>
+  <si>
+    <t>Čulen Jakub</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18 7 8 </t>
+  </si>
+  <si>
+    <t>9901-0253</t>
+  </si>
+  <si>
+    <t>Ilenčík Jakub</t>
+  </si>
+  <si>
+    <t>CZE 7896</t>
+  </si>
+  <si>
+    <t>1901-0502</t>
+  </si>
+  <si>
+    <t>Rohlík Šimon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10 15 9 </t>
+  </si>
+  <si>
+    <t>1901-0536</t>
+  </si>
+  <si>
+    <t>Kosina Vít</t>
+  </si>
+  <si>
+    <t>CZE 7924</t>
+  </si>
+  <si>
+    <t>1101-0643</t>
+  </si>
+  <si>
+    <t>Iljuchin Jonáš</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14 9 11 </t>
+  </si>
+  <si>
+    <t>1101-0717</t>
+  </si>
+  <si>
+    <t>Světlík Albert Milan</t>
+  </si>
+  <si>
+    <t>1130-1688</t>
+  </si>
+  <si>
+    <t>Hasová Veronika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13 17 6 </t>
+  </si>
+  <si>
+    <t>1130-1913</t>
+  </si>
+  <si>
+    <t>Janoušková Johana</t>
+  </si>
+  <si>
+    <t>CZE 2457</t>
+  </si>
+  <si>
+    <t>2103-1104</t>
+  </si>
+  <si>
+    <t>Schwanzerová Denisa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15 6 18 </t>
+  </si>
+  <si>
+    <t>2103-1103</t>
+  </si>
+  <si>
+    <t>Rosinai Valentina</t>
+  </si>
+  <si>
+    <t>CZE 823</t>
+  </si>
+  <si>
+    <t>2103-1039</t>
+  </si>
+  <si>
+    <t>Hajda Štěpán</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16 16 14 </t>
+  </si>
+  <si>
+    <t>2103-1017</t>
+  </si>
+  <si>
+    <t>Buček Adam</t>
+  </si>
+  <si>
+    <t>SVK 6565</t>
+  </si>
+  <si>
+    <t>9901-0205</t>
+  </si>
+  <si>
+    <t>Brestovská Tamara</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7 14 DNC </t>
+  </si>
+  <si>
+    <t>9901-0364</t>
+  </si>
+  <si>
+    <t>Bernadič Oliver</t>
+  </si>
+  <si>
+    <t>CZE 777</t>
+  </si>
+  <si>
+    <t>1130-1450</t>
+  </si>
+  <si>
+    <t>Michalčínová Amálie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22 22 13 </t>
+  </si>
+  <si>
+    <t>1130-1163</t>
+  </si>
+  <si>
+    <t>Kováčová Zoe</t>
+  </si>
+  <si>
+    <t>CZE 666</t>
+  </si>
+  <si>
+    <t>1130-1848</t>
+  </si>
+  <si>
+    <t>Fuchsová Edita</t>
+  </si>
+  <si>
+    <t xml:space="preserve">25 19 16 </t>
+  </si>
+  <si>
+    <t>1130-1999</t>
+  </si>
+  <si>
+    <t>Kortus Kryštof</t>
+  </si>
+  <si>
+    <t>CZE 4056</t>
+  </si>
+  <si>
+    <t>1101-0760</t>
+  </si>
+  <si>
+    <t>Hejduková Anežka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19 23 20 </t>
+  </si>
+  <si>
+    <t>1101-0759</t>
+  </si>
+  <si>
+    <t>Vlčková Johana</t>
+  </si>
+  <si>
+    <t>CZE 8713</t>
+  </si>
+  <si>
+    <t>2103-1018</t>
+  </si>
+  <si>
+    <t>Brettschneider Samuel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20 20 22 </t>
+  </si>
+  <si>
+    <t>2103-1171</t>
+  </si>
+  <si>
+    <t>Vlček Bert</t>
+  </si>
+  <si>
+    <t>CZE 999</t>
+  </si>
+  <si>
+    <t>1130-2146</t>
+  </si>
+  <si>
+    <t>Szewczyk Jan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">23 21 21 </t>
+  </si>
+  <si>
+    <t>1130-2137</t>
+  </si>
+  <si>
+    <t>Kukula Alexander</t>
+  </si>
+  <si>
+    <t>CZE 7883</t>
+  </si>
+  <si>
+    <t>1901-0505</t>
+  </si>
+  <si>
+    <t>Lefflerová Zuzana</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17 18 DNC </t>
+  </si>
+  <si>
+    <t>1901-0503</t>
+  </si>
+  <si>
+    <t>Školoudíková Ludmila</t>
+  </si>
+  <si>
+    <t>CZE 5707</t>
+  </si>
+  <si>
+    <t>1401-0538</t>
+  </si>
+  <si>
+    <t>Martanová Justýna</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21 24 DNC </t>
+  </si>
+  <si>
+    <t>1401-0543</t>
+  </si>
+  <si>
+    <t>Červená Sofie</t>
+  </si>
+  <si>
+    <t>CZE 4560</t>
+  </si>
+  <si>
+    <t>1101-0716</t>
+  </si>
+  <si>
+    <t>Světlíková Agata Kristýna</t>
+  </si>
+  <si>
+    <t xml:space="preserve">24 25 DNC </t>
+  </si>
+  <si>
+    <t>1101-0728</t>
+  </si>
+  <si>
+    <t>Rudovská Josefa</t>
+  </si>
+  <si>
+    <t>SVK 4922</t>
+  </si>
+  <si>
+    <t>9901-0362</t>
+  </si>
+  <si>
+    <t>Pálka Dávid</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DNC DNC 19 </t>
+  </si>
+  <si>
+    <t>9901-0361</t>
+  </si>
+  <si>
+    <t>Filo Dávid</t>
+  </si>
+  <si>
+    <t>CZE 4195</t>
+  </si>
+  <si>
+    <t>1101-0755</t>
+  </si>
+  <si>
+    <t>Nový Jakub</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TLE 26 DNS </t>
+  </si>
+  <si>
+    <t>1101-0756</t>
+  </si>
+  <si>
+    <t>Král Miroslav</t>
+  </si>
+  <si>
+    <t>CZE 906</t>
+  </si>
+  <si>
+    <t>1101-0697</t>
+  </si>
+  <si>
+    <t>Miedviediev Mykhailo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26 DNF DNC </t>
+  </si>
+  <si>
+    <t>1101-0729</t>
+  </si>
+  <si>
+    <t>Med Viktor</t>
+  </si>
+  <si>
+    <t>CZE 695</t>
+  </si>
+  <si>
+    <t>1901-0532</t>
+  </si>
+  <si>
+    <t>Chlupová Aneta</t>
+  </si>
+  <si>
+    <t>1401-0547</t>
+  </si>
+  <si>
+    <t>Přibáňová Žofie</t>
+  </si>
+  <si>
+    <t>CZE 6584</t>
+  </si>
+  <si>
+    <t>1130-1981</t>
+  </si>
+  <si>
+    <t>Opltová Adriana</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DNF DNF DNC </t>
+  </si>
+  <si>
+    <t>1130-2214</t>
+  </si>
+  <si>
+    <t>Jeřábková Laura</t>
+  </si>
+  <si>
+    <t>RS Tera</t>
+  </si>
+  <si>
+    <t>CZE 2633</t>
+  </si>
+  <si>
+    <t>2103-1063</t>
+  </si>
+  <si>
+    <t>Vlachová Kamila</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 1 1 2* </t>
+  </si>
+  <si>
+    <t>CZE 2880</t>
+  </si>
+  <si>
+    <t>2103-1117</t>
+  </si>
+  <si>
+    <t>Dubnický Ján</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5* 2 3 1 </t>
+  </si>
+  <si>
+    <t>CZE 2340</t>
+  </si>
+  <si>
+    <t>2403-1427</t>
+  </si>
+  <si>
+    <t>Rečičárová Agáta</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 3* 2 3 </t>
+  </si>
+  <si>
+    <t>CZE 1920</t>
+  </si>
+  <si>
+    <t>2103-1089</t>
+  </si>
+  <si>
+    <t>Grüttner Enrik Maximilian</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3 5* 4 4 </t>
+  </si>
+  <si>
+    <t>CZE 3889</t>
+  </si>
+  <si>
+    <t>2103-1088</t>
+  </si>
+  <si>
+    <t>Suchomelová Klára</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DNC* 4 5 DNC </t>
+  </si>
+  <si>
+    <t>CZE 4638</t>
+  </si>
+  <si>
+    <t>2103-1118</t>
+  </si>
+  <si>
+    <t>Dubnický Michal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4 6 DNC* DNC </t>
+  </si>
+  <si>
+    <t>CZE 225</t>
+  </si>
+  <si>
+    <t>2402-0001</t>
+  </si>
+  <si>
+    <t>Čudková Josefína</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6 DNF* DNC DNC </t>
+  </si>
+  <si>
+    <t>CZE 2257</t>
+  </si>
+  <si>
+    <t>2403-1448</t>
+  </si>
+  <si>
+    <t>Behul Antonín</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DNC* 7 DNC DNC </t>
+  </si>
+  <si>
+    <t>29er</t>
+  </si>
+  <si>
+    <t>SVK 2110</t>
+  </si>
+  <si>
+    <t>9901-0206</t>
+  </si>
+  <si>
+    <t>Brestovský Oliver</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 1 1 </t>
+  </si>
+  <si>
+    <t>9901-0207</t>
+  </si>
+  <si>
+    <t>Babinčák Tomáš</t>
+  </si>
+  <si>
+    <t>CZE 3570</t>
+  </si>
+  <si>
+    <t>1305-0321</t>
+  </si>
+  <si>
+    <t>Lojková Karolína</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 4 2 </t>
+  </si>
+  <si>
+    <t>1130-0984</t>
+  </si>
+  <si>
+    <t>Bezušek Kristian</t>
+  </si>
+  <si>
+    <t>CZE 3088</t>
+  </si>
+  <si>
+    <t>2103-0795</t>
+  </si>
+  <si>
+    <t>Viščorová Nela</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5 3 3 </t>
+  </si>
+  <si>
+    <t>1901-0465</t>
+  </si>
+  <si>
+    <t>Košťálová Anna</t>
+  </si>
+  <si>
+    <t>CZE 3089</t>
+  </si>
+  <si>
+    <t>1705-0189</t>
+  </si>
+  <si>
+    <t>Šercl Ondřej</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3 2 14 </t>
+  </si>
+  <si>
+    <t>1203-0589</t>
+  </si>
+  <si>
+    <t>Roček Matyáš</t>
+  </si>
+  <si>
+    <t>CZE 2940</t>
+  </si>
+  <si>
+    <t>1145-0109</t>
+  </si>
+  <si>
+    <t>Stibůrková Eliška</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4 7 8 </t>
+  </si>
+  <si>
+    <t>1302-0053</t>
+  </si>
+  <si>
+    <t>Szmaragowski Dominik</t>
+  </si>
+  <si>
+    <t>CZE 2158</t>
+  </si>
+  <si>
+    <t>2001-0240</t>
+  </si>
+  <si>
+    <t>Ptáčková Markéta</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8 5 6 </t>
+  </si>
+  <si>
+    <t>2001-0254</t>
+  </si>
+  <si>
+    <t>Svobodová Annie</t>
+  </si>
+  <si>
+    <t>CZE 2277</t>
+  </si>
+  <si>
+    <t>1130-1756</t>
+  </si>
+  <si>
+    <t>Němcová Lara</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6 9 5 </t>
+  </si>
+  <si>
+    <t>1130-1309</t>
+  </si>
+  <si>
+    <t>Beránková Klára</t>
+  </si>
+  <si>
+    <t>CZE 3565</t>
+  </si>
+  <si>
+    <t>1130-1566</t>
+  </si>
+  <si>
+    <t>Jeřábek Petr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9 8 7 </t>
+  </si>
+  <si>
+    <t>1130-1963</t>
+  </si>
+  <si>
+    <t>Drončovská Dorota</t>
+  </si>
+  <si>
+    <t>CZE 308</t>
+  </si>
+  <si>
+    <t>1201-0170</t>
+  </si>
+  <si>
+    <t>Novotný Jáchym</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12 6 9 </t>
+  </si>
+  <si>
+    <t>1130-1858</t>
+  </si>
+  <si>
+    <t>Kuznetsova Aleksandra</t>
+  </si>
+  <si>
+    <t>CZE 2233</t>
+  </si>
+  <si>
+    <t>1401-0518</t>
+  </si>
+  <si>
+    <t>Křížek David</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7 12 10 </t>
+  </si>
+  <si>
+    <t>1401-0496</t>
+  </si>
+  <si>
+    <t>Martan Matěj</t>
+  </si>
+  <si>
+    <t>CZE 3087</t>
+  </si>
+  <si>
+    <t>1101-0505</t>
+  </si>
+  <si>
+    <t>Tomolová Kateřina</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10 UFD 4 </t>
+  </si>
+  <si>
+    <t>1130-1000</t>
+  </si>
+  <si>
+    <t>Michalčín Šimon</t>
+  </si>
+  <si>
+    <t>CZE 2254</t>
+  </si>
+  <si>
+    <t>1504-0109</t>
+  </si>
+  <si>
+    <t>Drahorádová Ema</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11 10 11 </t>
+  </si>
+  <si>
+    <t>1504-0141</t>
+  </si>
+  <si>
+    <t>Rezková Ludmila</t>
+  </si>
+  <si>
+    <t>CZE 2307</t>
+  </si>
+  <si>
+    <t>2403-0118</t>
+  </si>
+  <si>
+    <t>Gelnar Lukáš</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14 11 12 </t>
+  </si>
+  <si>
+    <t>2403-0140</t>
+  </si>
+  <si>
+    <t>Rečičár Filip</t>
+  </si>
+  <si>
+    <t>CZE 2284</t>
+  </si>
+  <si>
+    <t>1130-0954</t>
+  </si>
+  <si>
+    <t>Benovič Vojtěch</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13 13 15 </t>
+  </si>
+  <si>
+    <t>1130-1659</t>
+  </si>
+  <si>
+    <t>Naxerová Nina</t>
+  </si>
+  <si>
+    <t>CZE 2110</t>
+  </si>
+  <si>
+    <t>2403-0141</t>
+  </si>
+  <si>
+    <t>Camaj Adem</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15 14 13 </t>
+  </si>
+  <si>
+    <t>2403-0112</t>
+  </si>
+  <si>
+    <t>Dragula Lukáš</t>
+  </si>
+  <si>
+    <t>CZE 1188</t>
+  </si>
+  <si>
+    <t>1101-0485</t>
+  </si>
+  <si>
+    <t>Lokajíčková Kateřina</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16 15 DNF </t>
+  </si>
+  <si>
+    <t>1130-2157</t>
+  </si>
+  <si>
+    <t>Hiršl Vojtěch</t>
+  </si>
+  <si>
+    <t>CZE 2363</t>
+  </si>
+  <si>
+    <t>2103-0969</t>
+  </si>
+  <si>
+    <t>Vigh Aoife</t>
+  </si>
+  <si>
+    <t>9999-0674</t>
+  </si>
+  <si>
+    <t>Nečasová Barbora</t>
+  </si>
+  <si>
+    <t>RS 500</t>
+  </si>
+  <si>
+    <t>CZE 1052</t>
+  </si>
+  <si>
+    <t>1149-0013</t>
+  </si>
+  <si>
+    <t>Borkovec Bořek Adam</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5* 2 2 2 </t>
+  </si>
+  <si>
+    <t>1149-0010</t>
+  </si>
+  <si>
+    <t>Najvárek Matěj</t>
+  </si>
+  <si>
+    <t>CZE 1737</t>
+  </si>
+  <si>
+    <t>2103-0901</t>
+  </si>
+  <si>
+    <t>Grabarczyková Anna</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3 3 1 7* </t>
+  </si>
+  <si>
+    <t>2103-0888</t>
+  </si>
+  <si>
+    <t>Šmidtmajer Lukáš</t>
+  </si>
+  <si>
+    <t>CZE 965</t>
+  </si>
+  <si>
+    <t>1302-0018</t>
+  </si>
+  <si>
+    <t>Szmaragowski Michaela</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4 5* 3 1 </t>
+  </si>
+  <si>
+    <t>1302-0058</t>
+  </si>
+  <si>
+    <t>Szmaragowski Daniel</t>
+  </si>
+  <si>
+    <t>CZE 687</t>
+  </si>
+  <si>
+    <t>1705-0112</t>
+  </si>
+  <si>
+    <t>Verl Jan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8* 1 4 3 </t>
+  </si>
+  <si>
+    <t>1705-0165</t>
+  </si>
+  <si>
+    <t>Verl Vojtěch</t>
+  </si>
+  <si>
+    <t>CZE 1111</t>
+  </si>
+  <si>
+    <t>1130-2096</t>
+  </si>
+  <si>
+    <t>Myslíková Eliška</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 4 5 8* </t>
+  </si>
+  <si>
+    <t>1145-0110</t>
+  </si>
+  <si>
+    <t>Stibůrková Tereza</t>
+  </si>
+  <si>
+    <t>CZE 1644</t>
+  </si>
+  <si>
+    <t>2103-0887</t>
+  </si>
+  <si>
+    <t>Buchtová Sarah</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 9 6 DNF* </t>
+  </si>
+  <si>
+    <t>2103-1023</t>
+  </si>
+  <si>
+    <t>Kuthanová Eliška</t>
+  </si>
+  <si>
+    <t>CZE 795</t>
+  </si>
+  <si>
+    <t>2407-0218</t>
+  </si>
+  <si>
+    <t>Doležel František</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6 6 7 9* </t>
+  </si>
+  <si>
+    <t>2407-0211</t>
+  </si>
+  <si>
+    <t>Novotný Alexandr</t>
+  </si>
+  <si>
+    <t>CZE 1647</t>
+  </si>
+  <si>
+    <t>1801-0185</t>
+  </si>
+  <si>
+    <t>Víšek Jan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7 8 9* 5 </t>
+  </si>
+  <si>
+    <t>1801-0254</t>
+  </si>
+  <si>
+    <t>Pospíšilová Veronika</t>
+  </si>
+  <si>
+    <t>CZE 1005</t>
+  </si>
+  <si>
+    <t>2103-0293</t>
+  </si>
+  <si>
+    <t>Krejčiřík Jan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TLE* 7 8 6 </t>
+  </si>
+  <si>
+    <t>2103-0868</t>
+  </si>
+  <si>
+    <t>Krejčiříková Karolína</t>
+  </si>
+  <si>
+    <t>CZE 1</t>
+  </si>
+  <si>
+    <t>2103-1093</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TLE* 10 10 4 </t>
+  </si>
+  <si>
+    <t>1130-1175</t>
+  </si>
+  <si>
+    <t>Michalčín Jiří</t>
+  </si>
+  <si>
+    <t>CZE 553</t>
+  </si>
+  <si>
+    <t>1604-0293</t>
+  </si>
+  <si>
+    <t>Daněček Petr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TLE* 11 11 DNF </t>
+  </si>
+  <si>
+    <t>9999-0673</t>
+  </si>
+  <si>
+    <t>Doulík Radek</t>
+  </si>
+</sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -358,58 +2807,6282 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A1"/>
+  <dimension ref="A1:H252"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
-  <sheetData/>
+  <sheetData>
+    <row r="2" spans="1:8">
+      <c r="A2" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8">
+      <c r="A3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" t="s">
+        <v>2</v>
+      </c>
+      <c r="C3" t="s">
+        <v>3</v>
+      </c>
+      <c r="D3" t="s">
+        <v>4</v>
+      </c>
+      <c r="E3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G3" t="s">
+        <v>7</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4">
+        <v>2007</v>
+      </c>
+      <c r="F4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G4">
+        <v>4.0</v>
+      </c>
+      <c r="H4">
+        <v>8505</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>13</v>
+      </c>
+      <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E5">
+        <v>1994</v>
+      </c>
+      <c r="F5" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5">
+        <v>7.0</v>
+      </c>
+      <c r="H5">
+        <v>6397</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>17</v>
+      </c>
+      <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
+        <v>19</v>
+      </c>
+      <c r="E6">
+        <v>1975</v>
+      </c>
+      <c r="F6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G6">
+        <v>7.0</v>
+      </c>
+      <c r="H6">
+        <v>5165</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" t="s">
+        <v>23</v>
+      </c>
+      <c r="E7">
+        <v>1987</v>
+      </c>
+      <c r="F7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7">
+        <v>11.0</v>
+      </c>
+      <c r="H7">
+        <v>4290</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>25</v>
+      </c>
+      <c r="C8" t="s">
+        <v>26</v>
+      </c>
+      <c r="D8" t="s">
+        <v>27</v>
+      </c>
+      <c r="E8">
+        <v>1982</v>
+      </c>
+      <c r="F8" t="s">
+        <v>28</v>
+      </c>
+      <c r="G8">
+        <v>12.0</v>
+      </c>
+      <c r="H8">
+        <v>3612</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>29</v>
+      </c>
+      <c r="C9" t="s">
+        <v>30</v>
+      </c>
+      <c r="D9" t="s">
+        <v>31</v>
+      </c>
+      <c r="E9">
+        <v>1986</v>
+      </c>
+      <c r="F9" t="s">
+        <v>32</v>
+      </c>
+      <c r="G9">
+        <v>15.0</v>
+      </c>
+      <c r="H9">
+        <v>3058</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>33</v>
+      </c>
+      <c r="C10" t="s">
+        <v>34</v>
+      </c>
+      <c r="D10" t="s">
+        <v>35</v>
+      </c>
+      <c r="E10">
+        <v>2003</v>
+      </c>
+      <c r="F10" t="s">
+        <v>36</v>
+      </c>
+      <c r="G10">
+        <v>19.0</v>
+      </c>
+      <c r="H10">
+        <v>2589</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>37</v>
+      </c>
+      <c r="C11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D11" t="s">
+        <v>39</v>
+      </c>
+      <c r="E11">
+        <v>1996</v>
+      </c>
+      <c r="F11" t="s">
+        <v>40</v>
+      </c>
+      <c r="G11">
+        <v>22.0</v>
+      </c>
+      <c r="H11">
+        <v>2183</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>41</v>
+      </c>
+      <c r="C12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D12" t="s">
+        <v>43</v>
+      </c>
+      <c r="E12">
+        <v>2007</v>
+      </c>
+      <c r="F12" t="s">
+        <v>44</v>
+      </c>
+      <c r="G12">
+        <v>23.0</v>
+      </c>
+      <c r="H12">
+        <v>1825</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>45</v>
+      </c>
+      <c r="C13" t="s">
+        <v>46</v>
+      </c>
+      <c r="D13" t="s">
+        <v>47</v>
+      </c>
+      <c r="E13">
+        <v>1983</v>
+      </c>
+      <c r="F13" t="s">
+        <v>48</v>
+      </c>
+      <c r="G13">
+        <v>26.0</v>
+      </c>
+      <c r="H13">
+        <v>1505</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14">
+        <v>11</v>
+      </c>
+      <c r="B14" t="s">
+        <v>49</v>
+      </c>
+      <c r="C14" t="s">
+        <v>50</v>
+      </c>
+      <c r="D14" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14">
+        <v>1984</v>
+      </c>
+      <c r="F14" t="s">
+        <v>52</v>
+      </c>
+      <c r="G14">
+        <v>27.0</v>
+      </c>
+      <c r="H14">
+        <v>1215</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15">
+        <v>12</v>
+      </c>
+      <c r="B15" t="s">
+        <v>53</v>
+      </c>
+      <c r="C15" t="s">
+        <v>54</v>
+      </c>
+      <c r="D15" t="s">
+        <v>55</v>
+      </c>
+      <c r="E15">
+        <v>2010</v>
+      </c>
+      <c r="F15" t="s">
+        <v>56</v>
+      </c>
+      <c r="G15">
+        <v>35.0</v>
+      </c>
+      <c r="H15">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16">
+        <v>13</v>
+      </c>
+      <c r="B16" t="s">
+        <v>57</v>
+      </c>
+      <c r="C16" t="s">
+        <v>58</v>
+      </c>
+      <c r="D16" t="s">
+        <v>59</v>
+      </c>
+      <c r="E16">
+        <v>2007</v>
+      </c>
+      <c r="F16" t="s">
+        <v>60</v>
+      </c>
+      <c r="G16">
+        <v>41.0</v>
+      </c>
+      <c r="H16">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>61</v>
+      </c>
+      <c r="C17" t="s">
+        <v>62</v>
+      </c>
+      <c r="D17" t="s">
+        <v>63</v>
+      </c>
+      <c r="E17">
+        <v>1998</v>
+      </c>
+      <c r="F17" t="s">
+        <v>64</v>
+      </c>
+      <c r="G17">
+        <v>45.0</v>
+      </c>
+      <c r="H17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>1</v>
+      </c>
+      <c r="B20" t="s">
+        <v>2</v>
+      </c>
+      <c r="C20" t="s">
+        <v>3</v>
+      </c>
+      <c r="D20" t="s">
+        <v>4</v>
+      </c>
+      <c r="E20" t="s">
+        <v>5</v>
+      </c>
+      <c r="F20" t="s">
+        <v>6</v>
+      </c>
+      <c r="G20" t="s">
+        <v>7</v>
+      </c>
+      <c r="H20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21">
+        <v>1</v>
+      </c>
+      <c r="B21" t="s">
+        <v>66</v>
+      </c>
+      <c r="C21" t="s">
+        <v>67</v>
+      </c>
+      <c r="D21" t="s">
+        <v>68</v>
+      </c>
+      <c r="E21">
+        <v>2014</v>
+      </c>
+      <c r="F21" t="s">
+        <v>69</v>
+      </c>
+      <c r="G21">
+        <v>13.0</v>
+      </c>
+      <c r="H21">
+        <v>12538</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22">
+        <v>2</v>
+      </c>
+      <c r="B22" t="s">
+        <v>70</v>
+      </c>
+      <c r="C22" t="s">
+        <v>71</v>
+      </c>
+      <c r="D22" t="s">
+        <v>72</v>
+      </c>
+      <c r="E22">
+        <v>2012</v>
+      </c>
+      <c r="F22" t="s">
+        <v>73</v>
+      </c>
+      <c r="G22">
+        <v>15.0</v>
+      </c>
+      <c r="H22">
+        <v>10431</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23">
+        <v>3</v>
+      </c>
+      <c r="B23" t="s">
+        <v>74</v>
+      </c>
+      <c r="C23" t="s">
+        <v>75</v>
+      </c>
+      <c r="D23" t="s">
+        <v>76</v>
+      </c>
+      <c r="E23">
+        <v>2012</v>
+      </c>
+      <c r="F23" t="s">
+        <v>77</v>
+      </c>
+      <c r="G23">
+        <v>16.0</v>
+      </c>
+      <c r="H23">
+        <v>9199</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24">
+        <v>4</v>
+      </c>
+      <c r="B24" t="s">
+        <v>78</v>
+      </c>
+      <c r="C24" t="s">
+        <v>79</v>
+      </c>
+      <c r="D24" t="s">
+        <v>80</v>
+      </c>
+      <c r="E24">
+        <v>2014</v>
+      </c>
+      <c r="F24" t="s">
+        <v>81</v>
+      </c>
+      <c r="G24">
+        <v>18.0</v>
+      </c>
+      <c r="H24">
+        <v>8324</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25">
+        <v>5</v>
+      </c>
+      <c r="B25" t="s">
+        <v>82</v>
+      </c>
+      <c r="C25" t="s">
+        <v>83</v>
+      </c>
+      <c r="D25" t="s">
+        <v>84</v>
+      </c>
+      <c r="E25">
+        <v>2014</v>
+      </c>
+      <c r="F25" t="s">
+        <v>85</v>
+      </c>
+      <c r="G25">
+        <v>19.0</v>
+      </c>
+      <c r="H25">
+        <v>7646</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26">
+        <v>6</v>
+      </c>
+      <c r="B26" t="s">
+        <v>86</v>
+      </c>
+      <c r="C26" t="s">
+        <v>87</v>
+      </c>
+      <c r="D26" t="s">
+        <v>88</v>
+      </c>
+      <c r="E26">
+        <v>2016</v>
+      </c>
+      <c r="F26" t="s">
+        <v>89</v>
+      </c>
+      <c r="G26">
+        <v>20.0</v>
+      </c>
+      <c r="H26">
+        <v>7091</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27">
+        <v>7</v>
+      </c>
+      <c r="B27" t="s">
+        <v>90</v>
+      </c>
+      <c r="C27" t="s">
+        <v>91</v>
+      </c>
+      <c r="D27" t="s">
+        <v>92</v>
+      </c>
+      <c r="E27">
+        <v>2012</v>
+      </c>
+      <c r="F27" t="s">
+        <v>93</v>
+      </c>
+      <c r="G27">
+        <v>22.0</v>
+      </c>
+      <c r="H27">
+        <v>6623</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28">
+        <v>8</v>
+      </c>
+      <c r="B28" t="s">
+        <v>94</v>
+      </c>
+      <c r="C28" t="s">
+        <v>95</v>
+      </c>
+      <c r="D28" t="s">
+        <v>96</v>
+      </c>
+      <c r="E28">
+        <v>2011</v>
+      </c>
+      <c r="F28" t="s">
+        <v>97</v>
+      </c>
+      <c r="G28">
+        <v>23.0</v>
+      </c>
+      <c r="H28">
+        <v>6217</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29">
+        <v>9</v>
+      </c>
+      <c r="B29" t="s">
+        <v>98</v>
+      </c>
+      <c r="C29" t="s">
+        <v>99</v>
+      </c>
+      <c r="D29" t="s">
+        <v>100</v>
+      </c>
+      <c r="E29">
+        <v>2011</v>
+      </c>
+      <c r="F29" t="s">
+        <v>101</v>
+      </c>
+      <c r="G29">
+        <v>29.0</v>
+      </c>
+      <c r="H29">
+        <v>5859</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30">
+        <v>10</v>
+      </c>
+      <c r="B30" t="s">
+        <v>102</v>
+      </c>
+      <c r="C30" t="s">
+        <v>103</v>
+      </c>
+      <c r="D30" t="s">
+        <v>104</v>
+      </c>
+      <c r="E30">
+        <v>2014</v>
+      </c>
+      <c r="F30" t="s">
+        <v>105</v>
+      </c>
+      <c r="G30">
+        <v>31.0</v>
+      </c>
+      <c r="H30">
+        <v>5538</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31">
+        <v>11</v>
+      </c>
+      <c r="B31" t="s">
+        <v>106</v>
+      </c>
+      <c r="C31" t="s">
+        <v>107</v>
+      </c>
+      <c r="D31" t="s">
+        <v>108</v>
+      </c>
+      <c r="E31">
+        <v>2012</v>
+      </c>
+      <c r="F31" t="s">
+        <v>109</v>
+      </c>
+      <c r="G31">
+        <v>35.0</v>
+      </c>
+      <c r="H31">
+        <v>5249</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32">
+        <v>12</v>
+      </c>
+      <c r="B32" t="s">
+        <v>110</v>
+      </c>
+      <c r="C32" t="s">
+        <v>111</v>
+      </c>
+      <c r="D32" t="s">
+        <v>112</v>
+      </c>
+      <c r="E32">
+        <v>2013</v>
+      </c>
+      <c r="F32" t="s">
+        <v>113</v>
+      </c>
+      <c r="G32">
+        <v>35.0</v>
+      </c>
+      <c r="H32">
+        <v>4984</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33">
+        <v>13</v>
+      </c>
+      <c r="B33" t="s">
+        <v>114</v>
+      </c>
+      <c r="C33" t="s">
+        <v>115</v>
+      </c>
+      <c r="D33" t="s">
+        <v>116</v>
+      </c>
+      <c r="E33">
+        <v>2013</v>
+      </c>
+      <c r="F33" t="s">
+        <v>117</v>
+      </c>
+      <c r="G33">
+        <v>36.0</v>
+      </c>
+      <c r="H33">
+        <v>4741</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34">
+        <v>14</v>
+      </c>
+      <c r="B34" t="s">
+        <v>118</v>
+      </c>
+      <c r="C34" t="s">
+        <v>119</v>
+      </c>
+      <c r="D34" t="s">
+        <v>120</v>
+      </c>
+      <c r="E34">
+        <v>2012</v>
+      </c>
+      <c r="F34" t="s">
+        <v>121</v>
+      </c>
+      <c r="G34">
+        <v>42.0</v>
+      </c>
+      <c r="H34">
+        <v>4515</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35">
+        <v>15</v>
+      </c>
+      <c r="B35" t="s">
+        <v>122</v>
+      </c>
+      <c r="C35" t="s">
+        <v>123</v>
+      </c>
+      <c r="D35" t="s">
+        <v>124</v>
+      </c>
+      <c r="E35">
+        <v>2014</v>
+      </c>
+      <c r="F35" t="s">
+        <v>125</v>
+      </c>
+      <c r="G35">
+        <v>44.0</v>
+      </c>
+      <c r="H35">
+        <v>4306</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36">
+        <v>16</v>
+      </c>
+      <c r="B36" t="s">
+        <v>126</v>
+      </c>
+      <c r="C36" t="s">
+        <v>127</v>
+      </c>
+      <c r="D36" t="s">
+        <v>128</v>
+      </c>
+      <c r="E36">
+        <v>2012</v>
+      </c>
+      <c r="F36" t="s">
+        <v>129</v>
+      </c>
+      <c r="G36">
+        <v>46.0</v>
+      </c>
+      <c r="H36">
+        <v>4110</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37">
+        <v>17</v>
+      </c>
+      <c r="B37" t="s">
+        <v>130</v>
+      </c>
+      <c r="C37" t="s">
+        <v>131</v>
+      </c>
+      <c r="D37" t="s">
+        <v>132</v>
+      </c>
+      <c r="E37">
+        <v>2015</v>
+      </c>
+      <c r="F37" t="s">
+        <v>133</v>
+      </c>
+      <c r="G37">
+        <v>54.0</v>
+      </c>
+      <c r="H37">
+        <v>3925</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38">
+        <v>18</v>
+      </c>
+      <c r="B38" t="s">
+        <v>134</v>
+      </c>
+      <c r="C38" t="s">
+        <v>135</v>
+      </c>
+      <c r="D38" t="s">
+        <v>136</v>
+      </c>
+      <c r="E38">
+        <v>2016</v>
+      </c>
+      <c r="F38" t="s">
+        <v>137</v>
+      </c>
+      <c r="G38">
+        <v>59.0</v>
+      </c>
+      <c r="H38">
+        <v>3751</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39">
+        <v>19</v>
+      </c>
+      <c r="B39" t="s">
+        <v>138</v>
+      </c>
+      <c r="C39" t="s">
+        <v>139</v>
+      </c>
+      <c r="D39" t="s">
+        <v>140</v>
+      </c>
+      <c r="E39">
+        <v>2017</v>
+      </c>
+      <c r="F39" t="s">
+        <v>141</v>
+      </c>
+      <c r="G39">
+        <v>60.0</v>
+      </c>
+      <c r="H39">
+        <v>3587</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40">
+        <v>20</v>
+      </c>
+      <c r="B40" t="s">
+        <v>142</v>
+      </c>
+      <c r="C40" t="s">
+        <v>143</v>
+      </c>
+      <c r="D40" t="s">
+        <v>144</v>
+      </c>
+      <c r="E40">
+        <v>2013</v>
+      </c>
+      <c r="F40" t="s">
+        <v>145</v>
+      </c>
+      <c r="G40">
+        <v>63.0</v>
+      </c>
+      <c r="H40">
+        <v>3431</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41">
+        <v>21</v>
+      </c>
+      <c r="B41" t="s">
+        <v>146</v>
+      </c>
+      <c r="C41" t="s">
+        <v>147</v>
+      </c>
+      <c r="D41" t="s">
+        <v>148</v>
+      </c>
+      <c r="E41">
+        <v>2016</v>
+      </c>
+      <c r="F41" t="s">
+        <v>149</v>
+      </c>
+      <c r="G41">
+        <v>63.0</v>
+      </c>
+      <c r="H41">
+        <v>3283</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42">
+        <v>22</v>
+      </c>
+      <c r="B42" t="s">
+        <v>150</v>
+      </c>
+      <c r="C42" t="s">
+        <v>151</v>
+      </c>
+      <c r="D42" t="s">
+        <v>152</v>
+      </c>
+      <c r="E42">
+        <v>2013</v>
+      </c>
+      <c r="F42" t="s">
+        <v>153</v>
+      </c>
+      <c r="G42">
+        <v>68.0</v>
+      </c>
+      <c r="H42">
+        <v>3141</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43">
+        <v>23</v>
+      </c>
+      <c r="B43" t="s">
+        <v>154</v>
+      </c>
+      <c r="C43" t="s">
+        <v>155</v>
+      </c>
+      <c r="D43" t="s">
+        <v>156</v>
+      </c>
+      <c r="E43">
+        <v>2015</v>
+      </c>
+      <c r="F43" t="s">
+        <v>157</v>
+      </c>
+      <c r="G43">
+        <v>71.0</v>
+      </c>
+      <c r="H43">
+        <v>3006</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44">
+        <v>24</v>
+      </c>
+      <c r="B44" t="s">
+        <v>158</v>
+      </c>
+      <c r="C44" t="s">
+        <v>159</v>
+      </c>
+      <c r="D44" t="s">
+        <v>160</v>
+      </c>
+      <c r="E44">
+        <v>2014</v>
+      </c>
+      <c r="F44" t="s">
+        <v>161</v>
+      </c>
+      <c r="G44">
+        <v>72.0</v>
+      </c>
+      <c r="H44">
+        <v>2877</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45">
+        <v>25</v>
+      </c>
+      <c r="B45" t="s">
+        <v>162</v>
+      </c>
+      <c r="C45" t="s">
+        <v>163</v>
+      </c>
+      <c r="D45" t="s">
+        <v>164</v>
+      </c>
+      <c r="E45">
+        <v>2012</v>
+      </c>
+      <c r="F45" t="s">
+        <v>165</v>
+      </c>
+      <c r="G45">
+        <v>80.0</v>
+      </c>
+      <c r="H45">
+        <v>2753</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46">
+        <v>26</v>
+      </c>
+      <c r="B46" t="s">
+        <v>166</v>
+      </c>
+      <c r="C46" t="s">
+        <v>167</v>
+      </c>
+      <c r="D46" t="s">
+        <v>168</v>
+      </c>
+      <c r="E46">
+        <v>2013</v>
+      </c>
+      <c r="F46" t="s">
+        <v>169</v>
+      </c>
+      <c r="G46">
+        <v>80.0</v>
+      </c>
+      <c r="H46">
+        <v>2634</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47">
+        <v>27</v>
+      </c>
+      <c r="B47" t="s">
+        <v>170</v>
+      </c>
+      <c r="C47" t="s">
+        <v>171</v>
+      </c>
+      <c r="D47" t="s">
+        <v>172</v>
+      </c>
+      <c r="E47">
+        <v>2013</v>
+      </c>
+      <c r="F47" t="s">
+        <v>173</v>
+      </c>
+      <c r="G47">
+        <v>84.0</v>
+      </c>
+      <c r="H47">
+        <v>2519</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48">
+        <v>28</v>
+      </c>
+      <c r="B48" t="s">
+        <v>174</v>
+      </c>
+      <c r="C48" t="s">
+        <v>175</v>
+      </c>
+      <c r="D48" t="s">
+        <v>176</v>
+      </c>
+      <c r="E48">
+        <v>2014</v>
+      </c>
+      <c r="F48" t="s">
+        <v>177</v>
+      </c>
+      <c r="G48">
+        <v>85.0</v>
+      </c>
+      <c r="H48">
+        <v>2408</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49">
+        <v>29</v>
+      </c>
+      <c r="B49" t="s">
+        <v>178</v>
+      </c>
+      <c r="C49" t="s">
+        <v>179</v>
+      </c>
+      <c r="D49" t="s">
+        <v>180</v>
+      </c>
+      <c r="E49">
+        <v>2014</v>
+      </c>
+      <c r="F49" t="s">
+        <v>181</v>
+      </c>
+      <c r="G49">
+        <v>87.0</v>
+      </c>
+      <c r="H49">
+        <v>2302</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50">
+        <v>30</v>
+      </c>
+      <c r="B50" t="s">
+        <v>182</v>
+      </c>
+      <c r="C50" t="s">
+        <v>183</v>
+      </c>
+      <c r="D50" t="s">
+        <v>184</v>
+      </c>
+      <c r="E50">
+        <v>2012</v>
+      </c>
+      <c r="F50" t="s">
+        <v>185</v>
+      </c>
+      <c r="G50">
+        <v>89.0</v>
+      </c>
+      <c r="H50">
+        <v>2199</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51">
+        <v>31</v>
+      </c>
+      <c r="B51" t="s">
+        <v>186</v>
+      </c>
+      <c r="C51" t="s">
+        <v>187</v>
+      </c>
+      <c r="D51" t="s">
+        <v>188</v>
+      </c>
+      <c r="E51">
+        <v>2013</v>
+      </c>
+      <c r="F51" t="s">
+        <v>189</v>
+      </c>
+      <c r="G51">
+        <v>90.0</v>
+      </c>
+      <c r="H51">
+        <v>2099</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52">
+        <v>32</v>
+      </c>
+      <c r="B52" t="s">
+        <v>190</v>
+      </c>
+      <c r="C52" t="s">
+        <v>191</v>
+      </c>
+      <c r="D52" t="s">
+        <v>192</v>
+      </c>
+      <c r="E52">
+        <v>2014</v>
+      </c>
+      <c r="F52" t="s">
+        <v>193</v>
+      </c>
+      <c r="G52">
+        <v>92.0</v>
+      </c>
+      <c r="H52">
+        <v>2002</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53">
+        <v>33</v>
+      </c>
+      <c r="B53" t="s">
+        <v>194</v>
+      </c>
+      <c r="C53" t="s">
+        <v>195</v>
+      </c>
+      <c r="D53" t="s">
+        <v>196</v>
+      </c>
+      <c r="E53">
+        <v>2013</v>
+      </c>
+      <c r="F53" t="s">
+        <v>197</v>
+      </c>
+      <c r="G53">
+        <v>96.0</v>
+      </c>
+      <c r="H53">
+        <v>1909</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54">
+        <v>34</v>
+      </c>
+      <c r="B54" t="s">
+        <v>198</v>
+      </c>
+      <c r="C54" t="s">
+        <v>199</v>
+      </c>
+      <c r="D54" t="s">
+        <v>200</v>
+      </c>
+      <c r="E54">
+        <v>2013</v>
+      </c>
+      <c r="F54" t="s">
+        <v>201</v>
+      </c>
+      <c r="G54">
+        <v>98.0</v>
+      </c>
+      <c r="H54">
+        <v>1818</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55">
+        <v>35</v>
+      </c>
+      <c r="B55" t="s">
+        <v>202</v>
+      </c>
+      <c r="C55" t="s">
+        <v>203</v>
+      </c>
+      <c r="D55" t="s">
+        <v>204</v>
+      </c>
+      <c r="E55">
+        <v>2014</v>
+      </c>
+      <c r="F55" t="s">
+        <v>205</v>
+      </c>
+      <c r="G55">
+        <v>100.0</v>
+      </c>
+      <c r="H55">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56">
+        <v>36</v>
+      </c>
+      <c r="B56" t="s">
+        <v>206</v>
+      </c>
+      <c r="C56" t="s">
+        <v>207</v>
+      </c>
+      <c r="D56" t="s">
+        <v>208</v>
+      </c>
+      <c r="E56">
+        <v>2015</v>
+      </c>
+      <c r="F56" t="s">
+        <v>209</v>
+      </c>
+      <c r="G56">
+        <v>105.0</v>
+      </c>
+      <c r="H56">
+        <v>1644</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57">
+        <v>37</v>
+      </c>
+      <c r="B57" t="s">
+        <v>210</v>
+      </c>
+      <c r="C57" t="s">
+        <v>211</v>
+      </c>
+      <c r="D57" t="s">
+        <v>212</v>
+      </c>
+      <c r="E57">
+        <v>2014</v>
+      </c>
+      <c r="F57" t="s">
+        <v>213</v>
+      </c>
+      <c r="G57">
+        <v>112.0</v>
+      </c>
+      <c r="H57">
+        <v>1561</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58">
+        <v>38</v>
+      </c>
+      <c r="B58" t="s">
+        <v>214</v>
+      </c>
+      <c r="C58" t="s">
+        <v>215</v>
+      </c>
+      <c r="D58" t="s">
+        <v>216</v>
+      </c>
+      <c r="E58">
+        <v>2016</v>
+      </c>
+      <c r="F58" t="s">
+        <v>217</v>
+      </c>
+      <c r="G58">
+        <v>113.0</v>
+      </c>
+      <c r="H58">
+        <v>1480</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59">
+        <v>39</v>
+      </c>
+      <c r="B59" t="s">
+        <v>218</v>
+      </c>
+      <c r="C59" t="s">
+        <v>219</v>
+      </c>
+      <c r="D59" t="s">
+        <v>220</v>
+      </c>
+      <c r="E59">
+        <v>2016</v>
+      </c>
+      <c r="F59" t="s">
+        <v>221</v>
+      </c>
+      <c r="G59">
+        <v>127.0</v>
+      </c>
+      <c r="H59">
+        <v>1401</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60">
+        <v>40</v>
+      </c>
+      <c r="B60" t="s">
+        <v>222</v>
+      </c>
+      <c r="C60" t="s">
+        <v>223</v>
+      </c>
+      <c r="D60" t="s">
+        <v>224</v>
+      </c>
+      <c r="E60">
+        <v>2014</v>
+      </c>
+      <c r="F60" t="s">
+        <v>225</v>
+      </c>
+      <c r="G60">
+        <v>128.0</v>
+      </c>
+      <c r="H60">
+        <v>1324</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61">
+        <v>41</v>
+      </c>
+      <c r="B61" t="s">
+        <v>226</v>
+      </c>
+      <c r="C61" t="s">
+        <v>227</v>
+      </c>
+      <c r="D61" t="s">
+        <v>228</v>
+      </c>
+      <c r="E61">
+        <v>2013</v>
+      </c>
+      <c r="F61" t="s">
+        <v>229</v>
+      </c>
+      <c r="G61">
+        <v>129.0</v>
+      </c>
+      <c r="H61">
+        <v>1249</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62">
+        <v>42</v>
+      </c>
+      <c r="B62" t="s">
+        <v>230</v>
+      </c>
+      <c r="C62" t="s">
+        <v>231</v>
+      </c>
+      <c r="D62" t="s">
+        <v>232</v>
+      </c>
+      <c r="E62">
+        <v>2016</v>
+      </c>
+      <c r="F62" t="s">
+        <v>233</v>
+      </c>
+      <c r="G62">
+        <v>137.0</v>
+      </c>
+      <c r="H62">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63">
+        <v>43</v>
+      </c>
+      <c r="B63" t="s">
+        <v>234</v>
+      </c>
+      <c r="C63" t="s">
+        <v>235</v>
+      </c>
+      <c r="D63" t="s">
+        <v>236</v>
+      </c>
+      <c r="E63">
+        <v>2015</v>
+      </c>
+      <c r="F63" t="s">
+        <v>237</v>
+      </c>
+      <c r="G63">
+        <v>139.0</v>
+      </c>
+      <c r="H63">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64">
+        <v>44</v>
+      </c>
+      <c r="B64" t="s">
+        <v>238</v>
+      </c>
+      <c r="C64" t="s">
+        <v>239</v>
+      </c>
+      <c r="D64" t="s">
+        <v>240</v>
+      </c>
+      <c r="E64">
+        <v>2017</v>
+      </c>
+      <c r="F64" t="s">
+        <v>241</v>
+      </c>
+      <c r="G64">
+        <v>141.0</v>
+      </c>
+      <c r="H64">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65">
+        <v>45</v>
+      </c>
+      <c r="B65" t="s">
+        <v>242</v>
+      </c>
+      <c r="C65" t="s">
+        <v>243</v>
+      </c>
+      <c r="D65" t="s">
+        <v>244</v>
+      </c>
+      <c r="E65">
+        <v>2017</v>
+      </c>
+      <c r="F65" t="s">
+        <v>245</v>
+      </c>
+      <c r="G65">
+        <v>141.0</v>
+      </c>
+      <c r="H65">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66">
+        <v>46</v>
+      </c>
+      <c r="B66" t="s">
+        <v>246</v>
+      </c>
+      <c r="C66" t="s">
+        <v>247</v>
+      </c>
+      <c r="D66" t="s">
+        <v>248</v>
+      </c>
+      <c r="E66">
+        <v>2017</v>
+      </c>
+      <c r="F66" t="s">
+        <v>249</v>
+      </c>
+      <c r="G66">
+        <v>142.0</v>
+      </c>
+      <c r="H66">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67">
+        <v>47</v>
+      </c>
+      <c r="B67" t="s">
+        <v>250</v>
+      </c>
+      <c r="C67" t="s">
+        <v>251</v>
+      </c>
+      <c r="D67" t="s">
+        <v>252</v>
+      </c>
+      <c r="E67">
+        <v>2015</v>
+      </c>
+      <c r="F67" t="s">
+        <v>253</v>
+      </c>
+      <c r="G67">
+        <v>145.0</v>
+      </c>
+      <c r="H67">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68">
+        <v>48</v>
+      </c>
+      <c r="B68" t="s">
+        <v>254</v>
+      </c>
+      <c r="C68" t="s">
+        <v>255</v>
+      </c>
+      <c r="D68" t="s">
+        <v>256</v>
+      </c>
+      <c r="E68">
+        <v>2017</v>
+      </c>
+      <c r="F68" t="s">
+        <v>257</v>
+      </c>
+      <c r="G68">
+        <v>149.0</v>
+      </c>
+      <c r="H68">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69">
+        <v>49</v>
+      </c>
+      <c r="B69" t="s">
+        <v>258</v>
+      </c>
+      <c r="C69" t="s">
+        <v>259</v>
+      </c>
+      <c r="D69" t="s">
+        <v>260</v>
+      </c>
+      <c r="E69">
+        <v>2016</v>
+      </c>
+      <c r="F69" t="s">
+        <v>261</v>
+      </c>
+      <c r="G69">
+        <v>149.0</v>
+      </c>
+      <c r="H69">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70">
+        <v>50</v>
+      </c>
+      <c r="B70" t="s">
+        <v>262</v>
+      </c>
+      <c r="C70" t="s">
+        <v>263</v>
+      </c>
+      <c r="D70" t="s">
+        <v>264</v>
+      </c>
+      <c r="E70">
+        <v>2017</v>
+      </c>
+      <c r="F70" t="s">
+        <v>265</v>
+      </c>
+      <c r="G70">
+        <v>165.0</v>
+      </c>
+      <c r="H70">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71">
+        <v>50</v>
+      </c>
+      <c r="B71" t="s">
+        <v>266</v>
+      </c>
+      <c r="C71" t="s">
+        <v>267</v>
+      </c>
+      <c r="D71" t="s">
+        <v>268</v>
+      </c>
+      <c r="E71">
+        <v>2016</v>
+      </c>
+      <c r="F71" t="s">
+        <v>269</v>
+      </c>
+      <c r="G71">
+        <v>165.0</v>
+      </c>
+      <c r="H71">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72">
+        <v>50</v>
+      </c>
+      <c r="B72" t="s">
+        <v>270</v>
+      </c>
+      <c r="C72" t="s">
+        <v>271</v>
+      </c>
+      <c r="D72" t="s">
+        <v>272</v>
+      </c>
+      <c r="E72">
+        <v>2017</v>
+      </c>
+      <c r="F72" t="s">
+        <v>273</v>
+      </c>
+      <c r="G72">
+        <v>165.0</v>
+      </c>
+      <c r="H72">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73">
+        <v>50</v>
+      </c>
+      <c r="B73" t="s">
+        <v>274</v>
+      </c>
+      <c r="C73" t="s">
+        <v>275</v>
+      </c>
+      <c r="D73" t="s">
+        <v>276</v>
+      </c>
+      <c r="E73">
+        <v>2018</v>
+      </c>
+      <c r="F73" t="s">
+        <v>265</v>
+      </c>
+      <c r="G73">
+        <v>165.0</v>
+      </c>
+      <c r="H73">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74">
+        <v>50</v>
+      </c>
+      <c r="B74" t="s">
+        <v>277</v>
+      </c>
+      <c r="C74" t="s">
+        <v>278</v>
+      </c>
+      <c r="D74" t="s">
+        <v>279</v>
+      </c>
+      <c r="E74">
+        <v>2015</v>
+      </c>
+      <c r="F74" t="s">
+        <v>273</v>
+      </c>
+      <c r="G74">
+        <v>165.0</v>
+      </c>
+      <c r="H74">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>1</v>
+      </c>
+      <c r="B77" t="s">
+        <v>2</v>
+      </c>
+      <c r="C77" t="s">
+        <v>3</v>
+      </c>
+      <c r="D77" t="s">
+        <v>4</v>
+      </c>
+      <c r="E77" t="s">
+        <v>5</v>
+      </c>
+      <c r="F77" t="s">
+        <v>6</v>
+      </c>
+      <c r="G77" t="s">
+        <v>7</v>
+      </c>
+      <c r="H77" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78">
+        <v>1</v>
+      </c>
+      <c r="B78" t="s">
+        <v>281</v>
+      </c>
+      <c r="C78" t="s">
+        <v>282</v>
+      </c>
+      <c r="D78" t="s">
+        <v>283</v>
+      </c>
+      <c r="E78">
+        <v>2009</v>
+      </c>
+      <c r="F78" t="s">
+        <v>284</v>
+      </c>
+      <c r="G78">
+        <v>7.0</v>
+      </c>
+      <c r="H78">
+        <v>11844</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79">
+        <v>2</v>
+      </c>
+      <c r="B79" t="s">
+        <v>285</v>
+      </c>
+      <c r="C79" t="s">
+        <v>286</v>
+      </c>
+      <c r="D79" t="s">
+        <v>287</v>
+      </c>
+      <c r="E79">
+        <v>2010</v>
+      </c>
+      <c r="F79" t="s">
+        <v>288</v>
+      </c>
+      <c r="G79">
+        <v>8.0</v>
+      </c>
+      <c r="H79">
+        <v>9737</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80">
+        <v>3</v>
+      </c>
+      <c r="B80" t="s">
+        <v>289</v>
+      </c>
+      <c r="C80" t="s">
+        <v>290</v>
+      </c>
+      <c r="D80" t="s">
+        <v>291</v>
+      </c>
+      <c r="E80">
+        <v>2011</v>
+      </c>
+      <c r="F80" t="s">
+        <v>292</v>
+      </c>
+      <c r="G80">
+        <v>8.0</v>
+      </c>
+      <c r="H80">
+        <v>8505</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81">
+        <v>4</v>
+      </c>
+      <c r="B81" t="s">
+        <v>293</v>
+      </c>
+      <c r="C81" t="s">
+        <v>294</v>
+      </c>
+      <c r="D81" t="s">
+        <v>295</v>
+      </c>
+      <c r="E81">
+        <v>2011</v>
+      </c>
+      <c r="F81" t="s">
+        <v>296</v>
+      </c>
+      <c r="G81">
+        <v>14.0</v>
+      </c>
+      <c r="H81">
+        <v>7630</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82">
+        <v>5</v>
+      </c>
+      <c r="B82" t="s">
+        <v>297</v>
+      </c>
+      <c r="C82" t="s">
+        <v>298</v>
+      </c>
+      <c r="D82" t="s">
+        <v>299</v>
+      </c>
+      <c r="E82">
+        <v>2009</v>
+      </c>
+      <c r="F82" t="s">
+        <v>300</v>
+      </c>
+      <c r="G82">
+        <v>14.0</v>
+      </c>
+      <c r="H82">
+        <v>6952</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83">
+        <v>6</v>
+      </c>
+      <c r="B83" t="s">
+        <v>301</v>
+      </c>
+      <c r="C83" t="s">
+        <v>302</v>
+      </c>
+      <c r="D83" t="s">
+        <v>303</v>
+      </c>
+      <c r="E83">
+        <v>2010</v>
+      </c>
+      <c r="F83" t="s">
+        <v>304</v>
+      </c>
+      <c r="G83">
+        <v>18.0</v>
+      </c>
+      <c r="H83">
+        <v>6397</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84">
+        <v>7</v>
+      </c>
+      <c r="B84" t="s">
+        <v>305</v>
+      </c>
+      <c r="C84" t="s">
+        <v>306</v>
+      </c>
+      <c r="D84" t="s">
+        <v>307</v>
+      </c>
+      <c r="E84">
+        <v>2013</v>
+      </c>
+      <c r="F84" t="s">
+        <v>308</v>
+      </c>
+      <c r="G84">
+        <v>22.0</v>
+      </c>
+      <c r="H84">
+        <v>5929</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85">
+        <v>8</v>
+      </c>
+      <c r="B85" t="s">
+        <v>309</v>
+      </c>
+      <c r="C85" t="s">
+        <v>310</v>
+      </c>
+      <c r="D85" t="s">
+        <v>311</v>
+      </c>
+      <c r="E85">
+        <v>2012</v>
+      </c>
+      <c r="F85" t="s">
+        <v>312</v>
+      </c>
+      <c r="G85">
+        <v>24.0</v>
+      </c>
+      <c r="H85">
+        <v>5523</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86">
+        <v>9</v>
+      </c>
+      <c r="B86" t="s">
+        <v>313</v>
+      </c>
+      <c r="C86" t="s">
+        <v>314</v>
+      </c>
+      <c r="D86" t="s">
+        <v>315</v>
+      </c>
+      <c r="E86">
+        <v>2010</v>
+      </c>
+      <c r="F86" t="s">
+        <v>316</v>
+      </c>
+      <c r="G86">
+        <v>25.0</v>
+      </c>
+      <c r="H86">
+        <v>5165</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87">
+        <v>10</v>
+      </c>
+      <c r="B87" t="s">
+        <v>317</v>
+      </c>
+      <c r="C87" t="s">
+        <v>318</v>
+      </c>
+      <c r="D87" t="s">
+        <v>319</v>
+      </c>
+      <c r="E87">
+        <v>2009</v>
+      </c>
+      <c r="F87" t="s">
+        <v>320</v>
+      </c>
+      <c r="G87">
+        <v>26.0</v>
+      </c>
+      <c r="H87">
+        <v>4844</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88">
+        <v>11</v>
+      </c>
+      <c r="B88" t="s">
+        <v>33</v>
+      </c>
+      <c r="C88" t="s">
+        <v>321</v>
+      </c>
+      <c r="D88" t="s">
+        <v>322</v>
+      </c>
+      <c r="E88">
+        <v>2011</v>
+      </c>
+      <c r="F88" t="s">
+        <v>323</v>
+      </c>
+      <c r="G88">
+        <v>31.0</v>
+      </c>
+      <c r="H88">
+        <v>4555</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89">
+        <v>12</v>
+      </c>
+      <c r="B89" t="s">
+        <v>324</v>
+      </c>
+      <c r="C89" t="s">
+        <v>325</v>
+      </c>
+      <c r="D89" t="s">
+        <v>326</v>
+      </c>
+      <c r="E89">
+        <v>2011</v>
+      </c>
+      <c r="F89" t="s">
+        <v>327</v>
+      </c>
+      <c r="G89">
+        <v>38.0</v>
+      </c>
+      <c r="H89">
+        <v>4290</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90">
+        <v>13</v>
+      </c>
+      <c r="B90" t="s">
+        <v>328</v>
+      </c>
+      <c r="C90" t="s">
+        <v>329</v>
+      </c>
+      <c r="D90" t="s">
+        <v>330</v>
+      </c>
+      <c r="E90">
+        <v>2012</v>
+      </c>
+      <c r="F90" t="s">
+        <v>331</v>
+      </c>
+      <c r="G90">
+        <v>39.0</v>
+      </c>
+      <c r="H90">
+        <v>4047</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91">
+        <v>14</v>
+      </c>
+      <c r="B91" t="s">
+        <v>332</v>
+      </c>
+      <c r="C91" t="s">
+        <v>333</v>
+      </c>
+      <c r="D91" t="s">
+        <v>334</v>
+      </c>
+      <c r="E91">
+        <v>2010</v>
+      </c>
+      <c r="F91" t="s">
+        <v>335</v>
+      </c>
+      <c r="G91">
+        <v>40.0</v>
+      </c>
+      <c r="H91">
+        <v>3822</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92">
+        <v>15</v>
+      </c>
+      <c r="B92" t="s">
+        <v>336</v>
+      </c>
+      <c r="C92" t="s">
+        <v>337</v>
+      </c>
+      <c r="D92" t="s">
+        <v>338</v>
+      </c>
+      <c r="E92">
+        <v>2011</v>
+      </c>
+      <c r="F92" t="s">
+        <v>339</v>
+      </c>
+      <c r="G92">
+        <v>47.0</v>
+      </c>
+      <c r="H92">
+        <v>3612</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93">
+        <v>16</v>
+      </c>
+      <c r="B93" t="s">
+        <v>340</v>
+      </c>
+      <c r="C93" t="s">
+        <v>341</v>
+      </c>
+      <c r="D93" t="s">
+        <v>342</v>
+      </c>
+      <c r="E93">
+        <v>2011</v>
+      </c>
+      <c r="F93" t="s">
+        <v>343</v>
+      </c>
+      <c r="G93">
+        <v>49.0</v>
+      </c>
+      <c r="H93">
+        <v>3416</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94">
+        <v>17</v>
+      </c>
+      <c r="B94" t="s">
+        <v>344</v>
+      </c>
+      <c r="C94" t="s">
+        <v>345</v>
+      </c>
+      <c r="D94" t="s">
+        <v>346</v>
+      </c>
+      <c r="E94">
+        <v>2009</v>
+      </c>
+      <c r="F94" t="s">
+        <v>347</v>
+      </c>
+      <c r="G94">
+        <v>50.0</v>
+      </c>
+      <c r="H94">
+        <v>3231</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95">
+        <v>18</v>
+      </c>
+      <c r="B95" t="s">
+        <v>348</v>
+      </c>
+      <c r="C95" t="s">
+        <v>349</v>
+      </c>
+      <c r="D95" t="s">
+        <v>350</v>
+      </c>
+      <c r="E95">
+        <v>2012</v>
+      </c>
+      <c r="F95" t="s">
+        <v>351</v>
+      </c>
+      <c r="G95">
+        <v>51.0</v>
+      </c>
+      <c r="H95">
+        <v>3058</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96">
+        <v>19</v>
+      </c>
+      <c r="B96" t="s">
+        <v>352</v>
+      </c>
+      <c r="C96" t="s">
+        <v>353</v>
+      </c>
+      <c r="D96" t="s">
+        <v>354</v>
+      </c>
+      <c r="E96">
+        <v>2010</v>
+      </c>
+      <c r="F96" t="s">
+        <v>355</v>
+      </c>
+      <c r="G96">
+        <v>51.0</v>
+      </c>
+      <c r="H96">
+        <v>2893</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97">
+        <v>20</v>
+      </c>
+      <c r="B97" t="s">
+        <v>356</v>
+      </c>
+      <c r="C97" t="s">
+        <v>357</v>
+      </c>
+      <c r="D97" t="s">
+        <v>358</v>
+      </c>
+      <c r="E97">
+        <v>2007</v>
+      </c>
+      <c r="F97" t="s">
+        <v>359</v>
+      </c>
+      <c r="G97">
+        <v>52.0</v>
+      </c>
+      <c r="H97">
+        <v>2737</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98">
+        <v>21</v>
+      </c>
+      <c r="B98" t="s">
+        <v>360</v>
+      </c>
+      <c r="C98" t="s">
+        <v>361</v>
+      </c>
+      <c r="D98" t="s">
+        <v>362</v>
+      </c>
+      <c r="E98">
+        <v>2011</v>
+      </c>
+      <c r="F98" t="s">
+        <v>363</v>
+      </c>
+      <c r="G98">
+        <v>53.0</v>
+      </c>
+      <c r="H98">
+        <v>2589</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99">
+        <v>22</v>
+      </c>
+      <c r="B99" t="s">
+        <v>364</v>
+      </c>
+      <c r="C99" t="s">
+        <v>365</v>
+      </c>
+      <c r="D99" t="s">
+        <v>366</v>
+      </c>
+      <c r="E99">
+        <v>2010</v>
+      </c>
+      <c r="F99" t="s">
+        <v>367</v>
+      </c>
+      <c r="G99">
+        <v>54.0</v>
+      </c>
+      <c r="H99">
+        <v>2447</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100">
+        <v>23</v>
+      </c>
+      <c r="B100" t="s">
+        <v>368</v>
+      </c>
+      <c r="C100" t="s">
+        <v>369</v>
+      </c>
+      <c r="D100" t="s">
+        <v>370</v>
+      </c>
+      <c r="E100">
+        <v>2013</v>
+      </c>
+      <c r="F100" t="s">
+        <v>371</v>
+      </c>
+      <c r="G100">
+        <v>56.0</v>
+      </c>
+      <c r="H100">
+        <v>2312</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101">
+        <v>24</v>
+      </c>
+      <c r="B101" t="s">
+        <v>372</v>
+      </c>
+      <c r="C101" t="s">
+        <v>373</v>
+      </c>
+      <c r="D101" t="s">
+        <v>374</v>
+      </c>
+      <c r="E101">
+        <v>2010</v>
+      </c>
+      <c r="F101" t="s">
+        <v>375</v>
+      </c>
+      <c r="G101">
+        <v>59.0</v>
+      </c>
+      <c r="H101">
+        <v>2183</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102">
+        <v>25</v>
+      </c>
+      <c r="B102" t="s">
+        <v>376</v>
+      </c>
+      <c r="C102" t="s">
+        <v>377</v>
+      </c>
+      <c r="D102" t="s">
+        <v>378</v>
+      </c>
+      <c r="E102">
+        <v>2011</v>
+      </c>
+      <c r="F102" t="s">
+        <v>379</v>
+      </c>
+      <c r="G102">
+        <v>60.0</v>
+      </c>
+      <c r="H102">
+        <v>2059</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103">
+        <v>26</v>
+      </c>
+      <c r="B103" t="s">
+        <v>380</v>
+      </c>
+      <c r="C103" t="s">
+        <v>381</v>
+      </c>
+      <c r="D103" t="s">
+        <v>382</v>
+      </c>
+      <c r="E103">
+        <v>2011</v>
+      </c>
+      <c r="F103" t="s">
+        <v>383</v>
+      </c>
+      <c r="G103">
+        <v>62.0</v>
+      </c>
+      <c r="H103">
+        <v>1940</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104">
+        <v>27</v>
+      </c>
+      <c r="B104" t="s">
+        <v>384</v>
+      </c>
+      <c r="C104" t="s">
+        <v>385</v>
+      </c>
+      <c r="D104" t="s">
+        <v>386</v>
+      </c>
+      <c r="E104">
+        <v>2010</v>
+      </c>
+      <c r="F104" t="s">
+        <v>387</v>
+      </c>
+      <c r="G104">
+        <v>67.0</v>
+      </c>
+      <c r="H104">
+        <v>1825</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105">
+        <v>28</v>
+      </c>
+      <c r="B105" t="s">
+        <v>388</v>
+      </c>
+      <c r="C105" t="s">
+        <v>389</v>
+      </c>
+      <c r="D105" t="s">
+        <v>390</v>
+      </c>
+      <c r="E105">
+        <v>2010</v>
+      </c>
+      <c r="F105" t="s">
+        <v>391</v>
+      </c>
+      <c r="G105">
+        <v>67.0</v>
+      </c>
+      <c r="H105">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106">
+        <v>29</v>
+      </c>
+      <c r="B106" t="s">
+        <v>392</v>
+      </c>
+      <c r="C106" t="s">
+        <v>393</v>
+      </c>
+      <c r="D106" t="s">
+        <v>394</v>
+      </c>
+      <c r="E106">
+        <v>2012</v>
+      </c>
+      <c r="F106" t="s">
+        <v>395</v>
+      </c>
+      <c r="G106">
+        <v>72.0</v>
+      </c>
+      <c r="H106">
+        <v>1608</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107">
+        <v>30</v>
+      </c>
+      <c r="B107" t="s">
+        <v>396</v>
+      </c>
+      <c r="C107" t="s">
+        <v>397</v>
+      </c>
+      <c r="D107" t="s">
+        <v>398</v>
+      </c>
+      <c r="E107">
+        <v>2010</v>
+      </c>
+      <c r="F107" t="s">
+        <v>399</v>
+      </c>
+      <c r="G107">
+        <v>73.0</v>
+      </c>
+      <c r="H107">
+        <v>1505</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108">
+        <v>31</v>
+      </c>
+      <c r="B108" t="s">
+        <v>400</v>
+      </c>
+      <c r="C108" t="s">
+        <v>401</v>
+      </c>
+      <c r="D108" t="s">
+        <v>402</v>
+      </c>
+      <c r="E108">
+        <v>2012</v>
+      </c>
+      <c r="F108" t="s">
+        <v>403</v>
+      </c>
+      <c r="G108">
+        <v>77.0</v>
+      </c>
+      <c r="H108">
+        <v>1405</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109">
+        <v>32</v>
+      </c>
+      <c r="B109" t="s">
+        <v>404</v>
+      </c>
+      <c r="C109" t="s">
+        <v>405</v>
+      </c>
+      <c r="D109" t="s">
+        <v>406</v>
+      </c>
+      <c r="E109">
+        <v>2012</v>
+      </c>
+      <c r="F109" t="s">
+        <v>407</v>
+      </c>
+      <c r="G109">
+        <v>90.0</v>
+      </c>
+      <c r="H109">
+        <v>1308</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110">
+        <v>33</v>
+      </c>
+      <c r="B110" t="s">
+        <v>408</v>
+      </c>
+      <c r="C110" t="s">
+        <v>409</v>
+      </c>
+      <c r="D110" t="s">
+        <v>410</v>
+      </c>
+      <c r="E110">
+        <v>2010</v>
+      </c>
+      <c r="F110" t="s">
+        <v>411</v>
+      </c>
+      <c r="G110">
+        <v>94.0</v>
+      </c>
+      <c r="H110">
+        <v>1215</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111">
+        <v>34</v>
+      </c>
+      <c r="B111" t="s">
+        <v>412</v>
+      </c>
+      <c r="C111" t="s">
+        <v>413</v>
+      </c>
+      <c r="D111" t="s">
+        <v>414</v>
+      </c>
+      <c r="E111">
+        <v>2009</v>
+      </c>
+      <c r="F111" t="s">
+        <v>415</v>
+      </c>
+      <c r="G111">
+        <v>96.0</v>
+      </c>
+      <c r="H111">
+        <v>1124</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112">
+        <v>35</v>
+      </c>
+      <c r="B112" t="s">
+        <v>416</v>
+      </c>
+      <c r="C112" t="s">
+        <v>417</v>
+      </c>
+      <c r="D112" t="s">
+        <v>418</v>
+      </c>
+      <c r="E112">
+        <v>2011</v>
+      </c>
+      <c r="F112" t="s">
+        <v>419</v>
+      </c>
+      <c r="G112">
+        <v>96.0</v>
+      </c>
+      <c r="H112">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113">
+        <v>36</v>
+      </c>
+      <c r="B113" t="s">
+        <v>420</v>
+      </c>
+      <c r="C113" t="s">
+        <v>421</v>
+      </c>
+      <c r="D113" t="s">
+        <v>422</v>
+      </c>
+      <c r="E113">
+        <v>2011</v>
+      </c>
+      <c r="F113" t="s">
+        <v>423</v>
+      </c>
+      <c r="G113">
+        <v>97.0</v>
+      </c>
+      <c r="H113">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114">
+        <v>37</v>
+      </c>
+      <c r="B114" t="s">
+        <v>424</v>
+      </c>
+      <c r="C114" t="s">
+        <v>425</v>
+      </c>
+      <c r="D114" t="s">
+        <v>426</v>
+      </c>
+      <c r="E114">
+        <v>2012</v>
+      </c>
+      <c r="F114" t="s">
+        <v>427</v>
+      </c>
+      <c r="G114">
+        <v>97.0</v>
+      </c>
+      <c r="H114">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115">
+        <v>38</v>
+      </c>
+      <c r="B115" t="s">
+        <v>428</v>
+      </c>
+      <c r="C115" t="s">
+        <v>429</v>
+      </c>
+      <c r="D115" t="s">
+        <v>430</v>
+      </c>
+      <c r="E115">
+        <v>2013</v>
+      </c>
+      <c r="F115" t="s">
+        <v>431</v>
+      </c>
+      <c r="G115">
+        <v>99.0</v>
+      </c>
+      <c r="H115">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116">
+        <v>39</v>
+      </c>
+      <c r="B116" t="s">
+        <v>432</v>
+      </c>
+      <c r="C116" t="s">
+        <v>433</v>
+      </c>
+      <c r="D116" t="s">
+        <v>434</v>
+      </c>
+      <c r="E116">
+        <v>2010</v>
+      </c>
+      <c r="F116" t="s">
+        <v>435</v>
+      </c>
+      <c r="G116">
+        <v>108.0</v>
+      </c>
+      <c r="H116">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>1</v>
+      </c>
+      <c r="B119" t="s">
+        <v>2</v>
+      </c>
+      <c r="C119" t="s">
+        <v>3</v>
+      </c>
+      <c r="D119" t="s">
+        <v>4</v>
+      </c>
+      <c r="E119" t="s">
+        <v>5</v>
+      </c>
+      <c r="F119" t="s">
+        <v>6</v>
+      </c>
+      <c r="G119" t="s">
+        <v>7</v>
+      </c>
+      <c r="H119" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120">
+        <v>1</v>
+      </c>
+      <c r="B120" t="s">
+        <v>437</v>
+      </c>
+      <c r="C120" t="s">
+        <v>438</v>
+      </c>
+      <c r="D120" t="s">
+        <v>439</v>
+      </c>
+      <c r="E120">
+        <v>2011</v>
+      </c>
+      <c r="F120" t="s">
+        <v>440</v>
+      </c>
+      <c r="G120">
+        <v>3.0</v>
+      </c>
+      <c r="H120">
+        <v>10837</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121">
+        <v>1</v>
+      </c>
+      <c r="B121" t="s">
+        <v>437</v>
+      </c>
+      <c r="C121" t="s">
+        <v>441</v>
+      </c>
+      <c r="D121" t="s">
+        <v>442</v>
+      </c>
+      <c r="E121">
+        <v>2012</v>
+      </c>
+      <c r="F121" t="s">
+        <v>440</v>
+      </c>
+      <c r="G121">
+        <v>3.0</v>
+      </c>
+      <c r="H121">
+        <v>10837</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122">
+        <v>2</v>
+      </c>
+      <c r="B122" t="s">
+        <v>443</v>
+      </c>
+      <c r="C122" t="s">
+        <v>444</v>
+      </c>
+      <c r="D122" t="s">
+        <v>445</v>
+      </c>
+      <c r="E122">
+        <v>2011</v>
+      </c>
+      <c r="F122" t="s">
+        <v>446</v>
+      </c>
+      <c r="G122">
+        <v>9.0</v>
+      </c>
+      <c r="H122">
+        <v>8730</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123">
+        <v>2</v>
+      </c>
+      <c r="B123" t="s">
+        <v>443</v>
+      </c>
+      <c r="C123" t="s">
+        <v>447</v>
+      </c>
+      <c r="D123" t="s">
+        <v>448</v>
+      </c>
+      <c r="E123">
+        <v>2011</v>
+      </c>
+      <c r="F123" t="s">
+        <v>446</v>
+      </c>
+      <c r="G123">
+        <v>9.0</v>
+      </c>
+      <c r="H123">
+        <v>8730</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124">
+        <v>3</v>
+      </c>
+      <c r="B124" t="s">
+        <v>449</v>
+      </c>
+      <c r="C124" t="s">
+        <v>450</v>
+      </c>
+      <c r="D124" t="s">
+        <v>451</v>
+      </c>
+      <c r="E124">
+        <v>2010</v>
+      </c>
+      <c r="F124" t="s">
+        <v>452</v>
+      </c>
+      <c r="G124">
+        <v>18.0</v>
+      </c>
+      <c r="H124">
+        <v>7497</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125">
+        <v>3</v>
+      </c>
+      <c r="B125" t="s">
+        <v>449</v>
+      </c>
+      <c r="C125" t="s">
+        <v>453</v>
+      </c>
+      <c r="D125" t="s">
+        <v>454</v>
+      </c>
+      <c r="E125">
+        <v>2010</v>
+      </c>
+      <c r="F125" t="s">
+        <v>452</v>
+      </c>
+      <c r="G125">
+        <v>18.0</v>
+      </c>
+      <c r="H125">
+        <v>7497</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126">
+        <v>4</v>
+      </c>
+      <c r="B126" t="s">
+        <v>455</v>
+      </c>
+      <c r="C126" t="s">
+        <v>456</v>
+      </c>
+      <c r="D126" t="s">
+        <v>457</v>
+      </c>
+      <c r="E126">
+        <v>2011</v>
+      </c>
+      <c r="F126" t="s">
+        <v>458</v>
+      </c>
+      <c r="G126">
+        <v>23.0</v>
+      </c>
+      <c r="H126">
+        <v>6623</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127">
+        <v>4</v>
+      </c>
+      <c r="B127" t="s">
+        <v>455</v>
+      </c>
+      <c r="C127" t="s">
+        <v>459</v>
+      </c>
+      <c r="D127" t="s">
+        <v>460</v>
+      </c>
+      <c r="E127">
+        <v>2013</v>
+      </c>
+      <c r="F127" t="s">
+        <v>458</v>
+      </c>
+      <c r="G127">
+        <v>23.0</v>
+      </c>
+      <c r="H127">
+        <v>6623</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128">
+        <v>5</v>
+      </c>
+      <c r="B128" t="s">
+        <v>461</v>
+      </c>
+      <c r="C128" t="s">
+        <v>462</v>
+      </c>
+      <c r="D128" t="s">
+        <v>463</v>
+      </c>
+      <c r="E128">
+        <v>2010</v>
+      </c>
+      <c r="F128" t="s">
+        <v>464</v>
+      </c>
+      <c r="G128">
+        <v>23.0</v>
+      </c>
+      <c r="H128">
+        <v>5944</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129">
+        <v>5</v>
+      </c>
+      <c r="B129" t="s">
+        <v>461</v>
+      </c>
+      <c r="C129" t="s">
+        <v>465</v>
+      </c>
+      <c r="D129" t="s">
+        <v>466</v>
+      </c>
+      <c r="E129">
+        <v>2010</v>
+      </c>
+      <c r="F129" t="s">
+        <v>464</v>
+      </c>
+      <c r="G129">
+        <v>23.0</v>
+      </c>
+      <c r="H129">
+        <v>5944</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130">
+        <v>6</v>
+      </c>
+      <c r="B130" t="s">
+        <v>467</v>
+      </c>
+      <c r="C130" t="s">
+        <v>468</v>
+      </c>
+      <c r="D130" t="s">
+        <v>469</v>
+      </c>
+      <c r="E130">
+        <v>2010</v>
+      </c>
+      <c r="F130" t="s">
+        <v>470</v>
+      </c>
+      <c r="G130">
+        <v>24.0</v>
+      </c>
+      <c r="H130">
+        <v>5390</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131">
+        <v>6</v>
+      </c>
+      <c r="B131" t="s">
+        <v>467</v>
+      </c>
+      <c r="C131" t="s">
+        <v>471</v>
+      </c>
+      <c r="D131" t="s">
+        <v>472</v>
+      </c>
+      <c r="E131">
+        <v>2011</v>
+      </c>
+      <c r="F131" t="s">
+        <v>470</v>
+      </c>
+      <c r="G131">
+        <v>24.0</v>
+      </c>
+      <c r="H131">
+        <v>5390</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132">
+        <v>7</v>
+      </c>
+      <c r="B132" t="s">
+        <v>473</v>
+      </c>
+      <c r="C132" t="s">
+        <v>474</v>
+      </c>
+      <c r="D132" t="s">
+        <v>475</v>
+      </c>
+      <c r="E132">
+        <v>2011</v>
+      </c>
+      <c r="F132" t="s">
+        <v>476</v>
+      </c>
+      <c r="G132">
+        <v>26.0</v>
+      </c>
+      <c r="H132">
+        <v>4921</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133">
+        <v>7</v>
+      </c>
+      <c r="B133" t="s">
+        <v>473</v>
+      </c>
+      <c r="C133" t="s">
+        <v>477</v>
+      </c>
+      <c r="D133" t="s">
+        <v>478</v>
+      </c>
+      <c r="E133">
+        <v>2013</v>
+      </c>
+      <c r="F133" t="s">
+        <v>476</v>
+      </c>
+      <c r="G133">
+        <v>26.0</v>
+      </c>
+      <c r="H133">
+        <v>4921</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134">
+        <v>8</v>
+      </c>
+      <c r="B134" t="s">
+        <v>479</v>
+      </c>
+      <c r="C134" t="s">
+        <v>480</v>
+      </c>
+      <c r="D134" t="s">
+        <v>481</v>
+      </c>
+      <c r="E134">
+        <v>2010</v>
+      </c>
+      <c r="F134" t="s">
+        <v>482</v>
+      </c>
+      <c r="G134">
+        <v>26.0</v>
+      </c>
+      <c r="H134">
+        <v>4515</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135">
+        <v>8</v>
+      </c>
+      <c r="B135" t="s">
+        <v>479</v>
+      </c>
+      <c r="C135" t="s">
+        <v>483</v>
+      </c>
+      <c r="D135" t="s">
+        <v>484</v>
+      </c>
+      <c r="E135">
+        <v>2008</v>
+      </c>
+      <c r="F135" t="s">
+        <v>482</v>
+      </c>
+      <c r="G135">
+        <v>26.0</v>
+      </c>
+      <c r="H135">
+        <v>4515</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136">
+        <v>9</v>
+      </c>
+      <c r="B136" t="s">
+        <v>485</v>
+      </c>
+      <c r="C136" t="s">
+        <v>486</v>
+      </c>
+      <c r="D136" t="s">
+        <v>487</v>
+      </c>
+      <c r="E136">
+        <v>2011</v>
+      </c>
+      <c r="F136" t="s">
+        <v>488</v>
+      </c>
+      <c r="G136">
+        <v>26.0</v>
+      </c>
+      <c r="H136">
+        <v>4157</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137">
+        <v>9</v>
+      </c>
+      <c r="B137" t="s">
+        <v>485</v>
+      </c>
+      <c r="C137" t="s">
+        <v>489</v>
+      </c>
+      <c r="D137" t="s">
+        <v>490</v>
+      </c>
+      <c r="E137">
+        <v>2015</v>
+      </c>
+      <c r="F137" t="s">
+        <v>488</v>
+      </c>
+      <c r="G137">
+        <v>26.0</v>
+      </c>
+      <c r="H137">
+        <v>4157</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138">
+        <v>10</v>
+      </c>
+      <c r="B138" t="s">
+        <v>491</v>
+      </c>
+      <c r="C138" t="s">
+        <v>492</v>
+      </c>
+      <c r="D138" t="s">
+        <v>493</v>
+      </c>
+      <c r="E138">
+        <v>2011</v>
+      </c>
+      <c r="F138" t="s">
+        <v>494</v>
+      </c>
+      <c r="G138">
+        <v>28.0</v>
+      </c>
+      <c r="H138">
+        <v>3837</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139">
+        <v>10</v>
+      </c>
+      <c r="B139" t="s">
+        <v>491</v>
+      </c>
+      <c r="C139" t="s">
+        <v>495</v>
+      </c>
+      <c r="D139" t="s">
+        <v>496</v>
+      </c>
+      <c r="E139">
+        <v>2011</v>
+      </c>
+      <c r="F139" t="s">
+        <v>494</v>
+      </c>
+      <c r="G139">
+        <v>28.0</v>
+      </c>
+      <c r="H139">
+        <v>3837</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140">
+        <v>11</v>
+      </c>
+      <c r="B140" t="s">
+        <v>497</v>
+      </c>
+      <c r="C140" t="s">
+        <v>498</v>
+      </c>
+      <c r="D140" t="s">
+        <v>499</v>
+      </c>
+      <c r="E140">
+        <v>2013</v>
+      </c>
+      <c r="F140" t="s">
+        <v>500</v>
+      </c>
+      <c r="G140">
+        <v>33.0</v>
+      </c>
+      <c r="H140">
+        <v>3547</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141">
+        <v>11</v>
+      </c>
+      <c r="B141" t="s">
+        <v>497</v>
+      </c>
+      <c r="C141" t="s">
+        <v>501</v>
+      </c>
+      <c r="D141" t="s">
+        <v>502</v>
+      </c>
+      <c r="E141">
+        <v>2014</v>
+      </c>
+      <c r="F141" t="s">
+        <v>500</v>
+      </c>
+      <c r="G141">
+        <v>33.0</v>
+      </c>
+      <c r="H141">
+        <v>3547</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142">
+        <v>12</v>
+      </c>
+      <c r="B142" t="s">
+        <v>503</v>
+      </c>
+      <c r="C142" t="s">
+        <v>504</v>
+      </c>
+      <c r="D142" t="s">
+        <v>505</v>
+      </c>
+      <c r="E142">
+        <v>2009</v>
+      </c>
+      <c r="F142" t="s">
+        <v>506</v>
+      </c>
+      <c r="G142">
+        <v>34.0</v>
+      </c>
+      <c r="H142">
+        <v>3283</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143">
+        <v>12</v>
+      </c>
+      <c r="B143" t="s">
+        <v>503</v>
+      </c>
+      <c r="C143" t="s">
+        <v>507</v>
+      </c>
+      <c r="D143" t="s">
+        <v>508</v>
+      </c>
+      <c r="E143">
+        <v>2014</v>
+      </c>
+      <c r="F143" t="s">
+        <v>506</v>
+      </c>
+      <c r="G143">
+        <v>34.0</v>
+      </c>
+      <c r="H143">
+        <v>3283</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144">
+        <v>13</v>
+      </c>
+      <c r="B144" t="s">
+        <v>509</v>
+      </c>
+      <c r="C144" t="s">
+        <v>510</v>
+      </c>
+      <c r="D144" t="s">
+        <v>511</v>
+      </c>
+      <c r="E144">
+        <v>2011</v>
+      </c>
+      <c r="F144" t="s">
+        <v>512</v>
+      </c>
+      <c r="G144">
+        <v>34.0</v>
+      </c>
+      <c r="H144">
+        <v>3040</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145">
+        <v>13</v>
+      </c>
+      <c r="B145" t="s">
+        <v>509</v>
+      </c>
+      <c r="C145" t="s">
+        <v>513</v>
+      </c>
+      <c r="D145" t="s">
+        <v>514</v>
+      </c>
+      <c r="E145">
+        <v>2014</v>
+      </c>
+      <c r="F145" t="s">
+        <v>512</v>
+      </c>
+      <c r="G145">
+        <v>34.0</v>
+      </c>
+      <c r="H145">
+        <v>3040</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146">
+        <v>14</v>
+      </c>
+      <c r="B146" t="s">
+        <v>82</v>
+      </c>
+      <c r="C146" t="s">
+        <v>515</v>
+      </c>
+      <c r="D146" t="s">
+        <v>516</v>
+      </c>
+      <c r="E146">
+        <v>2013</v>
+      </c>
+      <c r="F146" t="s">
+        <v>517</v>
+      </c>
+      <c r="G146">
+        <v>36.0</v>
+      </c>
+      <c r="H146">
+        <v>2814</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147">
+        <v>14</v>
+      </c>
+      <c r="B147" t="s">
+        <v>82</v>
+      </c>
+      <c r="C147" t="s">
+        <v>518</v>
+      </c>
+      <c r="D147" t="s">
+        <v>519</v>
+      </c>
+      <c r="E147">
+        <v>2012</v>
+      </c>
+      <c r="F147" t="s">
+        <v>517</v>
+      </c>
+      <c r="G147">
+        <v>36.0</v>
+      </c>
+      <c r="H147">
+        <v>2814</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148">
+        <v>15</v>
+      </c>
+      <c r="B148" t="s">
+        <v>520</v>
+      </c>
+      <c r="C148" t="s">
+        <v>521</v>
+      </c>
+      <c r="D148" t="s">
+        <v>522</v>
+      </c>
+      <c r="E148">
+        <v>2010</v>
+      </c>
+      <c r="F148" t="s">
+        <v>523</v>
+      </c>
+      <c r="G148">
+        <v>39.0</v>
+      </c>
+      <c r="H148">
+        <v>2604</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149">
+        <v>15</v>
+      </c>
+      <c r="B149" t="s">
+        <v>520</v>
+      </c>
+      <c r="C149" t="s">
+        <v>524</v>
+      </c>
+      <c r="D149" t="s">
+        <v>525</v>
+      </c>
+      <c r="E149">
+        <v>2010</v>
+      </c>
+      <c r="F149" t="s">
+        <v>523</v>
+      </c>
+      <c r="G149">
+        <v>39.0</v>
+      </c>
+      <c r="H149">
+        <v>2604</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150">
+        <v>16</v>
+      </c>
+      <c r="B150" t="s">
+        <v>526</v>
+      </c>
+      <c r="C150" t="s">
+        <v>527</v>
+      </c>
+      <c r="D150" t="s">
+        <v>528</v>
+      </c>
+      <c r="E150">
+        <v>2009</v>
+      </c>
+      <c r="F150" t="s">
+        <v>529</v>
+      </c>
+      <c r="G150">
+        <v>46.0</v>
+      </c>
+      <c r="H150">
+        <v>2408</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151">
+        <v>16</v>
+      </c>
+      <c r="B151" t="s">
+        <v>526</v>
+      </c>
+      <c r="C151" t="s">
+        <v>530</v>
+      </c>
+      <c r="D151" t="s">
+        <v>531</v>
+      </c>
+      <c r="E151">
+        <v>2012</v>
+      </c>
+      <c r="F151" t="s">
+        <v>529</v>
+      </c>
+      <c r="G151">
+        <v>46.0</v>
+      </c>
+      <c r="H151">
+        <v>2408</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152">
+        <v>17</v>
+      </c>
+      <c r="B152" t="s">
+        <v>532</v>
+      </c>
+      <c r="C152" t="s">
+        <v>533</v>
+      </c>
+      <c r="D152" t="s">
+        <v>534</v>
+      </c>
+      <c r="E152">
+        <v>2010</v>
+      </c>
+      <c r="F152" t="s">
+        <v>535</v>
+      </c>
+      <c r="G152">
+        <v>52.0</v>
+      </c>
+      <c r="H152">
+        <v>2224</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153">
+        <v>17</v>
+      </c>
+      <c r="B153" t="s">
+        <v>532</v>
+      </c>
+      <c r="C153" t="s">
+        <v>536</v>
+      </c>
+      <c r="D153" t="s">
+        <v>537</v>
+      </c>
+      <c r="E153">
+        <v>2012</v>
+      </c>
+      <c r="F153" t="s">
+        <v>535</v>
+      </c>
+      <c r="G153">
+        <v>52.0</v>
+      </c>
+      <c r="H153">
+        <v>2224</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154">
+        <v>18</v>
+      </c>
+      <c r="B154" t="s">
+        <v>538</v>
+      </c>
+      <c r="C154" t="s">
+        <v>539</v>
+      </c>
+      <c r="D154" t="s">
+        <v>540</v>
+      </c>
+      <c r="E154">
+        <v>2013</v>
+      </c>
+      <c r="F154" t="s">
+        <v>541</v>
+      </c>
+      <c r="G154">
+        <v>57.0</v>
+      </c>
+      <c r="H154">
+        <v>2050</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155">
+        <v>18</v>
+      </c>
+      <c r="B155" t="s">
+        <v>538</v>
+      </c>
+      <c r="C155" t="s">
+        <v>542</v>
+      </c>
+      <c r="D155" t="s">
+        <v>543</v>
+      </c>
+      <c r="E155">
+        <v>2009</v>
+      </c>
+      <c r="F155" t="s">
+        <v>541</v>
+      </c>
+      <c r="G155">
+        <v>57.0</v>
+      </c>
+      <c r="H155">
+        <v>2050</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156">
+        <v>19</v>
+      </c>
+      <c r="B156" t="s">
+        <v>544</v>
+      </c>
+      <c r="C156" t="s">
+        <v>545</v>
+      </c>
+      <c r="D156" t="s">
+        <v>546</v>
+      </c>
+      <c r="E156">
+        <v>2011</v>
+      </c>
+      <c r="F156" t="s">
+        <v>547</v>
+      </c>
+      <c r="G156">
+        <v>60.0</v>
+      </c>
+      <c r="H156">
+        <v>1886</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157">
+        <v>19</v>
+      </c>
+      <c r="B157" t="s">
+        <v>544</v>
+      </c>
+      <c r="C157" t="s">
+        <v>548</v>
+      </c>
+      <c r="D157" t="s">
+        <v>549</v>
+      </c>
+      <c r="E157">
+        <v>2014</v>
+      </c>
+      <c r="F157" t="s">
+        <v>547</v>
+      </c>
+      <c r="G157">
+        <v>60.0</v>
+      </c>
+      <c r="H157">
+        <v>1886</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158">
+        <v>20</v>
+      </c>
+      <c r="B158" t="s">
+        <v>550</v>
+      </c>
+      <c r="C158" t="s">
+        <v>551</v>
+      </c>
+      <c r="D158" t="s">
+        <v>552</v>
+      </c>
+      <c r="E158">
+        <v>2011</v>
+      </c>
+      <c r="F158" t="s">
+        <v>553</v>
+      </c>
+      <c r="G158">
+        <v>62.0</v>
+      </c>
+      <c r="H158">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159">
+        <v>20</v>
+      </c>
+      <c r="B159" t="s">
+        <v>550</v>
+      </c>
+      <c r="C159" t="s">
+        <v>554</v>
+      </c>
+      <c r="D159" t="s">
+        <v>555</v>
+      </c>
+      <c r="E159">
+        <v>2011</v>
+      </c>
+      <c r="F159" t="s">
+        <v>553</v>
+      </c>
+      <c r="G159">
+        <v>62.0</v>
+      </c>
+      <c r="H159">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160">
+        <v>21</v>
+      </c>
+      <c r="B160" t="s">
+        <v>556</v>
+      </c>
+      <c r="C160" t="s">
+        <v>557</v>
+      </c>
+      <c r="D160" t="s">
+        <v>558</v>
+      </c>
+      <c r="E160">
+        <v>2013</v>
+      </c>
+      <c r="F160" t="s">
+        <v>559</v>
+      </c>
+      <c r="G160">
+        <v>62.0</v>
+      </c>
+      <c r="H160">
+        <v>1582</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161">
+        <v>21</v>
+      </c>
+      <c r="B161" t="s">
+        <v>556</v>
+      </c>
+      <c r="C161" t="s">
+        <v>560</v>
+      </c>
+      <c r="D161" t="s">
+        <v>561</v>
+      </c>
+      <c r="E161">
+        <v>2015</v>
+      </c>
+      <c r="F161" t="s">
+        <v>559</v>
+      </c>
+      <c r="G161">
+        <v>62.0</v>
+      </c>
+      <c r="H161">
+        <v>1582</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162">
+        <v>22</v>
+      </c>
+      <c r="B162" t="s">
+        <v>562</v>
+      </c>
+      <c r="C162" t="s">
+        <v>563</v>
+      </c>
+      <c r="D162" t="s">
+        <v>564</v>
+      </c>
+      <c r="E162">
+        <v>2011</v>
+      </c>
+      <c r="F162" t="s">
+        <v>565</v>
+      </c>
+      <c r="G162">
+        <v>65.0</v>
+      </c>
+      <c r="H162">
+        <v>1440</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163">
+        <v>22</v>
+      </c>
+      <c r="B163" t="s">
+        <v>562</v>
+      </c>
+      <c r="C163" t="s">
+        <v>566</v>
+      </c>
+      <c r="D163" t="s">
+        <v>567</v>
+      </c>
+      <c r="E163">
+        <v>2012</v>
+      </c>
+      <c r="F163" t="s">
+        <v>565</v>
+      </c>
+      <c r="G163">
+        <v>65.0</v>
+      </c>
+      <c r="H163">
+        <v>1440</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164">
+        <v>23</v>
+      </c>
+      <c r="B164" t="s">
+        <v>568</v>
+      </c>
+      <c r="C164" t="s">
+        <v>569</v>
+      </c>
+      <c r="D164" t="s">
+        <v>570</v>
+      </c>
+      <c r="E164">
+        <v>2008</v>
+      </c>
+      <c r="F164" t="s">
+        <v>571</v>
+      </c>
+      <c r="G164">
+        <v>66.0</v>
+      </c>
+      <c r="H164">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165">
+        <v>23</v>
+      </c>
+      <c r="B165" t="s">
+        <v>568</v>
+      </c>
+      <c r="C165" t="s">
+        <v>572</v>
+      </c>
+      <c r="D165" t="s">
+        <v>573</v>
+      </c>
+      <c r="E165">
+        <v>2010</v>
+      </c>
+      <c r="F165" t="s">
+        <v>571</v>
+      </c>
+      <c r="G165">
+        <v>66.0</v>
+      </c>
+      <c r="H165">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166">
+        <v>24</v>
+      </c>
+      <c r="B166" t="s">
+        <v>574</v>
+      </c>
+      <c r="C166" t="s">
+        <v>575</v>
+      </c>
+      <c r="D166" t="s">
+        <v>576</v>
+      </c>
+      <c r="E166">
+        <v>2012</v>
+      </c>
+      <c r="F166" t="s">
+        <v>577</v>
+      </c>
+      <c r="G166">
+        <v>76.0</v>
+      </c>
+      <c r="H166">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167">
+        <v>24</v>
+      </c>
+      <c r="B167" t="s">
+        <v>574</v>
+      </c>
+      <c r="C167" t="s">
+        <v>578</v>
+      </c>
+      <c r="D167" t="s">
+        <v>579</v>
+      </c>
+      <c r="E167">
+        <v>2012</v>
+      </c>
+      <c r="F167" t="s">
+        <v>577</v>
+      </c>
+      <c r="G167">
+        <v>76.0</v>
+      </c>
+      <c r="H167">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168">
+        <v>25</v>
+      </c>
+      <c r="B168" t="s">
+        <v>580</v>
+      </c>
+      <c r="C168" t="s">
+        <v>581</v>
+      </c>
+      <c r="D168" t="s">
+        <v>582</v>
+      </c>
+      <c r="E168">
+        <v>2014</v>
+      </c>
+      <c r="F168" t="s">
+        <v>583</v>
+      </c>
+      <c r="G168">
+        <v>80.0</v>
+      </c>
+      <c r="H168">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169">
+        <v>25</v>
+      </c>
+      <c r="B169" t="s">
+        <v>580</v>
+      </c>
+      <c r="C169" t="s">
+        <v>584</v>
+      </c>
+      <c r="D169" t="s">
+        <v>585</v>
+      </c>
+      <c r="E169">
+        <v>2012</v>
+      </c>
+      <c r="F169" t="s">
+        <v>583</v>
+      </c>
+      <c r="G169">
+        <v>80.0</v>
+      </c>
+      <c r="H169">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170">
+        <v>26</v>
+      </c>
+      <c r="B170" t="s">
+        <v>586</v>
+      </c>
+      <c r="C170" t="s">
+        <v>587</v>
+      </c>
+      <c r="D170" t="s">
+        <v>588</v>
+      </c>
+      <c r="E170">
+        <v>2010</v>
+      </c>
+      <c r="F170" t="s">
+        <v>589</v>
+      </c>
+      <c r="G170">
+        <v>81.0</v>
+      </c>
+      <c r="H170">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171">
+        <v>26</v>
+      </c>
+      <c r="B171" t="s">
+        <v>586</v>
+      </c>
+      <c r="C171" t="s">
+        <v>590</v>
+      </c>
+      <c r="D171" t="s">
+        <v>591</v>
+      </c>
+      <c r="E171">
+        <v>2012</v>
+      </c>
+      <c r="F171" t="s">
+        <v>589</v>
+      </c>
+      <c r="G171">
+        <v>81.0</v>
+      </c>
+      <c r="H171">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172">
+        <v>27</v>
+      </c>
+      <c r="B172" t="s">
+        <v>592</v>
+      </c>
+      <c r="C172" t="s">
+        <v>593</v>
+      </c>
+      <c r="D172" t="s">
+        <v>594</v>
+      </c>
+      <c r="E172">
+        <v>2009</v>
+      </c>
+      <c r="F172" t="s">
+        <v>595</v>
+      </c>
+      <c r="G172">
+        <v>88.0</v>
+      </c>
+      <c r="H172">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173">
+        <v>27</v>
+      </c>
+      <c r="B173" t="s">
+        <v>592</v>
+      </c>
+      <c r="C173" t="s">
+        <v>596</v>
+      </c>
+      <c r="D173" t="s">
+        <v>597</v>
+      </c>
+      <c r="E173">
+        <v>2016</v>
+      </c>
+      <c r="F173" t="s">
+        <v>595</v>
+      </c>
+      <c r="G173">
+        <v>88.0</v>
+      </c>
+      <c r="H173">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174">
+        <v>28</v>
+      </c>
+      <c r="B174" t="s">
+        <v>598</v>
+      </c>
+      <c r="C174" t="s">
+        <v>599</v>
+      </c>
+      <c r="D174" t="s">
+        <v>600</v>
+      </c>
+      <c r="E174">
+        <v>2011</v>
+      </c>
+      <c r="F174" t="s">
+        <v>601</v>
+      </c>
+      <c r="G174">
+        <v>88.0</v>
+      </c>
+      <c r="H174">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175">
+        <v>28</v>
+      </c>
+      <c r="B175" t="s">
+        <v>598</v>
+      </c>
+      <c r="C175" t="s">
+        <v>602</v>
+      </c>
+      <c r="D175" t="s">
+        <v>603</v>
+      </c>
+      <c r="E175">
+        <v>2013</v>
+      </c>
+      <c r="F175" t="s">
+        <v>601</v>
+      </c>
+      <c r="G175">
+        <v>88.0</v>
+      </c>
+      <c r="H175">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176">
+        <v>29</v>
+      </c>
+      <c r="B176" t="s">
+        <v>604</v>
+      </c>
+      <c r="C176" t="s">
+        <v>605</v>
+      </c>
+      <c r="D176" t="s">
+        <v>606</v>
+      </c>
+      <c r="E176">
+        <v>2009</v>
+      </c>
+      <c r="F176" t="s">
+        <v>269</v>
+      </c>
+      <c r="G176">
+        <v>93.0</v>
+      </c>
+      <c r="H176">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177">
+        <v>29</v>
+      </c>
+      <c r="B177" t="s">
+        <v>604</v>
+      </c>
+      <c r="C177" t="s">
+        <v>607</v>
+      </c>
+      <c r="D177" t="s">
+        <v>608</v>
+      </c>
+      <c r="E177">
+        <v>2013</v>
+      </c>
+      <c r="F177" t="s">
+        <v>269</v>
+      </c>
+      <c r="G177">
+        <v>93.0</v>
+      </c>
+      <c r="H177">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178">
+        <v>29</v>
+      </c>
+      <c r="B178" t="s">
+        <v>609</v>
+      </c>
+      <c r="C178" t="s">
+        <v>610</v>
+      </c>
+      <c r="D178" t="s">
+        <v>611</v>
+      </c>
+      <c r="E178">
+        <v>2013</v>
+      </c>
+      <c r="F178" t="s">
+        <v>612</v>
+      </c>
+      <c r="G178">
+        <v>93.0</v>
+      </c>
+      <c r="H178">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179">
+        <v>29</v>
+      </c>
+      <c r="B179" t="s">
+        <v>609</v>
+      </c>
+      <c r="C179" t="s">
+        <v>613</v>
+      </c>
+      <c r="D179" t="s">
+        <v>614</v>
+      </c>
+      <c r="E179">
+        <v>2017</v>
+      </c>
+      <c r="F179" t="s">
+        <v>612</v>
+      </c>
+      <c r="G179">
+        <v>93.0</v>
+      </c>
+      <c r="H179">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>1</v>
+      </c>
+      <c r="B182" t="s">
+        <v>2</v>
+      </c>
+      <c r="C182" t="s">
+        <v>3</v>
+      </c>
+      <c r="D182" t="s">
+        <v>4</v>
+      </c>
+      <c r="E182" t="s">
+        <v>5</v>
+      </c>
+      <c r="F182" t="s">
+        <v>6</v>
+      </c>
+      <c r="G182" t="s">
+        <v>7</v>
+      </c>
+      <c r="H182" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183">
+        <v>1</v>
+      </c>
+      <c r="B183" t="s">
+        <v>616</v>
+      </c>
+      <c r="C183" t="s">
+        <v>617</v>
+      </c>
+      <c r="D183" t="s">
+        <v>618</v>
+      </c>
+      <c r="E183">
+        <v>2012</v>
+      </c>
+      <c r="F183" t="s">
+        <v>619</v>
+      </c>
+      <c r="G183">
+        <v>3.0</v>
+      </c>
+      <c r="H183">
+        <v>7029</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184">
+        <v>2</v>
+      </c>
+      <c r="B184" t="s">
+        <v>620</v>
+      </c>
+      <c r="C184" t="s">
+        <v>621</v>
+      </c>
+      <c r="D184" t="s">
+        <v>622</v>
+      </c>
+      <c r="E184">
+        <v>2014</v>
+      </c>
+      <c r="F184" t="s">
+        <v>623</v>
+      </c>
+      <c r="G184">
+        <v>6.0</v>
+      </c>
+      <c r="H184">
+        <v>4921</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185">
+        <v>3</v>
+      </c>
+      <c r="B185" t="s">
+        <v>624</v>
+      </c>
+      <c r="C185" t="s">
+        <v>625</v>
+      </c>
+      <c r="D185" t="s">
+        <v>626</v>
+      </c>
+      <c r="E185">
+        <v>2013</v>
+      </c>
+      <c r="F185" t="s">
+        <v>627</v>
+      </c>
+      <c r="G185">
+        <v>7.0</v>
+      </c>
+      <c r="H185">
+        <v>3689</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186">
+        <v>4</v>
+      </c>
+      <c r="B186" t="s">
+        <v>628</v>
+      </c>
+      <c r="C186" t="s">
+        <v>629</v>
+      </c>
+      <c r="D186" t="s">
+        <v>630</v>
+      </c>
+      <c r="E186">
+        <v>2011</v>
+      </c>
+      <c r="F186" t="s">
+        <v>631</v>
+      </c>
+      <c r="G186">
+        <v>11.0</v>
+      </c>
+      <c r="H186">
+        <v>2814</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187">
+        <v>5</v>
+      </c>
+      <c r="B187" t="s">
+        <v>632</v>
+      </c>
+      <c r="C187" t="s">
+        <v>633</v>
+      </c>
+      <c r="D187" t="s">
+        <v>634</v>
+      </c>
+      <c r="E187">
+        <v>2014</v>
+      </c>
+      <c r="F187" t="s">
+        <v>635</v>
+      </c>
+      <c r="G187">
+        <v>18.0</v>
+      </c>
+      <c r="H187">
+        <v>2136</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188">
+        <v>6</v>
+      </c>
+      <c r="B188" t="s">
+        <v>636</v>
+      </c>
+      <c r="C188" t="s">
+        <v>637</v>
+      </c>
+      <c r="D188" t="s">
+        <v>638</v>
+      </c>
+      <c r="E188">
+        <v>2015</v>
+      </c>
+      <c r="F188" t="s">
+        <v>639</v>
+      </c>
+      <c r="G188">
+        <v>19.0</v>
+      </c>
+      <c r="H188">
+        <v>1582</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189">
+        <v>7</v>
+      </c>
+      <c r="B189" t="s">
+        <v>640</v>
+      </c>
+      <c r="C189" t="s">
+        <v>641</v>
+      </c>
+      <c r="D189" t="s">
+        <v>642</v>
+      </c>
+      <c r="E189">
+        <v>2011</v>
+      </c>
+      <c r="F189" t="s">
+        <v>643</v>
+      </c>
+      <c r="G189">
+        <v>24.0</v>
+      </c>
+      <c r="H189">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190">
+        <v>8</v>
+      </c>
+      <c r="B190" t="s">
+        <v>644</v>
+      </c>
+      <c r="C190" t="s">
+        <v>645</v>
+      </c>
+      <c r="D190" t="s">
+        <v>646</v>
+      </c>
+      <c r="E190">
+        <v>2016</v>
+      </c>
+      <c r="F190" t="s">
+        <v>647</v>
+      </c>
+      <c r="G190">
+        <v>25.0</v>
+      </c>
+      <c r="H190">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>1</v>
+      </c>
+      <c r="B193" t="s">
+        <v>2</v>
+      </c>
+      <c r="C193" t="s">
+        <v>3</v>
+      </c>
+      <c r="D193" t="s">
+        <v>4</v>
+      </c>
+      <c r="E193" t="s">
+        <v>5</v>
+      </c>
+      <c r="F193" t="s">
+        <v>6</v>
+      </c>
+      <c r="G193" t="s">
+        <v>7</v>
+      </c>
+      <c r="H193" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194">
+        <v>1</v>
+      </c>
+      <c r="B194" t="s">
+        <v>649</v>
+      </c>
+      <c r="C194" t="s">
+        <v>650</v>
+      </c>
+      <c r="D194" t="s">
+        <v>651</v>
+      </c>
+      <c r="E194">
+        <v>2008</v>
+      </c>
+      <c r="F194" t="s">
+        <v>652</v>
+      </c>
+      <c r="G194">
+        <v>4.0</v>
+      </c>
+      <c r="H194">
+        <v>9136</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195">
+        <v>1</v>
+      </c>
+      <c r="B195" t="s">
+        <v>649</v>
+      </c>
+      <c r="C195" t="s">
+        <v>653</v>
+      </c>
+      <c r="D195" t="s">
+        <v>654</v>
+      </c>
+      <c r="E195">
+        <v>2008</v>
+      </c>
+      <c r="F195" t="s">
+        <v>652</v>
+      </c>
+      <c r="G195">
+        <v>4.0</v>
+      </c>
+      <c r="H195">
+        <v>9136</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196">
+        <v>2</v>
+      </c>
+      <c r="B196" t="s">
+        <v>655</v>
+      </c>
+      <c r="C196" t="s">
+        <v>656</v>
+      </c>
+      <c r="D196" t="s">
+        <v>657</v>
+      </c>
+      <c r="E196">
+        <v>2008</v>
+      </c>
+      <c r="F196" t="s">
+        <v>658</v>
+      </c>
+      <c r="G196">
+        <v>7.0</v>
+      </c>
+      <c r="H196">
+        <v>7029</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197">
+        <v>2</v>
+      </c>
+      <c r="B197" t="s">
+        <v>655</v>
+      </c>
+      <c r="C197" t="s">
+        <v>659</v>
+      </c>
+      <c r="D197" t="s">
+        <v>660</v>
+      </c>
+      <c r="E197">
+        <v>2009</v>
+      </c>
+      <c r="F197" t="s">
+        <v>658</v>
+      </c>
+      <c r="G197">
+        <v>7.0</v>
+      </c>
+      <c r="H197">
+        <v>7029</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198">
+        <v>3</v>
+      </c>
+      <c r="B198" t="s">
+        <v>661</v>
+      </c>
+      <c r="C198" t="s">
+        <v>662</v>
+      </c>
+      <c r="D198" t="s">
+        <v>663</v>
+      </c>
+      <c r="E198">
+        <v>2006</v>
+      </c>
+      <c r="F198" t="s">
+        <v>664</v>
+      </c>
+      <c r="G198">
+        <v>11.0</v>
+      </c>
+      <c r="H198">
+        <v>5796</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199">
+        <v>3</v>
+      </c>
+      <c r="B199" t="s">
+        <v>661</v>
+      </c>
+      <c r="C199" t="s">
+        <v>665</v>
+      </c>
+      <c r="D199" t="s">
+        <v>666</v>
+      </c>
+      <c r="E199">
+        <v>2006</v>
+      </c>
+      <c r="F199" t="s">
+        <v>664</v>
+      </c>
+      <c r="G199">
+        <v>11.0</v>
+      </c>
+      <c r="H199">
+        <v>5796</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200">
+        <v>4</v>
+      </c>
+      <c r="B200" t="s">
+        <v>667</v>
+      </c>
+      <c r="C200" t="s">
+        <v>668</v>
+      </c>
+      <c r="D200" t="s">
+        <v>669</v>
+      </c>
+      <c r="E200">
+        <v>2009</v>
+      </c>
+      <c r="F200" t="s">
+        <v>670</v>
+      </c>
+      <c r="G200">
+        <v>19.0</v>
+      </c>
+      <c r="H200">
+        <v>4921</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201">
+        <v>4</v>
+      </c>
+      <c r="B201" t="s">
+        <v>667</v>
+      </c>
+      <c r="C201" t="s">
+        <v>671</v>
+      </c>
+      <c r="D201" t="s">
+        <v>672</v>
+      </c>
+      <c r="E201">
+        <v>2009</v>
+      </c>
+      <c r="F201" t="s">
+        <v>670</v>
+      </c>
+      <c r="G201">
+        <v>19.0</v>
+      </c>
+      <c r="H201">
+        <v>4921</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202">
+        <v>5</v>
+      </c>
+      <c r="B202" t="s">
+        <v>673</v>
+      </c>
+      <c r="C202" t="s">
+        <v>674</v>
+      </c>
+      <c r="D202" t="s">
+        <v>675</v>
+      </c>
+      <c r="E202">
+        <v>2005</v>
+      </c>
+      <c r="F202" t="s">
+        <v>676</v>
+      </c>
+      <c r="G202">
+        <v>19.0</v>
+      </c>
+      <c r="H202">
+        <v>4243</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203">
+        <v>5</v>
+      </c>
+      <c r="B203" t="s">
+        <v>673</v>
+      </c>
+      <c r="C203" t="s">
+        <v>677</v>
+      </c>
+      <c r="D203" t="s">
+        <v>678</v>
+      </c>
+      <c r="E203">
+        <v>2008</v>
+      </c>
+      <c r="F203" t="s">
+        <v>676</v>
+      </c>
+      <c r="G203">
+        <v>19.0</v>
+      </c>
+      <c r="H203">
+        <v>4243</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204">
+        <v>6</v>
+      </c>
+      <c r="B204" t="s">
+        <v>679</v>
+      </c>
+      <c r="C204" t="s">
+        <v>680</v>
+      </c>
+      <c r="D204" t="s">
+        <v>681</v>
+      </c>
+      <c r="E204">
+        <v>2008</v>
+      </c>
+      <c r="F204" t="s">
+        <v>682</v>
+      </c>
+      <c r="G204">
+        <v>19.0</v>
+      </c>
+      <c r="H204">
+        <v>3689</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205">
+        <v>6</v>
+      </c>
+      <c r="B205" t="s">
+        <v>679</v>
+      </c>
+      <c r="C205" t="s">
+        <v>683</v>
+      </c>
+      <c r="D205" t="s">
+        <v>684</v>
+      </c>
+      <c r="E205">
+        <v>2010</v>
+      </c>
+      <c r="F205" t="s">
+        <v>682</v>
+      </c>
+      <c r="G205">
+        <v>19.0</v>
+      </c>
+      <c r="H205">
+        <v>3689</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206">
+        <v>7</v>
+      </c>
+      <c r="B206" t="s">
+        <v>685</v>
+      </c>
+      <c r="C206" t="s">
+        <v>686</v>
+      </c>
+      <c r="D206" t="s">
+        <v>687</v>
+      </c>
+      <c r="E206">
+        <v>2010</v>
+      </c>
+      <c r="F206" t="s">
+        <v>688</v>
+      </c>
+      <c r="G206">
+        <v>20.0</v>
+      </c>
+      <c r="H206">
+        <v>3220</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207">
+        <v>7</v>
+      </c>
+      <c r="B207" t="s">
+        <v>685</v>
+      </c>
+      <c r="C207" t="s">
+        <v>689</v>
+      </c>
+      <c r="D207" t="s">
+        <v>690</v>
+      </c>
+      <c r="E207">
+        <v>2010</v>
+      </c>
+      <c r="F207" t="s">
+        <v>688</v>
+      </c>
+      <c r="G207">
+        <v>20.0</v>
+      </c>
+      <c r="H207">
+        <v>3220</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208">
+        <v>8</v>
+      </c>
+      <c r="B208" t="s">
+        <v>691</v>
+      </c>
+      <c r="C208" t="s">
+        <v>692</v>
+      </c>
+      <c r="D208" t="s">
+        <v>693</v>
+      </c>
+      <c r="E208">
+        <v>2011</v>
+      </c>
+      <c r="F208" t="s">
+        <v>694</v>
+      </c>
+      <c r="G208">
+        <v>24.0</v>
+      </c>
+      <c r="H208">
+        <v>2814</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209">
+        <v>8</v>
+      </c>
+      <c r="B209" t="s">
+        <v>691</v>
+      </c>
+      <c r="C209" t="s">
+        <v>695</v>
+      </c>
+      <c r="D209" t="s">
+        <v>696</v>
+      </c>
+      <c r="E209">
+        <v>2011</v>
+      </c>
+      <c r="F209" t="s">
+        <v>694</v>
+      </c>
+      <c r="G209">
+        <v>24.0</v>
+      </c>
+      <c r="H209">
+        <v>2814</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210">
+        <v>9</v>
+      </c>
+      <c r="B210" t="s">
+        <v>697</v>
+      </c>
+      <c r="C210" t="s">
+        <v>698</v>
+      </c>
+      <c r="D210" t="s">
+        <v>699</v>
+      </c>
+      <c r="E210">
+        <v>2012</v>
+      </c>
+      <c r="F210" t="s">
+        <v>700</v>
+      </c>
+      <c r="G210">
+        <v>27.0</v>
+      </c>
+      <c r="H210">
+        <v>2456</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211">
+        <v>9</v>
+      </c>
+      <c r="B211" t="s">
+        <v>697</v>
+      </c>
+      <c r="C211" t="s">
+        <v>701</v>
+      </c>
+      <c r="D211" t="s">
+        <v>702</v>
+      </c>
+      <c r="E211">
+        <v>2010</v>
+      </c>
+      <c r="F211" t="s">
+        <v>700</v>
+      </c>
+      <c r="G211">
+        <v>27.0</v>
+      </c>
+      <c r="H211">
+        <v>2456</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212">
+        <v>10</v>
+      </c>
+      <c r="B212" t="s">
+        <v>703</v>
+      </c>
+      <c r="C212" t="s">
+        <v>704</v>
+      </c>
+      <c r="D212" t="s">
+        <v>705</v>
+      </c>
+      <c r="E212">
+        <v>2012</v>
+      </c>
+      <c r="F212" t="s">
+        <v>706</v>
+      </c>
+      <c r="G212">
+        <v>29.0</v>
+      </c>
+      <c r="H212">
+        <v>2136</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213">
+        <v>10</v>
+      </c>
+      <c r="B213" t="s">
+        <v>703</v>
+      </c>
+      <c r="C213" t="s">
+        <v>707</v>
+      </c>
+      <c r="D213" t="s">
+        <v>708</v>
+      </c>
+      <c r="E213">
+        <v>2009</v>
+      </c>
+      <c r="F213" t="s">
+        <v>706</v>
+      </c>
+      <c r="G213">
+        <v>29.0</v>
+      </c>
+      <c r="H213">
+        <v>2136</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214">
+        <v>11</v>
+      </c>
+      <c r="B214" t="s">
+        <v>709</v>
+      </c>
+      <c r="C214" t="s">
+        <v>710</v>
+      </c>
+      <c r="D214" t="s">
+        <v>711</v>
+      </c>
+      <c r="E214">
+        <v>2012</v>
+      </c>
+      <c r="F214" t="s">
+        <v>712</v>
+      </c>
+      <c r="G214">
+        <v>32.0</v>
+      </c>
+      <c r="H214">
+        <v>1846</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215">
+        <v>11</v>
+      </c>
+      <c r="B215" t="s">
+        <v>709</v>
+      </c>
+      <c r="C215" t="s">
+        <v>713</v>
+      </c>
+      <c r="D215" t="s">
+        <v>714</v>
+      </c>
+      <c r="E215">
+        <v>2010</v>
+      </c>
+      <c r="F215" t="s">
+        <v>712</v>
+      </c>
+      <c r="G215">
+        <v>32.0</v>
+      </c>
+      <c r="H215">
+        <v>1846</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216">
+        <v>12</v>
+      </c>
+      <c r="B216" t="s">
+        <v>715</v>
+      </c>
+      <c r="C216" t="s">
+        <v>716</v>
+      </c>
+      <c r="D216" t="s">
+        <v>717</v>
+      </c>
+      <c r="E216">
+        <v>2010</v>
+      </c>
+      <c r="F216" t="s">
+        <v>718</v>
+      </c>
+      <c r="G216">
+        <v>32.0</v>
+      </c>
+      <c r="H216">
+        <v>1582</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217">
+        <v>12</v>
+      </c>
+      <c r="B217" t="s">
+        <v>715</v>
+      </c>
+      <c r="C217" t="s">
+        <v>719</v>
+      </c>
+      <c r="D217" t="s">
+        <v>720</v>
+      </c>
+      <c r="E217">
+        <v>2009</v>
+      </c>
+      <c r="F217" t="s">
+        <v>718</v>
+      </c>
+      <c r="G217">
+        <v>32.0</v>
+      </c>
+      <c r="H217">
+        <v>1582</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218">
+        <v>13</v>
+      </c>
+      <c r="B218" t="s">
+        <v>721</v>
+      </c>
+      <c r="C218" t="s">
+        <v>722</v>
+      </c>
+      <c r="D218" t="s">
+        <v>723</v>
+      </c>
+      <c r="E218">
+        <v>2009</v>
+      </c>
+      <c r="F218" t="s">
+        <v>724</v>
+      </c>
+      <c r="G218">
+        <v>37.0</v>
+      </c>
+      <c r="H218">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219">
+        <v>13</v>
+      </c>
+      <c r="B219" t="s">
+        <v>721</v>
+      </c>
+      <c r="C219" t="s">
+        <v>725</v>
+      </c>
+      <c r="D219" t="s">
+        <v>726</v>
+      </c>
+      <c r="E219">
+        <v>2009</v>
+      </c>
+      <c r="F219" t="s">
+        <v>724</v>
+      </c>
+      <c r="G219">
+        <v>37.0</v>
+      </c>
+      <c r="H219">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220">
+        <v>14</v>
+      </c>
+      <c r="B220" t="s">
+        <v>727</v>
+      </c>
+      <c r="C220" t="s">
+        <v>728</v>
+      </c>
+      <c r="D220" t="s">
+        <v>729</v>
+      </c>
+      <c r="E220">
+        <v>2009</v>
+      </c>
+      <c r="F220" t="s">
+        <v>730</v>
+      </c>
+      <c r="G220">
+        <v>41.0</v>
+      </c>
+      <c r="H220">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221">
+        <v>14</v>
+      </c>
+      <c r="B221" t="s">
+        <v>727</v>
+      </c>
+      <c r="C221" t="s">
+        <v>731</v>
+      </c>
+      <c r="D221" t="s">
+        <v>732</v>
+      </c>
+      <c r="E221">
+        <v>2008</v>
+      </c>
+      <c r="F221" t="s">
+        <v>730</v>
+      </c>
+      <c r="G221">
+        <v>41.0</v>
+      </c>
+      <c r="H221">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222">
+        <v>15</v>
+      </c>
+      <c r="B222" t="s">
+        <v>733</v>
+      </c>
+      <c r="C222" t="s">
+        <v>734</v>
+      </c>
+      <c r="D222" t="s">
+        <v>735</v>
+      </c>
+      <c r="E222">
+        <v>2009</v>
+      </c>
+      <c r="F222" t="s">
+        <v>736</v>
+      </c>
+      <c r="G222">
+        <v>42.0</v>
+      </c>
+      <c r="H222">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223">
+        <v>15</v>
+      </c>
+      <c r="B223" t="s">
+        <v>733</v>
+      </c>
+      <c r="C223" t="s">
+        <v>737</v>
+      </c>
+      <c r="D223" t="s">
+        <v>738</v>
+      </c>
+      <c r="E223">
+        <v>2009</v>
+      </c>
+      <c r="F223" t="s">
+        <v>736</v>
+      </c>
+      <c r="G223">
+        <v>42.0</v>
+      </c>
+      <c r="H223">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224">
+        <v>16</v>
+      </c>
+      <c r="B224" t="s">
+        <v>739</v>
+      </c>
+      <c r="C224" t="s">
+        <v>740</v>
+      </c>
+      <c r="D224" t="s">
+        <v>741</v>
+      </c>
+      <c r="E224">
+        <v>2009</v>
+      </c>
+      <c r="F224" t="s">
+        <v>742</v>
+      </c>
+      <c r="G224">
+        <v>49.0</v>
+      </c>
+      <c r="H224">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225">
+        <v>16</v>
+      </c>
+      <c r="B225" t="s">
+        <v>739</v>
+      </c>
+      <c r="C225" t="s">
+        <v>743</v>
+      </c>
+      <c r="D225" t="s">
+        <v>744</v>
+      </c>
+      <c r="E225">
+        <v>2012</v>
+      </c>
+      <c r="F225" t="s">
+        <v>742</v>
+      </c>
+      <c r="G225">
+        <v>49.0</v>
+      </c>
+      <c r="H225">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226">
+        <v>17</v>
+      </c>
+      <c r="B226" t="s">
+        <v>745</v>
+      </c>
+      <c r="C226" t="s">
+        <v>746</v>
+      </c>
+      <c r="D226" t="s">
+        <v>747</v>
+      </c>
+      <c r="E226">
+        <v>2007</v>
+      </c>
+      <c r="F226" t="s">
+        <v>273</v>
+      </c>
+      <c r="G226">
+        <v>54.0</v>
+      </c>
+      <c r="H226">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227">
+        <v>17</v>
+      </c>
+      <c r="B227" t="s">
+        <v>745</v>
+      </c>
+      <c r="C227" t="s">
+        <v>748</v>
+      </c>
+      <c r="D227" t="s">
+        <v>749</v>
+      </c>
+      <c r="E227">
+        <v>2008</v>
+      </c>
+      <c r="F227" t="s">
+        <v>273</v>
+      </c>
+      <c r="G227">
+        <v>54.0</v>
+      </c>
+      <c r="H227">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>1</v>
+      </c>
+      <c r="B230" t="s">
+        <v>2</v>
+      </c>
+      <c r="C230" t="s">
+        <v>3</v>
+      </c>
+      <c r="D230" t="s">
+        <v>4</v>
+      </c>
+      <c r="E230" t="s">
+        <v>5</v>
+      </c>
+      <c r="F230" t="s">
+        <v>6</v>
+      </c>
+      <c r="G230" t="s">
+        <v>7</v>
+      </c>
+      <c r="H230" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231">
+        <v>1</v>
+      </c>
+      <c r="B231" t="s">
+        <v>751</v>
+      </c>
+      <c r="C231" t="s">
+        <v>752</v>
+      </c>
+      <c r="D231" t="s">
+        <v>753</v>
+      </c>
+      <c r="E231">
+        <v>2005</v>
+      </c>
+      <c r="F231" t="s">
+        <v>754</v>
+      </c>
+      <c r="G231">
+        <v>6.0</v>
+      </c>
+      <c r="H231">
+        <v>7997</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232">
+        <v>1</v>
+      </c>
+      <c r="B232" t="s">
+        <v>751</v>
+      </c>
+      <c r="C232" t="s">
+        <v>755</v>
+      </c>
+      <c r="D232" t="s">
+        <v>756</v>
+      </c>
+      <c r="E232">
+        <v>1999</v>
+      </c>
+      <c r="F232" t="s">
+        <v>754</v>
+      </c>
+      <c r="G232">
+        <v>6.0</v>
+      </c>
+      <c r="H232">
+        <v>7997</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233">
+        <v>2</v>
+      </c>
+      <c r="B233" t="s">
+        <v>757</v>
+      </c>
+      <c r="C233" t="s">
+        <v>758</v>
+      </c>
+      <c r="D233" t="s">
+        <v>759</v>
+      </c>
+      <c r="E233">
+        <v>2008</v>
+      </c>
+      <c r="F233" t="s">
+        <v>760</v>
+      </c>
+      <c r="G233">
+        <v>7.0</v>
+      </c>
+      <c r="H233">
+        <v>5890</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234">
+        <v>2</v>
+      </c>
+      <c r="B234" t="s">
+        <v>757</v>
+      </c>
+      <c r="C234" t="s">
+        <v>761</v>
+      </c>
+      <c r="D234" t="s">
+        <v>762</v>
+      </c>
+      <c r="E234">
+        <v>2006</v>
+      </c>
+      <c r="F234" t="s">
+        <v>760</v>
+      </c>
+      <c r="G234">
+        <v>7.0</v>
+      </c>
+      <c r="H234">
+        <v>5890</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235">
+        <v>3</v>
+      </c>
+      <c r="B235" t="s">
+        <v>763</v>
+      </c>
+      <c r="C235" t="s">
+        <v>764</v>
+      </c>
+      <c r="D235" t="s">
+        <v>765</v>
+      </c>
+      <c r="E235">
+        <v>1975</v>
+      </c>
+      <c r="F235" t="s">
+        <v>766</v>
+      </c>
+      <c r="G235">
+        <v>8.0</v>
+      </c>
+      <c r="H235">
+        <v>4657</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236">
+        <v>3</v>
+      </c>
+      <c r="B236" t="s">
+        <v>763</v>
+      </c>
+      <c r="C236" t="s">
+        <v>767</v>
+      </c>
+      <c r="D236" t="s">
+        <v>768</v>
+      </c>
+      <c r="E236">
+        <v>1977</v>
+      </c>
+      <c r="F236" t="s">
+        <v>766</v>
+      </c>
+      <c r="G236">
+        <v>8.0</v>
+      </c>
+      <c r="H236">
+        <v>4657</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237">
+        <v>4</v>
+      </c>
+      <c r="B237" t="s">
+        <v>769</v>
+      </c>
+      <c r="C237" t="s">
+        <v>770</v>
+      </c>
+      <c r="D237" t="s">
+        <v>771</v>
+      </c>
+      <c r="E237">
+        <v>1978</v>
+      </c>
+      <c r="F237" t="s">
+        <v>772</v>
+      </c>
+      <c r="G237">
+        <v>8.0</v>
+      </c>
+      <c r="H237">
+        <v>3782</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238">
+        <v>4</v>
+      </c>
+      <c r="B238" t="s">
+        <v>769</v>
+      </c>
+      <c r="C238" t="s">
+        <v>773</v>
+      </c>
+      <c r="D238" t="s">
+        <v>774</v>
+      </c>
+      <c r="E238">
+        <v>2010</v>
+      </c>
+      <c r="F238" t="s">
+        <v>772</v>
+      </c>
+      <c r="G238">
+        <v>8.0</v>
+      </c>
+      <c r="H238">
+        <v>3782</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239">
+        <v>5</v>
+      </c>
+      <c r="B239" t="s">
+        <v>775</v>
+      </c>
+      <c r="C239" t="s">
+        <v>776</v>
+      </c>
+      <c r="D239" t="s">
+        <v>777</v>
+      </c>
+      <c r="E239">
+        <v>2010</v>
+      </c>
+      <c r="F239" t="s">
+        <v>778</v>
+      </c>
+      <c r="G239">
+        <v>10.0</v>
+      </c>
+      <c r="H239">
+        <v>3104</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240">
+        <v>5</v>
+      </c>
+      <c r="B240" t="s">
+        <v>775</v>
+      </c>
+      <c r="C240" t="s">
+        <v>779</v>
+      </c>
+      <c r="D240" t="s">
+        <v>780</v>
+      </c>
+      <c r="E240">
+        <v>2008</v>
+      </c>
+      <c r="F240" t="s">
+        <v>778</v>
+      </c>
+      <c r="G240">
+        <v>10.0</v>
+      </c>
+      <c r="H240">
+        <v>3104</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241">
+        <v>6</v>
+      </c>
+      <c r="B241" t="s">
+        <v>781</v>
+      </c>
+      <c r="C241" t="s">
+        <v>782</v>
+      </c>
+      <c r="D241" t="s">
+        <v>783</v>
+      </c>
+      <c r="E241">
+        <v>2007</v>
+      </c>
+      <c r="F241" t="s">
+        <v>784</v>
+      </c>
+      <c r="G241">
+        <v>17.0</v>
+      </c>
+      <c r="H241">
+        <v>2550</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242">
+        <v>6</v>
+      </c>
+      <c r="B242" t="s">
+        <v>781</v>
+      </c>
+      <c r="C242" t="s">
+        <v>785</v>
+      </c>
+      <c r="D242" t="s">
+        <v>786</v>
+      </c>
+      <c r="E242">
+        <v>2004</v>
+      </c>
+      <c r="F242" t="s">
+        <v>784</v>
+      </c>
+      <c r="G242">
+        <v>17.0</v>
+      </c>
+      <c r="H242">
+        <v>2550</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243">
+        <v>7</v>
+      </c>
+      <c r="B243" t="s">
+        <v>787</v>
+      </c>
+      <c r="C243" t="s">
+        <v>788</v>
+      </c>
+      <c r="D243" t="s">
+        <v>789</v>
+      </c>
+      <c r="E243">
+        <v>2006</v>
+      </c>
+      <c r="F243" t="s">
+        <v>790</v>
+      </c>
+      <c r="G243">
+        <v>19.0</v>
+      </c>
+      <c r="H243">
+        <v>2081</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244">
+        <v>7</v>
+      </c>
+      <c r="B244" t="s">
+        <v>787</v>
+      </c>
+      <c r="C244" t="s">
+        <v>791</v>
+      </c>
+      <c r="D244" t="s">
+        <v>792</v>
+      </c>
+      <c r="E244">
+        <v>2006</v>
+      </c>
+      <c r="F244" t="s">
+        <v>790</v>
+      </c>
+      <c r="G244">
+        <v>19.0</v>
+      </c>
+      <c r="H244">
+        <v>2081</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245">
+        <v>8</v>
+      </c>
+      <c r="B245" t="s">
+        <v>793</v>
+      </c>
+      <c r="C245" t="s">
+        <v>794</v>
+      </c>
+      <c r="D245" t="s">
+        <v>795</v>
+      </c>
+      <c r="E245">
+        <v>2008</v>
+      </c>
+      <c r="F245" t="s">
+        <v>796</v>
+      </c>
+      <c r="G245">
+        <v>20.0</v>
+      </c>
+      <c r="H245">
+        <v>1675</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246">
+        <v>8</v>
+      </c>
+      <c r="B246" t="s">
+        <v>793</v>
+      </c>
+      <c r="C246" t="s">
+        <v>797</v>
+      </c>
+      <c r="D246" t="s">
+        <v>798</v>
+      </c>
+      <c r="E246">
+        <v>2007</v>
+      </c>
+      <c r="F246" t="s">
+        <v>796</v>
+      </c>
+      <c r="G246">
+        <v>20.0</v>
+      </c>
+      <c r="H246">
+        <v>1675</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247">
+        <v>9</v>
+      </c>
+      <c r="B247" t="s">
+        <v>799</v>
+      </c>
+      <c r="C247" t="s">
+        <v>800</v>
+      </c>
+      <c r="D247" t="s">
+        <v>801</v>
+      </c>
+      <c r="E247">
+        <v>1970</v>
+      </c>
+      <c r="F247" t="s">
+        <v>802</v>
+      </c>
+      <c r="G247">
+        <v>21.0</v>
+      </c>
+      <c r="H247">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248">
+        <v>9</v>
+      </c>
+      <c r="B248" t="s">
+        <v>799</v>
+      </c>
+      <c r="C248" t="s">
+        <v>803</v>
+      </c>
+      <c r="D248" t="s">
+        <v>804</v>
+      </c>
+      <c r="E248">
+        <v>2002</v>
+      </c>
+      <c r="F248" t="s">
+        <v>802</v>
+      </c>
+      <c r="G248">
+        <v>21.0</v>
+      </c>
+      <c r="H248">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249">
+        <v>10</v>
+      </c>
+      <c r="B249" t="s">
+        <v>805</v>
+      </c>
+      <c r="C249" t="s">
+        <v>806</v>
+      </c>
+      <c r="D249" t="s">
+        <v>224</v>
+      </c>
+      <c r="E249">
+        <v>1980</v>
+      </c>
+      <c r="F249" t="s">
+        <v>807</v>
+      </c>
+      <c r="G249">
+        <v>24.0</v>
+      </c>
+      <c r="H249">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250">
+        <v>10</v>
+      </c>
+      <c r="B250" t="s">
+        <v>805</v>
+      </c>
+      <c r="C250" t="s">
+        <v>808</v>
+      </c>
+      <c r="D250" t="s">
+        <v>809</v>
+      </c>
+      <c r="E250">
+        <v>1977</v>
+      </c>
+      <c r="F250" t="s">
+        <v>807</v>
+      </c>
+      <c r="G250">
+        <v>24.0</v>
+      </c>
+      <c r="H250">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251">
+        <v>11</v>
+      </c>
+      <c r="B251" t="s">
+        <v>810</v>
+      </c>
+      <c r="C251" t="s">
+        <v>811</v>
+      </c>
+      <c r="D251" t="s">
+        <v>812</v>
+      </c>
+      <c r="E251">
+        <v>1975</v>
+      </c>
+      <c r="F251" t="s">
+        <v>813</v>
+      </c>
+      <c r="G251">
+        <v>34.0</v>
+      </c>
+      <c r="H251">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252">
+        <v>11</v>
+      </c>
+      <c r="B252" t="s">
+        <v>810</v>
+      </c>
+      <c r="C252" t="s">
+        <v>814</v>
+      </c>
+      <c r="D252" t="s">
+        <v>815</v>
+      </c>
+      <c r="E252">
+        <v>1975</v>
+      </c>
+      <c r="F252" t="s">
+        <v>813</v>
+      </c>
+      <c r="G252">
+        <v>34.0</v>
+      </c>
+      <c r="H252">
+        <v>707</v>
+      </c>
+    </row>
+  </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>