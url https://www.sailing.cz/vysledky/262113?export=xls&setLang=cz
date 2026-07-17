--- v0 (2026-05-16)
+++ v1 (2026-07-17)
@@ -12,51 +12,406 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="0"/>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
+  <si>
+    <t>Raceboard</t>
+  </si>
+  <si>
+    <t>Pořadí</t>
+  </si>
+  <si>
+    <t>Loď</t>
+  </si>
+  <si>
+    <t>Reg.č.</t>
+  </si>
+  <si>
+    <t>Jméno</t>
+  </si>
+  <si>
+    <t>Rok.nar.</t>
+  </si>
+  <si>
+    <t>Výsledky rozjížděk</t>
+  </si>
+  <si>
+    <t>Body</t>
+  </si>
+  <si>
+    <t>L.body</t>
+  </si>
+  <si>
+    <t>CZE 110</t>
+  </si>
+  <si>
+    <t>2001-0096</t>
+  </si>
+  <si>
+    <t>Kamenský Radim</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3* 1 2 2 2 1 3* 1 </t>
+  </si>
+  <si>
+    <t>SVK 1</t>
+  </si>
+  <si>
+    <t>9901-0219</t>
+  </si>
+  <si>
+    <t>Pollak Patrik</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 3* 1 1 3* 3 1 2 </t>
+  </si>
+  <si>
+    <t>CZE 15</t>
+  </si>
+  <si>
+    <t>2110-0050</t>
+  </si>
+  <si>
+    <t>Kučera Petr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 2 3* 3* 1 2 2 3 </t>
+  </si>
+  <si>
+    <t>SVK 3</t>
+  </si>
+  <si>
+    <t>9901-0354</t>
+  </si>
+  <si>
+    <t>Kissi Robert</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4 6* 4 4 5 8* 4 6 </t>
+  </si>
+  <si>
+    <t>CZE 78</t>
+  </si>
+  <si>
+    <t>2110-0111</t>
+  </si>
+  <si>
+    <t>Skřepek Jan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DNC* 4 6 7 4 4 5 9* </t>
+  </si>
+  <si>
+    <t>CZE 31</t>
+  </si>
+  <si>
+    <t>2110-0230</t>
+  </si>
+  <si>
+    <t>Král Jiří</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7 7 5 8* 8* 7 6 4 </t>
+  </si>
+  <si>
+    <t>CZE 21</t>
+  </si>
+  <si>
+    <t>2109-0601</t>
+  </si>
+  <si>
+    <t>Pospíšil Martin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5 5 11* 6 11* 6 10 8 </t>
+  </si>
+  <si>
+    <t>CZE 111</t>
+  </si>
+  <si>
+    <t>2110-0123</t>
+  </si>
+  <si>
+    <t>Kalabis Petr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10* 8 9* 9 7 5 8 5 </t>
+  </si>
+  <si>
+    <t>CZE 113</t>
+  </si>
+  <si>
+    <t>2001-0086</t>
+  </si>
+  <si>
+    <t>Kamenský Pavel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6 11* 8 5 10 11* 7 7 </t>
+  </si>
+  <si>
+    <t>CZE 22</t>
+  </si>
+  <si>
+    <t>1607-0158</t>
+  </si>
+  <si>
+    <t>Slíva Jakub</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11* 10* 7 10 6 10 9 10 </t>
+  </si>
+  <si>
+    <t>CZE 6</t>
+  </si>
+  <si>
+    <t>1607-0161</t>
+  </si>
+  <si>
+    <t>Slívová Jana</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8 9 10 11* 9 9 11* 11 </t>
+  </si>
+  <si>
+    <t>CZE 19</t>
+  </si>
+  <si>
+    <t>7019-0144</t>
+  </si>
+  <si>
+    <t>Hrubý Pavel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9 12 12 12 12 12 13* DNC* </t>
+  </si>
+  <si>
+    <t>CZE 105</t>
+  </si>
+  <si>
+    <t>2001-0244</t>
+  </si>
+  <si>
+    <t>Řezníček Tomáš</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12 13 15* DNC* 13 13 12 12 </t>
+  </si>
+  <si>
+    <t>CZE 45</t>
+  </si>
+  <si>
+    <t>2110-0124</t>
+  </si>
+  <si>
+    <t>Vrána Petr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13 14* 13 13 14 15* 14 13 </t>
+  </si>
+  <si>
+    <t>CZE 67</t>
+  </si>
+  <si>
+    <t>2110-0225</t>
+  </si>
+  <si>
+    <t>Loos Jiří</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DNF* 15 14 14 15 14 DNC* DNS </t>
+  </si>
+  <si>
+    <t>CZE 8</t>
+  </si>
+  <si>
+    <t>2405-0133</t>
+  </si>
+  <si>
+    <t>Mielec Lubomír</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DNF* DNS* DNC DNC DNC DNC DNC DNC </t>
+  </si>
+  <si>
+    <t>SVK 646</t>
+  </si>
+  <si>
+    <t>9901-0343</t>
+  </si>
+  <si>
+    <t>Stahl Jaroslav</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DNC* DNC* DNC DNC DNF DNC DNC DNC </t>
+  </si>
+  <si>
+    <t>Techno 293</t>
+  </si>
+  <si>
+    <t>CZE 143</t>
+  </si>
+  <si>
+    <t>1130-1899</t>
+  </si>
+  <si>
+    <t>Roušal Jakub</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 1 2 2 3* 1 </t>
+  </si>
+  <si>
+    <t>CZE 32</t>
+  </si>
+  <si>
+    <t>2110-0220</t>
+  </si>
+  <si>
+    <t>Králová Lucie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4* 2 1 1 1 2 </t>
+  </si>
+  <si>
+    <t>CZE 108</t>
+  </si>
+  <si>
+    <t>1705-0208</t>
+  </si>
+  <si>
+    <t>Štěpánek Jakub</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 3 4* 3 4 3 </t>
+  </si>
+  <si>
+    <t>CZE 103</t>
+  </si>
+  <si>
+    <t>1705-0203</t>
+  </si>
+  <si>
+    <t>Štěpánková Jana</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3 4 3 5* 5 4 </t>
+  </si>
+  <si>
+    <t>CZE 39</t>
+  </si>
+  <si>
+    <t>1705-0188</t>
+  </si>
+  <si>
+    <t>Zima Daniel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7* 5 5 4 2 6 </t>
+  </si>
+  <si>
+    <t>CZE 152</t>
+  </si>
+  <si>
+    <t>1130-2147</t>
+  </si>
+  <si>
+    <t>Jiřička Tomáš</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5 6 7* 6 6 5 </t>
+  </si>
+  <si>
+    <t>CZE 84</t>
+  </si>
+  <si>
+    <t>1705-0197</t>
+  </si>
+  <si>
+    <t>Zimová Martina</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6 7 6 8* 7 8 </t>
+  </si>
+  <si>
+    <t>CZE 89</t>
+  </si>
+  <si>
+    <t>1705-0241</t>
+  </si>
+  <si>
+    <t>Černý Oskar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DNS* 8 9 7 8 7 </t>
+  </si>
+  <si>
+    <t>CZE 135</t>
+  </si>
+  <si>
+    <t>1402-0507</t>
+  </si>
+  <si>
+    <t>Loužek Albert</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DNF* 9 8 9 DNF 9 </t>
+  </si>
+  <si>
+    <t>CZE 5</t>
+  </si>
+  <si>
+    <t>2110-0243</t>
+  </si>
+  <si>
+    <t>Šeliga Antonín</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DNC* DNC DNC DNC DNC 10 </t>
+  </si>
+</sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -358,58 +713,823 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A1"/>
+  <dimension ref="A1:H33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
-  <sheetData/>
+  <sheetData>
+    <row r="2" spans="1:8">
+      <c r="A2" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8">
+      <c r="A3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" t="s">
+        <v>2</v>
+      </c>
+      <c r="C3" t="s">
+        <v>3</v>
+      </c>
+      <c r="D3" t="s">
+        <v>4</v>
+      </c>
+      <c r="E3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G3" t="s">
+        <v>7</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4">
+        <v>1976</v>
+      </c>
+      <c r="F4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G4">
+        <v>9.0</v>
+      </c>
+      <c r="H4">
+        <v>8940</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>13</v>
+      </c>
+      <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E5">
+        <v>1972</v>
+      </c>
+      <c r="F5" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5">
+        <v>10.0</v>
+      </c>
+      <c r="H5">
+        <v>6832</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>17</v>
+      </c>
+      <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
+        <v>19</v>
+      </c>
+      <c r="E6">
+        <v>1986</v>
+      </c>
+      <c r="F6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G6">
+        <v>11.0</v>
+      </c>
+      <c r="H6">
+        <v>5600</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" t="s">
+        <v>23</v>
+      </c>
+      <c r="E7">
+        <v>1971</v>
+      </c>
+      <c r="F7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7">
+        <v>27.0</v>
+      </c>
+      <c r="H7">
+        <v>4725</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>25</v>
+      </c>
+      <c r="C8" t="s">
+        <v>26</v>
+      </c>
+      <c r="D8" t="s">
+        <v>27</v>
+      </c>
+      <c r="E8">
+        <v>1978</v>
+      </c>
+      <c r="F8" t="s">
+        <v>28</v>
+      </c>
+      <c r="G8">
+        <v>30.0</v>
+      </c>
+      <c r="H8">
+        <v>4047</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>29</v>
+      </c>
+      <c r="C9" t="s">
+        <v>30</v>
+      </c>
+      <c r="D9" t="s">
+        <v>31</v>
+      </c>
+      <c r="E9">
+        <v>1974</v>
+      </c>
+      <c r="F9" t="s">
+        <v>32</v>
+      </c>
+      <c r="G9">
+        <v>36.0</v>
+      </c>
+      <c r="H9">
+        <v>3493</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>33</v>
+      </c>
+      <c r="C10" t="s">
+        <v>34</v>
+      </c>
+      <c r="D10" t="s">
+        <v>35</v>
+      </c>
+      <c r="E10">
+        <v>1964</v>
+      </c>
+      <c r="F10" t="s">
+        <v>36</v>
+      </c>
+      <c r="G10">
+        <v>40.0</v>
+      </c>
+      <c r="H10">
+        <v>3024</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>37</v>
+      </c>
+      <c r="C11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D11" t="s">
+        <v>39</v>
+      </c>
+      <c r="E11">
+        <v>1978</v>
+      </c>
+      <c r="F11" t="s">
+        <v>40</v>
+      </c>
+      <c r="G11">
+        <v>42.0</v>
+      </c>
+      <c r="H11">
+        <v>2618</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>41</v>
+      </c>
+      <c r="C12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D12" t="s">
+        <v>43</v>
+      </c>
+      <c r="E12">
+        <v>1974</v>
+      </c>
+      <c r="F12" t="s">
+        <v>44</v>
+      </c>
+      <c r="G12">
+        <v>43.0</v>
+      </c>
+      <c r="H12">
+        <v>2260</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>45</v>
+      </c>
+      <c r="C13" t="s">
+        <v>46</v>
+      </c>
+      <c r="D13" t="s">
+        <v>47</v>
+      </c>
+      <c r="E13">
+        <v>1988</v>
+      </c>
+      <c r="F13" t="s">
+        <v>48</v>
+      </c>
+      <c r="G13">
+        <v>52.0</v>
+      </c>
+      <c r="H13">
+        <v>1940</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14">
+        <v>11</v>
+      </c>
+      <c r="B14" t="s">
+        <v>49</v>
+      </c>
+      <c r="C14" t="s">
+        <v>50</v>
+      </c>
+      <c r="D14" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14">
+        <v>1991</v>
+      </c>
+      <c r="F14" t="s">
+        <v>52</v>
+      </c>
+      <c r="G14">
+        <v>56.0</v>
+      </c>
+      <c r="H14">
+        <v>1650</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15">
+        <v>12</v>
+      </c>
+      <c r="B15" t="s">
+        <v>53</v>
+      </c>
+      <c r="C15" t="s">
+        <v>54</v>
+      </c>
+      <c r="D15" t="s">
+        <v>55</v>
+      </c>
+      <c r="E15">
+        <v>1964</v>
+      </c>
+      <c r="F15" t="s">
+        <v>56</v>
+      </c>
+      <c r="G15">
+        <v>69.0</v>
+      </c>
+      <c r="H15">
+        <v>1385</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16">
+        <v>13</v>
+      </c>
+      <c r="B16" t="s">
+        <v>57</v>
+      </c>
+      <c r="C16" t="s">
+        <v>58</v>
+      </c>
+      <c r="D16" t="s">
+        <v>59</v>
+      </c>
+      <c r="E16">
+        <v>2008</v>
+      </c>
+      <c r="F16" t="s">
+        <v>60</v>
+      </c>
+      <c r="G16">
+        <v>75.0</v>
+      </c>
+      <c r="H16">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>61</v>
+      </c>
+      <c r="C17" t="s">
+        <v>62</v>
+      </c>
+      <c r="D17" t="s">
+        <v>63</v>
+      </c>
+      <c r="E17">
+        <v>1958</v>
+      </c>
+      <c r="F17" t="s">
+        <v>64</v>
+      </c>
+      <c r="G17">
+        <v>80.0</v>
+      </c>
+      <c r="H17">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18">
+        <v>15</v>
+      </c>
+      <c r="B18" t="s">
+        <v>65</v>
+      </c>
+      <c r="C18" t="s">
+        <v>66</v>
+      </c>
+      <c r="D18" t="s">
+        <v>67</v>
+      </c>
+      <c r="E18">
+        <v>1963</v>
+      </c>
+      <c r="F18" t="s">
+        <v>68</v>
+      </c>
+      <c r="G18">
+        <v>90.0</v>
+      </c>
+      <c r="H18">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19">
+        <v>16</v>
+      </c>
+      <c r="B19" t="s">
+        <v>69</v>
+      </c>
+      <c r="C19" t="s">
+        <v>70</v>
+      </c>
+      <c r="D19" t="s">
+        <v>71</v>
+      </c>
+      <c r="E19">
+        <v>1950</v>
+      </c>
+      <c r="F19" t="s">
+        <v>72</v>
+      </c>
+      <c r="G19">
+        <v>108.0</v>
+      </c>
+      <c r="H19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20">
+        <v>16</v>
+      </c>
+      <c r="B20" t="s">
+        <v>73</v>
+      </c>
+      <c r="C20" t="s">
+        <v>74</v>
+      </c>
+      <c r="D20" t="s">
+        <v>75</v>
+      </c>
+      <c r="E20">
+        <v>1964</v>
+      </c>
+      <c r="F20" t="s">
+        <v>76</v>
+      </c>
+      <c r="G20">
+        <v>108.0</v>
+      </c>
+      <c r="H20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>1</v>
+      </c>
+      <c r="B23" t="s">
+        <v>2</v>
+      </c>
+      <c r="C23" t="s">
+        <v>3</v>
+      </c>
+      <c r="D23" t="s">
+        <v>4</v>
+      </c>
+      <c r="E23" t="s">
+        <v>5</v>
+      </c>
+      <c r="F23" t="s">
+        <v>6</v>
+      </c>
+      <c r="G23" t="s">
+        <v>7</v>
+      </c>
+      <c r="H23" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24">
+        <v>1</v>
+      </c>
+      <c r="B24" t="s">
+        <v>78</v>
+      </c>
+      <c r="C24" t="s">
+        <v>79</v>
+      </c>
+      <c r="D24" t="s">
+        <v>80</v>
+      </c>
+      <c r="E24">
+        <v>2012</v>
+      </c>
+      <c r="F24" t="s">
+        <v>81</v>
+      </c>
+      <c r="G24">
+        <v>7.0</v>
+      </c>
+      <c r="H24">
+        <v>7707</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25">
+        <v>2</v>
+      </c>
+      <c r="B25" t="s">
+        <v>82</v>
+      </c>
+      <c r="C25" t="s">
+        <v>83</v>
+      </c>
+      <c r="D25" t="s">
+        <v>84</v>
+      </c>
+      <c r="E25">
+        <v>2009</v>
+      </c>
+      <c r="F25" t="s">
+        <v>85</v>
+      </c>
+      <c r="G25">
+        <v>7.0</v>
+      </c>
+      <c r="H25">
+        <v>5600</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26">
+        <v>3</v>
+      </c>
+      <c r="B26" t="s">
+        <v>86</v>
+      </c>
+      <c r="C26" t="s">
+        <v>87</v>
+      </c>
+      <c r="D26" t="s">
+        <v>88</v>
+      </c>
+      <c r="E26">
+        <v>2015</v>
+      </c>
+      <c r="F26" t="s">
+        <v>89</v>
+      </c>
+      <c r="G26">
+        <v>15.0</v>
+      </c>
+      <c r="H26">
+        <v>4367</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27">
+        <v>4</v>
+      </c>
+      <c r="B27" t="s">
+        <v>90</v>
+      </c>
+      <c r="C27" t="s">
+        <v>91</v>
+      </c>
+      <c r="D27" t="s">
+        <v>92</v>
+      </c>
+      <c r="E27">
+        <v>2010</v>
+      </c>
+      <c r="F27" t="s">
+        <v>93</v>
+      </c>
+      <c r="G27">
+        <v>19.0</v>
+      </c>
+      <c r="H27">
+        <v>3493</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28">
+        <v>5</v>
+      </c>
+      <c r="B28" t="s">
+        <v>94</v>
+      </c>
+      <c r="C28" t="s">
+        <v>95</v>
+      </c>
+      <c r="D28" t="s">
+        <v>96</v>
+      </c>
+      <c r="E28">
+        <v>2007</v>
+      </c>
+      <c r="F28" t="s">
+        <v>97</v>
+      </c>
+      <c r="G28">
+        <v>22.0</v>
+      </c>
+      <c r="H28">
+        <v>2814</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29">
+        <v>6</v>
+      </c>
+      <c r="B29" t="s">
+        <v>98</v>
+      </c>
+      <c r="C29" t="s">
+        <v>99</v>
+      </c>
+      <c r="D29" t="s">
+        <v>100</v>
+      </c>
+      <c r="E29">
+        <v>2013</v>
+      </c>
+      <c r="F29" t="s">
+        <v>101</v>
+      </c>
+      <c r="G29">
+        <v>28.0</v>
+      </c>
+      <c r="H29">
+        <v>2260</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30">
+        <v>7</v>
+      </c>
+      <c r="B30" t="s">
+        <v>102</v>
+      </c>
+      <c r="C30" t="s">
+        <v>103</v>
+      </c>
+      <c r="D30" t="s">
+        <v>104</v>
+      </c>
+      <c r="E30">
+        <v>2011</v>
+      </c>
+      <c r="F30" t="s">
+        <v>105</v>
+      </c>
+      <c r="G30">
+        <v>34.0</v>
+      </c>
+      <c r="H30">
+        <v>1791</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31">
+        <v>8</v>
+      </c>
+      <c r="B31" t="s">
+        <v>106</v>
+      </c>
+      <c r="C31" t="s">
+        <v>107</v>
+      </c>
+      <c r="D31" t="s">
+        <v>108</v>
+      </c>
+      <c r="E31">
+        <v>2012</v>
+      </c>
+      <c r="F31" t="s">
+        <v>109</v>
+      </c>
+      <c r="G31">
+        <v>39.0</v>
+      </c>
+      <c r="H31">
+        <v>1385</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32">
+        <v>9</v>
+      </c>
+      <c r="B32" t="s">
+        <v>110</v>
+      </c>
+      <c r="C32" t="s">
+        <v>111</v>
+      </c>
+      <c r="D32" t="s">
+        <v>112</v>
+      </c>
+      <c r="E32">
+        <v>2015</v>
+      </c>
+      <c r="F32" t="s">
+        <v>113</v>
+      </c>
+      <c r="G32">
+        <v>46.0</v>
+      </c>
+      <c r="H32">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33">
+        <v>10</v>
+      </c>
+      <c r="B33" t="s">
+        <v>114</v>
+      </c>
+      <c r="C33" t="s">
+        <v>115</v>
+      </c>
+      <c r="D33" t="s">
+        <v>116</v>
+      </c>
+      <c r="E33">
+        <v>2014</v>
+      </c>
+      <c r="F33" t="s">
+        <v>117</v>
+      </c>
+      <c r="G33">
+        <v>54.0</v>
+      </c>
+      <c r="H33">
+        <v>707</v>
+      </c>
+    </row>
+  </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>