--- v0 (2026-05-08)
+++ v1 (2026-06-22)
@@ -12,51 +12,961 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="0"/>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="303">
+  <si>
+    <t>Finn</t>
+  </si>
+  <si>
+    <t>Pořadí</t>
+  </si>
+  <si>
+    <t>Loď</t>
+  </si>
+  <si>
+    <t>Reg.č.</t>
+  </si>
+  <si>
+    <t>Jméno</t>
+  </si>
+  <si>
+    <t>Rok.nar.</t>
+  </si>
+  <si>
+    <t>Výsledky rozjížděk</t>
+  </si>
+  <si>
+    <t>Body</t>
+  </si>
+  <si>
+    <t>L.body</t>
+  </si>
+  <si>
+    <t>CZE 9</t>
+  </si>
+  <si>
+    <t>2101-0466</t>
+  </si>
+  <si>
+    <t>Hýža Jiří</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 2 3* 2 </t>
+  </si>
+  <si>
+    <t>CZE 54</t>
+  </si>
+  <si>
+    <t>2203-0112</t>
+  </si>
+  <si>
+    <t>Červenka Matouš</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4 9* 1 3 </t>
+  </si>
+  <si>
+    <t>SVK 271</t>
+  </si>
+  <si>
+    <t>9901-0247</t>
+  </si>
+  <si>
+    <t>Mihalik Tomas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 10* 4 6 </t>
+  </si>
+  <si>
+    <t>SVK 6</t>
+  </si>
+  <si>
+    <t>9901-0214</t>
+  </si>
+  <si>
+    <t>Loukota Milan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7 4 2 13* </t>
+  </si>
+  <si>
+    <t>CZE 70</t>
+  </si>
+  <si>
+    <t>1703-0160</t>
+  </si>
+  <si>
+    <t>Cintl Václav</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3 12* 8 5 </t>
+  </si>
+  <si>
+    <t>CZE 2</t>
+  </si>
+  <si>
+    <t>1504-0010</t>
+  </si>
+  <si>
+    <t>Gebhart Zdeněk</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15* 3 5 8 </t>
+  </si>
+  <si>
+    <t>CZE 3</t>
+  </si>
+  <si>
+    <t>2103-0437</t>
+  </si>
+  <si>
+    <t>Lidařík Rudolf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6 6 18* 4 </t>
+  </si>
+  <si>
+    <t>CZE 318</t>
+  </si>
+  <si>
+    <t>1214-0017</t>
+  </si>
+  <si>
+    <t>Plecitý Martin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10 1 12* 7 </t>
+  </si>
+  <si>
+    <t>CZE 98</t>
+  </si>
+  <si>
+    <t>2405-0118</t>
+  </si>
+  <si>
+    <t>Ščerba Patrik</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5 5 UFD* 9 </t>
+  </si>
+  <si>
+    <t>SVK 470</t>
+  </si>
+  <si>
+    <t>9901-0350</t>
+  </si>
+  <si>
+    <t>Holák Andrej</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8 7 7 11* </t>
+  </si>
+  <si>
+    <t>CZE 75</t>
+  </si>
+  <si>
+    <t>1219-0006</t>
+  </si>
+  <si>
+    <t>Skalický Vladimír</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17 18* 6 1 </t>
+  </si>
+  <si>
+    <t>CZE 16</t>
+  </si>
+  <si>
+    <t>2001-0046</t>
+  </si>
+  <si>
+    <t>Moučka Vítězslav</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9 11 10 15* </t>
+  </si>
+  <si>
+    <t>CZE 61</t>
+  </si>
+  <si>
+    <t>1902-0211</t>
+  </si>
+  <si>
+    <t>Nalezenec Vojtěch</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14* 13 9 10 </t>
+  </si>
+  <si>
+    <t>AUT 8</t>
+  </si>
+  <si>
+    <t>9904-0092</t>
+  </si>
+  <si>
+    <t>Gfreiner Hartwig</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12 8 14* 14 </t>
+  </si>
+  <si>
+    <t>SVK 14</t>
+  </si>
+  <si>
+    <t>9901-0213</t>
+  </si>
+  <si>
+    <t>Hladný Roman</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11 15* 13 12 </t>
+  </si>
+  <si>
+    <t>CZE 69</t>
+  </si>
+  <si>
+    <t>1406-0290</t>
+  </si>
+  <si>
+    <t>Vít Jaroslav</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13 20* 11 16 </t>
+  </si>
+  <si>
+    <t>CZE 211</t>
+  </si>
+  <si>
+    <t>1130-1197</t>
+  </si>
+  <si>
+    <t>Kaloš Martin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20* 14 16 18 </t>
+  </si>
+  <si>
+    <t>AUT 32</t>
+  </si>
+  <si>
+    <t>9904-0122</t>
+  </si>
+  <si>
+    <t>Winkler Reinhardt</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16 16 19 21* </t>
+  </si>
+  <si>
+    <t>SVK 5</t>
+  </si>
+  <si>
+    <t>9901-0251</t>
+  </si>
+  <si>
+    <t>Poor Robert</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18 19* 17 17 </t>
+  </si>
+  <si>
+    <t>CZE 77</t>
+  </si>
+  <si>
+    <t>2421-0003</t>
+  </si>
+  <si>
+    <t>Mušálek Pavel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19 21* 15 20 </t>
+  </si>
+  <si>
+    <t>CZE 99</t>
+  </si>
+  <si>
+    <t>2405-0179</t>
+  </si>
+  <si>
+    <t>Kovář František</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21 17 DNF* 19 </t>
+  </si>
+  <si>
+    <t>CZE 72</t>
+  </si>
+  <si>
+    <t>2115-0023</t>
+  </si>
+  <si>
+    <t>Keršner Ferdinand</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22* 22 20 22 </t>
+  </si>
+  <si>
+    <t>ILCA 7</t>
+  </si>
+  <si>
+    <t>CZE 211007</t>
+  </si>
+  <si>
+    <t>1703-0249</t>
+  </si>
+  <si>
+    <t>Tomeš Jiří</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 1 1 8* </t>
+  </si>
+  <si>
+    <t>CZE 221912</t>
+  </si>
+  <si>
+    <t>2101-0571</t>
+  </si>
+  <si>
+    <t>Teplý Viktor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2* 2 2 2 </t>
+  </si>
+  <si>
+    <t>CZE 6</t>
+  </si>
+  <si>
+    <t>1504-0086</t>
+  </si>
+  <si>
+    <t>Novotný Štěpán</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4* 3 3 1 </t>
+  </si>
+  <si>
+    <t>CZE 21</t>
+  </si>
+  <si>
+    <t>1902-0189</t>
+  </si>
+  <si>
+    <t>Steiner Michal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7* 4 5 6 </t>
+  </si>
+  <si>
+    <t>CZE 220650</t>
+  </si>
+  <si>
+    <t>2201-0054</t>
+  </si>
+  <si>
+    <t>Kováč Vladimír</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13* 5 4 7 </t>
+  </si>
+  <si>
+    <t>CZE 21935</t>
+  </si>
+  <si>
+    <t>2101-0817</t>
+  </si>
+  <si>
+    <t>Zahornacký Jan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3 6 11 19* </t>
+  </si>
+  <si>
+    <t>CZE 171349</t>
+  </si>
+  <si>
+    <t>2101-0453</t>
+  </si>
+  <si>
+    <t>Hrubý Karel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10 18* 6 4 </t>
+  </si>
+  <si>
+    <t>CZE 216798</t>
+  </si>
+  <si>
+    <t>2101-0473</t>
+  </si>
+  <si>
+    <t>Blatecký David</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5 14* 12 9 </t>
+  </si>
+  <si>
+    <t>CZE 21912</t>
+  </si>
+  <si>
+    <t>1703-0206</t>
+  </si>
+  <si>
+    <t>Solík Jakub</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8 8 10 20* </t>
+  </si>
+  <si>
+    <t>CZE 185643</t>
+  </si>
+  <si>
+    <t>1607-0162</t>
+  </si>
+  <si>
+    <t>Solfronk Antonín</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16 20* 9 5 </t>
+  </si>
+  <si>
+    <t>CZE 219584</t>
+  </si>
+  <si>
+    <t>1609-0303</t>
+  </si>
+  <si>
+    <t>Kříž Jan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6 11 14 15* </t>
+  </si>
+  <si>
+    <t>CZE 221935</t>
+  </si>
+  <si>
+    <t>1508-0247</t>
+  </si>
+  <si>
+    <t>Smetana Radek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OCS* 21 8 3 </t>
+  </si>
+  <si>
+    <t>CZE 208784</t>
+  </si>
+  <si>
+    <t>1508-0150</t>
+  </si>
+  <si>
+    <t>Vaidiš Tomáš</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12 7 18* 14 </t>
+  </si>
+  <si>
+    <t>CZE 223388</t>
+  </si>
+  <si>
+    <t>1508-0171</t>
+  </si>
+  <si>
+    <t>Vainert Kateřina</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9 15* 15 10 </t>
+  </si>
+  <si>
+    <t>CZE 200</t>
+  </si>
+  <si>
+    <t>2404-0454</t>
+  </si>
+  <si>
+    <t>Žáček Jiří</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11 9 19* 16 </t>
+  </si>
+  <si>
+    <t>CZE 199892</t>
+  </si>
+  <si>
+    <t>2001-0214</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14* 12 13 11 </t>
+  </si>
+  <si>
+    <t>CZE 15495</t>
+  </si>
+  <si>
+    <t>2101-0509</t>
+  </si>
+  <si>
+    <t>Chlup Zdeněk</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15 10 16* 12 </t>
+  </si>
+  <si>
+    <t>CZE 216804</t>
+  </si>
+  <si>
+    <t>1130-1427</t>
+  </si>
+  <si>
+    <t>Falc Federico Milan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21* 16 7 17 </t>
+  </si>
+  <si>
+    <t>CZE 223824</t>
+  </si>
+  <si>
+    <t>1130-0853</t>
+  </si>
+  <si>
+    <t>Valenta Jan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20* 13 17 13 </t>
+  </si>
+  <si>
+    <t>CZE 169063</t>
+  </si>
+  <si>
+    <t>1508-0231</t>
+  </si>
+  <si>
+    <t>Liška Matěj</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18 17 20 22* </t>
+  </si>
+  <si>
+    <t>CZE 4</t>
+  </si>
+  <si>
+    <t>1130-1741</t>
+  </si>
+  <si>
+    <t>Bareš David</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17 19 23* 21 </t>
+  </si>
+  <si>
+    <t>CZE 155170</t>
+  </si>
+  <si>
+    <t>1508-0151</t>
+  </si>
+  <si>
+    <t>Netopilík Zdeněk</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19 22* 21 18 </t>
+  </si>
+  <si>
+    <t>CZE 212491</t>
+  </si>
+  <si>
+    <t>1508-0172</t>
+  </si>
+  <si>
+    <t>Král Karel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22 23* 22 23 </t>
+  </si>
+  <si>
+    <t>Evropa</t>
+  </si>
+  <si>
+    <t>CZE 352</t>
+  </si>
+  <si>
+    <t>1609-0287</t>
+  </si>
+  <si>
+    <t>Mlejnek Tomáš</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 1 1 2* </t>
+  </si>
+  <si>
+    <t>CZE 93</t>
+  </si>
+  <si>
+    <t>2203-0165</t>
+  </si>
+  <si>
+    <t>Rozsypal Martin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3* 2 2 1 </t>
+  </si>
+  <si>
+    <t>CZE 90</t>
+  </si>
+  <si>
+    <t>2101-0766</t>
+  </si>
+  <si>
+    <t>Chlupová Kateřina</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 3 5 7* </t>
+  </si>
+  <si>
+    <t>CZE 412</t>
+  </si>
+  <si>
+    <t>1901-0446</t>
+  </si>
+  <si>
+    <t>Plodek Adam</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5 4 6* 3 </t>
+  </si>
+  <si>
+    <t>CZE 41</t>
+  </si>
+  <si>
+    <t>1701-0122</t>
+  </si>
+  <si>
+    <t>Kala Roman</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4 7* 3 6 </t>
+  </si>
+  <si>
+    <t>CZE 20</t>
+  </si>
+  <si>
+    <t>1203-0364</t>
+  </si>
+  <si>
+    <t>Soukal Miloslav</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7* 5 4 4 </t>
+  </si>
+  <si>
+    <t>CZE 172</t>
+  </si>
+  <si>
+    <t>2001-0172</t>
+  </si>
+  <si>
+    <t>Kafková Petra</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6 6 7* 5 </t>
+  </si>
+  <si>
+    <t>2404-0438</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8 8 8 DNS* </t>
+  </si>
+  <si>
+    <t>ILCA 6</t>
+  </si>
+  <si>
+    <t>CZE 1</t>
+  </si>
+  <si>
+    <t>2101-0729</t>
+  </si>
+  <si>
+    <t>Beroun Daniel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 1 8* 2 </t>
+  </si>
+  <si>
+    <t>2404-0467</t>
+  </si>
+  <si>
+    <t>Bělunková Tatiana</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 5* 1 4 </t>
+  </si>
+  <si>
+    <t>CZE 221704</t>
+  </si>
+  <si>
+    <t>2201-0053</t>
+  </si>
+  <si>
+    <t>Kováč Richard</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4 2 2 15* </t>
+  </si>
+  <si>
+    <t>CZE 220071</t>
+  </si>
+  <si>
+    <t>2405-0160</t>
+  </si>
+  <si>
+    <t>Fikáček Jan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3 3 14* 6 </t>
+  </si>
+  <si>
+    <t>CZE 217958</t>
+  </si>
+  <si>
+    <t>2101-0756</t>
+  </si>
+  <si>
+    <t>Čaganová Julie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12 17* 3 1 </t>
+  </si>
+  <si>
+    <t>CZE 218402</t>
+  </si>
+  <si>
+    <t>2201-0039</t>
+  </si>
+  <si>
+    <t>Krč Lukáš</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18* 6 7 3 </t>
+  </si>
+  <si>
+    <t>CZE 215857</t>
+  </si>
+  <si>
+    <t>2301-0021</t>
+  </si>
+  <si>
+    <t>Přikryl Petr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8 4 9* 5 </t>
+  </si>
+  <si>
+    <t>CZE 216574</t>
+  </si>
+  <si>
+    <t>2301-0231</t>
+  </si>
+  <si>
+    <t>Mikula Daniel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6 8 6 14* </t>
+  </si>
+  <si>
+    <t>CZE 217126</t>
+  </si>
+  <si>
+    <t>2101-0741</t>
+  </si>
+  <si>
+    <t>Hýžová Helena</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5 15* 4 12 </t>
+  </si>
+  <si>
+    <t>CZE 218373</t>
+  </si>
+  <si>
+    <t>2101-0758</t>
+  </si>
+  <si>
+    <t>Blatecká Michaela</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10 7 5 11* </t>
+  </si>
+  <si>
+    <t>CZE 223487</t>
+  </si>
+  <si>
+    <t>1130-1639</t>
+  </si>
+  <si>
+    <t>Pátek Filip</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7 19* 10 8 </t>
+  </si>
+  <si>
+    <t>CZE 219412</t>
+  </si>
+  <si>
+    <t>1701-0337</t>
+  </si>
+  <si>
+    <t>Novák Vojtěch</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9 18* 13 7 </t>
+  </si>
+  <si>
+    <t>CZE 197207</t>
+  </si>
+  <si>
+    <t>2101-0757</t>
+  </si>
+  <si>
+    <t>Blatecká Veronika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13 10 17* 13 </t>
+  </si>
+  <si>
+    <t>CZE 22338</t>
+  </si>
+  <si>
+    <t>2419-0105</t>
+  </si>
+  <si>
+    <t>Fanfrlová Markéta</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16 20* 11 10 </t>
+  </si>
+  <si>
+    <t>CZE 222817</t>
+  </si>
+  <si>
+    <t>2101-0722</t>
+  </si>
+  <si>
+    <t>Blatecký Martin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14 11 12 20* </t>
+  </si>
+  <si>
+    <t>CZE 211881</t>
+  </si>
+  <si>
+    <t>1901-0482</t>
+  </si>
+  <si>
+    <t>Plachý Jonáš</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20* 16 15 9 </t>
+  </si>
+  <si>
+    <t>2101-0776</t>
+  </si>
+  <si>
+    <t>Beroun Marek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11 13 20* 16 </t>
+  </si>
+  <si>
+    <t>CZE 223290</t>
+  </si>
+  <si>
+    <t>2101-0724</t>
+  </si>
+  <si>
+    <t>Navrátil Václav</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15 12 16 18* </t>
+  </si>
+  <si>
+    <t>CZE 68</t>
+  </si>
+  <si>
+    <t>1130-2069</t>
+  </si>
+  <si>
+    <t>Kubelková Barbora</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19 9 21* 19 </t>
+  </si>
+  <si>
+    <t>CZE 223338</t>
+  </si>
+  <si>
+    <t>2101-0767</t>
+  </si>
+  <si>
+    <t>Lidaříková Ema</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17 14 18 21* </t>
+  </si>
+  <si>
+    <t>CZE 216071</t>
+  </si>
+  <si>
+    <t>2101-0742</t>
+  </si>
+  <si>
+    <t>Karas Filip</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DNS* 21 19 17 </t>
+  </si>
+</sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -358,58 +1268,2107 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A1"/>
+  <dimension ref="A1:H86"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
-  <sheetData/>
+  <sheetData>
+    <row r="2" spans="1:8">
+      <c r="A2" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8">
+      <c r="A3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" t="s">
+        <v>2</v>
+      </c>
+      <c r="C3" t="s">
+        <v>3</v>
+      </c>
+      <c r="D3" t="s">
+        <v>4</v>
+      </c>
+      <c r="E3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G3" t="s">
+        <v>7</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4">
+        <v>1975</v>
+      </c>
+      <c r="F4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G4">
+        <v>5.0</v>
+      </c>
+      <c r="H4">
+        <v>10104</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>13</v>
+      </c>
+      <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E5">
+        <v>1974</v>
+      </c>
+      <c r="F5" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5">
+        <v>8.0</v>
+      </c>
+      <c r="H5">
+        <v>7997</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>17</v>
+      </c>
+      <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
+        <v>19</v>
+      </c>
+      <c r="E6">
+        <v>1981</v>
+      </c>
+      <c r="F6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G6">
+        <v>12.0</v>
+      </c>
+      <c r="H6">
+        <v>6764</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" t="s">
+        <v>23</v>
+      </c>
+      <c r="E7">
+        <v>1981</v>
+      </c>
+      <c r="F7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7">
+        <v>13.0</v>
+      </c>
+      <c r="H7">
+        <v>5890</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>25</v>
+      </c>
+      <c r="C8" t="s">
+        <v>26</v>
+      </c>
+      <c r="D8" t="s">
+        <v>27</v>
+      </c>
+      <c r="E8">
+        <v>1975</v>
+      </c>
+      <c r="F8" t="s">
+        <v>28</v>
+      </c>
+      <c r="G8">
+        <v>16.0</v>
+      </c>
+      <c r="H8">
+        <v>5211</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>29</v>
+      </c>
+      <c r="C9" t="s">
+        <v>30</v>
+      </c>
+      <c r="D9" t="s">
+        <v>31</v>
+      </c>
+      <c r="E9">
+        <v>1959</v>
+      </c>
+      <c r="F9" t="s">
+        <v>32</v>
+      </c>
+      <c r="G9">
+        <v>16.0</v>
+      </c>
+      <c r="H9">
+        <v>4657</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>33</v>
+      </c>
+      <c r="C10" t="s">
+        <v>34</v>
+      </c>
+      <c r="D10" t="s">
+        <v>35</v>
+      </c>
+      <c r="E10">
+        <v>1978</v>
+      </c>
+      <c r="F10" t="s">
+        <v>36</v>
+      </c>
+      <c r="G10">
+        <v>16.0</v>
+      </c>
+      <c r="H10">
+        <v>4188</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>37</v>
+      </c>
+      <c r="C11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D11" t="s">
+        <v>39</v>
+      </c>
+      <c r="E11">
+        <v>1957</v>
+      </c>
+      <c r="F11" t="s">
+        <v>40</v>
+      </c>
+      <c r="G11">
+        <v>18.0</v>
+      </c>
+      <c r="H11">
+        <v>3782</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>41</v>
+      </c>
+      <c r="C12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D12" t="s">
+        <v>43</v>
+      </c>
+      <c r="E12">
+        <v>1993</v>
+      </c>
+      <c r="F12" t="s">
+        <v>44</v>
+      </c>
+      <c r="G12">
+        <v>19.0</v>
+      </c>
+      <c r="H12">
+        <v>3424</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>45</v>
+      </c>
+      <c r="C13" t="s">
+        <v>46</v>
+      </c>
+      <c r="D13" t="s">
+        <v>47</v>
+      </c>
+      <c r="E13">
+        <v>1973</v>
+      </c>
+      <c r="F13" t="s">
+        <v>48</v>
+      </c>
+      <c r="G13">
+        <v>22.0</v>
+      </c>
+      <c r="H13">
+        <v>3104</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14">
+        <v>11</v>
+      </c>
+      <c r="B14" t="s">
+        <v>49</v>
+      </c>
+      <c r="C14" t="s">
+        <v>50</v>
+      </c>
+      <c r="D14" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14">
+        <v>1960</v>
+      </c>
+      <c r="F14" t="s">
+        <v>52</v>
+      </c>
+      <c r="G14">
+        <v>24.0</v>
+      </c>
+      <c r="H14">
+        <v>2814</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15">
+        <v>12</v>
+      </c>
+      <c r="B15" t="s">
+        <v>53</v>
+      </c>
+      <c r="C15" t="s">
+        <v>54</v>
+      </c>
+      <c r="D15" t="s">
+        <v>55</v>
+      </c>
+      <c r="E15">
+        <v>1962</v>
+      </c>
+      <c r="F15" t="s">
+        <v>56</v>
+      </c>
+      <c r="G15">
+        <v>30.0</v>
+      </c>
+      <c r="H15">
+        <v>2550</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16">
+        <v>13</v>
+      </c>
+      <c r="B16" t="s">
+        <v>57</v>
+      </c>
+      <c r="C16" t="s">
+        <v>58</v>
+      </c>
+      <c r="D16" t="s">
+        <v>59</v>
+      </c>
+      <c r="E16">
+        <v>1961</v>
+      </c>
+      <c r="F16" t="s">
+        <v>60</v>
+      </c>
+      <c r="G16">
+        <v>32.0</v>
+      </c>
+      <c r="H16">
+        <v>2306</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>61</v>
+      </c>
+      <c r="C17" t="s">
+        <v>62</v>
+      </c>
+      <c r="D17" t="s">
+        <v>63</v>
+      </c>
+      <c r="E17">
+        <v>1968</v>
+      </c>
+      <c r="F17" t="s">
+        <v>64</v>
+      </c>
+      <c r="G17">
+        <v>34.0</v>
+      </c>
+      <c r="H17">
+        <v>2081</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18">
+        <v>15</v>
+      </c>
+      <c r="B18" t="s">
+        <v>65</v>
+      </c>
+      <c r="C18" t="s">
+        <v>66</v>
+      </c>
+      <c r="D18" t="s">
+        <v>67</v>
+      </c>
+      <c r="E18">
+        <v>1965</v>
+      </c>
+      <c r="F18" t="s">
+        <v>68</v>
+      </c>
+      <c r="G18">
+        <v>36.0</v>
+      </c>
+      <c r="H18">
+        <v>1871</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19">
+        <v>16</v>
+      </c>
+      <c r="B19" t="s">
+        <v>69</v>
+      </c>
+      <c r="C19" t="s">
+        <v>70</v>
+      </c>
+      <c r="D19" t="s">
+        <v>71</v>
+      </c>
+      <c r="E19">
+        <v>1956</v>
+      </c>
+      <c r="F19" t="s">
+        <v>72</v>
+      </c>
+      <c r="G19">
+        <v>40.0</v>
+      </c>
+      <c r="H19">
+        <v>1675</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20">
+        <v>17</v>
+      </c>
+      <c r="B20" t="s">
+        <v>73</v>
+      </c>
+      <c r="C20" t="s">
+        <v>74</v>
+      </c>
+      <c r="D20" t="s">
+        <v>75</v>
+      </c>
+      <c r="E20">
+        <v>1964</v>
+      </c>
+      <c r="F20" t="s">
+        <v>76</v>
+      </c>
+      <c r="G20">
+        <v>48.0</v>
+      </c>
+      <c r="H20">
+        <v>1491</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21">
+        <v>18</v>
+      </c>
+      <c r="B21" t="s">
+        <v>77</v>
+      </c>
+      <c r="C21" t="s">
+        <v>78</v>
+      </c>
+      <c r="D21" t="s">
+        <v>79</v>
+      </c>
+      <c r="E21">
+        <v>1966</v>
+      </c>
+      <c r="F21" t="s">
+        <v>80</v>
+      </c>
+      <c r="G21">
+        <v>51.0</v>
+      </c>
+      <c r="H21">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22">
+        <v>19</v>
+      </c>
+      <c r="B22" t="s">
+        <v>81</v>
+      </c>
+      <c r="C22" t="s">
+        <v>82</v>
+      </c>
+      <c r="D22" t="s">
+        <v>83</v>
+      </c>
+      <c r="E22">
+        <v>1972</v>
+      </c>
+      <c r="F22" t="s">
+        <v>84</v>
+      </c>
+      <c r="G22">
+        <v>52.0</v>
+      </c>
+      <c r="H22">
+        <v>1153</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23">
+        <v>20</v>
+      </c>
+      <c r="B23" t="s">
+        <v>85</v>
+      </c>
+      <c r="C23" t="s">
+        <v>86</v>
+      </c>
+      <c r="D23" t="s">
+        <v>87</v>
+      </c>
+      <c r="E23">
+        <v>1962</v>
+      </c>
+      <c r="F23" t="s">
+        <v>88</v>
+      </c>
+      <c r="G23">
+        <v>54.0</v>
+      </c>
+      <c r="H23">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24">
+        <v>21</v>
+      </c>
+      <c r="B24" t="s">
+        <v>89</v>
+      </c>
+      <c r="C24" t="s">
+        <v>90</v>
+      </c>
+      <c r="D24" t="s">
+        <v>91</v>
+      </c>
+      <c r="E24">
+        <v>1975</v>
+      </c>
+      <c r="F24" t="s">
+        <v>92</v>
+      </c>
+      <c r="G24">
+        <v>57.0</v>
+      </c>
+      <c r="H24">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25">
+        <v>22</v>
+      </c>
+      <c r="B25" t="s">
+        <v>93</v>
+      </c>
+      <c r="C25" t="s">
+        <v>94</v>
+      </c>
+      <c r="D25" t="s">
+        <v>95</v>
+      </c>
+      <c r="E25">
+        <v>1962</v>
+      </c>
+      <c r="F25" t="s">
+        <v>96</v>
+      </c>
+      <c r="G25">
+        <v>64.0</v>
+      </c>
+      <c r="H25">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>1</v>
+      </c>
+      <c r="B28" t="s">
+        <v>2</v>
+      </c>
+      <c r="C28" t="s">
+        <v>3</v>
+      </c>
+      <c r="D28" t="s">
+        <v>4</v>
+      </c>
+      <c r="E28" t="s">
+        <v>5</v>
+      </c>
+      <c r="F28" t="s">
+        <v>6</v>
+      </c>
+      <c r="G28" t="s">
+        <v>7</v>
+      </c>
+      <c r="H28" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29">
+        <v>1</v>
+      </c>
+      <c r="B29" t="s">
+        <v>98</v>
+      </c>
+      <c r="C29" t="s">
+        <v>99</v>
+      </c>
+      <c r="D29" t="s">
+        <v>100</v>
+      </c>
+      <c r="E29">
+        <v>2010</v>
+      </c>
+      <c r="F29" t="s">
+        <v>101</v>
+      </c>
+      <c r="G29">
+        <v>3.0</v>
+      </c>
+      <c r="H29">
+        <v>10239</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30">
+        <v>2</v>
+      </c>
+      <c r="B30" t="s">
+        <v>102</v>
+      </c>
+      <c r="C30" t="s">
+        <v>103</v>
+      </c>
+      <c r="D30" t="s">
+        <v>104</v>
+      </c>
+      <c r="E30">
+        <v>1990</v>
+      </c>
+      <c r="F30" t="s">
+        <v>105</v>
+      </c>
+      <c r="G30">
+        <v>6.0</v>
+      </c>
+      <c r="H30">
+        <v>8132</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31">
+        <v>3</v>
+      </c>
+      <c r="B31" t="s">
+        <v>106</v>
+      </c>
+      <c r="C31" t="s">
+        <v>107</v>
+      </c>
+      <c r="D31" t="s">
+        <v>108</v>
+      </c>
+      <c r="E31">
+        <v>1994</v>
+      </c>
+      <c r="F31" t="s">
+        <v>109</v>
+      </c>
+      <c r="G31">
+        <v>7.0</v>
+      </c>
+      <c r="H31">
+        <v>6899</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32">
+        <v>4</v>
+      </c>
+      <c r="B32" t="s">
+        <v>110</v>
+      </c>
+      <c r="C32" t="s">
+        <v>111</v>
+      </c>
+      <c r="D32" t="s">
+        <v>112</v>
+      </c>
+      <c r="E32">
+        <v>1992</v>
+      </c>
+      <c r="F32" t="s">
+        <v>113</v>
+      </c>
+      <c r="G32">
+        <v>15.0</v>
+      </c>
+      <c r="H32">
+        <v>6025</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33">
+        <v>5</v>
+      </c>
+      <c r="B33" t="s">
+        <v>114</v>
+      </c>
+      <c r="C33" t="s">
+        <v>115</v>
+      </c>
+      <c r="D33" t="s">
+        <v>116</v>
+      </c>
+      <c r="E33">
+        <v>2010</v>
+      </c>
+      <c r="F33" t="s">
+        <v>117</v>
+      </c>
+      <c r="G33">
+        <v>16.0</v>
+      </c>
+      <c r="H33">
+        <v>5346</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34">
+        <v>6</v>
+      </c>
+      <c r="B34" t="s">
+        <v>118</v>
+      </c>
+      <c r="C34" t="s">
+        <v>119</v>
+      </c>
+      <c r="D34" t="s">
+        <v>120</v>
+      </c>
+      <c r="E34">
+        <v>2007</v>
+      </c>
+      <c r="F34" t="s">
+        <v>121</v>
+      </c>
+      <c r="G34">
+        <v>20.0</v>
+      </c>
+      <c r="H34">
+        <v>4792</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35">
+        <v>7</v>
+      </c>
+      <c r="B35" t="s">
+        <v>122</v>
+      </c>
+      <c r="C35" t="s">
+        <v>123</v>
+      </c>
+      <c r="D35" t="s">
+        <v>124</v>
+      </c>
+      <c r="E35">
+        <v>1975</v>
+      </c>
+      <c r="F35" t="s">
+        <v>125</v>
+      </c>
+      <c r="G35">
+        <v>20.0</v>
+      </c>
+      <c r="H35">
+        <v>4323</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36">
+        <v>8</v>
+      </c>
+      <c r="B36" t="s">
+        <v>126</v>
+      </c>
+      <c r="C36" t="s">
+        <v>127</v>
+      </c>
+      <c r="D36" t="s">
+        <v>128</v>
+      </c>
+      <c r="E36">
+        <v>1978</v>
+      </c>
+      <c r="F36" t="s">
+        <v>129</v>
+      </c>
+      <c r="G36">
+        <v>26.0</v>
+      </c>
+      <c r="H36">
+        <v>3917</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37">
+        <v>9</v>
+      </c>
+      <c r="B37" t="s">
+        <v>130</v>
+      </c>
+      <c r="C37" t="s">
+        <v>131</v>
+      </c>
+      <c r="D37" t="s">
+        <v>132</v>
+      </c>
+      <c r="E37">
+        <v>1986</v>
+      </c>
+      <c r="F37" t="s">
+        <v>133</v>
+      </c>
+      <c r="G37">
+        <v>26.0</v>
+      </c>
+      <c r="H37">
+        <v>3559</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38">
+        <v>10</v>
+      </c>
+      <c r="B38" t="s">
+        <v>134</v>
+      </c>
+      <c r="C38" t="s">
+        <v>135</v>
+      </c>
+      <c r="D38" t="s">
+        <v>136</v>
+      </c>
+      <c r="E38">
+        <v>1990</v>
+      </c>
+      <c r="F38" t="s">
+        <v>137</v>
+      </c>
+      <c r="G38">
+        <v>30.0</v>
+      </c>
+      <c r="H38">
+        <v>3239</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39">
+        <v>11</v>
+      </c>
+      <c r="B39" t="s">
+        <v>138</v>
+      </c>
+      <c r="C39" t="s">
+        <v>139</v>
+      </c>
+      <c r="D39" t="s">
+        <v>140</v>
+      </c>
+      <c r="E39">
+        <v>2008</v>
+      </c>
+      <c r="F39" t="s">
+        <v>141</v>
+      </c>
+      <c r="G39">
+        <v>31.0</v>
+      </c>
+      <c r="H39">
+        <v>2949</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40">
+        <v>12</v>
+      </c>
+      <c r="B40" t="s">
+        <v>142</v>
+      </c>
+      <c r="C40" t="s">
+        <v>143</v>
+      </c>
+      <c r="D40" t="s">
+        <v>144</v>
+      </c>
+      <c r="E40">
+        <v>1983</v>
+      </c>
+      <c r="F40" t="s">
+        <v>145</v>
+      </c>
+      <c r="G40">
+        <v>32.0</v>
+      </c>
+      <c r="H40">
+        <v>2685</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41">
+        <v>13</v>
+      </c>
+      <c r="B41" t="s">
+        <v>146</v>
+      </c>
+      <c r="C41" t="s">
+        <v>147</v>
+      </c>
+      <c r="D41" t="s">
+        <v>148</v>
+      </c>
+      <c r="E41">
+        <v>1982</v>
+      </c>
+      <c r="F41" t="s">
+        <v>149</v>
+      </c>
+      <c r="G41">
+        <v>33.0</v>
+      </c>
+      <c r="H41">
+        <v>2441</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42">
+        <v>14</v>
+      </c>
+      <c r="B42" t="s">
+        <v>150</v>
+      </c>
+      <c r="C42" t="s">
+        <v>151</v>
+      </c>
+      <c r="D42" t="s">
+        <v>152</v>
+      </c>
+      <c r="E42">
+        <v>1987</v>
+      </c>
+      <c r="F42" t="s">
+        <v>153</v>
+      </c>
+      <c r="G42">
+        <v>34.0</v>
+      </c>
+      <c r="H42">
+        <v>2216</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43">
+        <v>15</v>
+      </c>
+      <c r="B43" t="s">
+        <v>154</v>
+      </c>
+      <c r="C43" t="s">
+        <v>155</v>
+      </c>
+      <c r="D43" t="s">
+        <v>156</v>
+      </c>
+      <c r="E43">
+        <v>1996</v>
+      </c>
+      <c r="F43" t="s">
+        <v>157</v>
+      </c>
+      <c r="G43">
+        <v>36.0</v>
+      </c>
+      <c r="H43">
+        <v>2006</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44">
+        <v>16</v>
+      </c>
+      <c r="B44" t="s">
+        <v>158</v>
+      </c>
+      <c r="C44" t="s">
+        <v>159</v>
+      </c>
+      <c r="D44" t="s">
+        <v>55</v>
+      </c>
+      <c r="E44">
+        <v>2002</v>
+      </c>
+      <c r="F44" t="s">
+        <v>160</v>
+      </c>
+      <c r="G44">
+        <v>36.0</v>
+      </c>
+      <c r="H44">
+        <v>1810</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45">
+        <v>17</v>
+      </c>
+      <c r="B45" t="s">
+        <v>161</v>
+      </c>
+      <c r="C45" t="s">
+        <v>162</v>
+      </c>
+      <c r="D45" t="s">
+        <v>163</v>
+      </c>
+      <c r="E45">
+        <v>1979</v>
+      </c>
+      <c r="F45" t="s">
+        <v>164</v>
+      </c>
+      <c r="G45">
+        <v>37.0</v>
+      </c>
+      <c r="H45">
+        <v>1626</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46">
+        <v>18</v>
+      </c>
+      <c r="B46" t="s">
+        <v>165</v>
+      </c>
+      <c r="C46" t="s">
+        <v>166</v>
+      </c>
+      <c r="D46" t="s">
+        <v>167</v>
+      </c>
+      <c r="E46">
+        <v>2007</v>
+      </c>
+      <c r="F46" t="s">
+        <v>168</v>
+      </c>
+      <c r="G46">
+        <v>40.0</v>
+      </c>
+      <c r="H46">
+        <v>1452</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47">
+        <v>19</v>
+      </c>
+      <c r="B47" t="s">
+        <v>169</v>
+      </c>
+      <c r="C47" t="s">
+        <v>170</v>
+      </c>
+      <c r="D47" t="s">
+        <v>171</v>
+      </c>
+      <c r="E47">
+        <v>2007</v>
+      </c>
+      <c r="F47" t="s">
+        <v>172</v>
+      </c>
+      <c r="G47">
+        <v>43.0</v>
+      </c>
+      <c r="H47">
+        <v>1288</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48">
+        <v>20</v>
+      </c>
+      <c r="B48" t="s">
+        <v>173</v>
+      </c>
+      <c r="C48" t="s">
+        <v>174</v>
+      </c>
+      <c r="D48" t="s">
+        <v>175</v>
+      </c>
+      <c r="E48">
+        <v>1984</v>
+      </c>
+      <c r="F48" t="s">
+        <v>176</v>
+      </c>
+      <c r="G48">
+        <v>55.0</v>
+      </c>
+      <c r="H48">
+        <v>1132</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49">
+        <v>21</v>
+      </c>
+      <c r="B49" t="s">
+        <v>177</v>
+      </c>
+      <c r="C49" t="s">
+        <v>178</v>
+      </c>
+      <c r="D49" t="s">
+        <v>179</v>
+      </c>
+      <c r="E49">
+        <v>1996</v>
+      </c>
+      <c r="F49" t="s">
+        <v>180</v>
+      </c>
+      <c r="G49">
+        <v>57.0</v>
+      </c>
+      <c r="H49">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50">
+        <v>22</v>
+      </c>
+      <c r="B50" t="s">
+        <v>181</v>
+      </c>
+      <c r="C50" t="s">
+        <v>182</v>
+      </c>
+      <c r="D50" t="s">
+        <v>183</v>
+      </c>
+      <c r="E50">
+        <v>1983</v>
+      </c>
+      <c r="F50" t="s">
+        <v>184</v>
+      </c>
+      <c r="G50">
+        <v>58.0</v>
+      </c>
+      <c r="H50">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51">
+        <v>23</v>
+      </c>
+      <c r="B51" t="s">
+        <v>185</v>
+      </c>
+      <c r="C51" t="s">
+        <v>186</v>
+      </c>
+      <c r="D51" t="s">
+        <v>187</v>
+      </c>
+      <c r="E51">
+        <v>1984</v>
+      </c>
+      <c r="F51" t="s">
+        <v>188</v>
+      </c>
+      <c r="G51">
+        <v>67.0</v>
+      </c>
+      <c r="H51">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>1</v>
+      </c>
+      <c r="B54" t="s">
+        <v>2</v>
+      </c>
+      <c r="C54" t="s">
+        <v>3</v>
+      </c>
+      <c r="D54" t="s">
+        <v>4</v>
+      </c>
+      <c r="E54" t="s">
+        <v>5</v>
+      </c>
+      <c r="F54" t="s">
+        <v>6</v>
+      </c>
+      <c r="G54" t="s">
+        <v>7</v>
+      </c>
+      <c r="H54" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55">
+        <v>1</v>
+      </c>
+      <c r="B55" t="s">
+        <v>190</v>
+      </c>
+      <c r="C55" t="s">
+        <v>191</v>
+      </c>
+      <c r="D55" t="s">
+        <v>192</v>
+      </c>
+      <c r="E55">
+        <v>2002</v>
+      </c>
+      <c r="F55" t="s">
+        <v>193</v>
+      </c>
+      <c r="G55">
+        <v>3.0</v>
+      </c>
+      <c r="H55">
+        <v>7029</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56">
+        <v>2</v>
+      </c>
+      <c r="B56" t="s">
+        <v>194</v>
+      </c>
+      <c r="C56" t="s">
+        <v>195</v>
+      </c>
+      <c r="D56" t="s">
+        <v>196</v>
+      </c>
+      <c r="E56">
+        <v>1991</v>
+      </c>
+      <c r="F56" t="s">
+        <v>197</v>
+      </c>
+      <c r="G56">
+        <v>5.0</v>
+      </c>
+      <c r="H56">
+        <v>4921</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57">
+        <v>3</v>
+      </c>
+      <c r="B57" t="s">
+        <v>198</v>
+      </c>
+      <c r="C57" t="s">
+        <v>199</v>
+      </c>
+      <c r="D57" t="s">
+        <v>200</v>
+      </c>
+      <c r="E57">
+        <v>1987</v>
+      </c>
+      <c r="F57" t="s">
+        <v>201</v>
+      </c>
+      <c r="G57">
+        <v>10.0</v>
+      </c>
+      <c r="H57">
+        <v>3689</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58">
+        <v>4</v>
+      </c>
+      <c r="B58" t="s">
+        <v>202</v>
+      </c>
+      <c r="C58" t="s">
+        <v>203</v>
+      </c>
+      <c r="D58" t="s">
+        <v>204</v>
+      </c>
+      <c r="E58">
+        <v>1999</v>
+      </c>
+      <c r="F58" t="s">
+        <v>205</v>
+      </c>
+      <c r="G58">
+        <v>12.0</v>
+      </c>
+      <c r="H58">
+        <v>2814</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59">
+        <v>5</v>
+      </c>
+      <c r="B59" t="s">
+        <v>206</v>
+      </c>
+      <c r="C59" t="s">
+        <v>207</v>
+      </c>
+      <c r="D59" t="s">
+        <v>208</v>
+      </c>
+      <c r="E59">
+        <v>1963</v>
+      </c>
+      <c r="F59" t="s">
+        <v>209</v>
+      </c>
+      <c r="G59">
+        <v>13.0</v>
+      </c>
+      <c r="H59">
+        <v>2136</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60">
+        <v>6</v>
+      </c>
+      <c r="B60" t="s">
+        <v>210</v>
+      </c>
+      <c r="C60" t="s">
+        <v>211</v>
+      </c>
+      <c r="D60" t="s">
+        <v>212</v>
+      </c>
+      <c r="E60">
+        <v>1975</v>
+      </c>
+      <c r="F60" t="s">
+        <v>213</v>
+      </c>
+      <c r="G60">
+        <v>13.0</v>
+      </c>
+      <c r="H60">
+        <v>1582</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61">
+        <v>7</v>
+      </c>
+      <c r="B61" t="s">
+        <v>214</v>
+      </c>
+      <c r="C61" t="s">
+        <v>215</v>
+      </c>
+      <c r="D61" t="s">
+        <v>216</v>
+      </c>
+      <c r="E61">
+        <v>1991</v>
+      </c>
+      <c r="F61" t="s">
+        <v>217</v>
+      </c>
+      <c r="G61">
+        <v>17.0</v>
+      </c>
+      <c r="H61">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62">
+        <v>8</v>
+      </c>
+      <c r="B62" t="s">
+        <v>154</v>
+      </c>
+      <c r="C62" t="s">
+        <v>218</v>
+      </c>
+      <c r="D62" t="s">
+        <v>156</v>
+      </c>
+      <c r="E62">
+        <v>1959</v>
+      </c>
+      <c r="F62" t="s">
+        <v>219</v>
+      </c>
+      <c r="G62">
+        <v>24.0</v>
+      </c>
+      <c r="H62">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>1</v>
+      </c>
+      <c r="B65" t="s">
+        <v>2</v>
+      </c>
+      <c r="C65" t="s">
+        <v>3</v>
+      </c>
+      <c r="D65" t="s">
+        <v>4</v>
+      </c>
+      <c r="E65" t="s">
+        <v>5</v>
+      </c>
+      <c r="F65" t="s">
+        <v>6</v>
+      </c>
+      <c r="G65" t="s">
+        <v>7</v>
+      </c>
+      <c r="H65" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66">
+        <v>1</v>
+      </c>
+      <c r="B66" t="s">
+        <v>221</v>
+      </c>
+      <c r="C66" t="s">
+        <v>222</v>
+      </c>
+      <c r="D66" t="s">
+        <v>223</v>
+      </c>
+      <c r="E66">
+        <v>2009</v>
+      </c>
+      <c r="F66" t="s">
+        <v>224</v>
+      </c>
+      <c r="G66">
+        <v>4.0</v>
+      </c>
+      <c r="H66">
+        <v>9963</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67">
+        <v>2</v>
+      </c>
+      <c r="B67" t="s">
+        <v>150</v>
+      </c>
+      <c r="C67" t="s">
+        <v>225</v>
+      </c>
+      <c r="D67" t="s">
+        <v>226</v>
+      </c>
+      <c r="E67">
+        <v>2008</v>
+      </c>
+      <c r="F67" t="s">
+        <v>227</v>
+      </c>
+      <c r="G67">
+        <v>7.0</v>
+      </c>
+      <c r="H67">
+        <v>7855</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68">
+        <v>3</v>
+      </c>
+      <c r="B68" t="s">
+        <v>228</v>
+      </c>
+      <c r="C68" t="s">
+        <v>229</v>
+      </c>
+      <c r="D68" t="s">
+        <v>230</v>
+      </c>
+      <c r="E68">
+        <v>2008</v>
+      </c>
+      <c r="F68" t="s">
+        <v>231</v>
+      </c>
+      <c r="G68">
+        <v>8.0</v>
+      </c>
+      <c r="H68">
+        <v>6623</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69">
+        <v>4</v>
+      </c>
+      <c r="B69" t="s">
+        <v>232</v>
+      </c>
+      <c r="C69" t="s">
+        <v>233</v>
+      </c>
+      <c r="D69" t="s">
+        <v>234</v>
+      </c>
+      <c r="E69">
+        <v>2007</v>
+      </c>
+      <c r="F69" t="s">
+        <v>235</v>
+      </c>
+      <c r="G69">
+        <v>12.0</v>
+      </c>
+      <c r="H69">
+        <v>5748</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70">
+        <v>5</v>
+      </c>
+      <c r="B70" t="s">
+        <v>236</v>
+      </c>
+      <c r="C70" t="s">
+        <v>237</v>
+      </c>
+      <c r="D70" t="s">
+        <v>238</v>
+      </c>
+      <c r="E70">
+        <v>2008</v>
+      </c>
+      <c r="F70" t="s">
+        <v>239</v>
+      </c>
+      <c r="G70">
+        <v>16.0</v>
+      </c>
+      <c r="H70">
+        <v>5070</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71">
+        <v>6</v>
+      </c>
+      <c r="B71" t="s">
+        <v>240</v>
+      </c>
+      <c r="C71" t="s">
+        <v>241</v>
+      </c>
+      <c r="D71" t="s">
+        <v>242</v>
+      </c>
+      <c r="E71">
+        <v>2007</v>
+      </c>
+      <c r="F71" t="s">
+        <v>243</v>
+      </c>
+      <c r="G71">
+        <v>16.0</v>
+      </c>
+      <c r="H71">
+        <v>4515</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72">
+        <v>7</v>
+      </c>
+      <c r="B72" t="s">
+        <v>244</v>
+      </c>
+      <c r="C72" t="s">
+        <v>245</v>
+      </c>
+      <c r="D72" t="s">
+        <v>246</v>
+      </c>
+      <c r="E72">
+        <v>1974</v>
+      </c>
+      <c r="F72" t="s">
+        <v>247</v>
+      </c>
+      <c r="G72">
+        <v>17.0</v>
+      </c>
+      <c r="H72">
+        <v>4047</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73">
+        <v>8</v>
+      </c>
+      <c r="B73" t="s">
+        <v>248</v>
+      </c>
+      <c r="C73" t="s">
+        <v>249</v>
+      </c>
+      <c r="D73" t="s">
+        <v>250</v>
+      </c>
+      <c r="E73">
+        <v>2010</v>
+      </c>
+      <c r="F73" t="s">
+        <v>251</v>
+      </c>
+      <c r="G73">
+        <v>20.0</v>
+      </c>
+      <c r="H73">
+        <v>3641</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74">
+        <v>9</v>
+      </c>
+      <c r="B74" t="s">
+        <v>252</v>
+      </c>
+      <c r="C74" t="s">
+        <v>253</v>
+      </c>
+      <c r="D74" t="s">
+        <v>254</v>
+      </c>
+      <c r="E74">
+        <v>2008</v>
+      </c>
+      <c r="F74" t="s">
+        <v>255</v>
+      </c>
+      <c r="G74">
+        <v>21.0</v>
+      </c>
+      <c r="H74">
+        <v>3283</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75">
+        <v>10</v>
+      </c>
+      <c r="B75" t="s">
+        <v>256</v>
+      </c>
+      <c r="C75" t="s">
+        <v>257</v>
+      </c>
+      <c r="D75" t="s">
+        <v>258</v>
+      </c>
+      <c r="E75">
+        <v>2006</v>
+      </c>
+      <c r="F75" t="s">
+        <v>259</v>
+      </c>
+      <c r="G75">
+        <v>22.0</v>
+      </c>
+      <c r="H75">
+        <v>2963</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76">
+        <v>11</v>
+      </c>
+      <c r="B76" t="s">
+        <v>260</v>
+      </c>
+      <c r="C76" t="s">
+        <v>261</v>
+      </c>
+      <c r="D76" t="s">
+        <v>262</v>
+      </c>
+      <c r="E76">
+        <v>2011</v>
+      </c>
+      <c r="F76" t="s">
+        <v>263</v>
+      </c>
+      <c r="G76">
+        <v>25.0</v>
+      </c>
+      <c r="H76">
+        <v>2673</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77">
+        <v>12</v>
+      </c>
+      <c r="B77" t="s">
+        <v>264</v>
+      </c>
+      <c r="C77" t="s">
+        <v>265</v>
+      </c>
+      <c r="D77" t="s">
+        <v>266</v>
+      </c>
+      <c r="E77">
+        <v>2008</v>
+      </c>
+      <c r="F77" t="s">
+        <v>267</v>
+      </c>
+      <c r="G77">
+        <v>29.0</v>
+      </c>
+      <c r="H77">
+        <v>2408</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78">
+        <v>13</v>
+      </c>
+      <c r="B78" t="s">
+        <v>268</v>
+      </c>
+      <c r="C78" t="s">
+        <v>269</v>
+      </c>
+      <c r="D78" t="s">
+        <v>270</v>
+      </c>
+      <c r="E78">
+        <v>2009</v>
+      </c>
+      <c r="F78" t="s">
+        <v>271</v>
+      </c>
+      <c r="G78">
+        <v>36.0</v>
+      </c>
+      <c r="H78">
+        <v>2165</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79">
+        <v>14</v>
+      </c>
+      <c r="B79" t="s">
+        <v>272</v>
+      </c>
+      <c r="C79" t="s">
+        <v>273</v>
+      </c>
+      <c r="D79" t="s">
+        <v>274</v>
+      </c>
+      <c r="E79">
+        <v>2009</v>
+      </c>
+      <c r="F79" t="s">
+        <v>275</v>
+      </c>
+      <c r="G79">
+        <v>37.0</v>
+      </c>
+      <c r="H79">
+        <v>1940</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80">
+        <v>15</v>
+      </c>
+      <c r="B80" t="s">
+        <v>276</v>
+      </c>
+      <c r="C80" t="s">
+        <v>277</v>
+      </c>
+      <c r="D80" t="s">
+        <v>278</v>
+      </c>
+      <c r="E80">
+        <v>2007</v>
+      </c>
+      <c r="F80" t="s">
+        <v>279</v>
+      </c>
+      <c r="G80">
+        <v>37.0</v>
+      </c>
+      <c r="H80">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81">
+        <v>16</v>
+      </c>
+      <c r="B81" t="s">
+        <v>280</v>
+      </c>
+      <c r="C81" t="s">
+        <v>281</v>
+      </c>
+      <c r="D81" t="s">
+        <v>282</v>
+      </c>
+      <c r="E81">
+        <v>2007</v>
+      </c>
+      <c r="F81" t="s">
+        <v>283</v>
+      </c>
+      <c r="G81">
+        <v>40.0</v>
+      </c>
+      <c r="H81">
+        <v>1534</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82">
+        <v>17</v>
+      </c>
+      <c r="B82" t="s">
+        <v>114</v>
+      </c>
+      <c r="C82" t="s">
+        <v>284</v>
+      </c>
+      <c r="D82" t="s">
+        <v>285</v>
+      </c>
+      <c r="E82">
+        <v>2012</v>
+      </c>
+      <c r="F82" t="s">
+        <v>286</v>
+      </c>
+      <c r="G82">
+        <v>40.0</v>
+      </c>
+      <c r="H82">
+        <v>1349</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83">
+        <v>18</v>
+      </c>
+      <c r="B83" t="s">
+        <v>287</v>
+      </c>
+      <c r="C83" t="s">
+        <v>288</v>
+      </c>
+      <c r="D83" t="s">
+        <v>289</v>
+      </c>
+      <c r="E83">
+        <v>2009</v>
+      </c>
+      <c r="F83" t="s">
+        <v>290</v>
+      </c>
+      <c r="G83">
+        <v>43.0</v>
+      </c>
+      <c r="H83">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84">
+        <v>19</v>
+      </c>
+      <c r="B84" t="s">
+        <v>291</v>
+      </c>
+      <c r="C84" t="s">
+        <v>292</v>
+      </c>
+      <c r="D84" t="s">
+        <v>293</v>
+      </c>
+      <c r="E84">
+        <v>1998</v>
+      </c>
+      <c r="F84" t="s">
+        <v>294</v>
+      </c>
+      <c r="G84">
+        <v>47.0</v>
+      </c>
+      <c r="H84">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85">
+        <v>20</v>
+      </c>
+      <c r="B85" t="s">
+        <v>295</v>
+      </c>
+      <c r="C85" t="s">
+        <v>296</v>
+      </c>
+      <c r="D85" t="s">
+        <v>297</v>
+      </c>
+      <c r="E85">
+        <v>2011</v>
+      </c>
+      <c r="F85" t="s">
+        <v>298</v>
+      </c>
+      <c r="G85">
+        <v>49.0</v>
+      </c>
+      <c r="H85">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86">
+        <v>21</v>
+      </c>
+      <c r="B86" t="s">
+        <v>299</v>
+      </c>
+      <c r="C86" t="s">
+        <v>300</v>
+      </c>
+      <c r="D86" t="s">
+        <v>301</v>
+      </c>
+      <c r="E86">
+        <v>2009</v>
+      </c>
+      <c r="F86" t="s">
+        <v>302</v>
+      </c>
+      <c r="G86">
+        <v>57.0</v>
+      </c>
+      <c r="H86">
+        <v>707</v>
+      </c>
+    </row>
+  </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>