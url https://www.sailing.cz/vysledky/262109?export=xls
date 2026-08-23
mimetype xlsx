--- v1 (2026-06-22)
+++ v2 (2026-08-23)
@@ -17,72 +17,72 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="303">
   <si>
     <t>Finn</t>
   </si>
   <si>
-    <t>Pořadí</t>
-[...20 lines deleted...]
-    <t>L.body</t>
+    <t>Rank</t>
+  </si>
+  <si>
+    <t>Boat</t>
+  </si>
+  <si>
+    <t>License Nr.</t>
+  </si>
+  <si>
+    <t>First Name</t>
+  </si>
+  <si>
+    <t>Year of Birth</t>
+  </si>
+  <si>
+    <t>Race Results</t>
+  </si>
+  <si>
+    <t>Points</t>
+  </si>
+  <si>
+    <t>L.Points</t>
   </si>
   <si>
     <t>CZE 9</t>
   </si>
   <si>
     <t>2101-0466</t>
   </si>
   <si>
     <t>Hýža Jiří</t>
   </si>
   <si>
     <t xml:space="preserve">1 2 3* 2 </t>
   </si>
   <si>
     <t>CZE 54</t>
   </si>
   <si>
     <t>2203-0112</t>
   </si>
   <si>
     <t>Červenka Matouš</t>
   </si>
   <si>
     <t xml:space="preserve">4 9* 1 3 </t>
   </si>