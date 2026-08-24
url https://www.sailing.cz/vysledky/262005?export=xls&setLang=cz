--- v0 (2026-07-04)
+++ v1 (2026-08-24)
@@ -12,1142 +12,1154 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="370">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="374">
   <si>
     <t>Optimist</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Loď</t>
   </si>
   <si>
     <t>Reg.č.</t>
   </si>
   <si>
     <t>Jméno</t>
   </si>
   <si>
     <t>Rok.nar.</t>
   </si>
   <si>
     <t>Výsledky rozjížděk</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>L.body</t>
   </si>
   <si>
     <t>CZE 11</t>
   </si>
   <si>
     <t>2201-0092</t>
   </si>
   <si>
     <t>Směšný Marek</t>
   </si>
   <si>
-    <t xml:space="preserve">1 UFD* 1 1 </t>
+    <t xml:space="preserve">1 UFD* 1 1 1 2* 1 1 </t>
   </si>
   <si>
     <t>CZE 111</t>
   </si>
   <si>
     <t>2301-0274</t>
   </si>
   <si>
     <t>Valášková Nina</t>
   </si>
   <si>
-    <t xml:space="preserve">2 1 3* 2 </t>
+    <t xml:space="preserve">2 1 3* 2 2 1 2 7* </t>
+  </si>
+  <si>
+    <t>CZE 866</t>
+  </si>
+  <si>
+    <t>1302-0067</t>
+  </si>
+  <si>
+    <t>Šílený Jáchym</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3 UFD* 6* 4 5 3 3 2 </t>
+  </si>
+  <si>
+    <t>CZE 411</t>
+  </si>
+  <si>
+    <t>2101-0792</t>
+  </si>
+  <si>
+    <t>Balzerová Lucie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5 4 2 7* 4 4 6* 3 </t>
   </si>
   <si>
     <t>CZE 908</t>
   </si>
   <si>
     <t>2001-0258</t>
   </si>
   <si>
     <t>Fuchsová Edita</t>
   </si>
   <si>
-    <t xml:space="preserve">4 3 5* 3 </t>
-[...23 lines deleted...]
-    <t xml:space="preserve">3 UFD* 6 4 </t>
+    <t xml:space="preserve">4 3 5 3 3 DNF* 7 10* </t>
   </si>
   <si>
     <t>CZE 882</t>
   </si>
   <si>
     <t>1702-0290</t>
   </si>
   <si>
     <t>Poustevník Šimon</t>
   </si>
   <si>
-    <t xml:space="preserve">UFD* 2 4 10 </t>
+    <t xml:space="preserve">UFD* 2 4 10* 7 5 10 4 </t>
+  </si>
+  <si>
+    <t>CZE 594</t>
+  </si>
+  <si>
+    <t>1101-0661</t>
+  </si>
+  <si>
+    <t>Hubáčková Linda</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11* 6 10* 8 6 6 4 8 </t>
   </si>
   <si>
     <t>CZE 863</t>
   </si>
   <si>
     <t>1604-0275</t>
   </si>
   <si>
     <t>Pinc Martin</t>
   </si>
   <si>
-    <t xml:space="preserve">6 7 UFD* 5 </t>
+    <t xml:space="preserve">6 7 UFD* 5 8 9 15* 5 </t>
+  </si>
+  <si>
+    <t>CZE 714</t>
+  </si>
+  <si>
+    <t>1130-1882</t>
+  </si>
+  <si>
+    <t>Šulc Jan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8 UFD* 9* 6 9 7 5 6 </t>
   </si>
   <si>
     <t>CZE 862</t>
   </si>
   <si>
     <t>1604-0301</t>
   </si>
   <si>
     <t>Hartman Adam</t>
   </si>
   <si>
-    <t xml:space="preserve">7 5 8 15* </t>
-[...23 lines deleted...]
-    <t xml:space="preserve">11* 6 10 8 </t>
+    <t xml:space="preserve">7 5 8 15* 10 12* 12 9 </t>
   </si>
   <si>
     <t>CZE 125</t>
   </si>
   <si>
     <t>1604-0336</t>
   </si>
   <si>
     <t>Polanský Vítek</t>
   </si>
   <si>
-    <t xml:space="preserve">9 12 7 14* </t>
+    <t xml:space="preserve">9 12 7 14 16* 14 8 17* </t>
+  </si>
+  <si>
+    <t>CZE 820</t>
+  </si>
+  <si>
+    <t>1101-0744</t>
+  </si>
+  <si>
+    <t>Stránský Martin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13 9 12 13 19* 8 14* 11 </t>
+  </si>
+  <si>
+    <t>CZE 738</t>
+  </si>
+  <si>
+    <t>1402-0517</t>
+  </si>
+  <si>
+    <t>Jilich František</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19* 10 13 9 23* 10 18 13 </t>
+  </si>
+  <si>
+    <t>CZE 821</t>
+  </si>
+  <si>
+    <t>1604-0279</t>
+  </si>
+  <si>
+    <t>Bucha Marek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16* UFD* 11 11 15 13 11 12 </t>
   </si>
   <si>
     <t>CZE 861</t>
   </si>
   <si>
     <t>1604-0302</t>
   </si>
   <si>
     <t>Kunca David</t>
   </si>
   <si>
-    <t xml:space="preserve">10 8 18* 12 </t>
-[...35 lines deleted...]
-    <t xml:space="preserve">16 UFD* 11 11 </t>
+    <t xml:space="preserve">10 8 18 12 18 16 21* 19* </t>
+  </si>
+  <si>
+    <t>CZE 925</t>
+  </si>
+  <si>
+    <t>1101-0618</t>
+  </si>
+  <si>
+    <t>Česaný Antonín</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15 16 21* 16 11 15 17* 15 </t>
+  </si>
+  <si>
+    <t>CZE 836</t>
+  </si>
+  <si>
+    <t>2419-0111</t>
+  </si>
+  <si>
+    <t>Migaľa Andrej</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17 13 15 17 UFD* UFD* 13 14 </t>
   </si>
   <si>
     <t>CZE 879</t>
   </si>
   <si>
     <t>2419-0112</t>
   </si>
   <si>
     <t>Migaľová Alžběta</t>
   </si>
   <si>
-    <t xml:space="preserve">12 14 17 19* </t>
-[...23 lines deleted...]
-    <t xml:space="preserve">15 16 21* 16 </t>
+    <t xml:space="preserve">12 14 17 19 25* 23* 16 18 </t>
+  </si>
+  <si>
+    <t>CZE 797</t>
+  </si>
+  <si>
+    <t>1702-0274</t>
+  </si>
+  <si>
+    <t>Marečková Johanka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18 17 14 23* 17 11 UFD* 22 </t>
+  </si>
+  <si>
+    <t>CZE 3</t>
+  </si>
+  <si>
+    <t>2101-0815</t>
+  </si>
+  <si>
+    <t>Lidaříková Nela</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14 18 20 18 12 18 23* 21* </t>
+  </si>
+  <si>
+    <t>CZE 919</t>
+  </si>
+  <si>
+    <t>2205-0318</t>
+  </si>
+  <si>
+    <t>Hanáková Adéla</t>
+  </si>
+  <si>
+    <t xml:space="preserve">25 DNC* DNC* 21 13 19 9 23 </t>
+  </si>
+  <si>
+    <t>CZE 12</t>
+  </si>
+  <si>
+    <t>2201-0093</t>
+  </si>
+  <si>
+    <t>Směšná Markéta</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20* 15 19 20 20 17 22* 20 </t>
+  </si>
+  <si>
+    <t>CZE 801</t>
+  </si>
+  <si>
+    <t>1702-0280</t>
+  </si>
+  <si>
+    <t>Lemperová Anna</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21 19 22* 22 14 20 20 25* </t>
   </si>
   <si>
     <t>CZE 798</t>
   </si>
   <si>
     <t>1801-0207</t>
   </si>
   <si>
     <t>Holanec Josef</t>
   </si>
   <si>
-    <t xml:space="preserve">22 11 16 24* </t>
-[...47 lines deleted...]
-    <t xml:space="preserve">21 19 22* 22 </t>
+    <t xml:space="preserve">22 11 16 24 DNC* DNC* DNC DNC </t>
   </si>
   <si>
     <t>CZE 86</t>
   </si>
   <si>
     <t>2001-0270</t>
   </si>
   <si>
     <t>Mahr Mathias</t>
   </si>
   <si>
-    <t xml:space="preserve">23 20 25 DNC* </t>
-[...11 lines deleted...]
-    <t xml:space="preserve">25 DNC* DNC 21 </t>
+    <t xml:space="preserve">23 20 25 DNC* 24 24 26 DNC* </t>
   </si>
   <si>
     <t>CZE 957</t>
   </si>
   <si>
     <t>1508-0238</t>
   </si>
   <si>
     <t>Vaidišová Eliška</t>
   </si>
   <si>
-    <t xml:space="preserve">24 DNF* 24 DNS </t>
+    <t xml:space="preserve">24 DNF* 24 DNS* 27 25 27 16 </t>
   </si>
   <si>
     <t>CZE 764</t>
   </si>
   <si>
     <t>1101-0719</t>
   </si>
   <si>
     <t>Raban Vít</t>
   </si>
   <si>
-    <t xml:space="preserve">DNC* DNF 23 DNC </t>
+    <t xml:space="preserve">DNC* DNF* 23 DNC 21 22 19 DNC </t>
+  </si>
+  <si>
+    <t>CZE 826</t>
+  </si>
+  <si>
+    <t>1702-0281</t>
+  </si>
+  <si>
+    <t>Lemperová Barbora</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DNC* DNC* DNC DNC 22 21 25 24 </t>
   </si>
   <si>
     <t>CZE 83</t>
   </si>
   <si>
     <t>2101-0819</t>
   </si>
   <si>
     <t>Balzerová Veronika</t>
   </si>
   <si>
-    <t xml:space="preserve">DNS* DNC DNC DNC </t>
+    <t xml:space="preserve">DNS* DNC* DNC DNC 26 26 24 DNC </t>
+  </si>
+  <si>
+    <t>CZE 7414</t>
+  </si>
+  <si>
+    <t>1508-0248</t>
+  </si>
+  <si>
+    <t>Smetanová Hedvika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DNC* DNC* DNC DNC 28 DNC DNC DNC </t>
   </si>
   <si>
     <t>CZE 514</t>
   </si>
   <si>
     <t>2419-0116</t>
   </si>
   <si>
     <t>Bednaříková Eliška</t>
   </si>
   <si>
-    <t xml:space="preserve">DNC* DNC DNC DNC </t>
-[...8 lines deleted...]
-    <t>Lemperová Barbora</t>
+    <t xml:space="preserve">DNC* DNC* DNC DNC DNC DNC DNC DNC </t>
   </si>
   <si>
     <t>CZE 834</t>
   </si>
   <si>
     <t>2301-0243</t>
   </si>
   <si>
     <t>Kováříková Elena</t>
   </si>
   <si>
     <t>CZE 1111</t>
   </si>
   <si>
     <t>1508-0244</t>
   </si>
   <si>
     <t>Liška Antonín</t>
   </si>
   <si>
-    <t>CZE 7414</t>
-[...5 lines deleted...]
-    <t>Smetanová Hedvika</t>
+    <t xml:space="preserve">DNC* DNC* DNC DNC DNC DNS DNC DNC </t>
   </si>
   <si>
     <t>ILCA 4</t>
   </si>
   <si>
     <t>CZE 217944</t>
   </si>
   <si>
     <t>2101-0749</t>
   </si>
   <si>
     <t>Dokoupil Hynek</t>
   </si>
   <si>
-    <t xml:space="preserve">1 7* 1 1 </t>
+    <t xml:space="preserve">1 7 1 1 18* 14 17* 4 </t>
+  </si>
+  <si>
+    <t>CZE 222463</t>
+  </si>
+  <si>
+    <t>2205-0307</t>
+  </si>
+  <si>
+    <t>Ottová Barbora</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18* 16* 6 10 3 6 1 2 </t>
   </si>
   <si>
     <t>CZE 223292</t>
   </si>
   <si>
     <t>1101-0572</t>
   </si>
   <si>
     <t>Štolba Marek</t>
   </si>
   <si>
-    <t xml:space="preserve">4 1 14* 3 </t>
+    <t xml:space="preserve">4 1 14* 3 30* 8 14 3 </t>
+  </si>
+  <si>
+    <t>SVK 227740</t>
+  </si>
+  <si>
+    <t>9901-0216</t>
+  </si>
+  <si>
+    <t>Flesarová Karolína</t>
+  </si>
+  <si>
+    <t xml:space="preserve">35* 2 5 19 1 1 7 DNC* </t>
+  </si>
+  <si>
+    <t>SVK 222834</t>
+  </si>
+  <si>
+    <t>9901-0192</t>
+  </si>
+  <si>
+    <t>Vargová Ema</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7 12 2 BFD* 2 7 9 BFD* </t>
+  </si>
+  <si>
+    <t>CZE 203036</t>
+  </si>
+  <si>
+    <t>1402-0510</t>
+  </si>
+  <si>
+    <t>Jilich Adam</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15 3 9 17* 6 3 BFD* 6 </t>
+  </si>
+  <si>
+    <t>CZE 226723</t>
+  </si>
+  <si>
+    <t>2001-0252</t>
+  </si>
+  <si>
+    <t>Grodl Tomáš</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 11 BFD* 13 7 2 20 BFD* </t>
+  </si>
+  <si>
+    <t>CZE 223526</t>
+  </si>
+  <si>
+    <t>1902-0197</t>
+  </si>
+  <si>
+    <t>Dymáková Liliana</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BFD* 28* 8 14 13 9 2 9 </t>
+  </si>
+  <si>
+    <t>CZE 208841</t>
+  </si>
+  <si>
+    <t>1508-0211</t>
+  </si>
+  <si>
+    <t>Doležal Jan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13 10 4 21* 8 13 12 BFD* </t>
+  </si>
+  <si>
+    <t>CZE 227294</t>
+  </si>
+  <si>
+    <t>2419-0100</t>
+  </si>
+  <si>
+    <t>Bortlíková Sára</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19 9 BFD* 6 39* 4 15 11 </t>
   </si>
   <si>
     <t>CZE 212985</t>
   </si>
   <si>
     <t>1604-0276</t>
   </si>
   <si>
     <t>Záchvěj Filip</t>
   </si>
   <si>
-    <t xml:space="preserve">5 BFD* 3 5 </t>
+    <t xml:space="preserve">5 BFD* 3 5 17 28 33* 7 </t>
+  </si>
+  <si>
+    <t>CZE 225433</t>
+  </si>
+  <si>
+    <t>1101-0514</t>
+  </si>
+  <si>
+    <t>Klímová Johana</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22* 6 22 12 12 27* 5 10 </t>
   </si>
   <si>
     <t>CZE 222853</t>
   </si>
   <si>
     <t>1504-0110</t>
   </si>
   <si>
     <t>Brejšová Nevena</t>
   </si>
   <si>
-    <t xml:space="preserve">20* 5 7 7 </t>
-[...59 lines deleted...]
-    <t xml:space="preserve">13 10 4 21* </t>
+    <t xml:space="preserve">20 5 7 7 10 25* 26* 18 </t>
+  </si>
+  <si>
+    <t>CZE 217957</t>
+  </si>
+  <si>
+    <t>1609-0312</t>
+  </si>
+  <si>
+    <t>Podrábská Adéla</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16 14 26* 8 26* 26 4 8 </t>
+  </si>
+  <si>
+    <t>CZE 225194</t>
+  </si>
+  <si>
+    <t>1609-0272</t>
+  </si>
+  <si>
+    <t>Beerová Anežka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6 30* 15 BFD* 11 21 11 12 </t>
   </si>
   <si>
     <t>CZE 217958</t>
   </si>
   <si>
     <t>2101-0780</t>
   </si>
   <si>
     <t>Čaganová Sofie</t>
   </si>
   <si>
-    <t xml:space="preserve">9 20 21* 2 </t>
-[...23 lines deleted...]
-    <t xml:space="preserve">19 9 BFD* 6 </t>
+    <t xml:space="preserve">9 20 21 2 31* 30* 10 15 </t>
+  </si>
+  <si>
+    <t>CZE 224104</t>
+  </si>
+  <si>
+    <t>2205-0080</t>
+  </si>
+  <si>
+    <t>Hanák Vít</t>
+  </si>
+  <si>
+    <t xml:space="preserve">29* BFD* 13 11 15 16 22 5 </t>
+  </si>
+  <si>
+    <t>CZE 220650</t>
+  </si>
+  <si>
+    <t>2101-0776</t>
+  </si>
+  <si>
+    <t>Beroun Marek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">23* 15 18 9 36* 22 21 1 </t>
+  </si>
+  <si>
+    <t>CZE 209771</t>
+  </si>
+  <si>
+    <t>2101-0754</t>
+  </si>
+  <si>
+    <t>Ira David</t>
+  </si>
+  <si>
+    <t xml:space="preserve">34* 22 12 16 9 17 28* 14 </t>
+  </si>
+  <si>
+    <t>CZE 216071</t>
+  </si>
+  <si>
+    <t>2101-0772</t>
+  </si>
+  <si>
+    <t>Karas Hynek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8 24* 20 18 24 32* 6 19 </t>
+  </si>
+  <si>
+    <t>CZE 208237</t>
+  </si>
+  <si>
+    <t>2101-0778</t>
+  </si>
+  <si>
+    <t>Balzerová Mariana</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12 25 25 DNC* 21 11 30* 13 </t>
+  </si>
+  <si>
+    <t>CZE 223542</t>
+  </si>
+  <si>
+    <t>2301-0255</t>
+  </si>
+  <si>
+    <t>Pokorná Sára</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14 17 BFD* 15 32* 12 25 25 </t>
+  </si>
+  <si>
+    <t>CZE 216800</t>
+  </si>
+  <si>
+    <t>1101-0615</t>
+  </si>
+  <si>
+    <t>Košíková Matilda</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17 BFD* 24 BFD* 16 5 8 BFD </t>
+  </si>
+  <si>
+    <t>CZE 228888</t>
+  </si>
+  <si>
+    <t>2404-0495</t>
+  </si>
+  <si>
+    <t>Ptašniková Viktorie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">27 19 BFD* BFD* 28 18 3 20 </t>
+  </si>
+  <si>
+    <t>CZE 209941</t>
+  </si>
+  <si>
+    <t>1508-0219</t>
+  </si>
+  <si>
+    <t>Doležal Tomáš</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21 4 27 20 22 33* 23 BFD* </t>
   </si>
   <si>
     <t>CZE 226258</t>
   </si>
   <si>
     <t>2101-0767</t>
   </si>
   <si>
     <t>Lidaříková Ema</t>
   </si>
   <si>
-    <t xml:space="preserve">33* 21 11 4 </t>
-[...23 lines deleted...]
-    <t xml:space="preserve">22* 6 22 12 </t>
+    <t xml:space="preserve">33* 21 11 4 33* 29 31 23 </t>
+  </si>
+  <si>
+    <t>CZE 197515</t>
+  </si>
+  <si>
+    <t>1101-0571</t>
+  </si>
+  <si>
+    <t>Košík Benjamín</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10 18 17 BFD* 27 20 29 BFD* </t>
   </si>
   <si>
     <t>CZE 223283</t>
   </si>
   <si>
     <t>1609-0328</t>
   </si>
   <si>
     <t>Štolbová Ela</t>
   </si>
   <si>
-    <t xml:space="preserve">3 13 BFD* 25 </t>
-[...107 lines deleted...]
-    <t xml:space="preserve">29 BFD* 13 11 </t>
+    <t xml:space="preserve">3 13 BFD* 25 25 19 37 BFD* </t>
+  </si>
+  <si>
+    <t>CZE 211237</t>
+  </si>
+  <si>
+    <t>1101-0505</t>
+  </si>
+  <si>
+    <t>Tomolová Kateřina</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11 BFD* BFD* BFD 4 31 16 17 </t>
+  </si>
+  <si>
+    <t>CZE 220626</t>
+  </si>
+  <si>
+    <t>1101-0620</t>
+  </si>
+  <si>
+    <t>Hubáček Jan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">30 26 10 BFD* 34* 24 13 24 </t>
+  </si>
+  <si>
+    <t>CZE 221704</t>
+  </si>
+  <si>
+    <t>2404-0491</t>
+  </si>
+  <si>
+    <t>Grácz Šimon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">37* 35 30 BFD* 5 10 19 29 </t>
+  </si>
+  <si>
+    <t>CZE 225567</t>
+  </si>
+  <si>
+    <t>1504-0122</t>
+  </si>
+  <si>
+    <t>Skala Filip</t>
+  </si>
+  <si>
+    <t xml:space="preserve">25 23 23 BFD* 19 23 24 BFD* </t>
+  </si>
+  <si>
+    <t>CZE 203663</t>
+  </si>
+  <si>
+    <t>2101-0765</t>
+  </si>
+  <si>
+    <t>Konopík Šimon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">32* 32* 19 24 29 15 27 27 </t>
+  </si>
+  <si>
+    <t>CZE 225564</t>
+  </si>
+  <si>
+    <t>1504-0111</t>
+  </si>
+  <si>
+    <t>Brejšová Violeta</t>
+  </si>
+  <si>
+    <t xml:space="preserve">31 27 16 26 23 36* 38* 22 </t>
+  </si>
+  <si>
+    <t>CZE 154482</t>
+  </si>
+  <si>
+    <t>1901-0484</t>
+  </si>
+  <si>
+    <t>Satranská Zuzana</t>
+  </si>
+  <si>
+    <t xml:space="preserve">28 31 29 BFD* 14 39* 32 21 </t>
+  </si>
+  <si>
+    <t>CZE 216519</t>
+  </si>
+  <si>
+    <t>2404-0463</t>
+  </si>
+  <si>
+    <t>Hejnová Anna</t>
+  </si>
+  <si>
+    <t xml:space="preserve">24 33 BFD* BFD* 35 37 18 16 </t>
   </si>
   <si>
     <t>CZE 210413</t>
   </si>
   <si>
     <t>1101-0621</t>
   </si>
   <si>
     <t>Nebeská Josefina</t>
   </si>
   <si>
-    <t xml:space="preserve">38* 8 28 22 </t>
-[...95 lines deleted...]
-    <t xml:space="preserve">27 19 BFD* BFD </t>
+    <t xml:space="preserve">38 8 28 22 40* 40 BFD* 28 </t>
+  </si>
+  <si>
+    <t>CZE 212001</t>
+  </si>
+  <si>
+    <t>1504-0121</t>
+  </si>
+  <si>
+    <t>Motlík Vít</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26 34 32 DNC* 20 34 39* 26 </t>
+  </si>
+  <si>
+    <t>CZE 197200</t>
+  </si>
+  <si>
+    <t>2101-0747</t>
+  </si>
+  <si>
+    <t>Sachs Vojtěch</t>
+  </si>
+  <si>
+    <t xml:space="preserve">36 BFD* 31 23 37 35 36 DNC* </t>
   </si>
   <si>
     <t>CZE 220071</t>
   </si>
   <si>
     <t>2404-0465</t>
   </si>
   <si>
     <t>Holý Jiří</t>
   </si>
   <si>
-    <t xml:space="preserve">39* 29 33 27 </t>
-[...47 lines deleted...]
-    <t xml:space="preserve">24 33 BFD* BFD </t>
+    <t xml:space="preserve">39 29 33 27 41* 38 34 DNC* </t>
   </si>
   <si>
     <t>CZE 4</t>
   </si>
   <si>
     <t>2419-0108</t>
   </si>
   <si>
     <t>Fanfrlová Hana</t>
   </si>
   <si>
-    <t xml:space="preserve">40 DNC* 34 28 </t>
-[...11 lines deleted...]
-    <t xml:space="preserve">37 35 30 BFD* </t>
+    <t xml:space="preserve">40 DNC* 34 28 38 42 40 DNC* </t>
   </si>
   <si>
     <t>CZE 203038</t>
   </si>
   <si>
     <t>1101-0623</t>
   </si>
   <si>
     <t>Maršálková Michaela</t>
   </si>
   <si>
-    <t xml:space="preserve">41 DNS* DNC DNC </t>
+    <t xml:space="preserve">41 DNS* DNC* DNC 42 41 35 DNF </t>
   </si>
   <si>
     <t>Techno 293</t>
   </si>
   <si>
     <t>CZE 105</t>
   </si>
   <si>
     <t>2001-0244</t>
   </si>
   <si>
     <t>Řezníček Tomáš</t>
   </si>
   <si>
-    <t xml:space="preserve">1 2* 1 1 </t>
+    <t xml:space="preserve">1* 2* 1 1 1 1 1 1 </t>
   </si>
   <si>
     <t>CZE 103</t>
   </si>
   <si>
     <t>1705-0203</t>
   </si>
   <si>
     <t>Štěpánková Jana</t>
   </si>
   <si>
+    <t xml:space="preserve">2 1 3* 2 3 4* 3 2 </t>
+  </si>
+  <si>
+    <t>CZE 108</t>
+  </si>
+  <si>
+    <t>1705-0208</t>
+  </si>
+  <si>
+    <t>Štěpánek Jakub</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3 4 DNC* DNC* 2 2 2 3 </t>
+  </si>
+  <si>
+    <t>CZE 152</t>
+  </si>
+  <si>
+    <t>1130-2147</t>
+  </si>
+  <si>
+    <t>Jiřička Tomáš</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4 DNC* 4 6* 4 3 4 5 </t>
+  </si>
+  <si>
     <t>BEL 33</t>
   </si>
   <si>
     <t>2001-0260</t>
   </si>
   <si>
     <t>Forst Matouš</t>
   </si>
   <si>
-    <t xml:space="preserve">6* 5 2 3 </t>
+    <t xml:space="preserve">6* 5 2 3 5 6* 6 4 </t>
   </si>
   <si>
     <t>CZE 135</t>
   </si>
   <si>
     <t>1402-0507</t>
   </si>
   <si>
     <t>Loužek Albert</t>
   </si>
   <si>
-    <t xml:space="preserve">5* 3 5 4 </t>
-[...11 lines deleted...]
-    <t xml:space="preserve">4 DNC* 4 6 </t>
+    <t xml:space="preserve">5 3 5 4 6 5 8* 9* </t>
   </si>
   <si>
     <t>CZE 84</t>
   </si>
   <si>
     <t>1705-0197</t>
   </si>
   <si>
     <t>Zimová Martina</t>
   </si>
   <si>
-    <t xml:space="preserve">9* 7 6 5 </t>
+    <t xml:space="preserve">9* 7 6 5 8* 7 7 7 </t>
+  </si>
+  <si>
+    <t>CZE 30</t>
+  </si>
+  <si>
+    <t>2110-0242</t>
+  </si>
+  <si>
+    <t>Valentová Sára</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10* 9* 8 7 7 8 9 6 </t>
+  </si>
+  <si>
+    <t>CZE 744</t>
+  </si>
+  <si>
+    <t>1609-0307</t>
+  </si>
+  <si>
+    <t>Nevelöšová Sára</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8 8 DNC* 9* 9 9 5 8 </t>
   </si>
   <si>
     <t>CZE 35</t>
   </si>
   <si>
     <t>1705-0241</t>
   </si>
   <si>
     <t>Černý Oskar</t>
   </si>
   <si>
-    <t xml:space="preserve">7 6 7 8* </t>
-[...35 lines deleted...]
-    <t xml:space="preserve">8 8 DNC* 9 </t>
+    <t xml:space="preserve">7 6 7 8 DNC* DNC* DNC DNC </t>
+  </si>
+  <si>
+    <t>CZE 288</t>
+  </si>
+  <si>
+    <t>2001-0265</t>
+  </si>
+  <si>
+    <t>Forstová Viola</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13 12 DNC* DNC* 10 10 10 10 </t>
+  </si>
+  <si>
+    <t>CZE 23</t>
+  </si>
+  <si>
+    <t>2001-0266</t>
+  </si>
+  <si>
+    <t>Dlouhý Štěpán</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11 11 DNC* DNC* 11 DNC DNC DNC </t>
+  </si>
+  <si>
+    <t>CZE 708</t>
+  </si>
+  <si>
+    <t>2001-0269</t>
+  </si>
+  <si>
+    <t>Stehnová Anna</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14 13 DNC* DNC* 12 DNC DNC DNC </t>
   </si>
   <si>
     <t>CZE 47</t>
   </si>
   <si>
     <t>2110-0245</t>
   </si>
   <si>
     <t>Cienciala Jakub</t>
   </si>
   <si>
-    <t xml:space="preserve">12 10 DNC* DNC </t>
-[...35 lines deleted...]
-    <t xml:space="preserve">14 13 DNC* DNC </t>
+    <t xml:space="preserve">12 10 DNC* DNC* DNC DNC DNC DNC </t>
   </si>
   <si>
     <t>CZE 1</t>
   </si>
   <si>
-    <t>9999-0745</t>
+    <t>9999-0813</t>
   </si>
   <si>
     <t>Brožík William</t>
   </si>
   <si>
     <t>2110-0244</t>
   </si>
   <si>
     <t>Kučera Matyáš</t>
   </si>
   <si>
     <t>CZE 64</t>
   </si>
   <si>
     <t>2110-0243</t>
   </si>
   <si>
     <t>Šeliga Antonín</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1528,2479 +1540,2479 @@
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4">
         <v>2014</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
       <c r="G4">
-        <v>3.0</v>
+        <v>6.0</v>
       </c>
       <c r="H4">
-        <v>4597</v>
+        <v>4734</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
         <v>15</v>
       </c>
       <c r="E5">
         <v>2016</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
       <c r="G5">
-        <v>5.0</v>
+        <v>10.0</v>
       </c>
       <c r="H5">
-        <v>3694</v>
+        <v>3831</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
         <v>19</v>
       </c>
       <c r="E6">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="F6" t="s">
         <v>20</v>
       </c>
       <c r="G6">
-        <v>10.0</v>
+        <v>20.0</v>
       </c>
       <c r="H6">
-        <v>3166</v>
+        <v>3303</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
         <v>21</v>
       </c>
       <c r="C7" t="s">
         <v>22</v>
       </c>
       <c r="D7" t="s">
         <v>23</v>
       </c>
       <c r="E7">
         <v>2013</v>
       </c>
       <c r="F7" t="s">
         <v>24</v>
       </c>
       <c r="G7">
-        <v>11.0</v>
+        <v>22.0</v>
       </c>
       <c r="H7">
-        <v>2791</v>
+        <v>2928</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
         <v>25</v>
       </c>
       <c r="C8" t="s">
         <v>26</v>
       </c>
       <c r="D8" t="s">
         <v>27</v>
       </c>
       <c r="E8">
-        <v>2014</v>
+        <v>2011</v>
       </c>
       <c r="F8" t="s">
         <v>28</v>
       </c>
       <c r="G8">
-        <v>13.0</v>
+        <v>25.0</v>
       </c>
       <c r="H8">
-        <v>2500</v>
+        <v>2637</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
         <v>29</v>
       </c>
       <c r="C9" t="s">
         <v>30</v>
       </c>
       <c r="D9" t="s">
         <v>31</v>
       </c>
       <c r="E9">
         <v>2014</v>
       </c>
       <c r="F9" t="s">
         <v>32</v>
       </c>
       <c r="G9">
-        <v>16.0</v>
+        <v>32.0</v>
       </c>
       <c r="H9">
-        <v>2263</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
         <v>33</v>
       </c>
       <c r="C10" t="s">
         <v>34</v>
       </c>
       <c r="D10" t="s">
         <v>35</v>
       </c>
       <c r="E10">
-        <v>2012</v>
+        <v>2016</v>
       </c>
       <c r="F10" t="s">
         <v>36</v>
       </c>
       <c r="G10">
-        <v>18.0</v>
+        <v>38.0</v>
       </c>
       <c r="H10">
-        <v>2062</v>
+        <v>2199</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
         <v>37</v>
       </c>
       <c r="C11" t="s">
         <v>38</v>
       </c>
       <c r="D11" t="s">
         <v>39</v>
       </c>
       <c r="E11">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="F11" t="s">
         <v>40</v>
       </c>
       <c r="G11">
-        <v>20.0</v>
+        <v>40.0</v>
       </c>
       <c r="H11">
-        <v>1888</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>41</v>
       </c>
       <c r="C12" t="s">
         <v>42</v>
       </c>
       <c r="D12" t="s">
         <v>43</v>
       </c>
       <c r="E12">
         <v>2013</v>
       </c>
       <c r="F12" t="s">
         <v>44</v>
       </c>
       <c r="G12">
-        <v>23.0</v>
+        <v>41.0</v>
       </c>
       <c r="H12">
-        <v>1734</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" t="s">
         <v>45</v>
       </c>
       <c r="C13" t="s">
         <v>46</v>
       </c>
       <c r="D13" t="s">
         <v>47</v>
       </c>
       <c r="E13">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="F13" t="s">
         <v>48</v>
       </c>
       <c r="G13">
-        <v>24.0</v>
+        <v>51.0</v>
       </c>
       <c r="H13">
-        <v>1597</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14" t="s">
         <v>49</v>
       </c>
       <c r="C14" t="s">
         <v>50</v>
       </c>
       <c r="D14" t="s">
         <v>51</v>
       </c>
       <c r="E14">
         <v>2012</v>
       </c>
       <c r="F14" t="s">
         <v>52</v>
       </c>
       <c r="G14">
-        <v>28.0</v>
+        <v>64.0</v>
       </c>
       <c r="H14">
-        <v>1473</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15" t="s">
         <v>53</v>
       </c>
       <c r="C15" t="s">
         <v>54</v>
       </c>
       <c r="D15" t="s">
         <v>55</v>
       </c>
       <c r="E15">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="F15" t="s">
         <v>56</v>
       </c>
       <c r="G15">
-        <v>30.0</v>
+        <v>66.0</v>
       </c>
       <c r="H15">
-        <v>1360</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" t="s">
         <v>58</v>
       </c>
       <c r="D16" t="s">
         <v>59</v>
       </c>
       <c r="E16">
         <v>2014</v>
       </c>
       <c r="F16" t="s">
         <v>60</v>
       </c>
       <c r="G16">
-        <v>32.0</v>
+        <v>73.0</v>
       </c>
       <c r="H16">
-        <v>1255</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" t="s">
         <v>62</v>
       </c>
       <c r="D17" t="s">
         <v>63</v>
       </c>
       <c r="E17">
         <v>2013</v>
       </c>
       <c r="F17" t="s">
         <v>64</v>
       </c>
       <c r="G17">
-        <v>34.0</v>
+        <v>73.0</v>
       </c>
       <c r="H17">
-        <v>1159</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>15</v>
       </c>
       <c r="B18" t="s">
         <v>65</v>
       </c>
       <c r="C18" t="s">
         <v>66</v>
       </c>
       <c r="D18" t="s">
         <v>67</v>
       </c>
       <c r="E18">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="F18" t="s">
         <v>68</v>
       </c>
       <c r="G18">
-        <v>38.0</v>
+        <v>82.0</v>
       </c>
       <c r="H18">
-        <v>1069</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>16</v>
       </c>
       <c r="B19" t="s">
         <v>69</v>
       </c>
       <c r="C19" t="s">
         <v>70</v>
       </c>
       <c r="D19" t="s">
         <v>71</v>
       </c>
       <c r="E19">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="F19" t="s">
         <v>72</v>
       </c>
       <c r="G19">
-        <v>43.0</v>
+        <v>88.0</v>
       </c>
       <c r="H19">
-        <v>985</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20" t="s">
         <v>73</v>
       </c>
       <c r="C20" t="s">
         <v>74</v>
       </c>
       <c r="D20" t="s">
         <v>75</v>
       </c>
       <c r="E20">
         <v>2013</v>
       </c>
       <c r="F20" t="s">
         <v>76</v>
       </c>
       <c r="G20">
-        <v>45.0</v>
+        <v>89.0</v>
       </c>
       <c r="H20">
-        <v>906</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21" t="s">
         <v>77</v>
       </c>
       <c r="C21" t="s">
         <v>78</v>
       </c>
       <c r="D21" t="s">
         <v>79</v>
       </c>
       <c r="E21">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="F21" t="s">
         <v>80</v>
       </c>
       <c r="G21">
-        <v>47.0</v>
+        <v>96.0</v>
       </c>
       <c r="H21">
-        <v>831</v>
+        <v>969</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>19</v>
       </c>
       <c r="B22" t="s">
         <v>81</v>
       </c>
       <c r="C22" t="s">
         <v>82</v>
       </c>
       <c r="D22" t="s">
         <v>83</v>
       </c>
       <c r="E22">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="F22" t="s">
         <v>84</v>
       </c>
       <c r="G22">
-        <v>49.0</v>
+        <v>99.0</v>
       </c>
       <c r="H22">
-        <v>761</v>
+        <v>898</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23" t="s">
         <v>85</v>
       </c>
       <c r="C23" t="s">
         <v>86</v>
       </c>
       <c r="D23" t="s">
         <v>87</v>
       </c>
       <c r="E23">
         <v>2017</v>
       </c>
       <c r="F23" t="s">
         <v>88</v>
       </c>
       <c r="G23">
-        <v>49.0</v>
+        <v>100.0</v>
       </c>
       <c r="H23">
-        <v>694</v>
+        <v>831</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24" t="s">
         <v>89</v>
       </c>
       <c r="C24" t="s">
         <v>90</v>
       </c>
       <c r="D24" t="s">
         <v>91</v>
       </c>
       <c r="E24">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="F24" t="s">
         <v>92</v>
       </c>
       <c r="G24">
-        <v>50.0</v>
+        <v>110.0</v>
       </c>
       <c r="H24">
-        <v>630</v>
+        <v>768</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25" t="s">
         <v>93</v>
       </c>
       <c r="C25" t="s">
         <v>94</v>
       </c>
       <c r="D25" t="s">
         <v>95</v>
       </c>
       <c r="E25">
         <v>2017</v>
       </c>
       <c r="F25" t="s">
         <v>96</v>
       </c>
       <c r="G25">
-        <v>54.0</v>
+        <v>111.0</v>
       </c>
       <c r="H25">
-        <v>570</v>
+        <v>707</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>23</v>
       </c>
       <c r="B26" t="s">
         <v>97</v>
       </c>
       <c r="C26" t="s">
         <v>98</v>
       </c>
       <c r="D26" t="s">
         <v>99</v>
       </c>
       <c r="E26">
         <v>2014</v>
       </c>
       <c r="F26" t="s">
         <v>100</v>
       </c>
       <c r="G26">
-        <v>62.0</v>
+        <v>116.0</v>
       </c>
       <c r="H26">
-        <v>512</v>
+        <v>649</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>24</v>
       </c>
       <c r="B27" t="s">
         <v>101</v>
       </c>
       <c r="C27" t="s">
         <v>102</v>
       </c>
       <c r="D27" t="s">
         <v>103</v>
       </c>
       <c r="E27">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="F27" t="s">
         <v>104</v>
       </c>
       <c r="G27">
-        <v>68.0</v>
+        <v>141.0</v>
       </c>
       <c r="H27">
-        <v>456</v>
+        <v>594</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>25</v>
       </c>
       <c r="B28" t="s">
         <v>105</v>
       </c>
       <c r="C28" t="s">
         <v>106</v>
       </c>
       <c r="D28" t="s">
         <v>107</v>
       </c>
       <c r="E28">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="F28" t="s">
         <v>108</v>
       </c>
       <c r="G28">
-        <v>80.0</v>
+        <v>142.0</v>
       </c>
       <c r="H28">
-        <v>403</v>
+        <v>541</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29" t="s">
         <v>109</v>
       </c>
       <c r="C29" t="s">
         <v>110</v>
       </c>
       <c r="D29" t="s">
         <v>111</v>
       </c>
       <c r="E29">
         <v>2017</v>
       </c>
       <c r="F29" t="s">
         <v>112</v>
       </c>
       <c r="G29">
-        <v>82.0</v>
+        <v>143.0</v>
       </c>
       <c r="H29">
-        <v>352</v>
+        <v>489</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="B30" t="s">
         <v>113</v>
       </c>
       <c r="C30" t="s">
         <v>114</v>
       </c>
       <c r="D30" t="s">
         <v>115</v>
       </c>
       <c r="E30">
         <v>2017</v>
       </c>
       <c r="F30" t="s">
         <v>116</v>
       </c>
       <c r="G30">
-        <v>91.0</v>
+        <v>153.0</v>
       </c>
       <c r="H30">
-        <v>303</v>
+        <v>440</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>28</v>
       </c>
       <c r="B31" t="s">
         <v>117</v>
       </c>
       <c r="C31" t="s">
         <v>118</v>
       </c>
       <c r="D31" t="s">
         <v>119</v>
       </c>
       <c r="E31">
         <v>2017</v>
       </c>
       <c r="F31" t="s">
         <v>120</v>
       </c>
       <c r="G31">
-        <v>102.0</v>
+        <v>160.0</v>
       </c>
       <c r="H31">
-        <v>0</v>
+        <v>393</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B32" t="s">
         <v>121</v>
       </c>
       <c r="C32" t="s">
         <v>122</v>
       </c>
       <c r="D32" t="s">
         <v>123</v>
       </c>
       <c r="E32">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="F32" t="s">
         <v>124</v>
       </c>
       <c r="G32">
-        <v>102.0</v>
+        <v>178.0</v>
       </c>
       <c r="H32">
-        <v>0</v>
+        <v>347</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B33" t="s">
         <v>125</v>
       </c>
       <c r="C33" t="s">
         <v>126</v>
       </c>
       <c r="D33" t="s">
         <v>127</v>
       </c>
       <c r="E33">
         <v>2017</v>
       </c>
       <c r="F33" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="G33">
-        <v>102.0</v>
+        <v>198.0</v>
       </c>
       <c r="H33">
-        <v>0</v>
+        <v>303</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B34" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C34" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D34" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E34">
         <v>2016</v>
       </c>
       <c r="F34" t="s">
-        <v>124</v>
+        <v>132</v>
       </c>
       <c r="G34">
-        <v>102.0</v>
+        <v>204.0</v>
       </c>
       <c r="H34">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B35" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C35" t="s">
+        <v>134</v>
+      </c>
+      <c r="D35" t="s">
+        <v>135</v>
+      </c>
+      <c r="E35">
+        <v>2016</v>
+      </c>
+      <c r="F35" t="s">
         <v>132</v>
       </c>
-      <c r="D35" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G35">
-        <v>102.0</v>
+        <v>204.0</v>
       </c>
       <c r="H35">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B36" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="C36" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="D36" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E36">
         <v>2017</v>
       </c>
       <c r="F36" t="s">
-        <v>124</v>
+        <v>139</v>
       </c>
       <c r="G36">
-        <v>102.0</v>
+        <v>204.0</v>
       </c>
       <c r="H36">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
         <v>1</v>
       </c>
       <c r="B39" t="s">
         <v>2</v>
       </c>
       <c r="C39" t="s">
         <v>3</v>
       </c>
       <c r="D39" t="s">
         <v>4</v>
       </c>
       <c r="E39" t="s">
         <v>5</v>
       </c>
       <c r="F39" t="s">
         <v>6</v>
       </c>
       <c r="G39" t="s">
         <v>7</v>
       </c>
       <c r="H39" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
         <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="C40" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="D40" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="E40">
         <v>2011</v>
       </c>
       <c r="F40" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="G40">
-        <v>3.0</v>
+        <v>28.0</v>
       </c>
       <c r="H40">
         <v>12070</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
         <v>2</v>
       </c>
       <c r="B41" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="C41" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="D41" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="E41">
-        <v>2011</v>
+        <v>2009</v>
       </c>
       <c r="F41" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="G41">
-        <v>8.0</v>
+        <v>28.0</v>
       </c>
       <c r="H41">
         <v>9963</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
         <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="C42" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="D42" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="E42">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="F42" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="G42">
-        <v>13.0</v>
+        <v>33.0</v>
       </c>
       <c r="H42">
         <v>8730</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
         <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="C43" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="D43" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="E43">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="F43" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="G43">
-        <v>19.0</v>
+        <v>35.0</v>
       </c>
       <c r="H43">
         <v>7855</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
         <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="C44" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="D44" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="E44">
         <v>2011</v>
       </c>
       <c r="F44" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="G44">
-        <v>21.0</v>
+        <v>39.0</v>
       </c>
       <c r="H44">
         <v>7177</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
         <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="C45" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="D45" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="E45">
         <v>2011</v>
       </c>
       <c r="F45" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="G45">
-        <v>26.0</v>
+        <v>42.0</v>
       </c>
       <c r="H45">
         <v>6623</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>7</v>
       </c>
       <c r="B46" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="C46" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="D46" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="E46">
         <v>2010</v>
       </c>
       <c r="F46" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="G46">
-        <v>26.0</v>
+        <v>55.0</v>
       </c>
       <c r="H46">
         <v>6154</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>8</v>
       </c>
       <c r="B47" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="C47" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="D47" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="E47">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="F47" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="G47">
-        <v>27.0</v>
+        <v>55.0</v>
       </c>
       <c r="H47">
         <v>5748</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
         <v>9</v>
       </c>
       <c r="B48" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="C48" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="D48" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="E48">
         <v>2008</v>
       </c>
       <c r="F48" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="G48">
-        <v>27.0</v>
+        <v>60.0</v>
       </c>
       <c r="H48">
         <v>5390</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
         <v>10</v>
       </c>
       <c r="B49" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="C49" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="D49" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="E49">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="F49" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="G49">
-        <v>31.0</v>
+        <v>64.0</v>
       </c>
       <c r="H49">
         <v>5070</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
         <v>11</v>
       </c>
       <c r="B50" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="C50" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="D50" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="E50">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="F50" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="G50">
-        <v>32.0</v>
+        <v>65.0</v>
       </c>
       <c r="H50">
         <v>4780</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
         <v>12</v>
       </c>
       <c r="B51" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="C51" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="D51" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="E51">
         <v>2010</v>
       </c>
       <c r="F51" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="G51">
-        <v>34.0</v>
+        <v>67.0</v>
       </c>
       <c r="H51">
         <v>4515</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
         <v>13</v>
       </c>
       <c r="B52" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="C52" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="D52" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="E52">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="F52" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="G52">
-        <v>36.0</v>
+        <v>67.0</v>
       </c>
       <c r="H52">
         <v>4272</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
         <v>14</v>
       </c>
       <c r="B53" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="C53" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="D53" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E53">
         <v>2007</v>
       </c>
       <c r="F53" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="G53">
-        <v>38.0</v>
+        <v>76.0</v>
       </c>
       <c r="H53">
         <v>4047</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
         <v>15</v>
       </c>
       <c r="B54" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="C54" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="D54" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="E54">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="F54" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="G54">
-        <v>40.0</v>
+        <v>76.0</v>
       </c>
       <c r="H54">
         <v>3837</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
         <v>16</v>
       </c>
       <c r="B55" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="C55" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="D55" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="E55">
-        <v>2008</v>
+        <v>2011</v>
       </c>
       <c r="F55" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="G55">
-        <v>41.0</v>
+        <v>77.0</v>
       </c>
       <c r="H55">
         <v>3641</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
         <v>17</v>
       </c>
       <c r="B56" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="C56" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="D56" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E56">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="F56" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="G56">
-        <v>42.0</v>
+        <v>82.0</v>
       </c>
       <c r="H56">
         <v>3457</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
         <v>18</v>
       </c>
       <c r="B57" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="C57" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="D57" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="E57">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="F57" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="G57">
-        <v>45.0</v>
+        <v>86.0</v>
       </c>
       <c r="H57">
         <v>3283</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
         <v>19</v>
       </c>
       <c r="B58" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="C58" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="D58" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="E58">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="F58" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="G58">
-        <v>45.0</v>
+        <v>90.0</v>
       </c>
       <c r="H58">
         <v>3118</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
         <v>20</v>
       </c>
       <c r="B59" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="C59" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="D59" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="E59">
         <v>2012</v>
       </c>
       <c r="F59" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="G59">
-        <v>46.0</v>
+        <v>95.0</v>
       </c>
       <c r="H59">
         <v>2963</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
         <v>21</v>
       </c>
       <c r="B60" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="C60" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="D60" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="E60">
         <v>2010</v>
       </c>
       <c r="F60" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="G60">
-        <v>46.0</v>
+        <v>107.0</v>
       </c>
       <c r="H60">
         <v>2814</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
         <v>22</v>
       </c>
       <c r="B61" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="C61" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="D61" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E61">
         <v>2010</v>
       </c>
       <c r="F61" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="G61">
-        <v>50.0</v>
+        <v>108.0</v>
       </c>
       <c r="H61">
         <v>2673</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
         <v>23</v>
       </c>
       <c r="B62" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="C62" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="D62" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="E62">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="F62" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="G62">
-        <v>50.0</v>
+        <v>113.0</v>
       </c>
       <c r="H62">
         <v>2538</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
         <v>24</v>
       </c>
       <c r="B63" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="C63" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="D63" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="E63">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="F63" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="G63">
-        <v>51.0</v>
+        <v>115.0</v>
       </c>
       <c r="H63">
         <v>2408</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
         <v>25</v>
       </c>
       <c r="B64" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="C64" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="D64" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E64">
         <v>2010</v>
       </c>
       <c r="F64" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="G64">
-        <v>53.0</v>
+        <v>117.0</v>
       </c>
       <c r="H64">
         <v>2284</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
         <v>26</v>
       </c>
       <c r="B65" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="C65" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="D65" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="E65">
         <v>2011</v>
       </c>
       <c r="F65" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="G65">
-        <v>58.0</v>
+        <v>119.0</v>
       </c>
       <c r="H65">
         <v>2165</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
         <v>27</v>
       </c>
       <c r="B66" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="C66" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="D66" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="E66">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="F66" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="G66">
-        <v>62.0</v>
+        <v>121.0</v>
       </c>
       <c r="H66">
         <v>2050</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
         <v>28</v>
       </c>
       <c r="B67" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="C67" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="D67" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="E67">
-        <v>2012</v>
+        <v>2008</v>
       </c>
       <c r="F67" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="G67">
-        <v>66.0</v>
+        <v>122.0</v>
       </c>
       <c r="H67">
         <v>1940</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
         <v>29</v>
       </c>
       <c r="B68" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="C68" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="D68" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="E68">
         <v>2012</v>
       </c>
       <c r="F68" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="G68">
-        <v>69.0</v>
+        <v>122.0</v>
       </c>
       <c r="H68">
         <v>1833</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
         <v>30</v>
       </c>
       <c r="B69" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="C69" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="D69" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="E69">
         <v>2012</v>
       </c>
       <c r="F69" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="G69">
-        <v>71.0</v>
+        <v>127.0</v>
       </c>
       <c r="H69">
         <v>1730</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
         <v>31</v>
       </c>
       <c r="B70" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="C70" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="D70" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="E70">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="F70" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="G70">
-        <v>75.0</v>
+        <v>128.0</v>
       </c>
       <c r="H70">
         <v>1630</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
         <v>32</v>
       </c>
       <c r="B71" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="C71" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="D71" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="E71">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="F71" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="G71">
-        <v>84.0</v>
+        <v>137.0</v>
       </c>
       <c r="H71">
         <v>1534</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
         <v>33</v>
       </c>
       <c r="B72" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="C72" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="D72" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="E72">
         <v>2012</v>
       </c>
       <c r="F72" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="G72">
-        <v>88.0</v>
+        <v>141.0</v>
       </c>
       <c r="H72">
         <v>1440</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
         <v>34</v>
       </c>
       <c r="B73" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="C73" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="D73" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="E73">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="F73" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="G73">
-        <v>89.0</v>
+        <v>145.0</v>
       </c>
       <c r="H73">
         <v>1349</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
         <v>35</v>
       </c>
       <c r="B74" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="C74" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="D74" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="E74">
         <v>2012</v>
       </c>
       <c r="F74" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="G74">
-        <v>89.0</v>
+        <v>155.0</v>
       </c>
       <c r="H74">
         <v>1261</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
         <v>36</v>
       </c>
       <c r="B75" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="C75" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="D75" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="E75">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="F75" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="G75">
-        <v>90.0</v>
+        <v>163.0</v>
       </c>
       <c r="H75">
         <v>1176</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
         <v>37</v>
       </c>
       <c r="B76" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="C76" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="D76" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="E76">
-        <v>2013</v>
+        <v>2011</v>
       </c>
       <c r="F76" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="G76">
-        <v>92.0</v>
+        <v>164.0</v>
       </c>
       <c r="H76">
         <v>1092</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
         <v>38</v>
       </c>
       <c r="B77" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="C77" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="D77" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="E77">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="F77" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="G77">
-        <v>97.0</v>
+        <v>172.0</v>
       </c>
       <c r="H77">
         <v>1011</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
         <v>39</v>
       </c>
       <c r="B78" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="C78" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="D78" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="E78">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="F78" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="G78">
-        <v>100.0</v>
+        <v>198.0</v>
       </c>
       <c r="H78">
         <v>932</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
         <v>40</v>
       </c>
       <c r="B79" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="C79" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="D79" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="E79">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="F79" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="G79">
-        <v>102.0</v>
+        <v>200.0</v>
       </c>
       <c r="H79">
         <v>855</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
         <v>41</v>
       </c>
       <c r="B80" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="C80" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="D80" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="E80">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="F80" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="G80">
-        <v>102.0</v>
+        <v>222.0</v>
       </c>
       <c r="H80">
         <v>780</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
         <v>42</v>
       </c>
       <c r="B81" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="C81" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="D81" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="E81">
         <v>2012</v>
       </c>
       <c r="F81" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="G81">
-        <v>127.0</v>
+        <v>245.0</v>
       </c>
       <c r="H81">
         <v>707</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
         <v>1</v>
       </c>
       <c r="B84" t="s">
         <v>2</v>
       </c>
       <c r="C84" t="s">
         <v>3</v>
       </c>
       <c r="D84" t="s">
         <v>4</v>
       </c>
       <c r="E84" t="s">
         <v>5</v>
       </c>
       <c r="F84" t="s">
         <v>6</v>
       </c>
       <c r="G84" t="s">
         <v>7</v>
       </c>
       <c r="H84" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
         <v>1</v>
       </c>
       <c r="B85" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="C85" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="D85" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="E85">
         <v>2008</v>
       </c>
       <c r="F85" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="G85">
-        <v>3.0</v>
+        <v>6.0</v>
       </c>
       <c r="H85">
         <v>8730</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
         <v>2</v>
       </c>
       <c r="B86" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="C86" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="D86" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="E86">
         <v>2010</v>
       </c>
       <c r="F86" t="s">
-        <v>16</v>
+        <v>317</v>
       </c>
       <c r="G86">
-        <v>5.0</v>
+        <v>13.0</v>
       </c>
       <c r="H86">
         <v>6623</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
         <v>3</v>
       </c>
       <c r="B87" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="C87" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="D87" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="E87">
-        <v>2011</v>
+        <v>2015</v>
       </c>
       <c r="F87" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="G87">
-        <v>10.0</v>
+        <v>16.0</v>
       </c>
       <c r="H87">
         <v>5390</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
         <v>4</v>
       </c>
       <c r="B88" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="C88" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="D88" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="E88">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="F88" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="G88">
-        <v>12.0</v>
+        <v>24.0</v>
       </c>
       <c r="H88">
         <v>4515</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
         <v>5</v>
       </c>
       <c r="B89" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="C89" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="D89" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="E89">
-        <v>2013</v>
+        <v>2011</v>
       </c>
       <c r="F89" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="G89">
-        <v>14.0</v>
+        <v>25.0</v>
       </c>
       <c r="H89">
         <v>3837</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
         <v>6</v>
       </c>
       <c r="B90" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="C90" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="D90" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="E90">
-        <v>2011</v>
+        <v>2015</v>
       </c>
       <c r="F90" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="G90">
-        <v>18.0</v>
+        <v>28.0</v>
       </c>
       <c r="H90">
         <v>3283</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
         <v>7</v>
       </c>
       <c r="B91" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="C91" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="D91" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="E91">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="F91" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="G91">
-        <v>20.0</v>
+        <v>39.0</v>
       </c>
       <c r="H91">
         <v>2814</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
         <v>8</v>
       </c>
       <c r="B92" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="C92" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="D92" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="E92">
         <v>2009</v>
       </c>
       <c r="F92" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="G92">
-        <v>24.0</v>
+        <v>45.0</v>
       </c>
       <c r="H92">
         <v>2408</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
         <v>9</v>
       </c>
       <c r="B93" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="C93" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="D93" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="E93">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="F93" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="G93">
-        <v>25.0</v>
+        <v>47.0</v>
       </c>
       <c r="H93">
         <v>2050</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
         <v>10</v>
       </c>
       <c r="B94" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="C94" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="D94" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="E94">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="F94" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="G94">
-        <v>25.0</v>
+        <v>64.0</v>
       </c>
       <c r="H94">
         <v>1730</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
         <v>11</v>
       </c>
       <c r="B95" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="C95" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="D95" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="E95">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="F95" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="G95">
-        <v>40.0</v>
+        <v>65.0</v>
       </c>
       <c r="H95">
         <v>1440</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
         <v>12</v>
       </c>
       <c r="B96" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="C96" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="D96" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="E96">
         <v>2017</v>
       </c>
       <c r="F96" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="G96">
-        <v>40.0</v>
+        <v>87.0</v>
       </c>
       <c r="H96">
         <v>1176</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
         <v>13</v>
       </c>
       <c r="B97" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C97" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="D97" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="E97">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="F97" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="G97">
-        <v>43.0</v>
+        <v>93.0</v>
       </c>
       <c r="H97">
         <v>932</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
         <v>14</v>
       </c>
       <c r="B98" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="C98" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="D98" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="E98">
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="F98" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="G98">
-        <v>45.0</v>
+        <v>94.0</v>
       </c>
       <c r="H98">
         <v>707</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
         <v>15</v>
       </c>
       <c r="B99" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="C99" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="D99" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="E99">
         <v>2017</v>
       </c>
       <c r="F99" t="s">
-        <v>124</v>
+        <v>132</v>
       </c>
       <c r="G99">
-        <v>54.0</v>
+        <v>108.0</v>
       </c>
       <c r="H99">
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
         <v>15</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="D100" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="E100">
         <v>2016</v>
       </c>
       <c r="F100" t="s">
-        <v>124</v>
+        <v>132</v>
       </c>
       <c r="G100">
-        <v>54.0</v>
+        <v>108.0</v>
       </c>
       <c r="H100">
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
         <v>15</v>
       </c>
       <c r="B101" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="C101" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="D101" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="E101">
         <v>2014</v>
       </c>
       <c r="F101" t="s">
-        <v>124</v>
+        <v>132</v>
       </c>
       <c r="G101">
-        <v>54.0</v>
+        <v>108.0</v>
       </c>
       <c r="H101">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>