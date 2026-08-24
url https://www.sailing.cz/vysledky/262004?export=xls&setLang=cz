--- v0 (2026-06-20)
+++ v1 (2026-08-24)
@@ -41,822 +41,822 @@
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Loď</t>
   </si>
   <si>
     <t>Reg.č.</t>
   </si>
   <si>
     <t>Jméno</t>
   </si>
   <si>
     <t>Rok.nar.</t>
   </si>
   <si>
     <t>Výsledky rozjížděk</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>L.body</t>
   </si>
   <si>
+    <t>CZE 90</t>
+  </si>
+  <si>
+    <t>2101-0766</t>
+  </si>
+  <si>
+    <t>Chlupová Kateřina</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4* 2 2 3 1 </t>
+  </si>
+  <si>
+    <t>CZE 352</t>
+  </si>
+  <si>
+    <t>1609-0287</t>
+  </si>
+  <si>
+    <t>Mlejnek Tomáš</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 11* 4 2 5 </t>
+  </si>
+  <si>
+    <t>CZE 369</t>
+  </si>
+  <si>
+    <t>2404-0379</t>
+  </si>
+  <si>
+    <t>Bobek Pavel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7 4 1 10* 6 </t>
+  </si>
+  <si>
+    <t>CZE 172</t>
+  </si>
+  <si>
+    <t>2001-0172</t>
+  </si>
+  <si>
+    <t>Kafková Petra</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10* 1 6 4 9 </t>
+  </si>
+  <si>
+    <t>CZE 79</t>
+  </si>
+  <si>
+    <t>2419-0003</t>
+  </si>
+  <si>
+    <t>Škráčková Vendula</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9 3 15* 6 3 </t>
+  </si>
+  <si>
+    <t>DEN 1721</t>
+  </si>
+  <si>
+    <t>1504-0085</t>
+  </si>
+  <si>
+    <t>Bobková Michaela</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6 9 11* 7 2 </t>
+  </si>
+  <si>
+    <t>CZE 412</t>
+  </si>
+  <si>
+    <t>1901-0446</t>
+  </si>
+  <si>
+    <t>Plodek Adam</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11* 5 5 11 4 </t>
+  </si>
+  <si>
+    <t>CZE 177</t>
+  </si>
+  <si>
+    <t>2201-0019</t>
+  </si>
+  <si>
+    <t>Kováčová Tereza</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3 8 10 5 DNC* </t>
+  </si>
+  <si>
     <t>CZE 20</t>
   </si>
   <si>
     <t>1203-0364</t>
   </si>
   <si>
     <t>Soukal Miloslav</t>
   </si>
   <si>
-    <t xml:space="preserve">1 </t>
-[...35 lines deleted...]
-    <t xml:space="preserve">4 </t>
+    <t xml:space="preserve">1 6 9 15* 12 </t>
+  </si>
+  <si>
+    <t>CZE 76</t>
+  </si>
+  <si>
+    <t>2001-0154</t>
+  </si>
+  <si>
+    <t>Kafka Richard</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15* 10 3 9 8 </t>
   </si>
   <si>
     <t>CZE 41</t>
   </si>
   <si>
     <t>1701-0122</t>
   </si>
   <si>
     <t>Kala Roman</t>
   </si>
   <si>
-    <t xml:space="preserve">5 </t>
-[...23 lines deleted...]
-    <t xml:space="preserve">7 </t>
+    <t xml:space="preserve">5 12* 8 12 7 </t>
+  </si>
+  <si>
+    <t>CZE 200</t>
+  </si>
+  <si>
+    <t>2404-0454</t>
+  </si>
+  <si>
+    <t>Žáček Jiří</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13* 7 7 8 10 </t>
+  </si>
+  <si>
+    <t>CZE 74</t>
+  </si>
+  <si>
+    <t>1901-0134</t>
+  </si>
+  <si>
+    <t>Lejhanec David</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12 13 16 1 DNC* </t>
   </si>
   <si>
     <t>CZE 202</t>
   </si>
   <si>
     <t>2404-0438</t>
   </si>
   <si>
-    <t>Žáček Jiří</t>
-[...59 lines deleted...]
-    <t xml:space="preserve">13 </t>
+    <t xml:space="preserve">8 17* 14 14 11 </t>
+  </si>
+  <si>
+    <t>CZE 25</t>
+  </si>
+  <si>
+    <t>2001-0155</t>
+  </si>
+  <si>
+    <t>Kafka Roman</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17 16 13 13 DNC* </t>
+  </si>
+  <si>
+    <t>CZE 8</t>
+  </si>
+  <si>
+    <t>2001-0075</t>
+  </si>
+  <si>
+    <t>Kafka Tomáš</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16 15 12 DNC* DNC </t>
   </si>
   <si>
     <t>CZE 50</t>
   </si>
   <si>
     <t>2101-0778</t>
   </si>
   <si>
     <t>Balzerová Mariana</t>
   </si>
   <si>
-    <t xml:space="preserve">14 </t>
-[...35 lines deleted...]
-    <t xml:space="preserve">17 </t>
+    <t xml:space="preserve">14 14 DNC* DNC DNC </t>
   </si>
   <si>
     <t>Vaurien</t>
   </si>
   <si>
     <t>CZE 36030</t>
   </si>
   <si>
     <t>2104-0073</t>
   </si>
   <si>
     <t>Kubík Michal</t>
   </si>
   <si>
-    <t xml:space="preserve">1* 1 1 1 </t>
+    <t xml:space="preserve">1 1 1 1 4* 2 3* 1 </t>
   </si>
   <si>
     <t>2104-0145</t>
   </si>
   <si>
     <t>Kubíková Dana</t>
   </si>
   <si>
     <t>CZE 32119</t>
   </si>
   <si>
     <t>2101-0405</t>
   </si>
   <si>
     <t>Karas Tomáš</t>
   </si>
   <si>
-    <t xml:space="preserve">3* 2 3 2 </t>
+    <t xml:space="preserve">3* 2 3 2 1 5* 2 2 </t>
   </si>
   <si>
     <t>2101-0772</t>
   </si>
   <si>
     <t>Karas Hynek</t>
   </si>
   <si>
     <t>CZE 35835</t>
   </si>
   <si>
     <t>1705-0166</t>
   </si>
   <si>
     <t>Šercl Miroslav</t>
   </si>
   <si>
-    <t xml:space="preserve">2 3* 2 3 </t>
+    <t xml:space="preserve">2 3* 2 3* 3 3 1 3 </t>
   </si>
   <si>
     <t>1705-0210</t>
   </si>
   <si>
     <t>Michalíková Petra</t>
   </si>
   <si>
     <t>CZE 28645</t>
   </si>
   <si>
     <t>2106-0241</t>
   </si>
   <si>
     <t>Vacula Jan</t>
   </si>
   <si>
-    <t xml:space="preserve">8* 7 4 4 </t>
+    <t xml:space="preserve">8* 7 4 4 2 4 4 8* </t>
   </si>
   <si>
     <t>7014-0057</t>
   </si>
   <si>
     <t>Machovská Lucie</t>
   </si>
   <si>
+    <t>CZE 36245</t>
+  </si>
+  <si>
+    <t>2301-0254</t>
+  </si>
+  <si>
+    <t>Pokorný Jiří</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10* 5 9* 7 8 1 9 4 </t>
+  </si>
+  <si>
+    <t>2104-0151</t>
+  </si>
+  <si>
+    <t>Elfenbeinová Lenka</t>
+  </si>
+  <si>
     <t>SVK 2</t>
   </si>
   <si>
     <t>9901-0186</t>
   </si>
   <si>
     <t>Esteves Alicia</t>
   </si>
   <si>
-    <t xml:space="preserve">5 4 7* 6 </t>
+    <t xml:space="preserve">5 4 7 6 11* 6 7 10* </t>
   </si>
   <si>
     <t>9901-0369</t>
   </si>
   <si>
     <t>Esteves Andre</t>
   </si>
   <si>
+    <t>CZE 28663</t>
+  </si>
+  <si>
+    <t>2101-0462</t>
+  </si>
+  <si>
+    <t>Formánek Jindřich</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9* 8 10* 5 5 7 6 5 </t>
+  </si>
+  <si>
+    <t>7014-0091</t>
+  </si>
+  <si>
+    <t>Formánková Kateřina</t>
+  </si>
+  <si>
     <t>SVK 286</t>
   </si>
   <si>
     <t>9901-0184</t>
   </si>
   <si>
     <t>Drengubiak Vladimír</t>
   </si>
   <si>
-    <t xml:space="preserve">4 9 6 10* </t>
+    <t xml:space="preserve">4 9 6 10* 6 9 8 11* </t>
   </si>
   <si>
     <t>9901-0185</t>
   </si>
   <si>
     <t>Drengubiaková Nela</t>
   </si>
   <si>
     <t>CZE 35970</t>
   </si>
   <si>
     <t>2205-0067</t>
   </si>
   <si>
     <t>Indrák Jiří</t>
   </si>
   <si>
-    <t xml:space="preserve">7 11* 5 8 </t>
+    <t xml:space="preserve">7 11* 5 8 7 13* 10 7 </t>
   </si>
   <si>
     <t>2205-0078</t>
   </si>
   <si>
     <t>Hanák Jakub</t>
   </si>
   <si>
     <t>CZE 35659</t>
   </si>
   <si>
     <t>2205-0041</t>
   </si>
   <si>
     <t>Navrátil Jan</t>
   </si>
   <si>
-    <t xml:space="preserve">6 6 8 11* </t>
+    <t xml:space="preserve">6 6 8 11 9 12* 13* 12 </t>
   </si>
   <si>
     <t>2101-0723</t>
   </si>
   <si>
     <t>Formánek Patrik</t>
   </si>
   <si>
-    <t>CZE 36245</t>
-[...32 lines deleted...]
-    <t>Formánková Kateřina</t>
+    <t>POL 36268</t>
+  </si>
+  <si>
+    <t>9902-0119</t>
+  </si>
+  <si>
+    <t>Kaszuba Patrycja</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12* 12* 11 12 10 8 5 9 </t>
+  </si>
+  <si>
+    <t>9902-0159</t>
+  </si>
+  <si>
+    <t>Wozniak Dawid</t>
   </si>
   <si>
     <t>CZE 28629</t>
   </si>
   <si>
     <t>2205-0080</t>
   </si>
   <si>
     <t>Hanák Vít</t>
   </si>
   <si>
-    <t xml:space="preserve">11 10 12* 9 </t>
+    <t xml:space="preserve">11 10 12* 9 12* 11 12 6 </t>
   </si>
   <si>
     <t>2205-0071</t>
   </si>
   <si>
     <t>Indrák Václav</t>
   </si>
   <si>
-    <t>POL 36268</t>
-[...16 lines deleted...]
-  <si>
     <t>CZE 36148</t>
   </si>
   <si>
     <t>2103-0755</t>
   </si>
   <si>
     <t>Prax Jakub</t>
   </si>
   <si>
-    <t xml:space="preserve">13* 13 13 13 </t>
+    <t xml:space="preserve">13* 13* 13 13 13 10 11 13 </t>
   </si>
   <si>
     <t>7014-0113</t>
   </si>
   <si>
     <t>Borčická Lucie</t>
   </si>
   <si>
     <t>ILCA 6</t>
   </si>
   <si>
+    <t>CZE 225197</t>
+  </si>
+  <si>
+    <t>2301-0205</t>
+  </si>
+  <si>
+    <t>Přikryl Jeremiáš</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 15* 1 4 3 1 </t>
+  </si>
+  <si>
+    <t>CZE 221704</t>
+  </si>
+  <si>
+    <t>2201-0053</t>
+  </si>
+  <si>
+    <t>Kováč Richard</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5 BFD* 2 1 1 2 </t>
+  </si>
+  <si>
+    <t>CZE 226187</t>
+  </si>
+  <si>
+    <t>2301-0021</t>
+  </si>
+  <si>
+    <t>Přikryl Petr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">25* 5 7 3 7 4 </t>
+  </si>
+  <si>
+    <t>2101-0473</t>
+  </si>
+  <si>
+    <t>Blatecký David</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8 3 9 16* 4 3 </t>
+  </si>
+  <si>
     <t>CZE 221632</t>
   </si>
   <si>
     <t>1609-0298</t>
   </si>
   <si>
     <t>Rais Michal</t>
   </si>
   <si>
-    <t xml:space="preserve">2 1 </t>
+    <t xml:space="preserve">2 1 13* 5 10 10 </t>
   </si>
   <si>
     <t>CZE 12</t>
   </si>
   <si>
     <t>2101-0509</t>
   </si>
   <si>
     <t>Chlup Zdeněk</t>
   </si>
   <si>
-    <t xml:space="preserve">9 2 </t>
-[...8 lines deleted...]
-    <t xml:space="preserve">8 3 </t>
+    <t xml:space="preserve">9 2 6 2 13 16* </t>
   </si>
   <si>
     <t>CZE 220071</t>
   </si>
   <si>
     <t>2405-0160</t>
   </si>
   <si>
     <t>Fikáček Jan</t>
   </si>
   <si>
-    <t xml:space="preserve">6 6 </t>
+    <t xml:space="preserve">6 6 11* 6 9 7 </t>
   </si>
   <si>
     <t>CZE 217957</t>
   </si>
   <si>
     <t>1609-0312</t>
   </si>
   <si>
     <t>Podrábská Adéla</t>
   </si>
   <si>
-    <t xml:space="preserve">3 10 </t>
+    <t xml:space="preserve">3 10 16* 11 5 11 </t>
   </si>
   <si>
     <t>CZE 225200</t>
   </si>
   <si>
     <t>2201-0054</t>
   </si>
   <si>
     <t>Kováč Vladimír</t>
   </si>
   <si>
-    <t xml:space="preserve">4 11 </t>
+    <t xml:space="preserve">4 11 3 UFD* 2 21 </t>
+  </si>
+  <si>
+    <t>CZE 11</t>
+  </si>
+  <si>
+    <t>2101-0729</t>
+  </si>
+  <si>
+    <t>Beroun Daniel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10 13 5 12 15* 5 </t>
   </si>
   <si>
     <t>CZE 218402</t>
   </si>
   <si>
     <t>2201-0039</t>
   </si>
   <si>
     <t>Krč Lukáš</t>
   </si>
   <si>
-    <t xml:space="preserve">7 8 </t>
-[...11 lines deleted...]
-    <t xml:space="preserve">1 15 </t>
+    <t xml:space="preserve">7 8 18* 7 11 13 </t>
   </si>
   <si>
     <t>CZE 218373</t>
   </si>
   <si>
     <t>2101-0758</t>
   </si>
   <si>
     <t>Blatecká Michaela</t>
   </si>
   <si>
-    <t xml:space="preserve">15 4 </t>
-[...11 lines deleted...]
-    <t xml:space="preserve">10 13 </t>
+    <t xml:space="preserve">15 4 22* 17 20 6 </t>
+  </si>
+  <si>
+    <t>CZE 216071</t>
+  </si>
+  <si>
+    <t>2101-0742</t>
+  </si>
+  <si>
+    <t>Karas Filip</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26* 9 21 14 8 12 </t>
   </si>
   <si>
     <t>CZE 169059</t>
   </si>
   <si>
     <t>1101-0433</t>
   </si>
   <si>
     <t>Klíma Jáchym</t>
   </si>
   <si>
-    <t xml:space="preserve">13 14 </t>
+    <t xml:space="preserve">13 14 19* 9 12 18 </t>
+  </si>
+  <si>
+    <t>CZE 211881</t>
+  </si>
+  <si>
+    <t>1901-0482</t>
+  </si>
+  <si>
+    <t>Plachý Jonáš</t>
+  </si>
+  <si>
+    <t xml:space="preserve">24* 16 14 10 14 14 </t>
+  </si>
+  <si>
+    <t>CZE 225194</t>
+  </si>
+  <si>
+    <t>1609-0272</t>
+  </si>
+  <si>
+    <t>Beerová Anežka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12 19 15 8 16 25* </t>
+  </si>
+  <si>
+    <t>CZE 69</t>
+  </si>
+  <si>
+    <t>1130-2156</t>
+  </si>
+  <si>
+    <t>Dítětová Tereza</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16 21 10 19 6 22* </t>
+  </si>
+  <si>
+    <t>CZE 219412</t>
+  </si>
+  <si>
+    <t>1701-0337</t>
+  </si>
+  <si>
+    <t>Novák Vojtěch</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18 12 20 13 18 24* </t>
+  </si>
+  <si>
+    <t>CZE 197207</t>
+  </si>
+  <si>
+    <t>2101-0757</t>
+  </si>
+  <si>
+    <t>Blatecká Veronika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17 18 17 15 24* 15 </t>
+  </si>
+  <si>
+    <t>ITA 222305</t>
+  </si>
+  <si>
+    <t>2419-0101</t>
+  </si>
+  <si>
+    <t>Chwalek Štěpán</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11 24 25* 18 22 8 </t>
+  </si>
+  <si>
+    <t>CZE 223290</t>
+  </si>
+  <si>
+    <t>2101-0724</t>
+  </si>
+  <si>
+    <t>Navrátil Václav</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19 25* 8 20 17 19 </t>
   </si>
   <si>
     <t>CZE 222817</t>
   </si>
   <si>
     <t>2101-0722</t>
   </si>
   <si>
     <t>Blatecký Martin</t>
   </si>
   <si>
-    <t xml:space="preserve">21 7 </t>
-[...95 lines deleted...]
-    <t xml:space="preserve">16 21 </t>
+    <t xml:space="preserve">21 7 23 22 26* 17 </t>
+  </si>
+  <si>
+    <t>CZE 68</t>
+  </si>
+  <si>
+    <t>1130-2069</t>
+  </si>
+  <si>
+    <t>Kubelková Barbora</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14 26* 12 23 23 20 </t>
+  </si>
+  <si>
+    <t>CZE 198738</t>
+  </si>
+  <si>
+    <t>2301-0255</t>
+  </si>
+  <si>
+    <t>Pokorná Sára</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22 23 24* 24 19 9 </t>
+  </si>
+  <si>
+    <t>CZE 174725</t>
+  </si>
+  <si>
+    <t>9999-0702</t>
+  </si>
+  <si>
+    <t>Wawrosz Jan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">23 22 4 25 25 26* </t>
   </si>
   <si>
     <t>CZE 226095</t>
   </si>
   <si>
     <t>2101-0738</t>
   </si>
   <si>
     <t>Navrátil Vojtěch</t>
   </si>
   <si>
-    <t xml:space="preserve">20 17 </t>
-[...59 lines deleted...]
-    <t xml:space="preserve">22 23 </t>
+    <t xml:space="preserve">20 17 26* 21 21 23 </t>
   </si>
   <si>
     <t>CZE 218261</t>
   </si>
   <si>
     <t>2405-0144</t>
   </si>
   <si>
     <t>Bílek Tomáš</t>
   </si>
   <si>
-    <t xml:space="preserve">27 20 </t>
+    <t xml:space="preserve">27 20 27 26 DNC* DNC </t>
   </si>
   <si>
     <t>CZE 163539</t>
   </si>
   <si>
     <t>1901-0541</t>
   </si>
   <si>
     <t>Polívka František</t>
   </si>
   <si>
-    <t xml:space="preserve">28 27 </t>
+    <t xml:space="preserve">28* 27 28 27 27 27 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1213,476 +1213,476 @@
       </c>
       <c r="F3" t="s">
         <v>6</v>
       </c>
       <c r="G3" t="s">
         <v>7</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4">
-        <v>1975</v>
+        <v>1987</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
       <c r="G4">
-        <v>1.0</v>
+        <v>8.0</v>
       </c>
       <c r="H4">
-        <v>1331</v>
+        <v>9320</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
         <v>15</v>
       </c>
       <c r="E5">
         <v>2002</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
       <c r="G5">
-        <v>2.0</v>
+        <v>13.0</v>
       </c>
       <c r="H5">
-        <v>1030</v>
+        <v>7213</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
         <v>19</v>
       </c>
       <c r="E6">
-        <v>1994</v>
+        <v>1989</v>
       </c>
       <c r="F6" t="s">
         <v>20</v>
       </c>
       <c r="G6">
-        <v>3.0</v>
+        <v>18.0</v>
       </c>
       <c r="H6">
-        <v>854</v>
+        <v>5980</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
         <v>21</v>
       </c>
       <c r="C7" t="s">
         <v>22</v>
       </c>
       <c r="D7" t="s">
         <v>23</v>
       </c>
       <c r="E7">
-        <v>1987</v>
+        <v>1991</v>
       </c>
       <c r="F7" t="s">
         <v>24</v>
       </c>
       <c r="G7">
-        <v>4.0</v>
+        <v>20.0</v>
       </c>
       <c r="H7">
-        <v>729</v>
+        <v>5106</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
         <v>25</v>
       </c>
       <c r="C8" t="s">
         <v>26</v>
       </c>
       <c r="D8" t="s">
         <v>27</v>
       </c>
       <c r="E8">
-        <v>1963</v>
+        <v>1989</v>
       </c>
       <c r="F8" t="s">
         <v>28</v>
       </c>
       <c r="G8">
-        <v>5.0</v>
+        <v>21.0</v>
       </c>
       <c r="H8">
-        <v>632</v>
+        <v>4427</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
         <v>29</v>
       </c>
       <c r="C9" t="s">
         <v>30</v>
       </c>
       <c r="D9" t="s">
         <v>31</v>
       </c>
       <c r="E9">
         <v>1993</v>
       </c>
       <c r="F9" t="s">
         <v>32</v>
       </c>
       <c r="G9">
-        <v>6.0</v>
+        <v>24.0</v>
       </c>
       <c r="H9">
-        <v>553</v>
+        <v>3873</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
         <v>33</v>
       </c>
       <c r="C10" t="s">
         <v>34</v>
       </c>
       <c r="D10" t="s">
         <v>35</v>
       </c>
       <c r="E10">
-        <v>1989</v>
+        <v>1999</v>
       </c>
       <c r="F10" t="s">
         <v>36</v>
       </c>
       <c r="G10">
-        <v>7.0</v>
+        <v>25.0</v>
       </c>
       <c r="H10">
-        <v>486</v>
+        <v>3404</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
         <v>37</v>
       </c>
       <c r="C11" t="s">
         <v>38</v>
       </c>
       <c r="D11" t="s">
         <v>39</v>
       </c>
       <c r="E11">
-        <v>1959</v>
+        <v>1994</v>
       </c>
       <c r="F11" t="s">
         <v>40</v>
       </c>
       <c r="G11">
-        <v>8.0</v>
+        <v>26.0</v>
       </c>
       <c r="H11">
-        <v>428</v>
+        <v>2999</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>41</v>
       </c>
       <c r="C12" t="s">
         <v>42</v>
       </c>
       <c r="D12" t="s">
         <v>43</v>
       </c>
       <c r="E12">
-        <v>1989</v>
+        <v>1975</v>
       </c>
       <c r="F12" t="s">
         <v>44</v>
       </c>
       <c r="G12">
-        <v>9.0</v>
+        <v>28.0</v>
       </c>
       <c r="H12">
-        <v>377</v>
+        <v>2640</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" t="s">
         <v>45</v>
       </c>
       <c r="C13" t="s">
         <v>46</v>
       </c>
       <c r="D13" t="s">
         <v>47</v>
       </c>
       <c r="E13">
-        <v>1991</v>
+        <v>1996</v>
       </c>
       <c r="F13" t="s">
         <v>48</v>
       </c>
       <c r="G13">
-        <v>10.0</v>
+        <v>30.0</v>
       </c>
       <c r="H13">
-        <v>331</v>
+        <v>2320</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14" t="s">
         <v>49</v>
       </c>
       <c r="C14" t="s">
         <v>50</v>
       </c>
       <c r="D14" t="s">
         <v>51</v>
       </c>
       <c r="E14">
-        <v>1999</v>
+        <v>1963</v>
       </c>
       <c r="F14" t="s">
         <v>52</v>
       </c>
       <c r="G14">
-        <v>11.0</v>
+        <v>32.0</v>
       </c>
       <c r="H14">
-        <v>290</v>
+        <v>2030</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15" t="s">
         <v>53</v>
       </c>
       <c r="C15" t="s">
         <v>54</v>
       </c>
       <c r="D15" t="s">
         <v>55</v>
       </c>
       <c r="E15">
-        <v>1971</v>
+        <v>1996</v>
       </c>
       <c r="F15" t="s">
         <v>56</v>
       </c>
       <c r="G15">
-        <v>12.0</v>
+        <v>32.0</v>
       </c>
       <c r="H15">
-        <v>252</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" t="s">
         <v>58</v>
       </c>
       <c r="D16" t="s">
-        <v>39</v>
+        <v>59</v>
       </c>
       <c r="E16">
-        <v>1996</v>
+        <v>1971</v>
       </c>
       <c r="F16" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G16">
-        <v>13.0</v>
+        <v>42.0</v>
       </c>
       <c r="H16">
-        <v>218</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>14</v>
       </c>
       <c r="B17" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C17" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D17" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="E17">
-        <v>2010</v>
+        <v>1959</v>
       </c>
       <c r="F17" t="s">
         <v>63</v>
       </c>
       <c r="G17">
-        <v>14.0</v>
+        <v>47.0</v>
       </c>
       <c r="H17">
-        <v>185</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>15</v>
       </c>
       <c r="B18" t="s">
         <v>64</v>
       </c>
       <c r="C18" t="s">
         <v>65</v>
       </c>
       <c r="D18" t="s">
         <v>66</v>
       </c>
       <c r="E18">
         <v>1996</v>
       </c>
       <c r="F18" t="s">
         <v>67</v>
       </c>
       <c r="G18">
-        <v>15.0</v>
+        <v>59.0</v>
       </c>
       <c r="H18">
-        <v>155</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>16</v>
       </c>
       <c r="B19" t="s">
         <v>68</v>
       </c>
       <c r="C19" t="s">
         <v>69</v>
       </c>
       <c r="D19" t="s">
         <v>70</v>
       </c>
       <c r="E19">
         <v>1972</v>
       </c>
       <c r="F19" t="s">
         <v>71</v>
       </c>
       <c r="G19">
-        <v>16.0</v>
+        <v>61.0</v>
       </c>
       <c r="H19">
-        <v>127</v>
+        <v>891</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20" t="s">
         <v>72</v>
       </c>
       <c r="C20" t="s">
         <v>73</v>
       </c>
       <c r="D20" t="s">
         <v>74</v>
       </c>
       <c r="E20">
-        <v>1996</v>
+        <v>2010</v>
       </c>
       <c r="F20" t="s">
         <v>75</v>
       </c>
       <c r="G20">
-        <v>17.0</v>
+        <v>64.0</v>
       </c>
       <c r="H20">
-        <v>101</v>
+        <v>707</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>1</v>
       </c>
       <c r="B23" t="s">
         <v>2</v>
       </c>
       <c r="C23" t="s">
         <v>3</v>
       </c>
       <c r="D23" t="s">
         <v>4</v>
       </c>
       <c r="E23" t="s">
         <v>5</v>
       </c>
       <c r="F23" t="s">
         <v>6</v>
@@ -1692,1463 +1692,1463 @@
       </c>
       <c r="H23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>1</v>
       </c>
       <c r="B24" t="s">
         <v>77</v>
       </c>
       <c r="C24" t="s">
         <v>78</v>
       </c>
       <c r="D24" t="s">
         <v>79</v>
       </c>
       <c r="E24">
         <v>1966</v>
       </c>
       <c r="F24" t="s">
         <v>80</v>
       </c>
       <c r="G24">
-        <v>3.0</v>
+        <v>7.0</v>
       </c>
       <c r="H24">
         <v>9720</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>1</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" t="s">
         <v>81</v>
       </c>
       <c r="D25" t="s">
         <v>82</v>
       </c>
       <c r="E25">
         <v>1969</v>
       </c>
       <c r="F25" t="s">
         <v>80</v>
       </c>
       <c r="G25">
-        <v>3.0</v>
+        <v>7.0</v>
       </c>
       <c r="H25">
         <v>9720</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>2</v>
       </c>
       <c r="B26" t="s">
         <v>83</v>
       </c>
       <c r="C26" t="s">
         <v>84</v>
       </c>
       <c r="D26" t="s">
         <v>85</v>
       </c>
       <c r="E26">
         <v>1972</v>
       </c>
       <c r="F26" t="s">
         <v>86</v>
       </c>
       <c r="G26">
-        <v>7.0</v>
+        <v>12.0</v>
       </c>
       <c r="H26">
         <v>7311</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>2</v>
       </c>
       <c r="B27" t="s">
         <v>83</v>
       </c>
       <c r="C27" t="s">
         <v>87</v>
       </c>
       <c r="D27" t="s">
         <v>88</v>
       </c>
       <c r="E27">
         <v>2012</v>
       </c>
       <c r="F27" t="s">
         <v>86</v>
       </c>
       <c r="G27">
-        <v>7.0</v>
+        <v>12.0</v>
       </c>
       <c r="H27">
         <v>7311</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>89</v>
       </c>
       <c r="C28" t="s">
         <v>90</v>
       </c>
       <c r="D28" t="s">
         <v>91</v>
       </c>
       <c r="E28">
         <v>1974</v>
       </c>
       <c r="F28" t="s">
         <v>92</v>
       </c>
       <c r="G28">
-        <v>7.0</v>
+        <v>14.0</v>
       </c>
       <c r="H28">
         <v>5903</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>3</v>
       </c>
       <c r="B29" t="s">
         <v>89</v>
       </c>
       <c r="C29" t="s">
         <v>93</v>
       </c>
       <c r="D29" t="s">
         <v>94</v>
       </c>
       <c r="E29">
         <v>1981</v>
       </c>
       <c r="F29" t="s">
         <v>92</v>
       </c>
       <c r="G29">
-        <v>7.0</v>
+        <v>14.0</v>
       </c>
       <c r="H29">
         <v>5903</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>4</v>
       </c>
       <c r="B30" t="s">
         <v>95</v>
       </c>
       <c r="C30" t="s">
         <v>96</v>
       </c>
       <c r="D30" t="s">
         <v>97</v>
       </c>
       <c r="E30">
         <v>1986</v>
       </c>
       <c r="F30" t="s">
         <v>98</v>
       </c>
       <c r="G30">
-        <v>15.0</v>
+        <v>25.0</v>
       </c>
       <c r="H30">
         <v>4903</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>4</v>
       </c>
       <c r="B31" t="s">
         <v>95</v>
       </c>
       <c r="C31" t="s">
         <v>99</v>
       </c>
       <c r="D31" t="s">
         <v>100</v>
       </c>
       <c r="E31">
         <v>1972</v>
       </c>
       <c r="F31" t="s">
         <v>98</v>
       </c>
       <c r="G31">
-        <v>15.0</v>
+        <v>25.0</v>
       </c>
       <c r="H31">
         <v>4903</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
         <v>5</v>
       </c>
       <c r="B32" t="s">
         <v>101</v>
       </c>
       <c r="C32" t="s">
         <v>102</v>
       </c>
       <c r="D32" t="s">
         <v>103</v>
       </c>
       <c r="E32">
-        <v>2003</v>
+        <v>1980</v>
       </c>
       <c r="F32" t="s">
         <v>104</v>
       </c>
       <c r="G32">
-        <v>15.0</v>
+        <v>34.0</v>
       </c>
       <c r="H32">
         <v>4128</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
         <v>5</v>
       </c>
       <c r="B33" t="s">
         <v>101</v>
       </c>
       <c r="C33" t="s">
         <v>105</v>
       </c>
       <c r="D33" t="s">
         <v>106</v>
       </c>
       <c r="E33">
-        <v>1977</v>
+        <v>1981</v>
       </c>
       <c r="F33" t="s">
         <v>104</v>
       </c>
       <c r="G33">
-        <v>15.0</v>
+        <v>34.0</v>
       </c>
       <c r="H33">
         <v>4128</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
         <v>6</v>
       </c>
       <c r="B34" t="s">
         <v>107</v>
       </c>
       <c r="C34" t="s">
         <v>108</v>
       </c>
       <c r="D34" t="s">
         <v>109</v>
       </c>
       <c r="E34">
-        <v>1975</v>
+        <v>2003</v>
       </c>
       <c r="F34" t="s">
         <v>110</v>
       </c>
       <c r="G34">
-        <v>19.0</v>
+        <v>35.0</v>
       </c>
       <c r="H34">
         <v>3494</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
         <v>6</v>
       </c>
       <c r="B35" t="s">
         <v>107</v>
       </c>
       <c r="C35" t="s">
         <v>111</v>
       </c>
       <c r="D35" t="s">
         <v>112</v>
       </c>
       <c r="E35">
-        <v>2010</v>
+        <v>1977</v>
       </c>
       <c r="F35" t="s">
         <v>110</v>
       </c>
       <c r="G35">
-        <v>19.0</v>
+        <v>35.0</v>
       </c>
       <c r="H35">
         <v>3494</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
         <v>7</v>
       </c>
       <c r="B36" t="s">
         <v>113</v>
       </c>
       <c r="C36" t="s">
         <v>114</v>
       </c>
       <c r="D36" t="s">
         <v>115</v>
       </c>
       <c r="E36">
-        <v>1998</v>
+        <v>1973</v>
       </c>
       <c r="F36" t="s">
         <v>116</v>
       </c>
       <c r="G36">
-        <v>20.0</v>
+        <v>36.0</v>
       </c>
       <c r="H36">
         <v>2959</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
         <v>7</v>
       </c>
       <c r="B37" t="s">
         <v>113</v>
       </c>
       <c r="C37" t="s">
         <v>117</v>
       </c>
       <c r="D37" t="s">
         <v>118</v>
       </c>
       <c r="E37">
-        <v>2007</v>
+        <v>1976</v>
       </c>
       <c r="F37" t="s">
         <v>116</v>
       </c>
       <c r="G37">
-        <v>20.0</v>
+        <v>36.0</v>
       </c>
       <c r="H37">
         <v>2959</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
         <v>8</v>
       </c>
       <c r="B38" t="s">
         <v>119</v>
       </c>
       <c r="C38" t="s">
         <v>120</v>
       </c>
       <c r="D38" t="s">
         <v>121</v>
       </c>
       <c r="E38">
-        <v>1982</v>
+        <v>1975</v>
       </c>
       <c r="F38" t="s">
         <v>122</v>
       </c>
       <c r="G38">
-        <v>20.0</v>
+        <v>42.0</v>
       </c>
       <c r="H38">
         <v>2495</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
         <v>8</v>
       </c>
       <c r="B39" t="s">
         <v>119</v>
       </c>
       <c r="C39" t="s">
         <v>123</v>
       </c>
       <c r="D39" t="s">
         <v>124</v>
       </c>
       <c r="E39">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="F39" t="s">
         <v>122</v>
       </c>
       <c r="G39">
-        <v>20.0</v>
+        <v>42.0</v>
       </c>
       <c r="H39">
         <v>2495</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
         <v>9</v>
       </c>
       <c r="B40" t="s">
         <v>125</v>
       </c>
       <c r="C40" t="s">
         <v>126</v>
       </c>
       <c r="D40" t="s">
         <v>127</v>
       </c>
       <c r="E40">
-        <v>1980</v>
+        <v>1998</v>
       </c>
       <c r="F40" t="s">
         <v>128</v>
       </c>
       <c r="G40">
-        <v>21.0</v>
+        <v>44.0</v>
       </c>
       <c r="H40">
         <v>2086</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
         <v>9</v>
       </c>
       <c r="B41" t="s">
         <v>125</v>
       </c>
       <c r="C41" t="s">
         <v>129</v>
       </c>
       <c r="D41" t="s">
         <v>130</v>
       </c>
       <c r="E41">
-        <v>1981</v>
+        <v>2007</v>
       </c>
       <c r="F41" t="s">
         <v>128</v>
       </c>
       <c r="G41">
-        <v>21.0</v>
+        <v>44.0</v>
       </c>
       <c r="H41">
         <v>2086</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
         <v>10</v>
       </c>
       <c r="B42" t="s">
         <v>131</v>
       </c>
       <c r="C42" t="s">
         <v>132</v>
       </c>
       <c r="D42" t="s">
         <v>133</v>
       </c>
       <c r="E42">
-        <v>1973</v>
+        <v>1982</v>
       </c>
       <c r="F42" t="s">
         <v>134</v>
       </c>
       <c r="G42">
-        <v>22.0</v>
+        <v>52.0</v>
       </c>
       <c r="H42">
         <v>1720</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
         <v>10</v>
       </c>
       <c r="B43" t="s">
         <v>131</v>
       </c>
       <c r="C43" t="s">
         <v>135</v>
       </c>
       <c r="D43" t="s">
         <v>136</v>
       </c>
       <c r="E43">
-        <v>1976</v>
+        <v>2008</v>
       </c>
       <c r="F43" t="s">
         <v>134</v>
       </c>
       <c r="G43">
-        <v>22.0</v>
+        <v>52.0</v>
       </c>
       <c r="H43">
         <v>1720</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
         <v>11</v>
       </c>
       <c r="B44" t="s">
         <v>137</v>
       </c>
       <c r="C44" t="s">
         <v>138</v>
       </c>
       <c r="D44" t="s">
         <v>139</v>
       </c>
       <c r="E44">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="F44" t="s">
         <v>140</v>
       </c>
       <c r="G44">
-        <v>30.0</v>
+        <v>55.0</v>
       </c>
       <c r="H44">
         <v>1388</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
         <v>11</v>
       </c>
       <c r="B45" t="s">
         <v>137</v>
       </c>
       <c r="C45" t="s">
         <v>141</v>
       </c>
       <c r="D45" t="s">
         <v>142</v>
       </c>
       <c r="E45">
-        <v>2000</v>
+        <v>2007</v>
       </c>
       <c r="F45" t="s">
         <v>140</v>
       </c>
       <c r="G45">
-        <v>30.0</v>
+        <v>55.0</v>
       </c>
       <c r="H45">
         <v>1388</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>12</v>
       </c>
       <c r="B46" t="s">
         <v>143</v>
       </c>
       <c r="C46" t="s">
         <v>144</v>
       </c>
       <c r="D46" t="s">
         <v>145</v>
       </c>
       <c r="E46">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="F46" t="s">
         <v>146</v>
       </c>
       <c r="G46">
-        <v>35.0</v>
+        <v>59.0</v>
       </c>
       <c r="H46">
         <v>1086</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>12</v>
       </c>
       <c r="B47" t="s">
         <v>143</v>
       </c>
       <c r="C47" t="s">
         <v>147</v>
       </c>
       <c r="D47" t="s">
         <v>148</v>
       </c>
       <c r="E47">
-        <v>2007</v>
+        <v>2000</v>
       </c>
       <c r="F47" t="s">
         <v>146</v>
       </c>
       <c r="G47">
-        <v>35.0</v>
+        <v>59.0</v>
       </c>
       <c r="H47">
         <v>1086</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
         <v>13</v>
       </c>
       <c r="B48" t="s">
         <v>149</v>
       </c>
       <c r="C48" t="s">
         <v>150</v>
       </c>
       <c r="D48" t="s">
         <v>151</v>
       </c>
       <c r="E48">
         <v>1983</v>
       </c>
       <c r="F48" t="s">
         <v>152</v>
       </c>
       <c r="G48">
-        <v>39.0</v>
+        <v>73.0</v>
       </c>
       <c r="H48">
         <v>808</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
         <v>13</v>
       </c>
       <c r="B49" t="s">
         <v>149</v>
       </c>
       <c r="C49" t="s">
         <v>153</v>
       </c>
       <c r="D49" t="s">
         <v>154</v>
       </c>
       <c r="E49">
         <v>1984</v>
       </c>
       <c r="F49" t="s">
         <v>152</v>
       </c>
       <c r="G49">
-        <v>39.0</v>
+        <v>73.0</v>
       </c>
       <c r="H49">
         <v>808</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
         <v>1</v>
       </c>
       <c r="B52" t="s">
         <v>2</v>
       </c>
       <c r="C52" t="s">
         <v>3</v>
       </c>
       <c r="D52" t="s">
         <v>4</v>
       </c>
       <c r="E52" t="s">
         <v>5</v>
       </c>
       <c r="F52" t="s">
         <v>6</v>
       </c>
       <c r="G52" t="s">
         <v>7</v>
       </c>
       <c r="H52" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
         <v>1</v>
       </c>
       <c r="B53" t="s">
         <v>156</v>
       </c>
       <c r="C53" t="s">
         <v>157</v>
       </c>
       <c r="D53" t="s">
         <v>158</v>
       </c>
       <c r="E53">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="F53" t="s">
         <v>159</v>
       </c>
       <c r="G53">
-        <v>3.0</v>
+        <v>10.0</v>
       </c>
       <c r="H53">
-        <v>3096</v>
+        <v>10837</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
         <v>2</v>
       </c>
       <c r="B54" t="s">
         <v>160</v>
       </c>
       <c r="C54" t="s">
         <v>161</v>
       </c>
       <c r="D54" t="s">
         <v>162</v>
       </c>
       <c r="E54">
-        <v>1979</v>
+        <v>2008</v>
       </c>
       <c r="F54" t="s">
         <v>163</v>
       </c>
       <c r="G54">
         <v>11.0</v>
       </c>
       <c r="H54">
-        <v>2494</v>
+        <v>8730</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
         <v>3</v>
       </c>
       <c r="B55" t="s">
-        <v>9</v>
+        <v>164</v>
       </c>
       <c r="C55" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D55" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E55">
-        <v>1978</v>
+        <v>1974</v>
       </c>
       <c r="F55" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="G55">
-        <v>11.0</v>
+        <v>26.0</v>
       </c>
       <c r="H55">
-        <v>2142</v>
+        <v>7497</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
         <v>4</v>
       </c>
       <c r="B56" t="s">
-        <v>167</v>
+        <v>41</v>
       </c>
       <c r="C56" t="s">
         <v>168</v>
       </c>
       <c r="D56" t="s">
         <v>169</v>
       </c>
       <c r="E56">
-        <v>2007</v>
+        <v>1978</v>
       </c>
       <c r="F56" t="s">
         <v>170</v>
       </c>
       <c r="G56">
-        <v>12.0</v>
+        <v>27.0</v>
       </c>
       <c r="H56">
-        <v>1892</v>
+        <v>6623</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
         <v>5</v>
       </c>
       <c r="B57" t="s">
         <v>171</v>
       </c>
       <c r="C57" t="s">
         <v>172</v>
       </c>
       <c r="D57" t="s">
         <v>173</v>
       </c>
       <c r="E57">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="F57" t="s">
         <v>174</v>
       </c>
       <c r="G57">
-        <v>13.0</v>
+        <v>28.0</v>
       </c>
       <c r="H57">
-        <v>1698</v>
+        <v>5944</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
         <v>6</v>
       </c>
       <c r="B58" t="s">
         <v>175</v>
       </c>
       <c r="C58" t="s">
         <v>176</v>
       </c>
       <c r="D58" t="s">
         <v>177</v>
       </c>
       <c r="E58">
-        <v>2010</v>
+        <v>1979</v>
       </c>
       <c r="F58" t="s">
         <v>178</v>
       </c>
       <c r="G58">
-        <v>15.0</v>
+        <v>32.0</v>
       </c>
       <c r="H58">
-        <v>1540</v>
+        <v>5390</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
         <v>7</v>
       </c>
       <c r="B59" t="s">
         <v>179</v>
       </c>
       <c r="C59" t="s">
         <v>180</v>
       </c>
       <c r="D59" t="s">
         <v>181</v>
       </c>
       <c r="E59">
         <v>2007</v>
       </c>
       <c r="F59" t="s">
         <v>182</v>
       </c>
       <c r="G59">
-        <v>15.0</v>
+        <v>34.0</v>
       </c>
       <c r="H59">
-        <v>1406</v>
+        <v>4921</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
         <v>8</v>
       </c>
       <c r="B60" t="s">
         <v>183</v>
       </c>
       <c r="C60" t="s">
         <v>184</v>
       </c>
       <c r="D60" t="s">
         <v>185</v>
       </c>
       <c r="E60">
         <v>2007</v>
       </c>
       <c r="F60" t="s">
         <v>186</v>
       </c>
       <c r="G60">
-        <v>16.0</v>
+        <v>40.0</v>
       </c>
       <c r="H60">
-        <v>1290</v>
+        <v>4515</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
         <v>9</v>
       </c>
       <c r="B61" t="s">
         <v>187</v>
       </c>
       <c r="C61" t="s">
         <v>188</v>
       </c>
       <c r="D61" t="s">
         <v>189</v>
       </c>
       <c r="E61">
-        <v>2006</v>
+        <v>2010</v>
       </c>
       <c r="F61" t="s">
         <v>190</v>
       </c>
       <c r="G61">
-        <v>19.0</v>
+        <v>41.0</v>
       </c>
       <c r="H61">
-        <v>1188</v>
+        <v>4157</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
         <v>10</v>
       </c>
       <c r="B62" t="s">
         <v>191</v>
       </c>
       <c r="C62" t="s">
         <v>192</v>
       </c>
       <c r="D62" t="s">
         <v>193</v>
       </c>
       <c r="E62">
         <v>2009</v>
       </c>
       <c r="F62" t="s">
         <v>194</v>
       </c>
       <c r="G62">
-        <v>23.0</v>
+        <v>45.0</v>
       </c>
       <c r="H62">
-        <v>1096</v>
+        <v>3837</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
         <v>11</v>
       </c>
       <c r="B63" t="s">
         <v>195</v>
       </c>
       <c r="C63" t="s">
         <v>196</v>
       </c>
       <c r="D63" t="s">
         <v>197</v>
       </c>
       <c r="E63">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="F63" t="s">
         <v>198</v>
       </c>
       <c r="G63">
-        <v>27.0</v>
+        <v>46.0</v>
       </c>
       <c r="H63">
-        <v>1014</v>
+        <v>3547</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
         <v>12</v>
       </c>
       <c r="B64" t="s">
         <v>199</v>
       </c>
       <c r="C64" t="s">
         <v>200</v>
       </c>
       <c r="D64" t="s">
         <v>201</v>
       </c>
       <c r="E64">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="F64" t="s">
         <v>202</v>
       </c>
       <c r="G64">
-        <v>28.0</v>
+        <v>62.0</v>
       </c>
       <c r="H64">
-        <v>938</v>
+        <v>3283</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
         <v>13</v>
       </c>
       <c r="B65" t="s">
         <v>203</v>
       </c>
       <c r="C65" t="s">
         <v>204</v>
       </c>
       <c r="D65" t="s">
         <v>205</v>
       </c>
       <c r="E65">
-        <v>1974</v>
+        <v>2009</v>
       </c>
       <c r="F65" t="s">
         <v>206</v>
       </c>
       <c r="G65">
-        <v>30.0</v>
+        <v>64.0</v>
       </c>
       <c r="H65">
-        <v>868</v>
+        <v>3040</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>207</v>
       </c>
       <c r="C66" t="s">
         <v>208</v>
       </c>
       <c r="D66" t="s">
         <v>209</v>
       </c>
       <c r="E66">
         <v>2008</v>
       </c>
       <c r="F66" t="s">
         <v>210</v>
       </c>
       <c r="G66">
-        <v>30.0</v>
+        <v>66.0</v>
       </c>
       <c r="H66">
-        <v>804</v>
+        <v>2814</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
         <v>15</v>
       </c>
       <c r="B67" t="s">
         <v>211</v>
       </c>
       <c r="C67" t="s">
         <v>212</v>
       </c>
       <c r="D67" t="s">
         <v>213</v>
       </c>
       <c r="E67">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="F67" t="s">
         <v>214</v>
       </c>
       <c r="G67">
-        <v>31.0</v>
+        <v>68.0</v>
       </c>
       <c r="H67">
-        <v>744</v>
+        <v>2604</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
         <v>16</v>
       </c>
       <c r="B68" t="s">
         <v>215</v>
       </c>
       <c r="C68" t="s">
         <v>216</v>
       </c>
       <c r="D68" t="s">
         <v>217</v>
       </c>
       <c r="E68">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="F68" t="s">
         <v>218</v>
       </c>
       <c r="G68">
-        <v>34.0</v>
+        <v>70.0</v>
       </c>
       <c r="H68">
-        <v>688</v>
+        <v>2408</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
         <v>17</v>
       </c>
       <c r="B69" t="s">
         <v>219</v>
       </c>
       <c r="C69" t="s">
         <v>220</v>
       </c>
       <c r="D69" t="s">
         <v>221</v>
       </c>
       <c r="E69">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="F69" t="s">
         <v>222</v>
       </c>
       <c r="G69">
-        <v>35.0</v>
+        <v>72.0</v>
       </c>
       <c r="H69">
-        <v>635</v>
+        <v>2224</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
         <v>18</v>
       </c>
       <c r="B70" t="s">
         <v>223</v>
       </c>
       <c r="C70" t="s">
         <v>224</v>
       </c>
       <c r="D70" t="s">
         <v>225</v>
       </c>
       <c r="E70">
         <v>2008</v>
       </c>
       <c r="F70" t="s">
         <v>226</v>
       </c>
       <c r="G70">
-        <v>35.0</v>
+        <v>81.0</v>
       </c>
       <c r="H70">
-        <v>586</v>
+        <v>2050</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
         <v>19</v>
       </c>
       <c r="B71" t="s">
         <v>227</v>
       </c>
       <c r="C71" t="s">
         <v>228</v>
       </c>
       <c r="D71" t="s">
         <v>229</v>
       </c>
       <c r="E71">
         <v>2009</v>
       </c>
       <c r="F71" t="s">
         <v>230</v>
       </c>
       <c r="G71">
-        <v>35.0</v>
+        <v>82.0</v>
       </c>
       <c r="H71">
-        <v>539</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
         <v>20</v>
       </c>
       <c r="B72" t="s">
         <v>231</v>
       </c>
       <c r="C72" t="s">
         <v>232</v>
       </c>
       <c r="D72" t="s">
         <v>233</v>
       </c>
       <c r="E72">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="F72" t="s">
         <v>234</v>
       </c>
       <c r="G72">
-        <v>37.0</v>
+        <v>83.0</v>
       </c>
       <c r="H72">
-        <v>494</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
         <v>21</v>
       </c>
       <c r="B73" t="s">
         <v>235</v>
       </c>
       <c r="C73" t="s">
         <v>236</v>
       </c>
       <c r="D73" t="s">
         <v>237</v>
       </c>
       <c r="E73">
-        <v>2011</v>
+        <v>2009</v>
       </c>
       <c r="F73" t="s">
         <v>238</v>
       </c>
       <c r="G73">
-        <v>37.0</v>
+        <v>83.0</v>
       </c>
       <c r="H73">
-        <v>452</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
         <v>22</v>
       </c>
       <c r="B74" t="s">
         <v>239</v>
       </c>
       <c r="C74" t="s">
         <v>240</v>
       </c>
       <c r="D74" t="s">
         <v>241</v>
       </c>
       <c r="E74">
-        <v>1998</v>
+        <v>2007</v>
       </c>
       <c r="F74" t="s">
         <v>242</v>
       </c>
       <c r="G74">
-        <v>40.0</v>
+        <v>90.0</v>
       </c>
       <c r="H74">
-        <v>411</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
         <v>23</v>
       </c>
       <c r="B75" t="s">
         <v>243</v>
       </c>
       <c r="C75" t="s">
         <v>244</v>
       </c>
       <c r="D75" t="s">
         <v>245</v>
       </c>
       <c r="E75">
-        <v>2007</v>
+        <v>1998</v>
       </c>
       <c r="F75" t="s">
         <v>246</v>
       </c>
       <c r="G75">
-        <v>40.0</v>
+        <v>92.0</v>
       </c>
       <c r="H75">
-        <v>373</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
         <v>24</v>
       </c>
       <c r="B76" t="s">
         <v>247</v>
       </c>
       <c r="C76" t="s">
         <v>248</v>
       </c>
       <c r="D76" t="s">
         <v>249</v>
       </c>
       <c r="E76">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="F76" t="s">
         <v>250</v>
       </c>
       <c r="G76">
-        <v>44.0</v>
+        <v>97.0</v>
       </c>
       <c r="H76">
-        <v>336</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
         <v>25</v>
       </c>
       <c r="B77" t="s">
         <v>251</v>
       </c>
       <c r="C77" t="s">
         <v>252</v>
       </c>
       <c r="D77" t="s">
         <v>253</v>
       </c>
       <c r="E77">
         <v>2009</v>
       </c>
       <c r="F77" t="s">
         <v>254</v>
       </c>
       <c r="G77">
-        <v>45.0</v>
+        <v>99.0</v>
       </c>
       <c r="H77">
-        <v>300</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
         <v>26</v>
       </c>
       <c r="B78" t="s">
         <v>255</v>
       </c>
       <c r="C78" t="s">
         <v>256</v>
       </c>
       <c r="D78" t="s">
         <v>257</v>
       </c>
       <c r="E78">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="F78" t="s">
         <v>258</v>
       </c>
       <c r="G78">
-        <v>45.0</v>
+        <v>102.0</v>
       </c>
       <c r="H78">
-        <v>266</v>
+        <v>932</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
         <v>27</v>
       </c>
       <c r="B79" t="s">
         <v>259</v>
       </c>
       <c r="C79" t="s">
         <v>260</v>
       </c>
       <c r="D79" t="s">
         <v>261</v>
       </c>
       <c r="E79">
         <v>2009</v>
       </c>
       <c r="F79" t="s">
         <v>262</v>
       </c>
       <c r="G79">
-        <v>47.0</v>
+        <v>129.0</v>
       </c>
       <c r="H79">
-        <v>234</v>
+        <v>818</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
         <v>28</v>
       </c>
       <c r="B80" t="s">
         <v>263</v>
       </c>
       <c r="C80" t="s">
         <v>264</v>
       </c>
       <c r="D80" t="s">
         <v>265</v>
       </c>
       <c r="E80">
         <v>2010</v>
       </c>
       <c r="F80" t="s">
         <v>266</v>
       </c>
       <c r="G80">
-        <v>55.0</v>
+        <v>136.0</v>
       </c>
       <c r="H80">
-        <v>202</v>
+        <v>707</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">