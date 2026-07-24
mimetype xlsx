--- v0 (2026-05-23)
+++ v1 (2026-07-24)
@@ -50,936 +50,936 @@
   <si>
     <t>Jméno</t>
   </si>
   <si>
     <t>Rok.nar.</t>
   </si>
   <si>
     <t>Výsledky rozjížděk</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>L.body</t>
   </si>
   <si>
     <t>CZE 6666</t>
   </si>
   <si>
     <t>1201-0171</t>
   </si>
   <si>
     <t>Krátký Šimon</t>
   </si>
   <si>
-    <t xml:space="preserve">1 2 1 </t>
+    <t xml:space="preserve">1 2* 1 1 1 2 1 </t>
   </si>
   <si>
     <t>1130-2152</t>
   </si>
   <si>
     <t>Stibůrek Matěj</t>
   </si>
   <si>
     <t>CZE 5633</t>
   </si>
   <si>
     <t>2403-0118</t>
   </si>
   <si>
     <t>Gelnar Lukáš</t>
   </si>
   <si>
-    <t xml:space="preserve">3 1 3 </t>
+    <t xml:space="preserve">3 1 3 3 2 5 6* </t>
   </si>
   <si>
     <t>2403-0140</t>
   </si>
   <si>
     <t>Rečičár Filip</t>
   </si>
   <si>
     <t>SVK 6565</t>
   </si>
   <si>
     <t>9901-0205</t>
   </si>
   <si>
     <t>Brestovská Tamara</t>
   </si>
   <si>
-    <t xml:space="preserve">2 6 6 </t>
+    <t xml:space="preserve">2 6* 6 6 6 3 2 </t>
   </si>
   <si>
     <t>9901-0357</t>
   </si>
   <si>
     <t>Ilenčíková Alžbeta</t>
   </si>
   <si>
+    <t>CZE 9168</t>
+  </si>
+  <si>
+    <t>2103-0956</t>
+  </si>
+  <si>
+    <t>Chládek Dan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8* 8 8 2 7 4 4 </t>
+  </si>
+  <si>
+    <t>2103-0968</t>
+  </si>
+  <si>
+    <t>Daněk Kryštof</t>
+  </si>
+  <si>
+    <t>CZE 8599</t>
+  </si>
+  <si>
+    <t>2403-0119</t>
+  </si>
+  <si>
+    <t>Gelnar Tomáš</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9 11 7 5 3 13* 3 </t>
+  </si>
+  <si>
+    <t>2403-0148</t>
+  </si>
+  <si>
+    <t>Pavličný Štěpán</t>
+  </si>
+  <si>
     <t>CZE 5162</t>
   </si>
   <si>
     <t>1130-2097</t>
   </si>
   <si>
     <t>Myslík Matyáš</t>
   </si>
   <si>
-    <t xml:space="preserve">4 13 2 </t>
+    <t xml:space="preserve">4 13* 2 7 11 9 7 </t>
   </si>
   <si>
     <t>1130-1441</t>
   </si>
   <si>
     <t>Lipták Richard</t>
   </si>
   <si>
+    <t>CZE 7851</t>
+  </si>
+  <si>
+    <t>2103-0972</t>
+  </si>
+  <si>
+    <t>Vlach Viktor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11 19* 4 11 4 8 8 </t>
+  </si>
+  <si>
+    <t>2103-1067</t>
+  </si>
+  <si>
+    <t>Plotěná Viktorie</t>
+  </si>
+  <si>
+    <t>SVK 7913</t>
+  </si>
+  <si>
+    <t>9901-0355</t>
+  </si>
+  <si>
+    <t>Čulenová Karolínka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7 5 9 BFD* 8 6 11 </t>
+  </si>
+  <si>
+    <t>9901-0230</t>
+  </si>
+  <si>
+    <t>Brestovský Jerguš</t>
+  </si>
+  <si>
+    <t>CZE 7853</t>
+  </si>
+  <si>
+    <t>2103-1160</t>
+  </si>
+  <si>
+    <t>Tkačová Lucie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6 4 BFD* BFD 5 1 5 </t>
+  </si>
+  <si>
+    <t>2103-1063</t>
+  </si>
+  <si>
+    <t>Vlachová Kamila</t>
+  </si>
+  <si>
+    <t>CZE 7618</t>
+  </si>
+  <si>
+    <t>2103-1038</t>
+  </si>
+  <si>
+    <t>Kryštof Šimon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13 9 10 4 9 12 17* </t>
+  </si>
+  <si>
+    <t>2103-1088</t>
+  </si>
+  <si>
+    <t>Suchomelová Klára</t>
+  </si>
+  <si>
+    <t>CZE 7924</t>
+  </si>
+  <si>
+    <t>1101-0643</t>
+  </si>
+  <si>
+    <t>Iljuchin Jonáš</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14 12 12 10 13 18* 9 </t>
+  </si>
+  <si>
+    <t>1101-0717</t>
+  </si>
+  <si>
+    <t>Světlík Albert Milan</t>
+  </si>
+  <si>
+    <t>CZE 666</t>
+  </si>
+  <si>
+    <t>1130-1848</t>
+  </si>
+  <si>
+    <t>Fuchsová Edita</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15 10 14 12 10 25* 10 </t>
+  </si>
+  <si>
+    <t>1130-1813</t>
+  </si>
+  <si>
+    <t>Dravecká Agnes</t>
+  </si>
+  <si>
+    <t>CZE 8602</t>
+  </si>
+  <si>
+    <t>1130-1924</t>
+  </si>
+  <si>
+    <t>Krejza Jakub</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10 20* 16 8 12 7 19 </t>
+  </si>
+  <si>
+    <t>1130-2039</t>
+  </si>
+  <si>
+    <t>Stýblo David</t>
+  </si>
+  <si>
+    <t>CZE 2457</t>
+  </si>
+  <si>
+    <t>2103-1104</t>
+  </si>
+  <si>
+    <t>Schwanzerová Denisa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12 18 22* 20 15 10 22 </t>
+  </si>
+  <si>
+    <t>2103-1103</t>
+  </si>
+  <si>
+    <t>Rosinai Valentina</t>
+  </si>
+  <si>
+    <t>CZE 11</t>
+  </si>
+  <si>
+    <t>1130-1688</t>
+  </si>
+  <si>
+    <t>Hasová Veronika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20 26 5 15 18 28* 20 </t>
+  </si>
+  <si>
+    <t>1130-0100</t>
+  </si>
+  <si>
+    <t>Dlouhý Antonín</t>
+  </si>
+  <si>
+    <t>CZE 6564</t>
+  </si>
+  <si>
+    <t>1801-0243</t>
+  </si>
+  <si>
+    <t>Zukowska Helena</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16 7 18 BFD* 26 16 23 </t>
+  </si>
+  <si>
+    <t>9999-0582</t>
+  </si>
+  <si>
+    <t>Kryštofová Rozálie</t>
+  </si>
+  <si>
+    <t>CZE 6566</t>
+  </si>
+  <si>
+    <t>1201-0172</t>
+  </si>
+  <si>
+    <t>Novotný Štěpán</t>
+  </si>
+  <si>
+    <t xml:space="preserve">25 DNF* DNC 9 14 14 14 </t>
+  </si>
+  <si>
+    <t>1101-0601</t>
+  </si>
+  <si>
+    <t>Gregar Albert</t>
+  </si>
+  <si>
+    <t>CZE 6561</t>
+  </si>
+  <si>
+    <t>1801-0237</t>
+  </si>
+  <si>
+    <t>Říhová Tereza</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17 16 26 BFD* 20 15 16 </t>
+  </si>
+  <si>
+    <t>1801-0234</t>
+  </si>
+  <si>
+    <t>Kroupová Lucie</t>
+  </si>
+  <si>
     <t>SVK 7139</t>
   </si>
   <si>
     <t>9901-0358</t>
   </si>
   <si>
     <t>Čulen Jakub</t>
   </si>
   <si>
-    <t xml:space="preserve">5 3 11 </t>
+    <t xml:space="preserve">5 3 11 DNC* DNC DNC DNC </t>
   </si>
   <si>
     <t>9901-0253</t>
   </si>
   <si>
     <t>Ilenčík Jakub</t>
   </si>
   <si>
-    <t>SVK 7913</t>
-[...212 lines deleted...]
-    <t>Rosinai Valentina</t>
+    <t>CZE 777</t>
+  </si>
+  <si>
+    <t>1130-1450</t>
+  </si>
+  <si>
+    <t>Michalčínová Amálie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">24* 14 21 21 17 21 21 </t>
+  </si>
+  <si>
+    <t>1130-1163</t>
+  </si>
+  <si>
+    <t>Kováčová Zoe</t>
   </si>
   <si>
     <t>CZE 5111</t>
   </si>
   <si>
     <t>1130-2054</t>
   </si>
   <si>
     <t>Mareš Dominik</t>
   </si>
   <si>
-    <t xml:space="preserve">18 25 15 </t>
+    <t xml:space="preserve">18 25* 15 16 23 20 24 </t>
   </si>
   <si>
     <t>1130-1999</t>
   </si>
   <si>
     <t>Kortus Kryštof</t>
   </si>
   <si>
-    <t>CZE 777</t>
-[...32 lines deleted...]
-    <t>Kroupová Lucie</t>
+    <t>CZE 7883</t>
+  </si>
+  <si>
+    <t>1901-0505</t>
+  </si>
+  <si>
+    <t>Lefflerová Zuzana</t>
+  </si>
+  <si>
+    <t xml:space="preserve">23 15 24 19 27* 19 18 </t>
+  </si>
+  <si>
+    <t>1901-0503</t>
+  </si>
+  <si>
+    <t>Školoudíková Ludmila</t>
+  </si>
+  <si>
+    <t>CZE 7896</t>
+  </si>
+  <si>
+    <t>1901-0532</t>
+  </si>
+  <si>
+    <t>Chlupová Aneta</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DNC* DNC DNC 17 22 11 12 </t>
+  </si>
+  <si>
+    <t>1901-0513</t>
+  </si>
+  <si>
+    <t>Kosina Václav</t>
+  </si>
+  <si>
+    <t>CZE 5160</t>
+  </si>
+  <si>
+    <t>1145-0458</t>
+  </si>
+  <si>
+    <t>Červinka Kryštof</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21 RET* 23 25 21 23 13 </t>
+  </si>
+  <si>
+    <t>1145-0255</t>
+  </si>
+  <si>
+    <t>Funda Jan</t>
+  </si>
+  <si>
+    <t>CZE 695</t>
+  </si>
+  <si>
+    <t>1901-0536</t>
+  </si>
+  <si>
+    <t>Kosina Vít</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22 22 25 14 16 27 BFD* </t>
+  </si>
+  <si>
+    <t>1901-0484</t>
+  </si>
+  <si>
+    <t>Satranská Zuzana</t>
+  </si>
+  <si>
+    <t>CZE 4560</t>
+  </si>
+  <si>
+    <t>1101-0716</t>
+  </si>
+  <si>
+    <t>Světlíková Agata Kristýna</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26 28* 20 18 19 17 26 </t>
+  </si>
+  <si>
+    <t>1101-0728</t>
+  </si>
+  <si>
+    <t>Rudovská Josefa</t>
+  </si>
+  <si>
+    <t>CZE 999</t>
+  </si>
+  <si>
+    <t>1130-2146</t>
+  </si>
+  <si>
+    <t>Szewczyk Jan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">27 21 13 13 29 30* 28 </t>
+  </si>
+  <si>
+    <t>1130-2137</t>
+  </si>
+  <si>
+    <t>Kukula Alexander</t>
+  </si>
+  <si>
+    <t>CZE 823</t>
+  </si>
+  <si>
+    <t>2103-1039</t>
+  </si>
+  <si>
+    <t>Hajda Štěpán</t>
+  </si>
+  <si>
+    <t xml:space="preserve">29 17 19 BFD* 28 24 15 </t>
+  </si>
+  <si>
+    <t>2103-1017</t>
+  </si>
+  <si>
+    <t>Buček Adam</t>
   </si>
   <si>
     <t>CZE 8713</t>
   </si>
   <si>
     <t>2103-1018</t>
   </si>
   <si>
     <t>Brettschneider Samuel</t>
   </si>
   <si>
-    <t xml:space="preserve">19 24 17 </t>
+    <t xml:space="preserve">19 24 17 22 24 26 27* </t>
   </si>
   <si>
     <t>2103-1171</t>
   </si>
   <si>
     <t>Vlček Bert</t>
   </si>
   <si>
-    <t>CZE 999</t>
-[...106 lines deleted...]
-  <si>
     <t>CZE 4056</t>
   </si>
   <si>
     <t>1101-0760</t>
   </si>
   <si>
     <t>Hejduková Anežka</t>
   </si>
   <si>
-    <t xml:space="preserve">30 23 27 </t>
+    <t xml:space="preserve">30* 23 27 23 30 22 25 </t>
   </si>
   <si>
     <t>1101-0759</t>
   </si>
   <si>
     <t>Vlčková Johana</t>
   </si>
   <si>
     <t>CZE 906</t>
   </si>
   <si>
     <t>1101-0697</t>
   </si>
   <si>
     <t>Miedviediev Mykhailo</t>
   </si>
   <si>
-    <t xml:space="preserve">28 27 28 </t>
+    <t xml:space="preserve">28 27 28 24 25 29* 29 </t>
   </si>
   <si>
     <t>1101-0729</t>
   </si>
   <si>
     <t>Med Viktor</t>
   </si>
   <si>
-    <t>CZE 6566</t>
-[...34 lines deleted...]
-  <si>
     <t>RS 500</t>
   </si>
   <si>
     <t>CZE 1010</t>
   </si>
   <si>
     <t>1305-0354</t>
   </si>
   <si>
     <t>Brabec Václav</t>
   </si>
   <si>
-    <t xml:space="preserve">1 1 1 </t>
+    <t xml:space="preserve">1* 1 1 1 1 1 1 </t>
   </si>
   <si>
     <t>1130-1746</t>
   </si>
   <si>
     <t>Brabcová Klára</t>
   </si>
   <si>
     <t>CZE 554</t>
   </si>
   <si>
     <t>1145-0079</t>
   </si>
   <si>
     <t>Staniek Štěpán</t>
   </si>
   <si>
-    <t xml:space="preserve">2 2 2 </t>
+    <t xml:space="preserve">2 2 2 4* 3 2 2 </t>
   </si>
   <si>
     <t>1145-0106</t>
   </si>
   <si>
     <t>Uhlár Milan</t>
   </si>
   <si>
+    <t>CZE 1647</t>
+  </si>
+  <si>
+    <t>1801-0185</t>
+  </si>
+  <si>
+    <t>Víšek Jan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9 3 3 3 2 4 12* </t>
+  </si>
+  <si>
+    <t>1801-0254</t>
+  </si>
+  <si>
+    <t>Pospíšilová Veronika</t>
+  </si>
+  <si>
     <t>CZE 1737</t>
   </si>
   <si>
     <t>2103-0901</t>
   </si>
   <si>
     <t>Grabarczyková Anna</t>
   </si>
   <si>
-    <t xml:space="preserve">6 4 4 </t>
+    <t xml:space="preserve">6 4 4 7 9* 3 8 </t>
   </si>
   <si>
     <t>2103-1023</t>
   </si>
   <si>
     <t>Kuthanová Eliška</t>
   </si>
   <si>
-    <t>CZE 1647</t>
-[...14 lines deleted...]
-    <t>Pospíšilová Veronika</t>
+    <t>CZE 687</t>
+  </si>
+  <si>
+    <t>1705-0112</t>
+  </si>
+  <si>
+    <t>Verl Jan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4 10 6 11* 4 6 3 </t>
+  </si>
+  <si>
+    <t>1705-0164</t>
   </si>
   <si>
     <t>CZE 1005</t>
   </si>
   <si>
     <t>2103-0293</t>
   </si>
   <si>
     <t>Krejčiřík Jan</t>
   </si>
   <si>
-    <t xml:space="preserve">3 6 7 </t>
+    <t xml:space="preserve">3 6 7 6 6 10* 7 </t>
   </si>
   <si>
     <t>2103-0868</t>
   </si>
   <si>
     <t>Krejčiříková Karolína</t>
   </si>
   <si>
     <t>CZE 795</t>
   </si>
   <si>
     <t>2407-0218</t>
   </si>
   <si>
     <t>Doležel František</t>
   </si>
   <si>
-    <t xml:space="preserve">5 5 8 </t>
+    <t xml:space="preserve">5 5 8 5 7 11* 6 </t>
   </si>
   <si>
     <t>2403-0112</t>
   </si>
   <si>
     <t>Dragula Lukáš</t>
   </si>
   <si>
-    <t>CZE 687</t>
-[...11 lines deleted...]
-    <t>1705-0164</t>
+    <t>CZE 1087</t>
+  </si>
+  <si>
+    <t>1130-0264</t>
+  </si>
+  <si>
+    <t>Motl Luboš</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7 7 9 2 5 7 11* </t>
+  </si>
+  <si>
+    <t>1130-0220</t>
+  </si>
+  <si>
+    <t>Martinkovičová Monika</t>
   </si>
   <si>
     <t>CZE 965</t>
   </si>
   <si>
     <t>1302-0018</t>
   </si>
   <si>
     <t>Szmaragowski Michaela</t>
   </si>
   <si>
-    <t xml:space="preserve">8 9 5 </t>
+    <t xml:space="preserve">8 9 5 10* 8 5 9 </t>
   </si>
   <si>
     <t>1302-0058</t>
   </si>
   <si>
     <t>Szmaragowski Daniel</t>
   </si>
   <si>
-    <t>CZE 1087</t>
-[...16 lines deleted...]
-  <si>
     <t>CZE 553</t>
   </si>
   <si>
     <t>1604-0293</t>
   </si>
   <si>
     <t>Daněček Petr</t>
   </si>
   <si>
-    <t xml:space="preserve">10 8 10 </t>
+    <t xml:space="preserve">10 8 10 8 12* 12 5 </t>
   </si>
   <si>
     <t>9999-0577</t>
   </si>
   <si>
     <t>Daněčková Magdalena</t>
   </si>
   <si>
     <t>CZE 1111</t>
   </si>
   <si>
     <t>1130-2096</t>
   </si>
   <si>
     <t>Myslíková Eliška</t>
   </si>
   <si>
-    <t xml:space="preserve">11 12 11 </t>
+    <t xml:space="preserve">11 12* 11 9 11 9 4 </t>
   </si>
   <si>
     <t>1145-0110</t>
   </si>
   <si>
     <t>Stibůrková Tereza</t>
   </si>
   <si>
     <t>CZE 508</t>
   </si>
   <si>
     <t>1607-0304</t>
   </si>
   <si>
     <t>Pfeiferová Veronika</t>
   </si>
   <si>
-    <t xml:space="preserve">12 11 12 </t>
+    <t xml:space="preserve">12 11 12 12 10 8 13* </t>
   </si>
   <si>
     <t>1607-0303</t>
   </si>
   <si>
     <t>Bryxová Lucie</t>
   </si>
   <si>
     <t>CZE 727</t>
   </si>
   <si>
     <t>2103-0965</t>
   </si>
   <si>
     <t>Novotný Radim</t>
   </si>
   <si>
-    <t xml:space="preserve">13 13 DNC </t>
+    <t xml:space="preserve">13 13 DNC* 13 13 13 10 </t>
   </si>
   <si>
     <t>2103-0966</t>
   </si>
   <si>
     <t>Novotný Ondřej</t>
   </si>
   <si>
     <t>RS 400</t>
   </si>
   <si>
+    <t>CZE 836</t>
+  </si>
+  <si>
+    <t>1701-0196</t>
+  </si>
+  <si>
+    <t>Richter Zdeněk</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3* 2 1 2 1 1 1 </t>
+  </si>
+  <si>
+    <t>1203-0450</t>
+  </si>
+  <si>
+    <t>Čermák Josef</t>
+  </si>
+  <si>
     <t>CZE 838</t>
   </si>
   <si>
     <t>1607-0302</t>
   </si>
   <si>
     <t>Bryx Petr</t>
   </si>
   <si>
-    <t xml:space="preserve">1 1 2 3* </t>
+    <t xml:space="preserve">1 1 2 3* 2 2 2 </t>
   </si>
   <si>
     <t>1607-0301</t>
   </si>
   <si>
     <t>Mrázová Sylvia</t>
   </si>
   <si>
-    <t>CZE 836</t>
-[...16 lines deleted...]
-  <si>
     <t>CZE 597</t>
   </si>
   <si>
     <t>1201-0164</t>
   </si>
   <si>
     <t>Krátký Ondřej</t>
   </si>
   <si>
-    <t xml:space="preserve">2 4* 3 1 </t>
-[...5 lines deleted...]
-    <t>Vlach Libor</t>
+    <t xml:space="preserve">2 4* 3 1 3 3 3 </t>
+  </si>
+  <si>
+    <t>1801-0233</t>
+  </si>
+  <si>
+    <t>Kroupa Martin</t>
   </si>
   <si>
     <t>CZE 536</t>
   </si>
   <si>
     <t>1801-0241</t>
   </si>
   <si>
     <t>Furmanski Adam</t>
   </si>
   <si>
-    <t xml:space="preserve">5* 3 5 4 </t>
+    <t xml:space="preserve">5* 3 5 4 5 5 4 </t>
   </si>
   <si>
     <t>1801-0242</t>
   </si>
   <si>
     <t>Zukowski Filip</t>
   </si>
   <si>
     <t>CZE 939</t>
   </si>
   <si>
     <t>1801-0246</t>
   </si>
   <si>
     <t>Licek Jiří</t>
   </si>
   <si>
-    <t xml:space="preserve">4 5 4 6* </t>
+    <t xml:space="preserve">4 5 4 6 4 4 RET* </t>
   </si>
   <si>
     <t>1227-0007</t>
   </si>
   <si>
     <t>Nalevajko Radek</t>
   </si>
   <si>
     <t>CZE 1137</t>
   </si>
   <si>
     <t>1101-0614</t>
   </si>
   <si>
     <t>Gregar Jan</t>
   </si>
   <si>
-    <t xml:space="preserve">6* 6 6 5 </t>
+    <t xml:space="preserve">6 6 6 5 6 6 DNC* </t>
   </si>
   <si>
     <t>9999-0571</t>
   </si>
   <si>
     <t>Gregarová Kateřina</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1348,1640 +1348,1640 @@
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4">
         <v>2011</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
       <c r="G4">
-        <v>4.0</v>
+        <v>7.0</v>
       </c>
       <c r="H4">
-        <v>11047</v>
+        <v>11147</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>14</v>
       </c>
       <c r="E5">
         <v>2012</v>
       </c>
       <c r="F5" t="s">
         <v>12</v>
       </c>
       <c r="G5">
-        <v>4.0</v>
+        <v>7.0</v>
       </c>
       <c r="H5">
-        <v>11047</v>
+        <v>11147</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>17</v>
       </c>
       <c r="E6">
         <v>2009</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
       <c r="G6">
-        <v>7.0</v>
+        <v>17.0</v>
       </c>
       <c r="H6">
-        <v>8940</v>
+        <v>9039</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7" t="s">
         <v>20</v>
       </c>
       <c r="E7">
         <v>2009</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
       <c r="G7">
-        <v>7.0</v>
+        <v>17.0</v>
       </c>
       <c r="H7">
-        <v>8940</v>
+        <v>9039</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8" t="s">
         <v>23</v>
       </c>
       <c r="E8">
         <v>2010</v>
       </c>
       <c r="F8" t="s">
         <v>24</v>
       </c>
       <c r="G8">
-        <v>14.0</v>
+        <v>25.0</v>
       </c>
       <c r="H8">
-        <v>7707</v>
+        <v>7807</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>3</v>
       </c>
       <c r="B9" t="s">
         <v>21</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9">
         <v>2018</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
       <c r="G9">
-        <v>14.0</v>
+        <v>25.0</v>
       </c>
       <c r="H9">
-        <v>7707</v>
+        <v>7807</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>4</v>
       </c>
       <c r="B10" t="s">
         <v>27</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10" t="s">
         <v>29</v>
       </c>
       <c r="E10">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="F10" t="s">
         <v>30</v>
       </c>
       <c r="G10">
-        <v>19.0</v>
+        <v>33.0</v>
       </c>
       <c r="H10">
-        <v>6832</v>
+        <v>6932</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11" t="s">
         <v>27</v>
       </c>
       <c r="C11" t="s">
         <v>31</v>
       </c>
       <c r="D11" t="s">
         <v>32</v>
       </c>
       <c r="E11">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="F11" t="s">
         <v>30</v>
       </c>
       <c r="G11">
-        <v>19.0</v>
+        <v>33.0</v>
       </c>
       <c r="H11">
-        <v>6832</v>
+        <v>6932</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12" t="s">
         <v>33</v>
       </c>
       <c r="C12" t="s">
         <v>34</v>
       </c>
       <c r="D12" t="s">
         <v>35</v>
       </c>
       <c r="E12">
-        <v>2013</v>
+        <v>2011</v>
       </c>
       <c r="F12" t="s">
         <v>36</v>
       </c>
       <c r="G12">
-        <v>19.0</v>
+        <v>38.0</v>
       </c>
       <c r="H12">
-        <v>6154</v>
+        <v>6254</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>5</v>
       </c>
       <c r="B13" t="s">
         <v>33</v>
       </c>
       <c r="C13" t="s">
         <v>37</v>
       </c>
       <c r="D13" t="s">
         <v>38</v>
       </c>
       <c r="E13">
-        <v>2014</v>
+        <v>2011</v>
       </c>
       <c r="F13" t="s">
         <v>36</v>
       </c>
       <c r="G13">
-        <v>19.0</v>
+        <v>38.0</v>
       </c>
       <c r="H13">
-        <v>6154</v>
+        <v>6254</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>6</v>
       </c>
       <c r="B14" t="s">
         <v>39</v>
       </c>
       <c r="C14" t="s">
         <v>40</v>
       </c>
       <c r="D14" t="s">
         <v>41</v>
       </c>
       <c r="E14">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="F14" t="s">
         <v>42</v>
       </c>
       <c r="G14">
-        <v>21.0</v>
+        <v>40.0</v>
       </c>
       <c r="H14">
-        <v>5600</v>
+        <v>5699</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>6</v>
       </c>
       <c r="B15" t="s">
         <v>39</v>
       </c>
       <c r="C15" t="s">
         <v>43</v>
       </c>
       <c r="D15" t="s">
         <v>44</v>
       </c>
       <c r="E15">
-        <v>2013</v>
+        <v>2010</v>
       </c>
       <c r="F15" t="s">
         <v>42</v>
       </c>
       <c r="G15">
-        <v>21.0</v>
+        <v>40.0</v>
       </c>
       <c r="H15">
-        <v>5600</v>
+        <v>5699</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>7</v>
       </c>
       <c r="B16" t="s">
         <v>45</v>
       </c>
       <c r="C16" t="s">
         <v>46</v>
       </c>
       <c r="D16" t="s">
         <v>47</v>
       </c>
       <c r="E16">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="F16" t="s">
         <v>48</v>
       </c>
       <c r="G16">
-        <v>24.0</v>
+        <v>46.0</v>
       </c>
       <c r="H16">
-        <v>5131</v>
+        <v>5231</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>7</v>
       </c>
       <c r="B17" t="s">
         <v>45</v>
       </c>
       <c r="C17" t="s">
         <v>49</v>
       </c>
       <c r="D17" t="s">
         <v>50</v>
       </c>
       <c r="E17">
         <v>2011</v>
       </c>
       <c r="F17" t="s">
         <v>48</v>
       </c>
       <c r="G17">
-        <v>24.0</v>
+        <v>46.0</v>
       </c>
       <c r="H17">
-        <v>5131</v>
+        <v>5231</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>8</v>
       </c>
       <c r="B18" t="s">
         <v>51</v>
       </c>
       <c r="C18" t="s">
         <v>52</v>
       </c>
       <c r="D18" t="s">
         <v>53</v>
       </c>
       <c r="E18">
         <v>2011</v>
       </c>
       <c r="F18" t="s">
         <v>54</v>
       </c>
       <c r="G18">
-        <v>27.0</v>
+        <v>46.0</v>
       </c>
       <c r="H18">
-        <v>4725</v>
+        <v>4825</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>8</v>
       </c>
       <c r="B19" t="s">
         <v>51</v>
       </c>
       <c r="C19" t="s">
         <v>55</v>
       </c>
       <c r="D19" t="s">
         <v>56</v>
       </c>
       <c r="E19">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="F19" t="s">
         <v>54</v>
       </c>
       <c r="G19">
-        <v>27.0</v>
+        <v>46.0</v>
       </c>
       <c r="H19">
-        <v>4725</v>
+        <v>4825</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>9</v>
       </c>
       <c r="B20" t="s">
         <v>57</v>
       </c>
       <c r="C20" t="s">
         <v>58</v>
       </c>
       <c r="D20" t="s">
         <v>59</v>
       </c>
       <c r="E20">
         <v>2011</v>
       </c>
       <c r="F20" t="s">
         <v>60</v>
       </c>
       <c r="G20">
-        <v>32.0</v>
+        <v>53.0</v>
       </c>
       <c r="H20">
-        <v>4367</v>
+        <v>4467</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>9</v>
       </c>
       <c r="B21" t="s">
         <v>57</v>
       </c>
       <c r="C21" t="s">
         <v>61</v>
       </c>
       <c r="D21" t="s">
         <v>62</v>
       </c>
       <c r="E21">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="F21" t="s">
         <v>60</v>
       </c>
       <c r="G21">
-        <v>32.0</v>
+        <v>53.0</v>
       </c>
       <c r="H21">
-        <v>4367</v>
+        <v>4467</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>10</v>
       </c>
       <c r="B22" t="s">
         <v>63</v>
       </c>
       <c r="C22" t="s">
         <v>64</v>
       </c>
       <c r="D22" t="s">
         <v>65</v>
       </c>
       <c r="E22">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="F22" t="s">
         <v>66</v>
       </c>
       <c r="G22">
-        <v>34.0</v>
+        <v>57.0</v>
       </c>
       <c r="H22">
-        <v>4047</v>
+        <v>4147</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>10</v>
       </c>
       <c r="B23" t="s">
         <v>63</v>
       </c>
       <c r="C23" t="s">
         <v>67</v>
       </c>
       <c r="D23" t="s">
         <v>68</v>
       </c>
       <c r="E23">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="F23" t="s">
         <v>66</v>
       </c>
       <c r="G23">
-        <v>34.0</v>
+        <v>57.0</v>
       </c>
       <c r="H23">
-        <v>4047</v>
+        <v>4147</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>11</v>
       </c>
       <c r="B24" t="s">
         <v>69</v>
       </c>
       <c r="C24" t="s">
         <v>70</v>
       </c>
       <c r="D24" t="s">
         <v>71</v>
       </c>
       <c r="E24">
         <v>2011</v>
       </c>
       <c r="F24" t="s">
         <v>72</v>
       </c>
       <c r="G24">
-        <v>38.0</v>
+        <v>70.0</v>
       </c>
       <c r="H24">
-        <v>3757</v>
+        <v>3857</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>11</v>
       </c>
       <c r="B25" t="s">
         <v>69</v>
       </c>
       <c r="C25" t="s">
         <v>73</v>
       </c>
       <c r="D25" t="s">
         <v>74</v>
       </c>
       <c r="E25">
         <v>2014</v>
       </c>
       <c r="F25" t="s">
         <v>72</v>
       </c>
       <c r="G25">
-        <v>38.0</v>
+        <v>70.0</v>
       </c>
       <c r="H25">
-        <v>3757</v>
+        <v>3857</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>12</v>
       </c>
       <c r="B26" t="s">
         <v>75</v>
       </c>
       <c r="C26" t="s">
         <v>76</v>
       </c>
       <c r="D26" t="s">
         <v>77</v>
       </c>
       <c r="E26">
         <v>2011</v>
       </c>
       <c r="F26" t="s">
         <v>78</v>
       </c>
       <c r="G26">
-        <v>39.0</v>
+        <v>71.0</v>
       </c>
       <c r="H26">
-        <v>3493</v>
+        <v>3592</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>12</v>
       </c>
       <c r="B27" t="s">
         <v>75</v>
       </c>
       <c r="C27" t="s">
         <v>79</v>
       </c>
       <c r="D27" t="s">
         <v>80</v>
       </c>
       <c r="E27">
         <v>2010</v>
       </c>
       <c r="F27" t="s">
         <v>78</v>
       </c>
       <c r="G27">
-        <v>39.0</v>
+        <v>71.0</v>
       </c>
       <c r="H27">
-        <v>3493</v>
+        <v>3592</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>13</v>
       </c>
       <c r="B28" t="s">
         <v>81</v>
       </c>
       <c r="C28" t="s">
         <v>82</v>
       </c>
       <c r="D28" t="s">
         <v>83</v>
       </c>
       <c r="E28">
         <v>2011</v>
       </c>
       <c r="F28" t="s">
         <v>84</v>
       </c>
       <c r="G28">
-        <v>41.0</v>
+        <v>72.0</v>
       </c>
       <c r="H28">
-        <v>3249</v>
+        <v>3349</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>13</v>
       </c>
       <c r="B29" t="s">
         <v>81</v>
       </c>
       <c r="C29" t="s">
         <v>85</v>
       </c>
       <c r="D29" t="s">
         <v>86</v>
       </c>
       <c r="E29">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="F29" t="s">
         <v>84</v>
       </c>
       <c r="G29">
-        <v>41.0</v>
+        <v>72.0</v>
       </c>
       <c r="H29">
-        <v>3249</v>
+        <v>3349</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>87</v>
       </c>
       <c r="C30" t="s">
         <v>88</v>
       </c>
       <c r="D30" t="s">
         <v>89</v>
       </c>
       <c r="E30">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="F30" t="s">
         <v>90</v>
       </c>
       <c r="G30">
-        <v>42.0</v>
+        <v>97.0</v>
       </c>
       <c r="H30">
-        <v>3024</v>
+        <v>3124</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>87</v>
       </c>
       <c r="C31" t="s">
         <v>91</v>
       </c>
       <c r="D31" t="s">
         <v>92</v>
       </c>
       <c r="E31">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="F31" t="s">
         <v>90</v>
       </c>
       <c r="G31">
-        <v>42.0</v>
+        <v>97.0</v>
       </c>
       <c r="H31">
-        <v>3024</v>
+        <v>3124</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
         <v>15</v>
       </c>
       <c r="B32" t="s">
         <v>93</v>
       </c>
       <c r="C32" t="s">
         <v>94</v>
       </c>
       <c r="D32" t="s">
         <v>95</v>
       </c>
       <c r="E32">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="F32" t="s">
         <v>96</v>
       </c>
       <c r="G32">
-        <v>46.0</v>
+        <v>104.0</v>
       </c>
       <c r="H32">
-        <v>2814</v>
+        <v>2914</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
         <v>15</v>
       </c>
       <c r="B33" t="s">
         <v>93</v>
       </c>
       <c r="C33" t="s">
         <v>97</v>
       </c>
       <c r="D33" t="s">
         <v>98</v>
       </c>
       <c r="E33">
-        <v>2015</v>
+        <v>2020</v>
       </c>
       <c r="F33" t="s">
         <v>96</v>
       </c>
       <c r="G33">
-        <v>46.0</v>
+        <v>104.0</v>
       </c>
       <c r="H33">
-        <v>2814</v>
+        <v>2914</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
         <v>16</v>
       </c>
       <c r="B34" t="s">
         <v>99</v>
       </c>
       <c r="C34" t="s">
         <v>100</v>
       </c>
       <c r="D34" t="s">
         <v>101</v>
       </c>
       <c r="E34">
-        <v>2013</v>
+        <v>2011</v>
       </c>
       <c r="F34" t="s">
         <v>102</v>
       </c>
       <c r="G34">
-        <v>51.0</v>
+        <v>106.0</v>
       </c>
       <c r="H34">
-        <v>2618</v>
+        <v>2718</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
         <v>16</v>
       </c>
       <c r="B35" t="s">
         <v>99</v>
       </c>
       <c r="C35" t="s">
         <v>103</v>
       </c>
       <c r="D35" t="s">
         <v>104</v>
       </c>
       <c r="E35">
-        <v>2020</v>
+        <v>2013</v>
       </c>
       <c r="F35" t="s">
         <v>102</v>
       </c>
       <c r="G35">
-        <v>51.0</v>
+        <v>106.0</v>
       </c>
       <c r="H35">
-        <v>2618</v>
+        <v>2718</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
         <v>17</v>
       </c>
       <c r="B36" t="s">
         <v>105</v>
       </c>
       <c r="C36" t="s">
         <v>106</v>
       </c>
       <c r="D36" t="s">
         <v>107</v>
       </c>
       <c r="E36">
-        <v>2010</v>
+        <v>2014</v>
       </c>
       <c r="F36" t="s">
         <v>108</v>
       </c>
       <c r="G36">
-        <v>52.0</v>
+        <v>108.0</v>
       </c>
       <c r="H36">
-        <v>2434</v>
+        <v>2533</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
         <v>17</v>
       </c>
       <c r="B37" t="s">
         <v>105</v>
       </c>
       <c r="C37" t="s">
         <v>109</v>
       </c>
       <c r="D37" t="s">
         <v>110</v>
       </c>
       <c r="E37">
-        <v>2010</v>
+        <v>2015</v>
       </c>
       <c r="F37" t="s">
         <v>108</v>
       </c>
       <c r="G37">
-        <v>52.0</v>
+        <v>108.0</v>
       </c>
       <c r="H37">
-        <v>2434</v>
+        <v>2533</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
         <v>18</v>
       </c>
       <c r="B38" t="s">
         <v>111</v>
       </c>
       <c r="C38" t="s">
         <v>112</v>
       </c>
       <c r="D38" t="s">
         <v>113</v>
       </c>
       <c r="E38">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="F38" t="s">
         <v>114</v>
       </c>
       <c r="G38">
-        <v>58.0</v>
+        <v>110.0</v>
       </c>
       <c r="H38">
-        <v>2260</v>
+        <v>2360</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
         <v>18</v>
       </c>
       <c r="B39" t="s">
         <v>111</v>
       </c>
       <c r="C39" t="s">
         <v>115</v>
       </c>
       <c r="D39" t="s">
         <v>116</v>
       </c>
       <c r="E39">
-        <v>2014</v>
+        <v>2008</v>
       </c>
       <c r="F39" t="s">
         <v>114</v>
       </c>
       <c r="G39">
-        <v>58.0</v>
+        <v>110.0</v>
       </c>
       <c r="H39">
-        <v>2260</v>
+        <v>2360</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
         <v>19</v>
       </c>
       <c r="B40" t="s">
         <v>117</v>
       </c>
       <c r="C40" t="s">
         <v>118</v>
       </c>
       <c r="D40" t="s">
         <v>119</v>
       </c>
       <c r="E40">
         <v>2013</v>
       </c>
       <c r="F40" t="s">
         <v>120</v>
       </c>
       <c r="G40">
-        <v>59.0</v>
+        <v>115.0</v>
       </c>
       <c r="H40">
-        <v>2096</v>
+        <v>2195</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
         <v>19</v>
       </c>
       <c r="B41" t="s">
         <v>117</v>
       </c>
       <c r="C41" t="s">
         <v>121</v>
       </c>
       <c r="D41" t="s">
         <v>122</v>
       </c>
       <c r="E41">
-        <v>2009</v>
+        <v>2014</v>
       </c>
       <c r="F41" t="s">
         <v>120</v>
       </c>
       <c r="G41">
-        <v>59.0</v>
+        <v>115.0</v>
       </c>
       <c r="H41">
-        <v>2096</v>
+        <v>2195</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
         <v>20</v>
       </c>
       <c r="B42" t="s">
         <v>123</v>
       </c>
       <c r="C42" t="s">
         <v>124</v>
       </c>
       <c r="D42" t="s">
         <v>125</v>
       </c>
       <c r="E42">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="F42" t="s">
         <v>126</v>
       </c>
       <c r="G42">
-        <v>59.0</v>
+        <v>115.0</v>
       </c>
       <c r="H42">
-        <v>1940</v>
+        <v>2039</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
         <v>20</v>
       </c>
       <c r="B43" t="s">
         <v>123</v>
       </c>
       <c r="C43" t="s">
         <v>127</v>
       </c>
       <c r="D43" t="s">
         <v>128</v>
       </c>
       <c r="E43">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="F43" t="s">
         <v>126</v>
       </c>
       <c r="G43">
-        <v>59.0</v>
+        <v>115.0</v>
       </c>
       <c r="H43">
-        <v>1940</v>
+        <v>2039</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
         <v>21</v>
       </c>
       <c r="B44" t="s">
         <v>129</v>
       </c>
       <c r="C44" t="s">
         <v>130</v>
       </c>
       <c r="D44" t="s">
         <v>131</v>
       </c>
       <c r="E44">
-        <v>2013</v>
+        <v>2011</v>
       </c>
       <c r="F44" t="s">
         <v>132</v>
       </c>
       <c r="G44">
-        <v>60.0</v>
+        <v>116.0</v>
       </c>
       <c r="H44">
-        <v>1791</v>
+        <v>1891</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
         <v>21</v>
       </c>
       <c r="B45" t="s">
         <v>129</v>
       </c>
       <c r="C45" t="s">
         <v>133</v>
       </c>
       <c r="D45" t="s">
         <v>134</v>
       </c>
       <c r="E45">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="F45" t="s">
         <v>132</v>
       </c>
       <c r="G45">
-        <v>60.0</v>
+        <v>116.0</v>
       </c>
       <c r="H45">
-        <v>1791</v>
+        <v>1891</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>22</v>
       </c>
       <c r="B46" t="s">
         <v>135</v>
       </c>
       <c r="C46" t="s">
         <v>136</v>
       </c>
       <c r="D46" t="s">
         <v>137</v>
       </c>
       <c r="E46">
-        <v>2011</v>
+        <v>2008</v>
       </c>
       <c r="F46" t="s">
         <v>138</v>
       </c>
       <c r="G46">
-        <v>61.0</v>
+        <v>118.0</v>
       </c>
       <c r="H46">
-        <v>1650</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>22</v>
       </c>
       <c r="B47" t="s">
         <v>135</v>
       </c>
       <c r="C47" t="s">
         <v>139</v>
       </c>
       <c r="D47" t="s">
         <v>140</v>
       </c>
       <c r="E47">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="F47" t="s">
         <v>138</v>
       </c>
       <c r="G47">
-        <v>61.0</v>
+        <v>118.0</v>
       </c>
       <c r="H47">
-        <v>1650</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
         <v>23</v>
       </c>
       <c r="B48" t="s">
         <v>141</v>
       </c>
       <c r="C48" t="s">
         <v>142</v>
       </c>
       <c r="D48" t="s">
         <v>143</v>
       </c>
       <c r="E48">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="F48" t="s">
         <v>144</v>
       </c>
       <c r="G48">
-        <v>62.0</v>
+        <v>126.0</v>
       </c>
       <c r="H48">
-        <v>1515</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
         <v>23</v>
       </c>
       <c r="B49" t="s">
         <v>141</v>
       </c>
       <c r="C49" t="s">
         <v>145</v>
       </c>
       <c r="D49" t="s">
         <v>146</v>
       </c>
       <c r="E49">
-        <v>2010</v>
+        <v>2008</v>
       </c>
       <c r="F49" t="s">
         <v>144</v>
       </c>
       <c r="G49">
-        <v>62.0</v>
+        <v>126.0</v>
       </c>
       <c r="H49">
-        <v>1515</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
         <v>24</v>
       </c>
       <c r="B50" t="s">
         <v>147</v>
       </c>
       <c r="C50" t="s">
         <v>148</v>
       </c>
       <c r="D50" t="s">
         <v>149</v>
       </c>
       <c r="E50">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="F50" t="s">
         <v>150</v>
       </c>
       <c r="G50">
-        <v>65.0</v>
+        <v>126.0</v>
       </c>
       <c r="H50">
-        <v>1385</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
         <v>24</v>
       </c>
       <c r="B51" t="s">
         <v>147</v>
       </c>
       <c r="C51" t="s">
         <v>151</v>
       </c>
       <c r="D51" t="s">
         <v>152</v>
       </c>
       <c r="E51">
         <v>2012</v>
       </c>
       <c r="F51" t="s">
         <v>150</v>
       </c>
       <c r="G51">
-        <v>65.0</v>
+        <v>126.0</v>
       </c>
       <c r="H51">
-        <v>1385</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
         <v>25</v>
       </c>
       <c r="B52" t="s">
         <v>153</v>
       </c>
       <c r="C52" t="s">
         <v>154</v>
       </c>
       <c r="D52" t="s">
         <v>155</v>
       </c>
       <c r="E52">
         <v>2014</v>
       </c>
       <c r="F52" t="s">
         <v>156</v>
       </c>
       <c r="G52">
-        <v>69.0</v>
+        <v>126.0</v>
       </c>
       <c r="H52">
-        <v>1261</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
         <v>25</v>
       </c>
       <c r="B53" t="s">
         <v>153</v>
       </c>
       <c r="C53" t="s">
         <v>157</v>
       </c>
       <c r="D53" t="s">
         <v>158</v>
       </c>
       <c r="E53">
         <v>2012</v>
       </c>
       <c r="F53" t="s">
         <v>156</v>
       </c>
       <c r="G53">
-        <v>69.0</v>
+        <v>126.0</v>
       </c>
       <c r="H53">
-        <v>1261</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
         <v>26</v>
       </c>
       <c r="B54" t="s">
         <v>159</v>
       </c>
       <c r="C54" t="s">
         <v>160</v>
       </c>
       <c r="D54" t="s">
         <v>161</v>
       </c>
       <c r="E54">
         <v>2014</v>
       </c>
       <c r="F54" t="s">
         <v>162</v>
       </c>
       <c r="G54">
-        <v>74.0</v>
+        <v>126.0</v>
       </c>
       <c r="H54">
-        <v>1142</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
         <v>26</v>
       </c>
       <c r="B55" t="s">
         <v>159</v>
       </c>
       <c r="C55" t="s">
         <v>163</v>
       </c>
       <c r="D55" t="s">
         <v>164</v>
       </c>
       <c r="E55">
         <v>2012</v>
       </c>
       <c r="F55" t="s">
         <v>162</v>
       </c>
       <c r="G55">
-        <v>74.0</v>
+        <v>126.0</v>
       </c>
       <c r="H55">
-        <v>1142</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
         <v>27</v>
       </c>
       <c r="B56" t="s">
         <v>165</v>
       </c>
       <c r="C56" t="s">
         <v>166</v>
       </c>
       <c r="D56" t="s">
         <v>167</v>
       </c>
       <c r="E56">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="F56" t="s">
         <v>168</v>
       </c>
       <c r="G56">
-        <v>76.0</v>
+        <v>131.0</v>
       </c>
       <c r="H56">
-        <v>1027</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
         <v>27</v>
       </c>
       <c r="B57" t="s">
         <v>165</v>
       </c>
       <c r="C57" t="s">
         <v>169</v>
       </c>
       <c r="D57" t="s">
         <v>170</v>
       </c>
       <c r="E57">
         <v>2012</v>
       </c>
       <c r="F57" t="s">
         <v>168</v>
       </c>
       <c r="G57">
-        <v>76.0</v>
+        <v>131.0</v>
       </c>
       <c r="H57">
-        <v>1027</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
         <v>28</v>
       </c>
       <c r="B58" t="s">
         <v>171</v>
       </c>
       <c r="C58" t="s">
         <v>172</v>
       </c>
       <c r="D58" t="s">
         <v>173</v>
       </c>
       <c r="E58">
-        <v>2011</v>
+        <v>2009</v>
       </c>
       <c r="F58" t="s">
         <v>174</v>
       </c>
       <c r="G58">
-        <v>80.0</v>
+        <v>132.0</v>
       </c>
       <c r="H58">
-        <v>917</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
         <v>28</v>
       </c>
       <c r="B59" t="s">
         <v>171</v>
       </c>
       <c r="C59" t="s">
         <v>175</v>
       </c>
       <c r="D59" t="s">
         <v>176</v>
       </c>
       <c r="E59">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="F59" t="s">
         <v>174</v>
       </c>
       <c r="G59">
-        <v>80.0</v>
+        <v>132.0</v>
       </c>
       <c r="H59">
-        <v>917</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
         <v>29</v>
       </c>
       <c r="B60" t="s">
         <v>177</v>
       </c>
       <c r="C60" t="s">
         <v>178</v>
       </c>
       <c r="D60" t="s">
         <v>179</v>
       </c>
       <c r="E60">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="F60" t="s">
         <v>180</v>
       </c>
       <c r="G60">
-        <v>83.0</v>
+        <v>132.0</v>
       </c>
       <c r="H60">
-        <v>810</v>
+        <v>910</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
         <v>29</v>
       </c>
       <c r="B61" t="s">
         <v>177</v>
       </c>
       <c r="C61" t="s">
         <v>181</v>
       </c>
       <c r="D61" t="s">
         <v>182</v>
       </c>
       <c r="E61">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="F61" t="s">
         <v>180</v>
       </c>
       <c r="G61">
-        <v>83.0</v>
+        <v>132.0</v>
       </c>
       <c r="H61">
-        <v>810</v>
+        <v>910</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
         <v>30</v>
       </c>
       <c r="B62" t="s">
         <v>183</v>
       </c>
       <c r="C62" t="s">
         <v>184</v>
       </c>
       <c r="D62" t="s">
         <v>185</v>
       </c>
       <c r="E62">
-        <v>2014</v>
+        <v>2011</v>
       </c>
       <c r="F62" t="s">
         <v>186</v>
       </c>
       <c r="G62">
-        <v>89.0</v>
+        <v>150.0</v>
       </c>
       <c r="H62">
-        <v>707</v>
+        <v>807</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
         <v>30</v>
       </c>
       <c r="B63" t="s">
         <v>183</v>
       </c>
       <c r="C63" t="s">
         <v>187</v>
       </c>
       <c r="D63" t="s">
         <v>188</v>
       </c>
       <c r="E63">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="F63" t="s">
         <v>186</v>
       </c>
       <c r="G63">
-        <v>89.0</v>
+        <v>150.0</v>
       </c>
       <c r="H63">
-        <v>707</v>
+        <v>807</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
         <v>31</v>
       </c>
       <c r="B64" t="s">
         <v>189</v>
       </c>
       <c r="C64" t="s">
         <v>190</v>
       </c>
       <c r="D64" t="s">
         <v>191</v>
       </c>
       <c r="E64">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="F64" t="s">
         <v>192</v>
       </c>
       <c r="G64">
-        <v>96.0</v>
+        <v>161.0</v>
       </c>
       <c r="H64">
-        <v>0</v>
+        <v>707</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
         <v>31</v>
       </c>
       <c r="B65" t="s">
         <v>189</v>
       </c>
       <c r="C65" t="s">
         <v>193</v>
       </c>
       <c r="D65" t="s">
         <v>194</v>
       </c>
       <c r="E65">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="F65" t="s">
         <v>192</v>
       </c>
       <c r="G65">
-        <v>96.0</v>
+        <v>161.0</v>
       </c>
       <c r="H65">
-        <v>0</v>
+        <v>707</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
         <v>1</v>
       </c>
       <c r="B68" t="s">
         <v>2</v>
       </c>
       <c r="C68" t="s">
         <v>3</v>
       </c>
       <c r="D68" t="s">
         <v>4</v>
       </c>
       <c r="E68" t="s">
         <v>5</v>
       </c>
       <c r="F68" t="s">
         <v>6</v>
@@ -2991,1044 +2991,1044 @@
       </c>
       <c r="H68" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
         <v>1</v>
       </c>
       <c r="B69" t="s">
         <v>196</v>
       </c>
       <c r="C69" t="s">
         <v>197</v>
       </c>
       <c r="D69" t="s">
         <v>198</v>
       </c>
       <c r="E69">
         <v>1998</v>
       </c>
       <c r="F69" t="s">
         <v>199</v>
       </c>
       <c r="G69">
-        <v>3.0</v>
+        <v>6.0</v>
       </c>
       <c r="H69">
         <v>8505</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
         <v>1</v>
       </c>
       <c r="B70" t="s">
         <v>196</v>
       </c>
       <c r="C70" t="s">
         <v>200</v>
       </c>
       <c r="D70" t="s">
         <v>201</v>
       </c>
       <c r="E70">
         <v>1998</v>
       </c>
       <c r="F70" t="s">
         <v>199</v>
       </c>
       <c r="G70">
-        <v>3.0</v>
+        <v>6.0</v>
       </c>
       <c r="H70">
         <v>8505</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
         <v>2</v>
       </c>
       <c r="B71" t="s">
         <v>202</v>
       </c>
       <c r="C71" t="s">
         <v>203</v>
       </c>
       <c r="D71" t="s">
         <v>204</v>
       </c>
       <c r="E71">
         <v>1992</v>
       </c>
       <c r="F71" t="s">
         <v>205</v>
       </c>
       <c r="G71">
-        <v>6.0</v>
+        <v>13.0</v>
       </c>
       <c r="H71">
         <v>6397</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
         <v>2</v>
       </c>
       <c r="B72" t="s">
         <v>202</v>
       </c>
       <c r="C72" t="s">
         <v>206</v>
       </c>
       <c r="D72" t="s">
         <v>207</v>
       </c>
       <c r="E72">
         <v>1979</v>
       </c>
       <c r="F72" t="s">
         <v>205</v>
       </c>
       <c r="G72">
-        <v>6.0</v>
+        <v>13.0</v>
       </c>
       <c r="H72">
         <v>6397</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
         <v>3</v>
       </c>
       <c r="B73" t="s">
         <v>208</v>
       </c>
       <c r="C73" t="s">
         <v>209</v>
       </c>
       <c r="D73" t="s">
         <v>210</v>
       </c>
       <c r="E73">
         <v>2008</v>
       </c>
       <c r="F73" t="s">
         <v>211</v>
       </c>
       <c r="G73">
-        <v>14.0</v>
+        <v>24.0</v>
       </c>
       <c r="H73">
         <v>5165</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
         <v>3</v>
       </c>
       <c r="B74" t="s">
         <v>208</v>
       </c>
       <c r="C74" t="s">
         <v>212</v>
       </c>
       <c r="D74" t="s">
         <v>213</v>
       </c>
       <c r="E74">
-        <v>2004</v>
+        <v>2007</v>
       </c>
       <c r="F74" t="s">
         <v>211</v>
       </c>
       <c r="G74">
-        <v>14.0</v>
+        <v>24.0</v>
       </c>
       <c r="H74">
         <v>5165</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
         <v>4</v>
       </c>
       <c r="B75" t="s">
         <v>214</v>
       </c>
       <c r="C75" t="s">
         <v>215</v>
       </c>
       <c r="D75" t="s">
         <v>216</v>
       </c>
       <c r="E75">
         <v>2008</v>
       </c>
       <c r="F75" t="s">
         <v>217</v>
       </c>
       <c r="G75">
-        <v>15.0</v>
+        <v>32.0</v>
       </c>
       <c r="H75">
         <v>4290</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
         <v>4</v>
       </c>
       <c r="B76" t="s">
         <v>214</v>
       </c>
       <c r="C76" t="s">
         <v>218</v>
       </c>
       <c r="D76" t="s">
         <v>219</v>
       </c>
       <c r="E76">
-        <v>2007</v>
+        <v>2004</v>
       </c>
       <c r="F76" t="s">
         <v>217</v>
       </c>
       <c r="G76">
-        <v>15.0</v>
+        <v>32.0</v>
       </c>
       <c r="H76">
         <v>4290</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
         <v>5</v>
       </c>
       <c r="B77" t="s">
         <v>220</v>
       </c>
       <c r="C77" t="s">
         <v>221</v>
       </c>
       <c r="D77" t="s">
         <v>222</v>
       </c>
       <c r="E77">
-        <v>1970</v>
+        <v>1978</v>
       </c>
       <c r="F77" t="s">
         <v>223</v>
       </c>
       <c r="G77">
-        <v>16.0</v>
+        <v>33.0</v>
       </c>
       <c r="H77">
         <v>3612</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
         <v>5</v>
       </c>
       <c r="B78" t="s">
         <v>220</v>
       </c>
       <c r="C78" t="s">
         <v>224</v>
       </c>
       <c r="D78" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="E78">
-        <v>2002</v>
+        <v>2009</v>
       </c>
       <c r="F78" t="s">
         <v>223</v>
       </c>
       <c r="G78">
-        <v>16.0</v>
+        <v>33.0</v>
       </c>
       <c r="H78">
         <v>3612</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
         <v>6</v>
       </c>
       <c r="B79" t="s">
+        <v>225</v>
+      </c>
+      <c r="C79" t="s">
         <v>226</v>
       </c>
-      <c r="C79" t="s">
+      <c r="D79" t="s">
         <v>227</v>
       </c>
-      <c r="D79" t="s">
+      <c r="E79">
+        <v>1970</v>
+      </c>
+      <c r="F79" t="s">
         <v>228</v>
       </c>
-      <c r="E79">
-[...4 lines deleted...]
-      </c>
       <c r="G79">
-        <v>18.0</v>
+        <v>35.0</v>
       </c>
       <c r="H79">
         <v>3058</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
         <v>6</v>
       </c>
       <c r="B80" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="C80" t="s">
+        <v>229</v>
+      </c>
+      <c r="D80" t="s">
         <v>230</v>
       </c>
-      <c r="D80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E80">
-        <v>2009</v>
+        <v>2002</v>
       </c>
       <c r="F80" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="G80">
-        <v>18.0</v>
+        <v>35.0</v>
       </c>
       <c r="H80">
         <v>3058</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
         <v>7</v>
       </c>
       <c r="B81" t="s">
+        <v>231</v>
+      </c>
+      <c r="C81" t="s">
         <v>232</v>
       </c>
-      <c r="C81" t="s">
+      <c r="D81" t="s">
         <v>233</v>
       </c>
-      <c r="D81" t="s">
+      <c r="E81">
+        <v>2006</v>
+      </c>
+      <c r="F81" t="s">
         <v>234</v>
       </c>
-      <c r="E81">
-[...4 lines deleted...]
-      </c>
       <c r="G81">
-        <v>20.0</v>
+        <v>36.0</v>
       </c>
       <c r="H81">
         <v>2589</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
         <v>7</v>
       </c>
       <c r="B82" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="C82" t="s">
+        <v>235</v>
+      </c>
+      <c r="D82" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
       <c r="E82">
         <v>2009</v>
       </c>
       <c r="F82" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="G82">
-        <v>20.0</v>
+        <v>36.0</v>
       </c>
       <c r="H82">
         <v>2589</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
         <v>8</v>
       </c>
       <c r="B83" t="s">
         <v>237</v>
       </c>
       <c r="C83" t="s">
         <v>238</v>
       </c>
       <c r="D83" t="s">
         <v>239</v>
       </c>
       <c r="E83">
-        <v>1975</v>
+        <v>1967</v>
       </c>
       <c r="F83" t="s">
         <v>240</v>
       </c>
       <c r="G83">
-        <v>22.0</v>
+        <v>37.0</v>
       </c>
       <c r="H83">
         <v>2183</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
         <v>8</v>
       </c>
       <c r="B84" t="s">
         <v>237</v>
       </c>
       <c r="C84" t="s">
         <v>241</v>
       </c>
       <c r="D84" t="s">
         <v>242</v>
       </c>
       <c r="E84">
-        <v>1977</v>
+        <v>1987</v>
       </c>
       <c r="F84" t="s">
         <v>240</v>
       </c>
       <c r="G84">
-        <v>22.0</v>
+        <v>37.0</v>
       </c>
       <c r="H84">
         <v>2183</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
         <v>9</v>
       </c>
       <c r="B85" t="s">
         <v>243</v>
       </c>
       <c r="C85" t="s">
         <v>244</v>
       </c>
       <c r="D85" t="s">
         <v>245</v>
       </c>
       <c r="E85">
-        <v>1967</v>
+        <v>1975</v>
       </c>
       <c r="F85" t="s">
         <v>246</v>
       </c>
       <c r="G85">
-        <v>23.0</v>
+        <v>44.0</v>
       </c>
       <c r="H85">
         <v>1825</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
         <v>9</v>
       </c>
       <c r="B86" t="s">
         <v>243</v>
       </c>
       <c r="C86" t="s">
         <v>247</v>
       </c>
       <c r="D86" t="s">
         <v>248</v>
       </c>
       <c r="E86">
-        <v>1987</v>
+        <v>1977</v>
       </c>
       <c r="F86" t="s">
         <v>246</v>
       </c>
       <c r="G86">
-        <v>23.0</v>
+        <v>44.0</v>
       </c>
       <c r="H86">
         <v>1825</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
         <v>10</v>
       </c>
       <c r="B87" t="s">
         <v>249</v>
       </c>
       <c r="C87" t="s">
         <v>250</v>
       </c>
       <c r="D87" t="s">
         <v>251</v>
       </c>
       <c r="E87">
         <v>1975</v>
       </c>
       <c r="F87" t="s">
         <v>252</v>
       </c>
       <c r="G87">
-        <v>28.0</v>
+        <v>53.0</v>
       </c>
       <c r="H87">
         <v>1505</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
         <v>10</v>
       </c>
       <c r="B88" t="s">
         <v>249</v>
       </c>
       <c r="C88" t="s">
         <v>253</v>
       </c>
       <c r="D88" t="s">
         <v>254</v>
       </c>
       <c r="E88">
         <v>2004</v>
       </c>
       <c r="F88" t="s">
         <v>252</v>
       </c>
       <c r="G88">
-        <v>28.0</v>
+        <v>53.0</v>
       </c>
       <c r="H88">
         <v>1505</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
         <v>11</v>
       </c>
       <c r="B89" t="s">
         <v>255</v>
       </c>
       <c r="C89" t="s">
         <v>256</v>
       </c>
       <c r="D89" t="s">
         <v>257</v>
       </c>
       <c r="E89">
         <v>2010</v>
       </c>
       <c r="F89" t="s">
         <v>258</v>
       </c>
       <c r="G89">
-        <v>34.0</v>
+        <v>55.0</v>
       </c>
       <c r="H89">
         <v>1215</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
         <v>11</v>
       </c>
       <c r="B90" t="s">
         <v>255</v>
       </c>
       <c r="C90" t="s">
         <v>259</v>
       </c>
       <c r="D90" t="s">
         <v>260</v>
       </c>
       <c r="E90">
         <v>2008</v>
       </c>
       <c r="F90" t="s">
         <v>258</v>
       </c>
       <c r="G90">
-        <v>34.0</v>
+        <v>55.0</v>
       </c>
       <c r="H90">
         <v>1215</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
         <v>12</v>
       </c>
       <c r="B91" t="s">
         <v>261</v>
       </c>
       <c r="C91" t="s">
         <v>262</v>
       </c>
       <c r="D91" t="s">
         <v>263</v>
       </c>
       <c r="E91">
         <v>2003</v>
       </c>
       <c r="F91" t="s">
         <v>264</v>
       </c>
       <c r="G91">
-        <v>35.0</v>
+        <v>65.0</v>
       </c>
       <c r="H91">
         <v>950</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
         <v>12</v>
       </c>
       <c r="B92" t="s">
         <v>261</v>
       </c>
       <c r="C92" t="s">
         <v>265</v>
       </c>
       <c r="D92" t="s">
         <v>266</v>
       </c>
       <c r="E92">
         <v>2003</v>
       </c>
       <c r="F92" t="s">
         <v>264</v>
       </c>
       <c r="G92">
-        <v>35.0</v>
+        <v>65.0</v>
       </c>
       <c r="H92">
         <v>950</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
         <v>13</v>
       </c>
       <c r="B93" t="s">
         <v>267</v>
       </c>
       <c r="C93" t="s">
         <v>268</v>
       </c>
       <c r="D93" t="s">
         <v>269</v>
       </c>
       <c r="E93">
         <v>2006</v>
       </c>
       <c r="F93" t="s">
         <v>270</v>
       </c>
       <c r="G93">
-        <v>40.0</v>
+        <v>75.0</v>
       </c>
       <c r="H93">
         <v>707</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
         <v>13</v>
       </c>
       <c r="B94" t="s">
         <v>267</v>
       </c>
       <c r="C94" t="s">
         <v>271</v>
       </c>
       <c r="D94" t="s">
         <v>272</v>
       </c>
       <c r="E94">
         <v>2008</v>
       </c>
       <c r="F94" t="s">
         <v>270</v>
       </c>
       <c r="G94">
-        <v>40.0</v>
+        <v>75.0</v>
       </c>
       <c r="H94">
         <v>707</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
         <v>1</v>
       </c>
       <c r="B97" t="s">
         <v>2</v>
       </c>
       <c r="C97" t="s">
         <v>3</v>
       </c>
       <c r="D97" t="s">
         <v>4</v>
       </c>
       <c r="E97" t="s">
         <v>5</v>
       </c>
       <c r="F97" t="s">
         <v>6</v>
       </c>
       <c r="G97" t="s">
         <v>7</v>
       </c>
       <c r="H97" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
         <v>1</v>
       </c>
       <c r="B98" t="s">
         <v>274</v>
       </c>
       <c r="C98" t="s">
         <v>275</v>
       </c>
       <c r="D98" t="s">
         <v>276</v>
       </c>
       <c r="E98">
-        <v>1972</v>
+        <v>1979</v>
       </c>
       <c r="F98" t="s">
         <v>277</v>
       </c>
       <c r="G98">
-        <v>4.0</v>
+        <v>8.0</v>
       </c>
       <c r="H98">
         <v>6154</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
         <v>1</v>
       </c>
       <c r="B99" t="s">
         <v>274</v>
       </c>
       <c r="C99" t="s">
         <v>278</v>
       </c>
       <c r="D99" t="s">
         <v>279</v>
       </c>
       <c r="E99">
-        <v>1973</v>
+        <v>1983</v>
       </c>
       <c r="F99" t="s">
         <v>277</v>
       </c>
       <c r="G99">
-        <v>4.0</v>
+        <v>8.0</v>
       </c>
       <c r="H99">
         <v>6154</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
         <v>2</v>
       </c>
       <c r="B100" t="s">
         <v>280</v>
       </c>
       <c r="C100" t="s">
         <v>281</v>
       </c>
       <c r="D100" t="s">
         <v>282</v>
       </c>
       <c r="E100">
-        <v>1979</v>
+        <v>1972</v>
       </c>
       <c r="F100" t="s">
         <v>283</v>
       </c>
       <c r="G100">
-        <v>5.0</v>
+        <v>10.0</v>
       </c>
       <c r="H100">
         <v>4047</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
         <v>2</v>
       </c>
       <c r="B101" t="s">
         <v>280</v>
       </c>
       <c r="C101" t="s">
         <v>284</v>
       </c>
       <c r="D101" t="s">
         <v>285</v>
       </c>
       <c r="E101">
-        <v>1983</v>
+        <v>1973</v>
       </c>
       <c r="F101" t="s">
         <v>283</v>
       </c>
       <c r="G101">
-        <v>5.0</v>
+        <v>10.0</v>
       </c>
       <c r="H101">
         <v>4047</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
         <v>3</v>
       </c>
       <c r="B102" t="s">
         <v>286</v>
       </c>
       <c r="C102" t="s">
         <v>287</v>
       </c>
       <c r="D102" t="s">
         <v>288</v>
       </c>
       <c r="E102">
         <v>1980</v>
       </c>
       <c r="F102" t="s">
         <v>289</v>
       </c>
       <c r="G102">
-        <v>6.0</v>
+        <v>15.0</v>
       </c>
       <c r="H102">
         <v>2814</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
         <v>3</v>
       </c>
       <c r="B103" t="s">
         <v>286</v>
       </c>
       <c r="C103" t="s">
         <v>290</v>
       </c>
       <c r="D103" t="s">
         <v>291</v>
       </c>
       <c r="E103">
-        <v>1978</v>
+        <v>1971</v>
       </c>
       <c r="F103" t="s">
         <v>289</v>
       </c>
       <c r="G103">
-        <v>6.0</v>
+        <v>15.0</v>
       </c>
       <c r="H103">
         <v>2814</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
         <v>4</v>
       </c>
       <c r="B104" t="s">
         <v>292</v>
       </c>
       <c r="C104" t="s">
         <v>293</v>
       </c>
       <c r="D104" t="s">
         <v>294</v>
       </c>
       <c r="E104">
         <v>1983</v>
       </c>
       <c r="F104" t="s">
         <v>295</v>
       </c>
       <c r="G104">
-        <v>12.0</v>
+        <v>26.0</v>
       </c>
       <c r="H104">
         <v>1940</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
         <v>4</v>
       </c>
       <c r="B105" t="s">
         <v>292</v>
       </c>
       <c r="C105" t="s">
         <v>296</v>
       </c>
       <c r="D105" t="s">
         <v>297</v>
       </c>
       <c r="E105">
         <v>1981</v>
       </c>
       <c r="F105" t="s">
         <v>295</v>
       </c>
       <c r="G105">
-        <v>12.0</v>
+        <v>26.0</v>
       </c>
       <c r="H105">
         <v>1940</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
         <v>5</v>
       </c>
       <c r="B106" t="s">
         <v>298</v>
       </c>
       <c r="C106" t="s">
         <v>299</v>
       </c>
       <c r="D106" t="s">
         <v>300</v>
       </c>
       <c r="E106">
         <v>1970</v>
       </c>
       <c r="F106" t="s">
         <v>301</v>
       </c>
       <c r="G106">
-        <v>13.0</v>
+        <v>27.0</v>
       </c>
       <c r="H106">
         <v>1261</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
         <v>5</v>
       </c>
       <c r="B107" t="s">
         <v>298</v>
       </c>
       <c r="C107" t="s">
         <v>302</v>
       </c>
       <c r="D107" t="s">
         <v>303</v>
       </c>
       <c r="E107">
         <v>1976</v>
       </c>
       <c r="F107" t="s">
         <v>301</v>
       </c>
       <c r="G107">
-        <v>13.0</v>
+        <v>27.0</v>
       </c>
       <c r="H107">
         <v>1261</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
         <v>6</v>
       </c>
       <c r="B108" t="s">
         <v>304</v>
       </c>
       <c r="C108" t="s">
         <v>305</v>
       </c>
       <c r="D108" t="s">
         <v>306</v>
       </c>
       <c r="E108">
         <v>1983</v>
       </c>
       <c r="F108" t="s">
         <v>307</v>
       </c>
       <c r="G108">
-        <v>17.0</v>
+        <v>35.0</v>
       </c>
       <c r="H108">
         <v>707</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
         <v>6</v>
       </c>
       <c r="B109" t="s">
         <v>304</v>
       </c>
       <c r="C109" t="s">
         <v>308</v>
       </c>
       <c r="D109" t="s">
         <v>309</v>
       </c>
       <c r="E109">
         <v>1977</v>
       </c>
       <c r="F109" t="s">
         <v>307</v>
       </c>
       <c r="G109">
-        <v>17.0</v>
+        <v>35.0</v>
       </c>
       <c r="H109">
         <v>707</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>