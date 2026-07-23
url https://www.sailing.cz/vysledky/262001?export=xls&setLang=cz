--- v0 (2026-05-17)
+++ v1 (2026-07-23)
@@ -50,534 +50,534 @@
   <si>
     <t>Jméno</t>
   </si>
   <si>
     <t>Rok.nar.</t>
   </si>
   <si>
     <t>Výsledky rozjížděk</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>L.body</t>
   </si>
   <si>
     <t>CZE 111</t>
   </si>
   <si>
     <t>1130-0004</t>
   </si>
   <si>
     <t>Bauerová Šárka</t>
   </si>
   <si>
-    <t xml:space="preserve">1 6* 2 2 </t>
+    <t xml:space="preserve">1 6 2 2 9* </t>
+  </si>
+  <si>
+    <t>CZE 93</t>
+  </si>
+  <si>
+    <t>2203-0165</t>
+  </si>
+  <si>
+    <t>Rozsypal Martin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9* 3 3 1 6 </t>
   </si>
   <si>
     <t>CZE 90</t>
   </si>
   <si>
     <t>2101-0766</t>
   </si>
   <si>
     <t>Chlupová Kateřina</t>
   </si>
   <si>
-    <t xml:space="preserve">2 8* 1 4 </t>
-[...11 lines deleted...]
-    <t xml:space="preserve">9* 3 3 1 </t>
+    <t xml:space="preserve">2 8* 1 4 7 </t>
+  </si>
+  <si>
+    <t>CZE 200</t>
+  </si>
+  <si>
+    <t>2404-0454</t>
+  </si>
+  <si>
+    <t>Žáček Jiří</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7* 4 4 7 1 </t>
+  </si>
+  <si>
+    <t>CZE 352</t>
+  </si>
+  <si>
+    <t>1609-0287</t>
+  </si>
+  <si>
+    <t>Mlejnek Tomáš</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8* 2 5 6 3 </t>
   </si>
   <si>
     <t>CZE 369</t>
   </si>
   <si>
     <t>2404-0379</t>
   </si>
   <si>
     <t>Bobek Pavel</t>
   </si>
   <si>
-    <t xml:space="preserve">15* 1 7 5 </t>
-[...11 lines deleted...]
-    <t xml:space="preserve">8* 2 5 6 </t>
+    <t xml:space="preserve">15* 1 7 5 4 </t>
   </si>
   <si>
     <t>CZE 20</t>
   </si>
   <si>
     <t>1203-0364</t>
   </si>
   <si>
     <t>Soukal Miloslav</t>
   </si>
   <si>
-    <t xml:space="preserve">3 14* 8 3 </t>
-[...11 lines deleted...]
-    <t xml:space="preserve">7* 4 4 7 </t>
+    <t xml:space="preserve">3 14* 8 3 12 </t>
   </si>
   <si>
     <t>CZE 76</t>
   </si>
   <si>
     <t>2001-0154</t>
   </si>
   <si>
     <t>Kafka Richard</t>
   </si>
   <si>
-    <t xml:space="preserve">6 5 9* 8 </t>
+    <t xml:space="preserve">6 5 9 8 14* </t>
+  </si>
+  <si>
+    <t>CZE 12</t>
+  </si>
+  <si>
+    <t>2101-0509</t>
+  </si>
+  <si>
+    <t>Chlup Zdeněk</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11* 7 11 9 2 </t>
+  </si>
+  <si>
+    <t>DEN 1172</t>
+  </si>
+  <si>
+    <t>1504-0085</t>
+  </si>
+  <si>
+    <t>Bobková Michaela</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4 10 12* 12 8 </t>
   </si>
   <si>
     <t>CZE 172</t>
   </si>
   <si>
     <t>2001-0172</t>
   </si>
   <si>
     <t>Kafková Petra</t>
   </si>
   <si>
-    <t xml:space="preserve">5 9 6 14* </t>
-[...23 lines deleted...]
-    <t xml:space="preserve">11* 7 11 9 </t>
+    <t xml:space="preserve">5 9 6 14 DNC* </t>
+  </si>
+  <si>
+    <t>CZE 177</t>
+  </si>
+  <si>
+    <t>2201-0019</t>
+  </si>
+  <si>
+    <t>Kováčová Tereza</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10 16* 15 13 5 </t>
   </si>
   <si>
     <t>CZE 57</t>
   </si>
   <si>
     <t>1606-0265</t>
   </si>
   <si>
     <t>Kršňák Jan</t>
   </si>
   <si>
-    <t xml:space="preserve">14* 13 10 11 </t>
+    <t xml:space="preserve">14* 13 10 11 11 </t>
   </si>
   <si>
     <t>CZE 118</t>
   </si>
   <si>
     <t>2301-0099</t>
   </si>
   <si>
     <t>Přikryl Benjamín</t>
   </si>
   <si>
-    <t xml:space="preserve">16* 15 13 10 </t>
-[...11 lines deleted...]
-    <t xml:space="preserve">10 16* 15 13 </t>
+    <t xml:space="preserve">16* 15 13 10 10 </t>
+  </si>
+  <si>
+    <t>CZE 33</t>
+  </si>
+  <si>
+    <t>1301-0230</t>
+  </si>
+  <si>
+    <t>Matoušek Ondřej</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13 11 17* 16 13 </t>
   </si>
   <si>
     <t>CZE 25</t>
   </si>
   <si>
     <t>2001-0155</t>
   </si>
   <si>
     <t>Kafka Roman</t>
   </si>
   <si>
-    <t xml:space="preserve">12 12 16* 15 </t>
-[...11 lines deleted...]
-    <t xml:space="preserve">13 11 17* 16 </t>
+    <t xml:space="preserve">12 12 16* 15 15 </t>
   </si>
   <si>
     <t>CZE 126</t>
   </si>
   <si>
     <t>1202-0047</t>
   </si>
   <si>
     <t>Konopáč Daniel</t>
   </si>
   <si>
-    <t xml:space="preserve">17* 17 14 17 </t>
+    <t xml:space="preserve">17 17 14 17 DNC* </t>
   </si>
   <si>
     <t>CZE 72</t>
   </si>
   <si>
     <t>1606-0244</t>
   </si>
   <si>
     <t>Pokoš Radim</t>
   </si>
   <si>
-    <t xml:space="preserve">18 18 18 DNC* </t>
+    <t xml:space="preserve">18 18 18 DNC* DNC </t>
   </si>
   <si>
     <t>Vaurien</t>
   </si>
   <si>
     <t>CZE 36030</t>
   </si>
   <si>
     <t>2104-0073</t>
   </si>
   <si>
     <t>Kubík Michal</t>
   </si>
   <si>
-    <t xml:space="preserve">2* 1 1 1 </t>
+    <t xml:space="preserve">2* 1 1 1 2 </t>
   </si>
   <si>
     <t>2104-0145</t>
   </si>
   <si>
     <t>Kubíková Dana</t>
   </si>
   <si>
     <t>CZE 32119</t>
   </si>
   <si>
     <t>2101-0405</t>
   </si>
   <si>
     <t>Karas Tomáš</t>
   </si>
   <si>
-    <t xml:space="preserve">1 2 5* 3 </t>
+    <t xml:space="preserve">1 2 5* 3 1 </t>
   </si>
   <si>
     <t>2101-0772</t>
   </si>
   <si>
     <t>Karas Hynek</t>
   </si>
   <si>
     <t>CZE 35970</t>
   </si>
   <si>
     <t>2205-0067</t>
   </si>
   <si>
     <t>Indrák Jiří</t>
   </si>
   <si>
-    <t xml:space="preserve">3 3 2 4* </t>
+    <t xml:space="preserve">3 3 2 4 6* </t>
   </si>
   <si>
     <t>2205-0078</t>
   </si>
   <si>
     <t>Hanák Jakub</t>
   </si>
   <si>
     <t>CZE 36245</t>
   </si>
   <si>
     <t>2301-0254</t>
   </si>
   <si>
     <t>Pokorný Jiří</t>
   </si>
   <si>
-    <t xml:space="preserve">4 4 6* 2 </t>
+    <t xml:space="preserve">4 4 6* 2 5 </t>
   </si>
   <si>
     <t>2104-0151</t>
   </si>
   <si>
     <t>Elfenbeinová Lenka</t>
   </si>
   <si>
     <t>CZE 28629</t>
   </si>
   <si>
     <t>2205-0071</t>
   </si>
   <si>
     <t>Indrák Václav</t>
   </si>
   <si>
-    <t xml:space="preserve">6* 5 3 6 </t>
+    <t xml:space="preserve">6* 5 3 6 3 </t>
   </si>
   <si>
     <t>2205-0080</t>
   </si>
   <si>
     <t>Hanák Vít</t>
   </si>
   <si>
     <t>CZE 28645</t>
   </si>
   <si>
     <t>2106-0241</t>
   </si>
   <si>
     <t>Vacula Jan</t>
   </si>
   <si>
-    <t xml:space="preserve">5 6* 4 5 </t>
+    <t xml:space="preserve">5 6* 4 5 4 </t>
   </si>
   <si>
     <t>2301-0255</t>
   </si>
   <si>
     <t>Pokorná Sára</t>
   </si>
   <si>
     <t>ILCA 6</t>
   </si>
   <si>
     <t>CZE 225200</t>
   </si>
   <si>
     <t>2201-0054</t>
   </si>
   <si>
     <t>Kováč Vladimír</t>
   </si>
   <si>
+    <t>2101-0473</t>
+  </si>
+  <si>
+    <t>Blatecký David</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 UFD* UFD 2 1 </t>
+  </si>
+  <si>
     <t>CZE 204764</t>
   </si>
   <si>
     <t>1504-0094</t>
   </si>
   <si>
     <t>Motlíková Pavlína</t>
   </si>
   <si>
-    <t xml:space="preserve">8* 4 2 3 </t>
+    <t xml:space="preserve">8 4 2 3 10* </t>
+  </si>
+  <si>
+    <t>CZE 215857</t>
+  </si>
+  <si>
+    <t>2301-0021</t>
+  </si>
+  <si>
+    <t>Přikryl Petr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4 8* 3 6 4 </t>
+  </si>
+  <si>
+    <t>CZE 169059</t>
+  </si>
+  <si>
+    <t>1101-0433</t>
+  </si>
+  <si>
+    <t>Klíma Jáchym</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6 5 4 7* 3 </t>
   </si>
   <si>
     <t>CZE 216574</t>
   </si>
   <si>
     <t>2301-0231</t>
   </si>
   <si>
     <t>Mikula Daniel</t>
   </si>
   <si>
-    <t xml:space="preserve">5 3 UFD* 4 </t>
-[...32 lines deleted...]
-    <t xml:space="preserve">6 5 4 7* </t>
+    <t xml:space="preserve">5 3 UFD* 4 7 </t>
   </si>
   <si>
     <t>CZE 216071</t>
   </si>
   <si>
     <t>2101-0742</t>
   </si>
   <si>
     <t>Karas Filip</t>
   </si>
   <si>
-    <t xml:space="preserve">7* 6 5 5 </t>
+    <t xml:space="preserve">7 6 5 5 9* </t>
   </si>
   <si>
     <t>CZE 222871</t>
   </si>
   <si>
     <t>2101-0722</t>
   </si>
   <si>
     <t>Blatecký Martin</t>
   </si>
   <si>
-    <t xml:space="preserve">9 2 UFD* 10 </t>
+    <t xml:space="preserve">9 2 UFD* 10 5 </t>
   </si>
   <si>
     <t>CZE 197207</t>
   </si>
   <si>
     <t>2101-0757</t>
   </si>
   <si>
     <t>Blatecká Veronika</t>
   </si>
   <si>
-    <t xml:space="preserve">3 9 UFD* 9 </t>
+    <t xml:space="preserve">3 9 UFD* 9 6 </t>
   </si>
   <si>
     <t>CZE 226095</t>
   </si>
   <si>
     <t>2101-0738</t>
   </si>
   <si>
     <t>Navrátil Vojtěch</t>
   </si>
   <si>
-    <t xml:space="preserve">10* 7 6 8 </t>
+    <t xml:space="preserve">10* 7 6 8 8 </t>
   </si>
   <si>
     <t>ILCA 4</t>
   </si>
   <si>
     <t>CZE 226258</t>
   </si>
   <si>
     <t>2101-0767</t>
   </si>
   <si>
     <t>Lidaříková Ema</t>
   </si>
   <si>
-    <t xml:space="preserve">2* 1 2 1 </t>
+    <t xml:space="preserve">1 1 2* 1 2 </t>
   </si>
   <si>
     <t>CZE 216805</t>
   </si>
   <si>
     <t>2116-0013</t>
   </si>
   <si>
     <t>Halouzková Marie</t>
   </si>
   <si>
-    <t xml:space="preserve">4* 2 1 2 </t>
+    <t xml:space="preserve">3* 2 1 2 1 </t>
   </si>
   <si>
     <t>CZE 220660</t>
   </si>
   <si>
     <t>1901-0484</t>
   </si>
   <si>
     <t>Satranská Zuzana</t>
   </si>
   <si>
-    <t xml:space="preserve">3* 3 3 3 </t>
+    <t xml:space="preserve">2 3* 3 3 3 </t>
   </si>
   <si>
     <t>CZE 212001</t>
   </si>
   <si>
     <t>1504-0121</t>
   </si>
   <si>
     <t>Motlík Vít</t>
   </si>
   <si>
-    <t xml:space="preserve">1 DNF* 4 DNC </t>
+    <t xml:space="preserve">4 DNF* 4 DNC 4 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -940,493 +940,493 @@
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4">
         <v>1981</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
       <c r="G4">
-        <v>5.0</v>
+        <v>11.0</v>
       </c>
       <c r="H4">
         <v>9494</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
         <v>15</v>
       </c>
       <c r="E5">
-        <v>1987</v>
+        <v>1991</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
       <c r="G5">
-        <v>7.0</v>
+        <v>13.0</v>
       </c>
       <c r="H5">
         <v>7387</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
         <v>19</v>
       </c>
       <c r="E6">
-        <v>1991</v>
+        <v>1987</v>
       </c>
       <c r="F6" t="s">
         <v>20</v>
       </c>
       <c r="G6">
-        <v>7.0</v>
+        <v>14.0</v>
       </c>
       <c r="H6">
         <v>6154</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
         <v>21</v>
       </c>
       <c r="C7" t="s">
         <v>22</v>
       </c>
       <c r="D7" t="s">
         <v>23</v>
       </c>
       <c r="E7">
-        <v>1989</v>
+        <v>1996</v>
       </c>
       <c r="F7" t="s">
         <v>24</v>
       </c>
       <c r="G7">
-        <v>13.0</v>
+        <v>16.0</v>
       </c>
       <c r="H7">
         <v>5279</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
         <v>25</v>
       </c>
       <c r="C8" t="s">
         <v>26</v>
       </c>
       <c r="D8" t="s">
         <v>27</v>
       </c>
       <c r="E8">
         <v>2002</v>
       </c>
       <c r="F8" t="s">
         <v>28</v>
       </c>
       <c r="G8">
-        <v>13.0</v>
+        <v>16.0</v>
       </c>
       <c r="H8">
         <v>4601</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
         <v>29</v>
       </c>
       <c r="C9" t="s">
         <v>30</v>
       </c>
       <c r="D9" t="s">
         <v>31</v>
       </c>
       <c r="E9">
-        <v>1975</v>
+        <v>1989</v>
       </c>
       <c r="F9" t="s">
         <v>32</v>
       </c>
       <c r="G9">
-        <v>14.0</v>
+        <v>17.0</v>
       </c>
       <c r="H9">
         <v>4047</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
         <v>33</v>
       </c>
       <c r="C10" t="s">
         <v>34</v>
       </c>
       <c r="D10" t="s">
         <v>35</v>
       </c>
       <c r="E10">
-        <v>1996</v>
+        <v>1975</v>
       </c>
       <c r="F10" t="s">
         <v>36</v>
       </c>
       <c r="G10">
-        <v>15.0</v>
+        <v>26.0</v>
       </c>
       <c r="H10">
         <v>3578</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
         <v>37</v>
       </c>
       <c r="C11" t="s">
         <v>38</v>
       </c>
       <c r="D11" t="s">
         <v>39</v>
       </c>
       <c r="E11">
         <v>1996</v>
       </c>
       <c r="F11" t="s">
         <v>40</v>
       </c>
       <c r="G11">
-        <v>19.0</v>
+        <v>28.0</v>
       </c>
       <c r="H11">
         <v>3172</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>41</v>
       </c>
       <c r="C12" t="s">
         <v>42</v>
       </c>
       <c r="D12" t="s">
         <v>43</v>
       </c>
       <c r="E12">
-        <v>1991</v>
+        <v>1979</v>
       </c>
       <c r="F12" t="s">
         <v>44</v>
       </c>
       <c r="G12">
-        <v>20.0</v>
+        <v>29.0</v>
       </c>
       <c r="H12">
         <v>2814</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" t="s">
         <v>45</v>
       </c>
       <c r="C13" t="s">
         <v>46</v>
       </c>
       <c r="D13" t="s">
         <v>47</v>
       </c>
       <c r="E13">
         <v>1993</v>
       </c>
       <c r="F13" t="s">
         <v>48</v>
       </c>
       <c r="G13">
-        <v>26.0</v>
+        <v>34.0</v>
       </c>
       <c r="H13">
         <v>2494</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14" t="s">
         <v>49</v>
       </c>
       <c r="C14" t="s">
         <v>50</v>
       </c>
       <c r="D14" t="s">
         <v>51</v>
       </c>
       <c r="E14">
-        <v>1979</v>
+        <v>1991</v>
       </c>
       <c r="F14" t="s">
         <v>52</v>
       </c>
       <c r="G14">
-        <v>27.0</v>
+        <v>34.0</v>
       </c>
       <c r="H14">
         <v>2204</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15" t="s">
         <v>53</v>
       </c>
       <c r="C15" t="s">
         <v>54</v>
       </c>
       <c r="D15" t="s">
         <v>55</v>
       </c>
       <c r="E15">
-        <v>2002</v>
+        <v>1994</v>
       </c>
       <c r="F15" t="s">
         <v>56</v>
       </c>
       <c r="G15">
-        <v>34.0</v>
+        <v>43.0</v>
       </c>
       <c r="H15">
         <v>1940</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" t="s">
         <v>58</v>
       </c>
       <c r="D16" t="s">
         <v>59</v>
       </c>
       <c r="E16">
-        <v>2000</v>
+        <v>2002</v>
       </c>
       <c r="F16" t="s">
         <v>60</v>
       </c>
       <c r="G16">
-        <v>38.0</v>
+        <v>45.0</v>
       </c>
       <c r="H16">
         <v>1696</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" t="s">
         <v>62</v>
       </c>
       <c r="D17" t="s">
         <v>63</v>
       </c>
       <c r="E17">
-        <v>1994</v>
+        <v>2000</v>
       </c>
       <c r="F17" t="s">
         <v>64</v>
       </c>
       <c r="G17">
-        <v>38.0</v>
+        <v>48.0</v>
       </c>
       <c r="H17">
         <v>1471</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>15</v>
       </c>
       <c r="B18" t="s">
         <v>65</v>
       </c>
       <c r="C18" t="s">
         <v>66</v>
       </c>
       <c r="D18" t="s">
         <v>67</v>
       </c>
       <c r="E18">
-        <v>1996</v>
+        <v>1991</v>
       </c>
       <c r="F18" t="s">
         <v>68</v>
       </c>
       <c r="G18">
-        <v>39.0</v>
+        <v>53.0</v>
       </c>
       <c r="H18">
         <v>1261</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>16</v>
       </c>
       <c r="B19" t="s">
         <v>69</v>
       </c>
       <c r="C19" t="s">
         <v>70</v>
       </c>
       <c r="D19" t="s">
         <v>71</v>
       </c>
       <c r="E19">
-        <v>1991</v>
+        <v>1996</v>
       </c>
       <c r="F19" t="s">
         <v>72</v>
       </c>
       <c r="G19">
-        <v>40.0</v>
+        <v>54.0</v>
       </c>
       <c r="H19">
         <v>1065</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20" t="s">
         <v>73</v>
       </c>
       <c r="C20" t="s">
         <v>74</v>
       </c>
       <c r="D20" t="s">
         <v>75</v>
       </c>
       <c r="E20">
         <v>1974</v>
       </c>
       <c r="F20" t="s">
         <v>76</v>
       </c>
       <c r="G20">
-        <v>48.0</v>
+        <v>65.0</v>
       </c>
       <c r="H20">
         <v>881</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21" t="s">
         <v>77</v>
       </c>
       <c r="C21" t="s">
         <v>78</v>
       </c>
       <c r="D21" t="s">
         <v>79</v>
       </c>
       <c r="E21">
         <v>1999</v>
       </c>
       <c r="F21" t="s">
         <v>80</v>
       </c>
       <c r="G21">
-        <v>54.0</v>
+        <v>73.0</v>
       </c>
       <c r="H21">
         <v>707</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>1</v>
       </c>
       <c r="B24" t="s">
         <v>2</v>
       </c>
       <c r="C24" t="s">
         <v>3</v>
       </c>
       <c r="D24" t="s">
         <v>4</v>
       </c>
       <c r="E24" t="s">
         <v>5</v>
@@ -1439,337 +1439,337 @@
       </c>
       <c r="H24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>1</v>
       </c>
       <c r="B25" t="s">
         <v>82</v>
       </c>
       <c r="C25" t="s">
         <v>83</v>
       </c>
       <c r="D25" t="s">
         <v>84</v>
       </c>
       <c r="E25">
         <v>1966</v>
       </c>
       <c r="F25" t="s">
         <v>85</v>
       </c>
       <c r="G25">
-        <v>3.0</v>
+        <v>5.0</v>
       </c>
       <c r="H25">
         <v>6154</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>1</v>
       </c>
       <c r="B26" t="s">
         <v>82</v>
       </c>
       <c r="C26" t="s">
         <v>86</v>
       </c>
       <c r="D26" t="s">
         <v>87</v>
       </c>
       <c r="E26">
         <v>1969</v>
       </c>
       <c r="F26" t="s">
         <v>85</v>
       </c>
       <c r="G26">
-        <v>3.0</v>
+        <v>5.0</v>
       </c>
       <c r="H26">
         <v>6154</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>2</v>
       </c>
       <c r="B27" t="s">
         <v>88</v>
       </c>
       <c r="C27" t="s">
         <v>89</v>
       </c>
       <c r="D27" t="s">
         <v>90</v>
       </c>
       <c r="E27">
         <v>1972</v>
       </c>
       <c r="F27" t="s">
         <v>91</v>
       </c>
       <c r="G27">
-        <v>6.0</v>
+        <v>7.0</v>
       </c>
       <c r="H27">
         <v>4047</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>2</v>
       </c>
       <c r="B28" t="s">
         <v>88</v>
       </c>
       <c r="C28" t="s">
         <v>92</v>
       </c>
       <c r="D28" t="s">
         <v>93</v>
       </c>
       <c r="E28">
         <v>2012</v>
       </c>
       <c r="F28" t="s">
         <v>91</v>
       </c>
       <c r="G28">
-        <v>6.0</v>
+        <v>7.0</v>
       </c>
       <c r="H28">
         <v>4047</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>3</v>
       </c>
       <c r="B29" t="s">
         <v>94</v>
       </c>
       <c r="C29" t="s">
         <v>95</v>
       </c>
       <c r="D29" t="s">
         <v>96</v>
       </c>
       <c r="E29">
         <v>1998</v>
       </c>
       <c r="F29" t="s">
         <v>97</v>
       </c>
       <c r="G29">
-        <v>8.0</v>
+        <v>12.0</v>
       </c>
       <c r="H29">
         <v>2814</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>3</v>
       </c>
       <c r="B30" t="s">
         <v>94</v>
       </c>
       <c r="C30" t="s">
         <v>98</v>
       </c>
       <c r="D30" t="s">
         <v>99</v>
       </c>
       <c r="E30">
         <v>2007</v>
       </c>
       <c r="F30" t="s">
         <v>97</v>
       </c>
       <c r="G30">
-        <v>8.0</v>
+        <v>12.0</v>
       </c>
       <c r="H30">
         <v>2814</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>4</v>
       </c>
       <c r="B31" t="s">
         <v>100</v>
       </c>
       <c r="C31" t="s">
         <v>101</v>
       </c>
       <c r="D31" t="s">
         <v>102</v>
       </c>
       <c r="E31">
         <v>1980</v>
       </c>
       <c r="F31" t="s">
         <v>103</v>
       </c>
       <c r="G31">
-        <v>10.0</v>
+        <v>15.0</v>
       </c>
       <c r="H31">
         <v>1940</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
         <v>4</v>
       </c>
       <c r="B32" t="s">
         <v>100</v>
       </c>
       <c r="C32" t="s">
         <v>104</v>
       </c>
       <c r="D32" t="s">
         <v>105</v>
       </c>
       <c r="E32">
         <v>1981</v>
       </c>
       <c r="F32" t="s">
         <v>103</v>
       </c>
       <c r="G32">
-        <v>10.0</v>
+        <v>15.0</v>
       </c>
       <c r="H32">
         <v>1940</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
         <v>5</v>
       </c>
       <c r="B33" t="s">
         <v>106</v>
       </c>
       <c r="C33" t="s">
         <v>107</v>
       </c>
       <c r="D33" t="s">
         <v>108</v>
       </c>
       <c r="E33">
         <v>2000</v>
       </c>
       <c r="F33" t="s">
         <v>109</v>
       </c>
       <c r="G33">
-        <v>14.0</v>
+        <v>17.0</v>
       </c>
       <c r="H33">
         <v>1261</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
         <v>5</v>
       </c>
       <c r="B34" t="s">
         <v>106</v>
       </c>
       <c r="C34" t="s">
         <v>110</v>
       </c>
       <c r="D34" t="s">
         <v>111</v>
       </c>
       <c r="E34">
         <v>2010</v>
       </c>
       <c r="F34" t="s">
         <v>109</v>
       </c>
       <c r="G34">
-        <v>14.0</v>
+        <v>17.0</v>
       </c>
       <c r="H34">
         <v>1261</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
         <v>6</v>
       </c>
       <c r="B35" t="s">
         <v>112</v>
       </c>
       <c r="C35" t="s">
         <v>113</v>
       </c>
       <c r="D35" t="s">
         <v>114</v>
       </c>
       <c r="E35">
         <v>1986</v>
       </c>
       <c r="F35" t="s">
         <v>115</v>
       </c>
       <c r="G35">
-        <v>14.0</v>
+        <v>18.0</v>
       </c>
       <c r="H35">
         <v>707</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
         <v>6</v>
       </c>
       <c r="B36" t="s">
         <v>112</v>
       </c>
       <c r="C36" t="s">
         <v>116</v>
       </c>
       <c r="D36" t="s">
         <v>117</v>
       </c>
       <c r="E36">
         <v>2010</v>
       </c>
       <c r="F36" t="s">
         <v>115</v>
       </c>
       <c r="G36">
-        <v>14.0</v>
+        <v>18.0</v>
       </c>
       <c r="H36">
         <v>707</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
         <v>1</v>
       </c>
       <c r="B39" t="s">
         <v>2</v>
       </c>
       <c r="C39" t="s">
         <v>3</v>
       </c>
       <c r="D39" t="s">
         <v>4</v>
       </c>
       <c r="E39" t="s">
         <v>5</v>
@@ -1782,285 +1782,285 @@
       </c>
       <c r="H39" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
         <v>1</v>
       </c>
       <c r="B40" t="s">
         <v>119</v>
       </c>
       <c r="C40" t="s">
         <v>120</v>
       </c>
       <c r="D40" t="s">
         <v>121</v>
       </c>
       <c r="E40">
         <v>2010</v>
       </c>
       <c r="F40" t="s">
         <v>85</v>
       </c>
       <c r="G40">
-        <v>3.0</v>
+        <v>5.0</v>
       </c>
       <c r="H40">
         <v>3303</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
         <v>2</v>
       </c>
       <c r="B41" t="s">
+        <v>33</v>
+      </c>
+      <c r="C41" t="s">
         <v>122</v>
       </c>
-      <c r="C41" t="s">
+      <c r="D41" t="s">
         <v>123</v>
       </c>
-      <c r="D41" t="s">
+      <c r="E41">
+        <v>1978</v>
+      </c>
+      <c r="F41" t="s">
         <v>124</v>
       </c>
-      <c r="E41">
-[...4 lines deleted...]
-      </c>
       <c r="G41">
-        <v>9.0</v>
+        <v>15.0</v>
       </c>
       <c r="H41">
         <v>2400</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
         <v>3</v>
       </c>
       <c r="B42" t="s">
+        <v>125</v>
+      </c>
+      <c r="C42" t="s">
         <v>126</v>
       </c>
-      <c r="C42" t="s">
+      <c r="D42" t="s">
         <v>127</v>
       </c>
-      <c r="D42" t="s">
+      <c r="E42">
+        <v>2008</v>
+      </c>
+      <c r="F42" t="s">
         <v>128</v>
       </c>
-      <c r="E42">
-[...4 lines deleted...]
-      </c>
       <c r="G42">
-        <v>12.0</v>
+        <v>17.0</v>
       </c>
       <c r="H42">
         <v>1872</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
         <v>4</v>
       </c>
       <c r="B43" t="s">
+        <v>129</v>
+      </c>
+      <c r="C43" t="s">
         <v>130</v>
       </c>
-      <c r="C43" t="s">
+      <c r="D43" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="E43">
         <v>1974</v>
       </c>
       <c r="F43" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="G43">
-        <v>13.0</v>
+        <v>17.0</v>
       </c>
       <c r="H43">
         <v>1497</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
         <v>5</v>
       </c>
       <c r="B44" t="s">
-        <v>29</v>
+        <v>133</v>
       </c>
       <c r="C44" t="s">
         <v>134</v>
       </c>
       <c r="D44" t="s">
         <v>135</v>
       </c>
       <c r="E44">
-        <v>1978</v>
+        <v>2008</v>
       </c>
       <c r="F44" t="s">
         <v>136</v>
       </c>
       <c r="G44">
-        <v>14.0</v>
+        <v>18.0</v>
       </c>
       <c r="H44">
         <v>1206</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
         <v>6</v>
       </c>
       <c r="B45" t="s">
         <v>137</v>
       </c>
       <c r="C45" t="s">
         <v>138</v>
       </c>
       <c r="D45" t="s">
         <v>139</v>
       </c>
       <c r="E45">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="F45" t="s">
         <v>140</v>
       </c>
       <c r="G45">
-        <v>15.0</v>
+        <v>19.0</v>
       </c>
       <c r="H45">
         <v>969</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>7</v>
       </c>
       <c r="B46" t="s">
         <v>141</v>
       </c>
       <c r="C46" t="s">
         <v>142</v>
       </c>
       <c r="D46" t="s">
         <v>143</v>
       </c>
       <c r="E46">
         <v>2009</v>
       </c>
       <c r="F46" t="s">
         <v>144</v>
       </c>
       <c r="G46">
-        <v>16.0</v>
+        <v>23.0</v>
       </c>
       <c r="H46">
         <v>768</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>8</v>
       </c>
       <c r="B47" t="s">
         <v>145</v>
       </c>
       <c r="C47" t="s">
         <v>146</v>
       </c>
       <c r="D47" t="s">
         <v>147</v>
       </c>
       <c r="E47">
         <v>2007</v>
       </c>
       <c r="F47" t="s">
         <v>148</v>
       </c>
       <c r="G47">
-        <v>21.0</v>
+        <v>26.0</v>
       </c>
       <c r="H47">
         <v>594</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
         <v>9</v>
       </c>
       <c r="B48" t="s">
         <v>149</v>
       </c>
       <c r="C48" t="s">
         <v>150</v>
       </c>
       <c r="D48" t="s">
         <v>151</v>
       </c>
       <c r="E48">
         <v>2009</v>
       </c>
       <c r="F48" t="s">
         <v>152</v>
       </c>
       <c r="G48">
-        <v>21.0</v>
+        <v>27.0</v>
       </c>
       <c r="H48">
         <v>440</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
         <v>10</v>
       </c>
       <c r="B49" t="s">
         <v>153</v>
       </c>
       <c r="C49" t="s">
         <v>154</v>
       </c>
       <c r="D49" t="s">
         <v>155</v>
       </c>
       <c r="E49">
         <v>2011</v>
       </c>
       <c r="F49" t="s">
         <v>156</v>
       </c>
       <c r="G49">
-        <v>21.0</v>
+        <v>29.0</v>
       </c>
       <c r="H49">
         <v>303</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
         <v>1</v>
       </c>
       <c r="B52" t="s">
         <v>2</v>
       </c>
       <c r="C52" t="s">
         <v>3</v>
       </c>
       <c r="D52" t="s">
         <v>4</v>
       </c>
       <c r="E52" t="s">
         <v>5</v>
@@ -2073,129 +2073,129 @@
       </c>
       <c r="H52" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
         <v>1</v>
       </c>
       <c r="B53" t="s">
         <v>158</v>
       </c>
       <c r="C53" t="s">
         <v>159</v>
       </c>
       <c r="D53" t="s">
         <v>160</v>
       </c>
       <c r="E53">
         <v>2011</v>
       </c>
       <c r="F53" t="s">
         <v>161</v>
       </c>
       <c r="G53">
-        <v>4.0</v>
+        <v>5.0</v>
       </c>
       <c r="H53">
         <v>703</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
         <v>2</v>
       </c>
       <c r="B54" t="s">
         <v>162</v>
       </c>
       <c r="C54" t="s">
         <v>163</v>
       </c>
       <c r="D54" t="s">
         <v>164</v>
       </c>
       <c r="E54">
         <v>2011</v>
       </c>
       <c r="F54" t="s">
         <v>165</v>
       </c>
       <c r="G54">
-        <v>5.0</v>
+        <v>6.0</v>
       </c>
       <c r="H54">
         <v>402</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
         <v>3</v>
       </c>
       <c r="B55" t="s">
         <v>166</v>
       </c>
       <c r="C55" t="s">
         <v>167</v>
       </c>
       <c r="D55" t="s">
         <v>168</v>
       </c>
       <c r="E55">
         <v>2012</v>
       </c>
       <c r="F55" t="s">
         <v>169</v>
       </c>
       <c r="G55">
-        <v>9.0</v>
+        <v>11.0</v>
       </c>
       <c r="H55">
         <v>226</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
         <v>4</v>
       </c>
       <c r="B56" t="s">
         <v>170</v>
       </c>
       <c r="C56" t="s">
         <v>171</v>
       </c>
       <c r="D56" t="s">
         <v>172</v>
       </c>
       <c r="E56">
         <v>2013</v>
       </c>
       <c r="F56" t="s">
         <v>173</v>
       </c>
       <c r="G56">
-        <v>10.0</v>
+        <v>17.0</v>
       </c>
       <c r="H56">
         <v>101</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>