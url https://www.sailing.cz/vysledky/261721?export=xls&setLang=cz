--- v0 (2026-07-19)
+++ v1 (2026-09-21)
@@ -12,344 +12,356 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Optimist</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Loď</t>
   </si>
   <si>
     <t>Reg.č.</t>
   </si>
   <si>
     <t>Jméno</t>
   </si>
   <si>
     <t>Rok.nar.</t>
   </si>
   <si>
     <t>Výsledky rozjížděk</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>L.body</t>
   </si>
   <si>
     <t>CZE 882</t>
   </si>
   <si>
     <t>1702-0290</t>
   </si>
   <si>
     <t>Poustevník Šimon</t>
   </si>
   <si>
-    <t xml:space="preserve">1 1 </t>
+    <t xml:space="preserve">1* 1 1 1 </t>
   </si>
   <si>
     <t>CZE 70</t>
   </si>
   <si>
     <t>1203-0615</t>
   </si>
   <si>
     <t>Ročková Anežka</t>
   </si>
   <si>
-    <t xml:space="preserve">2 2 </t>
+    <t xml:space="preserve">2* 2 2 2 </t>
+  </si>
+  <si>
+    <t>CZE 60</t>
+  </si>
+  <si>
+    <t>1702-0222</t>
+  </si>
+  <si>
+    <t>Kotek Samuel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6* 5 3 4 </t>
   </si>
   <si>
     <t>CZE 829</t>
   </si>
   <si>
     <t>1702-0263</t>
   </si>
   <si>
     <t>Janata Matouš Caspar</t>
   </si>
   <si>
-    <t xml:space="preserve">5 3 </t>
+    <t xml:space="preserve">5* 3 4 5 </t>
+  </si>
+  <si>
+    <t>CZE 801</t>
+  </si>
+  <si>
+    <t>1702-0280</t>
+  </si>
+  <si>
+    <t>Lemperová Anna</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4 7* 6 3 </t>
   </si>
   <si>
     <t>CZE 933</t>
   </si>
   <si>
     <t>1701-0374</t>
   </si>
   <si>
     <t>Novák Tobias</t>
   </si>
   <si>
-    <t xml:space="preserve">3 6 </t>
-[...23 lines deleted...]
-    <t xml:space="preserve">6 5 </t>
+    <t xml:space="preserve">3 6 7* 6 </t>
+  </si>
+  <si>
+    <t>CZE 80</t>
+  </si>
+  <si>
+    <t>1702-0223</t>
+  </si>
+  <si>
+    <t>Kotek Šimon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7 8* 5 7 </t>
   </si>
   <si>
     <t>CZE 797</t>
   </si>
   <si>
     <t>1702-0274</t>
   </si>
   <si>
     <t>Marečková Johanka</t>
   </si>
   <si>
-    <t xml:space="preserve">8 4 </t>
-[...11 lines deleted...]
-    <t xml:space="preserve">7 8 </t>
+    <t xml:space="preserve">8 4 8 10* </t>
+  </si>
+  <si>
+    <t>CZE 826</t>
+  </si>
+  <si>
+    <t>1702-0281</t>
+  </si>
+  <si>
+    <t>Lemperová Barbora</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10* 10 9 8 </t>
   </si>
   <si>
     <t>CZE 102</t>
   </si>
   <si>
     <t>1701-0386</t>
   </si>
   <si>
     <t>Hofreiter Matyáš</t>
   </si>
   <si>
-    <t xml:space="preserve">9 9 </t>
-[...11 lines deleted...]
-    <t xml:space="preserve">10 10 </t>
+    <t xml:space="preserve">9 9 11* 11 </t>
+  </si>
+  <si>
+    <t>CZE 1</t>
+  </si>
+  <si>
+    <t>1703-0270</t>
+  </si>
+  <si>
+    <t>Kramářová Ellen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DNC* DNC 10 9 </t>
   </si>
   <si>
     <t>ILCA 6</t>
   </si>
   <si>
+    <t>CZE 216065</t>
+  </si>
+  <si>
+    <t>1703-0231</t>
+  </si>
+  <si>
+    <t>Hudáková Tereza</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3* 2 2 1 1 </t>
+  </si>
+  <si>
     <t>CZE 219412</t>
   </si>
   <si>
     <t>1701-0337</t>
   </si>
   <si>
     <t>Novák Vojtěch</t>
   </si>
   <si>
-    <t xml:space="preserve">1 3 1 </t>
-[...11 lines deleted...]
-    <t xml:space="preserve">3 2 2 </t>
+    <t xml:space="preserve">1 3 1 DNC* DNC </t>
   </si>
   <si>
     <t>CZE 211345</t>
   </si>
   <si>
     <t>1702-0193</t>
   </si>
   <si>
     <t>Chlumský Tomáš</t>
   </si>
   <si>
-    <t xml:space="preserve">2 4 3 </t>
+    <t xml:space="preserve">2 4 3 2 DNF* </t>
   </si>
   <si>
     <t>CZE 20869</t>
   </si>
   <si>
     <t>1702-0206</t>
   </si>
   <si>
     <t>Povolný Jakub</t>
   </si>
   <si>
-    <t xml:space="preserve">4 1 DNF </t>
+    <t xml:space="preserve">4 1 DNF* DNC DNC </t>
   </si>
   <si>
     <t>ILCA 4</t>
   </si>
   <si>
     <t>CZE 227303</t>
   </si>
   <si>
     <t>1702-0205</t>
   </si>
   <si>
     <t>Chlumská Tereza</t>
   </si>
   <si>
     <t>CZE 217957</t>
   </si>
   <si>
     <t>1609-0312</t>
   </si>
   <si>
     <t>Podrábská Adéla</t>
   </si>
   <si>
-    <t xml:space="preserve">2 3 </t>
+    <t xml:space="preserve">2 3 3 8* </t>
   </si>
   <si>
     <t>CZE 221794</t>
   </si>
   <si>
     <t>2404-0491</t>
   </si>
   <si>
     <t>Grácz Šimon</t>
   </si>
   <si>
-    <t xml:space="preserve">6 2 </t>
+    <t xml:space="preserve">6* 2 2 6 </t>
+  </si>
+  <si>
+    <t>CZE 216806</t>
+  </si>
+  <si>
+    <t>1702-0220</t>
+  </si>
+  <si>
+    <t>Bernt Bartoloměj</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4 5* 4 2 </t>
   </si>
   <si>
     <t>CZE 216574</t>
   </si>
   <si>
     <t>1606-0956</t>
   </si>
   <si>
     <t>Knorr Petr</t>
   </si>
   <si>
-    <t xml:space="preserve">5 4 </t>
-[...11 lines deleted...]
-    <t xml:space="preserve">4 5 </t>
+    <t xml:space="preserve">5 4 7* 3 </t>
   </si>
   <si>
     <t>CZE 225194</t>
   </si>
   <si>
     <t>1609-0272</t>
   </si>
   <si>
     <t>Beerová Anežka</t>
   </si>
   <si>
-    <t xml:space="preserve">3 7 </t>
+    <t xml:space="preserve">3 7* 6 4 </t>
   </si>
   <si>
     <t>CZE 223358</t>
   </si>
   <si>
     <t>1701-0360</t>
   </si>
   <si>
     <t>Nováková Nela</t>
   </si>
   <si>
-    <t xml:space="preserve">7 6 </t>
+    <t xml:space="preserve">7* 6 5 7 </t>
   </si>
   <si>
     <t>CZE 197515</t>
   </si>
   <si>
     <t>1609-0307</t>
   </si>
   <si>
     <t>Nevelöšová Sára</t>
   </si>
   <si>
-    <t xml:space="preserve">8 8 </t>
+    <t xml:space="preserve">8* 8 8 5 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -653,51 +665,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H31"/>
+  <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
@@ -712,661 +724,687 @@
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4">
         <v>2014</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
       <c r="G4">
-        <v>2.0</v>
+        <v>3.0</v>
       </c>
       <c r="H4">
-        <v>2202</v>
+        <v>2285</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
         <v>15</v>
       </c>
       <c r="E5">
         <v>2013</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
       <c r="G5">
-        <v>4.0</v>
+        <v>6.0</v>
       </c>
       <c r="H5">
-        <v>1600</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
         <v>19</v>
       </c>
       <c r="E6">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="F6" t="s">
         <v>20</v>
       </c>
       <c r="G6">
-        <v>8.0</v>
+        <v>12.0</v>
       </c>
       <c r="H6">
-        <v>1248</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
         <v>21</v>
       </c>
       <c r="C7" t="s">
         <v>22</v>
       </c>
       <c r="D7" t="s">
         <v>23</v>
       </c>
       <c r="E7">
-        <v>2016</v>
+        <v>2012</v>
       </c>
       <c r="F7" t="s">
         <v>24</v>
       </c>
       <c r="G7">
-        <v>9.0</v>
+        <v>12.0</v>
       </c>
       <c r="H7">
-        <v>998</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
         <v>25</v>
       </c>
       <c r="C8" t="s">
         <v>26</v>
       </c>
       <c r="D8" t="s">
         <v>27</v>
       </c>
       <c r="E8">
         <v>2014</v>
       </c>
       <c r="F8" t="s">
         <v>28</v>
       </c>
       <c r="G8">
-        <v>11.0</v>
+        <v>13.0</v>
       </c>
       <c r="H8">
-        <v>804</v>
+        <v>887</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
         <v>29</v>
       </c>
       <c r="C9" t="s">
         <v>30</v>
       </c>
       <c r="D9" t="s">
         <v>31</v>
       </c>
       <c r="E9">
-        <v>2013</v>
+        <v>2016</v>
       </c>
       <c r="F9" t="s">
         <v>32</v>
       </c>
       <c r="G9">
-        <v>11.0</v>
+        <v>15.0</v>
       </c>
       <c r="H9">
-        <v>646</v>
+        <v>728</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
         <v>33</v>
       </c>
       <c r="C10" t="s">
         <v>34</v>
       </c>
       <c r="D10" t="s">
         <v>35</v>
       </c>
       <c r="E10">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="F10" t="s">
         <v>36</v>
       </c>
       <c r="G10">
-        <v>12.0</v>
+        <v>19.0</v>
       </c>
       <c r="H10">
-        <v>512</v>
+        <v>595</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
         <v>37</v>
       </c>
       <c r="C11" t="s">
         <v>38</v>
       </c>
       <c r="D11" t="s">
         <v>39</v>
       </c>
       <c r="E11">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="F11" t="s">
         <v>40</v>
       </c>
       <c r="G11">
-        <v>15.0</v>
+        <v>20.0</v>
       </c>
       <c r="H11">
-        <v>396</v>
+        <v>479</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>41</v>
       </c>
       <c r="C12" t="s">
         <v>42</v>
       </c>
       <c r="D12" t="s">
         <v>43</v>
       </c>
       <c r="E12">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="F12" t="s">
         <v>44</v>
       </c>
       <c r="G12">
-        <v>18.0</v>
+        <v>27.0</v>
       </c>
       <c r="H12">
-        <v>294</v>
+        <v>376</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" t="s">
         <v>45</v>
       </c>
       <c r="C13" t="s">
         <v>46</v>
       </c>
       <c r="D13" t="s">
         <v>47</v>
       </c>
       <c r="E13">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="F13" t="s">
         <v>48</v>
       </c>
       <c r="G13">
-        <v>20.0</v>
+        <v>29.0</v>
       </c>
       <c r="H13">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14">
+        <v>11</v>
+      </c>
+      <c r="B14" t="s">
+        <v>49</v>
+      </c>
+      <c r="C14" t="s">
+        <v>50</v>
+      </c>
+      <c r="D14" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14">
+        <v>2014</v>
+      </c>
+      <c r="F14" t="s">
+        <v>52</v>
+      </c>
+      <c r="G14">
+        <v>31.0</v>
+      </c>
+      <c r="H14">
         <v>202</v>
-      </c>
-[...3 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
         <v>1</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B17" t="s">
         <v>2</v>
       </c>
-      <c r="C16" t="s">
+      <c r="C17" t="s">
         <v>3</v>
       </c>
-      <c r="D16" t="s">
+      <c r="D17" t="s">
         <v>4</v>
       </c>
-      <c r="E16" t="s">
+      <c r="E17" t="s">
         <v>5</v>
       </c>
-      <c r="F16" t="s">
+      <c r="F17" t="s">
         <v>6</v>
       </c>
-      <c r="G16" t="s">
+      <c r="G17" t="s">
         <v>7</v>
       </c>
-      <c r="H16" t="s">
+      <c r="H17" t="s">
         <v>8</v>
-      </c>
-[...24 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B18" t="s">
         <v>54</v>
       </c>
       <c r="C18" t="s">
         <v>55</v>
       </c>
       <c r="D18" t="s">
         <v>56</v>
       </c>
       <c r="E18">
         <v>2000</v>
       </c>
       <c r="F18" t="s">
         <v>57</v>
       </c>
       <c r="G18">
-        <v>7.0</v>
+        <v>6.0</v>
       </c>
       <c r="H18">
-        <v>402</v>
+        <v>703</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B19" t="s">
         <v>58</v>
       </c>
       <c r="C19" t="s">
         <v>59</v>
       </c>
       <c r="D19" t="s">
         <v>60</v>
       </c>
       <c r="E19">
         <v>2008</v>
       </c>
       <c r="F19" t="s">
         <v>61</v>
       </c>
       <c r="G19">
-        <v>9.0</v>
+        <v>10.0</v>
       </c>
       <c r="H19">
-        <v>226</v>
+        <v>402</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B20" t="s">
         <v>62</v>
       </c>
       <c r="C20" t="s">
         <v>63</v>
       </c>
       <c r="D20" t="s">
         <v>64</v>
       </c>
       <c r="E20">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="F20" t="s">
         <v>65</v>
       </c>
       <c r="G20">
-        <v>10.0</v>
+        <v>11.0</v>
       </c>
       <c r="H20">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21">
+        <v>4</v>
+      </c>
+      <c r="B21" t="s">
+        <v>66</v>
+      </c>
+      <c r="C21" t="s">
+        <v>67</v>
+      </c>
+      <c r="D21" t="s">
+        <v>68</v>
+      </c>
+      <c r="E21">
+        <v>2009</v>
+      </c>
+      <c r="F21" t="s">
+        <v>69</v>
+      </c>
+      <c r="G21">
+        <v>15.0</v>
+      </c>
+      <c r="H21">
         <v>101</v>
-      </c>
-[...3 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
         <v>1</v>
       </c>
-      <c r="B23" t="s">
+      <c r="B24" t="s">
         <v>2</v>
       </c>
-      <c r="C23" t="s">
+      <c r="C24" t="s">
         <v>3</v>
       </c>
-      <c r="D23" t="s">
+      <c r="D24" t="s">
         <v>4</v>
       </c>
-      <c r="E23" t="s">
+      <c r="E24" t="s">
         <v>5</v>
       </c>
-      <c r="F23" t="s">
+      <c r="F24" t="s">
         <v>6</v>
       </c>
-      <c r="G23" t="s">
+      <c r="G24" t="s">
         <v>7</v>
       </c>
-      <c r="H23" t="s">
+      <c r="H24" t="s">
         <v>8</v>
-      </c>
-[...24 lines deleted...]
-        <v>2008</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B25" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C25" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D25" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E25">
-        <v>2007</v>
+        <v>2010</v>
       </c>
       <c r="F25" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="G25">
-        <v>5.0</v>
+        <v>3.0</v>
       </c>
       <c r="H25">
-        <v>1406</v>
+        <v>2008</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B26" t="s">
         <v>74</v>
       </c>
       <c r="C26" t="s">
         <v>75</v>
       </c>
       <c r="D26" t="s">
         <v>76</v>
       </c>
       <c r="E26">
-        <v>2013</v>
+        <v>2007</v>
       </c>
       <c r="F26" t="s">
         <v>77</v>
       </c>
       <c r="G26">
         <v>8.0</v>
       </c>
       <c r="H26">
-        <v>1054</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B27" t="s">
         <v>78</v>
       </c>
       <c r="C27" t="s">
         <v>79</v>
       </c>
       <c r="D27" t="s">
         <v>80</v>
       </c>
       <c r="E27">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="F27" t="s">
         <v>81</v>
       </c>
       <c r="G27">
-        <v>9.0</v>
+        <v>10.0</v>
       </c>
       <c r="H27">
-        <v>804</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B28" t="s">
         <v>82</v>
       </c>
       <c r="C28" t="s">
         <v>83</v>
       </c>
       <c r="D28" t="s">
         <v>84</v>
       </c>
       <c r="E28">
         <v>2009</v>
       </c>
       <c r="F28" t="s">
         <v>85</v>
       </c>
       <c r="G28">
-        <v>9.0</v>
+        <v>10.0</v>
       </c>
       <c r="H28">
-        <v>610</v>
+        <v>804</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B29" t="s">
         <v>86</v>
       </c>
       <c r="C29" t="s">
         <v>87</v>
       </c>
       <c r="D29" t="s">
         <v>88</v>
       </c>
       <c r="E29">
         <v>2009</v>
       </c>
       <c r="F29" t="s">
         <v>89</v>
       </c>
       <c r="G29">
-        <v>10.0</v>
+        <v>12.0</v>
       </c>
       <c r="H29">
-        <v>452</v>
+        <v>610</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B30" t="s">
         <v>90</v>
       </c>
       <c r="C30" t="s">
         <v>91</v>
       </c>
       <c r="D30" t="s">
         <v>92</v>
       </c>
       <c r="E30">
-        <v>2013</v>
+        <v>2009</v>
       </c>
       <c r="F30" t="s">
         <v>93</v>
       </c>
       <c r="G30">
         <v>13.0</v>
       </c>
       <c r="H30">
-        <v>318</v>
+        <v>452</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B31" t="s">
         <v>94</v>
       </c>
       <c r="C31" t="s">
         <v>95</v>
       </c>
       <c r="D31" t="s">
         <v>96</v>
       </c>
       <c r="E31">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="F31" t="s">
         <v>97</v>
       </c>
       <c r="G31">
-        <v>16.0</v>
+        <v>18.0</v>
       </c>
       <c r="H31">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32">
+        <v>8</v>
+      </c>
+      <c r="B32" t="s">
+        <v>98</v>
+      </c>
+      <c r="C32" t="s">
+        <v>99</v>
+      </c>
+      <c r="D32" t="s">
+        <v>100</v>
+      </c>
+      <c r="E32">
+        <v>2014</v>
+      </c>
+      <c r="F32" t="s">
+        <v>101</v>
+      </c>
+      <c r="G32">
+        <v>21.0</v>
+      </c>
+      <c r="H32">
         <v>202</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>