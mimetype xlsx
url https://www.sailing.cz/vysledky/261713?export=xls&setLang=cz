--- v0 (2026-09-06)
+++ v1 (2026-10-22)
@@ -50,450 +50,450 @@
   <si>
     <t>Jméno</t>
   </si>
   <si>
     <t>Rok.nar.</t>
   </si>
   <si>
     <t>Výsledky rozjížděk</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>L.body</t>
   </si>
   <si>
     <t>CZE 554</t>
   </si>
   <si>
     <t>1301-0074</t>
   </si>
   <si>
     <t>Sivý Josef</t>
   </si>
   <si>
-    <t xml:space="preserve">1 3* 3 1 </t>
+    <t xml:space="preserve">1 3* 3 1 2 </t>
   </si>
   <si>
     <t>1301-0094</t>
   </si>
   <si>
     <t>Sivý Dalibor</t>
   </si>
   <si>
     <t>CZE 412</t>
   </si>
   <si>
     <t>1702-0039</t>
   </si>
   <si>
     <t>Vacula Martin</t>
   </si>
   <si>
-    <t xml:space="preserve">2* 2 2 2 </t>
+    <t xml:space="preserve">2* 2 2 2 1 </t>
   </si>
   <si>
     <t>1701-0163</t>
   </si>
   <si>
     <t>Hendrych Václav</t>
   </si>
   <si>
     <t>CZE 553</t>
   </si>
   <si>
     <t>1702-0049</t>
   </si>
   <si>
     <t>Moudrý Miroslav</t>
   </si>
   <si>
-    <t xml:space="preserve">3 4* 1 3 </t>
+    <t xml:space="preserve">3 4 1 3 6* </t>
   </si>
   <si>
     <t>1701-0135</t>
   </si>
   <si>
     <t>Moucha Pavel</t>
   </si>
   <si>
+    <t>CZE 4268</t>
+  </si>
+  <si>
+    <t>1524-0010</t>
+  </si>
+  <si>
+    <t>Kacálek Zdeněk</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5 5 4 6* 4 </t>
+  </si>
+  <si>
+    <t>1524-0014</t>
+  </si>
+  <si>
+    <t>Kacálková Jitka</t>
+  </si>
+  <si>
+    <t>CZE 523</t>
+  </si>
+  <si>
+    <t>1301-0232</t>
+  </si>
+  <si>
+    <t>Sivý Filip</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4 6 7* 5 5 </t>
+  </si>
+  <si>
+    <t>1301-0501</t>
+  </si>
+  <si>
+    <t>Sivý Daniel</t>
+  </si>
+  <si>
     <t>CZE 4233</t>
   </si>
   <si>
     <t>1306-0009</t>
   </si>
   <si>
     <t>Brůžek František</t>
   </si>
   <si>
-    <t xml:space="preserve">7 1 6 8* </t>
+    <t xml:space="preserve">7 1 6 8 11* </t>
   </si>
   <si>
     <t>1701-0363</t>
   </si>
   <si>
     <t>Vinterlíková Karolína</t>
   </si>
   <si>
-    <t>CZE 4268</t>
-[...16 lines deleted...]
-  <si>
     <t>CZE 655</t>
   </si>
   <si>
     <t>1206-0094</t>
   </si>
   <si>
     <t>Svoboda Petr</t>
   </si>
   <si>
-    <t xml:space="preserve">6 10* 5 4 </t>
+    <t xml:space="preserve">6 10* 5 4 7 </t>
   </si>
   <si>
     <t>1206-0346</t>
   </si>
   <si>
     <t>Bulušek Jiří</t>
   </si>
   <si>
-    <t>CZE 523</t>
-[...16 lines deleted...]
-  <si>
     <t>CZE 555</t>
   </si>
   <si>
     <t>1701-0196</t>
   </si>
   <si>
     <t>Richter Zdeněk</t>
   </si>
   <si>
-    <t xml:space="preserve">8 7 10* 7 </t>
+    <t xml:space="preserve">8 7 10* 7 3 </t>
   </si>
   <si>
     <t>1701-0336</t>
   </si>
   <si>
     <t>Novák Adam</t>
   </si>
   <si>
     <t>CZE 95</t>
   </si>
   <si>
     <t>1301-0212</t>
   </si>
   <si>
     <t>Němec Jiří</t>
   </si>
   <si>
-    <t xml:space="preserve">10 13* 8 9 </t>
+    <t xml:space="preserve">10 13* 8 9 8 </t>
   </si>
   <si>
     <t>1301-0333</t>
   </si>
   <si>
     <t>Trenda Karel</t>
   </si>
   <si>
+    <t>CZE 595</t>
+  </si>
+  <si>
+    <t>1203-0450</t>
+  </si>
+  <si>
+    <t>Čermák Josef</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11* 9 11 10 10 </t>
+  </si>
+  <si>
+    <t>1206-0321</t>
+  </si>
+  <si>
+    <t>Svoboda Pavel</t>
+  </si>
+  <si>
     <t>CZE 559</t>
   </si>
   <si>
     <t>1701-0122</t>
   </si>
   <si>
     <t>Kala Roman</t>
   </si>
   <si>
-    <t xml:space="preserve">13 8 9 DNC* </t>
+    <t xml:space="preserve">13 8 9 DNC* 12 </t>
   </si>
   <si>
     <t>1701-0257</t>
   </si>
   <si>
     <t>Richtr Zdeněk</t>
   </si>
   <si>
-    <t>CZE 595</t>
-[...16 lines deleted...]
-  <si>
     <t>CZE 951</t>
   </si>
   <si>
     <t>1301-0233</t>
   </si>
   <si>
     <t>Žíla Jiří</t>
   </si>
   <si>
-    <t xml:space="preserve">12 11 12 DNC* </t>
+    <t xml:space="preserve">12 11 12 DNC* 9 </t>
   </si>
   <si>
     <t>1301-0335</t>
   </si>
   <si>
     <t>Žílová Pavla</t>
   </si>
   <si>
+    <t>CZE 3857</t>
+  </si>
+  <si>
+    <t>1206-0330</t>
+  </si>
+  <si>
+    <t>Boháček David</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14* 14 14 11 14 </t>
+  </si>
+  <si>
+    <t>1206-0510</t>
+  </si>
+  <si>
+    <t>Vraný Ondřej</t>
+  </si>
+  <si>
+    <t>CZE 549</t>
+  </si>
+  <si>
+    <t>1702-0271</t>
+  </si>
+  <si>
+    <t>Veselý Jaromír</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DNF* 15 13 12 13 </t>
+  </si>
+  <si>
+    <t>1702-0272</t>
+  </si>
+  <si>
+    <t>Šmeral David</t>
+  </si>
+  <si>
     <t>CZE 560</t>
   </si>
   <si>
     <t>1304-0208</t>
   </si>
   <si>
     <t>Valenta Jan</t>
   </si>
   <si>
-    <t xml:space="preserve">9 12 DNF* DNC </t>
+    <t xml:space="preserve">9 12 DNF* DNC DNC </t>
   </si>
   <si>
     <t>1304-0207</t>
   </si>
   <si>
     <t>Dušek Josef</t>
   </si>
   <si>
-    <t>CZE 3857</t>
-[...34 lines deleted...]
-  <si>
     <t>CZE 299</t>
   </si>
   <si>
     <t>1304-0289</t>
   </si>
   <si>
     <t>Raff Alisa</t>
   </si>
   <si>
-    <t xml:space="preserve">15 16 15 DNF* </t>
+    <t xml:space="preserve">15 16 15 DNF* DNC </t>
   </si>
   <si>
     <t>1203-0224</t>
   </si>
   <si>
     <t>Seibt Miloš</t>
   </si>
   <si>
     <t>Vaurien</t>
   </si>
   <si>
+    <t>CZE 36030</t>
+  </si>
+  <si>
+    <t>2104-0073</t>
+  </si>
+  <si>
+    <t>Kubík Michal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 1 3 DNF* 1 </t>
+  </si>
+  <si>
+    <t>2104-0145</t>
+  </si>
+  <si>
+    <t>Kubíková Dana</t>
+  </si>
+  <si>
     <t>CZE 35970</t>
   </si>
   <si>
     <t>2205-0067</t>
   </si>
   <si>
     <t>Indrák Jiří</t>
   </si>
   <si>
-    <t xml:space="preserve">1 3* 2 1 </t>
+    <t xml:space="preserve">1 3 2 1 4* </t>
   </si>
   <si>
     <t>2205-0078</t>
   </si>
   <si>
     <t>Hanák Jakub</t>
   </si>
   <si>
     <t>CZE 35835</t>
   </si>
   <si>
     <t>1705-0166</t>
   </si>
   <si>
     <t>Šercl Miroslav</t>
   </si>
   <si>
-    <t xml:space="preserve">4* 2 1 3 </t>
+    <t xml:space="preserve">4 2 1 3 5* </t>
   </si>
   <si>
     <t>1705-0210</t>
   </si>
   <si>
     <t>Michalíková Petra</t>
   </si>
   <si>
-    <t>CZE 36030</t>
-[...16 lines deleted...]
-  <si>
     <t>CZE 28645</t>
   </si>
   <si>
     <t>2106-0241</t>
   </si>
   <si>
     <t>Vacula Jan</t>
   </si>
   <si>
-    <t xml:space="preserve">3 4 6* 2 </t>
+    <t xml:space="preserve">3 4 6* 2 2 </t>
   </si>
   <si>
     <t>7014-0057</t>
   </si>
   <si>
     <t>Machovská Lucie</t>
   </si>
   <si>
+    <t>CZE 32140</t>
+  </si>
+  <si>
+    <t>1705-0105</t>
+  </si>
+  <si>
+    <t>Havrda Luboš</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5 6* 5 5 3 </t>
+  </si>
+  <si>
+    <t>7014-0118</t>
+  </si>
+  <si>
+    <t>Pokorná Michaela</t>
+  </si>
+  <si>
     <t>CZE 36245</t>
   </si>
   <si>
     <t>2301-0254</t>
   </si>
   <si>
     <t>Pokorný Jiří</t>
   </si>
   <si>
-    <t xml:space="preserve">DNC* 5 4 4 </t>
+    <t xml:space="preserve">DNC* 5 4 4 6 </t>
   </si>
   <si>
     <t>1705-0197</t>
   </si>
   <si>
     <t>Zimová Martina</t>
   </si>
   <si>
-    <t>CZE 32140</t>
-[...16 lines deleted...]
-  <si>
     <t>CZE 241</t>
   </si>
   <si>
     <t>1705-0130</t>
   </si>
   <si>
     <t>Hegr Vlastimil</t>
   </si>
   <si>
-    <t xml:space="preserve">DNC* DNC DNF 6 </t>
+    <t xml:space="preserve">DNC* DNC DNF 6 7 </t>
   </si>
   <si>
     <t>1705-0205</t>
   </si>
   <si>
     <t>Hegrová Naďa</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -862,1252 +862,1252 @@
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4">
         <v>1966</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
       <c r="G4">
-        <v>5.0</v>
+        <v>7.0</v>
       </c>
       <c r="H4">
         <v>9136</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>14</v>
       </c>
       <c r="E5">
         <v>1969</v>
       </c>
       <c r="F5" t="s">
         <v>12</v>
       </c>
       <c r="G5">
-        <v>5.0</v>
+        <v>7.0</v>
       </c>
       <c r="H5">
         <v>9136</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>17</v>
       </c>
       <c r="E6">
         <v>1968</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
       <c r="G6">
-        <v>6.0</v>
+        <v>7.0</v>
       </c>
       <c r="H6">
         <v>7029</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7" t="s">
         <v>20</v>
       </c>
       <c r="E7">
         <v>1971</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
       <c r="G7">
-        <v>6.0</v>
+        <v>7.0</v>
       </c>
       <c r="H7">
         <v>7029</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8" t="s">
         <v>23</v>
       </c>
       <c r="E8">
         <v>1973</v>
       </c>
       <c r="F8" t="s">
         <v>24</v>
       </c>
       <c r="G8">
-        <v>7.0</v>
+        <v>11.0</v>
       </c>
       <c r="H8">
         <v>5796</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>3</v>
       </c>
       <c r="B9" t="s">
         <v>21</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9">
         <v>1969</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
       <c r="G9">
-        <v>7.0</v>
+        <v>11.0</v>
       </c>
       <c r="H9">
         <v>5796</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>4</v>
       </c>
       <c r="B10" t="s">
         <v>27</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10" t="s">
         <v>29</v>
       </c>
       <c r="E10">
-        <v>1988</v>
+        <v>1961</v>
       </c>
       <c r="F10" t="s">
         <v>30</v>
       </c>
       <c r="G10">
-        <v>14.0</v>
+        <v>18.0</v>
       </c>
       <c r="H10">
         <v>4921</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11" t="s">
         <v>27</v>
       </c>
       <c r="C11" t="s">
         <v>31</v>
       </c>
       <c r="D11" t="s">
         <v>32</v>
       </c>
       <c r="E11">
-        <v>2002</v>
+        <v>1965</v>
       </c>
       <c r="F11" t="s">
         <v>30</v>
       </c>
       <c r="G11">
-        <v>14.0</v>
+        <v>18.0</v>
       </c>
       <c r="H11">
         <v>4921</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12" t="s">
         <v>33</v>
       </c>
       <c r="C12" t="s">
         <v>34</v>
       </c>
       <c r="D12" t="s">
         <v>35</v>
       </c>
       <c r="E12">
-        <v>1961</v>
+        <v>1992</v>
       </c>
       <c r="F12" t="s">
         <v>36</v>
       </c>
       <c r="G12">
-        <v>14.0</v>
+        <v>20.0</v>
       </c>
       <c r="H12">
         <v>4243</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>5</v>
       </c>
       <c r="B13" t="s">
         <v>33</v>
       </c>
       <c r="C13" t="s">
         <v>37</v>
       </c>
       <c r="D13" t="s">
         <v>38</v>
       </c>
       <c r="E13">
-        <v>1965</v>
+        <v>1998</v>
       </c>
       <c r="F13" t="s">
         <v>36</v>
       </c>
       <c r="G13">
-        <v>14.0</v>
+        <v>20.0</v>
       </c>
       <c r="H13">
         <v>4243</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>6</v>
       </c>
       <c r="B14" t="s">
         <v>39</v>
       </c>
       <c r="C14" t="s">
         <v>40</v>
       </c>
       <c r="D14" t="s">
         <v>41</v>
       </c>
       <c r="E14">
-        <v>1969</v>
+        <v>1988</v>
       </c>
       <c r="F14" t="s">
         <v>42</v>
       </c>
       <c r="G14">
-        <v>15.0</v>
+        <v>22.0</v>
       </c>
       <c r="H14">
         <v>3689</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>6</v>
       </c>
       <c r="B15" t="s">
         <v>39</v>
       </c>
       <c r="C15" t="s">
         <v>43</v>
       </c>
       <c r="D15" t="s">
         <v>44</v>
       </c>
       <c r="E15">
-        <v>1978</v>
+        <v>2002</v>
       </c>
       <c r="F15" t="s">
         <v>42</v>
       </c>
       <c r="G15">
-        <v>15.0</v>
+        <v>22.0</v>
       </c>
       <c r="H15">
         <v>3689</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>7</v>
       </c>
       <c r="B16" t="s">
         <v>45</v>
       </c>
       <c r="C16" t="s">
         <v>46</v>
       </c>
       <c r="D16" t="s">
         <v>47</v>
       </c>
       <c r="E16">
-        <v>1992</v>
+        <v>1969</v>
       </c>
       <c r="F16" t="s">
         <v>48</v>
       </c>
       <c r="G16">
-        <v>15.0</v>
+        <v>22.0</v>
       </c>
       <c r="H16">
         <v>3220</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>7</v>
       </c>
       <c r="B17" t="s">
         <v>45</v>
       </c>
       <c r="C17" t="s">
         <v>49</v>
       </c>
       <c r="D17" t="s">
         <v>50</v>
       </c>
       <c r="E17">
-        <v>1998</v>
+        <v>1978</v>
       </c>
       <c r="F17" t="s">
         <v>48</v>
       </c>
       <c r="G17">
-        <v>15.0</v>
+        <v>22.0</v>
       </c>
       <c r="H17">
         <v>3220</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>8</v>
       </c>
       <c r="B18" t="s">
         <v>51</v>
       </c>
       <c r="C18" t="s">
         <v>52</v>
       </c>
       <c r="D18" t="s">
         <v>53</v>
       </c>
       <c r="E18">
         <v>1979</v>
       </c>
       <c r="F18" t="s">
         <v>54</v>
       </c>
       <c r="G18">
-        <v>22.0</v>
+        <v>25.0</v>
       </c>
       <c r="H18">
         <v>2814</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>8</v>
       </c>
       <c r="B19" t="s">
         <v>51</v>
       </c>
       <c r="C19" t="s">
         <v>55</v>
       </c>
       <c r="D19" t="s">
         <v>56</v>
       </c>
       <c r="E19">
         <v>2008</v>
       </c>
       <c r="F19" t="s">
         <v>54</v>
       </c>
       <c r="G19">
-        <v>22.0</v>
+        <v>25.0</v>
       </c>
       <c r="H19">
         <v>2814</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>9</v>
       </c>
       <c r="B20" t="s">
         <v>57</v>
       </c>
       <c r="C20" t="s">
         <v>58</v>
       </c>
       <c r="D20" t="s">
         <v>59</v>
       </c>
       <c r="E20">
         <v>1961</v>
       </c>
       <c r="F20" t="s">
         <v>60</v>
       </c>
       <c r="G20">
-        <v>27.0</v>
+        <v>35.0</v>
       </c>
       <c r="H20">
         <v>2456</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>9</v>
       </c>
       <c r="B21" t="s">
         <v>57</v>
       </c>
       <c r="C21" t="s">
         <v>61</v>
       </c>
       <c r="D21" t="s">
         <v>62</v>
       </c>
       <c r="E21">
         <v>1981</v>
       </c>
       <c r="F21" t="s">
         <v>60</v>
       </c>
       <c r="G21">
-        <v>27.0</v>
+        <v>35.0</v>
       </c>
       <c r="H21">
         <v>2456</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>10</v>
       </c>
       <c r="B22" t="s">
         <v>63</v>
       </c>
       <c r="C22" t="s">
         <v>64</v>
       </c>
       <c r="D22" t="s">
         <v>65</v>
       </c>
       <c r="E22">
-        <v>1963</v>
+        <v>1983</v>
       </c>
       <c r="F22" t="s">
         <v>66</v>
       </c>
       <c r="G22">
-        <v>30.0</v>
+        <v>40.0</v>
       </c>
       <c r="H22">
         <v>2136</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>10</v>
       </c>
       <c r="B23" t="s">
         <v>63</v>
       </c>
       <c r="C23" t="s">
         <v>67</v>
       </c>
       <c r="D23" t="s">
         <v>68</v>
       </c>
       <c r="E23">
-        <v>1953</v>
+        <v>1974</v>
       </c>
       <c r="F23" t="s">
         <v>66</v>
       </c>
       <c r="G23">
-        <v>30.0</v>
+        <v>40.0</v>
       </c>
       <c r="H23">
         <v>2136</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>11</v>
       </c>
       <c r="B24" t="s">
         <v>69</v>
       </c>
       <c r="C24" t="s">
         <v>70</v>
       </c>
       <c r="D24" t="s">
         <v>71</v>
       </c>
       <c r="E24">
-        <v>1983</v>
+        <v>1963</v>
       </c>
       <c r="F24" t="s">
         <v>72</v>
       </c>
       <c r="G24">
-        <v>30.0</v>
+        <v>42.0</v>
       </c>
       <c r="H24">
         <v>1846</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>11</v>
       </c>
       <c r="B25" t="s">
         <v>69</v>
       </c>
       <c r="C25" t="s">
         <v>73</v>
       </c>
       <c r="D25" t="s">
         <v>74</v>
       </c>
       <c r="E25">
-        <v>1974</v>
+        <v>1953</v>
       </c>
       <c r="F25" t="s">
         <v>72</v>
       </c>
       <c r="G25">
-        <v>30.0</v>
+        <v>42.0</v>
       </c>
       <c r="H25">
         <v>1846</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>12</v>
       </c>
       <c r="B26" t="s">
         <v>75</v>
       </c>
       <c r="C26" t="s">
         <v>76</v>
       </c>
       <c r="D26" t="s">
         <v>77</v>
       </c>
       <c r="E26">
         <v>1994</v>
       </c>
       <c r="F26" t="s">
         <v>78</v>
       </c>
       <c r="G26">
-        <v>35.0</v>
+        <v>44.0</v>
       </c>
       <c r="H26">
         <v>1582</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>12</v>
       </c>
       <c r="B27" t="s">
         <v>75</v>
       </c>
       <c r="C27" t="s">
         <v>79</v>
       </c>
       <c r="D27" t="s">
         <v>80</v>
       </c>
       <c r="E27">
         <v>1996</v>
       </c>
       <c r="F27" t="s">
         <v>78</v>
       </c>
       <c r="G27">
-        <v>35.0</v>
+        <v>44.0</v>
       </c>
       <c r="H27">
         <v>1582</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>13</v>
       </c>
       <c r="B28" t="s">
         <v>81</v>
       </c>
       <c r="C28" t="s">
         <v>82</v>
       </c>
       <c r="D28" t="s">
         <v>83</v>
       </c>
       <c r="E28">
-        <v>1993</v>
+        <v>1979</v>
       </c>
       <c r="F28" t="s">
         <v>84</v>
       </c>
       <c r="G28">
-        <v>38.0</v>
+        <v>53.0</v>
       </c>
       <c r="H28">
         <v>1338</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>13</v>
       </c>
       <c r="B29" t="s">
         <v>81</v>
       </c>
       <c r="C29" t="s">
         <v>85</v>
       </c>
       <c r="D29" t="s">
         <v>86</v>
       </c>
       <c r="E29">
-        <v>1992</v>
+        <v>1984</v>
       </c>
       <c r="F29" t="s">
         <v>84</v>
       </c>
       <c r="G29">
-        <v>38.0</v>
+        <v>53.0</v>
       </c>
       <c r="H29">
         <v>1338</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>87</v>
       </c>
       <c r="C30" t="s">
         <v>88</v>
       </c>
       <c r="D30" t="s">
         <v>89</v>
       </c>
       <c r="E30">
-        <v>1979</v>
+        <v>1955</v>
       </c>
       <c r="F30" t="s">
         <v>90</v>
       </c>
       <c r="G30">
-        <v>39.0</v>
+        <v>53.0</v>
       </c>
       <c r="H30">
         <v>1113</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>87</v>
       </c>
       <c r="C31" t="s">
         <v>91</v>
       </c>
       <c r="D31" t="s">
         <v>92</v>
       </c>
       <c r="E31">
-        <v>1984</v>
+        <v>1957</v>
       </c>
       <c r="F31" t="s">
         <v>90</v>
       </c>
       <c r="G31">
-        <v>39.0</v>
+        <v>53.0</v>
       </c>
       <c r="H31">
         <v>1113</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
         <v>15</v>
       </c>
       <c r="B32" t="s">
         <v>93</v>
       </c>
       <c r="C32" t="s">
         <v>94</v>
       </c>
       <c r="D32" t="s">
         <v>95</v>
       </c>
       <c r="E32">
-        <v>1955</v>
+        <v>1993</v>
       </c>
       <c r="F32" t="s">
         <v>96</v>
       </c>
       <c r="G32">
-        <v>40.0</v>
+        <v>55.0</v>
       </c>
       <c r="H32">
         <v>903</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
         <v>15</v>
       </c>
       <c r="B33" t="s">
         <v>93</v>
       </c>
       <c r="C33" t="s">
         <v>97</v>
       </c>
       <c r="D33" t="s">
         <v>98</v>
       </c>
       <c r="E33">
-        <v>1957</v>
+        <v>1992</v>
       </c>
       <c r="F33" t="s">
         <v>96</v>
       </c>
       <c r="G33">
-        <v>40.0</v>
+        <v>55.0</v>
       </c>
       <c r="H33">
         <v>903</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
         <v>16</v>
       </c>
       <c r="B34" t="s">
         <v>99</v>
       </c>
       <c r="C34" t="s">
         <v>100</v>
       </c>
       <c r="D34" t="s">
         <v>101</v>
       </c>
       <c r="E34">
         <v>1998</v>
       </c>
       <c r="F34" t="s">
         <v>102</v>
       </c>
       <c r="G34">
-        <v>46.0</v>
+        <v>63.0</v>
       </c>
       <c r="H34">
         <v>707</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
         <v>16</v>
       </c>
       <c r="B35" t="s">
         <v>99</v>
       </c>
       <c r="C35" t="s">
         <v>103</v>
       </c>
       <c r="D35" t="s">
         <v>104</v>
       </c>
       <c r="E35">
         <v>1961</v>
       </c>
       <c r="F35" t="s">
         <v>102</v>
       </c>
       <c r="G35">
-        <v>46.0</v>
+        <v>63.0</v>
       </c>
       <c r="H35">
         <v>707</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>1</v>
       </c>
       <c r="B38" t="s">
         <v>2</v>
       </c>
       <c r="C38" t="s">
         <v>3</v>
       </c>
       <c r="D38" t="s">
         <v>4</v>
       </c>
       <c r="E38" t="s">
         <v>5</v>
       </c>
       <c r="F38" t="s">
         <v>6</v>
       </c>
       <c r="G38" t="s">
         <v>7</v>
       </c>
       <c r="H38" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
         <v>1</v>
       </c>
       <c r="B39" t="s">
         <v>106</v>
       </c>
       <c r="C39" t="s">
         <v>107</v>
       </c>
       <c r="D39" t="s">
         <v>108</v>
       </c>
       <c r="E39">
-        <v>1998</v>
+        <v>1966</v>
       </c>
       <c r="F39" t="s">
         <v>109</v>
       </c>
       <c r="G39">
-        <v>4.0</v>
+        <v>7.0</v>
       </c>
       <c r="H39">
         <v>6623</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
         <v>1</v>
       </c>
       <c r="B40" t="s">
         <v>106</v>
       </c>
       <c r="C40" t="s">
         <v>110</v>
       </c>
       <c r="D40" t="s">
         <v>111</v>
       </c>
       <c r="E40">
-        <v>2007</v>
+        <v>1969</v>
       </c>
       <c r="F40" t="s">
         <v>109</v>
       </c>
       <c r="G40">
-        <v>4.0</v>
+        <v>7.0</v>
       </c>
       <c r="H40">
         <v>6623</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
         <v>2</v>
       </c>
       <c r="B41" t="s">
         <v>112</v>
       </c>
       <c r="C41" t="s">
         <v>113</v>
       </c>
       <c r="D41" t="s">
         <v>114</v>
       </c>
       <c r="E41">
-        <v>1974</v>
+        <v>1998</v>
       </c>
       <c r="F41" t="s">
         <v>115</v>
       </c>
       <c r="G41">
-        <v>6.0</v>
+        <v>7.0</v>
       </c>
       <c r="H41">
         <v>4515</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
         <v>2</v>
       </c>
       <c r="B42" t="s">
         <v>112</v>
       </c>
       <c r="C42" t="s">
         <v>116</v>
       </c>
       <c r="D42" t="s">
         <v>117</v>
       </c>
       <c r="E42">
-        <v>1981</v>
+        <v>2007</v>
       </c>
       <c r="F42" t="s">
         <v>115</v>
       </c>
       <c r="G42">
-        <v>6.0</v>
+        <v>7.0</v>
       </c>
       <c r="H42">
         <v>4515</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
         <v>3</v>
       </c>
       <c r="B43" t="s">
         <v>118</v>
       </c>
       <c r="C43" t="s">
         <v>119</v>
       </c>
       <c r="D43" t="s">
         <v>120</v>
       </c>
       <c r="E43">
-        <v>1966</v>
+        <v>1974</v>
       </c>
       <c r="F43" t="s">
         <v>121</v>
       </c>
       <c r="G43">
-        <v>6.0</v>
+        <v>10.0</v>
       </c>
       <c r="H43">
         <v>3283</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
         <v>3</v>
       </c>
       <c r="B44" t="s">
         <v>118</v>
       </c>
       <c r="C44" t="s">
         <v>122</v>
       </c>
       <c r="D44" t="s">
         <v>123</v>
       </c>
       <c r="E44">
-        <v>1969</v>
+        <v>1981</v>
       </c>
       <c r="F44" t="s">
         <v>121</v>
       </c>
       <c r="G44">
-        <v>6.0</v>
+        <v>10.0</v>
       </c>
       <c r="H44">
         <v>3283</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
         <v>4</v>
       </c>
       <c r="B45" t="s">
         <v>124</v>
       </c>
       <c r="C45" t="s">
         <v>125</v>
       </c>
       <c r="D45" t="s">
         <v>126</v>
       </c>
       <c r="E45">
         <v>1986</v>
       </c>
       <c r="F45" t="s">
         <v>127</v>
       </c>
       <c r="G45">
-        <v>9.0</v>
+        <v>11.0</v>
       </c>
       <c r="H45">
         <v>2408</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>4</v>
       </c>
       <c r="B46" t="s">
         <v>124</v>
       </c>
       <c r="C46" t="s">
         <v>128</v>
       </c>
       <c r="D46" t="s">
         <v>129</v>
       </c>
       <c r="E46">
         <v>1972</v>
       </c>
       <c r="F46" t="s">
         <v>127</v>
       </c>
       <c r="G46">
-        <v>9.0</v>
+        <v>11.0</v>
       </c>
       <c r="H46">
         <v>2408</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>5</v>
       </c>
       <c r="B47" t="s">
         <v>130</v>
       </c>
       <c r="C47" t="s">
         <v>131</v>
       </c>
       <c r="D47" t="s">
         <v>132</v>
       </c>
       <c r="E47">
-        <v>1980</v>
+        <v>1968</v>
       </c>
       <c r="F47" t="s">
         <v>133</v>
       </c>
       <c r="G47">
-        <v>13.0</v>
+        <v>18.0</v>
       </c>
       <c r="H47">
         <v>1730</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
         <v>5</v>
       </c>
       <c r="B48" t="s">
         <v>130</v>
       </c>
       <c r="C48" t="s">
         <v>134</v>
       </c>
       <c r="D48" t="s">
         <v>135</v>
       </c>
       <c r="E48">
-        <v>2011</v>
+        <v>1980</v>
       </c>
       <c r="F48" t="s">
         <v>133</v>
       </c>
       <c r="G48">
-        <v>13.0</v>
+        <v>18.0</v>
       </c>
       <c r="H48">
         <v>1730</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
         <v>6</v>
       </c>
       <c r="B49" t="s">
         <v>136</v>
       </c>
       <c r="C49" t="s">
         <v>137</v>
       </c>
       <c r="D49" t="s">
         <v>138</v>
       </c>
       <c r="E49">
-        <v>1968</v>
+        <v>1980</v>
       </c>
       <c r="F49" t="s">
         <v>139</v>
       </c>
       <c r="G49">
-        <v>15.0</v>
+        <v>19.0</v>
       </c>
       <c r="H49">
         <v>1176</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
         <v>6</v>
       </c>
       <c r="B50" t="s">
         <v>136</v>
       </c>
       <c r="C50" t="s">
         <v>140</v>
       </c>
       <c r="D50" t="s">
         <v>141</v>
       </c>
       <c r="E50">
-        <v>1980</v>
+        <v>2011</v>
       </c>
       <c r="F50" t="s">
         <v>139</v>
       </c>
       <c r="G50">
-        <v>15.0</v>
+        <v>19.0</v>
       </c>
       <c r="H50">
         <v>1176</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
         <v>7</v>
       </c>
       <c r="B51" t="s">
         <v>142</v>
       </c>
       <c r="C51" t="s">
         <v>143</v>
       </c>
       <c r="D51" t="s">
         <v>144</v>
       </c>
       <c r="E51">
         <v>1978</v>
       </c>
       <c r="F51" t="s">
         <v>145</v>
       </c>
       <c r="G51">
-        <v>22.0</v>
+        <v>29.0</v>
       </c>
       <c r="H51">
         <v>707</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
         <v>7</v>
       </c>
       <c r="B52" t="s">
         <v>142</v>
       </c>
       <c r="C52" t="s">
         <v>146</v>
       </c>
       <c r="D52" t="s">
         <v>147</v>
       </c>
       <c r="E52">
         <v>2009</v>
       </c>
       <c r="F52" t="s">
         <v>145</v>
       </c>
       <c r="G52">
-        <v>22.0</v>
+        <v>29.0</v>
       </c>
       <c r="H52">
         <v>707</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>