--- v0 (2026-08-09)
+++ v1 (2026-09-25)
@@ -50,264 +50,264 @@
   <si>
     <t>Jméno</t>
   </si>
   <si>
     <t>Rok.nar.</t>
   </si>
   <si>
     <t>Výsledky rozjížděk</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>L.body</t>
   </si>
   <si>
     <t>CZE 8374</t>
   </si>
   <si>
     <t>1702-0112</t>
   </si>
   <si>
     <t>Maier Michael</t>
   </si>
   <si>
-    <t xml:space="preserve">1 1 3 </t>
+    <t xml:space="preserve">1 1 3* 1 1 1 </t>
   </si>
   <si>
     <t>1703-0228</t>
   </si>
   <si>
     <t>Václavík Jakub</t>
   </si>
   <si>
+    <t>CZE 7219</t>
+  </si>
+  <si>
+    <t>1703-0160</t>
+  </si>
+  <si>
+    <t>Cintl Václav</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6 4 1 7* 3 3 </t>
+  </si>
+  <si>
+    <t>1703-0161</t>
+  </si>
+  <si>
+    <t>Babický Josef</t>
+  </si>
+  <si>
     <t>CZE 8478</t>
   </si>
   <si>
     <t>1703-0132</t>
   </si>
   <si>
     <t>Kramář Tomáš</t>
   </si>
   <si>
-    <t xml:space="preserve">3 2 4 </t>
+    <t xml:space="preserve">3 2 4 2 8* 6 </t>
   </si>
   <si>
     <t>1702-0232</t>
   </si>
   <si>
     <t>Zanker Zbyněk</t>
   </si>
   <si>
-    <t>CZE 7219</t>
-[...14 lines deleted...]
-    <t>Babický Josef</t>
+    <t>SUI 8478</t>
+  </si>
+  <si>
+    <t>1703-0072</t>
+  </si>
+  <si>
+    <t>Kramář Petr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 10* 8 3 4 4 </t>
+  </si>
+  <si>
+    <t>1607-0163</t>
+  </si>
+  <si>
+    <t>Záluský Kamil</t>
+  </si>
+  <si>
+    <t>CZE 8055</t>
+  </si>
+  <si>
+    <t>1703-0230</t>
+  </si>
+  <si>
+    <t>Fetterle Jiří</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7 8* 7 5 2 2 </t>
+  </si>
+  <si>
+    <t>1703-0250</t>
+  </si>
+  <si>
+    <t>Fetterle David</t>
+  </si>
+  <si>
+    <t>SWE 8292</t>
+  </si>
+  <si>
+    <t>1702-0191</t>
+  </si>
+  <si>
+    <t>Povolný Adam</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5 7 2 4 5 8* </t>
+  </si>
+  <si>
+    <t>1703-0249</t>
+  </si>
+  <si>
+    <t>Tomeš Jiří</t>
   </si>
   <si>
     <t>CZE 8470</t>
   </si>
   <si>
     <t>1703-0229</t>
   </si>
   <si>
     <t>Rameš Ivan</t>
   </si>
   <si>
-    <t xml:space="preserve">4 3 5 </t>
+    <t xml:space="preserve">4 3 5 10* 9 5 </t>
   </si>
   <si>
     <t>2103-0693</t>
   </si>
   <si>
     <t>Houdek Roman</t>
   </si>
   <si>
-    <t>SWE 8292</t>
-[...34 lines deleted...]
-  <si>
     <t>CZE 8298</t>
   </si>
   <si>
     <t>1702-0204</t>
   </si>
   <si>
     <t>Deutscher Patrik</t>
   </si>
   <si>
-    <t xml:space="preserve">9 5 6 </t>
+    <t xml:space="preserve">9 5 6 6 6 DNF* </t>
   </si>
   <si>
     <t>1702-0181</t>
   </si>
   <si>
     <t>Prchal Vít</t>
   </si>
   <si>
-    <t>CZE 8055</t>
-[...16 lines deleted...]
-  <si>
     <t>CZE 8447</t>
   </si>
   <si>
     <t>1703-0242</t>
   </si>
   <si>
     <t>Čeřovský Jakub</t>
   </si>
   <si>
-    <t xml:space="preserve">8 6 9 </t>
+    <t xml:space="preserve">8 6 9* 8 7 7 </t>
   </si>
   <si>
     <t>1703-0235</t>
   </si>
   <si>
     <t>Čeřovský Jonáš</t>
   </si>
   <si>
+    <t>CZE 7373</t>
+  </si>
+  <si>
+    <t>1702-0003</t>
+  </si>
+  <si>
+    <t>Joza Vladimír</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10 11* 11 9 10 9 </t>
+  </si>
+  <si>
+    <t>1702-0044</t>
+  </si>
+  <si>
+    <t>Nejedlý Libor</t>
+  </si>
+  <si>
     <t>CZE 8226</t>
   </si>
   <si>
     <t>1702-0266</t>
   </si>
   <si>
     <t>Kuthan Karel</t>
   </si>
   <si>
-    <t xml:space="preserve">11 9 10 </t>
+    <t xml:space="preserve">11 9 10 11 11 DNC* </t>
   </si>
   <si>
     <t>1702-0264</t>
   </si>
   <si>
-    <t>CZE 7373</t>
-[...16 lines deleted...]
-  <si>
     <t>CZE 3825</t>
   </si>
   <si>
     <t>2106-0354</t>
   </si>
   <si>
     <t>Novický Michal</t>
   </si>
   <si>
-    <t xml:space="preserve">12 12 DNF </t>
+    <t xml:space="preserve">12 12 DNF* 12 13 11 </t>
   </si>
   <si>
     <t>9999-0866</t>
   </si>
   <si>
     <t>Pivnička Jakub</t>
   </si>
   <si>
     <t>CZE 5656</t>
   </si>
   <si>
     <t>2106-0374</t>
   </si>
   <si>
     <t>Pintera Tomáš</t>
   </si>
   <si>
-    <t xml:space="preserve">DNC DNC DNC </t>
+    <t xml:space="preserve">DNC* DNC DNC 13 12 10 </t>
   </si>
   <si>
     <t>2106-0375</t>
   </si>
   <si>
     <t>Pintera Alexandr</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -679,701 +679,701 @@
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4">
         <v>1964</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
       <c r="G4">
         <v>5.0</v>
       </c>
       <c r="H4">
-        <v>14162</v>
+        <v>14579</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>14</v>
       </c>
       <c r="E5">
         <v>2004</v>
       </c>
       <c r="F5" t="s">
         <v>12</v>
       </c>
       <c r="G5">
         <v>5.0</v>
       </c>
       <c r="H5">
-        <v>14162</v>
+        <v>14579</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>17</v>
       </c>
       <c r="E6">
-        <v>1971</v>
+        <v>1975</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
       <c r="G6">
-        <v>9.0</v>
+        <v>17.0</v>
       </c>
       <c r="H6">
-        <v>10550</v>
+        <v>10967</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7" t="s">
         <v>20</v>
       </c>
       <c r="E7">
-        <v>1972</v>
+        <v>1975</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
       <c r="G7">
-        <v>9.0</v>
+        <v>17.0</v>
       </c>
       <c r="H7">
-        <v>10550</v>
+        <v>10967</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8" t="s">
         <v>23</v>
       </c>
       <c r="E8">
-        <v>1975</v>
+        <v>1971</v>
       </c>
       <c r="F8" t="s">
         <v>24</v>
       </c>
       <c r="G8">
-        <v>11.0</v>
+        <v>17.0</v>
       </c>
       <c r="H8">
-        <v>8437</v>
+        <v>8854</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>3</v>
       </c>
       <c r="B9" t="s">
         <v>21</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9">
-        <v>1975</v>
+        <v>1972</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
       <c r="G9">
-        <v>11.0</v>
+        <v>17.0</v>
       </c>
       <c r="H9">
-        <v>8437</v>
+        <v>8854</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>4</v>
       </c>
       <c r="B10" t="s">
         <v>27</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10" t="s">
         <v>29</v>
       </c>
       <c r="E10">
-        <v>1962</v>
+        <v>1963</v>
       </c>
       <c r="F10" t="s">
         <v>30</v>
       </c>
       <c r="G10">
-        <v>12.0</v>
+        <v>21.0</v>
       </c>
       <c r="H10">
-        <v>6937</v>
+        <v>7355</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11" t="s">
         <v>27</v>
       </c>
       <c r="C11" t="s">
         <v>31</v>
       </c>
       <c r="D11" t="s">
         <v>32</v>
       </c>
       <c r="E11">
-        <v>1981</v>
+        <v>1979</v>
       </c>
       <c r="F11" t="s">
         <v>30</v>
       </c>
       <c r="G11">
-        <v>12.0</v>
+        <v>21.0</v>
       </c>
       <c r="H11">
-        <v>6937</v>
+        <v>7355</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12" t="s">
         <v>33</v>
       </c>
       <c r="C12" t="s">
         <v>34</v>
       </c>
       <c r="D12" t="s">
         <v>35</v>
       </c>
       <c r="E12">
-        <v>2006</v>
+        <v>1979</v>
       </c>
       <c r="F12" t="s">
         <v>36</v>
       </c>
       <c r="G12">
-        <v>14.0</v>
+        <v>23.0</v>
       </c>
       <c r="H12">
-        <v>5775</v>
+        <v>6192</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>5</v>
       </c>
       <c r="B13" t="s">
         <v>33</v>
       </c>
       <c r="C13" t="s">
         <v>37</v>
       </c>
       <c r="D13" t="s">
         <v>38</v>
       </c>
       <c r="E13">
-        <v>2010</v>
+        <v>1986</v>
       </c>
       <c r="F13" t="s">
         <v>36</v>
       </c>
       <c r="G13">
-        <v>14.0</v>
+        <v>23.0</v>
       </c>
       <c r="H13">
-        <v>5775</v>
+        <v>6192</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>6</v>
       </c>
       <c r="B14" t="s">
         <v>39</v>
       </c>
       <c r="C14" t="s">
         <v>40</v>
       </c>
       <c r="D14" t="s">
         <v>41</v>
       </c>
       <c r="E14">
-        <v>1963</v>
+        <v>2006</v>
       </c>
       <c r="F14" t="s">
         <v>42</v>
       </c>
       <c r="G14">
-        <v>20.0</v>
+        <v>23.0</v>
       </c>
       <c r="H14">
-        <v>4824</v>
+        <v>5242</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>6</v>
       </c>
       <c r="B15" t="s">
         <v>39</v>
       </c>
       <c r="C15" t="s">
         <v>43</v>
       </c>
       <c r="D15" t="s">
         <v>44</v>
       </c>
       <c r="E15">
-        <v>1979</v>
+        <v>2010</v>
       </c>
       <c r="F15" t="s">
         <v>42</v>
       </c>
       <c r="G15">
-        <v>20.0</v>
+        <v>23.0</v>
       </c>
       <c r="H15">
-        <v>4824</v>
+        <v>5242</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>7</v>
       </c>
       <c r="B16" t="s">
         <v>45</v>
       </c>
       <c r="C16" t="s">
         <v>46</v>
       </c>
       <c r="D16" t="s">
         <v>47</v>
       </c>
       <c r="E16">
-        <v>1991</v>
+        <v>1962</v>
       </c>
       <c r="F16" t="s">
         <v>48</v>
       </c>
       <c r="G16">
-        <v>20.0</v>
+        <v>26.0</v>
       </c>
       <c r="H16">
-        <v>4021</v>
+        <v>4438</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>7</v>
       </c>
       <c r="B17" t="s">
         <v>45</v>
       </c>
       <c r="C17" t="s">
         <v>49</v>
       </c>
       <c r="D17" t="s">
         <v>50</v>
       </c>
       <c r="E17">
-        <v>1986</v>
+        <v>1981</v>
       </c>
       <c r="F17" t="s">
         <v>48</v>
       </c>
       <c r="G17">
-        <v>20.0</v>
+        <v>26.0</v>
       </c>
       <c r="H17">
-        <v>4021</v>
+        <v>4438</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>8</v>
       </c>
       <c r="B18" t="s">
         <v>51</v>
       </c>
       <c r="C18" t="s">
         <v>52</v>
       </c>
       <c r="D18" t="s">
         <v>53</v>
       </c>
       <c r="E18">
-        <v>1979</v>
+        <v>1991</v>
       </c>
       <c r="F18" t="s">
         <v>54</v>
       </c>
       <c r="G18">
-        <v>22.0</v>
+        <v>32.0</v>
       </c>
       <c r="H18">
-        <v>3325</v>
+        <v>3742</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>8</v>
       </c>
       <c r="B19" t="s">
         <v>51</v>
       </c>
       <c r="C19" t="s">
         <v>55</v>
       </c>
       <c r="D19" t="s">
         <v>56</v>
       </c>
       <c r="E19">
         <v>1986</v>
       </c>
       <c r="F19" t="s">
         <v>54</v>
       </c>
       <c r="G19">
-        <v>22.0</v>
+        <v>32.0</v>
       </c>
       <c r="H19">
-        <v>3325</v>
+        <v>3742</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>9</v>
       </c>
       <c r="B20" t="s">
         <v>57</v>
       </c>
       <c r="C20" t="s">
         <v>58</v>
       </c>
       <c r="D20" t="s">
         <v>59</v>
       </c>
       <c r="E20">
         <v>1977</v>
       </c>
       <c r="F20" t="s">
         <v>60</v>
       </c>
       <c r="G20">
-        <v>23.0</v>
+        <v>36.0</v>
       </c>
       <c r="H20">
-        <v>2711</v>
+        <v>3128</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>9</v>
       </c>
       <c r="B21" t="s">
         <v>57</v>
       </c>
       <c r="C21" t="s">
         <v>61</v>
       </c>
       <c r="D21" t="s">
         <v>62</v>
       </c>
       <c r="E21">
         <v>2006</v>
       </c>
       <c r="F21" t="s">
         <v>60</v>
       </c>
       <c r="G21">
-        <v>23.0</v>
+        <v>36.0</v>
       </c>
       <c r="H21">
-        <v>2711</v>
+        <v>3128</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>10</v>
       </c>
       <c r="B22" t="s">
         <v>63</v>
       </c>
       <c r="C22" t="s">
         <v>64</v>
       </c>
       <c r="D22" t="s">
         <v>65</v>
       </c>
       <c r="E22">
-        <v>1982</v>
+        <v>1960</v>
       </c>
       <c r="F22" t="s">
         <v>66</v>
       </c>
       <c r="G22">
-        <v>30.0</v>
+        <v>49.0</v>
       </c>
       <c r="H22">
-        <v>2162</v>
+        <v>2579</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>10</v>
       </c>
       <c r="B23" t="s">
         <v>63</v>
       </c>
       <c r="C23" t="s">
         <v>67</v>
       </c>
       <c r="D23" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="E23">
-        <v>2014</v>
+        <v>1954</v>
       </c>
       <c r="F23" t="s">
         <v>66</v>
       </c>
       <c r="G23">
-        <v>30.0</v>
+        <v>49.0</v>
       </c>
       <c r="H23">
-        <v>2162</v>
+        <v>2579</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>11</v>
       </c>
       <c r="B24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C24" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D24" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24">
-        <v>1960</v>
+        <v>1982</v>
       </c>
       <c r="F24" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G24">
-        <v>32.0</v>
+        <v>52.0</v>
       </c>
       <c r="H24">
-        <v>1665</v>
+        <v>2083</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>11</v>
       </c>
       <c r="B25" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C25" t="s">
+        <v>73</v>
+      </c>
+      <c r="D25" t="s">
+        <v>71</v>
+      </c>
+      <c r="E25">
+        <v>2014</v>
+      </c>
+      <c r="F25" t="s">
         <v>72</v>
       </c>
-      <c r="D25" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G25">
-        <v>32.0</v>
+        <v>52.0</v>
       </c>
       <c r="H25">
-        <v>1665</v>
+        <v>2083</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>12</v>
       </c>
       <c r="B26" t="s">
         <v>74</v>
       </c>
       <c r="C26" t="s">
         <v>75</v>
       </c>
       <c r="D26" t="s">
         <v>76</v>
       </c>
       <c r="E26">
         <v>1977</v>
       </c>
       <c r="F26" t="s">
         <v>77</v>
       </c>
       <c r="G26">
-        <v>38.0</v>
+        <v>60.0</v>
       </c>
       <c r="H26">
-        <v>1212</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>12</v>
       </c>
       <c r="B27" t="s">
         <v>74</v>
       </c>
       <c r="C27" t="s">
         <v>78</v>
       </c>
       <c r="D27" t="s">
         <v>79</v>
       </c>
       <c r="E27">
         <v>1978</v>
       </c>
       <c r="F27" t="s">
         <v>77</v>
       </c>
       <c r="G27">
-        <v>38.0</v>
+        <v>60.0</v>
       </c>
       <c r="H27">
-        <v>1212</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>13</v>
       </c>
       <c r="B28" t="s">
         <v>80</v>
       </c>
       <c r="C28" t="s">
         <v>81</v>
       </c>
       <c r="D28" t="s">
         <v>82</v>
       </c>
       <c r="E28">
         <v>1973</v>
       </c>
       <c r="F28" t="s">
         <v>83</v>
       </c>
       <c r="G28">
-        <v>42.0</v>
+        <v>63.0</v>
       </c>
       <c r="H28">
-        <v>0</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>13</v>
       </c>
       <c r="B29" t="s">
         <v>80</v>
       </c>
       <c r="C29" t="s">
         <v>84</v>
       </c>
       <c r="D29" t="s">
         <v>85</v>
       </c>
       <c r="E29">
         <v>2011</v>
       </c>
       <c r="F29" t="s">
         <v>83</v>
       </c>
       <c r="G29">
-        <v>42.0</v>
+        <v>63.0</v>
       </c>
       <c r="H29">
-        <v>0</v>
+        <v>1212</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">