--- v0 (2026-07-03)
+++ v1 (2026-09-03)
@@ -12,488 +12,491 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>Pirát</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Loď</t>
   </si>
   <si>
     <t>Reg.č.</t>
   </si>
   <si>
     <t>Jméno</t>
   </si>
   <si>
     <t>Rok.nar.</t>
   </si>
   <si>
     <t>Výsledky rozjížděk</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>L.body</t>
   </si>
   <si>
     <t>CZE 554</t>
   </si>
   <si>
     <t>1301-0074</t>
   </si>
   <si>
     <t>Sivý Josef</t>
   </si>
   <si>
-    <t xml:space="preserve">2* 1 1 1 </t>
+    <t xml:space="preserve">2* 1 1 1 1 1 1 1 1 DNC* </t>
   </si>
   <si>
     <t>1301-0094</t>
   </si>
   <si>
     <t>Sivý Dalibor</t>
   </si>
   <si>
     <t>GER 4299</t>
   </si>
   <si>
-    <t>9999-0738</t>
+    <t>9903-9001</t>
   </si>
   <si>
     <t>Bauditz Jens</t>
   </si>
   <si>
-    <t xml:space="preserve">1 2 3 6* </t>
-[...2 lines deleted...]
-    <t>9999-0739</t>
+    <t xml:space="preserve">1 2 3 6* 2 5 2 4 9* 1 </t>
+  </si>
+  <si>
+    <t>9903-9002</t>
   </si>
   <si>
     <t>Gluschke Andreas</t>
   </si>
   <si>
     <t>CZE 412</t>
   </si>
   <si>
     <t>1702-0039</t>
   </si>
   <si>
     <t>Vacula Martin</t>
   </si>
   <si>
-    <t xml:space="preserve">3* 3 2 2 </t>
+    <t xml:space="preserve">3 3 2 2 6* 2 4* 2 4 3 </t>
   </si>
   <si>
     <t>1701-0163</t>
   </si>
   <si>
     <t>Hendrych Václav</t>
   </si>
   <si>
     <t>CZE 553</t>
   </si>
   <si>
     <t>1702-0049</t>
   </si>
   <si>
     <t>Moudrý Miroslav</t>
   </si>
   <si>
-    <t xml:space="preserve">4 4 5* 4 </t>
+    <t xml:space="preserve">4 4 5* 4 10* 3 3 3 2 4 </t>
   </si>
   <si>
     <t>1701-0135</t>
   </si>
   <si>
     <t>Moucha Pavel</t>
   </si>
   <si>
     <t>GER 4500</t>
   </si>
   <si>
     <t>9903-0311</t>
   </si>
   <si>
     <t>Vahle Dieter</t>
   </si>
   <si>
-    <t xml:space="preserve">5 5 6* 3 </t>
+    <t xml:space="preserve">5 5 6* 3 4 4 9* 6 3 2 </t>
   </si>
   <si>
     <t>9903-0399</t>
   </si>
   <si>
     <t>Schulz Judith</t>
   </si>
   <si>
+    <t>CZE 555</t>
+  </si>
+  <si>
+    <t>1701-0196</t>
+  </si>
+  <si>
+    <t>Richter Zdeněk</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8 7 8 5 5 11* 12* 5 10 6 </t>
+  </si>
+  <si>
+    <t>1701-0336</t>
+  </si>
+  <si>
+    <t>Novák Adam</t>
+  </si>
+  <si>
+    <t>CZE 655</t>
+  </si>
+  <si>
+    <t>1206-0094</t>
+  </si>
+  <si>
+    <t>Svoboda Petr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12* 11* 9 10 3 7 6 9 5 7 </t>
+  </si>
+  <si>
+    <t>1206-0346</t>
+  </si>
+  <si>
+    <t>Bulušek Jiří</t>
+  </si>
+  <si>
     <t>CZE 523</t>
   </si>
   <si>
     <t>1301-0232</t>
   </si>
   <si>
     <t>Sivý Filip</t>
   </si>
   <si>
-    <t xml:space="preserve">7 6 4 8* </t>
+    <t xml:space="preserve">7 6 4 8 8 9 11* 10 12* 5 </t>
   </si>
   <si>
     <t>1301-0501</t>
   </si>
   <si>
     <t>Sivý Daniel</t>
   </si>
   <si>
-    <t>CZE 555</t>
-[...14 lines deleted...]
-    <t>Novák Adam</t>
+    <t>CZE 4471</t>
+  </si>
+  <si>
+    <t>1306-0009</t>
+  </si>
+  <si>
+    <t>Brůžek František</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6 13* 10 9 9 10 7 14* 8 9 </t>
+  </si>
+  <si>
+    <t>1701-0363</t>
+  </si>
+  <si>
+    <t>Vinterlíková Karolína</t>
+  </si>
+  <si>
+    <t>GER 4268</t>
+  </si>
+  <si>
+    <t>1524-0010</t>
+  </si>
+  <si>
+    <t>Kacálek Zdeněk</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14* 9 12 DNC* 7 8 8 8 7 10 </t>
+  </si>
+  <si>
+    <t>1524-0014</t>
+  </si>
+  <si>
+    <t>Kacálková Jitka</t>
+  </si>
+  <si>
+    <t>CZE 560</t>
+  </si>
+  <si>
+    <t>1304-0208</t>
+  </si>
+  <si>
+    <t>Valenta Jan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10 12 13* DNC* 12 12 5 7 11 8 </t>
+  </si>
+  <si>
+    <t>1304-0207</t>
+  </si>
+  <si>
+    <t>Dušek Josef</t>
+  </si>
+  <si>
+    <t>CZE 95</t>
+  </si>
+  <si>
+    <t>1301-0212</t>
+  </si>
+  <si>
+    <t>Němec Jiří</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9 10 14* 14* 11 6 13 11 6 13 </t>
+  </si>
+  <si>
+    <t>1301-0333</t>
+  </si>
+  <si>
+    <t>Trenda Karel</t>
   </si>
   <si>
     <t>CZE 556</t>
   </si>
   <si>
     <t>1701-0221</t>
   </si>
   <si>
     <t>Rybáček Josef</t>
   </si>
   <si>
-    <t xml:space="preserve">11* 8 7 7 </t>
+    <t xml:space="preserve">11 8 7 7 13 13 10 DNC* DNC* DNC </t>
   </si>
   <si>
     <t>1702-0180</t>
   </si>
   <si>
     <t>Vysloužil Zdeněk</t>
   </si>
   <si>
-    <t>CZE 4471</t>
-[...88 lines deleted...]
-  <si>
     <t>CZE 595</t>
   </si>
   <si>
     <t>1203-0450</t>
   </si>
   <si>
     <t>Čermák Josef</t>
   </si>
   <si>
-    <t xml:space="preserve">13 16* 11 12 </t>
+    <t xml:space="preserve">13 16* 11 12 15 14 17* 13 14 12 </t>
   </si>
   <si>
     <t>1206-0321</t>
   </si>
   <si>
     <t>Svoboda Pavel</t>
   </si>
   <si>
+    <t>CZE 951</t>
+  </si>
+  <si>
+    <t>1301-0233</t>
+  </si>
+  <si>
+    <t>Žíla Jiří</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18* DNC* 18 13 14 15 16 12 13 11 </t>
+  </si>
+  <si>
+    <t>1301-0335</t>
+  </si>
+  <si>
+    <t>Žílová Pavla</t>
+  </si>
+  <si>
     <t>CZE 565</t>
   </si>
   <si>
     <t>1206-0374</t>
   </si>
   <si>
     <t>Jaroš Marek</t>
   </si>
   <si>
-    <t xml:space="preserve">16* 15 16 11 </t>
+    <t xml:space="preserve">16* 15 16* 11 16 16 14 16 16 15 </t>
   </si>
   <si>
     <t>1206-0359</t>
   </si>
   <si>
     <t>Čeněk Jiří</t>
   </si>
   <si>
     <t>CZE 559</t>
   </si>
   <si>
     <t>1701-0122</t>
   </si>
   <si>
     <t>Kala Roman</t>
   </si>
   <si>
-    <t xml:space="preserve">15* 14 15 15 </t>
+    <t xml:space="preserve">15 14 15 15 17 17 15 DNC* DNC* DNC </t>
   </si>
   <si>
     <t>1701-0257</t>
   </si>
   <si>
     <t>Richtr Zdeněk</t>
   </si>
   <si>
-    <t>CZE 951</t>
-[...16 lines deleted...]
-  <si>
     <t>CZE 549</t>
   </si>
   <si>
     <t>1702-0271</t>
   </si>
   <si>
     <t>Veselý Jaromír</t>
   </si>
   <si>
-    <t xml:space="preserve">17 17 17 DNC* </t>
+    <t xml:space="preserve">17 17 17 DNC* 20* 18 20 15 15 14 </t>
   </si>
   <si>
     <t>1702-0272</t>
   </si>
   <si>
     <t>Šmeral David</t>
   </si>
   <si>
     <t>CZE 299</t>
   </si>
   <si>
     <t>1304-0289</t>
   </si>
   <si>
     <t>Raff Alisa</t>
   </si>
   <si>
-    <t xml:space="preserve">DNF* 18 19 16 </t>
+    <t xml:space="preserve">DNF* 18 19 16 21 21 22* 17 18 16 </t>
   </si>
   <si>
     <t>1203-0224</t>
   </si>
   <si>
     <t>Seibt Miloš</t>
   </si>
   <si>
     <t>GER 3857</t>
   </si>
   <si>
     <t>1206-0376</t>
   </si>
   <si>
     <t>Jaroš Bohumil</t>
   </si>
   <si>
-    <t xml:space="preserve">20* 19 20 17 </t>
+    <t xml:space="preserve">20 19 20 17 22* 22 21 DNC* 17 17 </t>
   </si>
   <si>
     <t>1206-0380</t>
   </si>
   <si>
     <t>Jaroš Lukáš</t>
   </si>
   <si>
     <t>CZE 999</t>
   </si>
   <si>
     <t>1206-0358</t>
   </si>
   <si>
     <t>Pačanda Jiří</t>
   </si>
   <si>
-    <t xml:space="preserve">19 DNF* DNC 18 </t>
+    <t xml:space="preserve">19 DNF* DNC* 18 18 19 19 18 19 DNC </t>
   </si>
   <si>
     <t>1206-0383</t>
   </si>
   <si>
     <t>Trnková Daniela</t>
   </si>
   <si>
+    <t>CZE 3288</t>
+  </si>
+  <si>
+    <t>1701-0245</t>
+  </si>
+  <si>
+    <t>Staněk Jan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DNC* DNC* DNC DNF 19 20 18 DNC DNC DNC </t>
+  </si>
+  <si>
+    <t>1601-0013</t>
+  </si>
+  <si>
+    <t>Staňková Marie</t>
+  </si>
+  <si>
     <t>CZE 55</t>
   </si>
   <si>
     <t>1301-0210</t>
   </si>
   <si>
     <t>Svoboda Stanislav</t>
   </si>
   <si>
-    <t xml:space="preserve">DNC* DNC DNC DNF </t>
+    <t xml:space="preserve">DNC* DNC* DNC DNC DNC DNC DNC DNC DNC DNC </t>
   </si>
   <si>
     <t>1301-0207</t>
   </si>
   <si>
     <t>Snopek Martin</t>
-  </si>
-[...13 lines deleted...]
-    <t>Staňková Marie</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -856,1221 +859,1221 @@
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4">
         <v>1966</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
       <c r="G4">
-        <v>3.0</v>
+        <v>8.0</v>
       </c>
       <c r="H4">
-        <v>17079</v>
+        <v>17321</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>14</v>
       </c>
       <c r="E5">
         <v>1969</v>
       </c>
       <c r="F5" t="s">
         <v>12</v>
       </c>
       <c r="G5">
-        <v>3.0</v>
+        <v>8.0</v>
       </c>
       <c r="H5">
-        <v>17079</v>
+        <v>17321</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>17</v>
       </c>
       <c r="E6">
-        <v>1956</v>
+        <v>1964</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
       <c r="G6">
-        <v>6.0</v>
+        <v>20.0</v>
       </c>
       <c r="H6">
-        <v>13466</v>
+        <v>13709</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7" t="s">
         <v>20</v>
       </c>
       <c r="E7">
-        <v>2008</v>
+        <v>1967</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
       <c r="G7">
-        <v>6.0</v>
+        <v>20.0</v>
       </c>
       <c r="H7">
-        <v>13466</v>
+        <v>13709</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8" t="s">
         <v>23</v>
       </c>
       <c r="E8">
         <v>1968</v>
       </c>
       <c r="F8" t="s">
         <v>24</v>
       </c>
       <c r="G8">
-        <v>7.0</v>
+        <v>21.0</v>
       </c>
       <c r="H8">
-        <v>11353</v>
+        <v>11596</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>3</v>
       </c>
       <c r="B9" t="s">
         <v>21</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9">
         <v>1971</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
       <c r="G9">
-        <v>7.0</v>
+        <v>21.0</v>
       </c>
       <c r="H9">
-        <v>11353</v>
+        <v>11596</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>4</v>
       </c>
       <c r="B10" t="s">
         <v>27</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10" t="s">
         <v>29</v>
       </c>
       <c r="E10">
         <v>1973</v>
       </c>
       <c r="F10" t="s">
         <v>30</v>
       </c>
       <c r="G10">
-        <v>12.0</v>
+        <v>27.0</v>
       </c>
       <c r="H10">
-        <v>9854</v>
+        <v>10096</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11" t="s">
         <v>27</v>
       </c>
       <c r="C11" t="s">
         <v>31</v>
       </c>
       <c r="D11" t="s">
         <v>32</v>
       </c>
       <c r="E11">
         <v>1969</v>
       </c>
       <c r="F11" t="s">
         <v>30</v>
       </c>
       <c r="G11">
-        <v>12.0</v>
+        <v>27.0</v>
       </c>
       <c r="H11">
-        <v>9854</v>
+        <v>10096</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12" t="s">
         <v>33</v>
       </c>
       <c r="C12" t="s">
         <v>34</v>
       </c>
       <c r="D12" t="s">
         <v>35</v>
       </c>
       <c r="E12">
         <v>1979</v>
       </c>
       <c r="F12" t="s">
         <v>36</v>
       </c>
       <c r="G12">
-        <v>13.0</v>
+        <v>32.0</v>
       </c>
       <c r="H12">
-        <v>8691</v>
+        <v>8933</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>5</v>
       </c>
       <c r="B13" t="s">
         <v>33</v>
       </c>
       <c r="C13" t="s">
         <v>37</v>
       </c>
       <c r="D13" t="s">
         <v>38</v>
       </c>
       <c r="E13">
         <v>1978</v>
       </c>
       <c r="F13" t="s">
         <v>36</v>
       </c>
       <c r="G13">
-        <v>13.0</v>
+        <v>32.0</v>
       </c>
       <c r="H13">
-        <v>8691</v>
+        <v>8933</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>6</v>
       </c>
       <c r="B14" t="s">
         <v>39</v>
       </c>
       <c r="C14" t="s">
         <v>40</v>
       </c>
       <c r="D14" t="s">
         <v>41</v>
       </c>
       <c r="E14">
-        <v>1992</v>
+        <v>1979</v>
       </c>
       <c r="F14" t="s">
         <v>42</v>
       </c>
       <c r="G14">
-        <v>17.0</v>
+        <v>54.0</v>
       </c>
       <c r="H14">
-        <v>7741</v>
+        <v>7983</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>6</v>
       </c>
       <c r="B15" t="s">
         <v>39</v>
       </c>
       <c r="C15" t="s">
         <v>43</v>
       </c>
       <c r="D15" t="s">
         <v>44</v>
       </c>
       <c r="E15">
-        <v>1998</v>
+        <v>2008</v>
       </c>
       <c r="F15" t="s">
         <v>42</v>
       </c>
       <c r="G15">
-        <v>17.0</v>
+        <v>54.0</v>
       </c>
       <c r="H15">
-        <v>7741</v>
+        <v>7983</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>7</v>
       </c>
       <c r="B16" t="s">
         <v>45</v>
       </c>
       <c r="C16" t="s">
         <v>46</v>
       </c>
       <c r="D16" t="s">
         <v>47</v>
       </c>
       <c r="E16">
-        <v>1979</v>
+        <v>1969</v>
       </c>
       <c r="F16" t="s">
         <v>48</v>
       </c>
       <c r="G16">
-        <v>20.0</v>
+        <v>56.0</v>
       </c>
       <c r="H16">
-        <v>6937</v>
+        <v>7180</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>7</v>
       </c>
       <c r="B17" t="s">
         <v>45</v>
       </c>
       <c r="C17" t="s">
         <v>49</v>
       </c>
       <c r="D17" t="s">
         <v>50</v>
       </c>
       <c r="E17">
-        <v>2008</v>
+        <v>1978</v>
       </c>
       <c r="F17" t="s">
         <v>48</v>
       </c>
       <c r="G17">
-        <v>20.0</v>
+        <v>56.0</v>
       </c>
       <c r="H17">
-        <v>6937</v>
+        <v>7180</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>8</v>
       </c>
       <c r="B18" t="s">
         <v>51</v>
       </c>
       <c r="C18" t="s">
         <v>52</v>
       </c>
       <c r="D18" t="s">
         <v>53</v>
       </c>
       <c r="E18">
-        <v>1960</v>
+        <v>1992</v>
       </c>
       <c r="F18" t="s">
         <v>54</v>
       </c>
       <c r="G18">
-        <v>22.0</v>
+        <v>57.0</v>
       </c>
       <c r="H18">
-        <v>6242</v>
+        <v>6484</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>8</v>
       </c>
       <c r="B19" t="s">
         <v>51</v>
       </c>
       <c r="C19" t="s">
         <v>55</v>
       </c>
       <c r="D19" t="s">
         <v>56</v>
       </c>
       <c r="E19">
-        <v>1966</v>
+        <v>1998</v>
       </c>
       <c r="F19" t="s">
         <v>54</v>
       </c>
       <c r="G19">
-        <v>22.0</v>
+        <v>57.0</v>
       </c>
       <c r="H19">
-        <v>6242</v>
+        <v>6484</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>9</v>
       </c>
       <c r="B20" t="s">
         <v>57</v>
       </c>
       <c r="C20" t="s">
         <v>58</v>
       </c>
       <c r="D20" t="s">
         <v>59</v>
       </c>
       <c r="E20">
         <v>1988</v>
       </c>
       <c r="F20" t="s">
         <v>60</v>
       </c>
       <c r="G20">
-        <v>25.0</v>
+        <v>68.0</v>
       </c>
       <c r="H20">
-        <v>5628</v>
+        <v>5870</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>9</v>
       </c>
       <c r="B21" t="s">
         <v>57</v>
       </c>
       <c r="C21" t="s">
         <v>61</v>
       </c>
       <c r="D21" t="s">
         <v>62</v>
       </c>
       <c r="E21">
         <v>2002</v>
       </c>
       <c r="F21" t="s">
         <v>60</v>
       </c>
       <c r="G21">
-        <v>25.0</v>
+        <v>68.0</v>
       </c>
       <c r="H21">
-        <v>5628</v>
+        <v>5870</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>10</v>
       </c>
       <c r="B22" t="s">
         <v>63</v>
       </c>
       <c r="C22" t="s">
         <v>64</v>
       </c>
       <c r="D22" t="s">
         <v>65</v>
       </c>
       <c r="E22">
-        <v>1969</v>
+        <v>1961</v>
       </c>
       <c r="F22" t="s">
         <v>66</v>
       </c>
       <c r="G22">
-        <v>30.0</v>
+        <v>69.0</v>
       </c>
       <c r="H22">
-        <v>5079</v>
+        <v>5321</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>10</v>
       </c>
       <c r="B23" t="s">
         <v>63</v>
       </c>
       <c r="C23" t="s">
         <v>67</v>
       </c>
       <c r="D23" t="s">
         <v>68</v>
       </c>
       <c r="E23">
-        <v>1978</v>
+        <v>1965</v>
       </c>
       <c r="F23" t="s">
         <v>66</v>
       </c>
       <c r="G23">
-        <v>30.0</v>
+        <v>69.0</v>
       </c>
       <c r="H23">
-        <v>5079</v>
+        <v>5321</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>11</v>
       </c>
       <c r="B24" t="s">
         <v>69</v>
       </c>
       <c r="C24" t="s">
         <v>70</v>
       </c>
       <c r="D24" t="s">
         <v>71</v>
       </c>
       <c r="E24">
-        <v>1961</v>
+        <v>1993</v>
       </c>
       <c r="F24" t="s">
         <v>72</v>
       </c>
       <c r="G24">
-        <v>33.0</v>
+        <v>77.0</v>
       </c>
       <c r="H24">
-        <v>4582</v>
+        <v>4824</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>11</v>
       </c>
       <c r="B25" t="s">
         <v>69</v>
       </c>
       <c r="C25" t="s">
         <v>73</v>
       </c>
       <c r="D25" t="s">
         <v>74</v>
       </c>
       <c r="E25">
-        <v>1981</v>
+        <v>1992</v>
       </c>
       <c r="F25" t="s">
         <v>72</v>
       </c>
       <c r="G25">
-        <v>33.0</v>
+        <v>77.0</v>
       </c>
       <c r="H25">
-        <v>4582</v>
+        <v>4824</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>12</v>
       </c>
       <c r="B26" t="s">
         <v>75</v>
       </c>
       <c r="C26" t="s">
         <v>76</v>
       </c>
       <c r="D26" t="s">
         <v>77</v>
       </c>
       <c r="E26">
         <v>1961</v>
       </c>
       <c r="F26" t="s">
         <v>78</v>
       </c>
       <c r="G26">
-        <v>35.0</v>
+        <v>79.0</v>
       </c>
       <c r="H26">
-        <v>4128</v>
+        <v>4371</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>12</v>
       </c>
       <c r="B27" t="s">
         <v>75</v>
       </c>
       <c r="C27" t="s">
         <v>79</v>
       </c>
       <c r="D27" t="s">
         <v>80</v>
       </c>
       <c r="E27">
-        <v>1965</v>
+        <v>1981</v>
       </c>
       <c r="F27" t="s">
         <v>78</v>
       </c>
       <c r="G27">
-        <v>35.0</v>
+        <v>79.0</v>
       </c>
       <c r="H27">
-        <v>4128</v>
+        <v>4371</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>13</v>
       </c>
       <c r="B28" t="s">
         <v>81</v>
       </c>
       <c r="C28" t="s">
         <v>82</v>
       </c>
       <c r="D28" t="s">
         <v>83</v>
       </c>
       <c r="E28">
-        <v>1993</v>
+        <v>1960</v>
       </c>
       <c r="F28" t="s">
         <v>84</v>
       </c>
       <c r="G28">
-        <v>35.0</v>
+        <v>93.0</v>
       </c>
       <c r="H28">
-        <v>3711</v>
+        <v>3954</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>13</v>
       </c>
       <c r="B29" t="s">
         <v>81</v>
       </c>
       <c r="C29" t="s">
         <v>85</v>
       </c>
       <c r="D29" t="s">
         <v>86</v>
       </c>
       <c r="E29">
-        <v>1992</v>
+        <v>1966</v>
       </c>
       <c r="F29" t="s">
         <v>84</v>
       </c>
       <c r="G29">
-        <v>35.0</v>
+        <v>93.0</v>
       </c>
       <c r="H29">
-        <v>3711</v>
+        <v>3954</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>87</v>
       </c>
       <c r="C30" t="s">
         <v>88</v>
       </c>
       <c r="D30" t="s">
         <v>89</v>
       </c>
       <c r="E30">
         <v>1983</v>
       </c>
       <c r="F30" t="s">
         <v>90</v>
       </c>
       <c r="G30">
-        <v>36.0</v>
+        <v>104.0</v>
       </c>
       <c r="H30">
-        <v>3325</v>
+        <v>3568</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>87</v>
       </c>
       <c r="C31" t="s">
         <v>91</v>
       </c>
       <c r="D31" t="s">
         <v>92</v>
       </c>
       <c r="E31">
         <v>1974</v>
       </c>
       <c r="F31" t="s">
         <v>90</v>
       </c>
       <c r="G31">
-        <v>36.0</v>
+        <v>104.0</v>
       </c>
       <c r="H31">
-        <v>3325</v>
+        <v>3568</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
         <v>15</v>
       </c>
       <c r="B32" t="s">
         <v>93</v>
       </c>
       <c r="C32" t="s">
         <v>94</v>
       </c>
       <c r="D32" t="s">
         <v>95</v>
       </c>
       <c r="E32">
-        <v>2004</v>
+        <v>1994</v>
       </c>
       <c r="F32" t="s">
         <v>96</v>
       </c>
       <c r="G32">
-        <v>42.0</v>
+        <v>112.0</v>
       </c>
       <c r="H32">
-        <v>2966</v>
+        <v>3208</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
         <v>15</v>
       </c>
       <c r="B33" t="s">
         <v>93</v>
       </c>
       <c r="C33" t="s">
         <v>97</v>
       </c>
       <c r="D33" t="s">
         <v>98</v>
       </c>
       <c r="E33">
-        <v>2003</v>
+        <v>1996</v>
       </c>
       <c r="F33" t="s">
         <v>96</v>
       </c>
       <c r="G33">
-        <v>42.0</v>
+        <v>112.0</v>
       </c>
       <c r="H33">
-        <v>2966</v>
+        <v>3208</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
         <v>16</v>
       </c>
       <c r="B34" t="s">
         <v>99</v>
       </c>
       <c r="C34" t="s">
         <v>100</v>
       </c>
       <c r="D34" t="s">
         <v>101</v>
       </c>
       <c r="E34">
-        <v>1963</v>
+        <v>2004</v>
       </c>
       <c r="F34" t="s">
         <v>102</v>
       </c>
       <c r="G34">
-        <v>44.0</v>
+        <v>119.0</v>
       </c>
       <c r="H34">
-        <v>2629</v>
+        <v>2872</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
         <v>16</v>
       </c>
       <c r="B35" t="s">
         <v>99</v>
       </c>
       <c r="C35" t="s">
         <v>103</v>
       </c>
       <c r="D35" t="s">
         <v>104</v>
       </c>
       <c r="E35">
-        <v>1953</v>
+        <v>2003</v>
       </c>
       <c r="F35" t="s">
         <v>102</v>
       </c>
       <c r="G35">
-        <v>44.0</v>
+        <v>119.0</v>
       </c>
       <c r="H35">
-        <v>2629</v>
+        <v>2872</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
         <v>17</v>
       </c>
       <c r="B36" t="s">
         <v>105</v>
       </c>
       <c r="C36" t="s">
         <v>106</v>
       </c>
       <c r="D36" t="s">
         <v>107</v>
       </c>
       <c r="E36">
-        <v>1994</v>
+        <v>1963</v>
       </c>
       <c r="F36" t="s">
         <v>108</v>
       </c>
       <c r="G36">
-        <v>49.0</v>
+        <v>132.0</v>
       </c>
       <c r="H36">
-        <v>2313</v>
+        <v>2556</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
         <v>17</v>
       </c>
       <c r="B37" t="s">
         <v>105</v>
       </c>
       <c r="C37" t="s">
         <v>109</v>
       </c>
       <c r="D37" t="s">
         <v>110</v>
       </c>
       <c r="E37">
-        <v>1996</v>
+        <v>1953</v>
       </c>
       <c r="F37" t="s">
         <v>108</v>
       </c>
       <c r="G37">
-        <v>49.0</v>
+        <v>132.0</v>
       </c>
       <c r="H37">
-        <v>2313</v>
+        <v>2556</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
         <v>18</v>
       </c>
       <c r="B38" t="s">
         <v>111</v>
       </c>
       <c r="C38" t="s">
         <v>112</v>
       </c>
       <c r="D38" t="s">
         <v>113</v>
       </c>
       <c r="E38">
         <v>1955</v>
       </c>
       <c r="F38" t="s">
         <v>114</v>
       </c>
       <c r="G38">
-        <v>51.0</v>
+        <v>133.0</v>
       </c>
       <c r="H38">
-        <v>2015</v>
+        <v>2258</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
         <v>18</v>
       </c>
       <c r="B39" t="s">
         <v>111</v>
       </c>
       <c r="C39" t="s">
         <v>115</v>
       </c>
       <c r="D39" t="s">
         <v>116</v>
       </c>
       <c r="E39">
         <v>1957</v>
       </c>
       <c r="F39" t="s">
         <v>114</v>
       </c>
       <c r="G39">
-        <v>51.0</v>
+        <v>133.0</v>
       </c>
       <c r="H39">
-        <v>2015</v>
+        <v>2258</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
         <v>19</v>
       </c>
       <c r="B40" t="s">
         <v>117</v>
       </c>
       <c r="C40" t="s">
         <v>118</v>
       </c>
       <c r="D40" t="s">
         <v>119</v>
       </c>
       <c r="E40">
         <v>1998</v>
       </c>
       <c r="F40" t="s">
         <v>120</v>
       </c>
       <c r="G40">
-        <v>53.0</v>
+        <v>146.0</v>
       </c>
       <c r="H40">
-        <v>1734</v>
+        <v>1976</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
         <v>19</v>
       </c>
       <c r="B41" t="s">
         <v>117</v>
       </c>
       <c r="C41" t="s">
         <v>121</v>
       </c>
       <c r="D41" t="s">
         <v>122</v>
       </c>
       <c r="E41">
         <v>1961</v>
       </c>
       <c r="F41" t="s">
         <v>120</v>
       </c>
       <c r="G41">
-        <v>53.0</v>
+        <v>146.0</v>
       </c>
       <c r="H41">
-        <v>1734</v>
+        <v>1976</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
         <v>20</v>
       </c>
       <c r="B42" t="s">
         <v>123</v>
       </c>
       <c r="C42" t="s">
         <v>124</v>
       </c>
       <c r="D42" t="s">
         <v>125</v>
       </c>
       <c r="E42">
         <v>1972</v>
       </c>
       <c r="F42" t="s">
         <v>126</v>
       </c>
       <c r="G42">
-        <v>56.0</v>
+        <v>153.0</v>
       </c>
       <c r="H42">
-        <v>1466</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
         <v>20</v>
       </c>
       <c r="B43" t="s">
         <v>123</v>
       </c>
       <c r="C43" t="s">
         <v>127</v>
       </c>
       <c r="D43" t="s">
         <v>128</v>
       </c>
       <c r="E43">
         <v>2007</v>
       </c>
       <c r="F43" t="s">
         <v>126</v>
       </c>
       <c r="G43">
-        <v>56.0</v>
+        <v>153.0</v>
       </c>
       <c r="H43">
-        <v>1466</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
         <v>21</v>
       </c>
       <c r="B44" t="s">
         <v>129</v>
       </c>
       <c r="C44" t="s">
         <v>130</v>
       </c>
       <c r="D44" t="s">
         <v>131</v>
       </c>
       <c r="E44">
         <v>1975</v>
       </c>
       <c r="F44" t="s">
         <v>132</v>
       </c>
       <c r="G44">
-        <v>61.0</v>
+        <v>154.0</v>
       </c>
       <c r="H44">
-        <v>1212</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
         <v>21</v>
       </c>
       <c r="B45" t="s">
         <v>129</v>
       </c>
       <c r="C45" t="s">
         <v>133</v>
       </c>
       <c r="D45" t="s">
         <v>134</v>
       </c>
       <c r="E45">
         <v>1973</v>
       </c>
       <c r="F45" t="s">
         <v>132</v>
       </c>
       <c r="G45">
-        <v>61.0</v>
+        <v>154.0</v>
       </c>
       <c r="H45">
-        <v>1212</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>22</v>
       </c>
       <c r="B46" t="s">
         <v>135</v>
       </c>
       <c r="C46" t="s">
         <v>136</v>
       </c>
       <c r="D46" t="s">
         <v>137</v>
       </c>
       <c r="E46">
-        <v>1957</v>
+        <v>1990</v>
       </c>
       <c r="F46" t="s">
         <v>138</v>
       </c>
       <c r="G46">
-        <v>72.0</v>
+        <v>177.0</v>
       </c>
       <c r="H46">
-        <v>0</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>22</v>
       </c>
       <c r="B47" t="s">
         <v>135</v>
       </c>
       <c r="C47" t="s">
         <v>139</v>
       </c>
       <c r="D47" t="s">
         <v>140</v>
       </c>
       <c r="E47">
-        <v>1972</v>
+        <v>1998</v>
       </c>
       <c r="F47" t="s">
         <v>138</v>
       </c>
       <c r="G47">
-        <v>72.0</v>
+        <v>177.0</v>
       </c>
       <c r="H47">
-        <v>0</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B48" t="s">
         <v>141</v>
       </c>
       <c r="C48" t="s">
         <v>142</v>
       </c>
       <c r="D48" t="s">
         <v>143</v>
       </c>
       <c r="E48">
-        <v>1990</v>
+        <v>1957</v>
       </c>
       <c r="F48" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="G48">
-        <v>72.0</v>
+        <v>192.0</v>
       </c>
       <c r="H48">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B49" t="s">
         <v>141</v>
       </c>
       <c r="C49" t="s">
+        <v>145</v>
+      </c>
+      <c r="D49" t="s">
+        <v>146</v>
+      </c>
+      <c r="E49">
+        <v>1972</v>
+      </c>
+      <c r="F49" t="s">
         <v>144</v>
       </c>
-      <c r="D49" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G49">
-        <v>72.0</v>
+        <v>192.0</v>
       </c>
       <c r="H49">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>