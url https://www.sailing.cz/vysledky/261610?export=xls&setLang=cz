--- v0 (2026-08-09)
+++ v1 (2026-09-25)
@@ -12,311 +12,344 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>Optimist</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Loď</t>
   </si>
   <si>
     <t>Reg.č.</t>
   </si>
   <si>
     <t>Jméno</t>
   </si>
   <si>
     <t>Rok.nar.</t>
   </si>
   <si>
     <t>Výsledky rozjížděk</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>L.body</t>
   </si>
   <si>
     <t>CZE 863</t>
   </si>
   <si>
     <t>1604-0275</t>
   </si>
   <si>
     <t>Pinc Martin</t>
   </si>
   <si>
-    <t xml:space="preserve">1 </t>
+    <t xml:space="preserve">1 2 3 </t>
   </si>
   <si>
     <t>CZE 960</t>
   </si>
   <si>
     <t>1606-0327</t>
   </si>
   <si>
     <t>Horáček Kryštof</t>
   </si>
   <si>
-    <t xml:space="preserve">2 </t>
+    <t xml:space="preserve">2 4 2 </t>
+  </si>
+  <si>
+    <t>CZE 810</t>
+  </si>
+  <si>
+    <t>1606-0333</t>
+  </si>
+  <si>
+    <t>Záchvěj Matyáš</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9 3 1 </t>
   </si>
   <si>
     <t>CZE 821</t>
   </si>
   <si>
     <t>1604-0279</t>
   </si>
   <si>
     <t>Bucha Marek</t>
   </si>
   <si>
-    <t xml:space="preserve">3 </t>
+    <t xml:space="preserve">3 6 4 </t>
+  </si>
+  <si>
+    <t>CZE 60</t>
+  </si>
+  <si>
+    <t>1702-0222</t>
+  </si>
+  <si>
+    <t>Kotek Samuel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7 1 6 </t>
   </si>
   <si>
     <t>CZE 125</t>
   </si>
   <si>
     <t>1604-0336</t>
   </si>
   <si>
     <t>Polanský Vítek</t>
   </si>
   <si>
-    <t xml:space="preserve">4 </t>
+    <t xml:space="preserve">4 8 5 </t>
   </si>
   <si>
     <t>CZE 932</t>
   </si>
   <si>
     <t>1606-0324</t>
   </si>
   <si>
     <t>Bažant Tobiáš</t>
   </si>
   <si>
-    <t xml:space="preserve">5 </t>
+    <t xml:space="preserve">5 5 8 </t>
   </si>
   <si>
     <t>CZE 615</t>
   </si>
   <si>
     <t>1606-0329</t>
   </si>
   <si>
     <t>Schaffner Adam</t>
   </si>
   <si>
-    <t xml:space="preserve">6 </t>
-[...11 lines deleted...]
-    <t xml:space="preserve">7 </t>
+    <t xml:space="preserve">6 9 10 </t>
+  </si>
+  <si>
+    <t>CZE 910</t>
+  </si>
+  <si>
+    <t>1606-0330</t>
+  </si>
+  <si>
+    <t>Janečko Ondřej</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DNC 7 7 </t>
   </si>
   <si>
     <t>CZE 80</t>
   </si>
   <si>
     <t>1702-0223</t>
   </si>
   <si>
     <t>Kotek Šimon</t>
   </si>
   <si>
-    <t xml:space="preserve">8 </t>
-[...23 lines deleted...]
-    <t xml:space="preserve">DNC </t>
+    <t xml:space="preserve">8 10 9 </t>
   </si>
   <si>
     <t>Evropa</t>
   </si>
   <si>
+    <t>CZE 37</t>
+  </si>
+  <si>
+    <t>1606-0264</t>
+  </si>
+  <si>
+    <t>Kršňák Jakub</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DNC 1 1 </t>
+  </si>
+  <si>
+    <t>CZE 57</t>
+  </si>
+  <si>
+    <t>1606-0265</t>
+  </si>
+  <si>
+    <t>Kršňák Jan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DNC 2 2 </t>
+  </si>
+  <si>
+    <t>CZE 497</t>
+  </si>
+  <si>
+    <t>1202-0047</t>
+  </si>
+  <si>
+    <t>Konopáč Daniel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DNC 3 3 </t>
+  </si>
+  <si>
+    <t>CZE 103</t>
+  </si>
+  <si>
+    <t>1601-0126</t>
+  </si>
+  <si>
+    <t>Brejník Lubomír</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DNC 4 4 </t>
+  </si>
+  <si>
+    <t>CZE 72</t>
+  </si>
+  <si>
+    <t>1606-0244</t>
+  </si>
+  <si>
+    <t>Pokoš Radim</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DNC 5 5 </t>
+  </si>
+  <si>
+    <t>CZE 554</t>
+  </si>
+  <si>
+    <t>1606-0194</t>
+  </si>
+  <si>
+    <t>Soukup Aleš</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DNC 7 6 </t>
+  </si>
+  <si>
+    <t>CZE 126</t>
+  </si>
+  <si>
+    <t>1202-0086</t>
+  </si>
+  <si>
+    <t>Beneš Filip</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DNC 6 7 </t>
+  </si>
+  <si>
     <t>CZE 26</t>
   </si>
   <si>
     <t>1601-0013</t>
   </si>
   <si>
     <t>Staňková Marie</t>
   </si>
   <si>
-    <t>CZE 37</t>
-[...32 lines deleted...]
-    <t>Brejník Lubomír</t>
+    <t xml:space="preserve">DNC DNC DNC </t>
   </si>
   <si>
     <t>NZL 115</t>
   </si>
   <si>
     <t>1701-0245</t>
   </si>
   <si>
     <t>Staněk Jan</t>
   </si>
   <si>
-    <t>CZE 126</t>
-[...25 lines deleted...]
-  <si>
     <t>ILCA 4</t>
   </si>
   <si>
     <t>CZE 216574</t>
   </si>
   <si>
     <t>1606-0956</t>
   </si>
   <si>
     <t>Knorr Petr</t>
   </si>
   <si>
+    <t xml:space="preserve">1 DNC DNC </t>
+  </si>
+  <si>
     <t>CZE 18</t>
   </si>
   <si>
     <t>1606-0299</t>
   </si>
   <si>
     <t>Rážová Lea</t>
   </si>
   <si>
+    <t xml:space="preserve">2 DNC DNC </t>
+  </si>
+  <si>
     <t>CZE 199418</t>
   </si>
   <si>
     <t>1606-0301</t>
   </si>
   <si>
     <t>Vlčková Světlana</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3 DNC DNC </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -679,659 +712,659 @@
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4">
         <v>2012</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
       <c r="G4">
-        <v>1.0</v>
+        <v>6.0</v>
       </c>
       <c r="H4">
-        <v>1055</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
         <v>15</v>
       </c>
       <c r="E5">
         <v>2012</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
       <c r="G5">
-        <v>2.0</v>
+        <v>8.0</v>
       </c>
       <c r="H5">
-        <v>754</v>
+        <v>800</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
         <v>19</v>
       </c>
       <c r="E6">
-        <v>2013</v>
+        <v>2016</v>
       </c>
       <c r="F6" t="s">
         <v>20</v>
       </c>
       <c r="G6">
-        <v>3.0</v>
+        <v>13.0</v>
       </c>
       <c r="H6">
-        <v>578</v>
+        <v>624</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
         <v>21</v>
       </c>
       <c r="C7" t="s">
         <v>22</v>
       </c>
       <c r="D7" t="s">
         <v>23</v>
       </c>
       <c r="E7">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="F7" t="s">
         <v>24</v>
       </c>
       <c r="G7">
-        <v>4.0</v>
+        <v>13.0</v>
       </c>
       <c r="H7">
-        <v>453</v>
+        <v>499</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" t="s">
         <v>25</v>
       </c>
       <c r="C8" t="s">
         <v>26</v>
       </c>
       <c r="D8" t="s">
         <v>27</v>
       </c>
       <c r="E8">
         <v>2013</v>
       </c>
       <c r="F8" t="s">
         <v>28</v>
       </c>
       <c r="G8">
-        <v>5.0</v>
+        <v>14.0</v>
       </c>
       <c r="H8">
-        <v>356</v>
+        <v>402</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" t="s">
         <v>29</v>
       </c>
       <c r="C9" t="s">
         <v>30</v>
       </c>
       <c r="D9" t="s">
         <v>31</v>
       </c>
       <c r="E9">
-        <v>2016</v>
+        <v>2012</v>
       </c>
       <c r="F9" t="s">
         <v>32</v>
       </c>
       <c r="G9">
-        <v>6.0</v>
+        <v>17.0</v>
       </c>
       <c r="H9">
-        <v>277</v>
+        <v>323</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" t="s">
         <v>33</v>
       </c>
       <c r="C10" t="s">
         <v>34</v>
       </c>
       <c r="D10" t="s">
         <v>35</v>
       </c>
       <c r="E10">
         <v>2013</v>
       </c>
       <c r="F10" t="s">
         <v>36</v>
       </c>
       <c r="G10">
-        <v>7.0</v>
+        <v>18.0</v>
       </c>
       <c r="H10">
-        <v>210</v>
+        <v>256</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" t="s">
         <v>37</v>
       </c>
       <c r="C11" t="s">
         <v>38</v>
       </c>
       <c r="D11" t="s">
         <v>39</v>
       </c>
       <c r="E11">
         <v>2016</v>
       </c>
       <c r="F11" t="s">
         <v>40</v>
       </c>
       <c r="G11">
-        <v>8.0</v>
+        <v>25.0</v>
       </c>
       <c r="H11">
-        <v>152</v>
+        <v>198</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>41</v>
       </c>
       <c r="C12" t="s">
         <v>42</v>
       </c>
       <c r="D12" t="s">
         <v>43</v>
       </c>
       <c r="E12">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="F12" t="s">
         <v>44</v>
       </c>
       <c r="G12">
-        <v>9.0</v>
+        <v>25.0</v>
       </c>
       <c r="H12">
-        <v>101</v>
+        <v>147</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" t="s">
         <v>45</v>
       </c>
       <c r="C13" t="s">
         <v>46</v>
       </c>
       <c r="D13" t="s">
         <v>47</v>
       </c>
       <c r="E13">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="F13" t="s">
         <v>48</v>
       </c>
       <c r="G13">
-        <v>11.0</v>
+        <v>27.0</v>
       </c>
       <c r="H13">
-        <v>0</v>
+        <v>101</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>1</v>
       </c>
       <c r="B16" t="s">
         <v>2</v>
       </c>
       <c r="C16" t="s">
         <v>3</v>
       </c>
       <c r="D16" t="s">
         <v>4</v>
       </c>
       <c r="E16" t="s">
         <v>5</v>
       </c>
       <c r="F16" t="s">
         <v>6</v>
       </c>
       <c r="G16" t="s">
         <v>7</v>
       </c>
       <c r="H16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
         <v>50</v>
       </c>
       <c r="C17" t="s">
         <v>51</v>
       </c>
       <c r="D17" t="s">
         <v>52</v>
       </c>
       <c r="E17">
         <v>1998</v>
       </c>
       <c r="F17" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="G17">
-        <v>10.0</v>
+        <v>12.0</v>
       </c>
       <c r="H17">
-        <v>0</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B18" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C18" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D18" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E18">
-        <v>1998</v>
+        <v>2002</v>
       </c>
       <c r="F18" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="G18">
-        <v>10.0</v>
+        <v>14.0</v>
       </c>
       <c r="H18">
-        <v>0</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B19" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C19" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D19" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E19">
-        <v>2002</v>
+        <v>1974</v>
       </c>
       <c r="F19" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="G19">
-        <v>10.0</v>
+        <v>16.0</v>
       </c>
       <c r="H19">
-        <v>0</v>
+        <v>938</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B20" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C20" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="D20" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="E20">
-        <v>1999</v>
+        <v>1979</v>
       </c>
       <c r="F20" t="s">
-        <v>48</v>
+        <v>65</v>
       </c>
       <c r="G20">
-        <v>10.0</v>
+        <v>18.0</v>
       </c>
       <c r="H20">
-        <v>0</v>
+        <v>688</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B21" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="C21" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D21" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="E21">
-        <v>1979</v>
+        <v>1999</v>
       </c>
       <c r="F21" t="s">
-        <v>48</v>
+        <v>69</v>
       </c>
       <c r="G21">
-        <v>10.0</v>
+        <v>20.0</v>
       </c>
       <c r="H21">
-        <v>0</v>
+        <v>494</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B22" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="C22" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D22" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="E22">
         <v>1990</v>
       </c>
       <c r="F22" t="s">
-        <v>48</v>
+        <v>73</v>
       </c>
       <c r="G22">
-        <v>10.0</v>
+        <v>23.0</v>
       </c>
       <c r="H22">
-        <v>0</v>
+        <v>336</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B23" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="C23" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="D23" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="E23">
         <v>2007</v>
       </c>
       <c r="F23" t="s">
-        <v>48</v>
+        <v>77</v>
       </c>
       <c r="G23">
-        <v>10.0</v>
+        <v>23.0</v>
       </c>
       <c r="H23">
-        <v>0</v>
+        <v>202</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B24" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="C24" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="D24" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="E24">
-        <v>1974</v>
+        <v>1998</v>
       </c>
       <c r="F24" t="s">
-        <v>48</v>
+        <v>81</v>
       </c>
       <c r="G24">
-        <v>10.0</v>
+        <v>30.0</v>
       </c>
       <c r="H24">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B25" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="C25" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="D25" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="E25">
         <v>1990</v>
       </c>
       <c r="F25" t="s">
-        <v>48</v>
+        <v>81</v>
       </c>
       <c r="G25">
-        <v>10.0</v>
+        <v>30.0</v>
       </c>
       <c r="H25">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>1</v>
       </c>
       <c r="B28" t="s">
         <v>2</v>
       </c>
       <c r="C28" t="s">
         <v>3</v>
       </c>
       <c r="D28" t="s">
         <v>4</v>
       </c>
       <c r="E28" t="s">
         <v>5</v>
       </c>
       <c r="F28" t="s">
         <v>6</v>
       </c>
       <c r="G28" t="s">
         <v>7</v>
       </c>
       <c r="H28" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>1</v>
       </c>
       <c r="B29" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="C29" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="D29" t="s">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="E29">
         <v>2009</v>
       </c>
       <c r="F29" t="s">
-        <v>12</v>
+        <v>89</v>
       </c>
       <c r="G29">
-        <v>1.0</v>
+        <v>9.0</v>
       </c>
       <c r="H29">
         <v>578</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>2</v>
       </c>
       <c r="B30" t="s">
-        <v>81</v>
+        <v>90</v>
       </c>
       <c r="C30" t="s">
-        <v>82</v>
+        <v>91</v>
       </c>
       <c r="D30" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="E30">
         <v>2011</v>
       </c>
       <c r="F30" t="s">
-        <v>16</v>
+        <v>93</v>
       </c>
       <c r="G30">
-        <v>2.0</v>
+        <v>10.0</v>
       </c>
       <c r="H30">
         <v>277</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>3</v>
       </c>
       <c r="B31" t="s">
-        <v>84</v>
+        <v>94</v>
       </c>
       <c r="C31" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="D31" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="E31">
         <v>2010</v>
       </c>
       <c r="F31" t="s">
-        <v>20</v>
+        <v>97</v>
       </c>
       <c r="G31">
-        <v>3.0</v>
+        <v>11.0</v>
       </c>
       <c r="H31">
         <v>101</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>