--- v0 (2026-05-23)
+++ v1 (2026-07-24)
@@ -12,218 +12,317 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="203">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="235">
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Loď</t>
   </si>
   <si>
     <t>Reg.č.</t>
   </si>
   <si>
     <t>Jméno</t>
   </si>
   <si>
     <t>Rok.nar.</t>
   </si>
   <si>
     <t>Výsledky rozjížděk</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>L.body</t>
   </si>
   <si>
+    <t>GER 47786</t>
+  </si>
+  <si>
+    <t>9903-0007</t>
+  </si>
+  <si>
+    <t>Lan Hannes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 5* 3 1 </t>
+  </si>
+  <si>
+    <t>9903-0008</t>
+  </si>
+  <si>
+    <t>Salomon Melichar</t>
+  </si>
+  <si>
+    <t>GER 56182</t>
+  </si>
+  <si>
+    <t>9903-0011</t>
+  </si>
+  <si>
+    <t>Furst Emily Sophie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6* 2 1 3 </t>
+  </si>
+  <si>
+    <t>9903-0012</t>
+  </si>
+  <si>
+    <t>Bartsch lucy</t>
+  </si>
+  <si>
+    <t>CZE 56485</t>
+  </si>
+  <si>
+    <t>1603-0091</t>
+  </si>
+  <si>
+    <t>Veselý Filip</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 4 5* 2 </t>
+  </si>
+  <si>
+    <t>1603-0092</t>
+  </si>
+  <si>
+    <t>Joachimsthaler Jan</t>
+  </si>
+  <si>
     <t>CZE 51370</t>
   </si>
   <si>
     <t>1101-0538</t>
   </si>
   <si>
     <t>Dressler Josef</t>
   </si>
   <si>
-    <t xml:space="preserve">3 3 2 </t>
+    <t xml:space="preserve">3 3 2 5* </t>
   </si>
   <si>
     <t>1101-0705</t>
   </si>
   <si>
     <t>Fadli Pětivoká Anisah</t>
   </si>
   <si>
-    <t>GER 56182</t>
-[...52 lines deleted...]
-  <si>
     <t>CZE 53108</t>
   </si>
   <si>
     <t>1603-0088</t>
   </si>
   <si>
     <t>Drašnarová Eliška</t>
   </si>
   <si>
-    <t xml:space="preserve">5 1 6 </t>
+    <t xml:space="preserve">5 1 6 7* </t>
   </si>
   <si>
     <t>1603-0104</t>
   </si>
   <si>
     <t>Víchová Karolína</t>
   </si>
   <si>
     <t>GER 986</t>
   </si>
   <si>
     <t>9903-0009</t>
   </si>
   <si>
     <t>Tschofen Mathilde</t>
   </si>
   <si>
-    <t xml:space="preserve">4 6 4 </t>
+    <t xml:space="preserve">4 6* 4 4 </t>
   </si>
   <si>
     <t>9903-0010</t>
   </si>
   <si>
     <t>Konstantin Konstantin</t>
   </si>
   <si>
+    <t>CZE 96</t>
+  </si>
+  <si>
+    <t>9999-0622</t>
+  </si>
+  <si>
+    <t>Broum Filip</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8* 7 8 6 </t>
+  </si>
+  <si>
+    <t>9999-0623</t>
+  </si>
+  <si>
+    <t>Navrátil Prokop</t>
+  </si>
+  <si>
     <t>GER 50969</t>
   </si>
   <si>
     <t>9903-0013</t>
   </si>
   <si>
     <t>Stabe Konstantin</t>
   </si>
   <si>
-    <t xml:space="preserve">7 8 7 </t>
+    <t xml:space="preserve">7 8* 7 8 </t>
   </si>
   <si>
     <t>9903-0014</t>
   </si>
   <si>
     <t>Knust Kurt</t>
   </si>
   <si>
-    <t>CZE 96</t>
-[...14 lines deleted...]
-    <t>Navrátil Prokop</t>
+    <t>Optimist</t>
+  </si>
+  <si>
+    <t>CZE 11339</t>
+  </si>
+  <si>
+    <t>9903-0039</t>
+  </si>
+  <si>
+    <t>Tschofen Albrecht</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 </t>
+  </si>
+  <si>
+    <t>GER 13186</t>
+  </si>
+  <si>
+    <t>9903-0038</t>
+  </si>
+  <si>
+    <t>Sambar Kalr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 </t>
+  </si>
+  <si>
+    <t>GER 1042</t>
+  </si>
+  <si>
+    <t>9903-0037</t>
+  </si>
+  <si>
+    <t>Bostsch Jule</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3 </t>
+  </si>
+  <si>
+    <t>GER 1326</t>
+  </si>
+  <si>
+    <t>9903-0036</t>
+  </si>
+  <si>
+    <t>Borthel Lisa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4 </t>
+  </si>
+  <si>
+    <t>GER 1244</t>
+  </si>
+  <si>
+    <t>9903-0035</t>
+  </si>
+  <si>
+    <t>Hulter Julius</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5 </t>
+  </si>
+  <si>
+    <t>GER 11854</t>
+  </si>
+  <si>
+    <t>9903-0034</t>
+  </si>
+  <si>
+    <t>Rosenblat Isidor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6 </t>
+  </si>
+  <si>
+    <t>CZE 11</t>
+  </si>
+  <si>
+    <t>1101-0704</t>
+  </si>
+  <si>
+    <t>Fadli Pětivoký Thoriq</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7 </t>
+  </si>
+  <si>
+    <t>GER 10508</t>
+  </si>
+  <si>
+    <t>9903-0040</t>
+  </si>
+  <si>
+    <t>Einhort Frederik</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OCS </t>
   </si>
   <si>
     <t>Kajutové lodě</t>
   </si>
   <si>
     <t>CZE 458</t>
   </si>
   <si>
     <t>1605-0272</t>
   </si>
   <si>
     <t>Kučera Michal</t>
   </si>
   <si>
     <t xml:space="preserve">2 1 </t>
   </si>
   <si>
     <t>1605-0348</t>
   </si>
   <si>
     <t>Mahnerová Simona</t>
   </si>
   <si>
     <t>1605-0343</t>
   </si>
@@ -320,54 +419,54 @@
   <si>
     <t>Berg Petr</t>
   </si>
   <si>
     <t xml:space="preserve">6 8 </t>
   </si>
   <si>
     <t>1606-0222</t>
   </si>
   <si>
     <t>Rešl Pavel</t>
   </si>
   <si>
     <t>CZE 12</t>
   </si>
   <si>
     <t>1602-0161</t>
   </si>
   <si>
     <t>Valík Martin</t>
   </si>
   <si>
     <t xml:space="preserve">8 7 </t>
   </si>
   <si>
-    <t>1602-0363</t>
-[...2 lines deleted...]
-    <t>Valíková Vendula</t>
+    <t>1603-0103</t>
+  </si>
+  <si>
+    <t>Špaček Stanislav</t>
   </si>
   <si>
     <t>GER 3</t>
   </si>
   <si>
     <t>9903-0004</t>
   </si>
   <si>
     <t>Henke Sebastian</t>
   </si>
   <si>
     <t xml:space="preserve">7 12 </t>
   </si>
   <si>
     <t>9903-0005</t>
   </si>
   <si>
     <t>Blueher Lothar</t>
   </si>
   <si>
     <t>CZE 264</t>
   </si>
   <si>
     <t>1606-0194</t>
   </si>
@@ -386,50 +485,68 @@
   <si>
     <t>CZE 34</t>
   </si>
   <si>
     <t>1605-0226</t>
   </si>
   <si>
     <t>Manič Petr</t>
   </si>
   <si>
     <t xml:space="preserve">13 10 </t>
   </si>
   <si>
     <t>CZE 111554</t>
   </si>
   <si>
     <t>1602-0362</t>
   </si>
   <si>
     <t>Kyncl Marco</t>
   </si>
   <si>
     <t xml:space="preserve">12 11 </t>
   </si>
   <si>
+    <t>1602-0358</t>
+  </si>
+  <si>
+    <t>Kyncl Frederic</t>
+  </si>
+  <si>
+    <t>1602-0359</t>
+  </si>
+  <si>
+    <t>Kyncl Dominic</t>
+  </si>
+  <si>
+    <t>1602-0371</t>
+  </si>
+  <si>
+    <t>Kyncl Nicole</t>
+  </si>
+  <si>
     <t>CZE 277</t>
   </si>
   <si>
     <t>1603-0005</t>
   </si>
   <si>
     <t>Beránek Ivo</t>
   </si>
   <si>
     <t xml:space="preserve">9 DNC </t>
   </si>
   <si>
     <t>1603-0113</t>
   </si>
   <si>
     <t>Palas Stanislav</t>
   </si>
   <si>
     <t>1603-0087</t>
   </si>
   <si>
     <t>Beránková Ilona</t>
   </si>
   <si>
     <t>GER 149</t>
@@ -452,147 +569,126 @@
   <si>
     <t>Schllechte Gerald</t>
   </si>
   <si>
     <t xml:space="preserve">14 14 </t>
   </si>
   <si>
     <t>9903-0002</t>
   </si>
   <si>
     <t>Gleincher Falko</t>
   </si>
   <si>
     <t>ostatní třídy</t>
   </si>
   <si>
     <t>GER 1546</t>
   </si>
   <si>
     <t>9903-0017</t>
   </si>
   <si>
     <t>Schaarbach Janerik</t>
   </si>
   <si>
-    <t xml:space="preserve">1 </t>
-[...1 lines deleted...]
-  <si>
     <t>GER 81</t>
   </si>
   <si>
     <t>9903-0030</t>
   </si>
   <si>
     <t>Seifert Jakob</t>
   </si>
   <si>
-    <t xml:space="preserve">2 </t>
-[...1 lines deleted...]
-  <si>
     <t>9903-0031</t>
   </si>
   <si>
     <t>Meyer Maxmilian</t>
   </si>
   <si>
     <t>GER 576</t>
   </si>
   <si>
     <t>9903-0018</t>
   </si>
   <si>
     <t>Samann Fabian</t>
   </si>
   <si>
-    <t xml:space="preserve">3 </t>
-[...1 lines deleted...]
-  <si>
     <t>GER 2719</t>
   </si>
   <si>
     <t>9903-0026</t>
   </si>
   <si>
     <t>Halbauer Lucas</t>
   </si>
   <si>
-    <t xml:space="preserve">4 </t>
-[...1 lines deleted...]
-  <si>
     <t>9903-0027</t>
   </si>
   <si>
     <t>Štastná Michaela</t>
   </si>
   <si>
     <t>GER 3766</t>
   </si>
   <si>
     <t>9903-0028</t>
   </si>
   <si>
     <t>Kraske Phillip</t>
   </si>
   <si>
-    <t xml:space="preserve">5 </t>
-[...1 lines deleted...]
-  <si>
     <t>9903-0029</t>
   </si>
   <si>
     <t>Engler Luca</t>
   </si>
   <si>
     <t>GER 4482</t>
   </si>
   <si>
     <t>9903-0024</t>
   </si>
   <si>
     <t>Wehnert Leander</t>
   </si>
   <si>
-    <t xml:space="preserve">6 </t>
-[...1 lines deleted...]
-  <si>
     <t>9903-0025</t>
   </si>
   <si>
     <t>Leuner Moritz</t>
   </si>
   <si>
     <t>GER 2</t>
   </si>
   <si>
     <t>9903-0032</t>
   </si>
   <si>
     <t>Effenberer Linus</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">7 </t>
   </si>
   <si>
     <t>9903-0033</t>
   </si>
   <si>
     <t>Colorio Sylvia</t>
   </si>
   <si>
     <t>GER 3772</t>
   </si>
   <si>
     <t>9903-0020</t>
   </si>
   <si>
     <t>Grosse Torsten</t>
   </si>
   <si>
     <t xml:space="preserve">8 </t>
   </si>
   <si>
     <t>9903-0021</t>
   </si>
   <si>
     <t>Grosse Till</t>
   </si>
@@ -968,51 +1064,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H72"/>
+  <dimension ref="A1:H86"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="2" spans="1:8">
       <c r="A2">
         <v>420</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>0</v>
       </c>
       <c r="B3" t="s">
         <v>1</v>
       </c>
       <c r="C3" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
@@ -1021,239 +1117,239 @@
       </c>
       <c r="F3" t="s">
         <v>5</v>
       </c>
       <c r="G3" t="s">
         <v>6</v>
       </c>
       <c r="H3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4">
-        <v>2005</v>
+        <v>2009</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
       <c r="G4">
-        <v>8.0</v>
+        <v>6.0</v>
       </c>
       <c r="H4">
         <v>7029</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>13</v>
       </c>
       <c r="E5">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
       <c r="G5">
-        <v>8.0</v>
+        <v>6.0</v>
       </c>
       <c r="H5">
         <v>7029</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6" t="s">
         <v>14</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6" t="s">
         <v>16</v>
       </c>
       <c r="E6">
         <v>2011</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
       <c r="G6">
-        <v>9.0</v>
+        <v>6.0</v>
       </c>
       <c r="H6">
         <v>4921</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7" t="s">
         <v>19</v>
       </c>
       <c r="E7">
         <v>2012</v>
       </c>
       <c r="F7" t="s">
         <v>17</v>
       </c>
       <c r="G7">
-        <v>9.0</v>
+        <v>6.0</v>
       </c>
       <c r="H7">
         <v>4921</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8" t="s">
         <v>22</v>
       </c>
       <c r="E8">
         <v>2007</v>
       </c>
       <c r="F8" t="s">
         <v>23</v>
       </c>
       <c r="G8">
-        <v>10.0</v>
+        <v>7.0</v>
       </c>
       <c r="H8">
         <v>3689</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>3</v>
       </c>
       <c r="B9" t="s">
         <v>20</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9" t="s">
         <v>25</v>
       </c>
       <c r="E9">
         <v>2010</v>
       </c>
       <c r="F9" t="s">
         <v>23</v>
       </c>
       <c r="G9">
-        <v>10.0</v>
+        <v>7.0</v>
       </c>
       <c r="H9">
         <v>3689</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>4</v>
       </c>
       <c r="B10" t="s">
         <v>26</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10">
-        <v>2009</v>
+        <v>2005</v>
       </c>
       <c r="F10" t="s">
         <v>29</v>
       </c>
       <c r="G10">
-        <v>10.0</v>
+        <v>8.0</v>
       </c>
       <c r="H10">
         <v>2814</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11" t="s">
         <v>30</v>
       </c>
       <c r="D11" t="s">
         <v>31</v>
       </c>
       <c r="E11">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="F11" t="s">
         <v>29</v>
       </c>
       <c r="G11">
-        <v>10.0</v>
+        <v>8.0</v>
       </c>
       <c r="H11">
         <v>2814</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12" t="s">
         <v>32</v>
       </c>
       <c r="C12" t="s">
         <v>33</v>
       </c>
       <c r="D12" t="s">
         <v>34</v>
       </c>
       <c r="E12">
         <v>2009</v>
       </c>
       <c r="F12" t="s">
         <v>35</v>
       </c>
       <c r="G12">
@@ -1287,1467 +1383,1784 @@
       </c>
       <c r="H13">
         <v>2136</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>6</v>
       </c>
       <c r="B14" t="s">
         <v>38</v>
       </c>
       <c r="C14" t="s">
         <v>39</v>
       </c>
       <c r="D14" t="s">
         <v>40</v>
       </c>
       <c r="E14">
         <v>2010</v>
       </c>
       <c r="F14" t="s">
         <v>41</v>
       </c>
       <c r="G14">
-        <v>14.0</v>
+        <v>12.0</v>
       </c>
       <c r="H14">
         <v>1582</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>6</v>
       </c>
       <c r="B15" t="s">
         <v>38</v>
       </c>
       <c r="C15" t="s">
         <v>42</v>
       </c>
       <c r="D15" t="s">
         <v>43</v>
       </c>
       <c r="E15">
         <v>2010</v>
       </c>
       <c r="F15" t="s">
         <v>41</v>
       </c>
       <c r="G15">
-        <v>14.0</v>
+        <v>12.0</v>
       </c>
       <c r="H15">
         <v>1582</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>7</v>
       </c>
       <c r="B16" t="s">
         <v>44</v>
       </c>
       <c r="C16" t="s">
         <v>45</v>
       </c>
       <c r="D16" t="s">
         <v>46</v>
       </c>
       <c r="E16">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="F16" t="s">
         <v>47</v>
       </c>
       <c r="G16">
-        <v>22.0</v>
+        <v>21.0</v>
       </c>
       <c r="H16">
         <v>1113</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>7</v>
       </c>
       <c r="B17" t="s">
         <v>44</v>
       </c>
       <c r="C17" t="s">
         <v>48</v>
       </c>
       <c r="D17" t="s">
         <v>49</v>
       </c>
       <c r="E17">
-        <v>2009</v>
+        <v>2012</v>
       </c>
       <c r="F17" t="s">
         <v>47</v>
       </c>
       <c r="G17">
-        <v>22.0</v>
+        <v>21.0</v>
       </c>
       <c r="H17">
         <v>1113</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>8</v>
       </c>
       <c r="B18" t="s">
         <v>50</v>
       </c>
       <c r="C18" t="s">
         <v>51</v>
       </c>
       <c r="D18" t="s">
         <v>52</v>
       </c>
       <c r="E18">
-        <v>2011</v>
+        <v>2009</v>
       </c>
       <c r="F18" t="s">
         <v>53</v>
       </c>
       <c r="G18">
-        <v>23.0</v>
+        <v>22.0</v>
       </c>
       <c r="H18">
         <v>707</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>8</v>
       </c>
       <c r="B19" t="s">
         <v>50</v>
       </c>
       <c r="C19" t="s">
         <v>54</v>
       </c>
       <c r="D19" t="s">
         <v>55</v>
       </c>
       <c r="E19">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="F19" t="s">
         <v>53</v>
       </c>
       <c r="G19">
-        <v>23.0</v>
+        <v>22.0</v>
       </c>
       <c r="H19">
         <v>707</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>0</v>
       </c>
       <c r="B22" t="s">
         <v>1</v>
       </c>
       <c r="C22" t="s">
         <v>2</v>
       </c>
       <c r="D22" t="s">
         <v>3</v>
       </c>
       <c r="E22" t="s">
         <v>4</v>
       </c>
       <c r="F22" t="s">
         <v>5</v>
       </c>
       <c r="G22" t="s">
         <v>6</v>
       </c>
       <c r="H22" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>1</v>
       </c>
       <c r="B23" t="s">
         <v>57</v>
       </c>
       <c r="C23" t="s">
         <v>58</v>
       </c>
       <c r="D23" t="s">
         <v>59</v>
       </c>
       <c r="E23">
-        <v>1972</v>
+        <v>2016</v>
       </c>
       <c r="F23" t="s">
         <v>60</v>
       </c>
       <c r="G23">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="H23">
-        <v>2554</v>
+        <v>946</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B24" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="C24" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D24" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E24">
-        <v>1966</v>
+        <v>2014</v>
       </c>
       <c r="F24" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="G24">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="H24">
-        <v>2554</v>
+        <v>645</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B25" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="C25" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="D25" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="E25">
-        <v>1981</v>
+        <v>2014</v>
       </c>
       <c r="F25" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="G25">
         <v>3.0</v>
       </c>
       <c r="H25">
-        <v>2554</v>
+        <v>469</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B26" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="C26" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="D26" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="E26">
-        <v>1960</v>
+        <v>2013</v>
       </c>
       <c r="F26" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="G26">
         <v>4.0</v>
       </c>
       <c r="H26">
-        <v>1952</v>
+        <v>344</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B27" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="C27" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="D27" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="E27">
-        <v>1992</v>
+        <v>2012</v>
       </c>
       <c r="F27" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="G27">
-        <v>4.0</v>
+        <v>5.0</v>
       </c>
       <c r="H27">
-        <v>1952</v>
+        <v>247</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B28" t="s">
-        <v>50</v>
+        <v>77</v>
       </c>
       <c r="C28" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="D28" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="E28">
-        <v>1974</v>
+        <v>2015</v>
       </c>
       <c r="F28" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="G28">
-        <v>5.0</v>
+        <v>6.0</v>
       </c>
       <c r="H28">
-        <v>1600</v>
+        <v>168</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B29" t="s">
-        <v>50</v>
+        <v>81</v>
       </c>
       <c r="C29" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="D29" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="E29">
-        <v>1976</v>
+        <v>2014</v>
       </c>
       <c r="F29" t="s">
-        <v>73</v>
+        <v>84</v>
       </c>
       <c r="G29">
-        <v>5.0</v>
+        <v>7.0</v>
       </c>
       <c r="H29">
-        <v>1600</v>
+        <v>101</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B30" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="C30" t="s">
-        <v>77</v>
+        <v>86</v>
       </c>
       <c r="D30" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="E30">
-        <v>1953</v>
+        <v>2013</v>
       </c>
       <c r="F30" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="G30">
         <v>9.0</v>
       </c>
       <c r="H30">
-        <v>1350</v>
-[...3 lines deleted...]
-      <c r="A31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>0</v>
+      </c>
+      <c r="B33" t="s">
+        <v>1</v>
+      </c>
+      <c r="C33" t="s">
+        <v>2</v>
+      </c>
+      <c r="D33" t="s">
+        <v>3</v>
+      </c>
+      <c r="E33" t="s">
+        <v>4</v>
+      </c>
+      <c r="F33" t="s">
         <v>5</v>
       </c>
-      <c r="B31" t="s">
-[...22 lines deleted...]
-      <c r="A32">
+      <c r="G33" t="s">
         <v>6</v>
       </c>
-      <c r="B32" t="s">
-[...44 lines deleted...]
-        <v>998</v>
+      <c r="H33" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B34" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C34" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D34" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E34">
-        <v>1983</v>
+        <v>1972</v>
       </c>
       <c r="F34" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="G34">
-        <v>14.0</v>
+        <v>3.0</v>
       </c>
       <c r="H34">
-        <v>998</v>
+        <v>2554</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B35" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="C35" t="s">
+        <v>94</v>
+      </c>
+      <c r="D35" t="s">
+        <v>95</v>
+      </c>
+      <c r="E35">
+        <v>1966</v>
+      </c>
+      <c r="F35" t="s">
         <v>93</v>
       </c>
-      <c r="D35" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G35">
-        <v>14.0</v>
+        <v>3.0</v>
       </c>
       <c r="H35">
-        <v>864</v>
+        <v>2554</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B36" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="C36" t="s">
         <v>96</v>
       </c>
       <c r="D36" t="s">
         <v>97</v>
       </c>
       <c r="E36">
-        <v>1964</v>
+        <v>1981</v>
       </c>
       <c r="F36" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="G36">
-        <v>14.0</v>
+        <v>3.0</v>
       </c>
       <c r="H36">
-        <v>864</v>
+        <v>2554</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B37" t="s">
         <v>98</v>
       </c>
       <c r="C37" t="s">
         <v>99</v>
       </c>
       <c r="D37" t="s">
         <v>100</v>
       </c>
       <c r="E37">
-        <v>1973</v>
+        <v>1960</v>
       </c>
       <c r="F37" t="s">
         <v>101</v>
       </c>
       <c r="G37">
-        <v>15.0</v>
+        <v>4.0</v>
       </c>
       <c r="H37">
-        <v>748</v>
+        <v>1952</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B38" t="s">
         <v>98</v>
       </c>
       <c r="C38" t="s">
         <v>102</v>
       </c>
       <c r="D38" t="s">
         <v>103</v>
       </c>
       <c r="E38">
-        <v>1980</v>
+        <v>1992</v>
       </c>
       <c r="F38" t="s">
         <v>101</v>
       </c>
       <c r="G38">
-        <v>15.0</v>
+        <v>4.0</v>
       </c>
       <c r="H38">
-        <v>748</v>
+        <v>1952</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B39" t="s">
+        <v>44</v>
+      </c>
+      <c r="C39" t="s">
         <v>104</v>
       </c>
-      <c r="C39" t="s">
+      <c r="D39" t="s">
         <v>105</v>
       </c>
-      <c r="D39" t="s">
+      <c r="E39">
+        <v>1974</v>
+      </c>
+      <c r="F39" t="s">
         <v>106</v>
       </c>
-      <c r="E39">
-[...4 lines deleted...]
-      </c>
       <c r="G39">
-        <v>19.0</v>
+        <v>5.0</v>
       </c>
       <c r="H39">
-        <v>646</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B40" t="s">
-        <v>104</v>
+        <v>44</v>
       </c>
       <c r="C40" t="s">
+        <v>107</v>
+      </c>
+      <c r="D40" t="s">
         <v>108</v>
       </c>
-      <c r="D40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E40">
-        <v>1942</v>
+        <v>1976</v>
       </c>
       <c r="F40" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="G40">
-        <v>19.0</v>
+        <v>5.0</v>
       </c>
       <c r="H40">
-        <v>646</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B41" t="s">
+        <v>109</v>
+      </c>
+      <c r="C41" t="s">
         <v>110</v>
       </c>
-      <c r="C41" t="s">
+      <c r="D41" t="s">
         <v>111</v>
       </c>
-      <c r="D41" t="s">
+      <c r="E41">
+        <v>1953</v>
+      </c>
+      <c r="F41" t="s">
         <v>112</v>
       </c>
-      <c r="E41">
-[...4 lines deleted...]
-      </c>
       <c r="G41">
-        <v>20.0</v>
+        <v>9.0</v>
       </c>
       <c r="H41">
-        <v>554</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B42" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="C42" t="s">
         <v>114</v>
       </c>
       <c r="D42" t="s">
         <v>115</v>
       </c>
       <c r="E42">
-        <v>1990</v>
+        <v>1962</v>
       </c>
       <c r="F42" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="G42">
-        <v>20.0</v>
+        <v>11.0</v>
       </c>
       <c r="H42">
-        <v>554</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B43" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C43" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D43" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E43">
-        <v>1981</v>
+        <v>1975</v>
       </c>
       <c r="F43" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="G43">
-        <v>23.0</v>
+        <v>14.0</v>
       </c>
       <c r="H43">
-        <v>471</v>
+        <v>998</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B44" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="C44" t="s">
         <v>121</v>
       </c>
       <c r="D44" t="s">
         <v>122</v>
       </c>
       <c r="E44">
-        <v>1981</v>
+        <v>2005</v>
       </c>
       <c r="F44" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="G44">
-        <v>23.0</v>
+        <v>14.0</v>
       </c>
       <c r="H44">
-        <v>396</v>
+        <v>998</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="B45" t="s">
+        <v>117</v>
+      </c>
+      <c r="C45" t="s">
+        <v>123</v>
+      </c>
+      <c r="D45" t="s">
         <v>124</v>
       </c>
-      <c r="C45" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E45">
-        <v>1980</v>
+        <v>1983</v>
       </c>
       <c r="F45" t="s">
-        <v>127</v>
+        <v>120</v>
       </c>
       <c r="G45">
-        <v>25.0</v>
+        <v>14.0</v>
       </c>
       <c r="H45">
-        <v>326</v>
+        <v>998</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="B46" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C46" t="s">
+        <v>126</v>
+      </c>
+      <c r="D46" t="s">
+        <v>127</v>
+      </c>
+      <c r="E46">
+        <v>1969</v>
+      </c>
+      <c r="F46" t="s">
         <v>128</v>
       </c>
-      <c r="D46" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G46">
-        <v>25.0</v>
+        <v>14.0</v>
       </c>
       <c r="H46">
-        <v>326</v>
+        <v>864</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="B47" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C47" t="s">
+        <v>129</v>
+      </c>
+      <c r="D47" t="s">
         <v>130</v>
       </c>
-      <c r="D47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E47">
-        <v>1982</v>
+        <v>1964</v>
       </c>
       <c r="F47" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G47">
-        <v>25.0</v>
+        <v>14.0</v>
       </c>
       <c r="H47">
-        <v>326</v>
+        <v>864</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="B48" t="s">
+        <v>131</v>
+      </c>
+      <c r="C48" t="s">
         <v>132</v>
       </c>
-      <c r="C48" t="s">
+      <c r="D48" t="s">
         <v>133</v>
       </c>
-      <c r="D48" t="s">
+      <c r="E48">
+        <v>1973</v>
+      </c>
+      <c r="F48" t="s">
         <v>134</v>
       </c>
-      <c r="E48">
-[...4 lines deleted...]
-      </c>
       <c r="G48">
-        <v>28.0</v>
+        <v>15.0</v>
       </c>
       <c r="H48">
-        <v>262</v>
+        <v>748</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="B49" t="s">
+        <v>131</v>
+      </c>
+      <c r="C49" t="s">
+        <v>135</v>
+      </c>
+      <c r="D49" t="s">
         <v>136</v>
       </c>
-      <c r="C49" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E49">
-        <v>1960</v>
+        <v>1965</v>
       </c>
       <c r="F49" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="G49">
-        <v>28.0</v>
+        <v>15.0</v>
       </c>
       <c r="H49">
-        <v>202</v>
+        <v>748</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="B50" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C50" t="s">
+        <v>138</v>
+      </c>
+      <c r="D50" t="s">
+        <v>139</v>
+      </c>
+      <c r="E50">
+        <v>1978</v>
+      </c>
+      <c r="F50" t="s">
         <v>140</v>
       </c>
-      <c r="D50" t="s">
+      <c r="G50">
+        <v>19.0</v>
+      </c>
+      <c r="H50">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51">
+        <v>9</v>
+      </c>
+      <c r="B51" t="s">
+        <v>137</v>
+      </c>
+      <c r="C51" t="s">
         <v>141</v>
       </c>
-      <c r="E50">
-[...9 lines deleted...]
-        <v>202</v>
+      <c r="D51" t="s">
+        <v>142</v>
+      </c>
+      <c r="E51">
+        <v>1942</v>
+      </c>
+      <c r="F51" t="s">
+        <v>140</v>
+      </c>
+      <c r="G51">
+        <v>19.0</v>
+      </c>
+      <c r="H51">
+        <v>646</v>
       </c>
     </row>
     <row r="52" spans="1:8">
-      <c r="A52" t="s">
-        <v>142</v>
+      <c r="A52">
+        <v>10</v>
+      </c>
+      <c r="B52" t="s">
+        <v>143</v>
+      </c>
+      <c r="C52" t="s">
+        <v>144</v>
+      </c>
+      <c r="D52" t="s">
+        <v>145</v>
+      </c>
+      <c r="E52">
+        <v>1990</v>
+      </c>
+      <c r="F52" t="s">
+        <v>146</v>
+      </c>
+      <c r="G52">
+        <v>20.0</v>
+      </c>
+      <c r="H52">
+        <v>554</v>
       </c>
     </row>
     <row r="53" spans="1:8">
-      <c r="A53" t="s">
-        <v>0</v>
+      <c r="A53">
+        <v>10</v>
       </c>
       <c r="B53" t="s">
-        <v>1</v>
+        <v>143</v>
       </c>
       <c r="C53" t="s">
-        <v>2</v>
+        <v>147</v>
       </c>
       <c r="D53" t="s">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>148</v>
+      </c>
+      <c r="E53">
+        <v>1990</v>
       </c>
       <c r="F53" t="s">
-        <v>5</v>
-[...5 lines deleted...]
-        <v>7</v>
+        <v>146</v>
+      </c>
+      <c r="G53">
+        <v>20.0</v>
+      </c>
+      <c r="H53">
+        <v>554</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B54" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="C54" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="D54" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="E54">
-        <v>2008</v>
+        <v>1981</v>
       </c>
       <c r="F54" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="G54">
-        <v>1.0</v>
+        <v>23.0</v>
       </c>
       <c r="H54">
-        <v>1142</v>
+        <v>471</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="B55" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="C55" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="D55" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="E55">
-        <v>2004</v>
+        <v>1981</v>
       </c>
       <c r="F55" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="G55">
-        <v>2.0</v>
+        <v>23.0</v>
       </c>
       <c r="H55">
-        <v>841</v>
+        <v>396</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="B56" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="C56" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="D56" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="E56">
-        <v>2005</v>
+        <v>2015</v>
       </c>
       <c r="F56" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="G56">
-        <v>2.0</v>
+        <v>23.0</v>
       </c>
       <c r="H56">
-        <v>841</v>
+        <v>396</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="B57" t="s">
         <v>153</v>
       </c>
       <c r="C57" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="D57" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="E57">
-        <v>1996</v>
+        <v>2018</v>
       </c>
       <c r="F57" t="s">
         <v>156</v>
       </c>
       <c r="G57">
-        <v>3.0</v>
+        <v>23.0</v>
       </c>
       <c r="H57">
-        <v>665</v>
+        <v>396</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="B58" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="C58" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="D58" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="E58">
-        <v>1997</v>
+        <v>1983</v>
       </c>
       <c r="F58" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="G58">
-        <v>4.0</v>
+        <v>23.0</v>
       </c>
       <c r="H58">
-        <v>540</v>
+        <v>396</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="B59" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="C59" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="D59" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="E59">
-        <v>2000</v>
+        <v>1980</v>
       </c>
       <c r="F59" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="G59">
-        <v>4.0</v>
+        <v>25.0</v>
       </c>
       <c r="H59">
-        <v>540</v>
+        <v>326</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="B60" t="s">
         <v>163</v>
       </c>
       <c r="C60" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="D60" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="E60">
-        <v>2000</v>
+        <v>1982</v>
       </c>
       <c r="F60" t="s">
         <v>166</v>
       </c>
       <c r="G60">
-        <v>5.0</v>
+        <v>25.0</v>
       </c>
       <c r="H60">
-        <v>443</v>
+        <v>326</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="B61" t="s">
         <v>163</v>
       </c>
       <c r="C61" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="D61" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="E61">
-        <v>2000</v>
+        <v>1982</v>
       </c>
       <c r="F61" t="s">
         <v>166</v>
       </c>
       <c r="G61">
-        <v>5.0</v>
+        <v>25.0</v>
       </c>
       <c r="H61">
-        <v>443</v>
+        <v>326</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="B62" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C62" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="D62" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="E62">
-        <v>2000</v>
+        <v>1965</v>
       </c>
       <c r="F62" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="G62">
-        <v>6.0</v>
+        <v>28.0</v>
       </c>
       <c r="H62">
-        <v>364</v>
+        <v>262</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="B63" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="C63" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="D63" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="E63">
-        <v>2000</v>
+        <v>1960</v>
       </c>
       <c r="F63" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="G63">
-        <v>6.0</v>
+        <v>28.0</v>
       </c>
       <c r="H63">
-        <v>364</v>
+        <v>202</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="B64" t="s">
         <v>175</v>
       </c>
       <c r="C64" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="D64" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="E64">
-        <v>2008</v>
+        <v>1965</v>
       </c>
       <c r="F64" t="s">
         <v>178</v>
       </c>
       <c r="G64">
-        <v>7.0</v>
+        <v>28.0</v>
       </c>
       <c r="H64">
-        <v>297</v>
-[...3 lines deleted...]
-      <c r="A65">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>0</v>
+      </c>
+      <c r="B67" t="s">
+        <v>1</v>
+      </c>
+      <c r="C67" t="s">
+        <v>2</v>
+      </c>
+      <c r="D67" t="s">
+        <v>3</v>
+      </c>
+      <c r="E67" t="s">
+        <v>4</v>
+      </c>
+      <c r="F67" t="s">
+        <v>5</v>
+      </c>
+      <c r="G67" t="s">
+        <v>6</v>
+      </c>
+      <c r="H67" t="s">
         <v>7</v>
-      </c>
-[...71 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B68" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
       <c r="C68" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="D68" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="E68">
-        <v>2005</v>
+        <v>2008</v>
       </c>
       <c r="F68" t="s">
-        <v>190</v>
+        <v>60</v>
       </c>
       <c r="G68">
-        <v>9.0</v>
+        <v>1.0</v>
       </c>
       <c r="H68">
-        <v>188</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B69" t="s">
+        <v>185</v>
+      </c>
+      <c r="C69" t="s">
+        <v>186</v>
+      </c>
+      <c r="D69" t="s">
         <v>187</v>
       </c>
-      <c r="C69" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E69">
-        <v>2009</v>
+        <v>2004</v>
       </c>
       <c r="F69" t="s">
-        <v>190</v>
+        <v>64</v>
       </c>
       <c r="G69">
-        <v>9.0</v>
+        <v>2.0</v>
       </c>
       <c r="H69">
-        <v>188</v>
+        <v>841</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B70" t="s">
-        <v>193</v>
+        <v>185</v>
       </c>
       <c r="C70" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
       <c r="D70" t="s">
-        <v>195</v>
+        <v>189</v>
       </c>
       <c r="E70">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="F70" t="s">
-        <v>196</v>
+        <v>64</v>
       </c>
       <c r="G70">
-        <v>10.0</v>
+        <v>2.0</v>
       </c>
       <c r="H70">
-        <v>142</v>
+        <v>841</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="B71" t="s">
-        <v>197</v>
+        <v>190</v>
       </c>
       <c r="C71" t="s">
-        <v>198</v>
+        <v>191</v>
       </c>
       <c r="D71" t="s">
-        <v>199</v>
+        <v>192</v>
       </c>
       <c r="E71">
-        <v>1998</v>
+        <v>1996</v>
       </c>
       <c r="F71" t="s">
-        <v>200</v>
+        <v>68</v>
       </c>
       <c r="G71">
-        <v>11.0</v>
+        <v>3.0</v>
       </c>
       <c r="H71">
-        <v>101</v>
+        <v>665</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
+        <v>4</v>
+      </c>
+      <c r="B72" t="s">
+        <v>193</v>
+      </c>
+      <c r="C72" t="s">
+        <v>194</v>
+      </c>
+      <c r="D72" t="s">
+        <v>195</v>
+      </c>
+      <c r="E72">
+        <v>1997</v>
+      </c>
+      <c r="F72" t="s">
+        <v>72</v>
+      </c>
+      <c r="G72">
+        <v>4.0</v>
+      </c>
+      <c r="H72">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73">
+        <v>4</v>
+      </c>
+      <c r="B73" t="s">
+        <v>193</v>
+      </c>
+      <c r="C73" t="s">
+        <v>196</v>
+      </c>
+      <c r="D73" t="s">
+        <v>197</v>
+      </c>
+      <c r="E73">
+        <v>2000</v>
+      </c>
+      <c r="F73" t="s">
+        <v>72</v>
+      </c>
+      <c r="G73">
+        <v>4.0</v>
+      </c>
+      <c r="H73">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74">
+        <v>5</v>
+      </c>
+      <c r="B74" t="s">
+        <v>198</v>
+      </c>
+      <c r="C74" t="s">
+        <v>199</v>
+      </c>
+      <c r="D74" t="s">
+        <v>200</v>
+      </c>
+      <c r="E74">
+        <v>2000</v>
+      </c>
+      <c r="F74" t="s">
+        <v>76</v>
+      </c>
+      <c r="G74">
+        <v>5.0</v>
+      </c>
+      <c r="H74">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75">
+        <v>5</v>
+      </c>
+      <c r="B75" t="s">
+        <v>198</v>
+      </c>
+      <c r="C75" t="s">
+        <v>201</v>
+      </c>
+      <c r="D75" t="s">
+        <v>202</v>
+      </c>
+      <c r="E75">
+        <v>2000</v>
+      </c>
+      <c r="F75" t="s">
+        <v>76</v>
+      </c>
+      <c r="G75">
+        <v>5.0</v>
+      </c>
+      <c r="H75">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76">
+        <v>6</v>
+      </c>
+      <c r="B76" t="s">
+        <v>203</v>
+      </c>
+      <c r="C76" t="s">
+        <v>204</v>
+      </c>
+      <c r="D76" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76">
+        <v>2000</v>
+      </c>
+      <c r="F76" t="s">
+        <v>80</v>
+      </c>
+      <c r="G76">
+        <v>6.0</v>
+      </c>
+      <c r="H76">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77">
+        <v>6</v>
+      </c>
+      <c r="B77" t="s">
+        <v>203</v>
+      </c>
+      <c r="C77" t="s">
+        <v>206</v>
+      </c>
+      <c r="D77" t="s">
+        <v>207</v>
+      </c>
+      <c r="E77">
+        <v>2000</v>
+      </c>
+      <c r="F77" t="s">
+        <v>80</v>
+      </c>
+      <c r="G77">
+        <v>6.0</v>
+      </c>
+      <c r="H77">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78">
+        <v>7</v>
+      </c>
+      <c r="B78" t="s">
+        <v>208</v>
+      </c>
+      <c r="C78" t="s">
+        <v>209</v>
+      </c>
+      <c r="D78" t="s">
+        <v>210</v>
+      </c>
+      <c r="E78">
+        <v>2008</v>
+      </c>
+      <c r="F78" t="s">
+        <v>84</v>
+      </c>
+      <c r="G78">
+        <v>7.0</v>
+      </c>
+      <c r="H78">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79">
+        <v>7</v>
+      </c>
+      <c r="B79" t="s">
+        <v>208</v>
+      </c>
+      <c r="C79" t="s">
+        <v>211</v>
+      </c>
+      <c r="D79" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79">
+        <v>1977</v>
+      </c>
+      <c r="F79" t="s">
+        <v>84</v>
+      </c>
+      <c r="G79">
+        <v>7.0</v>
+      </c>
+      <c r="H79">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80">
+        <v>8</v>
+      </c>
+      <c r="B80" t="s">
+        <v>213</v>
+      </c>
+      <c r="C80" t="s">
+        <v>214</v>
+      </c>
+      <c r="D80" t="s">
+        <v>215</v>
+      </c>
+      <c r="E80">
+        <v>1969</v>
+      </c>
+      <c r="F80" t="s">
+        <v>216</v>
+      </c>
+      <c r="G80">
+        <v>8.0</v>
+      </c>
+      <c r="H80">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81">
+        <v>8</v>
+      </c>
+      <c r="B81" t="s">
+        <v>213</v>
+      </c>
+      <c r="C81" t="s">
+        <v>217</v>
+      </c>
+      <c r="D81" t="s">
+        <v>218</v>
+      </c>
+      <c r="E81">
+        <v>2000</v>
+      </c>
+      <c r="F81" t="s">
+        <v>216</v>
+      </c>
+      <c r="G81">
+        <v>8.0</v>
+      </c>
+      <c r="H81">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82">
+        <v>9</v>
+      </c>
+      <c r="B82" t="s">
+        <v>219</v>
+      </c>
+      <c r="C82" t="s">
+        <v>220</v>
+      </c>
+      <c r="D82" t="s">
+        <v>221</v>
+      </c>
+      <c r="E82">
+        <v>2005</v>
+      </c>
+      <c r="F82" t="s">
+        <v>222</v>
+      </c>
+      <c r="G82">
+        <v>9.0</v>
+      </c>
+      <c r="H82">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83">
+        <v>9</v>
+      </c>
+      <c r="B83" t="s">
+        <v>219</v>
+      </c>
+      <c r="C83" t="s">
+        <v>223</v>
+      </c>
+      <c r="D83" t="s">
+        <v>224</v>
+      </c>
+      <c r="E83">
+        <v>2009</v>
+      </c>
+      <c r="F83" t="s">
+        <v>222</v>
+      </c>
+      <c r="G83">
+        <v>9.0</v>
+      </c>
+      <c r="H83">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84">
+        <v>10</v>
+      </c>
+      <c r="B84" t="s">
+        <v>225</v>
+      </c>
+      <c r="C84" t="s">
+        <v>226</v>
+      </c>
+      <c r="D84" t="s">
+        <v>227</v>
+      </c>
+      <c r="E84">
+        <v>2004</v>
+      </c>
+      <c r="F84" t="s">
+        <v>228</v>
+      </c>
+      <c r="G84">
+        <v>10.0</v>
+      </c>
+      <c r="H84">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85">
         <v>11</v>
       </c>
-      <c r="B72" t="s">
-[...8 lines deleted...]
-      <c r="E72">
+      <c r="B85" t="s">
+        <v>229</v>
+      </c>
+      <c r="C85" t="s">
+        <v>230</v>
+      </c>
+      <c r="D85" t="s">
+        <v>231</v>
+      </c>
+      <c r="E85">
+        <v>1998</v>
+      </c>
+      <c r="F85" t="s">
+        <v>232</v>
+      </c>
+      <c r="G85">
+        <v>11.0</v>
+      </c>
+      <c r="H85">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86">
+        <v>11</v>
+      </c>
+      <c r="B86" t="s">
+        <v>229</v>
+      </c>
+      <c r="C86" t="s">
+        <v>233</v>
+      </c>
+      <c r="D86" t="s">
+        <v>234</v>
+      </c>
+      <c r="E86">
         <v>1999</v>
       </c>
-      <c r="F72" t="s">
-[...2 lines deleted...]
-      <c r="G72">
+      <c r="F86" t="s">
+        <v>232</v>
+      </c>
+      <c r="G86">
         <v>11.0</v>
       </c>
-      <c r="H72">
+      <c r="H86">
         <v>101</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>