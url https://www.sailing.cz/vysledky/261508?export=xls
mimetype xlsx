--- v0 (2026-08-18)
+++ v1 (2026-10-15)
@@ -17,90 +17,90 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>ostatní třídy</t>
   </si>
   <si>
-    <t>Rank</t>
-[...20 lines deleted...]
-    <t>L.Points</t>
+    <t>Pořadí</t>
+  </si>
+  <si>
+    <t>Loď</t>
+  </si>
+  <si>
+    <t>Reg.č.</t>
+  </si>
+  <si>
+    <t>Jméno</t>
+  </si>
+  <si>
+    <t>Rok.nar.</t>
+  </si>
+  <si>
+    <t>Výsledky rozjížděk</t>
+  </si>
+  <si>
+    <t>Body</t>
+  </si>
+  <si>
+    <t>L.body</t>
   </si>
   <si>
     <t>CZE 86</t>
   </si>
   <si>
     <t>1526-0044</t>
   </si>
   <si>
     <t>Mrůzek Pavel</t>
   </si>
   <si>
     <t xml:space="preserve">1 1 </t>
   </si>
   <si>
     <t>CZE 26</t>
   </si>
   <si>
-    <t>9999-0926</t>
+    <t>9999-0999</t>
   </si>
   <si>
     <t>Havlíček Matyáš</t>
   </si>
   <si>
     <t xml:space="preserve">2 3 </t>
   </si>
   <si>
     <t>CZE 73</t>
   </si>
   <si>
     <t>1526-0006</t>
   </si>
   <si>
     <t>Cach Zdeněk</t>
   </si>
   <si>
     <t xml:space="preserve">9 2 </t>
   </si>
   <si>
     <t>CZE 1103</t>
   </si>
   <si>
     <t>1526-0035</t>
   </si>
@@ -113,72 +113,72 @@
   <si>
     <t>CZE 12</t>
   </si>
   <si>
     <t>1526-0080</t>
   </si>
   <si>
     <t>Šup Robert</t>
   </si>
   <si>
     <t xml:space="preserve">7 8 </t>
   </si>
   <si>
     <t>CZE 1</t>
   </si>
   <si>
     <t>1526-0029</t>
   </si>
   <si>
     <t>Kurc David</t>
   </si>
   <si>
     <t xml:space="preserve">11 5 </t>
   </si>
   <si>
-    <t>9999-0927</t>
+    <t>9999-1000</t>
   </si>
   <si>
     <t>Pidaničová Lucie</t>
   </si>
   <si>
     <t>CZE 22</t>
   </si>
   <si>
     <t>1526-0052</t>
   </si>
   <si>
     <t>Preibisch Richard</t>
   </si>
   <si>
     <t xml:space="preserve">3 14 </t>
   </si>
   <si>
-    <t>9999-0928</t>
-[...2 lines deleted...]
-    <t>Jan Patr</t>
+    <t>9999-1001</t>
+  </si>
+  <si>
+    <t>Petr Jan</t>
   </si>
   <si>
     <t>CZE 3</t>
   </si>
   <si>
     <t>1526-0050</t>
   </si>
   <si>
     <t>Pavlíček Zdeněk</t>
   </si>
   <si>
     <t xml:space="preserve">13 4 </t>
   </si>
   <si>
     <t>CZE 67</t>
   </si>
   <si>
     <t>1526-0063</t>
   </si>
   <si>
     <t>Soukup Filip</t>
   </si>
   <si>
     <t xml:space="preserve">5 13 </t>
   </si>