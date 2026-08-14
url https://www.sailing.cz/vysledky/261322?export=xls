--- v0 (2026-06-20)
+++ v1 (2026-08-14)
@@ -17,72 +17,72 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>KP do 22 stop</t>
   </si>
   <si>
-    <t>Pořadí</t>
-[...20 lines deleted...]
-    <t>L.body</t>
+    <t>Rank</t>
+  </si>
+  <si>
+    <t>Boat</t>
+  </si>
+  <si>
+    <t>License Nr.</t>
+  </si>
+  <si>
+    <t>First Name</t>
+  </si>
+  <si>
+    <t>Year of Birth</t>
+  </si>
+  <si>
+    <t>Race Results</t>
+  </si>
+  <si>
+    <t>Points</t>
+  </si>
+  <si>
+    <t>L.Points</t>
   </si>
   <si>
     <t>CZE 3</t>
   </si>
   <si>
     <t>1604-0020</t>
   </si>
   <si>
     <t>Trčka Miroslav</t>
   </si>
   <si>
     <t xml:space="preserve">1 </t>
   </si>
   <si>
     <t>1305-0207</t>
   </si>
   <si>
     <t>Gvenetadze Hana</t>
   </si>
   <si>
     <t>1604-0260</t>
   </si>
   <si>
     <t>Žampach Antonín</t>
   </si>
@@ -212,51 +212,51 @@
   <si>
     <t>8888-0175</t>
   </si>
   <si>
     <t>Meškán Nikolas</t>
   </si>
   <si>
     <t>CZE 5</t>
   </si>
   <si>
     <t>2422-0080</t>
   </si>
   <si>
     <t>Krowiarz Miroslav</t>
   </si>
   <si>
     <t>1305-0448</t>
   </si>
   <si>
     <t>Solfronk Antonín</t>
   </si>
   <si>
     <t>CZE 112</t>
   </si>
   <si>
-    <t>9999-0712</t>
+    <t>9999-0763</t>
   </si>
   <si>
     <t>Kuna Jan</t>
   </si>
   <si>
     <t>8888-0182</t>
   </si>
   <si>
     <t>Kašpárková Ilona</t>
   </si>
   <si>
     <t>CZE 6</t>
   </si>
   <si>
     <t>1305-0342</t>
   </si>
   <si>
     <t>Vastl Ladislav</t>
   </si>
   <si>
     <t xml:space="preserve">4 </t>
   </si>
   <si>
     <t>1305-0472</t>
   </si>
@@ -281,66 +281,66 @@
   <si>
     <t>Faktor Marián</t>
   </si>
   <si>
     <t>1211-0021</t>
   </si>
   <si>
     <t>Faktor Vlastimil</t>
   </si>
   <si>
     <t>1144-0053</t>
   </si>
   <si>
     <t>Arlethová Lucie</t>
   </si>
   <si>
     <t>8888-0173</t>
   </si>
   <si>
     <t>Matějka Jan</t>
   </si>
   <si>
     <t>CZE 9</t>
   </si>
   <si>
+    <t>1101-0972</t>
+  </si>
+  <si>
+    <t>Fiala Pavel</t>
+  </si>
+  <si>
+    <t>8888-0178</t>
+  </si>
+  <si>
+    <t>Fialová Martina</t>
+  </si>
+  <si>
     <t>8888-0177</t>
   </si>
   <si>
     <t>Fiala Martin</t>
-  </si>
-[...10 lines deleted...]
-    <t>Fialová Martina</t>
   </si>
   <si>
     <t>CZE 69</t>
   </si>
   <si>
     <t>1309-0119</t>
   </si>
   <si>
     <t>Sklář Lukáš</t>
   </si>
   <si>
     <t>8888-0179</t>
   </si>
   <si>
     <t>Sklář Zdeněk</t>
   </si>
   <si>
     <t>8888-0180</t>
   </si>
   <si>
     <t>Kloboučník Jan</t>
   </si>
   <si>
     <t>8888-0181</t>
   </si>
@@ -1628,77 +1628,77 @@
       </c>
       <c r="F45" t="s">
         <v>12</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45">
         <v>578</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>2</v>
       </c>
       <c r="B46" t="s">
         <v>88</v>
       </c>
       <c r="C46" t="s">
         <v>89</v>
       </c>
       <c r="D46" t="s">
         <v>90</v>
       </c>
       <c r="E46">
-        <v>1969</v>
+        <v>1973</v>
       </c>
       <c r="F46" t="s">
         <v>20</v>
       </c>
       <c r="G46">
         <v>2.0</v>
       </c>
       <c r="H46">
         <v>277</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>2</v>
       </c>
       <c r="B47" t="s">
         <v>88</v>
       </c>
       <c r="C47" t="s">
         <v>91</v>
       </c>
       <c r="D47" t="s">
         <v>92</v>
       </c>
       <c r="E47">
-        <v>1973</v>
+        <v>1969</v>
       </c>
       <c r="F47" t="s">
         <v>20</v>
       </c>
       <c r="G47">
         <v>2.0</v>
       </c>
       <c r="H47">
         <v>277</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
         <v>2</v>
       </c>
       <c r="B48" t="s">
         <v>88</v>
       </c>
       <c r="C48" t="s">
         <v>93</v>
       </c>
       <c r="D48" t="s">
         <v>94</v>
       </c>
       <c r="E48">