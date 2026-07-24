--- v0 (2026-06-08)
+++ v1 (2026-07-24)
@@ -59,68 +59,68 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>L.body</t>
   </si>
   <si>
     <t>CZE 5</t>
   </si>
   <si>
     <t>1126-0007</t>
   </si>
   <si>
     <t>Musil Tomáš</t>
   </si>
   <si>
     <t xml:space="preserve">1 </t>
   </si>
   <si>
     <t>1126-0005</t>
   </si>
   <si>
     <t>Neumann Lukáš</t>
   </si>
   <si>
-    <t>2105-0009</t>
+    <t>1126-0001</t>
+  </si>
+  <si>
+    <t>Kulík Martin</t>
+  </si>
+  <si>
+    <t>1126-0050</t>
+  </si>
+  <si>
+    <t>Štantejský Jan</t>
+  </si>
+  <si>
+    <t>1126-0086</t>
   </si>
   <si>
     <t>Koutná Martina</t>
   </si>
   <si>
-    <t>1126-0001</t>
-[...10 lines deleted...]
-  <si>
     <t>CZE 43</t>
   </si>
   <si>
     <t>1203-0487</t>
   </si>
   <si>
     <t>Fiala Petr</t>
   </si>
   <si>
     <t xml:space="preserve">2 </t>
   </si>
   <si>
     <t>1203-0550</t>
   </si>
   <si>
     <t>Jedlička Jan</t>
   </si>
   <si>
     <t>1203-0483</t>
   </si>
   <si>
     <t>Jedličková Michaela</t>
   </si>
   <si>
     <t>1203-0423</t>
@@ -206,81 +206,81 @@
   <si>
     <t xml:space="preserve">5 </t>
   </si>
   <si>
     <t>1504-0301</t>
   </si>
   <si>
     <t>Černý Matěj</t>
   </si>
   <si>
     <t>1504-0997</t>
   </si>
   <si>
     <t>Kokeš Petr</t>
   </si>
   <si>
     <t>1504-0145</t>
   </si>
   <si>
     <t>Kubeš Filip</t>
   </si>
   <si>
     <t>CZE 99</t>
   </si>
   <si>
-    <t>1103-0277</t>
-[...2 lines deleted...]
-    <t>Löwit Harry</t>
+    <t>1103-0317</t>
+  </si>
+  <si>
+    <t>Sušil Jan</t>
   </si>
   <si>
     <t xml:space="preserve">6 </t>
   </si>
   <si>
-    <t>1103-0009</t>
-[...10 lines deleted...]
-  <si>
     <t>1103-0322</t>
   </si>
   <si>
     <t>Vavřina Bronislav</t>
   </si>
   <si>
-    <t>1103-0325</t>
-[...2 lines deleted...]
-    <t>Čermák Jaroslav</t>
+    <t>1103-0271</t>
+  </si>
+  <si>
+    <t>Chmelová Anna</t>
+  </si>
+  <si>
+    <t>1103-0010</t>
+  </si>
+  <si>
+    <t>Jurečka Šimon</t>
+  </si>
+  <si>
+    <t>1103-0008</t>
+  </si>
+  <si>
+    <t>Jurečka Matěj</t>
   </si>
   <si>
     <t>CZE 1</t>
   </si>
   <si>
     <t>2101-0405</t>
   </si>
   <si>
     <t>Karas Tomáš</t>
   </si>
   <si>
     <t xml:space="preserve">7 </t>
   </si>
   <si>
     <t>2101-0350</t>
   </si>
   <si>
     <t>Hykrda Jan</t>
   </si>
   <si>
     <t>2101-0761</t>
   </si>
   <si>
     <t>Hlavsa Tomáš</t>
   </si>
@@ -374,87 +374,87 @@
   <si>
     <t xml:space="preserve">10 </t>
   </si>
   <si>
     <t>2404-0515</t>
   </si>
   <si>
     <t>Škoda Jan</t>
   </si>
   <si>
     <t>2404-0471</t>
   </si>
   <si>
     <t>Zgraja Martin</t>
   </si>
   <si>
     <t>2404-0472</t>
   </si>
   <si>
     <t>Kocour Ladislav</t>
   </si>
   <si>
     <t>CZE 1101</t>
   </si>
   <si>
-    <t>1101-0666</t>
-[...2 lines deleted...]
-    <t>Tomola Jiří</t>
+    <t>1101-0997</t>
+  </si>
+  <si>
+    <t>Havelka Jakub</t>
   </si>
   <si>
     <t xml:space="preserve">11 </t>
   </si>
   <si>
-    <t>1101-0997</t>
-[...16 lines deleted...]
-  <si>
     <t>1101-0525</t>
   </si>
   <si>
     <t>Vrána Adam</t>
   </si>
   <si>
     <t>1101-0503</t>
   </si>
   <si>
     <t>Havelka Jonáš</t>
+  </si>
+  <si>
+    <t>1101-0470</t>
+  </si>
+  <si>
+    <t>Peterka Tomáš</t>
+  </si>
+  <si>
+    <t>1101-0526</t>
+  </si>
+  <si>
+    <t>Zákoucký Václav</t>
+  </si>
+  <si>
+    <t>1101-0473</t>
+  </si>
+  <si>
+    <t>Tomola Štěpán</t>
   </si>
   <si>
     <t>CZE 7</t>
   </si>
   <si>
     <t>1109-7777</t>
   </si>
   <si>
     <t>Brejcha Viktor</t>
   </si>
   <si>
     <t xml:space="preserve">12 </t>
   </si>
   <si>
     <t>1109-0035</t>
   </si>
   <si>
     <t>Culek Jindřich</t>
   </si>
   <si>
     <t>1109-0134</t>
   </si>
   <si>
     <t>Lehovcová Martina</t>
   </si>
@@ -928,1732 +928,1741 @@
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4">
         <v>1976</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4">
-        <v>1247</v>
+        <v>8730</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>14</v>
       </c>
       <c r="E5">
         <v>1972</v>
       </c>
       <c r="F5" t="s">
         <v>12</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5">
-        <v>1247</v>
+        <v>8730</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6" t="s">
         <v>16</v>
       </c>
       <c r="E6">
-        <v>1986</v>
+        <v>1967</v>
       </c>
       <c r="F6" t="s">
         <v>12</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6">
-        <v>1247</v>
+        <v>8730</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7" t="s">
         <v>18</v>
       </c>
       <c r="E7">
-        <v>1967</v>
+        <v>1974</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7">
-        <v>1247</v>
+        <v>8730</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8" t="s">
         <v>20</v>
       </c>
       <c r="E8">
-        <v>1974</v>
+        <v>1986</v>
       </c>
       <c r="F8" t="s">
         <v>12</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8">
-        <v>1247</v>
+        <v>8730</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9" t="s">
         <v>21</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9" t="s">
         <v>23</v>
       </c>
       <c r="E9">
         <v>1988</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
       <c r="G9">
         <v>2.0</v>
       </c>
       <c r="H9">
-        <v>946</v>
+        <v>6623</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10" t="s">
         <v>21</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10" t="s">
         <v>26</v>
       </c>
       <c r="E10">
         <v>1987</v>
       </c>
       <c r="F10" t="s">
         <v>24</v>
       </c>
       <c r="G10">
         <v>2.0</v>
       </c>
       <c r="H10">
-        <v>946</v>
+        <v>6623</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
         <v>21</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11" t="s">
         <v>28</v>
       </c>
       <c r="E11">
         <v>1990</v>
       </c>
       <c r="F11" t="s">
         <v>24</v>
       </c>
       <c r="G11">
         <v>2.0</v>
       </c>
       <c r="H11">
-        <v>946</v>
+        <v>6623</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>2</v>
       </c>
       <c r="B12" t="s">
         <v>21</v>
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12" t="s">
         <v>30</v>
       </c>
       <c r="E12">
         <v>1979</v>
       </c>
       <c r="F12" t="s">
         <v>24</v>
       </c>
       <c r="G12">
         <v>2.0</v>
       </c>
       <c r="H12">
-        <v>946</v>
+        <v>6623</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
         <v>21</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13" t="s">
         <v>32</v>
       </c>
       <c r="E13">
         <v>1989</v>
       </c>
       <c r="F13" t="s">
         <v>24</v>
       </c>
       <c r="G13">
         <v>2.0</v>
       </c>
       <c r="H13">
-        <v>946</v>
+        <v>6623</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>3</v>
       </c>
       <c r="B14" t="s">
         <v>33</v>
       </c>
       <c r="C14" t="s">
         <v>34</v>
       </c>
       <c r="D14" t="s">
         <v>35</v>
       </c>
       <c r="E14">
         <v>1987</v>
       </c>
       <c r="F14" t="s">
         <v>36</v>
       </c>
       <c r="G14">
         <v>3.0</v>
       </c>
       <c r="H14">
-        <v>770</v>
+        <v>5390</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>3</v>
       </c>
       <c r="B15" t="s">
         <v>33</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15" t="s">
         <v>38</v>
       </c>
       <c r="E15">
         <v>1966</v>
       </c>
       <c r="F15" t="s">
         <v>36</v>
       </c>
       <c r="G15">
         <v>3.0</v>
       </c>
       <c r="H15">
-        <v>770</v>
+        <v>5390</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>3</v>
       </c>
       <c r="B16" t="s">
         <v>33</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16" t="s">
         <v>40</v>
       </c>
       <c r="E16">
         <v>1973</v>
       </c>
       <c r="F16" t="s">
         <v>36</v>
       </c>
       <c r="G16">
         <v>3.0</v>
       </c>
       <c r="H16">
-        <v>770</v>
+        <v>5390</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>3</v>
       </c>
       <c r="B17" t="s">
         <v>33</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17" t="s">
         <v>42</v>
       </c>
       <c r="E17">
         <v>1978</v>
       </c>
       <c r="F17" t="s">
         <v>36</v>
       </c>
       <c r="G17">
         <v>3.0</v>
       </c>
       <c r="H17">
-        <v>770</v>
+        <v>5390</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>4</v>
       </c>
       <c r="B18" t="s">
         <v>43</v>
       </c>
       <c r="C18" t="s">
         <v>44</v>
       </c>
       <c r="D18" t="s">
         <v>45</v>
       </c>
       <c r="E18">
         <v>1975</v>
       </c>
       <c r="F18" t="s">
         <v>46</v>
       </c>
       <c r="G18">
         <v>4.0</v>
       </c>
       <c r="H18">
-        <v>645</v>
+        <v>4515</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>4</v>
       </c>
       <c r="B19" t="s">
         <v>43</v>
       </c>
       <c r="C19" t="s">
         <v>47</v>
       </c>
       <c r="D19" t="s">
         <v>48</v>
       </c>
       <c r="E19">
         <v>2007</v>
       </c>
       <c r="F19" t="s">
         <v>46</v>
       </c>
       <c r="G19">
         <v>4.0</v>
       </c>
       <c r="H19">
-        <v>645</v>
+        <v>4515</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>4</v>
       </c>
       <c r="B20" t="s">
         <v>43</v>
       </c>
       <c r="C20" t="s">
         <v>49</v>
       </c>
       <c r="D20" t="s">
         <v>50</v>
       </c>
       <c r="E20">
         <v>1973</v>
       </c>
       <c r="F20" t="s">
         <v>46</v>
       </c>
       <c r="G20">
         <v>4.0</v>
       </c>
       <c r="H20">
-        <v>645</v>
+        <v>4515</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>4</v>
       </c>
       <c r="B21" t="s">
         <v>43</v>
       </c>
       <c r="C21" t="s">
         <v>51</v>
       </c>
       <c r="D21" t="s">
         <v>52</v>
       </c>
       <c r="E21">
         <v>1974</v>
       </c>
       <c r="F21" t="s">
         <v>46</v>
       </c>
       <c r="G21">
         <v>4.0</v>
       </c>
       <c r="H21">
-        <v>645</v>
+        <v>4515</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>5</v>
       </c>
       <c r="B22" t="s">
         <v>53</v>
       </c>
       <c r="C22" t="s">
         <v>54</v>
       </c>
       <c r="D22" t="s">
         <v>55</v>
       </c>
       <c r="E22">
         <v>1987</v>
       </c>
       <c r="F22" t="s">
         <v>56</v>
       </c>
       <c r="G22">
         <v>5.0</v>
       </c>
       <c r="H22">
-        <v>548</v>
+        <v>3837</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>5</v>
       </c>
       <c r="B23" t="s">
         <v>53</v>
       </c>
       <c r="C23" t="s">
         <v>57</v>
       </c>
       <c r="D23" t="s">
         <v>58</v>
       </c>
       <c r="E23">
         <v>1985</v>
       </c>
       <c r="F23" t="s">
         <v>56</v>
       </c>
       <c r="G23">
         <v>5.0</v>
       </c>
       <c r="H23">
-        <v>548</v>
+        <v>3837</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>5</v>
       </c>
       <c r="B24" t="s">
         <v>53</v>
       </c>
       <c r="C24" t="s">
         <v>59</v>
       </c>
       <c r="D24" t="s">
         <v>60</v>
       </c>
       <c r="E24">
         <v>1961</v>
       </c>
       <c r="F24" t="s">
         <v>56</v>
       </c>
       <c r="G24">
         <v>5.0</v>
       </c>
       <c r="H24">
-        <v>548</v>
+        <v>3837</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>5</v>
       </c>
       <c r="B25" t="s">
         <v>53</v>
       </c>
       <c r="C25" t="s">
         <v>61</v>
       </c>
       <c r="D25" t="s">
         <v>62</v>
       </c>
       <c r="E25">
         <v>1985</v>
       </c>
       <c r="F25" t="s">
         <v>56</v>
       </c>
       <c r="G25">
         <v>5.0</v>
       </c>
       <c r="H25">
-        <v>548</v>
+        <v>3837</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>6</v>
       </c>
       <c r="B26" t="s">
         <v>63</v>
       </c>
       <c r="C26" t="s">
         <v>64</v>
       </c>
       <c r="D26" t="s">
         <v>65</v>
       </c>
       <c r="E26">
-        <v>1985</v>
+        <v>2002</v>
       </c>
       <c r="F26" t="s">
         <v>66</v>
       </c>
       <c r="G26">
         <v>6.0</v>
       </c>
       <c r="H26">
-        <v>469</v>
+        <v>3283</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>6</v>
       </c>
       <c r="B27" t="s">
         <v>63</v>
       </c>
       <c r="C27" t="s">
         <v>67</v>
       </c>
       <c r="D27" t="s">
         <v>68</v>
       </c>
       <c r="E27">
-        <v>1975</v>
+        <v>1968</v>
       </c>
       <c r="F27" t="s">
         <v>66</v>
       </c>
       <c r="G27">
         <v>6.0</v>
       </c>
       <c r="H27">
-        <v>469</v>
+        <v>3283</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>6</v>
       </c>
       <c r="B28" t="s">
         <v>63</v>
       </c>
       <c r="C28" t="s">
         <v>69</v>
       </c>
       <c r="D28" t="s">
         <v>70</v>
       </c>
       <c r="E28">
-        <v>2002</v>
+        <v>1972</v>
       </c>
       <c r="F28" t="s">
         <v>66</v>
       </c>
       <c r="G28">
         <v>6.0</v>
       </c>
       <c r="H28">
-        <v>469</v>
+        <v>3283</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>6</v>
       </c>
       <c r="B29" t="s">
         <v>63</v>
       </c>
       <c r="C29" t="s">
         <v>71</v>
       </c>
       <c r="D29" t="s">
         <v>72</v>
       </c>
       <c r="E29">
-        <v>1968</v>
+        <v>2003</v>
       </c>
       <c r="F29" t="s">
         <v>66</v>
       </c>
       <c r="G29">
         <v>6.0</v>
       </c>
       <c r="H29">
-        <v>469</v>
+        <v>3283</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>6</v>
       </c>
       <c r="B30" t="s">
         <v>63</v>
       </c>
       <c r="C30" t="s">
         <v>73</v>
       </c>
       <c r="D30" t="s">
         <v>74</v>
       </c>
       <c r="E30">
         <v>2001</v>
       </c>
       <c r="F30" t="s">
         <v>66</v>
       </c>
       <c r="G30">
         <v>6.0</v>
       </c>
       <c r="H30">
-        <v>469</v>
+        <v>3283</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>7</v>
       </c>
       <c r="B31" t="s">
         <v>75</v>
       </c>
       <c r="C31" t="s">
         <v>76</v>
       </c>
       <c r="D31" t="s">
         <v>77</v>
       </c>
       <c r="E31">
         <v>1972</v>
       </c>
       <c r="F31" t="s">
         <v>78</v>
       </c>
       <c r="G31">
         <v>7.0</v>
       </c>
       <c r="H31">
-        <v>402</v>
+        <v>2814</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
         <v>7</v>
       </c>
       <c r="B32" t="s">
         <v>75</v>
       </c>
       <c r="C32" t="s">
         <v>79</v>
       </c>
       <c r="D32" t="s">
         <v>80</v>
       </c>
       <c r="E32">
         <v>1968</v>
       </c>
       <c r="F32" t="s">
         <v>78</v>
       </c>
       <c r="G32">
         <v>7.0</v>
       </c>
       <c r="H32">
-        <v>402</v>
+        <v>2814</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
         <v>7</v>
       </c>
       <c r="B33" t="s">
         <v>75</v>
       </c>
       <c r="C33" t="s">
         <v>81</v>
       </c>
       <c r="D33" t="s">
         <v>82</v>
       </c>
       <c r="E33">
         <v>1983</v>
       </c>
       <c r="F33" t="s">
         <v>78</v>
       </c>
       <c r="G33">
         <v>7.0</v>
       </c>
       <c r="H33">
-        <v>402</v>
+        <v>2814</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
         <v>7</v>
       </c>
       <c r="B34" t="s">
         <v>75</v>
       </c>
       <c r="C34" t="s">
         <v>83</v>
       </c>
       <c r="D34" t="s">
         <v>84</v>
       </c>
+      <c r="E34">
+        <v>1994</v>
+      </c>
       <c r="F34" t="s">
         <v>78</v>
       </c>
       <c r="G34">
         <v>7.0</v>
       </c>
       <c r="H34">
-        <v>402</v>
+        <v>2814</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
         <v>8</v>
       </c>
       <c r="B35" t="s">
         <v>85</v>
       </c>
       <c r="C35" t="s">
         <v>86</v>
       </c>
       <c r="D35" t="s">
         <v>87</v>
       </c>
       <c r="E35">
         <v>1966</v>
       </c>
       <c r="F35" t="s">
         <v>88</v>
       </c>
       <c r="G35">
         <v>8.0</v>
       </c>
       <c r="H35">
-        <v>344</v>
+        <v>2408</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
         <v>8</v>
       </c>
       <c r="B36" t="s">
         <v>85</v>
       </c>
       <c r="C36" t="s">
         <v>89</v>
       </c>
       <c r="D36" t="s">
         <v>90</v>
       </c>
       <c r="E36">
         <v>1973</v>
       </c>
       <c r="F36" t="s">
         <v>88</v>
       </c>
       <c r="G36">
         <v>8.0</v>
       </c>
       <c r="H36">
-        <v>344</v>
+        <v>2408</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
         <v>8</v>
       </c>
       <c r="B37" t="s">
         <v>85</v>
       </c>
       <c r="C37" t="s">
         <v>91</v>
       </c>
       <c r="D37" t="s">
         <v>92</v>
       </c>
       <c r="E37">
         <v>1977</v>
       </c>
       <c r="F37" t="s">
         <v>88</v>
       </c>
       <c r="G37">
         <v>8.0</v>
       </c>
       <c r="H37">
-        <v>344</v>
+        <v>2408</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
         <v>8</v>
       </c>
       <c r="B38" t="s">
         <v>85</v>
       </c>
       <c r="C38" t="s">
         <v>93</v>
       </c>
       <c r="D38" t="s">
         <v>94</v>
       </c>
       <c r="E38">
         <v>1981</v>
       </c>
       <c r="F38" t="s">
         <v>88</v>
       </c>
       <c r="G38">
         <v>8.0</v>
       </c>
       <c r="H38">
-        <v>344</v>
+        <v>2408</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
         <v>8</v>
       </c>
       <c r="B39" t="s">
         <v>85</v>
       </c>
       <c r="C39" t="s">
         <v>95</v>
       </c>
       <c r="D39" t="s">
         <v>96</v>
       </c>
       <c r="E39">
         <v>1977</v>
       </c>
       <c r="F39" t="s">
         <v>88</v>
       </c>
       <c r="G39">
         <v>8.0</v>
       </c>
       <c r="H39">
-        <v>344</v>
+        <v>2408</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
         <v>9</v>
       </c>
       <c r="B40" t="s">
         <v>97</v>
       </c>
       <c r="C40" t="s">
         <v>98</v>
       </c>
       <c r="D40" t="s">
         <v>99</v>
       </c>
       <c r="E40">
         <v>1990</v>
       </c>
       <c r="F40" t="s">
         <v>100</v>
       </c>
       <c r="G40">
         <v>9.0</v>
       </c>
       <c r="H40">
-        <v>293</v>
+        <v>2050</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
         <v>9</v>
       </c>
       <c r="B41" t="s">
         <v>97</v>
       </c>
       <c r="C41" t="s">
         <v>101</v>
       </c>
       <c r="D41" t="s">
         <v>102</v>
       </c>
       <c r="E41">
         <v>1993</v>
       </c>
       <c r="F41" t="s">
         <v>100</v>
       </c>
       <c r="G41">
         <v>9.0</v>
       </c>
       <c r="H41">
-        <v>293</v>
+        <v>2050</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
         <v>9</v>
       </c>
       <c r="B42" t="s">
         <v>97</v>
       </c>
       <c r="C42" t="s">
         <v>103</v>
       </c>
       <c r="D42" t="s">
         <v>104</v>
       </c>
       <c r="E42">
         <v>1984</v>
       </c>
       <c r="F42" t="s">
         <v>100</v>
       </c>
       <c r="G42">
         <v>9.0</v>
       </c>
       <c r="H42">
-        <v>293</v>
+        <v>2050</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
         <v>9</v>
       </c>
       <c r="B43" t="s">
         <v>97</v>
       </c>
       <c r="C43" t="s">
         <v>105</v>
       </c>
       <c r="D43" t="s">
         <v>106</v>
       </c>
       <c r="E43">
         <v>1981</v>
       </c>
       <c r="F43" t="s">
         <v>100</v>
       </c>
       <c r="G43">
         <v>9.0</v>
       </c>
       <c r="H43">
-        <v>293</v>
+        <v>2050</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
         <v>9</v>
       </c>
       <c r="B44" t="s">
         <v>97</v>
       </c>
       <c r="C44" t="s">
         <v>107</v>
       </c>
       <c r="D44" t="s">
         <v>108</v>
       </c>
       <c r="E44">
         <v>1992</v>
       </c>
       <c r="F44" t="s">
         <v>100</v>
       </c>
       <c r="G44">
         <v>9.0</v>
       </c>
       <c r="H44">
-        <v>293</v>
+        <v>2050</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
         <v>10</v>
       </c>
       <c r="B45" t="s">
         <v>109</v>
       </c>
       <c r="C45" t="s">
         <v>110</v>
       </c>
       <c r="D45" t="s">
         <v>111</v>
       </c>
       <c r="E45">
         <v>1987</v>
       </c>
       <c r="F45" t="s">
         <v>112</v>
       </c>
       <c r="G45">
         <v>10.0</v>
       </c>
       <c r="H45">
-        <v>247</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>10</v>
       </c>
       <c r="B46" t="s">
         <v>109</v>
       </c>
       <c r="C46" t="s">
         <v>113</v>
       </c>
       <c r="D46" t="s">
         <v>114</v>
       </c>
       <c r="E46">
         <v>1990</v>
       </c>
       <c r="F46" t="s">
         <v>112</v>
       </c>
       <c r="G46">
         <v>10.0</v>
       </c>
       <c r="H46">
-        <v>247</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>10</v>
       </c>
       <c r="B47" t="s">
         <v>109</v>
       </c>
       <c r="C47" t="s">
         <v>115</v>
       </c>
       <c r="D47" t="s">
         <v>116</v>
       </c>
       <c r="E47">
         <v>1970</v>
       </c>
       <c r="F47" t="s">
         <v>112</v>
       </c>
       <c r="G47">
         <v>10.0</v>
       </c>
       <c r="H47">
-        <v>247</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
         <v>10</v>
       </c>
       <c r="B48" t="s">
         <v>109</v>
       </c>
       <c r="C48" t="s">
         <v>117</v>
       </c>
       <c r="D48" t="s">
         <v>118</v>
       </c>
       <c r="E48">
         <v>1970</v>
       </c>
       <c r="F48" t="s">
         <v>112</v>
       </c>
       <c r="G48">
         <v>10.0</v>
       </c>
       <c r="H48">
-        <v>247</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
         <v>11</v>
       </c>
       <c r="B49" t="s">
         <v>119</v>
       </c>
       <c r="C49" t="s">
         <v>120</v>
       </c>
       <c r="D49" t="s">
         <v>121</v>
       </c>
       <c r="E49">
-        <v>1976</v>
+        <v>1977</v>
       </c>
       <c r="F49" t="s">
         <v>122</v>
       </c>
       <c r="G49">
         <v>11.0</v>
       </c>
       <c r="H49">
-        <v>206</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
         <v>11</v>
       </c>
       <c r="B50" t="s">
         <v>119</v>
       </c>
       <c r="C50" t="s">
         <v>123</v>
       </c>
       <c r="D50" t="s">
         <v>124</v>
       </c>
       <c r="E50">
-        <v>1977</v>
+        <v>2006</v>
       </c>
       <c r="F50" t="s">
         <v>122</v>
       </c>
       <c r="G50">
         <v>11.0</v>
       </c>
       <c r="H50">
-        <v>206</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
         <v>11</v>
       </c>
       <c r="B51" t="s">
         <v>119</v>
       </c>
       <c r="C51" t="s">
         <v>125</v>
       </c>
       <c r="D51" t="s">
         <v>126</v>
       </c>
       <c r="E51">
-        <v>1976</v>
+        <v>2012</v>
       </c>
       <c r="F51" t="s">
         <v>122</v>
       </c>
       <c r="G51">
         <v>11.0</v>
       </c>
       <c r="H51">
-        <v>206</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
         <v>11</v>
       </c>
       <c r="B52" t="s">
         <v>119</v>
       </c>
       <c r="C52" t="s">
         <v>127</v>
       </c>
       <c r="D52" t="s">
         <v>128</v>
       </c>
       <c r="E52">
-        <v>2012</v>
+        <v>2007</v>
       </c>
       <c r="F52" t="s">
         <v>122</v>
       </c>
       <c r="G52">
         <v>11.0</v>
       </c>
       <c r="H52">
-        <v>206</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
         <v>11</v>
       </c>
       <c r="B53" t="s">
         <v>119</v>
       </c>
       <c r="C53" t="s">
         <v>129</v>
       </c>
       <c r="D53" t="s">
         <v>130</v>
       </c>
       <c r="E53">
-        <v>2006</v>
+        <v>2010</v>
       </c>
       <c r="F53" t="s">
         <v>122</v>
       </c>
       <c r="G53">
         <v>11.0</v>
       </c>
       <c r="H53">
-        <v>206</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
         <v>11</v>
       </c>
       <c r="B54" t="s">
         <v>119</v>
       </c>
       <c r="C54" t="s">
         <v>131</v>
       </c>
       <c r="D54" t="s">
         <v>132</v>
       </c>
       <c r="E54">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="F54" t="s">
         <v>122</v>
       </c>
       <c r="G54">
         <v>11.0</v>
       </c>
       <c r="H54">
-        <v>206</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
         <v>12</v>
       </c>
       <c r="B55" t="s">
         <v>133</v>
       </c>
       <c r="C55" t="s">
         <v>134</v>
       </c>
       <c r="D55" t="s">
         <v>135</v>
       </c>
       <c r="E55">
         <v>1990</v>
       </c>
       <c r="F55" t="s">
         <v>136</v>
       </c>
       <c r="G55">
         <v>12.0</v>
       </c>
       <c r="H55">
-        <v>168</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
         <v>12</v>
       </c>
       <c r="B56" t="s">
         <v>133</v>
       </c>
       <c r="C56" t="s">
         <v>137</v>
       </c>
       <c r="D56" t="s">
         <v>138</v>
       </c>
       <c r="E56">
         <v>1981</v>
       </c>
       <c r="F56" t="s">
         <v>136</v>
       </c>
       <c r="G56">
         <v>12.0</v>
       </c>
       <c r="H56">
-        <v>168</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
         <v>12</v>
       </c>
       <c r="B57" t="s">
         <v>133</v>
       </c>
       <c r="C57" t="s">
         <v>139</v>
       </c>
       <c r="D57" t="s">
         <v>140</v>
       </c>
       <c r="E57">
         <v>1987</v>
       </c>
       <c r="F57" t="s">
         <v>136</v>
       </c>
       <c r="G57">
         <v>12.0</v>
       </c>
       <c r="H57">
-        <v>168</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
         <v>12</v>
       </c>
       <c r="B58" t="s">
         <v>133</v>
       </c>
       <c r="C58" t="s">
         <v>141</v>
       </c>
       <c r="D58" t="s">
         <v>142</v>
       </c>
+      <c r="E58">
+        <v>1994</v>
+      </c>
       <c r="F58" t="s">
         <v>136</v>
       </c>
       <c r="G58">
         <v>12.0</v>
       </c>
       <c r="H58">
-        <v>168</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
         <v>12</v>
       </c>
       <c r="B59" t="s">
         <v>133</v>
       </c>
       <c r="C59" t="s">
         <v>143</v>
       </c>
       <c r="D59" t="s">
         <v>144</v>
       </c>
+      <c r="E59">
+        <v>1979</v>
+      </c>
       <c r="F59" t="s">
         <v>136</v>
       </c>
       <c r="G59">
         <v>12.0</v>
       </c>
       <c r="H59">
-        <v>168</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
         <v>13</v>
       </c>
       <c r="B60" t="s">
         <v>145</v>
       </c>
       <c r="C60" t="s">
         <v>146</v>
       </c>
       <c r="D60" t="s">
         <v>147</v>
       </c>
       <c r="E60">
         <v>1984</v>
       </c>
       <c r="F60" t="s">
         <v>148</v>
       </c>
       <c r="G60">
         <v>13.0</v>
       </c>
       <c r="H60">
-        <v>133</v>
+        <v>932</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
         <v>13</v>
       </c>
       <c r="B61" t="s">
         <v>145</v>
       </c>
       <c r="C61" t="s">
         <v>149</v>
       </c>
       <c r="D61" t="s">
         <v>150</v>
       </c>
       <c r="E61">
         <v>1981</v>
       </c>
       <c r="F61" t="s">
         <v>148</v>
       </c>
       <c r="G61">
         <v>13.0</v>
       </c>
       <c r="H61">
-        <v>133</v>
+        <v>932</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
         <v>13</v>
       </c>
       <c r="B62" t="s">
         <v>145</v>
       </c>
       <c r="C62" t="s">
         <v>151</v>
       </c>
       <c r="D62" t="s">
         <v>152</v>
       </c>
       <c r="E62">
         <v>1973</v>
       </c>
       <c r="F62" t="s">
         <v>148</v>
       </c>
       <c r="G62">
         <v>13.0</v>
       </c>
       <c r="H62">
-        <v>133</v>
+        <v>932</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
         <v>13</v>
       </c>
       <c r="B63" t="s">
         <v>145</v>
       </c>
       <c r="C63" t="s">
         <v>153</v>
       </c>
       <c r="D63" t="s">
         <v>154</v>
       </c>
       <c r="E63">
         <v>1983</v>
       </c>
       <c r="F63" t="s">
         <v>148</v>
       </c>
       <c r="G63">
         <v>13.0</v>
       </c>
       <c r="H63">
-        <v>133</v>
+        <v>932</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
         <v>13</v>
       </c>
       <c r="B64" t="s">
         <v>145</v>
       </c>
       <c r="C64" t="s">
         <v>155</v>
       </c>
       <c r="D64" t="s">
         <v>156</v>
       </c>
       <c r="E64">
         <v>1983</v>
       </c>
       <c r="F64" t="s">
         <v>148</v>
       </c>
       <c r="G64">
         <v>13.0</v>
       </c>
       <c r="H64">
-        <v>133</v>
+        <v>932</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>157</v>
       </c>
       <c r="C65" t="s">
         <v>158</v>
       </c>
       <c r="D65" t="s">
         <v>159</v>
       </c>
       <c r="E65">
         <v>1982</v>
       </c>
       <c r="F65" t="s">
         <v>160</v>
       </c>
       <c r="G65">
         <v>14.0</v>
       </c>
       <c r="H65">
-        <v>101</v>
+        <v>707</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>157</v>
       </c>
       <c r="C66" t="s">
         <v>161</v>
       </c>
       <c r="D66" t="s">
         <v>162</v>
       </c>
       <c r="E66">
         <v>1981</v>
       </c>
       <c r="F66" t="s">
         <v>160</v>
       </c>
       <c r="G66">
         <v>14.0</v>
       </c>
       <c r="H66">
-        <v>101</v>
+        <v>707</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>157</v>
       </c>
       <c r="C67" t="s">
         <v>163</v>
       </c>
       <c r="D67" t="s">
         <v>164</v>
       </c>
       <c r="E67">
         <v>1981</v>
       </c>
       <c r="F67" t="s">
         <v>160</v>
       </c>
       <c r="G67">
         <v>14.0</v>
       </c>
       <c r="H67">
-        <v>101</v>
+        <v>707</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>157</v>
       </c>
       <c r="C68" t="s">
         <v>165</v>
       </c>
       <c r="D68" t="s">
         <v>166</v>
       </c>
       <c r="E68">
         <v>1984</v>
       </c>
       <c r="F68" t="s">
         <v>160</v>
       </c>
       <c r="G68">
         <v>14.0</v>
       </c>
       <c r="H68">
-        <v>101</v>
+        <v>707</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>157</v>
       </c>
       <c r="C69" t="s">
         <v>167</v>
       </c>
       <c r="D69" t="s">
         <v>168</v>
       </c>
       <c r="E69">
         <v>1975</v>
       </c>
       <c r="F69" t="s">
         <v>160</v>
       </c>
       <c r="G69">
         <v>14.0</v>
       </c>
       <c r="H69">
-        <v>101</v>
+        <v>707</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">