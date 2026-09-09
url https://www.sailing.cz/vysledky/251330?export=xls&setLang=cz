--- v0 (2026-05-31)
+++ v1 (2026-09-09)
@@ -44,185 +44,185 @@
   <si>
     <t>Loď</t>
   </si>
   <si>
     <t>Reg.č.</t>
   </si>
   <si>
     <t>Jméno</t>
   </si>
   <si>
     <t>Rok.nar.</t>
   </si>
   <si>
     <t>Výsledky rozjížděk</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>L.body</t>
   </si>
   <si>
     <t>CZE 1111</t>
   </si>
   <si>
+    <t>1203-0487</t>
+  </si>
+  <si>
+    <t>Fiala Petr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 </t>
+  </si>
+  <si>
+    <t>1203-0483</t>
+  </si>
+  <si>
+    <t>Jedličková Michaela</t>
+  </si>
+  <si>
+    <t>1203-0423</t>
+  </si>
+  <si>
+    <t>Bezušková Jana</t>
+  </si>
+  <si>
     <t>1203-0550</t>
   </si>
   <si>
     <t>Jedlička Jan</t>
   </si>
   <si>
-    <t xml:space="preserve">1 </t>
-[...1 lines deleted...]
-  <si>
     <t>1203-0486</t>
   </si>
   <si>
     <t>Lambl Vojtěch</t>
   </si>
   <si>
-    <t>1203-0487</t>
-[...16 lines deleted...]
-  <si>
     <t>CZE 101</t>
   </si>
   <si>
     <t>2103-0874</t>
   </si>
   <si>
     <t>Kubeš Fedor</t>
   </si>
   <si>
     <t xml:space="preserve">2 </t>
   </si>
   <si>
     <t>2103-0804</t>
   </si>
   <si>
     <t>Daněk Jan</t>
   </si>
   <si>
     <t>2103-0221</t>
   </si>
   <si>
     <t>Fanta Miroslav</t>
   </si>
   <si>
     <t>2103-0873</t>
   </si>
   <si>
     <t>Knetig Jindřich</t>
   </si>
   <si>
     <t>CZE 99</t>
   </si>
   <si>
+    <t>1103-0008</t>
+  </si>
+  <si>
+    <t>Jurečka Matěj</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3 </t>
+  </si>
+  <si>
+    <t>1103-0010</t>
+  </si>
+  <si>
+    <t>Jurečka Šimon</t>
+  </si>
+  <si>
     <t>1103-0277</t>
   </si>
   <si>
     <t>Löwit Harry</t>
   </si>
   <si>
-    <t xml:space="preserve">3 </t>
-[...13 lines deleted...]
-  <si>
     <t>1103-0317</t>
   </si>
   <si>
     <t>Sušil Jan</t>
   </si>
   <si>
     <t>1103-0322</t>
   </si>
   <si>
     <t>Vavřina Bronislav</t>
   </si>
   <si>
     <t>CZE 5</t>
   </si>
   <si>
+    <t>1126-0007</t>
+  </si>
+  <si>
+    <t>Musil Tomáš</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4 </t>
+  </si>
+  <si>
     <t>1126-0001</t>
   </si>
   <si>
     <t>Kulík Martin</t>
   </si>
   <si>
-    <t xml:space="preserve">4 </t>
-[...1 lines deleted...]
-  <si>
     <t>1126-0050</t>
   </si>
   <si>
     <t>Štantejský Jan</t>
   </si>
   <si>
     <t>1126-0005</t>
   </si>
   <si>
     <t>Neumann Lukáš</t>
   </si>
   <si>
     <t>1126-0086</t>
   </si>
   <si>
     <t>Koutná Martina</t>
   </si>
   <si>
-    <t>1126-0007</t>
-[...4 lines deleted...]
-  <si>
     <t>CZE 1</t>
   </si>
   <si>
     <t>1214-0095</t>
   </si>
   <si>
     <t>Kubový Martin</t>
   </si>
   <si>
     <t xml:space="preserve">5 </t>
   </si>
   <si>
     <t>1214-0079</t>
   </si>
   <si>
     <t>Winkler Pavel</t>
   </si>
   <si>
     <t>1214-0067</t>
   </si>
   <si>
     <t>Tkadlec Viktor</t>
   </si>
   <si>
     <t>1214-0068</t>
@@ -476,75 +476,75 @@
   <si>
     <t>Benčičová Mária</t>
   </si>
   <si>
     <t>2101-0809</t>
   </si>
   <si>
     <t>Audy Miroslava</t>
   </si>
   <si>
     <t>2101-0810</t>
   </si>
   <si>
     <t>Toušová Dana</t>
   </si>
   <si>
     <t>2101-0811</t>
   </si>
   <si>
     <t>Dohnalíková Petra</t>
   </si>
   <si>
     <t>CZE 25</t>
   </si>
   <si>
+    <t>1145-0031</t>
+  </si>
+  <si>
+    <t>Plášil Roman</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14 </t>
+  </si>
+  <si>
     <t>1145-0264</t>
   </si>
   <si>
     <t>Šikner Jiří</t>
   </si>
   <si>
-    <t xml:space="preserve">14 </t>
-[...1 lines deleted...]
-  <si>
     <t>1145-0473</t>
   </si>
   <si>
     <t>Šiknerová Adriana</t>
   </si>
   <si>
     <t>1145-0107</t>
   </si>
   <si>
     <t>Kučera Tomáš</t>
-  </si>
-[...4 lines deleted...]
-    <t>Plášil Roman</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -901,155 +901,155 @@
       </c>
       <c r="F3" t="s">
         <v>6</v>
       </c>
       <c r="G3" t="s">
         <v>7</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4">
-        <v>1987</v>
+        <v>1988</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4">
         <v>8730</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>14</v>
       </c>
       <c r="E5">
-        <v>1989</v>
+        <v>1990</v>
       </c>
       <c r="F5" t="s">
         <v>12</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5">
         <v>8730</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6" t="s">
         <v>16</v>
       </c>
       <c r="E6">
-        <v>1988</v>
+        <v>1979</v>
       </c>
       <c r="F6" t="s">
         <v>12</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6">
         <v>8730</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7" t="s">
         <v>18</v>
       </c>
       <c r="E7">
-        <v>1990</v>
+        <v>1987</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7">
         <v>8730</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8" t="s">
         <v>20</v>
       </c>
       <c r="E8">
-        <v>1979</v>
+        <v>1989</v>
       </c>
       <c r="F8" t="s">
         <v>12</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8">
         <v>8730</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9" t="s">
         <v>21</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9" t="s">
         <v>23</v>
       </c>
       <c r="E9">
@@ -1135,103 +1135,103 @@
       </c>
       <c r="F12" t="s">
         <v>24</v>
       </c>
       <c r="G12">
         <v>2.0</v>
       </c>
       <c r="H12">
         <v>6623</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>3</v>
       </c>
       <c r="B13" t="s">
         <v>31</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13" t="s">
         <v>33</v>
       </c>
       <c r="E13">
-        <v>1985</v>
+        <v>2001</v>
       </c>
       <c r="F13" t="s">
         <v>34</v>
       </c>
       <c r="G13">
         <v>3.0</v>
       </c>
       <c r="H13">
         <v>5390</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>3</v>
       </c>
       <c r="B14" t="s">
         <v>31</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14" t="s">
         <v>36</v>
       </c>
       <c r="E14">
-        <v>2001</v>
+        <v>2003</v>
       </c>
       <c r="F14" t="s">
         <v>34</v>
       </c>
       <c r="G14">
         <v>3.0</v>
       </c>
       <c r="H14">
         <v>5390</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>3</v>
       </c>
       <c r="B15" t="s">
         <v>31</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15" t="s">
         <v>38</v>
       </c>
       <c r="E15">
-        <v>2003</v>
+        <v>1985</v>
       </c>
       <c r="F15" t="s">
         <v>34</v>
       </c>
       <c r="G15">
         <v>3.0</v>
       </c>
       <c r="H15">
         <v>5390</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>3</v>
       </c>
       <c r="B16" t="s">
         <v>31</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16" t="s">
         <v>40</v>
       </c>
       <c r="E16">
@@ -1265,155 +1265,155 @@
       </c>
       <c r="F17" t="s">
         <v>34</v>
       </c>
       <c r="G17">
         <v>3.0</v>
       </c>
       <c r="H17">
         <v>5390</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>4</v>
       </c>
       <c r="B18" t="s">
         <v>43</v>
       </c>
       <c r="C18" t="s">
         <v>44</v>
       </c>
       <c r="D18" t="s">
         <v>45</v>
       </c>
       <c r="E18">
-        <v>1967</v>
+        <v>1976</v>
       </c>
       <c r="F18" t="s">
         <v>46</v>
       </c>
       <c r="G18">
         <v>4.0</v>
       </c>
       <c r="H18">
         <v>4515</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>4</v>
       </c>
       <c r="B19" t="s">
         <v>43</v>
       </c>
       <c r="C19" t="s">
         <v>47</v>
       </c>
       <c r="D19" t="s">
         <v>48</v>
       </c>
       <c r="E19">
-        <v>1974</v>
+        <v>1967</v>
       </c>
       <c r="F19" t="s">
         <v>46</v>
       </c>
       <c r="G19">
         <v>4.0</v>
       </c>
       <c r="H19">
         <v>4515</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>4</v>
       </c>
       <c r="B20" t="s">
         <v>43</v>
       </c>
       <c r="C20" t="s">
         <v>49</v>
       </c>
       <c r="D20" t="s">
         <v>50</v>
       </c>
       <c r="E20">
-        <v>1972</v>
+        <v>1974</v>
       </c>
       <c r="F20" t="s">
         <v>46</v>
       </c>
       <c r="G20">
         <v>4.0</v>
       </c>
       <c r="H20">
         <v>4515</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>4</v>
       </c>
       <c r="B21" t="s">
         <v>43</v>
       </c>
       <c r="C21" t="s">
         <v>51</v>
       </c>
       <c r="D21" t="s">
         <v>52</v>
       </c>
       <c r="E21">
-        <v>1986</v>
+        <v>1972</v>
       </c>
       <c r="F21" t="s">
         <v>46</v>
       </c>
       <c r="G21">
         <v>4.0</v>
       </c>
       <c r="H21">
         <v>4515</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>4</v>
       </c>
       <c r="B22" t="s">
         <v>43</v>
       </c>
       <c r="C22" t="s">
         <v>53</v>
       </c>
       <c r="D22" t="s">
         <v>54</v>
       </c>
       <c r="E22">
-        <v>1976</v>
+        <v>1986</v>
       </c>
       <c r="F22" t="s">
         <v>46</v>
       </c>
       <c r="G22">
         <v>4.0</v>
       </c>
       <c r="H22">
         <v>4515</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>5</v>
       </c>
       <c r="B23" t="s">
         <v>55</v>
       </c>
       <c r="C23" t="s">
         <v>56</v>
       </c>
       <c r="D23" t="s">
         <v>57</v>
       </c>
       <c r="E23">
@@ -2435,129 +2435,129 @@
       </c>
       <c r="F62" t="s">
         <v>144</v>
       </c>
       <c r="G62">
         <v>13.0</v>
       </c>
       <c r="H62">
         <v>932</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>153</v>
       </c>
       <c r="C63" t="s">
         <v>154</v>
       </c>
       <c r="D63" t="s">
         <v>155</v>
       </c>
       <c r="E63">
-        <v>1973</v>
+        <v>1975</v>
       </c>
       <c r="F63" t="s">
         <v>156</v>
       </c>
       <c r="G63">
         <v>14.0</v>
       </c>
       <c r="H63">
         <v>707</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>153</v>
       </c>
       <c r="C64" t="s">
         <v>157</v>
       </c>
       <c r="D64" t="s">
         <v>158</v>
       </c>
       <c r="E64">
-        <v>2005</v>
+        <v>1973</v>
       </c>
       <c r="F64" t="s">
         <v>156</v>
       </c>
       <c r="G64">
         <v>14.0</v>
       </c>
       <c r="H64">
         <v>707</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>153</v>
       </c>
       <c r="C65" t="s">
         <v>159</v>
       </c>
       <c r="D65" t="s">
         <v>160</v>
       </c>
       <c r="E65">
-        <v>1972</v>
+        <v>2005</v>
       </c>
       <c r="F65" t="s">
         <v>156</v>
       </c>
       <c r="G65">
         <v>14.0</v>
       </c>
       <c r="H65">
         <v>707</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>153</v>
       </c>
       <c r="C66" t="s">
         <v>161</v>
       </c>
       <c r="D66" t="s">
         <v>162</v>
       </c>
       <c r="E66">
-        <v>1975</v>
+        <v>1972</v>
       </c>
       <c r="F66" t="s">
         <v>156</v>
       </c>
       <c r="G66">
         <v>14.0</v>
       </c>
       <c r="H66">
         <v>707</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>