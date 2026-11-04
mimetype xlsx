--- v0 (2026-05-26)
+++ v1 (2026-11-04)
@@ -59,63 +59,63 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>L.body</t>
   </si>
   <si>
     <t>CZE 216519</t>
   </si>
   <si>
     <t>2404-0450</t>
   </si>
   <si>
     <t>Hejnová Karolína</t>
   </si>
   <si>
     <t>CZE 216530</t>
   </si>
   <si>
     <t>2404-0467</t>
   </si>
   <si>
     <t>Bělunková Tatiana</t>
   </si>
   <si>
-    <t>Optimist - starší žactvo</t>
+    <t>Optimist - starší</t>
   </si>
   <si>
     <t>CZE 444</t>
   </si>
   <si>
     <t>2116-0011</t>
   </si>
   <si>
     <t>Štafa Patrick</t>
   </si>
   <si>
-    <t>Optimist - mladší žactvo</t>
+    <t>Optimist - mladší</t>
   </si>
   <si>
     <t>CZE 289</t>
   </si>
   <si>
     <t>2201-0051</t>
   </si>
   <si>
     <t>Piňos Jindřich</t>
   </si>
   <si>
     <t>CZE 826</t>
   </si>
   <si>
     <t>2101-0750</t>
   </si>
   <si>
     <t>Nováček Vojtěch</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>