--- v0 (2026-05-31)
+++ v1 (2026-09-10)
@@ -59,75 +59,75 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>L.body</t>
   </si>
   <si>
     <t>CZE 1</t>
   </si>
   <si>
     <t>2103-0972</t>
   </si>
   <si>
     <t>Vlach Viktor</t>
   </si>
   <si>
     <t xml:space="preserve"> 11</t>
   </si>
   <si>
     <t>2103-0923</t>
   </si>
   <si>
     <t>Fiala Alexandr</t>
   </si>
   <si>
+    <t>2103-0870</t>
+  </si>
+  <si>
+    <t>Krejčiřík Daniel</t>
+  </si>
+  <si>
+    <t>2103-0888</t>
+  </si>
+  <si>
+    <t>Šmidtmajer Lukáš</t>
+  </si>
+  <si>
+    <t>2103-0854</t>
+  </si>
+  <si>
+    <t>Křenková Monika</t>
+  </si>
+  <si>
     <t>CZE 11</t>
   </si>
   <si>
     <t>2103-0466</t>
   </si>
   <si>
     <t>Svanovská Helena</t>
-  </si>
-[...16 lines deleted...]
-    <t>Křenková Monika</t>
   </si>
   <si>
     <t>2101-0281</t>
   </si>
   <si>
     <t>Marečková Renata</t>
   </si>
   <si>
     <t>CZE 21</t>
   </si>
   <si>
     <t>2101-0375</t>
   </si>
   <si>
     <t>Pospíšil Martin</t>
   </si>
   <si>
     <t xml:space="preserve"> 27</t>
   </si>
   <si>
     <t>2101-0790</t>
   </si>
   <si>
     <t>Jalový Martin</t>
   </si>
@@ -674,107 +674,107 @@
         <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4">
         <v>2010</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="B5" t="s">
         <v>12</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>14</v>
       </c>
       <c r="E5">
         <v>2007</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="B6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C6" t="s">
         <v>15</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>16</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6">
-        <v>1977</v>
+        <v>2006</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="B7" t="s">
         <v>12</v>
       </c>
       <c r="C7" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="E7">
         <v>2006</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="B8" t="s">
         <v>12</v>
       </c>
       <c r="C8" t="s">
+        <v>19</v>
+      </c>
+      <c r="D8" t="s">
         <v>20</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8">
-        <v>2006</v>
+        <v>2007</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="B9" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9" t="s">
         <v>23</v>
       </c>
       <c r="E9">
-        <v>2007</v>
+        <v>1977</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="B10" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10" t="s">
         <v>25</v>
       </c>
       <c r="E10">
         <v>1966</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11" t="s">
         <v>28</v>
       </c>
       <c r="E11">
         <v>1964</v>
       </c>
     </row>