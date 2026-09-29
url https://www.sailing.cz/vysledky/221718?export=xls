--- v0 (2026-05-31)
+++ v1 (2026-09-29)
@@ -17,72 +17,72 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>Star</t>
   </si>
   <si>
-    <t>Pořadí</t>
-[...20 lines deleted...]
-    <t>L.body</t>
+    <t>Rank</t>
+  </si>
+  <si>
+    <t>Boat</t>
+  </si>
+  <si>
+    <t>License Nr.</t>
+  </si>
+  <si>
+    <t>First Name</t>
+  </si>
+  <si>
+    <t>Year of Birth</t>
+  </si>
+  <si>
+    <t>Race Results</t>
+  </si>
+  <si>
+    <t>Points</t>
+  </si>
+  <si>
+    <t>L.Points</t>
   </si>
   <si>
     <t>CZE 21</t>
   </si>
   <si>
     <t>1703-0229</t>
   </si>
   <si>
     <t>Rameš Ivan</t>
   </si>
   <si>
     <t>1702-0147</t>
   </si>
   <si>
     <t>Lawson Andrew</t>
   </si>
   <si>
     <t>CZE 7219</t>
   </si>
   <si>
     <t>1703-0160</t>
   </si>
   <si>
     <t>Cintl Václav</t>
   </si>
@@ -140,63 +140,63 @@
   <si>
     <t>POL 8447</t>
   </si>
   <si>
     <t>1703-0242</t>
   </si>
   <si>
     <t>Čeřovský Jakub</t>
   </si>
   <si>
     <t>1703-0235</t>
   </si>
   <si>
     <t>Čeřovský Jonáš</t>
   </si>
   <si>
     <t>CZE 8478</t>
   </si>
   <si>
     <t>1702-0085</t>
   </si>
   <si>
     <t>Šťastná Tereza</t>
   </si>
   <si>
+    <t>1702-0232</t>
+  </si>
+  <si>
+    <t>Zanker Zbyněk</t>
+  </si>
+  <si>
     <t>SUI 8478</t>
   </si>
   <si>
     <t>1703-0072</t>
   </si>
   <si>
     <t>Kramář Petr</t>
-  </si>
-[...4 lines deleted...]
-    <t>Zanker Zbyněk</t>
   </si>
   <si>
     <t>1703-0132</t>
   </si>
   <si>
     <t>Kramář Tomáš</t>
   </si>
   <si>
     <t>CZE 8585</t>
   </si>
   <si>
     <t>1702-0112</t>
   </si>
   <si>
     <t>Maier Michael</t>
   </si>
   <si>
     <t>1603-0035</t>
   </si>
   <si>
     <t>Uhrich Martin</t>
   </si>
 </sst>
 </file>
 
@@ -744,79 +744,79 @@
         <v>37</v>
       </c>
       <c r="D15" t="s">
         <v>38</v>
       </c>
       <c r="E15">
         <v>2006</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="B16" t="s">
         <v>39</v>
       </c>
       <c r="C16" t="s">
         <v>40</v>
       </c>
       <c r="D16" t="s">
         <v>41</v>
       </c>
       <c r="E16">
         <v>1987</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="B17" t="s">
+        <v>39</v>
+      </c>
+      <c r="C17" t="s">
         <v>42</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
         <v>43</v>
       </c>
-      <c r="D17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17">
-        <v>1963</v>
+        <v>1972</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="B18" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="C18" t="s">
         <v>45</v>
       </c>
       <c r="D18" t="s">
         <v>46</v>
       </c>
       <c r="E18">
-        <v>1972</v>
+        <v>1963</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="B19" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C19" t="s">
         <v>47</v>
       </c>
       <c r="D19" t="s">
         <v>48</v>
       </c>
       <c r="E19">
         <v>1971</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="B20" t="s">
         <v>49</v>
       </c>
       <c r="C20" t="s">
         <v>50</v>
       </c>
       <c r="D20" t="s">
         <v>51</v>
       </c>
       <c r="E20">
         <v>1964</v>
       </c>
     </row>