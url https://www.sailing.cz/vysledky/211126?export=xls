--- v0 (2026-05-24)
+++ v1 (2026-07-26)
@@ -17,72 +17,72 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="311">
   <si>
     <t>ILCA 4</t>
   </si>
   <si>
-    <t>Rank</t>
-[...20 lines deleted...]
-    <t>L.Points</t>
+    <t>Pořadí</t>
+  </si>
+  <si>
+    <t>Loď</t>
+  </si>
+  <si>
+    <t>Reg.č.</t>
+  </si>
+  <si>
+    <t>Jméno</t>
+  </si>
+  <si>
+    <t>Rok.nar.</t>
+  </si>
+  <si>
+    <t>Výsledky rozjížděk</t>
+  </si>
+  <si>
+    <t>Body</t>
+  </si>
+  <si>
+    <t>L.body</t>
   </si>
   <si>
     <t>CZE 217957</t>
   </si>
   <si>
     <t>1609-0298</t>
   </si>
   <si>
     <t>Rais Michal</t>
   </si>
   <si>
     <t xml:space="preserve">1 2 </t>
   </si>
   <si>
     <t>CZE 132493</t>
   </si>
   <si>
     <t>1130-1129</t>
   </si>
   <si>
     <t>Paigerová Nina</t>
   </si>
   <si>
     <t xml:space="preserve">4 1 </t>
   </si>