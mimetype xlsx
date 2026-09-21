--- v1 (2026-07-26)
+++ v2 (2026-09-21)
@@ -17,72 +17,72 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="311">
   <si>
     <t>ILCA 4</t>
   </si>
   <si>
-    <t>Pořadí</t>
-[...20 lines deleted...]
-    <t>L.body</t>
+    <t>Rank</t>
+  </si>
+  <si>
+    <t>Boat</t>
+  </si>
+  <si>
+    <t>License Nr.</t>
+  </si>
+  <si>
+    <t>First Name</t>
+  </si>
+  <si>
+    <t>Year of Birth</t>
+  </si>
+  <si>
+    <t>Race Results</t>
+  </si>
+  <si>
+    <t>Points</t>
+  </si>
+  <si>
+    <t>L.Points</t>
   </si>
   <si>
     <t>CZE 217957</t>
   </si>
   <si>
     <t>1609-0298</t>
   </si>
   <si>
     <t>Rais Michal</t>
   </si>
   <si>
     <t xml:space="preserve">1 2 </t>
   </si>
   <si>
     <t>CZE 132493</t>
   </si>
   <si>
     <t>1130-1129</t>
   </si>
   <si>
     <t>Paigerová Nina</t>
   </si>
   <si>
     <t xml:space="preserve">4 1 </t>
   </si>
@@ -245,51 +245,51 @@
   <si>
     <t>CZE 7</t>
   </si>
   <si>
     <t>1130-1659</t>
   </si>
   <si>
     <t>Naxerová Nina</t>
   </si>
   <si>
     <t xml:space="preserve">16 14 </t>
   </si>
   <si>
     <t>CZE 169063</t>
   </si>
   <si>
     <t>2103-1030</t>
   </si>
   <si>
     <t>Jančová Claudia</t>
   </si>
   <si>
     <t xml:space="preserve">DNC DNC </t>
   </si>
   <si>
-    <t>Optimist - starší žactvo</t>
+    <t>Optimist - starší</t>
   </si>
   <si>
     <t>CZE 769</t>
   </si>
   <si>
     <t>2301-0205</t>
   </si>
   <si>
     <t>Přikryl Jeremiáš</t>
   </si>
   <si>
     <t xml:space="preserve">1 </t>
   </si>
   <si>
     <t>CZE 618</t>
   </si>
   <si>
     <t>1609-0303</t>
   </si>
   <si>
     <t>Kříž Jan</t>
   </si>
   <si>
     <t xml:space="preserve">2 </t>
   </si>
@@ -629,51 +629,51 @@
   <si>
     <t>Peterka Tomáš</t>
   </si>
   <si>
     <t>CZE 932</t>
   </si>
   <si>
     <t>1606-0282</t>
   </si>
   <si>
     <t>Ráža Matyáš</t>
   </si>
   <si>
     <t>CZE 57</t>
   </si>
   <si>
     <t>2101-0729</t>
   </si>
   <si>
     <t>Beroun Daniel</t>
   </si>
   <si>
     <t xml:space="preserve">DNC </t>
   </si>
   <si>
-    <t>Optimist - mladší žactvo</t>
+    <t>Optimist - mladší</t>
   </si>
   <si>
     <t>CZE 854</t>
   </si>
   <si>
     <t>1130-1240</t>
   </si>
   <si>
     <t>Horký Antonín</t>
   </si>
   <si>
     <t>CZE 908</t>
   </si>
   <si>
     <t>1130-0981</t>
   </si>
   <si>
     <t>Valenta Max</t>
   </si>
   <si>
     <t>CZE 813</t>
   </si>
   <si>
     <t>1101-0526</t>
   </si>