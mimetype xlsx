--- v0 (2026-05-19)
+++ v1 (2026-07-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="196">
   <si>
     <t>6th Youth Centenary - Trofeo Faccenda-2026-03-06
 264011 - Optimist</t>
   </si>
   <si>
     <t>8th Clivo Sailing Cup-2026-04-02
 264027 - Optimist</t>
   </si>
   <si>
     <t>Puchar 100-lecia Gdyni-2026-05-15
 264042 - Optimist</t>
   </si>
   <si>
     <t>Součet 2 nejlepších</t>
   </si>
   <si>
     <t>Počet lodí</t>
   </si>
   <si>
     <t>Koeficient</t>
   </si>
   <si>
     <t>Filip Otta</t>
   </si>
   <si>
@@ -212,50 +212,71 @@
   <si>
     <t>(56.)*</t>
   </si>
   <si>
     <t>165,4</t>
   </si>
   <si>
     <t>Dorota Gráczová</t>
   </si>
   <si>
     <t>(96.)*</t>
   </si>
   <si>
     <t>89,7</t>
   </si>
   <si>
     <t>(30.)*</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>153,7</t>
   </si>
   <si>
+    <t>Ela Berntová</t>
+  </si>
+  <si>
+    <t>43,9</t>
+  </si>
+  <si>
+    <t>(149.)</t>
+  </si>
+  <si>
+    <t>(32.)*</t>
+  </si>
+  <si>
+    <t>64,4</t>
+  </si>
+  <si>
+    <t>(78.)*</t>
+  </si>
+  <si>
+    <t>153,4</t>
+  </si>
+  <si>
     <t>Luka Giot</t>
   </si>
   <si>
     <t>71,2</t>
   </si>
   <si>
     <t>(82.)*</t>
   </si>
   <si>
     <t>69,9</t>
   </si>
   <si>
     <t>(66.)*</t>
   </si>
   <si>
     <t>141,1</t>
   </si>
   <si>
     <t>Tobias Mahr</t>
   </si>
   <si>
     <t>29,5</t>
   </si>
   <si>
     <t>(187.)</t>
@@ -461,50 +482,59 @@
   <si>
     <t>(191.)</t>
   </si>
   <si>
     <t>52,7</t>
   </si>
   <si>
     <t>Linda Hubáčková</t>
   </si>
   <si>
     <t>42,7</t>
   </si>
   <si>
     <t>(162.)*</t>
   </si>
   <si>
     <t>5,6</t>
   </si>
   <si>
     <t>(205.)*</t>
   </si>
   <si>
     <t>48,3</t>
   </si>
   <si>
+    <t>Šimon Poustevník</t>
+  </si>
+  <si>
+    <t>38,8</t>
+  </si>
+  <si>
+    <t>(173.)*</t>
+  </si>
+  <si>
     <t>Martin Stránský</t>
   </si>
   <si>
     <t>28,1</t>
   </si>
   <si>
     <t>(203.)*</t>
   </si>
   <si>
     <t>6,5</t>
   </si>
   <si>
     <t>34,6</t>
   </si>
   <si>
     <t>Nina Valášková</t>
   </si>
   <si>
     <t>29,9</t>
   </si>
   <si>
     <t>(198.)*</t>
   </si>
   <si>
     <t>Jan Staroveský</t>
@@ -564,50 +594,59 @@
     <t>Vítek Polanský</t>
   </si>
   <si>
     <t>4,2</t>
   </si>
   <si>
     <t>(254.)*</t>
   </si>
   <si>
     <t>Mathias Mahr</t>
   </si>
   <si>
     <t>1,1</t>
   </si>
   <si>
     <t>(279.)*</t>
   </si>
   <si>
     <t>Markéta Směšná</t>
   </si>
   <si>
     <t>0,7</t>
   </si>
   <si>
     <t>(280.)*</t>
+  </si>
+  <si>
+    <t>Nela Lidaříková</t>
+  </si>
+  <si>
+    <t>0,4</t>
+  </si>
+  <si>
+    <t>(281.)*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
@@ -916,62 +955,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264011" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264027" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264042" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/16990" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15584" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/88" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/17065" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14533" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8407" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8612" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14885" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20134" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15546" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11603" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15309" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15832" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20463" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15716" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14259" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20464" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15212" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15013" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14272" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11820" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/17063" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/21654" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/19018" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20365" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11800" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15211" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/17068" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20367" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20299" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/18884" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14260" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264011" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264027" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264042" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/16990" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15584" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/88" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/17065" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14533" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8407" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8612" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14885" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11739" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20134" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15546" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11603" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15309" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15832" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20463" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15716" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14259" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20464" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15212" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15013" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14272" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11820" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/17063" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15547" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/21654" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/19018" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20365" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11800" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15211" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/17068" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20367" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20299" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/18884" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14260" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/21656" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I35"/>
+  <dimension ref="A1:I38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B35" sqref="B35"/>
+      <selection activeCell="B38" sqref="B38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1"/>
       <c r="C1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="I1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="C2">
         <v>264</v>
@@ -1212,696 +1251,774 @@
       </c>
       <c r="D11" t="s">
         <v>60</v>
       </c>
       <c r="E11" t="s">
         <v>61</v>
       </c>
       <c r="F11" t="s">
         <v>62</v>
       </c>
       <c r="G11" t="s">
         <v>63</v>
       </c>
       <c r="I11" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>65</v>
       </c>
       <c r="C12" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="E12" t="s">
         <v>66</v>
       </c>
+      <c r="D12" t="s">
+        <v>67</v>
+      </c>
+      <c r="E12">
+        <v>89</v>
+      </c>
       <c r="F12" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G12" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H12" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="I12" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C13" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="D13" t="s">
+        <v>63</v>
+      </c>
+      <c r="E13" t="s">
         <v>73</v>
       </c>
-      <c r="E13" t="s">
+      <c r="F13" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="G13" t="s">
         <v>75</v>
       </c>
       <c r="H13" t="s">
         <v>76</v>
       </c>
-      <c r="I13">
-        <v>126</v>
+      <c r="I13" t="s">
+        <v>77</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C14" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D14" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E14" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F14" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>76</v>
+      </c>
+      <c r="G14" t="s">
+        <v>82</v>
       </c>
       <c r="H14" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="I14" t="s">
         <v>83</v>
+      </c>
+      <c r="I14">
+        <v>126</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>84</v>
       </c>
       <c r="C15" t="s">
         <v>85</v>
       </c>
       <c r="D15" t="s">
         <v>86</v>
       </c>
       <c r="E15" t="s">
         <v>87</v>
       </c>
       <c r="F15" t="s">
         <v>88</v>
       </c>
-      <c r="G15" t="s">
+      <c r="G15">
+        <v>50</v>
+      </c>
+      <c r="H15" t="s">
         <v>89</v>
       </c>
-      <c r="H15" t="s">
+      <c r="I15" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C16" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="D16" t="s">
         <v>93</v>
       </c>
       <c r="E16" t="s">
         <v>94</v>
       </c>
       <c r="F16" t="s">
         <v>95</v>
       </c>
       <c r="G16" t="s">
         <v>96</v>
       </c>
       <c r="H16" t="s">
         <v>97</v>
       </c>
       <c r="I16" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
         <v>14</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="C17" t="s">
+      <c r="C17">
+        <v>58</v>
+      </c>
+      <c r="D17" t="s">
         <v>100</v>
       </c>
-      <c r="D17" t="s">
+      <c r="E17" t="s">
         <v>101</v>
       </c>
-      <c r="E17" t="s">
+      <c r="F17" t="s">
         <v>102</v>
       </c>
-      <c r="F17" t="s">
+      <c r="G17" t="s">
         <v>103</v>
       </c>
-      <c r="G17" t="s">
+      <c r="H17" t="s">
         <v>104</v>
       </c>
-      <c r="H17" t="s">
+      <c r="I17" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
         <v>15</v>
       </c>
       <c r="B18" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C18" t="s">
         <v>107</v>
       </c>
-      <c r="C18" t="s">
-        <v>63</v>
+      <c r="D18" t="s">
+        <v>108</v>
       </c>
       <c r="E18" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F18" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G18" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H18" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="I18" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
         <v>16</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C19" t="s">
         <v>63</v>
       </c>
       <c r="E19" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="F19" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G19" t="s">
-        <v>63</v>
+        <v>117</v>
+      </c>
+      <c r="H19" t="s">
+        <v>118</v>
       </c>
       <c r="I19" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="C20" t="s">
         <v>63</v>
       </c>
       <c r="E20" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="F20" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="G20" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>63</v>
       </c>
       <c r="I20" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C21" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>63</v>
       </c>
       <c r="E21" t="s">
         <v>124</v>
       </c>
       <c r="F21" t="s">
         <v>125</v>
       </c>
       <c r="G21" t="s">
         <v>126</v>
       </c>
       <c r="H21" t="s">
+        <v>102</v>
+      </c>
+      <c r="I21" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
         <v>19</v>
       </c>
       <c r="B22" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C22" t="s">
         <v>129</v>
       </c>
-      <c r="C22" t="s">
-        <v>63</v>
+      <c r="D22" t="s">
+        <v>130</v>
       </c>
       <c r="E22" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="F22" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="G22" t="s">
-        <v>63</v>
+        <v>133</v>
+      </c>
+      <c r="H22" t="s">
+        <v>134</v>
       </c>
       <c r="I22" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="C23" t="s">
         <v>63</v>
       </c>
       <c r="E23" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="F23" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="G23" t="s">
         <v>63</v>
       </c>
       <c r="I23" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="C24" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>137</v>
+        <v>63</v>
       </c>
       <c r="E24" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="F24" t="s">
-        <v>139</v>
-[...4 lines deleted...]
-      <c r="H24" t="s">
+        <v>141</v>
+      </c>
+      <c r="G24" t="s">
+        <v>63</v>
+      </c>
+      <c r="I24" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>142</v>
       </c>
       <c r="C25" t="s">
-        <v>63</v>
+        <v>143</v>
+      </c>
+      <c r="D25" t="s">
+        <v>144</v>
       </c>
       <c r="E25" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F25" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>146</v>
+      </c>
+      <c r="G25">
+        <v>12</v>
       </c>
       <c r="H25" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="I25" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26">
         <v>23</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C26" t="s">
         <v>63</v>
       </c>
       <c r="E26" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="F26" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="G26" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="H26" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="I26" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27">
         <v>24</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="C27" t="s">
         <v>63</v>
       </c>
       <c r="E27" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="F27" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="G27" t="s">
         <v>63</v>
       </c>
       <c r="I27" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28">
         <v>25</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C28" t="s">
         <v>63</v>
       </c>
       <c r="E28" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="F28" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="G28" t="s">
-        <v>63</v>
+        <v>161</v>
+      </c>
+      <c r="H28" t="s">
+        <v>160</v>
       </c>
       <c r="I28" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="C29" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>63</v>
       </c>
       <c r="E29" t="s">
-        <v>63</v>
+        <v>164</v>
+      </c>
+      <c r="F29" t="s">
+        <v>165</v>
       </c>
       <c r="G29" t="s">
         <v>63</v>
       </c>
       <c r="I29" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="C30" t="s">
         <v>63</v>
       </c>
       <c r="E30" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="F30" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="G30" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>63</v>
       </c>
       <c r="I30" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31">
         <v>28</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C31" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D31" t="s">
+        <v>171</v>
+      </c>
+      <c r="E31" t="s">
+        <v>63</v>
+      </c>
+      <c r="G31" t="s">
+        <v>63</v>
+      </c>
+      <c r="I31" t="s">
         <v>170</v>
-      </c>
-[...7 lines deleted...]
-        <v>169</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32">
         <v>29</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C32" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="D32" t="s">
+        <v>63</v>
+      </c>
+      <c r="E32" t="s">
         <v>173</v>
       </c>
-      <c r="E32" t="s">
-        <v>63</v>
+      <c r="F32" t="s">
+        <v>174</v>
       </c>
       <c r="G32" t="s">
-        <v>63</v>
+        <v>175</v>
+      </c>
+      <c r="H32" t="s">
+        <v>176</v>
       </c>
       <c r="I32" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33">
         <v>30</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="C33" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="D33" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="E33" t="s">
         <v>63</v>
       </c>
       <c r="G33" t="s">
         <v>63</v>
       </c>
       <c r="I33" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34">
         <v>31</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="C34" t="s">
-        <v>63</v>
+        <v>182</v>
+      </c>
+      <c r="D34" t="s">
+        <v>183</v>
       </c>
       <c r="E34" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>63</v>
       </c>
       <c r="G34" t="s">
         <v>63</v>
       </c>
       <c r="I34" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35">
         <v>32</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="C35" t="s">
-        <v>63</v>
+        <v>185</v>
+      </c>
+      <c r="D35" t="s">
+        <v>186</v>
       </c>
       <c r="E35" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-        <v>182</v>
+        <v>63</v>
       </c>
       <c r="G35" t="s">
         <v>63</v>
       </c>
       <c r="I35" t="s">
-        <v>181</v>
+        <v>185</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9">
+      <c r="A36">
+        <v>33</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C36" t="s">
+        <v>63</v>
+      </c>
+      <c r="E36" t="s">
+        <v>188</v>
+      </c>
+      <c r="F36" t="s">
+        <v>189</v>
+      </c>
+      <c r="G36" t="s">
+        <v>63</v>
+      </c>
+      <c r="I36" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="A37">
+        <v>34</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="C37" t="s">
+        <v>63</v>
+      </c>
+      <c r="E37" t="s">
+        <v>191</v>
+      </c>
+      <c r="F37" t="s">
+        <v>192</v>
+      </c>
+      <c r="G37" t="s">
+        <v>63</v>
+      </c>
+      <c r="I37" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9">
+      <c r="A38">
+        <v>35</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="C38" t="s">
+        <v>63</v>
+      </c>
+      <c r="E38" t="s">
+        <v>194</v>
+      </c>
+      <c r="F38" t="s">
+        <v>195</v>
+      </c>
+      <c r="G38" t="s">
+        <v>63</v>
+      </c>
+      <c r="I38" t="s">
+        <v>194</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E1" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G1" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_10"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_12"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_14"/>
     <hyperlink ref="B15" r:id="rId_hyperlink_15"/>
     <hyperlink ref="B16" r:id="rId_hyperlink_16"/>
     <hyperlink ref="B17" r:id="rId_hyperlink_17"/>
     <hyperlink ref="B18" r:id="rId_hyperlink_18"/>
     <hyperlink ref="B19" r:id="rId_hyperlink_19"/>
     <hyperlink ref="B20" r:id="rId_hyperlink_20"/>
     <hyperlink ref="B21" r:id="rId_hyperlink_21"/>
     <hyperlink ref="B22" r:id="rId_hyperlink_22"/>
     <hyperlink ref="B23" r:id="rId_hyperlink_23"/>
     <hyperlink ref="B24" r:id="rId_hyperlink_24"/>
     <hyperlink ref="B25" r:id="rId_hyperlink_25"/>
     <hyperlink ref="B26" r:id="rId_hyperlink_26"/>
     <hyperlink ref="B27" r:id="rId_hyperlink_27"/>
     <hyperlink ref="B28" r:id="rId_hyperlink_28"/>
     <hyperlink ref="B29" r:id="rId_hyperlink_29"/>
     <hyperlink ref="B30" r:id="rId_hyperlink_30"/>
     <hyperlink ref="B31" r:id="rId_hyperlink_31"/>
     <hyperlink ref="B32" r:id="rId_hyperlink_32"/>
     <hyperlink ref="B33" r:id="rId_hyperlink_33"/>
     <hyperlink ref="B34" r:id="rId_hyperlink_34"/>
     <hyperlink ref="B35" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="B36" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="B37" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="B38" r:id="rId_hyperlink_38"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>