--- v1 (2026-07-19)
+++ v2 (2026-09-19)
@@ -35,612 +35,612 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="196">
   <si>
     <t>6th Youth Centenary - Trofeo Faccenda-2026-03-06
 264011 - Optimist</t>
   </si>
   <si>
     <t>8th Clivo Sailing Cup-2026-04-02
 264027 - Optimist</t>
   </si>
   <si>
     <t>Puchar 100-lecia Gdyni-2026-05-15
 264042 - Optimist</t>
   </si>
   <si>
     <t>Součet 2 nejlepších</t>
   </si>
   <si>
     <t>Počet lodí</t>
   </si>
   <si>
     <t>Koeficient</t>
   </si>
   <si>
-    <t>Filip Otta</t>
+    <t>Filip Otta(2012)</t>
   </si>
   <si>
     <t>93,2</t>
   </si>
   <si>
     <t>(19.)</t>
   </si>
   <si>
     <t>99,3</t>
   </si>
   <si>
     <t>(3.)*</t>
   </si>
   <si>
     <t>99,5</t>
   </si>
   <si>
     <t>(2.)*</t>
   </si>
   <si>
     <t>198,8</t>
   </si>
   <si>
-    <t>Tereza Ottová</t>
+    <t>Tereza Ottová(2012)</t>
   </si>
   <si>
     <t>84,8</t>
   </si>
   <si>
     <t>(41.)</t>
   </si>
   <si>
     <t>92,2</t>
   </si>
   <si>
     <t>(23.)*</t>
   </si>
   <si>
     <t>96,8</t>
   </si>
   <si>
     <t>(8.)*</t>
   </si>
   <si>
-    <t>Jakub Lojka</t>
+    <t>Jakub Lojka(2011)</t>
   </si>
   <si>
     <t>76,5</t>
   </si>
   <si>
     <t>(63.)</t>
   </si>
   <si>
     <t>86,8</t>
   </si>
   <si>
     <t>(38.)*</t>
   </si>
   <si>
     <t>97,2</t>
   </si>
   <si>
     <t>(7.)*</t>
   </si>
   <si>
-    <t>František Zákoucký</t>
+    <t>František Zákoucký(2014)</t>
   </si>
   <si>
     <t>77,7</t>
   </si>
   <si>
     <t>(60.)</t>
   </si>
   <si>
     <t>92,5</t>
   </si>
   <si>
     <t>(22.)*</t>
   </si>
   <si>
     <t>86,1</t>
   </si>
   <si>
     <t>(31.)*</t>
   </si>
   <si>
     <t>178,6</t>
   </si>
   <si>
-    <t>Hynek Zákoucký</t>
+    <t>Hynek Zákoucký(2011)</t>
   </si>
   <si>
     <t>78,8</t>
   </si>
   <si>
     <t>(57.)</t>
   </si>
   <si>
     <t>90,4</t>
   </si>
   <si>
     <t>(28.)*</t>
   </si>
   <si>
     <t>83,3</t>
   </si>
   <si>
     <t>(37.)*</t>
   </si>
   <si>
     <t>173,7</t>
   </si>
   <si>
-    <t>Anna Skořepová</t>
+    <t>Anna Skořepová(2012)</t>
   </si>
   <si>
     <t>81,4</t>
   </si>
   <si>
     <t>(50.)*</t>
   </si>
   <si>
     <t>80,4</t>
   </si>
   <si>
     <t>(56.)</t>
   </si>
   <si>
     <t>(29.)*</t>
   </si>
   <si>
     <t>168,4</t>
   </si>
   <si>
-    <t>Hynek Dokoupil</t>
+    <t>Hynek Dokoupil(2011)</t>
   </si>
   <si>
     <t>90,9</t>
   </si>
   <si>
     <t>(25.)*</t>
   </si>
   <si>
     <t>63,7</t>
   </si>
   <si>
     <t>(103.)</t>
   </si>
   <si>
     <t>74,5</t>
   </si>
   <si>
     <t>(56.)*</t>
   </si>
   <si>
     <t>165,4</t>
   </si>
   <si>
-    <t>Dorota Gráczová</t>
+    <t>Dorota Gráczová(2011)</t>
   </si>
   <si>
     <t>(96.)*</t>
   </si>
   <si>
     <t>89,7</t>
   </si>
   <si>
     <t>(30.)*</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>153,7</t>
   </si>
   <si>
-    <t>Ela Berntová</t>
+    <t>Ela Berntová(2011)</t>
   </si>
   <si>
     <t>43,9</t>
   </si>
   <si>
     <t>(149.)</t>
   </si>
   <si>
     <t>(32.)*</t>
   </si>
   <si>
     <t>64,4</t>
   </si>
   <si>
     <t>(78.)*</t>
   </si>
   <si>
     <t>153,4</t>
   </si>
   <si>
-    <t>Luka Giot</t>
+    <t>Luka Giot(2012)</t>
   </si>
   <si>
     <t>71,2</t>
   </si>
   <si>
     <t>(82.)*</t>
   </si>
   <si>
     <t>69,9</t>
   </si>
   <si>
     <t>(66.)*</t>
   </si>
   <si>
     <t>141,1</t>
   </si>
   <si>
-    <t>Tobias Mahr</t>
+    <t>Tobias Mahr(2014)</t>
   </si>
   <si>
     <t>29,5</t>
   </si>
   <si>
     <t>(187.)</t>
   </si>
   <si>
     <t>76,9</t>
   </si>
   <si>
     <t>49,1</t>
   </si>
   <si>
     <t>(111.)*</t>
   </si>
   <si>
-    <t>Max Valenta</t>
+    <t>Max Valenta(2011)</t>
   </si>
   <si>
     <t>51,1</t>
   </si>
   <si>
     <t>(130.)*</t>
   </si>
   <si>
     <t>70,8</t>
   </si>
   <si>
     <t>(83.)*</t>
   </si>
   <si>
     <t>(109.)</t>
   </si>
   <si>
     <t>121,9</t>
   </si>
   <si>
-    <t>Jan Hubáček</t>
+    <t>Jan Hubáček(2012)</t>
   </si>
   <si>
     <t>9,1</t>
   </si>
   <si>
     <t>(241.)</t>
   </si>
   <si>
     <t>68,7</t>
   </si>
   <si>
     <t>(89.)*</t>
   </si>
   <si>
     <t>46,8</t>
   </si>
   <si>
     <t>(116.)*</t>
   </si>
   <si>
     <t>115,5</t>
   </si>
   <si>
-    <t>Šimon Grácz</t>
+    <t>Šimon Grácz(2013)</t>
   </si>
   <si>
     <t>(112.)*</t>
   </si>
   <si>
     <t>43,1</t>
   </si>
   <si>
     <t>(161.)*</t>
   </si>
   <si>
     <t>7,4</t>
   </si>
   <si>
     <t>(201.)</t>
   </si>
   <si>
     <t>101,1</t>
   </si>
   <si>
-    <t>Hugo Štrobl</t>
+    <t>Hugo Štrobl(2015)</t>
   </si>
   <si>
     <t>37,9</t>
   </si>
   <si>
     <t>(165.)*</t>
   </si>
   <si>
     <t>49,5</t>
   </si>
   <si>
     <t>(143.)*</t>
   </si>
   <si>
     <t>27,3</t>
   </si>
   <si>
     <t>(158.)</t>
   </si>
   <si>
     <t>87,4</t>
   </si>
   <si>
-    <t>Lucie Balzerová</t>
+    <t>Lucie Balzerová(2013)</t>
   </si>
   <si>
     <t>40,2</t>
   </si>
   <si>
     <t>(169.)*</t>
   </si>
   <si>
     <t>38,9</t>
   </si>
   <si>
     <t>(133.)*</t>
   </si>
   <si>
     <t>79,1</t>
   </si>
   <si>
-    <t>Marek Směšný</t>
+    <t>Marek Směšný(2014)</t>
   </si>
   <si>
     <t>75,8</t>
   </si>
   <si>
     <t>(69.)*</t>
   </si>
   <si>
-    <t>Martin Štrobl</t>
+    <t>Martin Štrobl(2017)</t>
   </si>
   <si>
     <t>35,6</t>
   </si>
   <si>
     <t>(182.)*</t>
   </si>
   <si>
     <t>25,9</t>
   </si>
   <si>
     <t>61,5</t>
   </si>
   <si>
-    <t>Prokop Česaný</t>
+    <t>Prokop Česaný(2013)</t>
   </si>
   <si>
     <t>1,9</t>
   </si>
   <si>
     <t>(260.)</t>
   </si>
   <si>
     <t>40,6</t>
   </si>
   <si>
     <t>(168.)*</t>
   </si>
   <si>
     <t>16,7</t>
   </si>
   <si>
     <t>(181.)*</t>
   </si>
   <si>
     <t>57,3</t>
   </si>
   <si>
-    <t>Jáchym Šílený</t>
+    <t>Jáchym Šílený(2014)</t>
   </si>
   <si>
     <t>56,9</t>
   </si>
   <si>
     <t>(122.)*</t>
   </si>
   <si>
-    <t>Edita Fuchsová</t>
+    <t>Edita Fuchsová(2011)</t>
   </si>
   <si>
     <t>53,7</t>
   </si>
   <si>
     <t>(131.)*</t>
   </si>
   <si>
-    <t>Jan Šulc</t>
+    <t>Jan Šulc(2013)</t>
   </si>
   <si>
     <t>13,6</t>
   </si>
   <si>
     <t>(229.)*</t>
   </si>
   <si>
     <t>39,1</t>
   </si>
   <si>
     <t>(172.)*</t>
   </si>
   <si>
     <t>(191.)</t>
   </si>
   <si>
     <t>52,7</t>
   </si>
   <si>
-    <t>Linda Hubáčková</t>
+    <t>Linda Hubáčková(2016)</t>
   </si>
   <si>
     <t>42,7</t>
   </si>
   <si>
     <t>(162.)*</t>
   </si>
   <si>
     <t>5,6</t>
   </si>
   <si>
     <t>(205.)*</t>
   </si>
   <si>
     <t>48,3</t>
   </si>
   <si>
-    <t>Šimon Poustevník</t>
+    <t>Šimon Poustevník(2014)</t>
   </si>
   <si>
     <t>38,8</t>
   </si>
   <si>
     <t>(173.)*</t>
   </si>
   <si>
-    <t>Martin Stránský</t>
+    <t>Martin Stránský(2013)</t>
   </si>
   <si>
     <t>28,1</t>
   </si>
   <si>
     <t>(203.)*</t>
   </si>
   <si>
     <t>6,5</t>
   </si>
   <si>
     <t>34,6</t>
   </si>
   <si>
-    <t>Nina Valášková</t>
+    <t>Nina Valášková(2016)</t>
   </si>
   <si>
     <t>29,9</t>
   </si>
   <si>
     <t>(198.)*</t>
   </si>
   <si>
-    <t>Jan Staroveský</t>
+    <t>Jan Staroveský(2013)</t>
   </si>
   <si>
     <t>25,3</t>
   </si>
   <si>
     <t>(211.)*</t>
   </si>
   <si>
-    <t>Martin Pinc</t>
+    <t>Martin Pinc(2012)</t>
   </si>
   <si>
     <t>21,6</t>
   </si>
   <si>
     <t>(208.)*</t>
   </si>
   <si>
-    <t>Antonín Česaný</t>
+    <t>Antonín Česaný(2015)</t>
   </si>
   <si>
     <t>18,5</t>
   </si>
   <si>
     <t>(230.)*</t>
   </si>
   <si>
     <t>2,3</t>
   </si>
   <si>
     <t>(212.)*</t>
   </si>
   <si>
     <t>20,8</t>
   </si>
   <si>
-    <t>Adam Hartman</t>
+    <t>Adam Hartman(2015)</t>
   </si>
   <si>
     <t>9,8</t>
   </si>
   <si>
     <t>(239.)*</t>
   </si>
   <si>
-    <t>David Kunca</t>
+    <t>David Kunca(2014)</t>
   </si>
   <si>
     <t>4,5</t>
   </si>
   <si>
     <t>(253.)*</t>
   </si>
   <si>
-    <t>Vítek Polanský</t>
+    <t>Vítek Polanský(2012)</t>
   </si>
   <si>
     <t>4,2</t>
   </si>
   <si>
     <t>(254.)*</t>
   </si>
   <si>
-    <t>Mathias Mahr</t>
+    <t>Mathias Mahr(2017)</t>
   </si>
   <si>
     <t>1,1</t>
   </si>
   <si>
     <t>(279.)*</t>
   </si>
   <si>
-    <t>Markéta Směšná</t>
+    <t>Markéta Směšná(2017)</t>
   </si>
   <si>
     <t>0,7</t>
   </si>
   <si>
     <t>(280.)*</t>
   </si>
   <si>
-    <t>Nela Lidaříková</t>
+    <t>Nela Lidaříková(2017)</t>
   </si>
   <si>
     <t>0,4</t>
   </si>
   <si>
     <t>(281.)*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>