--- v0 (2026-06-08)
+++ v1 (2026-08-08)
@@ -43,1203 +43,1203 @@
     <t>13 Halloween cup-2025-10-29
 254174 - Optimist - starší žactvo</t>
   </si>
   <si>
     <t>6th Youth Centenary - Trofeo Faccenda-2026-03-06
 264011 - Optimist</t>
   </si>
   <si>
     <t>8th Clivo Sailing Cup-2026-04-02
 264027 - Optimist</t>
   </si>
   <si>
     <t>Puchar 100-lecia Gdyni-2026-05-15
 264042 - Optimist</t>
   </si>
   <si>
     <t>Součet 3 nejlepších</t>
   </si>
   <si>
     <t>Počet lodí</t>
   </si>
   <si>
     <t>Koeficient</t>
   </si>
   <si>
-    <t>Filip Otta</t>
+    <t>Filip Otta(2012)</t>
   </si>
   <si>
     <t>(1.)</t>
   </si>
   <si>
     <t>113,1</t>
   </si>
   <si>
     <t>(24.)</t>
   </si>
   <si>
     <t>113,2</t>
   </si>
   <si>
     <t>(19.)*</t>
   </si>
   <si>
     <t>119,3</t>
   </si>
   <si>
     <t>(3.)*</t>
   </si>
   <si>
     <t>119,5</t>
   </si>
   <si>
     <t>(2.)*</t>
   </si>
   <si>
-    <t>Tereza Ottová</t>
+    <t>Tereza Ottová(2012)</t>
   </si>
   <si>
     <t>98,1</t>
   </si>
   <si>
     <t>(6.)</t>
   </si>
   <si>
     <t>90,9</t>
   </si>
   <si>
     <t>(98.)</t>
   </si>
   <si>
     <t>104,8</t>
   </si>
   <si>
     <t>(41.)*</t>
   </si>
   <si>
     <t>112,2</t>
   </si>
   <si>
     <t>(23.)*</t>
   </si>
   <si>
     <t>116,8</t>
   </si>
   <si>
     <t>(8.)*</t>
   </si>
   <si>
     <t>333,8</t>
   </si>
   <si>
-    <t>Jakub Lojka</t>
+    <t>Jakub Lojka(2011)</t>
   </si>
   <si>
     <t>102,2</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>96,5</t>
   </si>
   <si>
     <t>(63.)</t>
   </si>
   <si>
     <t>106,8</t>
   </si>
   <si>
     <t>(38.)*</t>
   </si>
   <si>
     <t>117,2</t>
   </si>
   <si>
     <t>(7.)*</t>
   </si>
   <si>
     <t>326,2</t>
   </si>
   <si>
-    <t>Hynek Dokoupil</t>
+    <t>Hynek Dokoupil(2011)</t>
   </si>
   <si>
     <t>99,4</t>
   </si>
   <si>
     <t>(5.)*</t>
   </si>
   <si>
     <t>114,3</t>
   </si>
   <si>
     <t>(20.)*</t>
   </si>
   <si>
     <t>110,9</t>
   </si>
   <si>
     <t>(25.)*</t>
   </si>
   <si>
     <t>83,7</t>
   </si>
   <si>
     <t>(103.)</t>
   </si>
   <si>
     <t>94,5</t>
   </si>
   <si>
     <t>(56.)</t>
   </si>
   <si>
     <t>324,6</t>
   </si>
   <si>
-    <t>Hynek Zákoucký</t>
+    <t>Hynek Zákoucký(2011)</t>
   </si>
   <si>
     <t>100,8</t>
   </si>
   <si>
     <t>(4.)</t>
   </si>
   <si>
     <t>110,1</t>
   </si>
   <si>
     <t>(34.)*</t>
   </si>
   <si>
     <t>98,8</t>
   </si>
   <si>
     <t>(57.)</t>
   </si>
   <si>
     <t>110,4</t>
   </si>
   <si>
     <t>(28.)*</t>
   </si>
   <si>
     <t>103,3</t>
   </si>
   <si>
     <t>(37.)*</t>
   </si>
   <si>
     <t>323,8</t>
   </si>
   <si>
-    <t>Anna Skořepová</t>
+    <t>Anna Skořepová(2012)</t>
   </si>
   <si>
     <t>103,6</t>
   </si>
   <si>
     <t>111,3</t>
   </si>
   <si>
     <t>(30.)*</t>
   </si>
   <si>
     <t>101,4</t>
   </si>
   <si>
     <t>(50.)</t>
   </si>
   <si>
     <t>100,4</t>
   </si>
   <si>
     <t>(29.)*</t>
   </si>
   <si>
     <t>321,9</t>
   </si>
   <si>
-    <t>František Zákoucký</t>
+    <t>František Zákoucký(2014)</t>
   </si>
   <si>
     <t>82,8</t>
   </si>
   <si>
     <t>(17.)</t>
   </si>
   <si>
     <t>65,9</t>
   </si>
   <si>
     <t>(181.)</t>
   </si>
   <si>
     <t>97,7</t>
   </si>
   <si>
     <t>(60.)*</t>
   </si>
   <si>
     <t>112,5</t>
   </si>
   <si>
     <t>(22.)*</t>
   </si>
   <si>
     <t>106,1</t>
   </si>
   <si>
     <t>(31.)*</t>
   </si>
   <si>
     <t>316,3</t>
   </si>
   <si>
-    <t>Dorota Gráczová</t>
+    <t>Dorota Gráczová(2011)</t>
   </si>
   <si>
     <t>86,9</t>
   </si>
   <si>
     <t>(14.)*</t>
   </si>
   <si>
     <t>108,9</t>
   </si>
   <si>
     <t>(96.)</t>
   </si>
   <si>
     <t>109,7</t>
   </si>
   <si>
     <t>305,5</t>
   </si>
   <si>
-    <t>Luka Giot</t>
+    <t>Luka Giot(2012)</t>
   </si>
   <si>
     <t>88,3</t>
   </si>
   <si>
     <t>(13.)*</t>
   </si>
   <si>
     <t>91,2</t>
   </si>
   <si>
     <t>(82.)*</t>
   </si>
   <si>
     <t>89,9</t>
   </si>
   <si>
     <t>(66.)*</t>
   </si>
   <si>
     <t>269,4</t>
   </si>
   <si>
-    <t>Ela Berntová</t>
+    <t>Ela Berntová(2011)</t>
   </si>
   <si>
     <t>(73.)</t>
   </si>
   <si>
     <t>63,9</t>
   </si>
   <si>
     <t>(149.)*</t>
   </si>
   <si>
     <t>(32.)*</t>
   </si>
   <si>
     <t>84,4</t>
   </si>
   <si>
     <t>(78.)*</t>
   </si>
   <si>
     <t>257,3</t>
   </si>
   <si>
-    <t>Max Valenta</t>
+    <t>Max Valenta(2011)</t>
   </si>
   <si>
     <t>91,1</t>
   </si>
   <si>
     <t>(11.)*</t>
   </si>
   <si>
     <t>71,1</t>
   </si>
   <si>
     <t>(130.)*</t>
   </si>
   <si>
     <t>90,8</t>
   </si>
   <si>
     <t>(83.)*</t>
   </si>
   <si>
     <t>(109.)</t>
   </si>
   <si>
-    <t>Šimon Grácz</t>
+    <t>Šimon Grácz(2013)</t>
   </si>
   <si>
     <t>78,6</t>
   </si>
   <si>
     <t>95,1</t>
   </si>
   <si>
     <t>(84.)*</t>
   </si>
   <si>
     <t>(112.)*</t>
   </si>
   <si>
     <t>63,1</t>
   </si>
   <si>
     <t>(161.)</t>
   </si>
   <si>
     <t>27,4</t>
   </si>
   <si>
     <t>(201.)</t>
   </si>
   <si>
     <t>251,7</t>
   </si>
   <si>
-    <t>Tobias Mahr</t>
+    <t>Tobias Mahr(2014)</t>
   </si>
   <si>
     <t>77,2</t>
   </si>
   <si>
     <t>(21.)*</t>
   </si>
   <si>
     <t>43,7</t>
   </si>
   <si>
     <t>(255.)</t>
   </si>
   <si>
     <t>49,5</t>
   </si>
   <si>
     <t>(187.)</t>
   </si>
   <si>
     <t>96,9</t>
   </si>
   <si>
     <t>69,1</t>
   </si>
   <si>
     <t>(111.)*</t>
   </si>
   <si>
     <t>243,2</t>
   </si>
   <si>
-    <t>Jan Hubáček</t>
+    <t>Jan Hubáček(2012)</t>
   </si>
   <si>
     <t>71,7</t>
   </si>
   <si>
     <t>46,1</t>
   </si>
   <si>
     <t>(247.)</t>
   </si>
   <si>
     <t>29,1</t>
   </si>
   <si>
     <t>(241.)</t>
   </si>
   <si>
     <t>88,7</t>
   </si>
   <si>
     <t>(89.)*</t>
   </si>
   <si>
     <t>66,8</t>
   </si>
   <si>
     <t>(116.)*</t>
   </si>
   <si>
     <t>227,2</t>
   </si>
   <si>
-    <t>Lucie Balzerová</t>
+    <t>Lucie Balzerová(2013)</t>
   </si>
   <si>
     <t>73,1</t>
   </si>
   <si>
     <t>(24.)*</t>
   </si>
   <si>
     <t>60,2</t>
   </si>
   <si>
     <t>(169.)*</t>
   </si>
   <si>
     <t>58,9</t>
   </si>
   <si>
     <t>(133.)*</t>
   </si>
   <si>
     <t>192,2</t>
   </si>
   <si>
-    <t>Marek Směšný</t>
+    <t>Marek Směšný(2014)</t>
   </si>
   <si>
     <t>93,9</t>
   </si>
   <si>
     <t>(9.)*</t>
   </si>
   <si>
     <t>95,8</t>
   </si>
   <si>
     <t>(69.)*</t>
   </si>
   <si>
     <t>189,7</t>
   </si>
   <si>
-    <t>Hugo Štrobl</t>
+    <t>Hugo Štrobl(2015)</t>
   </si>
   <si>
     <t>57,9</t>
   </si>
   <si>
     <t>(165.)*</t>
   </si>
   <si>
     <t>69,5</t>
   </si>
   <si>
     <t>(143.)*</t>
   </si>
   <si>
     <t>47,3</t>
   </si>
   <si>
     <t>(158.)*</t>
   </si>
   <si>
     <t>174,7</t>
   </si>
   <si>
-    <t>Jáchym Šílený</t>
+    <t>Jáchym Šílený(2014)</t>
   </si>
   <si>
     <t>84,2</t>
   </si>
   <si>
     <t>(16.)*</t>
   </si>
   <si>
     <t>76,9</t>
   </si>
   <si>
     <t>(122.)*</t>
   </si>
   <si>
     <t>161,1</t>
   </si>
   <si>
-    <t>Matilda Košíková</t>
+    <t>Matilda Košíková(2011)</t>
   </si>
   <si>
     <t>92,5</t>
   </si>
   <si>
     <t>(10.)*</t>
   </si>
   <si>
     <t>68,3</t>
   </si>
   <si>
     <t>(173.)*</t>
   </si>
   <si>
     <t>160,8</t>
   </si>
   <si>
-    <t>Jan Šulc</t>
+    <t>Jan Šulc(2013)</t>
   </si>
   <si>
     <t>57,8</t>
   </si>
   <si>
     <t>(35.)*</t>
   </si>
   <si>
     <t>33,6</t>
   </si>
   <si>
     <t>(229.)*</t>
   </si>
   <si>
     <t>59,1</t>
   </si>
   <si>
     <t>(172.)*</t>
   </si>
   <si>
     <t>(191.)</t>
   </si>
   <si>
     <t>150,5</t>
   </si>
   <si>
-    <t>Linda Hubáčková</t>
+    <t>Linda Hubáčková(2016)</t>
   </si>
   <si>
     <t>52,2</t>
   </si>
   <si>
     <t>(39.)*</t>
   </si>
   <si>
     <t>62,7</t>
   </si>
   <si>
     <t>(162.)*</t>
   </si>
   <si>
     <t>25,6</t>
   </si>
   <si>
     <t>(205.)*</t>
   </si>
   <si>
     <t>140,5</t>
   </si>
   <si>
-    <t>Edita Fuchsová</t>
+    <t>Edita Fuchsová(2011)</t>
   </si>
   <si>
     <t>64,7</t>
   </si>
   <si>
     <t>73,7</t>
   </si>
   <si>
     <t>(131.)*</t>
   </si>
   <si>
     <t>138,4</t>
   </si>
   <si>
-    <t>Prokop Česaný</t>
+    <t>Prokop Česaný(2013)</t>
   </si>
   <si>
     <t>39,7</t>
   </si>
   <si>
     <t>(48.)*</t>
   </si>
   <si>
     <t>(274.)*</t>
   </si>
   <si>
     <t>21,9</t>
   </si>
   <si>
     <t>(260.)</t>
   </si>
   <si>
     <t>60,6</t>
   </si>
   <si>
     <t>(168.)*</t>
   </si>
   <si>
     <t>36,7</t>
   </si>
   <si>
     <t>138,3</t>
   </si>
   <si>
-    <t>Filip Skala</t>
+    <t>Filip Skala(2012)</t>
   </si>
   <si>
     <t>75,8</t>
   </si>
   <si>
     <t>59,9</t>
   </si>
   <si>
     <t>(201.)*</t>
   </si>
   <si>
     <t>135,7</t>
   </si>
   <si>
-    <t>Benjamín Košík</t>
+    <t>Benjamín Košík(2012)</t>
   </si>
   <si>
     <t>67,5</t>
   </si>
   <si>
     <t>64,4</t>
   </si>
   <si>
     <t>(186.)*</t>
   </si>
   <si>
     <t>131,9</t>
   </si>
   <si>
-    <t>Martin Pinc</t>
+    <t>Martin Pinc(2012)</t>
   </si>
   <si>
     <t>56,4</t>
   </si>
   <si>
     <t>(36.)*</t>
   </si>
   <si>
     <t>29,3</t>
   </si>
   <si>
     <t>(303.)*</t>
   </si>
   <si>
     <t>41,6</t>
   </si>
   <si>
     <t>(208.)*</t>
   </si>
   <si>
     <t>127,3</t>
   </si>
   <si>
-    <t>Martin Štrobl</t>
+    <t>Martin Štrobl(2017)</t>
   </si>
   <si>
     <t>21,7</t>
   </si>
   <si>
     <t>(61.)*</t>
   </si>
   <si>
     <t>55,6</t>
   </si>
   <si>
     <t>(182.)*</t>
   </si>
   <si>
     <t>45,9</t>
   </si>
   <si>
     <t>(161.)*</t>
   </si>
   <si>
     <t>123,2</t>
   </si>
   <si>
-    <t>Adam Jilich</t>
+    <t>Adam Jilich(2011)</t>
   </si>
   <si>
     <t>38,3</t>
   </si>
   <si>
     <t>(49.)*</t>
   </si>
   <si>
     <t>80,7</t>
   </si>
   <si>
     <t>(132.)*</t>
   </si>
   <si>
-    <t>Šimon Poustevník</t>
+    <t>Šimon Poustevník(2014)</t>
   </si>
   <si>
     <t>53,6</t>
   </si>
   <si>
     <t>58,8</t>
   </si>
   <si>
     <t>112,4</t>
   </si>
   <si>
-    <t>Violeta Brejšová</t>
+    <t>Violeta Brejšová(2012)</t>
   </si>
   <si>
     <t>61,9</t>
   </si>
   <si>
     <t>49,1</t>
   </si>
   <si>
     <t>(237.)*</t>
   </si>
   <si>
-    <t>Jonáš Havelka</t>
+    <t>Jonáš Havelka(2012)</t>
   </si>
   <si>
     <t>63,3</t>
   </si>
   <si>
     <t>38,9</t>
   </si>
   <si>
     <t>(271.)*</t>
   </si>
   <si>
-    <t>David Kunca</t>
+    <t>David Kunca(2014)</t>
   </si>
   <si>
     <t>50,8</t>
   </si>
   <si>
     <t>(40.)*</t>
   </si>
   <si>
     <t>25,4</t>
   </si>
   <si>
     <t>(316.)*</t>
   </si>
   <si>
     <t>24,5</t>
   </si>
   <si>
     <t>(253.)*</t>
   </si>
   <si>
     <t>100,7</t>
   </si>
   <si>
-    <t>Nina Valášková</t>
+    <t>Nina Valášková(2016)</t>
   </si>
   <si>
     <t>48,1</t>
   </si>
   <si>
     <t>(42.)*</t>
   </si>
   <si>
     <t>49,9</t>
   </si>
   <si>
     <t>(198.)*</t>
   </si>
   <si>
-    <t>Oliver Jan Čutka</t>
+    <t>Oliver Jan Čutka(2014)</t>
   </si>
   <si>
     <t>95,3</t>
   </si>
   <si>
-    <t>Antonín Česaný</t>
+    <t>Antonín Česaný(2015)</t>
   </si>
   <si>
     <t>23,1</t>
   </si>
   <si>
     <t>38,5</t>
   </si>
   <si>
     <t>(230.)*</t>
   </si>
   <si>
     <t>22,3</t>
   </si>
   <si>
     <t>(212.)*</t>
   </si>
   <si>
     <t>83,9</t>
   </si>
   <si>
-    <t>Karolína Čulenová</t>
+    <t>Karolína Čulenová(2011)</t>
   </si>
   <si>
     <t>81,4</t>
   </si>
   <si>
     <t>(18.)*</t>
   </si>
   <si>
-    <t>Marek Bucha</t>
+    <t>Marek Bucha(2013)</t>
   </si>
   <si>
     <t>42,5</t>
   </si>
   <si>
     <t>(46.)*</t>
   </si>
   <si>
     <t>33,5</t>
   </si>
   <si>
     <t>(289.)*</t>
   </si>
   <si>
-    <t>Martin Stránský</t>
+    <t>Martin Stránský(2013)</t>
   </si>
   <si>
     <t>(203.)*</t>
   </si>
   <si>
     <t>26,5</t>
   </si>
   <si>
     <t>74,6</t>
   </si>
   <si>
-    <t>Kateřina Tomolová</t>
+    <t>Kateřina Tomolová(2012)</t>
   </si>
   <si>
     <t>74,4</t>
   </si>
   <si>
-    <t>Michael Has</t>
+    <t>Michael Has(2013)</t>
   </si>
   <si>
     <t>70,3</t>
   </si>
   <si>
     <t>(26.)*</t>
   </si>
   <si>
-    <t>Jakub Čulen</t>
+    <t>Jakub Čulen(2013)</t>
   </si>
   <si>
     <t>66,1</t>
   </si>
   <si>
-    <t>Adam Hartman</t>
+    <t>Adam Hartman(2015)</t>
   </si>
   <si>
     <t>35,6</t>
   </si>
   <si>
     <t>(51.)*</t>
   </si>
   <si>
     <t>29,8</t>
   </si>
   <si>
     <t>(239.)*</t>
   </si>
   <si>
     <t>65,4</t>
   </si>
   <si>
-    <t>Anna Hejnová</t>
+    <t>Anna Hejnová(2012)</t>
   </si>
   <si>
     <t>(33.)*</t>
   </si>
   <si>
-    <t>Tobiáš Bažant</t>
+    <t>Tobiáš Bažant(2013)</t>
   </si>
   <si>
     <t>59,2</t>
   </si>
   <si>
-    <t>Jiří Holý</t>
-[...2 lines deleted...]
-    <t>Luděk Hnilička</t>
+    <t>Jiří Holý(2012)</t>
+  </si>
+  <si>
+    <t>Luděk Hnilička(2012)</t>
   </si>
   <si>
     <t>49,4</t>
   </si>
   <si>
-    <t>František Jilich</t>
+    <t>František Jilich(2014)</t>
   </si>
   <si>
     <t>27,2</t>
   </si>
   <si>
     <t>(57.)*</t>
   </si>
   <si>
     <t>20,6</t>
   </si>
   <si>
     <t>(332.)*</t>
   </si>
   <si>
     <t>47,8</t>
   </si>
   <si>
-    <t>Zuzana Satranská</t>
+    <t>Zuzana Satranská(2012)</t>
   </si>
   <si>
     <t>46,7</t>
   </si>
   <si>
     <t>(43.)*</t>
   </si>
   <si>
-    <t>Josefína Havelková</t>
+    <t>Josefína Havelková(2011)</t>
   </si>
   <si>
     <t>46,4</t>
   </si>
   <si>
     <t>(246.)*</t>
   </si>
   <si>
-    <t>Anežka Ročková</t>
+    <t>Anežka Ročková(2013)</t>
   </si>
   <si>
     <t>45,3</t>
   </si>
   <si>
     <t>(44.)*</t>
   </si>
   <si>
-    <t>Jan Staroveský</t>
+    <t>Jan Staroveský(2013)</t>
   </si>
   <si>
     <t>(211.)*</t>
   </si>
   <si>
-    <t>Kryštof Horáček</t>
+    <t>Kryštof Horáček(2012)</t>
   </si>
   <si>
     <t>43,9</t>
   </si>
   <si>
     <t>(45.)*</t>
   </si>
   <si>
-    <t>Kryštof Vyhnálek</t>
+    <t>Kryštof Vyhnálek(2014)</t>
   </si>
   <si>
     <t>41,1</t>
   </si>
   <si>
     <t>(47.)*</t>
   </si>
   <si>
-    <t>Josef Holanec</t>
+    <t>Josef Holanec(2016)</t>
   </si>
   <si>
     <t>36,9</t>
   </si>
   <si>
     <t>(50.)*</t>
   </si>
   <si>
-    <t>Nela Nováková</t>
+    <t>Nela Nováková(2013)</t>
   </si>
   <si>
     <t>32,8</t>
   </si>
   <si>
     <t>(53.)*</t>
   </si>
   <si>
-    <t>Mathias Mahr</t>
+    <t>Mathias Mahr(2017)</t>
   </si>
   <si>
     <t>10,6</t>
   </si>
   <si>
     <t>21,1</t>
   </si>
   <si>
     <t>(279.)*</t>
   </si>
   <si>
     <t>31,7</t>
   </si>
   <si>
-    <t>Sára Nevelöšová</t>
+    <t>Sára Nevelöšová(2014)</t>
   </si>
   <si>
     <t>31,4</t>
   </si>
   <si>
     <t>(54.)*</t>
   </si>
   <si>
-    <t>Vít Motlík</t>
+    <t>Vít Motlík(2013)</t>
   </si>
   <si>
     <t>(55.)*</t>
   </si>
   <si>
-    <t>Victoria Vaszi</t>
+    <t>Victoria Vaszi(2012)</t>
   </si>
   <si>
     <t>28,6</t>
   </si>
   <si>
     <t>(56.)*</t>
   </si>
   <si>
-    <t>Sára Berounová</t>
+    <t>Sára Berounová(2014)</t>
   </si>
   <si>
     <t>25,8</t>
   </si>
   <si>
     <t>(58.)*</t>
   </si>
   <si>
-    <t>Ondřej Janečko</t>
+    <t>Ondřej Janečko(2015)</t>
   </si>
   <si>
     <t>24,4</t>
   </si>
   <si>
     <t>(59.)*</t>
   </si>
   <si>
-    <t>Vítek Polanský</t>
+    <t>Vítek Polanský(2012)</t>
   </si>
   <si>
     <t>24,2</t>
   </si>
   <si>
     <t>(254.)*</t>
   </si>
   <si>
-    <t>Markéta Směšná</t>
+    <t>Markéta Směšná(2017)</t>
   </si>
   <si>
     <t>20,7</t>
   </si>
   <si>
     <t>(280.)*</t>
   </si>
   <si>
-    <t>Nela Lidaříková</t>
+    <t>Nela Lidaříková(2017)</t>
   </si>
   <si>
     <t>20,4</t>
   </si>
   <si>
     <t>(281.)*</t>
   </si>
   <si>
-    <t>Jaroslav Jára</t>
+    <t>Jaroslav Jára(2011)</t>
   </si>
   <si>
     <t>20,3</t>
   </si>
   <si>
     <t>(62.)*</t>
   </si>
   <si>
-    <t>Filip Degl</t>
+    <t>Filip Degl(2012)</t>
   </si>
   <si>
     <t>18,9</t>
   </si>
   <si>
     <t>(63.)*</t>
   </si>
   <si>
-    <t>Šimon Kotek</t>
+    <t>Šimon Kotek(2016)</t>
   </si>
   <si>
     <t>17,5</t>
   </si>
   <si>
     <t>(64.)*</t>
   </si>
   <si>
-    <t>Samuel Kotek</t>
+    <t>Samuel Kotek(2013)</t>
   </si>
   <si>
     <t>16,1</t>
   </si>
   <si>
     <t>(65.)*</t>
   </si>
   <si>
-    <t>Albert Gregar</t>
+    <t>Albert Gregar(2015)</t>
   </si>
   <si>
     <t>13,3</t>
   </si>
   <si>
     <t>(67.)*</t>
   </si>
   <si>
-    <t>Theodor Hosnedl</t>
+    <t>Theodor Hosnedl(2011)</t>
   </si>
   <si>
     <t>11,9</t>
   </si>
   <si>
     <t>(68.)*</t>
   </si>
   <si>
-    <t>Alžběta Gregarová</t>
+    <t>Alžběta Gregarová(2017)</t>
   </si>
   <si>
     <t>9,2</t>
   </si>
   <si>
     <t>(70.)*</t>
   </si>
   <si>
-    <t>Artem Yurynets</t>
+    <t>Artem Yurynets(2014)</t>
   </si>
   <si>
     <t>7,8</t>
   </si>
   <si>
     <t>(71.)*</t>
   </si>
   <si>
-    <t>Kateřina Vaszi</t>
+    <t>Kateřina Vaszi(2014)</t>
   </si>
   <si>
     <t>6,4</t>
   </si>
   <si>
     <t>(72.)*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>