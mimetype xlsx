--- v1 (2026-08-08)
+++ v2 (2026-10-09)
@@ -12,1240 +12,976 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="395">
-[...3 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="307">
   <si>
     <t>13 Halloween cup-2025-10-29
-254174 - Optimist - starší žactvo</t>
+254174 - Optimist - starší</t>
   </si>
   <si>
     <t>6th Youth Centenary - Trofeo Faccenda-2026-03-06
 264011 - Optimist</t>
   </si>
   <si>
     <t>8th Clivo Sailing Cup-2026-04-02
 264027 - Optimist</t>
   </si>
   <si>
     <t>Puchar 100-lecia Gdyni-2026-05-15
 264042 - Optimist</t>
   </si>
   <si>
+    <t>CJN - Mistrovství České republiky mládeže-2026-08-18
+261805 - Optimist</t>
+  </si>
+  <si>
     <t>Součet 3 nejlepších</t>
   </si>
   <si>
     <t>Počet lodí</t>
   </si>
   <si>
     <t>Koeficient</t>
   </si>
   <si>
     <t>Filip Otta(2012)</t>
   </si>
   <si>
+    <t>113,1</t>
+  </si>
+  <si>
+    <t>(24.)</t>
+  </si>
+  <si>
+    <t>113,2</t>
+  </si>
+  <si>
+    <t>(19.)*</t>
+  </si>
+  <si>
+    <t>119,3</t>
+  </si>
+  <si>
+    <t>(3.)*</t>
+  </si>
+  <si>
+    <t>119,5</t>
+  </si>
+  <si>
+    <t>(2.)*</t>
+  </si>
+  <si>
     <t>(1.)</t>
   </si>
   <si>
-    <t>113,1</t>
-[...22 lines deleted...]
-  <si>
     <t>Tereza Ottová(2012)</t>
   </si>
   <si>
+    <t>90,9</t>
+  </si>
+  <si>
+    <t>(98.)</t>
+  </si>
+  <si>
+    <t>104,8</t>
+  </si>
+  <si>
+    <t>(41.)*</t>
+  </si>
+  <si>
+    <t>112,2</t>
+  </si>
+  <si>
+    <t>(23.)*</t>
+  </si>
+  <si>
+    <t>116,8</t>
+  </si>
+  <si>
+    <t>(8.)*</t>
+  </si>
+  <si>
+    <t>96,4</t>
+  </si>
+  <si>
+    <t>(6.)</t>
+  </si>
+  <si>
+    <t>333,8</t>
+  </si>
+  <si>
+    <t>Hynek Zákoucký(2011)</t>
+  </si>
+  <si>
+    <t>110,1</t>
+  </si>
+  <si>
+    <t>(34.)*</t>
+  </si>
+  <si>
+    <t>98,8</t>
+  </si>
+  <si>
+    <t>(57.)</t>
+  </si>
+  <si>
+    <t>110,4</t>
+  </si>
+  <si>
+    <t>(28.)*</t>
+  </si>
+  <si>
+    <t>103,3</t>
+  </si>
+  <si>
+    <t>(37.)*</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>323,8</t>
+  </si>
+  <si>
+    <t>Jakub Lojka(2011)</t>
+  </si>
+  <si>
+    <t>96,5</t>
+  </si>
+  <si>
+    <t>(63.)</t>
+  </si>
+  <si>
+    <t>106,8</t>
+  </si>
+  <si>
+    <t>(38.)*</t>
+  </si>
+  <si>
+    <t>117,2</t>
+  </si>
+  <si>
+    <t>(7.)*</t>
+  </si>
+  <si>
     <t>98,1</t>
   </si>
   <si>
-    <t>(6.)</t>
-[...56 lines deleted...]
-    <t>326,2</t>
+    <t>(5.)*</t>
+  </si>
+  <si>
+    <t>322,1</t>
+  </si>
+  <si>
+    <t>František Zákoucký(2014)</t>
+  </si>
+  <si>
+    <t>65,9</t>
+  </si>
+  <si>
+    <t>(181.)</t>
+  </si>
+  <si>
+    <t>97,7</t>
+  </si>
+  <si>
+    <t>(60.)</t>
+  </si>
+  <si>
+    <t>112,5</t>
+  </si>
+  <si>
+    <t>(22.)*</t>
+  </si>
+  <si>
+    <t>106,1</t>
+  </si>
+  <si>
+    <t>(31.)*</t>
+  </si>
+  <si>
+    <t>321,9</t>
+  </si>
+  <si>
+    <t>Anna Skořepová(2012)</t>
+  </si>
+  <si>
+    <t>111,3</t>
+  </si>
+  <si>
+    <t>(30.)*</t>
+  </si>
+  <si>
+    <t>101,4</t>
+  </si>
+  <si>
+    <t>(50.)*</t>
+  </si>
+  <si>
+    <t>100,4</t>
+  </si>
+  <si>
+    <t>(56.)</t>
+  </si>
+  <si>
+    <t>(29.)*</t>
+  </si>
+  <si>
+    <t>99,8</t>
+  </si>
+  <si>
+    <t>(4.)</t>
+  </si>
+  <si>
+    <t>319,7</t>
   </si>
   <si>
     <t>Hynek Dokoupil(2011)</t>
   </si>
   <si>
-    <t>99,4</t>
-[...4 lines deleted...]
-  <si>
     <t>114,3</t>
   </si>
   <si>
     <t>(20.)*</t>
   </si>
   <si>
     <t>110,9</t>
   </si>
   <si>
     <t>(25.)*</t>
   </si>
   <si>
     <t>83,7</t>
   </si>
   <si>
     <t>(103.)</t>
   </si>
   <si>
     <t>94,5</t>
   </si>
   <si>
-    <t>(56.)</t>
-[...101 lines deleted...]
-    <t>316,3</t>
+    <t>(56.)*</t>
   </si>
   <si>
     <t>Dorota Gráczová(2011)</t>
   </si>
   <si>
-    <t>86,9</t>
-[...4 lines deleted...]
-  <si>
     <t>108,9</t>
   </si>
   <si>
-    <t>(96.)</t>
+    <t>(96.)*</t>
   </si>
   <si>
     <t>109,7</t>
   </si>
   <si>
-    <t>305,5</t>
+    <t>302,6</t>
+  </si>
+  <si>
+    <t>Tobias Mahr(2014)</t>
+  </si>
+  <si>
+    <t>43,7</t>
+  </si>
+  <si>
+    <t>(255.)</t>
+  </si>
+  <si>
+    <t>49,5</t>
+  </si>
+  <si>
+    <t>(187.)</t>
+  </si>
+  <si>
+    <t>96,9</t>
+  </si>
+  <si>
+    <t>(66.)*</t>
+  </si>
+  <si>
+    <t>69,1</t>
+  </si>
+  <si>
+    <t>(111.)*</t>
+  </si>
+  <si>
+    <t>(12.)*</t>
+  </si>
+  <si>
+    <t>Šimon Grácz(2013)</t>
+  </si>
+  <si>
+    <t>95,1</t>
+  </si>
+  <si>
+    <t>(84.)*</t>
+  </si>
+  <si>
+    <t>(112.)*</t>
+  </si>
+  <si>
+    <t>63,1</t>
+  </si>
+  <si>
+    <t>(161.)*</t>
+  </si>
+  <si>
+    <t>27,4</t>
+  </si>
+  <si>
+    <t>(201.)</t>
+  </si>
+  <si>
+    <t>236,2</t>
+  </si>
+  <si>
+    <t>Max Valenta(2011)</t>
+  </si>
+  <si>
+    <t>71,1</t>
+  </si>
+  <si>
+    <t>(130.)*</t>
+  </si>
+  <si>
+    <t>90,8</t>
+  </si>
+  <si>
+    <t>(83.)*</t>
+  </si>
+  <si>
+    <t>(109.)*</t>
+  </si>
+  <si>
+    <t>231,9</t>
+  </si>
+  <si>
+    <t>Hugo Štrobl(2015)</t>
+  </si>
+  <si>
+    <t>57,9</t>
+  </si>
+  <si>
+    <t>(165.)*</t>
+  </si>
+  <si>
+    <t>69,5</t>
+  </si>
+  <si>
+    <t>(143.)*</t>
+  </si>
+  <si>
+    <t>47,3</t>
+  </si>
+  <si>
+    <t>(158.)</t>
+  </si>
+  <si>
+    <t>92,9</t>
+  </si>
+  <si>
+    <t>220,3</t>
+  </si>
+  <si>
+    <t>Jan Hubáček(2012)</t>
+  </si>
+  <si>
+    <t>46,1</t>
+  </si>
+  <si>
+    <t>(247.)*</t>
+  </si>
+  <si>
+    <t>29,1</t>
+  </si>
+  <si>
+    <t>(241.)</t>
+  </si>
+  <si>
+    <t>88,7</t>
+  </si>
+  <si>
+    <t>(89.)*</t>
+  </si>
+  <si>
+    <t>66,8</t>
+  </si>
+  <si>
+    <t>(116.)*</t>
+  </si>
+  <si>
+    <t>201,6</t>
+  </si>
+  <si>
+    <t>Lucie Balzerová(2013)</t>
+  </si>
+  <si>
+    <t>60,2</t>
+  </si>
+  <si>
+    <t>(169.)*</t>
+  </si>
+  <si>
+    <t>58,9</t>
+  </si>
+  <si>
+    <t>(133.)*</t>
+  </si>
+  <si>
+    <t>79,1</t>
+  </si>
+  <si>
+    <t>(16.)*</t>
+  </si>
+  <si>
+    <t>198,2</t>
+  </si>
+  <si>
+    <t>Marek Směšný(2014)</t>
+  </si>
+  <si>
+    <t>95,8</t>
+  </si>
+  <si>
+    <t>(69.)*</t>
+  </si>
+  <si>
+    <t>101,6</t>
+  </si>
+  <si>
+    <t>197,4</t>
+  </si>
+  <si>
+    <t>Martin Štrobl(2017)</t>
+  </si>
+  <si>
+    <t>55,6</t>
+  </si>
+  <si>
+    <t>(182.)*</t>
+  </si>
+  <si>
+    <t>45,9</t>
+  </si>
+  <si>
+    <t>87,8</t>
+  </si>
+  <si>
+    <t>(11.)*</t>
+  </si>
+  <si>
+    <t>189,3</t>
   </si>
   <si>
     <t>Luka Giot(2012)</t>
   </si>
   <si>
-    <t>88,3</t>
-[...4 lines deleted...]
-  <si>
     <t>91,2</t>
   </si>
   <si>
     <t>(82.)*</t>
   </si>
   <si>
     <t>89,9</t>
   </si>
   <si>
-    <t>(66.)*</t>
-[...14 lines deleted...]
-    <t>(149.)*</t>
+    <t>181,1</t>
+  </si>
+  <si>
+    <t>Jan Šulc(2013)</t>
+  </si>
+  <si>
+    <t>33,6</t>
+  </si>
+  <si>
+    <t>(229.)*</t>
+  </si>
+  <si>
+    <t>59,1</t>
+  </si>
+  <si>
+    <t>(172.)*</t>
+  </si>
+  <si>
+    <t>(191.)</t>
+  </si>
+  <si>
+    <t>75,7</t>
+  </si>
+  <si>
+    <t>(18.)*</t>
+  </si>
+  <si>
+    <t>168,4</t>
+  </si>
+  <si>
+    <t>Jáchym Šílený(2014)</t>
+  </si>
+  <si>
+    <t>76,9</t>
+  </si>
+  <si>
+    <t>(122.)*</t>
+  </si>
+  <si>
+    <t>89,5</t>
+  </si>
+  <si>
+    <t>(10.)*</t>
+  </si>
+  <si>
+    <t>166,4</t>
+  </si>
+  <si>
+    <t>Prokop Česaný(2013)</t>
+  </si>
+  <si>
+    <t>(274.)*</t>
+  </si>
+  <si>
+    <t>21,9</t>
+  </si>
+  <si>
+    <t>(260.)</t>
+  </si>
+  <si>
+    <t>60,6</t>
+  </si>
+  <si>
+    <t>(168.)*</t>
+  </si>
+  <si>
+    <t>36,7</t>
+  </si>
+  <si>
+    <t>67,1</t>
+  </si>
+  <si>
+    <t>165,7</t>
+  </si>
+  <si>
+    <t>Linda Hubáčková(2016)</t>
+  </si>
+  <si>
+    <t>62,7</t>
+  </si>
+  <si>
+    <t>(162.)*</t>
+  </si>
+  <si>
+    <t>25,6</t>
+  </si>
+  <si>
+    <t>(205.)*</t>
+  </si>
+  <si>
+    <t>68,8</t>
+  </si>
+  <si>
+    <t>157,1</t>
+  </si>
+  <si>
+    <t>Martin Pinc(2012)</t>
+  </si>
+  <si>
+    <t>29,3</t>
+  </si>
+  <si>
+    <t>(303.)*</t>
+  </si>
+  <si>
+    <t>41,6</t>
+  </si>
+  <si>
+    <t>(208.)*</t>
+  </si>
+  <si>
+    <t>77,4</t>
+  </si>
+  <si>
+    <t>(17.)*</t>
+  </si>
+  <si>
+    <t>148,3</t>
+  </si>
+  <si>
+    <t>Nina Valášková(2016)</t>
+  </si>
+  <si>
+    <t>49,9</t>
+  </si>
+  <si>
+    <t>(198.)*</t>
+  </si>
+  <si>
+    <t>(9.)*</t>
+  </si>
+  <si>
+    <t>141,1</t>
+  </si>
+  <si>
+    <t>Jan Staroveský(2013)</t>
+  </si>
+  <si>
+    <t>45,3</t>
+  </si>
+  <si>
+    <t>(211.)*</t>
+  </si>
+  <si>
+    <t>80,9</t>
+  </si>
+  <si>
+    <t>(15.)*</t>
+  </si>
+  <si>
+    <t>126,2</t>
+  </si>
+  <si>
+    <t>Jonáš Havelka(2012)</t>
+  </si>
+  <si>
+    <t>38,9</t>
+  </si>
+  <si>
+    <t>(271.)*</t>
+  </si>
+  <si>
+    <t>112,9</t>
+  </si>
+  <si>
+    <t>Josefína Havelková(2011)</t>
+  </si>
+  <si>
+    <t>46,4</t>
+  </si>
+  <si>
+    <t>(246.)*</t>
+  </si>
+  <si>
+    <t>Antonín Česaný(2015)</t>
+  </si>
+  <si>
+    <t>38,5</t>
+  </si>
+  <si>
+    <t>(230.)*</t>
+  </si>
+  <si>
+    <t>22,3</t>
+  </si>
+  <si>
+    <t>(212.)*</t>
+  </si>
+  <si>
+    <t>37,8</t>
+  </si>
+  <si>
+    <t>(40.)*</t>
+  </si>
+  <si>
+    <t>98,6</t>
+  </si>
+  <si>
+    <t>David Kunca(2014)</t>
+  </si>
+  <si>
+    <t>25,4</t>
+  </si>
+  <si>
+    <t>(316.)*</t>
+  </si>
+  <si>
+    <t>24,5</t>
+  </si>
+  <si>
+    <t>(253.)*</t>
+  </si>
+  <si>
+    <t>48,1</t>
+  </si>
+  <si>
+    <t>Oliver Jan Čutka(2014)</t>
+  </si>
+  <si>
+    <t>94,7</t>
+  </si>
+  <si>
+    <t>Adam Hartman(2015)</t>
+  </si>
+  <si>
+    <t>29,8</t>
+  </si>
+  <si>
+    <t>(239.)*</t>
+  </si>
+  <si>
+    <t>(27.)*</t>
+  </si>
+  <si>
+    <t>Marek Bucha(2013)</t>
+  </si>
+  <si>
+    <t>33,5</t>
+  </si>
+  <si>
+    <t>(289.)*</t>
+  </si>
+  <si>
+    <t>49,8</t>
+  </si>
+  <si>
+    <t>(33.)*</t>
+  </si>
+  <si>
+    <t>83,3</t>
+  </si>
+  <si>
+    <t>Vítek Polanský(2012)</t>
+  </si>
+  <si>
+    <t>24,2</t>
+  </si>
+  <si>
+    <t>(254.)*</t>
+  </si>
+  <si>
+    <t>51,6</t>
   </si>
   <si>
     <t>(32.)*</t>
   </si>
   <si>
-    <t>84,4</t>
-[...65 lines deleted...]
-    <t>77,2</t>
+    <t>75,8</t>
+  </si>
+  <si>
+    <t>Martin Stránský(2013)</t>
+  </si>
+  <si>
+    <t>(203.)*</t>
+  </si>
+  <si>
+    <t>26,5</t>
+  </si>
+  <si>
+    <t>74,6</t>
+  </si>
+  <si>
+    <t>Markéta Směšná(2017)</t>
+  </si>
+  <si>
+    <t>20,7</t>
+  </si>
+  <si>
+    <t>(280.)*</t>
+  </si>
+  <si>
+    <t>53,3</t>
+  </si>
+  <si>
+    <t>Edita Fuchsová(2011)</t>
+  </si>
+  <si>
+    <t>73,7</t>
+  </si>
+  <si>
+    <t>(131.)*</t>
+  </si>
+  <si>
+    <t>Kryštof Horáček(2012)</t>
+  </si>
+  <si>
+    <t>72,2</t>
+  </si>
+  <si>
+    <t>Anežka Ročková(2013)</t>
+  </si>
+  <si>
+    <t>70,5</t>
   </si>
   <si>
     <t>(21.)*</t>
   </si>
   <si>
-    <t>43,7</t>
-[...59 lines deleted...]
-    <t>73,1</t>
+    <t>Mikuláš Křížan(2016)</t>
+  </si>
+  <si>
+    <t>65,3</t>
   </si>
   <si>
     <t>(24.)*</t>
   </si>
   <si>
-    <t>60,2</t>
-[...83 lines deleted...]
-    <t>68,3</t>
+    <t>Nela Lidaříková(2017)</t>
+  </si>
+  <si>
+    <t>20,4</t>
+  </si>
+  <si>
+    <t>(281.)*</t>
+  </si>
+  <si>
+    <t>42,9</t>
+  </si>
+  <si>
+    <t>63,3</t>
+  </si>
+  <si>
+    <t>Šimon Poustevník(2014)</t>
+  </si>
+  <si>
+    <t>58,8</t>
   </si>
   <si>
     <t>(173.)*</t>
   </si>
   <si>
-    <t>160,8</t>
-[...5 lines deleted...]
-    <t>57,8</t>
+    <t>František Jilich(2014)</t>
+  </si>
+  <si>
+    <t>20,6</t>
+  </si>
+  <si>
+    <t>(332.)*</t>
+  </si>
+  <si>
+    <t>30,9</t>
+  </si>
+  <si>
+    <t>(44.)*</t>
+  </si>
+  <si>
+    <t>51,5</t>
+  </si>
+  <si>
+    <t>Tobiáš Bažant(2013)</t>
   </si>
   <si>
     <t>(35.)*</t>
   </si>
   <si>
-    <t>33,6</t>
-[...59 lines deleted...]
-    <t>39,7</t>
+    <t>Ondřej Janečko(2015)</t>
+  </si>
+  <si>
+    <t>41,2</t>
+  </si>
+  <si>
+    <t>Mathias Mahr(2017)</t>
+  </si>
+  <si>
+    <t>21,1</t>
+  </si>
+  <si>
+    <t>(279.)*</t>
+  </si>
+  <si>
+    <t>17,1</t>
+  </si>
+  <si>
+    <t>(52.)*</t>
+  </si>
+  <si>
+    <t>38,2</t>
+  </si>
+  <si>
+    <t>Veronika Balzerová(2017)</t>
+  </si>
+  <si>
+    <t>(45.)*</t>
+  </si>
+  <si>
+    <t>Matyáš Záchvěj(2016)</t>
+  </si>
+  <si>
+    <t>(46.)*</t>
+  </si>
+  <si>
+    <t>Eliška Vaidišová(2017)</t>
+  </si>
+  <si>
+    <t>25,7</t>
+  </si>
+  <si>
+    <t>(47.)*</t>
+  </si>
+  <si>
+    <t>Josef Holanec(2016)</t>
   </si>
   <si>
     <t>(48.)*</t>
   </si>
   <si>
-    <t>(274.)*</t>
-[...416 lines deleted...]
-    <t>31,4</t>
+    <t>Adéla Hanáková(2015)</t>
+  </si>
+  <si>
+    <t>20,5</t>
+  </si>
+  <si>
+    <t>Adolf Fuka(2018)</t>
+  </si>
+  <si>
+    <t>13,6</t>
   </si>
   <si>
     <t>(54.)*</t>
   </si>
   <si>
-    <t>Vít Motlík(2013)</t>
+    <t>Matěj Šolc(2014)</t>
+  </si>
+  <si>
+    <t>11,9</t>
   </si>
   <si>
     <t>(55.)*</t>
   </si>
   <si>
-    <t>Victoria Vaszi(2012)</t>
-[...131 lines deleted...]
-    <t>(72.)*</t>
+    <t>Vít Raban(2017)</t>
+  </si>
+  <si>
+    <t>10,2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
@@ -1554,160 +1290,160 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/251622" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/254174" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264011" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264027" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264042" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/16990" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15584" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/88" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8612" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14533" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8407" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/17065" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14885" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20134" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11739" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11603" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15832" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15546" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15309" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15716" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14259" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20463" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15013" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15209" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11820" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/17063" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14272" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15212" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8678" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11841" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11800" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20464" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/16957" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15547" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8182" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8502" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20367" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/19018" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15012" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15211" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14131" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11804" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/21654" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8504" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15412" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14780" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/17068" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/9162" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/18776" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/9164" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/16896" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/18777" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8578" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/5039" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/13085" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20365" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20327" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15820" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15438" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11831" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/18884" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8350" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8677" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/5448" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20170" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/21195" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20299" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14260" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/21656" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/16936" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/16937" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/18779" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11748" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14940" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/21451" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20206" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/18795" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8353" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/254174" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264011" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264027" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264042" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/261805" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/16990" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15584" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14533" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/88" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/17065" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8407" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8612" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14885" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15546" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15832" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11603" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20463" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15309" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15716" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14259" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20464" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20134" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11820" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15013" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15212" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/17063" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11800" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/19018" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20365" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8502" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/5039" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15211" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20367" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15012" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/17068" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11804" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20299" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/21654" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14260" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14272" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20327" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/13085" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/19024" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/21656" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15547" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/18777" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/18776" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/21195" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/18884" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/22428" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11802" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/12924" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15438" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/17343" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/21499" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/22085" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20302" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M76"/>
+  <dimension ref="A1:M55"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B76" sqref="B76"/>
+      <selection activeCell="B55" sqref="B55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1"/>
       <c r="C1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="M1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="C2">
-        <v>72</v>
+        <v>333</v>
       </c>
       <c r="E2">
-        <v>333</v>
+        <v>264</v>
       </c>
       <c r="G2">
-        <v>264</v>
+        <v>281</v>
       </c>
       <c r="I2">
-        <v>281</v>
+        <v>216</v>
       </c>
       <c r="K2">
-        <v>216</v>
+        <v>58</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="C3">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="E3">
         <v>20</v>
       </c>
       <c r="G3">
         <v>20</v>
       </c>
       <c r="I3">
         <v>20</v>
       </c>
       <c r="K3">
-        <v>20</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="C4">
+      <c r="C4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D4" t="s">
+        <v>10</v>
+      </c>
+      <c r="E4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G4" t="s">
+        <v>13</v>
+      </c>
+      <c r="H4" t="s">
+        <v>14</v>
+      </c>
+      <c r="I4" t="s">
+        <v>15</v>
+      </c>
+      <c r="J4" t="s">
+        <v>16</v>
+      </c>
+      <c r="K4">
         <v>105</v>
-      </c>
-[...22 lines deleted...]
-        <v>16</v>
       </c>
       <c r="L4" t="s">
         <v>17</v>
       </c>
       <c r="M4">
         <v>352</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5" t="s">
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>21</v>
       </c>
       <c r="F5" t="s">
@@ -1724,2336 +1460,1691 @@
       </c>
       <c r="J5" t="s">
         <v>26</v>
       </c>
       <c r="K5" t="s">
         <v>27</v>
       </c>
       <c r="L5" t="s">
         <v>28</v>
       </c>
       <c r="M5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C6" t="s">
         <v>31</v>
       </c>
       <c r="D6" t="s">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="E6" t="s">
-        <v>32</v>
+        <v>33</v>
+      </c>
+      <c r="F6" t="s">
+        <v>34</v>
       </c>
       <c r="G6" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="H6" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="I6" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="J6" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="K6" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="M6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C7" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="D7" t="s">
+        <v>39</v>
+      </c>
+      <c r="E7" t="s">
         <v>42</v>
       </c>
-      <c r="E7" t="s">
+      <c r="F7" t="s">
         <v>43</v>
       </c>
-      <c r="F7" t="s">
+      <c r="G7" t="s">
         <v>44</v>
       </c>
-      <c r="G7" t="s">
+      <c r="H7" t="s">
         <v>45</v>
       </c>
-      <c r="H7" t="s">
+      <c r="I7" t="s">
         <v>46</v>
       </c>
-      <c r="I7" t="s">
+      <c r="J7" t="s">
         <v>47</v>
       </c>
-      <c r="J7" t="s">
+      <c r="K7" t="s">
         <v>48</v>
       </c>
-      <c r="K7" t="s">
+      <c r="L7" t="s">
         <v>49</v>
       </c>
-      <c r="L7" t="s">
+      <c r="M7" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="C8" t="s">
         <v>52</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>53</v>
       </c>
-      <c r="D8" t="s">
+      <c r="E8" t="s">
         <v>54</v>
       </c>
-      <c r="E8" t="s">
+      <c r="F8" t="s">
         <v>55</v>
       </c>
-      <c r="F8" t="s">
+      <c r="G8" t="s">
         <v>56</v>
       </c>
-      <c r="G8" t="s">
+      <c r="H8" t="s">
         <v>57</v>
       </c>
-      <c r="H8" t="s">
+      <c r="I8" t="s">
         <v>58</v>
       </c>
-      <c r="I8" t="s">
+      <c r="J8" t="s">
         <v>59</v>
       </c>
-      <c r="J8" t="s">
+      <c r="K8" t="s">
+        <v>37</v>
+      </c>
+      <c r="L8" t="s">
+        <v>16</v>
+      </c>
+      <c r="M8" t="s">
         <v>60</v>
-      </c>
-[...7 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="C9" t="s">
+        <v>62</v>
+      </c>
+      <c r="D9" t="s">
+        <v>63</v>
+      </c>
+      <c r="E9" t="s">
         <v>64</v>
       </c>
-      <c r="C9" t="s">
+      <c r="F9" t="s">
         <v>65</v>
       </c>
-      <c r="D9" t="s">
-[...2 lines deleted...]
-      <c r="E9" t="s">
+      <c r="G9" t="s">
         <v>66</v>
       </c>
-      <c r="F9" t="s">
+      <c r="H9" t="s">
         <v>67</v>
       </c>
-      <c r="G9" t="s">
+      <c r="I9">
+        <v>107</v>
+      </c>
+      <c r="J9" t="s">
         <v>68</v>
       </c>
-      <c r="H9" t="s">
+      <c r="K9" t="s">
         <v>69</v>
       </c>
-      <c r="I9" t="s">
+      <c r="L9" t="s">
         <v>70</v>
       </c>
-      <c r="J9" t="s">
-[...5 lines deleted...]
-      <c r="L9" t="s">
+      <c r="M9" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C10" t="s">
         <v>73</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>74</v>
       </c>
-      <c r="D10" t="s">
+      <c r="E10" t="s">
         <v>75</v>
       </c>
-      <c r="E10" t="s">
+      <c r="F10" t="s">
         <v>76</v>
       </c>
-      <c r="F10" t="s">
+      <c r="G10" t="s">
         <v>77</v>
       </c>
-      <c r="G10" t="s">
+      <c r="H10" t="s">
         <v>78</v>
       </c>
-      <c r="H10" t="s">
+      <c r="I10" t="s">
         <v>79</v>
       </c>
-      <c r="I10" t="s">
+      <c r="J10" t="s">
         <v>80</v>
       </c>
-      <c r="J10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K10" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>39</v>
       </c>
       <c r="M10" t="s">
-        <v>84</v>
+        <v>71</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C11" t="s">
+        <v>82</v>
+      </c>
+      <c r="D11" t="s">
+        <v>45</v>
+      </c>
+      <c r="E11">
+        <v>84</v>
+      </c>
+      <c r="F11" t="s">
+        <v>83</v>
+      </c>
+      <c r="G11" t="s">
+        <v>84</v>
+      </c>
+      <c r="H11" t="s">
+        <v>63</v>
+      </c>
+      <c r="I11" t="s">
+        <v>39</v>
+      </c>
+      <c r="K11" t="s">
+        <v>39</v>
+      </c>
+      <c r="M11" t="s">
         <v>85</v>
-      </c>
-[...28 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C12" t="s">
+        <v>87</v>
+      </c>
+      <c r="D12" t="s">
+        <v>88</v>
+      </c>
+      <c r="E12" t="s">
+        <v>89</v>
+      </c>
+      <c r="F12" t="s">
+        <v>90</v>
+      </c>
+      <c r="G12" t="s">
+        <v>91</v>
+      </c>
+      <c r="H12" t="s">
         <v>92</v>
       </c>
-      <c r="C12" t="s">
+      <c r="I12" t="s">
         <v>93</v>
       </c>
-      <c r="D12" t="s">
+      <c r="J12" t="s">
         <v>94</v>
       </c>
-      <c r="E12" t="s">
-[...5 lines deleted...]
-      <c r="I12" t="s">
+      <c r="K12">
+        <v>86</v>
+      </c>
+      <c r="L12" t="s">
         <v>95</v>
       </c>
-      <c r="J12" t="s">
-[...9 lines deleted...]
-        <v>99</v>
+      <c r="M12">
+        <v>252</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C13" t="s">
+        <v>97</v>
+      </c>
+      <c r="D13" t="s">
+        <v>98</v>
+      </c>
+      <c r="E13">
+        <v>78</v>
+      </c>
+      <c r="F13" t="s">
+        <v>99</v>
+      </c>
+      <c r="G13" t="s">
         <v>100</v>
       </c>
-      <c r="C13">
-[...2 lines deleted...]
-      <c r="D13" t="s">
+      <c r="H13" t="s">
         <v>101</v>
       </c>
-      <c r="E13" t="s">
-[...2 lines deleted...]
-      <c r="G13" t="s">
+      <c r="I13" t="s">
         <v>102</v>
       </c>
-      <c r="H13" t="s">
+      <c r="J13" t="s">
         <v>103</v>
       </c>
-      <c r="I13">
-[...2 lines deleted...]
-      <c r="J13" t="s">
+      <c r="K13" t="s">
+        <v>39</v>
+      </c>
+      <c r="M13" t="s">
         <v>104</v>
-      </c>
-[...7 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="C14" t="s">
+        <v>39</v>
+      </c>
+      <c r="E14" t="s">
+        <v>106</v>
+      </c>
+      <c r="F14" t="s">
+        <v>107</v>
+      </c>
+      <c r="G14" t="s">
         <v>108</v>
       </c>
-      <c r="C14" t="s">
+      <c r="H14" t="s">
         <v>109</v>
       </c>
-      <c r="D14" t="s">
+      <c r="I14">
+        <v>70</v>
+      </c>
+      <c r="J14" t="s">
         <v>110</v>
       </c>
-      <c r="E14" t="s">
-[...2 lines deleted...]
-      <c r="G14" t="s">
+      <c r="K14" t="s">
+        <v>39</v>
+      </c>
+      <c r="M14" t="s">
         <v>111</v>
-      </c>
-[...16 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C15" t="s">
+        <v>39</v>
+      </c>
+      <c r="E15" t="s">
+        <v>113</v>
+      </c>
+      <c r="F15" t="s">
+        <v>114</v>
+      </c>
+      <c r="G15" t="s">
+        <v>115</v>
+      </c>
+      <c r="H15" t="s">
         <v>116</v>
       </c>
-      <c r="C15" t="s">
+      <c r="I15" t="s">
         <v>117</v>
       </c>
-      <c r="D15" t="s">
-[...2 lines deleted...]
-      <c r="E15" t="s">
+      <c r="J15" t="s">
         <v>118</v>
       </c>
-      <c r="F15" t="s">
+      <c r="K15" t="s">
         <v>119</v>
       </c>
-      <c r="G15">
-[...2 lines deleted...]
-      <c r="H15" t="s">
+      <c r="L15" t="s">
+        <v>26</v>
+      </c>
+      <c r="M15" t="s">
         <v>120</v>
-      </c>
-[...13 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="C16" t="s">
+        <v>122</v>
+      </c>
+      <c r="D16" t="s">
+        <v>123</v>
+      </c>
+      <c r="E16" t="s">
+        <v>124</v>
+      </c>
+      <c r="F16" t="s">
+        <v>125</v>
+      </c>
+      <c r="G16" t="s">
         <v>126</v>
       </c>
-      <c r="C16" t="s">
+      <c r="H16" t="s">
         <v>127</v>
       </c>
-      <c r="D16" t="s">
+      <c r="I16" t="s">
         <v>128</v>
       </c>
-      <c r="E16" t="s">
+      <c r="J16" t="s">
         <v>129</v>
       </c>
-      <c r="F16" t="s">
+      <c r="K16" t="s">
+        <v>39</v>
+      </c>
+      <c r="M16" t="s">
         <v>130</v>
-      </c>
-[...19 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17">
         <v>14</v>
       </c>
       <c r="B17" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C17" t="s">
+        <v>39</v>
+      </c>
+      <c r="E17" t="s">
+        <v>39</v>
+      </c>
+      <c r="G17" t="s">
+        <v>132</v>
+      </c>
+      <c r="H17" t="s">
+        <v>133</v>
+      </c>
+      <c r="I17" t="s">
+        <v>134</v>
+      </c>
+      <c r="J17" t="s">
+        <v>135</v>
+      </c>
+      <c r="K17" t="s">
+        <v>136</v>
+      </c>
+      <c r="L17" t="s">
         <v>137</v>
       </c>
-      <c r="C17" t="s">
+      <c r="M17" t="s">
         <v>138</v>
-      </c>
-[...28 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18">
         <v>15</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>148</v>
+        <v>139</v>
       </c>
       <c r="C18" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-        <v>150</v>
+        <v>39</v>
       </c>
       <c r="E18" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="G18" t="s">
-        <v>32</v>
+        <v>140</v>
+      </c>
+      <c r="H18" t="s">
+        <v>141</v>
       </c>
       <c r="I18" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>39</v>
       </c>
       <c r="K18" t="s">
-        <v>153</v>
+        <v>142</v>
       </c>
       <c r="L18" t="s">
-        <v>154</v>
+        <v>14</v>
       </c>
       <c r="M18" t="s">
-        <v>155</v>
+        <v>143</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19">
         <v>16</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>156</v>
+        <v>144</v>
       </c>
       <c r="C19" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>39</v>
       </c>
       <c r="E19" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="G19" t="s">
-        <v>32</v>
+        <v>145</v>
+      </c>
+      <c r="H19" t="s">
+        <v>146</v>
       </c>
       <c r="I19" t="s">
-        <v>159</v>
+        <v>147</v>
       </c>
       <c r="J19" t="s">
-        <v>160</v>
+        <v>101</v>
       </c>
       <c r="K19" t="s">
-        <v>32</v>
+        <v>148</v>
+      </c>
+      <c r="L19" t="s">
+        <v>149</v>
       </c>
       <c r="M19" t="s">
-        <v>161</v>
+        <v>150</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>162</v>
-[...5 lines deleted...]
-        <v>101</v>
+        <v>151</v>
+      </c>
+      <c r="C20" t="s">
+        <v>39</v>
       </c>
       <c r="E20" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="G20" t="s">
-        <v>163</v>
+        <v>152</v>
       </c>
       <c r="H20" t="s">
-        <v>164</v>
+        <v>153</v>
       </c>
       <c r="I20" t="s">
-        <v>165</v>
+        <v>154</v>
       </c>
       <c r="J20" t="s">
-        <v>166</v>
+        <v>92</v>
       </c>
       <c r="K20" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-        <v>168</v>
+        <v>39</v>
       </c>
       <c r="M20" t="s">
-        <v>169</v>
+        <v>155</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>170</v>
+        <v>156</v>
       </c>
       <c r="C21" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>39</v>
       </c>
       <c r="E21" t="s">
+        <v>157</v>
+      </c>
+      <c r="F21" t="s">
+        <v>158</v>
+      </c>
+      <c r="G21" t="s">
+        <v>159</v>
+      </c>
+      <c r="H21" t="s">
+        <v>160</v>
+      </c>
+      <c r="I21">
         <v>32</v>
       </c>
-      <c r="G21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J21" t="s">
-        <v>174</v>
+        <v>161</v>
       </c>
       <c r="K21" t="s">
-        <v>32</v>
+        <v>162</v>
+      </c>
+      <c r="L21" t="s">
+        <v>163</v>
       </c>
       <c r="M21" t="s">
-        <v>175</v>
+        <v>164</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22">
         <v>19</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>176</v>
+        <v>165</v>
       </c>
       <c r="C22" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>39</v>
       </c>
       <c r="E22" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-        <v>180</v>
+        <v>39</v>
       </c>
       <c r="G22" t="s">
-        <v>32</v>
+        <v>166</v>
+      </c>
+      <c r="H22" t="s">
+        <v>167</v>
       </c>
       <c r="I22" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="K22" t="s">
-        <v>32</v>
+        <v>168</v>
+      </c>
+      <c r="L22" t="s">
+        <v>169</v>
       </c>
       <c r="M22" t="s">
-        <v>181</v>
+        <v>170</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-        <v>183</v>
+        <v>171</v>
+      </c>
+      <c r="C23">
+        <v>38</v>
       </c>
       <c r="D23" t="s">
-        <v>184</v>
+        <v>172</v>
       </c>
       <c r="E23" t="s">
-        <v>32</v>
+        <v>173</v>
+      </c>
+      <c r="F23" t="s">
+        <v>174</v>
       </c>
       <c r="G23" t="s">
-        <v>185</v>
+        <v>175</v>
       </c>
       <c r="H23" t="s">
-        <v>186</v>
+        <v>176</v>
       </c>
       <c r="I23" t="s">
-        <v>187</v>
+        <v>177</v>
       </c>
       <c r="J23" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>53</v>
+      </c>
+      <c r="K23" t="s">
+        <v>178</v>
       </c>
       <c r="L23" t="s">
-        <v>189</v>
+        <v>24</v>
       </c>
       <c r="M23" t="s">
-        <v>190</v>
+        <v>179</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>191</v>
+        <v>180</v>
       </c>
       <c r="C24" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>193</v>
+        <v>39</v>
       </c>
       <c r="E24" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="G24" t="s">
-        <v>32</v>
+        <v>181</v>
+      </c>
+      <c r="H24" t="s">
+        <v>182</v>
       </c>
       <c r="I24" t="s">
-        <v>194</v>
+        <v>183</v>
       </c>
       <c r="J24" t="s">
-        <v>195</v>
+        <v>184</v>
       </c>
       <c r="K24" t="s">
-        <v>196</v>
+        <v>185</v>
       </c>
       <c r="L24" t="s">
-        <v>197</v>
+        <v>57</v>
       </c>
       <c r="M24" t="s">
-        <v>198</v>
+        <v>186</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>199</v>
+        <v>187</v>
       </c>
       <c r="C25" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="D25" t="s">
-        <v>67</v>
+        <v>189</v>
       </c>
       <c r="E25" t="s">
-        <v>32</v>
+        <v>190</v>
+      </c>
+      <c r="F25" t="s">
+        <v>191</v>
       </c>
       <c r="G25" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="I25" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>39</v>
       </c>
       <c r="K25" t="s">
-        <v>32</v>
+        <v>192</v>
+      </c>
+      <c r="L25" t="s">
+        <v>193</v>
       </c>
       <c r="M25" t="s">
-        <v>203</v>
+        <v>194</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26">
         <v>23</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>204</v>
+        <v>195</v>
       </c>
       <c r="C26" t="s">
-        <v>205</v>
-[...8 lines deleted...]
-        <v>207</v>
+        <v>39</v>
+      </c>
+      <c r="E26" t="s">
+        <v>39</v>
       </c>
       <c r="G26" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="H26" t="s">
-        <v>209</v>
+        <v>197</v>
       </c>
       <c r="I26" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>39</v>
       </c>
       <c r="K26" t="s">
-        <v>212</v>
+        <v>152</v>
       </c>
       <c r="L26" t="s">
-        <v>77</v>
+        <v>198</v>
       </c>
       <c r="M26" t="s">
-        <v>213</v>
+        <v>199</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27">
         <v>24</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>214</v>
+        <v>200</v>
       </c>
       <c r="C27" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>39</v>
       </c>
       <c r="E27" t="s">
-        <v>216</v>
-[...2 lines deleted...]
-        <v>217</v>
+        <v>39</v>
       </c>
       <c r="G27" t="s">
-        <v>32</v>
+        <v>201</v>
+      </c>
+      <c r="H27" t="s">
+        <v>202</v>
       </c>
       <c r="I27" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="K27" t="s">
-        <v>32</v>
+        <v>203</v>
+      </c>
+      <c r="L27" t="s">
+        <v>204</v>
       </c>
       <c r="M27" t="s">
-        <v>218</v>
+        <v>205</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28">
         <v>25</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>219</v>
+        <v>206</v>
       </c>
       <c r="C28" t="s">
-        <v>220</v>
+        <v>207</v>
       </c>
       <c r="D28" t="s">
-        <v>60</v>
+        <v>208</v>
       </c>
       <c r="E28" t="s">
-        <v>221</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>39</v>
       </c>
       <c r="G28" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="I28" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>39</v>
+      </c>
+      <c r="K28">
+        <v>74</v>
+      </c>
+      <c r="L28" t="s">
+        <v>12</v>
       </c>
       <c r="M28" t="s">
-        <v>223</v>
+        <v>209</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>224</v>
+        <v>210</v>
       </c>
       <c r="C29" t="s">
-        <v>225</v>
+        <v>211</v>
       </c>
       <c r="D29" t="s">
-        <v>226</v>
+        <v>212</v>
       </c>
       <c r="E29" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>39</v>
       </c>
       <c r="G29" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>39</v>
       </c>
       <c r="I29" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>39</v>
+      </c>
+      <c r="K29">
+        <v>55</v>
+      </c>
+      <c r="L29" t="s">
+        <v>63</v>
       </c>
       <c r="M29" t="s">
-        <v>231</v>
+        <v>64</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>232</v>
+        <v>213</v>
       </c>
       <c r="C30" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>39</v>
       </c>
       <c r="E30" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="G30" t="s">
-        <v>32</v>
+        <v>214</v>
+      </c>
+      <c r="H30" t="s">
+        <v>215</v>
       </c>
       <c r="I30" t="s">
-        <v>235</v>
+        <v>216</v>
       </c>
       <c r="J30" t="s">
-        <v>236</v>
+        <v>217</v>
       </c>
       <c r="K30" t="s">
-        <v>237</v>
+        <v>218</v>
       </c>
       <c r="L30" t="s">
-        <v>238</v>
+        <v>219</v>
       </c>
       <c r="M30" t="s">
-        <v>239</v>
+        <v>220</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31">
         <v>28</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>240</v>
+        <v>221</v>
       </c>
       <c r="C31" t="s">
-        <v>241</v>
+        <v>222</v>
       </c>
       <c r="D31" t="s">
-        <v>242</v>
+        <v>223</v>
       </c>
       <c r="E31" t="s">
-        <v>243</v>
+        <v>224</v>
       </c>
       <c r="F31" t="s">
-        <v>244</v>
+        <v>225</v>
       </c>
       <c r="G31" t="s">
+        <v>39</v>
+      </c>
+      <c r="I31" t="s">
+        <v>39</v>
+      </c>
+      <c r="K31" t="s">
+        <v>226</v>
+      </c>
+      <c r="L31" t="s">
         <v>32</v>
       </c>
-      <c r="I31" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M31">
-        <v>119</v>
+        <v>98</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32">
         <v>29</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>245</v>
+        <v>227</v>
       </c>
       <c r="C32" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E32" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="G32" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="I32" t="s">
-        <v>247</v>
-[...2 lines deleted...]
-        <v>180</v>
+        <v>39</v>
       </c>
       <c r="K32" t="s">
-        <v>32</v>
+        <v>228</v>
+      </c>
+      <c r="L32" t="s">
+        <v>47</v>
       </c>
       <c r="M32" t="s">
-        <v>248</v>
+        <v>228</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33">
         <v>30</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>249</v>
+        <v>229</v>
       </c>
       <c r="C33" t="s">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>39</v>
       </c>
       <c r="E33" t="s">
-        <v>251</v>
+        <v>230</v>
       </c>
       <c r="F33" t="s">
-        <v>252</v>
+        <v>231</v>
       </c>
       <c r="G33" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="I33" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="K33" t="s">
-        <v>32</v>
+        <v>132</v>
+      </c>
+      <c r="L33" t="s">
+        <v>232</v>
       </c>
       <c r="M33">
-        <v>111</v>
+        <v>90</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34">
         <v>31</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>253</v>
+        <v>233</v>
       </c>
       <c r="C34" t="s">
-        <v>254</v>
+        <v>234</v>
       </c>
       <c r="D34" t="s">
-        <v>83</v>
+        <v>235</v>
       </c>
       <c r="E34" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-        <v>256</v>
+        <v>39</v>
       </c>
       <c r="G34" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="I34" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="K34" t="s">
-        <v>32</v>
+        <v>236</v>
+      </c>
+      <c r="L34" t="s">
+        <v>237</v>
       </c>
       <c r="M34" t="s">
-        <v>31</v>
+        <v>238</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35">
         <v>32</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>257</v>
+        <v>239</v>
       </c>
       <c r="C35" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-        <v>259</v>
+        <v>39</v>
       </c>
       <c r="E35" t="s">
-        <v>260</v>
+        <v>240</v>
       </c>
       <c r="F35" t="s">
-        <v>261</v>
+        <v>241</v>
       </c>
       <c r="G35" t="s">
-        <v>262</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>39</v>
       </c>
       <c r="I35" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="K35" t="s">
-        <v>32</v>
+        <v>242</v>
+      </c>
+      <c r="L35" t="s">
+        <v>243</v>
       </c>
       <c r="M35" t="s">
-        <v>264</v>
+        <v>244</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36">
         <v>33</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>265</v>
+        <v>245</v>
       </c>
       <c r="C36" t="s">
-        <v>266</v>
-[...2 lines deleted...]
-        <v>267</v>
+        <v>39</v>
       </c>
       <c r="E36" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="G36" t="s">
-        <v>32</v>
+        <v>226</v>
+      </c>
+      <c r="H36" t="s">
+        <v>246</v>
       </c>
       <c r="I36" t="s">
-        <v>268</v>
+        <v>247</v>
       </c>
       <c r="J36" t="s">
-        <v>269</v>
+        <v>246</v>
       </c>
       <c r="K36" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>39</v>
+      </c>
+      <c r="M36" t="s">
+        <v>248</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37">
         <v>34</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>270</v>
+        <v>249</v>
       </c>
       <c r="C37" t="s">
-        <v>271</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="E37" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="G37" t="s">
-        <v>32</v>
+        <v>250</v>
+      </c>
+      <c r="H37" t="s">
+        <v>251</v>
       </c>
       <c r="I37" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="K37" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>271</v>
+        <v>252</v>
+      </c>
+      <c r="L37" t="s">
+        <v>59</v>
+      </c>
+      <c r="M37">
+        <v>74</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38">
         <v>35</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>272</v>
+        <v>253</v>
       </c>
       <c r="C38" t="s">
-        <v>273</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>39</v>
       </c>
       <c r="E38" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="G38" t="s">
-        <v>32</v>
+        <v>254</v>
+      </c>
+      <c r="H38" t="s">
+        <v>255</v>
       </c>
       <c r="I38" t="s">
-        <v>274</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>39</v>
       </c>
       <c r="K38" t="s">
-        <v>276</v>
-[...2 lines deleted...]
-        <v>277</v>
+        <v>39</v>
       </c>
       <c r="M38" t="s">
-        <v>278</v>
+        <v>254</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39">
         <v>36</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>279</v>
+        <v>256</v>
       </c>
       <c r="C39" t="s">
-        <v>280</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>39</v>
       </c>
       <c r="E39" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="G39" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="I39" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="K39" t="s">
-        <v>32</v>
+        <v>257</v>
+      </c>
+      <c r="L39" t="s">
+        <v>74</v>
       </c>
       <c r="M39" t="s">
-        <v>280</v>
+        <v>257</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40">
         <v>37</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>282</v>
+        <v>258</v>
       </c>
       <c r="C40" t="s">
-        <v>283</v>
-[...2 lines deleted...]
-        <v>284</v>
+        <v>39</v>
       </c>
       <c r="E40" t="s">
-        <v>285</v>
-[...2 lines deleted...]
-        <v>286</v>
+        <v>39</v>
       </c>
       <c r="G40" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="I40" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="K40" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>259</v>
+      </c>
+      <c r="L40" t="s">
+        <v>260</v>
+      </c>
+      <c r="M40" t="s">
+        <v>259</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41">
         <v>38</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>287</v>
+        <v>261</v>
       </c>
       <c r="C41" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="E41" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="G41" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="I41" t="s">
-        <v>266</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>39</v>
       </c>
       <c r="K41" t="s">
-        <v>289</v>
+        <v>262</v>
       </c>
       <c r="L41" t="s">
-        <v>288</v>
+        <v>263</v>
       </c>
       <c r="M41" t="s">
-        <v>290</v>
+        <v>262</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>291</v>
+        <v>264</v>
       </c>
       <c r="C42" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="E42" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="G42" t="s">
-        <v>32</v>
+        <v>265</v>
+      </c>
+      <c r="H42" t="s">
+        <v>266</v>
       </c>
       <c r="I42" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="K42" t="s">
-        <v>32</v>
+        <v>267</v>
+      </c>
+      <c r="L42" t="s">
+        <v>38</v>
       </c>
       <c r="M42" t="s">
-        <v>292</v>
+        <v>268</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43">
         <v>40</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>293</v>
+        <v>269</v>
       </c>
       <c r="C43" t="s">
-        <v>294</v>
-[...2 lines deleted...]
-        <v>295</v>
+        <v>39</v>
       </c>
       <c r="E43" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="G43" t="s">
-        <v>32</v>
+        <v>270</v>
+      </c>
+      <c r="H43" t="s">
+        <v>271</v>
       </c>
       <c r="I43" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="K43" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M43" t="s">
-        <v>294</v>
+        <v>270</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44">
         <v>41</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>296</v>
+        <v>272</v>
       </c>
       <c r="C44" t="s">
-        <v>297</v>
+        <v>273</v>
       </c>
       <c r="D44" t="s">
-        <v>71</v>
+        <v>274</v>
       </c>
       <c r="E44" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="G44" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="I44" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="K44" t="s">
-        <v>32</v>
+        <v>275</v>
+      </c>
+      <c r="L44" t="s">
+        <v>276</v>
       </c>
       <c r="M44" t="s">
-        <v>297</v>
+        <v>277</v>
       </c>
     </row>
     <row r="45" spans="1:13">
       <c r="A45">
         <v>42</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>298</v>
+        <v>278</v>
       </c>
       <c r="C45" t="s">
-        <v>299</v>
-[...2 lines deleted...]
-        <v>300</v>
+        <v>39</v>
       </c>
       <c r="E45" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="G45" t="s">
-        <v>301</v>
-[...2 lines deleted...]
-        <v>302</v>
+        <v>39</v>
       </c>
       <c r="I45" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="K45" t="s">
-        <v>32</v>
+        <v>211</v>
+      </c>
+      <c r="L45" t="s">
+        <v>279</v>
       </c>
       <c r="M45" t="s">
-        <v>303</v>
+        <v>211</v>
       </c>
     </row>
     <row r="46" spans="1:13">
       <c r="A46">
         <v>43</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>304</v>
+        <v>280</v>
       </c>
       <c r="C46" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-        <v>305</v>
+        <v>39</v>
       </c>
       <c r="E46" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="G46" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="I46" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="K46" t="s">
-        <v>32</v>
+        <v>281</v>
+      </c>
+      <c r="L46" t="s">
+        <v>45</v>
       </c>
       <c r="M46" t="s">
-        <v>210</v>
+        <v>281</v>
       </c>
     </row>
     <row r="47" spans="1:13">
       <c r="A47">
         <v>44</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>306</v>
+        <v>282</v>
       </c>
       <c r="C47" t="s">
-        <v>307</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="E47" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="G47" t="s">
-        <v>32</v>
+        <v>283</v>
+      </c>
+      <c r="H47" t="s">
+        <v>284</v>
       </c>
       <c r="I47" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="K47" t="s">
-        <v>32</v>
+        <v>285</v>
+      </c>
+      <c r="L47" t="s">
+        <v>286</v>
       </c>
       <c r="M47" t="s">
-        <v>307</v>
+        <v>287</v>
       </c>
     </row>
     <row r="48" spans="1:13">
       <c r="A48">
         <v>45</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>308</v>
-[...5 lines deleted...]
-        <v>62</v>
+        <v>288</v>
+      </c>
+      <c r="C48" t="s">
+        <v>39</v>
       </c>
       <c r="E48" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="G48" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="I48" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="K48" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>124</v>
+      </c>
+      <c r="L48" t="s">
+        <v>289</v>
+      </c>
+      <c r="M48" t="s">
+        <v>124</v>
       </c>
     </row>
     <row r="49" spans="1:13">
       <c r="A49">
         <v>46</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>309</v>
+        <v>290</v>
       </c>
       <c r="C49" t="s">
-        <v>310</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="E49" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="G49" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="I49" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="K49" t="s">
-        <v>32</v>
+        <v>102</v>
+      </c>
+      <c r="L49" t="s">
+        <v>291</v>
       </c>
       <c r="M49" t="s">
-        <v>310</v>
+        <v>102</v>
       </c>
     </row>
     <row r="50" spans="1:13">
       <c r="A50">
         <v>47</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>311</v>
+        <v>292</v>
       </c>
       <c r="C50" t="s">
-        <v>312</v>
-[...2 lines deleted...]
-        <v>313</v>
+        <v>39</v>
       </c>
       <c r="E50" t="s">
-        <v>314</v>
-[...2 lines deleted...]
-        <v>315</v>
+        <v>39</v>
       </c>
       <c r="G50" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="I50" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="K50" t="s">
-        <v>32</v>
+        <v>293</v>
+      </c>
+      <c r="L50" t="s">
+        <v>294</v>
       </c>
       <c r="M50" t="s">
-        <v>316</v>
+        <v>293</v>
       </c>
     </row>
     <row r="51" spans="1:13">
       <c r="A51">
         <v>48</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>317</v>
+        <v>295</v>
       </c>
       <c r="C51" t="s">
-        <v>318</v>
-[...2 lines deleted...]
-        <v>319</v>
+        <v>39</v>
       </c>
       <c r="E51" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="G51" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="I51" t="s">
-        <v>32</v>
-[...5 lines deleted...]
-        <v>318</v>
+        <v>39</v>
+      </c>
+      <c r="K51">
+        <v>24</v>
+      </c>
+      <c r="L51" t="s">
+        <v>296</v>
+      </c>
+      <c r="M51">
+        <v>24</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52">
         <v>49</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>320</v>
+        <v>297</v>
       </c>
       <c r="C52" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="E52" t="s">
-        <v>321</v>
-[...2 lines deleted...]
-        <v>322</v>
+        <v>39</v>
       </c>
       <c r="G52" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="I52" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="K52" t="s">
-        <v>32</v>
+        <v>298</v>
+      </c>
+      <c r="L52" t="s">
+        <v>65</v>
       </c>
       <c r="M52" t="s">
-        <v>321</v>
+        <v>298</v>
       </c>
     </row>
     <row r="53" spans="1:13">
       <c r="A53">
         <v>50</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>323</v>
+        <v>299</v>
       </c>
       <c r="C53" t="s">
-        <v>324</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>39</v>
       </c>
       <c r="E53" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="G53" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="I53" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="K53" t="s">
-        <v>32</v>
+        <v>300</v>
+      </c>
+      <c r="L53" t="s">
+        <v>301</v>
       </c>
       <c r="M53" t="s">
-        <v>324</v>
+        <v>300</v>
       </c>
     </row>
     <row r="54" spans="1:13">
       <c r="A54">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>326</v>
+        <v>302</v>
       </c>
       <c r="C54" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="E54" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="G54" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="I54" t="s">
-        <v>324</v>
-[...2 lines deleted...]
-        <v>327</v>
+        <v>39</v>
       </c>
       <c r="K54" t="s">
-        <v>32</v>
+        <v>303</v>
+      </c>
+      <c r="L54" t="s">
+        <v>304</v>
       </c>
       <c r="M54" t="s">
-        <v>324</v>
+        <v>303</v>
       </c>
     </row>
     <row r="55" spans="1:13">
       <c r="A55">
         <v>52</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>328</v>
+        <v>305</v>
       </c>
       <c r="C55" t="s">
-        <v>329</v>
-[...2 lines deleted...]
-        <v>330</v>
+        <v>39</v>
       </c>
       <c r="E55" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="G55" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="I55" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="K55" t="s">
-        <v>32</v>
+        <v>306</v>
+      </c>
+      <c r="L55" t="s">
+        <v>80</v>
       </c>
       <c r="M55" t="s">
-        <v>329</v>
-[...611 lines deleted...]
-        <v>393</v>
+        <v>306</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E1" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G1" r:id="rId_hyperlink_3"/>
     <hyperlink ref="I1" r:id="rId_hyperlink_4"/>
     <hyperlink ref="K1" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_10"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_12"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_15"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_16"/>
@@ -4076,71 +3167,50 @@
     <hyperlink ref="B31" r:id="rId_hyperlink_33"/>
     <hyperlink ref="B32" r:id="rId_hyperlink_34"/>
     <hyperlink ref="B33" r:id="rId_hyperlink_35"/>
     <hyperlink ref="B34" r:id="rId_hyperlink_36"/>
     <hyperlink ref="B35" r:id="rId_hyperlink_37"/>
     <hyperlink ref="B36" r:id="rId_hyperlink_38"/>
     <hyperlink ref="B37" r:id="rId_hyperlink_39"/>
     <hyperlink ref="B38" r:id="rId_hyperlink_40"/>
     <hyperlink ref="B39" r:id="rId_hyperlink_41"/>
     <hyperlink ref="B40" r:id="rId_hyperlink_42"/>
     <hyperlink ref="B41" r:id="rId_hyperlink_43"/>
     <hyperlink ref="B42" r:id="rId_hyperlink_44"/>
     <hyperlink ref="B43" r:id="rId_hyperlink_45"/>
     <hyperlink ref="B44" r:id="rId_hyperlink_46"/>
     <hyperlink ref="B45" r:id="rId_hyperlink_47"/>
     <hyperlink ref="B46" r:id="rId_hyperlink_48"/>
     <hyperlink ref="B47" r:id="rId_hyperlink_49"/>
     <hyperlink ref="B48" r:id="rId_hyperlink_50"/>
     <hyperlink ref="B49" r:id="rId_hyperlink_51"/>
     <hyperlink ref="B50" r:id="rId_hyperlink_52"/>
     <hyperlink ref="B51" r:id="rId_hyperlink_53"/>
     <hyperlink ref="B52" r:id="rId_hyperlink_54"/>
     <hyperlink ref="B53" r:id="rId_hyperlink_55"/>
     <hyperlink ref="B54" r:id="rId_hyperlink_56"/>
     <hyperlink ref="B55" r:id="rId_hyperlink_57"/>
-    <hyperlink ref="B56" r:id="rId_hyperlink_58"/>
-[...19 lines deleted...]
-    <hyperlink ref="B76" r:id="rId_hyperlink_78"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>