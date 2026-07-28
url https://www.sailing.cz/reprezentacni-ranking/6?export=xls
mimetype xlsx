--- v0 (2026-06-08)
+++ v1 (2026-07-28)
@@ -12,855 +12,659 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
-[...7 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
   <si>
     <t>Eurocup Hungarian Championship-2025-08-21
 254122 - RS Feva</t>
   </si>
   <si>
     <t>CJN - Mistrovství České republiky mládeže-2025-08-26
 251622 - RS Feva</t>
   </si>
   <si>
     <t>Kiss my RS-2025-09-06
 252156 - RS Feva</t>
   </si>
   <si>
     <t>Fair Play-2025-09-20
 251805 - RS Feva</t>
   </si>
   <si>
     <t>RS Feva European Championship-2025-10-01
 254154 - RS Feva</t>
   </si>
   <si>
     <t>Součet 5 nejlepších</t>
   </si>
   <si>
     <t>Počet lodí</t>
   </si>
   <si>
     <t>Koeficient</t>
   </si>
   <si>
     <t>Markéta Ptáčková
-Annie Svobodová (7x)</t>
-[...2 lines deleted...]
-    <t>96,4</t>
+Annie Svobodová (5x)</t>
+  </si>
+  <si>
+    <t>111,2</t>
   </si>
   <si>
     <t>(2.)*</t>
   </si>
   <si>
-    <t>130,4</t>
-[...7 lines deleted...]
-  <si>
     <t>93,8</t>
   </si>
   <si>
-    <t>(8.)</t>
+    <t>(8.)*</t>
   </si>
   <si>
     <t>(1.)*</t>
   </si>
   <si>
     <t>77,4</t>
   </si>
   <si>
     <t>118,5</t>
   </si>
   <si>
     <t>(13.)*</t>
   </si>
   <si>
-    <t>556,5</t>
+    <t>500,9</t>
   </si>
   <si>
     <t>Šimon Krátký
-Jáchym Novotný (7x)</t>
-[...5 lines deleted...]
-    <t>(31.)*</t>
+Jáchym Novotný (5x)</t>
   </si>
   <si>
     <t>90,8</t>
   </si>
   <si>
     <t>(9.)*</t>
   </si>
   <si>
     <t>90,3</t>
   </si>
   <si>
-    <t>(4.)</t>
+    <t>(4.)*</t>
   </si>
   <si>
     <t>96,3</t>
   </si>
   <si>
     <t>(36.)*</t>
   </si>
   <si>
-    <t>534,2</t>
+    <t>482,7</t>
+  </si>
+  <si>
+    <t>Petr Jeřábek
+Richard Lipták (5x)</t>
+  </si>
+  <si>
+    <t>91,9</t>
+  </si>
+  <si>
+    <t>(7.)*</t>
+  </si>
+  <si>
+    <t>96,8</t>
+  </si>
+  <si>
+    <t>83,9</t>
+  </si>
+  <si>
+    <t>(6.)*</t>
+  </si>
+  <si>
+    <t>86,7</t>
+  </si>
+  <si>
+    <t>(46.)*</t>
+  </si>
+  <si>
+    <t>443,2</t>
   </si>
   <si>
     <t>Matyáš Myslík
-Štěpán Novotný (6x)</t>
-[...11 lines deleted...]
-    <t>(51.)*</t>
+Štěpán Novotný (4x)</t>
   </si>
   <si>
     <t>95,8</t>
   </si>
   <si>
-    <t>(6.)*</t>
-[...1 lines deleted...]
-  <si>
     <t>108,9</t>
   </si>
   <si>
     <t>(3.)*</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>93,5</t>
   </si>
   <si>
     <t>74,2</t>
   </si>
   <si>
-    <t>(59.)</t>
-[...2 lines deleted...]
-    <t>507,7</t>
+    <t>(59.)*</t>
+  </si>
+  <si>
+    <t>372,4</t>
   </si>
   <si>
     <t>Dan Chládek
-Viktor Vlach (6x)</t>
-[...11 lines deleted...]
-    <t>(71.)*</t>
+Viktor Vlach (4x)</t>
   </si>
   <si>
     <t>87,7</t>
   </si>
   <si>
     <t>(10.)*</t>
   </si>
   <si>
-    <t>96,8</t>
-[...1 lines deleted...]
-  <si>
     <t>(39.)*</t>
   </si>
   <si>
-    <t>479,8</t>
-[...36 lines deleted...]
-    <t>458,7</t>
+    <t>371,5</t>
+  </si>
+  <si>
+    <t>Tereza Říhová
+Lucie Kroupová (5x)</t>
+  </si>
+  <si>
+    <t>57,3</t>
+  </si>
+  <si>
+    <t>(16.)*</t>
+  </si>
+  <si>
+    <t>66,5</t>
+  </si>
+  <si>
+    <t>(17.)*</t>
+  </si>
+  <si>
+    <t>67,7</t>
+  </si>
+  <si>
+    <t>(11.)*</t>
+  </si>
+  <si>
+    <t>60,8</t>
+  </si>
+  <si>
+    <t>(73.)*</t>
+  </si>
+  <si>
+    <t>323,3</t>
+  </si>
+  <si>
+    <t>Lukáš Gelnar
+Filip Rečičár (3x)</t>
+  </si>
+  <si>
+    <t>311,8</t>
   </si>
   <si>
     <t>Šimon Kryštof
-Matyáš Daněk (4x)
+Matyáš Daněk (2x)
 Kryštof Daněk (1x)</t>
   </si>
   <si>
-    <t>92,9</t>
-[...4 lines deleted...]
-  <si>
     <t>78,6</t>
   </si>
   <si>
-    <t>(8.)*</t>
-[...1 lines deleted...]
-  <si>
     <t>(26.)*</t>
   </si>
   <si>
-    <t>447,8</t>
-[...12 lines deleted...]
-    <t>433,2</t>
+    <t>Lukáš Dragula
+Adem Camaj (3x)</t>
+  </si>
+  <si>
+    <t>84,7</t>
+  </si>
+  <si>
+    <t>87,1</t>
+  </si>
+  <si>
+    <t>(5.)*</t>
+  </si>
+  <si>
+    <t>Lucie Tkačová
+Kamila Vlachová (2x)
+Filip Micenko (1x)</t>
+  </si>
+  <si>
+    <t>80,6</t>
+  </si>
+  <si>
+    <t>53,1</t>
+  </si>
+  <si>
+    <t>(81.)*</t>
+  </si>
+  <si>
+    <t>245,7</t>
   </si>
   <si>
     <t>Matěj Koleňák
-Kryštof Daněk (4x)</t>
-[...8 lines deleted...]
-    <t>(94.)*</t>
+Kryštof Daněk (2x)</t>
   </si>
   <si>
     <t>102,9</t>
-  </si>
-[...179 lines deleted...]
-    <t>180,1</t>
   </si>
   <si>
     <t>Eliška Myslíková
 Kristýna Říhová (3x)</t>
   </si>
   <si>
     <t>45,8</t>
   </si>
   <si>
+    <t>(19.)*</t>
+  </si>
+  <si>
     <t>58,1</t>
+  </si>
+  <si>
+    <t>(14.)*</t>
   </si>
   <si>
     <t>70,4</t>
   </si>
   <si>
     <t>(63.)*</t>
   </si>
   <si>
     <t>174,3</t>
   </si>
   <si>
     <t>Veronika Hasová
 Johana Janoušková (3x)</t>
   </si>
   <si>
     <t>45,3</t>
   </si>
   <si>
     <t>(24.)*</t>
   </si>
   <si>
     <t>51,6</t>
   </si>
   <si>
-    <t>(16.)*</t>
-[...1 lines deleted...]
-  <si>
     <t>167,9</t>
+  </si>
+  <si>
+    <t>Ondřej Novotný
+Lukáš Viktorin (3x)</t>
+  </si>
+  <si>
+    <t>63,5</t>
+  </si>
+  <si>
+    <t>(18.)*</t>
+  </si>
+  <si>
+    <t>61,3</t>
+  </si>
+  <si>
+    <t>38,7</t>
+  </si>
+  <si>
+    <t>(20.)*</t>
+  </si>
+  <si>
+    <t>163,5</t>
+  </si>
+  <si>
+    <t>Jonáš Iljuchin
+Mykhailo Miedviediev (3x)</t>
+  </si>
+  <si>
+    <t>75,6</t>
+  </si>
+  <si>
+    <t>48,4</t>
+  </si>
+  <si>
+    <t>162,7</t>
+  </si>
+  <si>
+    <t>Šimon Rohlík
+Václav Kosina (2x)</t>
+  </si>
+  <si>
+    <t>81,7</t>
+  </si>
+  <si>
+    <t>(12.)*</t>
+  </si>
+  <si>
+    <t>155,9</t>
   </si>
   <si>
     <t>Amy Marčanová
 Julie Doleželová (3x)</t>
   </si>
   <si>
     <t>34,2</t>
   </si>
   <si>
     <t>(22.)*</t>
   </si>
   <si>
     <t>42,3</t>
   </si>
   <si>
     <t>(25.)*</t>
   </si>
   <si>
     <t>137,8</t>
   </si>
   <si>
     <t>Tomáš Gelnar
 Štěpán Pavličný (2x)</t>
   </si>
   <si>
+    <t>54,8</t>
+  </si>
+  <si>
+    <t>(15.)*</t>
+  </si>
+  <si>
     <t>135,4</t>
   </si>
   <si>
-    <t>Justýna Martanová
-[...55 lines deleted...]
-    <t>124,7</t>
+    <t>Štěpán Hajda
+Adam Buček (3x)</t>
+  </si>
+  <si>
+    <t>39,2</t>
+  </si>
+  <si>
+    <t>41,9</t>
+  </si>
+  <si>
+    <t>129,5</t>
   </si>
   <si>
     <t>Vratislav Žák
 Kristýna Říhová (2x)
 Matyáš Maršík (1x)</t>
   </si>
   <si>
     <t>51,4</t>
   </si>
   <si>
     <t>35,5</t>
   </si>
   <si>
+    <t>(21.)*</t>
+  </si>
+  <si>
+    <t>(23.)*</t>
+  </si>
+  <si>
     <t>115,9</t>
   </si>
   <si>
-    <t>Filip Skala
-[...6 lines deleted...]
-    <t>112,3</t>
+    <t>Zuzana Lefflerová
+Ludmila Školoudíková (2x)</t>
+  </si>
+  <si>
+    <t>57,4</t>
+  </si>
+  <si>
+    <t>112,2</t>
   </si>
   <si>
     <t>Jan Víšek
 Veronika Pospíšilová (3x)</t>
   </si>
   <si>
+    <t>(34.)*</t>
+  </si>
+  <si>
+    <t>32,3</t>
+  </si>
+  <si>
     <t>64,5</t>
   </si>
   <si>
     <t>111,8</t>
   </si>
   <si>
     <t>Vojtěch Peisker
 Filip Kortus (2x)</t>
   </si>
   <si>
     <t>60,5</t>
   </si>
   <si>
-    <t>Alois Leffler
-[...44 lines deleted...]
-    <t>(28.)*</t>
+    <t>Justýna Martanová
+Sofie Červená (2x)</t>
+  </si>
+  <si>
+    <t>54,4</t>
+  </si>
+  <si>
+    <t>Sofie Pavelková
+Vojtěch Hiršl (2x)
+Aleksandra Kuznetsova (1x)</t>
+  </si>
+  <si>
+    <t>24,1</t>
+  </si>
+  <si>
+    <t>(31.)*</t>
+  </si>
+  <si>
+    <t>16,1</t>
+  </si>
+  <si>
+    <t>(27.)*</t>
+  </si>
+  <si>
+    <t>45,2</t>
+  </si>
+  <si>
+    <t>85,4</t>
   </si>
   <si>
     <t>Amálie Michalčínová
 Vojtěch Rezek (2x)
 Zuzana Šrubařová (1x)</t>
   </si>
   <si>
     <t>27,1</t>
   </si>
   <si>
     <t>(30.)*</t>
   </si>
   <si>
     <t>22,6</t>
   </si>
   <si>
     <t>65,8</t>
   </si>
   <si>
     <t>Kamila Vlachová
 Samuel Brettschneider (1x)</t>
   </si>
   <si>
     <t>Aneta Chlupová
 Ema Stuchlíková (2x)</t>
   </si>
   <si>
     <t>36,2</t>
   </si>
   <si>
     <t>58,8</t>
   </si>
   <si>
     <t>Mariana Balzerová
 Klára Suchomelová (1x)</t>
   </si>
   <si>
-    <t>Nikola Nedorost
-[...10 lines deleted...]
-    <t>45,4</t>
+    <t>Alois Leffler
+Vít Kosina (2x)</t>
+  </si>
+  <si>
+    <t>30,2</t>
+  </si>
+  <si>
+    <t>(29.)*</t>
+  </si>
+  <si>
+    <t>25,8</t>
+  </si>
+  <si>
+    <t>Agata Kristýna Světlíková
+Albert Milan Světlík (3x)</t>
+  </si>
+  <si>
+    <t>21,1</t>
+  </si>
+  <si>
+    <t>(32.)*</t>
+  </si>
+  <si>
+    <t>19,4</t>
+  </si>
+  <si>
+    <t>12,9</t>
+  </si>
+  <si>
+    <t>(28.)*</t>
+  </si>
+  <si>
+    <t>53,4</t>
+  </si>
+  <si>
+    <t>Filip Skala
+Violeta Brejšová (1x)</t>
+  </si>
+  <si>
+    <t>Jakub Krejza
+Matěj Stibůrek (1x)
+Vojtěch Hiršl (1x)</t>
+  </si>
+  <si>
+    <t>48,3</t>
+  </si>
+  <si>
+    <t>3,2</t>
+  </si>
+  <si>
+    <t>51,5</t>
   </si>
   <si>
     <t>Denisa Schwanzerová
 Valentina Rosinai (1x)</t>
   </si>
   <si>
     <t>Matyáš Roček
 Ondřej Šercl (1x)</t>
   </si>
   <si>
-    <t>Agnes Dravecká
-[...11 lines deleted...]
-  <si>
     <t>Matyáš Ráža
 Julie Hegrová (1x)</t>
   </si>
   <si>
     <t>33,2</t>
   </si>
   <si>
     <t>Jan Szewczyk
 Alex Kukula (1x)</t>
   </si>
   <si>
-    <t>Max Rafael Fortin
-[...5 lines deleted...]
-  <si>
     <t>Viktorie Plotěná
 Livia Sophie Gabriel (1x)</t>
   </si>
   <si>
-    <t>Alex Kukula
-Jan Szewczyk (1x)</t>
+    <t>Nevena Brejšová
+Tomáš Doležal (1x)</t>
+  </si>
+  <si>
+    <t>Agnes Dravecká
+Zoe Kováčová (1x)</t>
+  </si>
+  <si>
+    <t>(33.)*</t>
+  </si>
+  <si>
+    <t>Sofia Václavková
+Štěpán Grochal (1x)</t>
   </si>
   <si>
     <t>Albert Gregar
-Mykhailo Miedviediev (1x)
 Viktor Med (1x)
 Josefa Rudovská (1x)</t>
   </si>
   <si>
-    <t>10,7</t>
-[...1 lines deleted...]
-  <si>
     <t>6,5</t>
-  </si>
-[...12 lines deleted...]
-Štěpán Grochal (1x)</t>
   </si>
   <si>
     <t>Helena Zukowska
 Sonia Kostolnik (1x)</t>
   </si>
   <si>
     <t>Filip Kortus
 Zoe Kováčová (1x)</t>
   </si>
   <si>
-    <t>Beata Luhanová
-[...7 lines deleted...]
-Julie Hegrová (1x)</t>
+    <t>9,7</t>
+  </si>
+  <si>
+    <t>Nikola Nedorost
+Zoe Kováčová (1x)</t>
   </si>
   <si>
     <t>Josef Holanec
 Karolína Veselá (1x)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
@@ -1172,2286 +976,1705 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/251313" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/254114" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/254122" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/251622" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/252156" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/251805" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/254154" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8108" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/16989" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8145" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11492" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14728" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15153" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/12928" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14320" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/18799" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11679" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14324" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15698" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15155" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14100" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14258" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/12885" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15147" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15413" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15720" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/12929" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20300" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/16885" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11757" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15446" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8678" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11766" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14778" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/12884" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8181" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20246" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14713" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/16974" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20453" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/10486" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/17613" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/19089" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7718" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20563" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/6589" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/21357" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/16903" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/9389" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20529" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14940" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/21557" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11694" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20446" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/17112" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/85" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14101" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15438" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/254122" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/251622" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/252156" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/251805" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/254154" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8108" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/16989" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14728" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8145" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11492" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/18799" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/12928" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15153" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11679" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15698" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14320" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15147" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15413" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14324" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14100" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14258" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15720" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/12929" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15155" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15446" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/12885" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11766" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14778" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20300" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11757" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14713" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/16974" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20453" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/10486" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/12884" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20246" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8678" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/16885" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/19089" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7718" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/6589" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/21357" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/9389" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8181" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20563" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11694" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14940" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20446" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/17112" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/17613" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15438" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q54"/>
+  <dimension ref="A1:M49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B54" sqref="B54"/>
+      <selection activeCell="B49" sqref="B49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:13">
       <c r="A1"/>
       <c r="C1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="M1" s="1" t="s">
+      <c r="M1" t="s">
         <v>5</v>
       </c>
-      <c r="O1" s="1" t="s">
+    </row>
+    <row r="2" spans="1:13">
+      <c r="A2" t="s">
         <v>6</v>
       </c>
-      <c r="Q1" t="s">
+      <c r="C2">
+        <v>26</v>
+      </c>
+      <c r="E2">
+        <v>33</v>
+      </c>
+      <c r="G2">
+        <v>31</v>
+      </c>
+      <c r="I2">
+        <v>31</v>
+      </c>
+      <c r="K2">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13">
+      <c r="A3" t="s">
         <v>7</v>
       </c>
-    </row>
-[...29 lines deleted...]
-      </c>
       <c r="C3">
+        <v>15</v>
+      </c>
+      <c r="E3">
+        <v>15</v>
+      </c>
+      <c r="G3">
         <v>0</v>
       </c>
-      <c r="E3">
-[...4 lines deleted...]
-      </c>
       <c r="I3">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="K3">
-        <v>0</v>
-[...4 lines deleted...]
-      <c r="O3">
         <v>30</v>
       </c>
     </row>
-    <row r="4" spans="1:17">
+    <row r="4" spans="1:13">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D4" t="s">
         <v>10</v>
       </c>
-      <c r="C4" t="s">
+      <c r="E4" t="s">
         <v>11</v>
       </c>
-      <c r="D4" t="s">
+      <c r="F4" t="s">
         <v>12</v>
       </c>
-      <c r="E4" t="s">
+      <c r="G4">
+        <v>100</v>
+      </c>
+      <c r="H4" t="s">
         <v>13</v>
       </c>
-      <c r="F4" t="s">
+      <c r="I4" t="s">
         <v>14</v>
       </c>
-      <c r="G4" t="s">
+      <c r="J4" t="s">
+        <v>12</v>
+      </c>
+      <c r="K4" t="s">
         <v>15</v>
       </c>
-      <c r="H4" t="s">
-[...2 lines deleted...]
-      <c r="I4" t="s">
+      <c r="L4" t="s">
         <v>16</v>
       </c>
-      <c r="J4" t="s">
+      <c r="M4" t="s">
         <v>17</v>
       </c>
-      <c r="K4">
-[...21 lines deleted...]
-    <row r="5" spans="1:17">
+    </row>
+    <row r="5" spans="1:13">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C5">
+        <v>115</v>
+      </c>
+      <c r="D5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G5" t="s">
+        <v>21</v>
+      </c>
+      <c r="H5" t="s">
+        <v>22</v>
+      </c>
+      <c r="I5" t="s">
+        <v>21</v>
+      </c>
+      <c r="J5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K5" t="s">
         <v>23</v>
       </c>
-      <c r="C5">
-[...5 lines deleted...]
-      <c r="E5" t="s">
+      <c r="L5" t="s">
         <v>24</v>
       </c>
-      <c r="F5" t="s">
+      <c r="M5" t="s">
         <v>25</v>
       </c>
-      <c r="G5">
-[...33 lines deleted...]
-    <row r="6" spans="1:17">
+    </row>
+    <row r="6" spans="1:13">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C6" t="s">
+        <v>27</v>
+      </c>
+      <c r="D6" t="s">
+        <v>28</v>
+      </c>
+      <c r="E6" t="s">
+        <v>29</v>
+      </c>
+      <c r="F6" t="s">
+        <v>28</v>
+      </c>
+      <c r="G6" t="s">
+        <v>30</v>
+      </c>
+      <c r="H6" t="s">
+        <v>31</v>
+      </c>
+      <c r="I6" t="s">
+        <v>30</v>
+      </c>
+      <c r="J6" t="s">
+        <v>31</v>
+      </c>
+      <c r="K6" t="s">
+        <v>32</v>
+      </c>
+      <c r="L6" t="s">
         <v>33</v>
       </c>
-      <c r="C6" t="s">
+      <c r="M6" t="s">
         <v>34</v>
       </c>
-      <c r="D6" t="s">
-[...39 lines deleted...]
-    <row r="7" spans="1:17">
+    </row>
+    <row r="7" spans="1:13">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="C7" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="D7" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="E7" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="F7" t="s">
-        <v>51</v>
+        <v>38</v>
       </c>
       <c r="G7" t="s">
+        <v>39</v>
+      </c>
+      <c r="I7" t="s">
+        <v>40</v>
+      </c>
+      <c r="J7" t="s">
+        <v>38</v>
+      </c>
+      <c r="K7" t="s">
+        <v>41</v>
+      </c>
+      <c r="L7" t="s">
         <v>42</v>
       </c>
-      <c r="I7" t="s">
-[...5 lines deleted...]
-      <c r="K7" t="s">
+      <c r="M7" t="s">
         <v>43</v>
       </c>
-      <c r="L7" t="s">
-[...18 lines deleted...]
-    <row r="8" spans="1:17">
+    </row>
+    <row r="8" spans="1:13">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="C8" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>39</v>
       </c>
       <c r="E8" t="s">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="F8" t="s">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="G8" t="s">
-        <v>62</v>
+        <v>40</v>
       </c>
       <c r="H8" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="I8" t="s">
-        <v>54</v>
+        <v>29</v>
       </c>
       <c r="J8" t="s">
-        <v>63</v>
+        <v>10</v>
       </c>
       <c r="K8" t="s">
-        <v>64</v>
+        <v>40</v>
       </c>
       <c r="L8" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="M8" t="s">
-        <v>64</v>
-[...14 lines deleted...]
-    <row r="9" spans="1:17">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>69</v>
+        <v>49</v>
       </c>
       <c r="C9" t="s">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="D9" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="E9" t="s">
-        <v>70</v>
+        <v>52</v>
       </c>
       <c r="F9" t="s">
+        <v>53</v>
+      </c>
+      <c r="G9">
         <v>71</v>
       </c>
-      <c r="G9" t="s">
-        <v>42</v>
+      <c r="H9" t="s">
+        <v>46</v>
       </c>
       <c r="I9" t="s">
-        <v>72</v>
+        <v>54</v>
       </c>
       <c r="J9" t="s">
-        <v>21</v>
+        <v>55</v>
       </c>
       <c r="K9" t="s">
-        <v>19</v>
+        <v>56</v>
       </c>
       <c r="L9" t="s">
-        <v>73</v>
+        <v>57</v>
       </c>
       <c r="M9" t="s">
-        <v>42</v>
-[...11 lines deleted...]
-    <row r="10" spans="1:17">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>76</v>
+        <v>59</v>
       </c>
       <c r="C10" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>39</v>
+      </c>
+      <c r="E10">
+        <v>115</v>
       </c>
       <c r="F10" t="s">
-        <v>78</v>
+        <v>13</v>
       </c>
       <c r="G10" t="s">
-        <v>42</v>
+        <v>29</v>
+      </c>
+      <c r="H10" t="s">
+        <v>10</v>
       </c>
       <c r="I10">
-        <v>115</v>
+        <v>100</v>
       </c>
       <c r="J10" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="K10" t="s">
-        <v>54</v>
-[...17 lines deleted...]
-    <row r="11" spans="1:17">
+        <v>39</v>
+      </c>
+      <c r="M10" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>80</v>
+        <v>61</v>
       </c>
       <c r="C11" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="D11" t="s">
         <v>39</v>
       </c>
       <c r="E11" t="s">
-        <v>82</v>
+        <v>62</v>
       </c>
       <c r="F11" t="s">
-        <v>83</v>
+        <v>16</v>
       </c>
       <c r="G11" t="s">
-        <v>42</v>
+        <v>14</v>
+      </c>
+      <c r="H11" t="s">
+        <v>12</v>
       </c>
       <c r="I11" t="s">
-        <v>84</v>
-[...5 lines deleted...]
-        <v>86</v>
+        <v>39</v>
+      </c>
+      <c r="K11">
+        <v>106</v>
       </c>
       <c r="L11" t="s">
-        <v>85</v>
-[...11 lines deleted...]
-    <row r="12" spans="1:17">
+        <v>63</v>
+      </c>
+      <c r="M11">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>88</v>
+        <v>64</v>
       </c>
       <c r="C12" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>39</v>
       </c>
       <c r="E12" t="s">
-        <v>42</v>
+        <v>65</v>
+      </c>
+      <c r="F12" t="s">
+        <v>55</v>
       </c>
       <c r="G12" t="s">
-        <v>91</v>
+        <v>41</v>
       </c>
       <c r="H12" t="s">
-        <v>92</v>
+        <v>20</v>
       </c>
       <c r="I12" t="s">
-        <v>93</v>
+        <v>66</v>
       </c>
       <c r="J12" t="s">
-        <v>94</v>
-[...23 lines deleted...]
-    <row r="13" spans="1:17">
+        <v>67</v>
+      </c>
+      <c r="K12" t="s">
+        <v>39</v>
+      </c>
+      <c r="M12">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="C13" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>39</v>
+      </c>
+      <c r="E13">
+        <v>112</v>
       </c>
       <c r="F13" t="s">
-        <v>101</v>
+        <v>10</v>
       </c>
       <c r="G13" t="s">
-        <v>42</v>
+        <v>69</v>
+      </c>
+      <c r="H13" t="s">
+        <v>28</v>
       </c>
       <c r="I13" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>39</v>
       </c>
       <c r="K13" t="s">
-        <v>44</v>
+        <v>70</v>
       </c>
       <c r="L13" t="s">
-        <v>27</v>
+        <v>71</v>
       </c>
       <c r="M13" t="s">
-        <v>86</v>
-[...11 lines deleted...]
-    <row r="14" spans="1:17">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>104</v>
-[...4 lines deleted...]
-      <c r="D14" t="s">
         <v>73</v>
       </c>
+      <c r="C14" t="s">
+        <v>39</v>
+      </c>
       <c r="E14" t="s">
-        <v>105</v>
+        <v>74</v>
       </c>
       <c r="F14" t="s">
-        <v>106</v>
+        <v>67</v>
       </c>
       <c r="G14" t="s">
-        <v>42</v>
+        <v>66</v>
+      </c>
+      <c r="H14" t="s">
+        <v>67</v>
       </c>
       <c r="I14" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>39</v>
       </c>
       <c r="K14" t="s">
-        <v>109</v>
-[...17 lines deleted...]
-    <row r="15" spans="1:17">
+        <v>39</v>
+      </c>
+      <c r="M14">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>113</v>
+        <v>75</v>
       </c>
       <c r="C15" t="s">
-        <v>114</v>
+        <v>76</v>
       </c>
       <c r="D15" t="s">
-        <v>94</v>
+        <v>77</v>
       </c>
       <c r="E15" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="G15" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>39</v>
+      </c>
+      <c r="I15" t="s">
+        <v>78</v>
       </c>
       <c r="J15" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="K15" t="s">
-        <v>115</v>
+        <v>80</v>
       </c>
       <c r="L15" t="s">
-        <v>63</v>
+        <v>81</v>
       </c>
       <c r="M15" t="s">
-        <v>42</v>
-[...11 lines deleted...]
-    <row r="16" spans="1:17">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>119</v>
+        <v>83</v>
       </c>
       <c r="C16" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E16" t="s">
-        <v>121</v>
+        <v>84</v>
       </c>
       <c r="F16" t="s">
-        <v>122</v>
+        <v>85</v>
       </c>
       <c r="G16" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>86</v>
+      </c>
+      <c r="H16" t="s">
+        <v>51</v>
+      </c>
+      <c r="I16">
+        <v>71</v>
       </c>
       <c r="J16" t="s">
-        <v>74</v>
+        <v>46</v>
       </c>
       <c r="K16" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>39</v>
       </c>
       <c r="M16" t="s">
-        <v>125</v>
-[...11 lines deleted...]
-    <row r="17" spans="1:17">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13">
       <c r="A17">
         <v>14</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>128</v>
+        <v>88</v>
       </c>
       <c r="C17" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="E17" t="s">
         <v>89</v>
       </c>
       <c r="F17" t="s">
-        <v>129</v>
+        <v>90</v>
       </c>
       <c r="G17" t="s">
-        <v>42</v>
+        <v>91</v>
+      </c>
+      <c r="H17" t="s">
+        <v>16</v>
       </c>
       <c r="I17" t="s">
-        <v>130</v>
+        <v>92</v>
       </c>
       <c r="J17" t="s">
-        <v>131</v>
+        <v>93</v>
       </c>
       <c r="K17" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>39</v>
       </c>
       <c r="M17" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="N17" t="s">
         <v>94</v>
       </c>
-      <c r="O17" t="s">
-[...6 lines deleted...]
-    <row r="18" spans="1:17">
+    </row>
+    <row r="18" spans="1:13">
       <c r="A18">
         <v>15</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>132</v>
+        <v>95</v>
       </c>
       <c r="C18" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>39</v>
       </c>
       <c r="E18" t="s">
-        <v>42</v>
+        <v>96</v>
+      </c>
+      <c r="F18" t="s">
+        <v>79</v>
       </c>
       <c r="G18" t="s">
-        <v>42</v>
+        <v>92</v>
+      </c>
+      <c r="H18" t="s">
+        <v>93</v>
       </c>
       <c r="I18" t="s">
-        <v>133</v>
+        <v>97</v>
       </c>
       <c r="J18" t="s">
-        <v>134</v>
+        <v>53</v>
       </c>
       <c r="K18" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="M18" t="s">
-        <v>44</v>
-[...11 lines deleted...]
-    <row r="19" spans="1:17">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13">
       <c r="A19">
         <v>16</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>136</v>
+        <v>99</v>
       </c>
       <c r="C19" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="E19" t="s">
-        <v>42</v>
+        <v>100</v>
+      </c>
+      <c r="F19" t="s">
+        <v>101</v>
       </c>
       <c r="G19" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="I19" t="s">
-        <v>138</v>
+        <v>41</v>
       </c>
       <c r="J19" t="s">
-        <v>111</v>
+        <v>20</v>
       </c>
       <c r="K19" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="M19" t="s">
-        <v>139</v>
-[...11 lines deleted...]
-    <row r="20" spans="1:17">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>142</v>
+        <v>103</v>
       </c>
       <c r="C20" t="s">
-        <v>42</v>
+        <v>104</v>
+      </c>
+      <c r="D20" t="s">
+        <v>105</v>
       </c>
       <c r="E20" t="s">
-        <v>42</v>
+        <v>106</v>
+      </c>
+      <c r="F20" t="s">
+        <v>107</v>
       </c>
       <c r="G20" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>39</v>
       </c>
       <c r="I20" t="s">
-        <v>42</v>
+        <v>91</v>
+      </c>
+      <c r="J20" t="s">
+        <v>16</v>
       </c>
       <c r="K20" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="M20" t="s">
-        <v>144</v>
-[...14 lines deleted...]
-    <row r="21" spans="1:17">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>148</v>
+        <v>109</v>
       </c>
       <c r="C21" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="E21" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="G21" t="s">
-        <v>42</v>
+        <v>110</v>
+      </c>
+      <c r="H21" t="s">
+        <v>111</v>
       </c>
       <c r="I21" t="s">
-        <v>149</v>
+        <v>69</v>
       </c>
       <c r="J21" t="s">
-        <v>150</v>
+        <v>28</v>
       </c>
       <c r="K21" t="s">
-        <v>151</v>
-[...17 lines deleted...]
-    <row r="22" spans="1:17">
+        <v>39</v>
+      </c>
+      <c r="M21" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13">
       <c r="A22">
         <v>19</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>154</v>
+        <v>113</v>
       </c>
       <c r="C22" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="E22" t="s">
-        <v>42</v>
+        <v>114</v>
+      </c>
+      <c r="F22" t="s">
+        <v>63</v>
       </c>
       <c r="G22" t="s">
-        <v>155</v>
+        <v>97</v>
       </c>
       <c r="H22" t="s">
-        <v>156</v>
+        <v>53</v>
       </c>
       <c r="I22" t="s">
-        <v>157</v>
+        <v>115</v>
       </c>
       <c r="J22" t="s">
-        <v>158</v>
+        <v>77</v>
       </c>
       <c r="K22" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="M22" t="s">
-        <v>109</v>
-[...11 lines deleted...]
-    <row r="23" spans="1:17">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>160</v>
+        <v>117</v>
       </c>
       <c r="C23" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="E23" t="s">
-        <v>42</v>
+        <v>118</v>
+      </c>
+      <c r="F23" t="s">
+        <v>105</v>
       </c>
       <c r="G23" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>119</v>
+      </c>
+      <c r="H23" t="s">
+        <v>120</v>
+      </c>
+      <c r="I23">
+        <v>29</v>
+      </c>
+      <c r="J23" t="s">
+        <v>121</v>
       </c>
       <c r="K23" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>39</v>
       </c>
       <c r="M23" t="s">
-        <v>115</v>
-[...11 lines deleted...]
-    <row r="24" spans="1:17">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>162</v>
+        <v>123</v>
       </c>
       <c r="C24" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>39</v>
       </c>
       <c r="E24" t="s">
-        <v>42</v>
+        <v>124</v>
+      </c>
+      <c r="F24" t="s">
+        <v>93</v>
       </c>
       <c r="G24" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="I24" t="s">
-        <v>164</v>
+        <v>110</v>
       </c>
       <c r="J24" t="s">
-        <v>165</v>
+        <v>111</v>
       </c>
       <c r="K24" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="M24" t="s">
-        <v>166</v>
-[...11 lines deleted...]
-    <row r="25" spans="1:17">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>168</v>
+        <v>126</v>
       </c>
       <c r="C25" t="s">
-        <v>72</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>39</v>
+      </c>
+      <c r="E25">
+        <v>15</v>
+      </c>
+      <c r="F25" t="s">
+        <v>127</v>
       </c>
       <c r="G25" t="s">
-        <v>42</v>
+        <v>128</v>
+      </c>
+      <c r="H25" t="s">
+        <v>105</v>
       </c>
       <c r="I25" t="s">
-        <v>169</v>
+        <v>129</v>
       </c>
       <c r="J25" t="s">
-        <v>170</v>
+        <v>101</v>
       </c>
       <c r="K25" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="M25" t="s">
-        <v>42</v>
-[...8 lines deleted...]
-    <row r="26" spans="1:17">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13">
       <c r="A26">
         <v>23</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>173</v>
+        <v>131</v>
       </c>
       <c r="C26" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>39</v>
       </c>
       <c r="E26" t="s">
-        <v>42</v>
+        <v>132</v>
+      </c>
+      <c r="F26" t="s">
+        <v>77</v>
       </c>
       <c r="G26" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="I26" t="s">
-        <v>175</v>
+        <v>119</v>
       </c>
       <c r="J26" t="s">
-        <v>25</v>
+        <v>120</v>
       </c>
       <c r="K26" t="s">
-        <v>176</v>
-[...17 lines deleted...]
-    <row r="27" spans="1:17">
+        <v>39</v>
+      </c>
+      <c r="M26">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13">
       <c r="A27">
         <v>24</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>180</v>
+        <v>133</v>
       </c>
       <c r="C27" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="E27" t="s">
-        <v>42</v>
+        <v>134</v>
+      </c>
+      <c r="F27" t="s">
+        <v>120</v>
       </c>
       <c r="G27" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="I27" t="s">
-        <v>181</v>
+        <v>128</v>
       </c>
       <c r="J27" t="s">
-        <v>156</v>
+        <v>105</v>
       </c>
       <c r="K27" t="s">
-        <v>182</v>
-[...17 lines deleted...]
-    <row r="28" spans="1:17">
+        <v>39</v>
+      </c>
+      <c r="M27" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13">
       <c r="A28">
         <v>25</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>184</v>
+        <v>135</v>
       </c>
       <c r="C28" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-        <v>134</v>
+        <v>39</v>
       </c>
       <c r="E28" t="s">
-        <v>42</v>
+        <v>136</v>
+      </c>
+      <c r="F28" t="s">
+        <v>137</v>
       </c>
       <c r="G28" t="s">
-        <v>42</v>
+        <v>138</v>
+      </c>
+      <c r="H28" t="s">
+        <v>139</v>
       </c>
       <c r="I28" t="s">
-        <v>42</v>
+        <v>140</v>
+      </c>
+      <c r="J28" t="s">
+        <v>90</v>
       </c>
       <c r="K28" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="M28" t="s">
-        <v>151</v>
-[...11 lines deleted...]
-    <row r="29" spans="1:17">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>187</v>
+        <v>142</v>
       </c>
       <c r="C29" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="E29" t="s">
-        <v>42</v>
+        <v>143</v>
+      </c>
+      <c r="F29" t="s">
+        <v>144</v>
       </c>
       <c r="G29" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>145</v>
+      </c>
+      <c r="H29" t="s">
+        <v>107</v>
+      </c>
+      <c r="I29" t="s">
+        <v>138</v>
       </c>
       <c r="J29" t="s">
-        <v>14</v>
+        <v>139</v>
       </c>
       <c r="K29" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>39</v>
       </c>
       <c r="M29" t="s">
-        <v>188</v>
-[...11 lines deleted...]
-    <row r="30" spans="1:17">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>190</v>
+        <v>147</v>
       </c>
       <c r="C30" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="E30" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="G30" t="s">
-        <v>42</v>
+        <v>129</v>
+      </c>
+      <c r="H30" t="s">
+        <v>101</v>
       </c>
       <c r="I30" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>39</v>
       </c>
       <c r="K30" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="M30" t="s">
-        <v>182</v>
-[...11 lines deleted...]
-    <row r="31" spans="1:17">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13">
       <c r="A31">
         <v>28</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>192</v>
+        <v>148</v>
       </c>
       <c r="C31" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>39</v>
       </c>
       <c r="E31" t="s">
-        <v>42</v>
+        <v>149</v>
+      </c>
+      <c r="F31" t="s">
+        <v>139</v>
       </c>
       <c r="G31" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="I31" t="s">
-        <v>194</v>
+        <v>145</v>
       </c>
       <c r="J31" t="s">
-        <v>195</v>
+        <v>107</v>
       </c>
       <c r="K31" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="M31" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="N31" t="s">
         <v>150</v>
       </c>
-      <c r="O31" t="s">
-[...6 lines deleted...]
-    <row r="32" spans="1:17">
+    </row>
+    <row r="32" spans="1:13">
       <c r="A32">
         <v>29</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>198</v>
-[...5 lines deleted...]
-        <v>140</v>
+        <v>151</v>
+      </c>
+      <c r="C32" t="s">
+        <v>39</v>
       </c>
       <c r="E32" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="G32" t="s">
-        <v>42</v>
+        <v>78</v>
+      </c>
+      <c r="H32" t="s">
+        <v>79</v>
       </c>
       <c r="I32" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="K32" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="M32" t="s">
-        <v>199</v>
-[...11 lines deleted...]
-    <row r="33" spans="1:17">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13">
       <c r="A33">
         <v>30</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>201</v>
+        <v>152</v>
       </c>
       <c r="C33" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>39</v>
       </c>
       <c r="E33" t="s">
-        <v>42</v>
+        <v>153</v>
+      </c>
+      <c r="F33" t="s">
+        <v>154</v>
       </c>
       <c r="G33" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="I33" t="s">
-        <v>203</v>
+        <v>155</v>
       </c>
       <c r="J33" t="s">
-        <v>204</v>
+        <v>85</v>
       </c>
       <c r="K33" t="s">
-        <v>199</v>
-[...17 lines deleted...]
-    <row r="34" spans="1:17">
+        <v>39</v>
+      </c>
+      <c r="M33">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13">
       <c r="A34">
         <v>31</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>207</v>
+        <v>156</v>
       </c>
       <c r="C34" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="E34" t="s">
-        <v>42</v>
+        <v>157</v>
+      </c>
+      <c r="F34" t="s">
+        <v>158</v>
       </c>
       <c r="G34" t="s">
-        <v>42</v>
+        <v>159</v>
+      </c>
+      <c r="H34" t="s">
+        <v>63</v>
       </c>
       <c r="I34" t="s">
-        <v>208</v>
+        <v>160</v>
       </c>
       <c r="J34" t="s">
-        <v>209</v>
+        <v>161</v>
       </c>
       <c r="K34" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>39</v>
       </c>
       <c r="M34" t="s">
-        <v>176</v>
-[...11 lines deleted...]
-    <row r="35" spans="1:17">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13">
       <c r="A35">
         <v>32</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>212</v>
+        <v>163</v>
       </c>
       <c r="C35" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="E35" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="G35" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="I35" t="s">
-        <v>42</v>
+        <v>86</v>
+      </c>
+      <c r="J35" t="s">
+        <v>51</v>
       </c>
       <c r="K35" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-        <v>134</v>
+        <v>39</v>
       </c>
       <c r="M35" t="s">
-        <v>42</v>
-[...8 lines deleted...]
-    <row r="36" spans="1:17">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13">
       <c r="A36">
         <v>33</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>213</v>
+        <v>164</v>
       </c>
       <c r="C36" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="E36" t="s">
-        <v>42</v>
+        <v>165</v>
+      </c>
+      <c r="F36" t="s">
+        <v>121</v>
       </c>
       <c r="G36" t="s">
-        <v>42</v>
+        <v>166</v>
+      </c>
+      <c r="H36" t="s">
+        <v>137</v>
       </c>
       <c r="I36" t="s">
-        <v>214</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>39</v>
       </c>
       <c r="K36" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="M36" t="s">
-        <v>210</v>
-[...11 lines deleted...]
-    <row r="37" spans="1:17">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13">
       <c r="A37">
         <v>34</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>216</v>
+        <v>168</v>
       </c>
       <c r="C37" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="E37" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="G37" t="s">
-        <v>42</v>
+        <v>140</v>
+      </c>
+      <c r="H37" t="s">
+        <v>90</v>
       </c>
       <c r="I37" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="K37" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>39</v>
       </c>
       <c r="M37" t="s">
-        <v>42</v>
-[...8 lines deleted...]
-    <row r="38" spans="1:17">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13">
       <c r="A38">
         <v>35</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>217</v>
+        <v>169</v>
       </c>
       <c r="C38" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>39</v>
       </c>
       <c r="E38" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="G38" t="s">
-        <v>42</v>
+        <v>115</v>
+      </c>
+      <c r="H38" t="s">
+        <v>77</v>
       </c>
       <c r="I38" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="K38" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="M38" t="s">
-        <v>219</v>
-[...11 lines deleted...]
-    <row r="39" spans="1:17">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13">
       <c r="A39">
         <v>36</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>221</v>
+        <v>170</v>
       </c>
       <c r="C39" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="E39" t="s">
-        <v>42</v>
+        <v>171</v>
+      </c>
+      <c r="F39" t="s">
+        <v>161</v>
       </c>
       <c r="G39" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="I39" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="K39" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>39</v>
       </c>
       <c r="M39" t="s">
-        <v>42</v>
-[...8 lines deleted...]
-    <row r="40" spans="1:17">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13">
       <c r="A40">
         <v>37</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>222</v>
+        <v>172</v>
       </c>
       <c r="C40" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="E40" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>39</v>
+      </c>
+      <c r="G40">
+        <v>29</v>
+      </c>
+      <c r="H40" t="s">
+        <v>121</v>
       </c>
       <c r="I40" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="K40" t="s">
-        <v>125</v>
-[...14 lines deleted...]
-    <row r="41" spans="1:17">
+        <v>39</v>
+      </c>
+      <c r="M40">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13">
       <c r="A41">
         <v>38</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>223</v>
+        <v>173</v>
       </c>
       <c r="C41" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>39</v>
       </c>
       <c r="E41" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="G41" t="s">
-        <v>42</v>
-[...5 lines deleted...]
-        <v>225</v>
+        <v>155</v>
+      </c>
+      <c r="H41" t="s">
+        <v>85</v>
+      </c>
+      <c r="I41" t="s">
+        <v>39</v>
       </c>
       <c r="K41" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="M41" t="s">
-        <v>42</v>
-[...8 lines deleted...]
-    <row r="42" spans="1:17">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>227</v>
+        <v>174</v>
       </c>
       <c r="C42" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="E42" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="G42" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="I42" t="s">
-        <v>228</v>
+        <v>159</v>
       </c>
       <c r="J42" t="s">
-        <v>206</v>
+        <v>63</v>
       </c>
       <c r="K42" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="M42" t="s">
-        <v>42</v>
-[...8 lines deleted...]
-    <row r="43" spans="1:17">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13">
       <c r="A43">
         <v>40</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>229</v>
+        <v>175</v>
       </c>
       <c r="C43" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>39</v>
+      </c>
+      <c r="E43">
+        <v>18</v>
+      </c>
+      <c r="F43" t="s">
+        <v>176</v>
       </c>
       <c r="G43" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="I43" t="s">
-        <v>42</v>
-[...17 lines deleted...]
-    <row r="44" spans="1:17">
+        <v>39</v>
+      </c>
+      <c r="K43" t="s">
+        <v>39</v>
+      </c>
+      <c r="M43">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13">
       <c r="A44">
         <v>41</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>230</v>
+        <v>177</v>
       </c>
       <c r="C44" t="s">
-        <v>231</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>39</v>
+      </c>
+      <c r="E44">
+        <v>15</v>
+      </c>
+      <c r="F44" t="s">
+        <v>127</v>
       </c>
       <c r="G44" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="I44" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="K44" t="s">
-        <v>42</v>
-[...11 lines deleted...]
-    <row r="45" spans="1:17">
+        <v>39</v>
+      </c>
+      <c r="M44">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13">
       <c r="A45">
         <v>42</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>232</v>
+        <v>178</v>
       </c>
       <c r="C45" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="E45" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="G45" t="s">
-        <v>42</v>
+        <v>179</v>
+      </c>
+      <c r="H45" t="s">
+        <v>144</v>
       </c>
       <c r="I45" t="s">
-        <v>42</v>
+        <v>179</v>
+      </c>
+      <c r="J45" t="s">
+        <v>144</v>
       </c>
       <c r="K45" t="s">
-        <v>196</v>
-[...14 lines deleted...]
-    <row r="46" spans="1:17">
+        <v>39</v>
+      </c>
+      <c r="M45">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13">
       <c r="A46">
         <v>43</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>233</v>
-[...5 lines deleted...]
-        <v>156</v>
+        <v>180</v>
+      </c>
+      <c r="C46" t="s">
+        <v>39</v>
       </c>
       <c r="E46" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="G46" t="s">
-        <v>42</v>
+        <v>160</v>
+      </c>
+      <c r="H46" t="s">
+        <v>161</v>
       </c>
       <c r="I46" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="K46" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="M46" t="s">
-        <v>42</v>
-[...8 lines deleted...]
-    <row r="47" spans="1:17">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13">
       <c r="A47">
         <v>44</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>234</v>
+        <v>181</v>
       </c>
       <c r="C47" t="s">
-        <v>235</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>39</v>
       </c>
       <c r="E47" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="G47" t="s">
-        <v>42</v>
+        <v>182</v>
+      </c>
+      <c r="H47" t="s">
+        <v>154</v>
       </c>
       <c r="I47" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="K47" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-        <v>209</v>
+        <v>39</v>
       </c>
       <c r="M47" t="s">
-        <v>236</v>
-[...11 lines deleted...]
-    <row r="48" spans="1:17">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13">
       <c r="A48">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>238</v>
+        <v>183</v>
       </c>
       <c r="C48" t="s">
-        <v>239</v>
-[...2 lines deleted...]
-        <v>150</v>
+        <v>39</v>
       </c>
       <c r="E48" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="G48" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="I48" t="s">
-        <v>42</v>
+        <v>182</v>
+      </c>
+      <c r="J48" t="s">
+        <v>154</v>
       </c>
       <c r="K48" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="M48" t="s">
-        <v>42</v>
-[...8 lines deleted...]
-    <row r="49" spans="1:17">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13">
       <c r="A49">
         <v>46</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>240</v>
+        <v>184</v>
       </c>
       <c r="C49" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="E49" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="G49" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>39</v>
+      </c>
+      <c r="I49" t="s">
+        <v>166</v>
       </c>
       <c r="J49" t="s">
-        <v>14</v>
+        <v>137</v>
       </c>
       <c r="K49" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="M49" t="s">
-        <v>42</v>
-[...180 lines deleted...]
-        <v>171</v>
+        <v>166</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E1" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G1" r:id="rId_hyperlink_3"/>
     <hyperlink ref="I1" r:id="rId_hyperlink_4"/>
     <hyperlink ref="K1" r:id="rId_hyperlink_5"/>
-    <hyperlink ref="M1" r:id="rId_hyperlink_6"/>
-[...51 lines deleted...]
-    <hyperlink ref="B54" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="B4" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="B5" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="B6" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="B7" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="B8" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="B9" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="B10" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="B11" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="B12" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="B13" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="B14" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="B15" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="B16" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="B17" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="B18" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="B19" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="B20" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="B21" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="B22" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="B23" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="B24" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="B25" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="B26" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="B27" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="B28" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="B29" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="B30" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="B31" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="B32" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="B33" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="B34" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="B35" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="B36" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="B37" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="B38" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="B39" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="B40" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="B41" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="B42" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="B43" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="B44" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="B45" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="B46" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="B47" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="B48" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="B49" r:id="rId_hyperlink_51"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>