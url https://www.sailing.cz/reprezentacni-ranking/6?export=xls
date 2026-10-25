--- v1 (2026-07-28)
+++ v2 (2026-10-25)
@@ -12,663 +12,957 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
-[...18 lines deleted...]
-254154 - RS Feva</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="280">
+  <si>
+    <t>Eurocup a Mistrovství SR-2026-05-01
+267005 - RS Feva</t>
+  </si>
+  <si>
+    <t>Dutch Youth Regatta-2026-05-14
+264043 - RS Feva</t>
+  </si>
+  <si>
+    <t>Květáková regata-2026-05-23
+262002 - RS Feva</t>
+  </si>
+  <si>
+    <t>Pavlovská regata-2026-06-06
+262123 - RS Feva</t>
+  </si>
+  <si>
+    <t>137. Travemünder Woche 2026-2026-07-17
+264013 - RS Feva</t>
+  </si>
+  <si>
+    <t>CJN - Mistrovství České republiky mládeže-2026-08-18
+261805 - RS Feva</t>
+  </si>
+  <si>
+    <t>Kiss My RS-2026-09-05
+262156 - RS Feva</t>
+  </si>
+  <si>
+    <t>RS Feva European championship 2026-2026-09-30
+264145 - RS Feva</t>
   </si>
   <si>
     <t>Součet 5 nejlepších</t>
   </si>
   <si>
     <t>Počet lodí</t>
   </si>
   <si>
     <t>Koeficient</t>
   </si>
   <si>
-    <t>Markéta Ptáčková
-[...3 lines deleted...]
-    <t>111,2</t>
+    <t>Šimon Krátký(2011)
+Matěj Stibůrek (8x) (2011)</t>
+  </si>
+  <si>
+    <t>111,7</t>
+  </si>
+  <si>
+    <t>(3.)*</t>
+  </si>
+  <si>
+    <t>115,5</t>
   </si>
   <si>
     <t>(2.)*</t>
   </si>
   <si>
-    <t>93,8</t>
+    <t>(1.)*</t>
+  </si>
+  <si>
+    <t>(1.)</t>
+  </si>
+  <si>
+    <t>138,1</t>
+  </si>
+  <si>
+    <t>(17.)*</t>
+  </si>
+  <si>
+    <t>95,6</t>
+  </si>
+  <si>
+    <t>(4.)</t>
+  </si>
+  <si>
+    <t>129,7</t>
+  </si>
+  <si>
+    <t>(10.)*</t>
+  </si>
+  <si>
+    <t>Matyáš Myslík(2010)
+Richard Lipták (8x) (2010)</t>
+  </si>
+  <si>
+    <t>82,5</t>
+  </si>
+  <si>
+    <t>(10.)</t>
+  </si>
+  <si>
+    <t>106,4</t>
+  </si>
+  <si>
+    <t>(4.)*</t>
+  </si>
+  <si>
+    <t>83,9</t>
+  </si>
+  <si>
+    <t>(6.)</t>
+  </si>
+  <si>
+    <t>85,7</t>
+  </si>
+  <si>
+    <t>(5.)</t>
+  </si>
+  <si>
+    <t>144,1</t>
+  </si>
+  <si>
+    <t>(9.)*</t>
+  </si>
+  <si>
+    <t>86,3</t>
+  </si>
+  <si>
+    <t>(7.)*</t>
+  </si>
+  <si>
+    <t>96,3</t>
+  </si>
+  <si>
+    <t>137,7</t>
+  </si>
+  <si>
+    <t>570,8</t>
+  </si>
+  <si>
+    <t>Dan Chládek(2011)
+Kryštof Daněk (8x) (2011)</t>
+  </si>
+  <si>
+    <t>115,8</t>
+  </si>
+  <si>
+    <t>101,8</t>
+  </si>
+  <si>
+    <t>(5.)*</t>
+  </si>
+  <si>
+    <t>90,3</t>
+  </si>
+  <si>
+    <t>96,4</t>
+  </si>
+  <si>
+    <t>(2.)</t>
+  </si>
+  <si>
+    <t>92,6</t>
+  </si>
+  <si>
+    <t>(3.)</t>
+  </si>
+  <si>
+    <t>99,8</t>
+  </si>
+  <si>
+    <t>(36.)*</t>
+  </si>
+  <si>
+    <t>569,4</t>
+  </si>
+  <si>
+    <t>Lucie Tkačová(2011)
+Kamila Vlachová (7x) (2011)</t>
+  </si>
+  <si>
+    <t>97,3</t>
+  </si>
+  <si>
+    <t>(6.)*</t>
+  </si>
+  <si>
+    <t>74,2</t>
+  </si>
+  <si>
+    <t>(9.)</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>115,2</t>
+  </si>
+  <si>
+    <t>(48.)*</t>
+  </si>
+  <si>
+    <t>101,9</t>
+  </si>
+  <si>
+    <t>81,5</t>
+  </si>
+  <si>
+    <t>126,2</t>
+  </si>
+  <si>
+    <t>(13.)*</t>
+  </si>
+  <si>
+    <t>560,6</t>
+  </si>
+  <si>
+    <t>Šimon Kryštof(2011)
+Matyáš Daněk (6x) (2011)
+Klára Suchomelová (1x) (2011)</t>
+  </si>
+  <si>
+    <t>49,2</t>
+  </si>
+  <si>
+    <t>(18.)</t>
+  </si>
+  <si>
+    <t>89,3</t>
+  </si>
+  <si>
+    <t>131,5</t>
+  </si>
+  <si>
+    <t>(26.)*</t>
+  </si>
+  <si>
+    <t>83,1</t>
   </si>
   <si>
     <t>(8.)*</t>
   </si>
   <si>
-    <t>(1.)*</t>
-[...46 lines deleted...]
-    <t>(7.)*</t>
+    <t>88,9</t>
+  </si>
+  <si>
+    <t>122,8</t>
+  </si>
+  <si>
+    <t>(16.)*</t>
+  </si>
+  <si>
+    <t>515,6</t>
+  </si>
+  <si>
+    <t>Viktor Vlach(2010)
+Vít Tesař (6x) (2010)
+Viktorie Plotěná (1x) (2010)</t>
+  </si>
+  <si>
+    <t>99,2</t>
+  </si>
+  <si>
+    <t>80,6</t>
+  </si>
+  <si>
+    <t>82,1</t>
+  </si>
+  <si>
+    <t>98,1</t>
+  </si>
+  <si>
+    <t>(71.)*</t>
+  </si>
+  <si>
+    <t>76,9</t>
+  </si>
+  <si>
+    <t>77,8</t>
+  </si>
+  <si>
+    <t>(7.)</t>
+  </si>
+  <si>
+    <t>107,8</t>
+  </si>
+  <si>
+    <t>(29.)*</t>
+  </si>
+  <si>
+    <t>467,8</t>
+  </si>
+  <si>
+    <t>Tereza Říhová(2010)
+Lucie Kroupová (8x) (2010)</t>
+  </si>
+  <si>
+    <t>53,3</t>
+  </si>
+  <si>
+    <t>(17.)</t>
+  </si>
+  <si>
+    <t>83,6</t>
+  </si>
+  <si>
+    <t>45,2</t>
+  </si>
+  <si>
+    <t>91,5</t>
+  </si>
+  <si>
+    <t>(80.)*</t>
+  </si>
+  <si>
+    <t>64,4</t>
+  </si>
+  <si>
+    <t>(14.)*</t>
+  </si>
+  <si>
+    <t>(11.)</t>
+  </si>
+  <si>
+    <t>76,8</t>
+  </si>
+  <si>
+    <t>(56.)*</t>
+  </si>
+  <si>
+    <t>391,3</t>
+  </si>
+  <si>
+    <t>Veronika Hasová(2013)
+Antonín Dlouhý (1x) (2013)
+Johana Janoušková (5x) (2013)</t>
+  </si>
+  <si>
+    <t>54,8</t>
+  </si>
+  <si>
+    <t>(15.)*</t>
+  </si>
+  <si>
+    <t>53,6</t>
+  </si>
+  <si>
+    <t>(14.)</t>
+  </si>
+  <si>
+    <t>90,7</t>
+  </si>
+  <si>
+    <t>(81.)*</t>
+  </si>
+  <si>
+    <t>73,8</t>
+  </si>
+  <si>
+    <t>(11.)*</t>
+  </si>
+  <si>
+    <t>85,2</t>
+  </si>
+  <si>
+    <t>79,1</t>
+  </si>
+  <si>
+    <t>(54.)*</t>
+  </si>
+  <si>
+    <t>383,6</t>
+  </si>
+  <si>
+    <t>Jonáš Iljuchin(2011)
+Albert Milan Světlík (5x) (2011)</t>
+  </si>
+  <si>
+    <t>86,7</t>
+  </si>
+  <si>
+    <t>67,7</t>
+  </si>
+  <si>
+    <t>57,1</t>
+  </si>
+  <si>
+    <t>67,5</t>
+  </si>
+  <si>
+    <t>55,6</t>
+  </si>
+  <si>
+    <t>334,6</t>
+  </si>
+  <si>
+    <t>Jakub Krejza(2011)
+David Stýblo (5x) (2011)</t>
+  </si>
+  <si>
+    <t>51,8</t>
+  </si>
+  <si>
+    <t>61,3</t>
+  </si>
+  <si>
+    <t>71,4</t>
+  </si>
+  <si>
+    <t>85,6</t>
+  </si>
+  <si>
+    <t>(88.)*</t>
+  </si>
+  <si>
+    <t>48,8</t>
+  </si>
+  <si>
+    <t>(19.)*</t>
+  </si>
+  <si>
+    <t>318,9</t>
+  </si>
+  <si>
+    <t>Tomáš Gelnar(2011)
+Štěpán Pavličný (3x) (2011)
+Karolína Divoká (1x) (2011)</t>
+  </si>
+  <si>
+    <t>78,3</t>
+  </si>
+  <si>
+    <t>87,1</t>
+  </si>
+  <si>
+    <t>67,9</t>
+  </si>
+  <si>
+    <t>66,7</t>
+  </si>
+  <si>
+    <t>Edita Fuchsová(2011)
+Agnes Dravecká (4x) (2011)
+Kryštof Kortus (1x) (2011)</t>
+  </si>
+  <si>
+    <t>64,5</t>
+  </si>
+  <si>
+    <t>(12.)*</t>
+  </si>
+  <si>
+    <t>35,7</t>
+  </si>
+  <si>
+    <t>70,6</t>
+  </si>
+  <si>
+    <t>29,6</t>
+  </si>
+  <si>
+    <t>(20.)*</t>
+  </si>
+  <si>
+    <t>51,5</t>
+  </si>
+  <si>
+    <t>(78.)*</t>
+  </si>
+  <si>
+    <t>251,9</t>
+  </si>
+  <si>
+    <t>Štěpán Hajda(2009)
+Adam Buček (6x) (2009)</t>
+  </si>
+  <si>
+    <t>36,7</t>
+  </si>
+  <si>
+    <t>(21.)*</t>
+  </si>
+  <si>
+    <t>12,9</t>
+  </si>
+  <si>
+    <t>(28.)</t>
+  </si>
+  <si>
+    <t>46,4</t>
+  </si>
+  <si>
+    <t>61,9</t>
+  </si>
+  <si>
+    <t>(120.)*</t>
+  </si>
+  <si>
+    <t>42,5</t>
+  </si>
+  <si>
+    <t>48,1</t>
+  </si>
+  <si>
+    <t>235,6</t>
+  </si>
+  <si>
+    <t>Jan Szewczyk(2011)
+Alexander Kukula (6x) (2011)</t>
+  </si>
+  <si>
+    <t>16,1</t>
+  </si>
+  <si>
+    <t>(27.)</t>
+  </si>
+  <si>
+    <t>(22.)*</t>
+  </si>
+  <si>
+    <t>62,6</t>
+  </si>
+  <si>
+    <t>(119.)*</t>
+  </si>
+  <si>
+    <t>36,3</t>
+  </si>
+  <si>
+    <t>(23.)*</t>
+  </si>
+  <si>
+    <t>44,4</t>
+  </si>
+  <si>
+    <t>57,2</t>
+  </si>
+  <si>
+    <t>(73.)*</t>
+  </si>
+  <si>
+    <t>225,5</t>
+  </si>
+  <si>
+    <t>Samuel Brettschneider(2013)
+Michal Dubnický (1x) (2013)
+Bert Vlček (3x) (2013)
+Ján Dubnický (2x) (2013)</t>
+  </si>
+  <si>
+    <t>32,5</t>
+  </si>
+  <si>
+    <t>9,7</t>
+  </si>
+  <si>
+    <t>(29.)</t>
+  </si>
+  <si>
+    <t>28,6</t>
+  </si>
+  <si>
+    <t>61,1</t>
+  </si>
+  <si>
+    <t>(121.)*</t>
+  </si>
+  <si>
+    <t>40,7</t>
+  </si>
+  <si>
+    <t>53,8</t>
+  </si>
+  <si>
+    <t>(76.)*</t>
+  </si>
+  <si>
+    <t>216,7</t>
+  </si>
+  <si>
+    <t>Lukáš Gelnar(2009)
+Filip Rečičár (2x) (2009)</t>
+  </si>
+  <si>
+    <t>107,5</t>
   </si>
   <si>
     <t>96,8</t>
   </si>
   <si>
-    <t>83,9</t>
-[...151 lines deleted...]
-    <t>(19.)*</t>
+    <t>204,3</t>
+  </si>
+  <si>
+    <t>Denisa Schwanzerová(2010)
+Valentina Rosinai (4x) (2010)</t>
   </si>
   <si>
     <t>58,1</t>
   </si>
   <si>
-    <t>(14.)*</t>
+    <t>39,4</t>
+  </si>
+  <si>
+    <t>51,9</t>
+  </si>
+  <si>
+    <t>199,4</t>
+  </si>
+  <si>
+    <t>Amálie Michalčínová(2013)
+Zoe Kováčová (5x) (2013)</t>
+  </si>
+  <si>
+    <t>38,7</t>
+  </si>
+  <si>
+    <t>39,3</t>
+  </si>
+  <si>
+    <t>(18.)*</t>
+  </si>
+  <si>
+    <t>52,2</t>
+  </si>
+  <si>
+    <t>(133.)*</t>
+  </si>
+  <si>
+    <t>20,6</t>
+  </si>
+  <si>
+    <t>(28.)*</t>
+  </si>
+  <si>
+    <t>187,8</t>
+  </si>
+  <si>
+    <t>Šimon Rohlík(2009)
+Vít Kosina (1x) (2009)
+Štěpán Novotný (1x) (2009)</t>
+  </si>
+  <si>
+    <t>60,7</t>
+  </si>
+  <si>
+    <t>89,4</t>
+  </si>
+  <si>
+    <t>150,1</t>
+  </si>
+  <si>
+    <t>Viktorie Plotěná(2011)
+Livia Sophie Gabriel (1x) (2011)
+Lukáš Viktorin (1x) (2011)</t>
+  </si>
+  <si>
+    <t>59,3</t>
+  </si>
+  <si>
+    <t>120,6</t>
+  </si>
+  <si>
+    <t>Zuzana Lefflerová(2008)
+Ludmila Školoudíková (3x) (2008)</t>
+  </si>
+  <si>
+    <t>32,3</t>
+  </si>
+  <si>
+    <t>21,4</t>
+  </si>
+  <si>
+    <t>108,7</t>
+  </si>
+  <si>
+    <t>Helena Zukowska(2011)
+Rozálie Kryštofová (1x) (2011)
+Kateřina Žáková (1x) (2011)
+Dominika Hofmanová (1x) (2011)</t>
+  </si>
+  <si>
+    <t>51,6</t>
+  </si>
+  <si>
+    <t>45,6</t>
+  </si>
+  <si>
+    <t>7,4</t>
+  </si>
+  <si>
+    <t>104,6</t>
+  </si>
+  <si>
+    <t>Aneta Chlupová(2009)
+Václav Kosina (1x) (2009)
+Žofie Přibáňová (1x) (2009)
+Ema Stuchlíková (1x) (2009)</t>
+  </si>
+  <si>
+    <t>Agata Kristýna Světlíková(2014)
+Josefa Rudovská (5x) (2014)</t>
+  </si>
+  <si>
+    <t>28,3</t>
+  </si>
+  <si>
+    <t>19,4</t>
+  </si>
+  <si>
+    <t>14,3</t>
+  </si>
+  <si>
+    <t>(25.)*</t>
+  </si>
+  <si>
+    <t>11,3</t>
+  </si>
+  <si>
+    <t>(31.)*</t>
+  </si>
+  <si>
+    <t>11,1</t>
+  </si>
+  <si>
+    <t>84,4</t>
+  </si>
+  <si>
+    <t>Anežka Hejduková(2011)
+Johana Vlčková (4x) (2011)</t>
+  </si>
+  <si>
+    <t>24,2</t>
+  </si>
+  <si>
+    <t>(24.)*</t>
+  </si>
+  <si>
+    <t>6,5</t>
+  </si>
+  <si>
+    <t>(30.)*</t>
+  </si>
+  <si>
+    <t>32,1</t>
+  </si>
+  <si>
+    <t>14,8</t>
+  </si>
+  <si>
+    <t>77,6</t>
+  </si>
+  <si>
+    <t>Matěj Martan(2009)
+Aoife Vigh (1x) (2009)</t>
+  </si>
+  <si>
+    <t>74,1</t>
+  </si>
+  <si>
+    <t>Agáta Rečičárová(2013)
+Lukáš Gelnar (1x) (2013)</t>
   </si>
   <si>
     <t>70,4</t>
   </si>
   <si>
-    <t>(63.)*</t>
-[...47 lines deleted...]
-    <t>75,6</t>
+    <t>Vít Kosina(2014)
+Zuzana Satranská (1x) (2014)
+Vojtěch Polívka (2x) (2014)</t>
+  </si>
+  <si>
+    <t>22,6</t>
+  </si>
+  <si>
+    <t>26,9</t>
+  </si>
+  <si>
+    <t>18,5</t>
+  </si>
+  <si>
+    <t>Klára Suchomelová(2014)
+Samuel Brettschneider (1x) (2014)
+Mariana Balzerová (1x) (2014)</t>
+  </si>
+  <si>
+    <t>33,3</t>
+  </si>
+  <si>
+    <t>63,3</t>
+  </si>
+  <si>
+    <t>Tereza Stibůrková(2008)
+Eliška Myslíková (1x) (2008)</t>
+  </si>
+  <si>
+    <t>61,8</t>
+  </si>
+  <si>
+    <t>(69.)*</t>
+  </si>
+  <si>
+    <t>Štěpán Novotný(2014)
+Albert Gregar (1x) (2014)
+Štěpán Juppe (1x) (2014)</t>
   </si>
   <si>
     <t>48,4</t>
   </si>
   <si>
-    <t>162,7</t>
-[...65 lines deleted...]
-    <t>51,4</t>
+    <t>3,7</t>
+  </si>
+  <si>
+    <t>(27.)*</t>
+  </si>
+  <si>
+    <t>52,1</t>
+  </si>
+  <si>
+    <t>Vojtěch Peisker(2009)
+Filip Kortus (1x) (2009)</t>
+  </si>
+  <si>
+    <t>Mariana Balzerová(2010)
+Klára Suchomelová (1x) (2010)</t>
+  </si>
+  <si>
+    <t>Jarmila Mutlová(2009)
+Zoe Kováčová (1x) (2009)</t>
+  </si>
+  <si>
+    <t>46,9</t>
+  </si>
+  <si>
+    <t>(82.)*</t>
+  </si>
+  <si>
+    <t>Dominik Mareš(2011)
+Kryštof Kortus (1x) (2011)</t>
   </si>
   <si>
     <t>35,5</t>
   </si>
   <si>
-    <t>(21.)*</t>
-[...113 lines deleted...]
-    <t>(29.)*</t>
+    <t>Mykhailo Miedviediev(2011)
+Viktor Med (3x) (2011)</t>
+  </si>
+  <si>
+    <t>3,2</t>
+  </si>
+  <si>
+    <t>3,6</t>
+  </si>
+  <si>
+    <t>23,8</t>
+  </si>
+  <si>
+    <t>30,6</t>
+  </si>
+  <si>
+    <t>Petr Filipský(2012)
+Dalibor Vlach (1x) (2012)</t>
+  </si>
+  <si>
+    <t>25,9</t>
+  </si>
+  <si>
+    <t>Kryštof Červinka(2010)
+Jan Funda (1x) (2010)</t>
   </si>
   <si>
     <t>25,8</t>
   </si>
   <si>
-    <t>Agata Kristýna Světlíková
-[...3 lines deleted...]
-    <t>21,1</t>
+    <t>Sofie Pavelková(2010)
+Aleksandra Kuznetsova (1x) (2010)</t>
+  </si>
+  <si>
+    <t>22,2</t>
+  </si>
+  <si>
+    <t>Jakub Nový(2009)
+Miroslav Král (2x) (2009)</t>
+  </si>
+  <si>
+    <t>7,1</t>
+  </si>
+  <si>
+    <t>14,4</t>
+  </si>
+  <si>
+    <t>21,5</t>
+  </si>
+  <si>
+    <t>Justýna Martanová(2012)
+Sofie Červená (1x) (2012)</t>
+  </si>
+  <si>
+    <t>17,9</t>
+  </si>
+  <si>
+    <t>Adriana Opltová(2013)
+Laura Jeřábková (2x) (2013)</t>
+  </si>
+  <si>
+    <t>17,5</t>
+  </si>
+  <si>
+    <t>Vratislav Žák(2009)
+Anežka Hejduková (1x) (2009)</t>
+  </si>
+  <si>
+    <t>8,1</t>
   </si>
   <si>
     <t>(32.)*</t>
-  </si>
-[...93 lines deleted...]
-Karolína Veselá (1x)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
@@ -976,1705 +1270,2182 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/254122" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/251622" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/252156" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/251805" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/254154" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8108" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/16989" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14728" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8145" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11492" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/18799" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/12928" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15153" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11679" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15698" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14320" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15147" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15413" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14324" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14100" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14258" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15720" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/12929" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15155" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15446" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/12885" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11766" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14778" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20300" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11757" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14713" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/16974" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20453" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/10486" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/12884" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20246" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8678" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/16885" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/19089" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7718" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/6589" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/21357" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/9389" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8181" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20563" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11694" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14940" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20446" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/17112" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/17613" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15438" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/267005" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264043" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/262002" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/262123" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264013" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/261805" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/262156" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264145" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/16989" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8145" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11492" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15698" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15153" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/13088" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/18799" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15413" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14100" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/16885" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/12929" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14272" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15155" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/21357" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14309" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/12928" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/19089" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14713" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14258" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/9389" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/12885" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20446" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20453" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20246" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/21907" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8165" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/17165" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/21230" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/18816" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8101" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/17122" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14778" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/10486" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20550" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/21913" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/18948" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/17005" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/17519" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11757" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/21906" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20300" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20562" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15446" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M49"/>
+  <dimension ref="A1:S46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B49" sqref="B49"/>
+      <selection activeCell="B46" sqref="B46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:19">
       <c r="A1"/>
       <c r="C1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="M1" t="s">
+      <c r="M1" s="1" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="O1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="S1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="C2">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E2">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="G2">
         <v>31</v>
       </c>
       <c r="I2">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="K2">
-        <v>104</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:13">
+        <v>135</v>
+      </c>
+      <c r="M2">
+        <v>32</v>
+      </c>
+      <c r="O2">
+        <v>27</v>
+      </c>
+      <c r="Q2">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C3">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E3">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="K3">
-        <v>30</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:13">
+        <v>50</v>
+      </c>
+      <c r="M3">
+        <v>5</v>
+      </c>
+      <c r="O3">
+        <v>0</v>
+      </c>
+      <c r="Q3">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="4" spans="1:19">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C4" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="E4" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F4" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="G4">
         <v>100</v>
       </c>
       <c r="H4" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>16</v>
+      </c>
+      <c r="I4">
+        <v>100</v>
       </c>
       <c r="J4" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="K4" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="L4" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="M4" t="s">
+        <v>20</v>
+      </c>
+      <c r="N4" t="s">
+        <v>21</v>
+      </c>
+      <c r="O4">
+        <v>100</v>
+      </c>
+      <c r="P4" t="s">
         <v>17</v>
       </c>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="Q4" t="s">
+        <v>22</v>
+      </c>
+      <c r="R4" t="s">
+        <v>23</v>
+      </c>
+      <c r="S4">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="5" spans="1:19">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>24</v>
+      </c>
+      <c r="C5" t="s">
+        <v>25</v>
       </c>
       <c r="D5" t="s">
+        <v>26</v>
+      </c>
+      <c r="E5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F5" t="s">
+        <v>28</v>
+      </c>
+      <c r="G5" t="s">
+        <v>29</v>
+      </c>
+      <c r="H5" t="s">
+        <v>30</v>
+      </c>
+      <c r="I5" t="s">
+        <v>31</v>
+      </c>
+      <c r="J5" t="s">
+        <v>32</v>
+      </c>
+      <c r="K5" t="s">
+        <v>33</v>
+      </c>
+      <c r="L5" t="s">
+        <v>34</v>
+      </c>
+      <c r="M5" t="s">
+        <v>35</v>
+      </c>
+      <c r="N5" t="s">
+        <v>36</v>
+      </c>
+      <c r="O5" t="s">
+        <v>37</v>
+      </c>
+      <c r="P5" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>38</v>
+      </c>
+      <c r="R5" t="s">
         <v>13</v>
       </c>
-      <c r="E5" t="s">
-[...27 lines deleted...]
-    <row r="6" spans="1:13">
+      <c r="S5" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="6" spans="1:19">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="C6" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="D6" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="E6" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="F6" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="G6" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="H6" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="I6" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="J6" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>46</v>
+      </c>
+      <c r="K6">
+        <v>147</v>
       </c>
       <c r="L6" t="s">
-        <v>33</v>
-[...5 lines deleted...]
-    <row r="7" spans="1:13">
+        <v>43</v>
+      </c>
+      <c r="M6">
+        <v>105</v>
+      </c>
+      <c r="N6" t="s">
+        <v>16</v>
+      </c>
+      <c r="O6" t="s">
+        <v>47</v>
+      </c>
+      <c r="P6" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>49</v>
+      </c>
+      <c r="R6" t="s">
+        <v>50</v>
+      </c>
+      <c r="S6" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>52</v>
+      </c>
+      <c r="C7">
+        <v>120</v>
       </c>
       <c r="D7" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="E7" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="F7" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="G7" t="s">
-        <v>39</v>
+        <v>55</v>
+      </c>
+      <c r="H7" t="s">
+        <v>56</v>
       </c>
       <c r="I7" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>57</v>
       </c>
       <c r="K7" t="s">
-        <v>41</v>
+        <v>58</v>
       </c>
       <c r="L7" t="s">
-        <v>42</v>
+        <v>59</v>
       </c>
       <c r="M7" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:13">
+        <v>60</v>
+      </c>
+      <c r="N7" t="s">
+        <v>15</v>
+      </c>
+      <c r="O7" t="s">
+        <v>61</v>
+      </c>
+      <c r="P7" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>62</v>
+      </c>
+      <c r="R7" t="s">
+        <v>63</v>
+      </c>
+      <c r="S7" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>44</v>
+        <v>65</v>
       </c>
       <c r="C8" t="s">
-        <v>39</v>
+        <v>66</v>
+      </c>
+      <c r="D8" t="s">
+        <v>67</v>
       </c>
       <c r="E8" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-        <v>40</v>
+        <v>57</v>
+      </c>
+      <c r="G8">
+        <v>71</v>
       </c>
       <c r="H8" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="I8" t="s">
-        <v>29</v>
+        <v>68</v>
       </c>
       <c r="J8" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="K8" t="s">
-        <v>40</v>
+        <v>69</v>
       </c>
       <c r="L8" t="s">
-        <v>47</v>
+        <v>70</v>
       </c>
       <c r="M8" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:13">
+        <v>71</v>
+      </c>
+      <c r="N8" t="s">
+        <v>72</v>
+      </c>
+      <c r="O8" t="s">
+        <v>73</v>
+      </c>
+      <c r="P8" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>74</v>
+      </c>
+      <c r="R8" t="s">
+        <v>75</v>
+      </c>
+      <c r="S8" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>49</v>
+        <v>77</v>
       </c>
       <c r="C9" t="s">
-        <v>50</v>
+        <v>78</v>
       </c>
       <c r="D9" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="E9" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-        <v>71</v>
+        <v>57</v>
+      </c>
+      <c r="G9" t="s">
+        <v>79</v>
       </c>
       <c r="H9" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="I9" t="s">
+        <v>80</v>
+      </c>
+      <c r="J9" t="s">
         <v>54</v>
       </c>
-      <c r="J9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K9" t="s">
-        <v>56</v>
+        <v>81</v>
       </c>
       <c r="L9" t="s">
-        <v>57</v>
+        <v>82</v>
       </c>
       <c r="M9" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:13">
+        <v>83</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+      <c r="O9" t="s">
+        <v>84</v>
+      </c>
+      <c r="P9" t="s">
+        <v>85</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>86</v>
+      </c>
+      <c r="R9" t="s">
+        <v>87</v>
+      </c>
+      <c r="S9" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="C10" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>90</v>
+      </c>
+      <c r="D10" t="s">
+        <v>91</v>
+      </c>
+      <c r="E10" t="s">
+        <v>92</v>
       </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="G10" t="s">
-        <v>29</v>
+        <v>93</v>
       </c>
       <c r="H10" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
       <c r="I10">
+        <v>75</v>
+      </c>
+      <c r="J10" t="s">
+        <v>72</v>
+      </c>
+      <c r="K10" t="s">
+        <v>94</v>
+      </c>
+      <c r="L10" t="s">
+        <v>95</v>
+      </c>
+      <c r="M10" t="s">
+        <v>96</v>
+      </c>
+      <c r="N10" t="s">
+        <v>97</v>
+      </c>
+      <c r="O10">
+        <v>63</v>
+      </c>
+      <c r="P10" t="s">
+        <v>98</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>99</v>
+      </c>
+      <c r="R10" t="s">
         <v>100</v>
       </c>
-      <c r="J10" t="s">
-[...9 lines deleted...]
-    <row r="11" spans="1:13">
+      <c r="S10" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>61</v>
+        <v>102</v>
       </c>
       <c r="C11" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="E11" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>57</v>
       </c>
       <c r="G11" t="s">
-        <v>14</v>
+        <v>103</v>
       </c>
       <c r="H11" t="s">
-        <v>12</v>
+        <v>104</v>
       </c>
       <c r="I11" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="K11">
+        <v>105</v>
+      </c>
+      <c r="J11" t="s">
         <v>106</v>
       </c>
+      <c r="K11" t="s">
+        <v>107</v>
+      </c>
       <c r="L11" t="s">
-        <v>63</v>
-[...5 lines deleted...]
-    <row r="12" spans="1:13">
+        <v>108</v>
+      </c>
+      <c r="M11" t="s">
+        <v>109</v>
+      </c>
+      <c r="N11" t="s">
+        <v>110</v>
+      </c>
+      <c r="O11" t="s">
+        <v>111</v>
+      </c>
+      <c r="P11" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>112</v>
+      </c>
+      <c r="R11" t="s">
+        <v>113</v>
+      </c>
+      <c r="S11" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>64</v>
+        <v>115</v>
       </c>
       <c r="C12" t="s">
-        <v>39</v>
+        <v>116</v>
+      </c>
+      <c r="D12" t="s">
+        <v>34</v>
       </c>
       <c r="E12" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="G12" t="s">
-        <v>41</v>
+        <v>117</v>
       </c>
       <c r="H12" t="s">
-        <v>20</v>
+        <v>110</v>
       </c>
       <c r="I12" t="s">
-        <v>66</v>
+        <v>118</v>
       </c>
       <c r="J12" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="K12" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-    <row r="13" spans="1:13">
+        <v>57</v>
+      </c>
+      <c r="M12" t="s">
+        <v>119</v>
+      </c>
+      <c r="N12" t="s">
+        <v>63</v>
+      </c>
+      <c r="O12" t="s">
+        <v>120</v>
+      </c>
+      <c r="P12" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q12" t="s">
+        <v>57</v>
+      </c>
+      <c r="S12" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>68</v>
+        <v>122</v>
       </c>
       <c r="C13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>57</v>
+      </c>
+      <c r="E13" t="s">
+        <v>123</v>
       </c>
       <c r="F13" t="s">
-        <v>10</v>
+        <v>75</v>
       </c>
       <c r="G13" t="s">
-        <v>69</v>
+        <v>124</v>
       </c>
       <c r="H13" t="s">
-        <v>28</v>
+        <v>63</v>
       </c>
       <c r="I13" t="s">
-        <v>39</v>
+        <v>125</v>
+      </c>
+      <c r="J13" t="s">
+        <v>34</v>
       </c>
       <c r="K13" t="s">
-        <v>70</v>
+        <v>126</v>
       </c>
       <c r="L13" t="s">
-        <v>71</v>
+        <v>127</v>
       </c>
       <c r="M13" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:13">
+        <v>128</v>
+      </c>
+      <c r="N13" t="s">
+        <v>129</v>
+      </c>
+      <c r="O13" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>57</v>
+      </c>
+      <c r="S13" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>73</v>
+        <v>131</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
+        <v>132</v>
+      </c>
+      <c r="D14" t="s">
+        <v>110</v>
       </c>
       <c r="E14" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="G14" t="s">
-        <v>66</v>
+        <v>133</v>
       </c>
       <c r="H14" t="s">
-        <v>67</v>
+        <v>43</v>
       </c>
       <c r="I14" t="s">
-        <v>39</v>
+        <v>134</v>
+      </c>
+      <c r="J14" t="s">
+        <v>23</v>
       </c>
       <c r="K14" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-    <row r="15" spans="1:13">
+        <v>57</v>
+      </c>
+      <c r="M14" t="s">
+        <v>57</v>
+      </c>
+      <c r="O14" t="s">
+        <v>135</v>
+      </c>
+      <c r="P14" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>57</v>
+      </c>
+      <c r="S14">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>75</v>
+        <v>136</v>
       </c>
       <c r="C15" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>57</v>
       </c>
       <c r="E15" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="G15" t="s">
-        <v>39</v>
+        <v>137</v>
+      </c>
+      <c r="H15" t="s">
+        <v>138</v>
       </c>
       <c r="I15" t="s">
-        <v>78</v>
+        <v>139</v>
       </c>
       <c r="J15" t="s">
-        <v>79</v>
+        <v>129</v>
       </c>
       <c r="K15" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>57</v>
       </c>
       <c r="M15" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:13">
+        <v>140</v>
+      </c>
+      <c r="N15" t="s">
+        <v>138</v>
+      </c>
+      <c r="O15" t="s">
+        <v>141</v>
+      </c>
+      <c r="P15" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>143</v>
+      </c>
+      <c r="R15" t="s">
+        <v>144</v>
+      </c>
+      <c r="S15" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>83</v>
+        <v>146</v>
       </c>
       <c r="C16" t="s">
-        <v>39</v>
+        <v>147</v>
+      </c>
+      <c r="D16" t="s">
+        <v>148</v>
       </c>
       <c r="E16" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>57</v>
       </c>
       <c r="G16" t="s">
-        <v>86</v>
+        <v>149</v>
       </c>
       <c r="H16" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>150</v>
+      </c>
+      <c r="I16" t="s">
+        <v>151</v>
       </c>
       <c r="J16" t="s">
-        <v>46</v>
+        <v>75</v>
       </c>
       <c r="K16" t="s">
-        <v>39</v>
+        <v>152</v>
+      </c>
+      <c r="L16" t="s">
+        <v>153</v>
       </c>
       <c r="M16" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:13">
+        <v>154</v>
+      </c>
+      <c r="N16" t="s">
+        <v>148</v>
+      </c>
+      <c r="O16" t="s">
+        <v>155</v>
+      </c>
+      <c r="P16" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q16" t="s">
+        <v>57</v>
+      </c>
+      <c r="S16" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19">
       <c r="A17">
         <v>14</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>88</v>
+        <v>157</v>
       </c>
       <c r="C17" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="E17" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>57</v>
       </c>
       <c r="G17" t="s">
-        <v>91</v>
+        <v>158</v>
       </c>
       <c r="H17" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>159</v>
+      </c>
+      <c r="I17">
+        <v>25</v>
       </c>
       <c r="J17" t="s">
-        <v>93</v>
+        <v>160</v>
       </c>
       <c r="K17" t="s">
-        <v>39</v>
+        <v>161</v>
+      </c>
+      <c r="L17" t="s">
+        <v>162</v>
       </c>
       <c r="M17" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:13">
+        <v>163</v>
+      </c>
+      <c r="N17" t="s">
+        <v>164</v>
+      </c>
+      <c r="O17" t="s">
+        <v>165</v>
+      </c>
+      <c r="P17" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q17" t="s">
+        <v>166</v>
+      </c>
+      <c r="R17" t="s">
+        <v>167</v>
+      </c>
+      <c r="S17" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19">
       <c r="A18">
         <v>15</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>95</v>
+        <v>169</v>
       </c>
       <c r="C18" t="s">
-        <v>39</v>
+        <v>170</v>
+      </c>
+      <c r="D18" t="s">
+        <v>160</v>
       </c>
       <c r="E18" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>57</v>
       </c>
       <c r="G18" t="s">
-        <v>92</v>
+        <v>171</v>
       </c>
       <c r="H18" t="s">
-        <v>93</v>
+        <v>172</v>
       </c>
       <c r="I18" t="s">
-        <v>97</v>
+        <v>173</v>
       </c>
       <c r="J18" t="s">
-        <v>53</v>
+        <v>148</v>
       </c>
       <c r="K18" t="s">
-        <v>39</v>
+        <v>174</v>
+      </c>
+      <c r="L18" t="s">
+        <v>175</v>
       </c>
       <c r="M18" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:13">
+        <v>57</v>
+      </c>
+      <c r="O18" t="s">
+        <v>176</v>
+      </c>
+      <c r="P18" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q18" t="s">
+        <v>177</v>
+      </c>
+      <c r="R18" t="s">
+        <v>178</v>
+      </c>
+      <c r="S18" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19">
       <c r="A19">
         <v>16</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>99</v>
+        <v>180</v>
       </c>
       <c r="C19" t="s">
-        <v>39</v>
+        <v>181</v>
+      </c>
+      <c r="D19" t="s">
+        <v>28</v>
       </c>
       <c r="E19" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>57</v>
       </c>
       <c r="G19" t="s">
-        <v>39</v>
+        <v>182</v>
+      </c>
+      <c r="H19" t="s">
+        <v>15</v>
       </c>
       <c r="I19" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>57</v>
       </c>
       <c r="K19" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="M19" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:13">
+        <v>57</v>
+      </c>
+      <c r="O19" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q19" t="s">
+        <v>57</v>
+      </c>
+      <c r="S19" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>103</v>
+        <v>184</v>
       </c>
       <c r="C20" t="s">
+        <v>57</v>
+      </c>
+      <c r="E20" t="s">
+        <v>57</v>
+      </c>
+      <c r="G20" t="s">
+        <v>185</v>
+      </c>
+      <c r="H20" t="s">
+        <v>97</v>
+      </c>
+      <c r="I20">
+        <v>50</v>
+      </c>
+      <c r="J20" t="s">
         <v>104</v>
       </c>
-      <c r="D20" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K20" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="M20" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:13">
+        <v>186</v>
+      </c>
+      <c r="N20" t="s">
+        <v>160</v>
+      </c>
+      <c r="O20" t="s">
+        <v>187</v>
+      </c>
+      <c r="P20" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>57</v>
+      </c>
+      <c r="S20" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>109</v>
+        <v>189</v>
       </c>
       <c r="C21" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="E21" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="G21" t="s">
-        <v>110</v>
+        <v>190</v>
       </c>
       <c r="H21" t="s">
-        <v>111</v>
+        <v>142</v>
       </c>
       <c r="I21" t="s">
-        <v>69</v>
+        <v>191</v>
       </c>
       <c r="J21" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="K21" t="s">
-        <v>39</v>
+        <v>193</v>
+      </c>
+      <c r="L21" t="s">
+        <v>194</v>
       </c>
       <c r="M21" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:13">
+        <v>195</v>
+      </c>
+      <c r="N21" t="s">
+        <v>196</v>
+      </c>
+      <c r="O21">
+        <v>37</v>
+      </c>
+      <c r="P21" t="s">
+        <v>192</v>
+      </c>
+      <c r="Q21" t="s">
+        <v>57</v>
+      </c>
+      <c r="S21" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19">
       <c r="A22">
         <v>19</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>113</v>
+        <v>198</v>
       </c>
       <c r="C22" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="E22" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="G22" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="I22" t="s">
-        <v>115</v>
+        <v>199</v>
       </c>
       <c r="J22" t="s">
-        <v>77</v>
+        <v>138</v>
       </c>
       <c r="K22" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="M22" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:13">
+        <v>200</v>
+      </c>
+      <c r="N22" t="s">
+        <v>54</v>
+      </c>
+      <c r="O22" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q22" t="s">
+        <v>57</v>
+      </c>
+      <c r="S22" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>117</v>
+        <v>202</v>
       </c>
       <c r="C23" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="E23" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>57</v>
       </c>
       <c r="G23" t="s">
-        <v>119</v>
-[...8 lines deleted...]
-        <v>121</v>
+        <v>57</v>
+      </c>
+      <c r="I23" t="s">
+        <v>57</v>
       </c>
       <c r="K23" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="M23" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:13">
+        <v>124</v>
+      </c>
+      <c r="N23" t="s">
+        <v>104</v>
+      </c>
+      <c r="O23" t="s">
+        <v>203</v>
+      </c>
+      <c r="P23" t="s">
+        <v>138</v>
+      </c>
+      <c r="Q23" t="s">
+        <v>57</v>
+      </c>
+      <c r="S23" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>123</v>
+        <v>205</v>
       </c>
       <c r="C24" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="E24" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>57</v>
       </c>
       <c r="G24" t="s">
-        <v>39</v>
+        <v>206</v>
+      </c>
+      <c r="H24" t="s">
+        <v>160</v>
       </c>
       <c r="I24" t="s">
-        <v>110</v>
+        <v>207</v>
       </c>
       <c r="J24" t="s">
-        <v>111</v>
+        <v>164</v>
       </c>
       <c r="K24" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-    <row r="25" spans="1:13">
+        <v>57</v>
+      </c>
+      <c r="M24">
+        <v>55</v>
+      </c>
+      <c r="N24" t="s">
+        <v>19</v>
+      </c>
+      <c r="O24" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q24" t="s">
+        <v>57</v>
+      </c>
+      <c r="S24" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>126</v>
+        <v>209</v>
       </c>
       <c r="C25" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-        <v>127</v>
+        <v>57</v>
+      </c>
+      <c r="E25" t="s">
+        <v>57</v>
       </c>
       <c r="G25" t="s">
-        <v>128</v>
+        <v>210</v>
       </c>
       <c r="H25" t="s">
-        <v>105</v>
+        <v>75</v>
       </c>
       <c r="I25" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>57</v>
       </c>
       <c r="K25" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="M25" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:13">
+        <v>211</v>
+      </c>
+      <c r="N25" t="s">
+        <v>142</v>
+      </c>
+      <c r="O25" t="s">
+        <v>212</v>
+      </c>
+      <c r="P25" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q25" t="s">
+        <v>57</v>
+      </c>
+      <c r="S25" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19">
       <c r="A26">
         <v>23</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>131</v>
+        <v>214</v>
       </c>
       <c r="C26" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="E26" t="s">
-        <v>132</v>
-[...8 lines deleted...]
-        <v>119</v>
+        <v>57</v>
+      </c>
+      <c r="G26">
+        <v>29</v>
+      </c>
+      <c r="H26" t="s">
+        <v>164</v>
+      </c>
+      <c r="I26">
+        <v>0</v>
       </c>
       <c r="J26" t="s">
-        <v>120</v>
+        <v>87</v>
       </c>
       <c r="K26" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-    <row r="27" spans="1:13">
+        <v>57</v>
+      </c>
+      <c r="M26" t="s">
+        <v>185</v>
+      </c>
+      <c r="N26" t="s">
+        <v>75</v>
+      </c>
+      <c r="O26" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q26" t="s">
+        <v>57</v>
+      </c>
+      <c r="S26" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19">
       <c r="A27">
         <v>24</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>133</v>
+        <v>215</v>
       </c>
       <c r="C27" t="s">
-        <v>39</v>
+        <v>216</v>
+      </c>
+      <c r="D27" t="s">
+        <v>164</v>
       </c>
       <c r="E27" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>57</v>
       </c>
       <c r="G27" t="s">
-        <v>39</v>
+        <v>217</v>
+      </c>
+      <c r="H27" t="s">
+        <v>70</v>
       </c>
       <c r="I27" t="s">
-        <v>128</v>
+        <v>218</v>
       </c>
       <c r="J27" t="s">
-        <v>105</v>
+        <v>219</v>
       </c>
       <c r="K27" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="M27" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:13">
+        <v>220</v>
+      </c>
+      <c r="N27" t="s">
+        <v>221</v>
+      </c>
+      <c r="O27" t="s">
+        <v>222</v>
+      </c>
+      <c r="P27" t="s">
+        <v>219</v>
+      </c>
+      <c r="Q27" t="s">
+        <v>57</v>
+      </c>
+      <c r="S27" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19">
       <c r="A28">
         <v>25</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>135</v>
+        <v>224</v>
       </c>
       <c r="C28" t="s">
-        <v>39</v>
+        <v>225</v>
+      </c>
+      <c r="D28" t="s">
+        <v>226</v>
       </c>
       <c r="E28" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>137</v>
+        <v>57</v>
       </c>
       <c r="G28" t="s">
-        <v>138</v>
+        <v>227</v>
       </c>
       <c r="H28" t="s">
-        <v>139</v>
+        <v>228</v>
       </c>
       <c r="I28" t="s">
-        <v>140</v>
+        <v>229</v>
       </c>
       <c r="J28" t="s">
-        <v>90</v>
+        <v>142</v>
       </c>
       <c r="K28" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="M28" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:13">
+        <v>57</v>
+      </c>
+      <c r="O28" t="s">
+        <v>230</v>
+      </c>
+      <c r="P28" t="s">
+        <v>226</v>
+      </c>
+      <c r="Q28" t="s">
+        <v>57</v>
+      </c>
+      <c r="S28" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>142</v>
+        <v>232</v>
       </c>
       <c r="C29" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="E29" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>57</v>
       </c>
       <c r="G29" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>57</v>
       </c>
       <c r="I29" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-        <v>139</v>
+        <v>57</v>
       </c>
       <c r="K29" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="M29" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:13">
+        <v>57</v>
+      </c>
+      <c r="O29" t="s">
+        <v>233</v>
+      </c>
+      <c r="P29" t="s">
+        <v>72</v>
+      </c>
+      <c r="Q29" t="s">
+        <v>57</v>
+      </c>
+      <c r="S29" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>147</v>
+        <v>234</v>
       </c>
       <c r="C30" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="E30" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="G30" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>57</v>
       </c>
       <c r="I30" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="K30" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="M30" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:13">
+        <v>57</v>
+      </c>
+      <c r="O30" t="s">
+        <v>235</v>
+      </c>
+      <c r="P30" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q30" t="s">
+        <v>57</v>
+      </c>
+      <c r="S30" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="31" spans="1:19">
       <c r="A31">
         <v>28</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>148</v>
+        <v>236</v>
       </c>
       <c r="C31" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="E31" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-        <v>139</v>
+        <v>57</v>
       </c>
       <c r="G31" t="s">
-        <v>39</v>
+        <v>237</v>
+      </c>
+      <c r="H31" t="s">
+        <v>219</v>
       </c>
       <c r="I31" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>57</v>
       </c>
       <c r="K31" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="M31" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:13">
+        <v>238</v>
+      </c>
+      <c r="N31" t="s">
+        <v>70</v>
+      </c>
+      <c r="O31" t="s">
+        <v>239</v>
+      </c>
+      <c r="P31" t="s">
+        <v>164</v>
+      </c>
+      <c r="Q31" t="s">
+        <v>57</v>
+      </c>
+      <c r="S31">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="32" spans="1:19">
       <c r="A32">
         <v>29</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>151</v>
+        <v>240</v>
       </c>
       <c r="C32" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="E32" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="G32" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>57</v>
       </c>
       <c r="I32" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="K32" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-    <row r="33" spans="1:13">
+        <v>57</v>
+      </c>
+      <c r="M32">
+        <v>30</v>
+      </c>
+      <c r="N32" t="s">
+        <v>219</v>
+      </c>
+      <c r="O32" t="s">
+        <v>241</v>
+      </c>
+      <c r="P32" t="s">
+        <v>129</v>
+      </c>
+      <c r="Q32" t="s">
+        <v>57</v>
+      </c>
+      <c r="S32" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="33" spans="1:19">
       <c r="A33">
         <v>30</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>152</v>
+        <v>243</v>
       </c>
       <c r="C33" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="E33" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>154</v>
+        <v>57</v>
       </c>
       <c r="G33" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="I33" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>57</v>
       </c>
       <c r="K33" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-    <row r="34" spans="1:13">
+        <v>57</v>
+      </c>
+      <c r="M33" t="s">
+        <v>57</v>
+      </c>
+      <c r="O33" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q33" t="s">
+        <v>244</v>
+      </c>
+      <c r="R33" t="s">
+        <v>245</v>
+      </c>
+      <c r="S33" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="34" spans="1:19">
       <c r="A34">
         <v>31</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>156</v>
+        <v>246</v>
       </c>
       <c r="C34" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="E34" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>57</v>
       </c>
       <c r="G34" t="s">
-        <v>159</v>
+        <v>247</v>
       </c>
       <c r="H34" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="I34" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>57</v>
       </c>
       <c r="K34" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="M34" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:13">
+        <v>57</v>
+      </c>
+      <c r="O34" t="s">
+        <v>248</v>
+      </c>
+      <c r="P34" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q34" t="s">
+        <v>57</v>
+      </c>
+      <c r="S34" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="35" spans="1:19">
       <c r="A35">
         <v>32</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>163</v>
+        <v>251</v>
       </c>
       <c r="C35" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="E35" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="G35" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="I35" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="K35" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="M35" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:13">
+        <v>187</v>
+      </c>
+      <c r="N35" t="s">
+        <v>192</v>
+      </c>
+      <c r="O35" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q35" t="s">
+        <v>57</v>
+      </c>
+      <c r="S35" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="36" spans="1:19">
       <c r="A36">
         <v>33</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>164</v>
+        <v>252</v>
       </c>
       <c r="C36" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="E36" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>57</v>
       </c>
       <c r="G36" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>137</v>
+        <v>57</v>
       </c>
       <c r="I36" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="K36" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="M36" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:13">
+        <v>57</v>
+      </c>
+      <c r="O36" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q36" t="s">
+        <v>66</v>
+      </c>
+      <c r="R36" t="s">
+        <v>95</v>
+      </c>
+      <c r="S36" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="37" spans="1:19">
       <c r="A37">
         <v>34</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>168</v>
+        <v>253</v>
       </c>
       <c r="C37" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="E37" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="G37" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>57</v>
       </c>
       <c r="I37" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="K37" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="M37" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:13">
+        <v>57</v>
+      </c>
+      <c r="O37" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q37" t="s">
+        <v>254</v>
+      </c>
+      <c r="R37" t="s">
+        <v>255</v>
+      </c>
+      <c r="S37" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="38" spans="1:19">
       <c r="A38">
         <v>35</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>169</v>
+        <v>256</v>
       </c>
       <c r="C38" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="E38" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="G38" t="s">
-        <v>115</v>
+        <v>257</v>
       </c>
       <c r="H38" t="s">
-        <v>77</v>
+        <v>148</v>
       </c>
       <c r="I38" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="K38" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="M38" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:13">
+        <v>57</v>
+      </c>
+      <c r="O38" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q38" t="s">
+        <v>57</v>
+      </c>
+      <c r="S38" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="39" spans="1:19">
       <c r="A39">
         <v>36</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>170</v>
+        <v>258</v>
       </c>
       <c r="C39" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="E39" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>57</v>
       </c>
       <c r="G39" t="s">
-        <v>39</v>
+        <v>259</v>
+      </c>
+      <c r="H39" t="s">
+        <v>221</v>
       </c>
       <c r="I39" t="s">
-        <v>39</v>
+        <v>260</v>
+      </c>
+      <c r="J39" t="s">
+        <v>196</v>
       </c>
       <c r="K39" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="M39" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:13">
+        <v>261</v>
+      </c>
+      <c r="N39" t="s">
+        <v>249</v>
+      </c>
+      <c r="O39" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q39" t="s">
+        <v>57</v>
+      </c>
+      <c r="S39" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="40" spans="1:19">
       <c r="A40">
         <v>37</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>172</v>
+        <v>263</v>
       </c>
       <c r="C40" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="E40" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-        <v>121</v>
+        <v>57</v>
+      </c>
+      <c r="G40" t="s">
+        <v>57</v>
       </c>
       <c r="I40" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="K40" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-    <row r="41" spans="1:13">
+        <v>57</v>
+      </c>
+      <c r="M40" t="s">
+        <v>57</v>
+      </c>
+      <c r="O40" t="s">
+        <v>264</v>
+      </c>
+      <c r="P40" t="s">
+        <v>148</v>
+      </c>
+      <c r="Q40" t="s">
+        <v>57</v>
+      </c>
+      <c r="S40" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="41" spans="1:19">
       <c r="A41">
         <v>38</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>173</v>
+        <v>265</v>
       </c>
       <c r="C41" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="E41" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="G41" t="s">
-        <v>155</v>
+        <v>266</v>
       </c>
       <c r="H41" t="s">
-        <v>85</v>
+        <v>226</v>
       </c>
       <c r="I41" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="K41" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="M41" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:13">
+        <v>57</v>
+      </c>
+      <c r="O41" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q41" t="s">
+        <v>57</v>
+      </c>
+      <c r="S41" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="42" spans="1:19">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>174</v>
+        <v>267</v>
       </c>
       <c r="C42" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="E42" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="G42" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="I42" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="K42" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="M42" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:13">
+        <v>57</v>
+      </c>
+      <c r="O42" t="s">
+        <v>268</v>
+      </c>
+      <c r="P42" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q42" t="s">
+        <v>57</v>
+      </c>
+      <c r="S42" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="43" spans="1:19">
       <c r="A43">
         <v>40</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>175</v>
+        <v>269</v>
       </c>
       <c r="C43" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-        <v>176</v>
+        <v>57</v>
+      </c>
+      <c r="E43" t="s">
+        <v>57</v>
       </c>
       <c r="G43" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="I43" t="s">
-        <v>39</v>
+        <v>270</v>
+      </c>
+      <c r="J43" t="s">
+        <v>249</v>
       </c>
       <c r="K43" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-    <row r="44" spans="1:13">
+        <v>57</v>
+      </c>
+      <c r="M43" t="s">
+        <v>271</v>
+      </c>
+      <c r="N43" t="s">
+        <v>228</v>
+      </c>
+      <c r="O43" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q43" t="s">
+        <v>57</v>
+      </c>
+      <c r="S43" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="44" spans="1:19">
       <c r="A44">
         <v>41</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>177</v>
+        <v>273</v>
       </c>
       <c r="C44" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-        <v>127</v>
+        <v>57</v>
+      </c>
+      <c r="E44" t="s">
+        <v>57</v>
       </c>
       <c r="G44" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="I44" t="s">
-        <v>39</v>
+        <v>274</v>
+      </c>
+      <c r="J44" t="s">
+        <v>226</v>
       </c>
       <c r="K44" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-    <row r="45" spans="1:13">
+        <v>57</v>
+      </c>
+      <c r="M44" t="s">
+        <v>57</v>
+      </c>
+      <c r="O44" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q44" t="s">
+        <v>57</v>
+      </c>
+      <c r="S44" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="45" spans="1:19">
       <c r="A45">
         <v>42</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>178</v>
+        <v>275</v>
       </c>
       <c r="C45" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="E45" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="G45" t="s">
-        <v>179</v>
-[...5 lines deleted...]
-        <v>179</v>
+        <v>57</v>
+      </c>
+      <c r="I45">
+        <v>0</v>
       </c>
       <c r="J45" t="s">
-        <v>144</v>
+        <v>87</v>
       </c>
       <c r="K45" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-    <row r="46" spans="1:13">
+        <v>57</v>
+      </c>
+      <c r="M45" t="s">
+        <v>276</v>
+      </c>
+      <c r="N45" t="s">
+        <v>87</v>
+      </c>
+      <c r="O45" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q45" t="s">
+        <v>57</v>
+      </c>
+      <c r="S45" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="46" spans="1:19">
       <c r="A46">
         <v>43</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>180</v>
+        <v>277</v>
       </c>
       <c r="C46" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="E46" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="G46" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>57</v>
       </c>
       <c r="I46" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="K46" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="M46" t="s">
-        <v>160</v>
-[...86 lines deleted...]
-        <v>166</v>
+        <v>278</v>
+      </c>
+      <c r="N46" t="s">
+        <v>279</v>
+      </c>
+      <c r="O46" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q46" t="s">
+        <v>57</v>
+      </c>
+      <c r="S46" t="s">
+        <v>278</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E1" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G1" r:id="rId_hyperlink_3"/>
     <hyperlink ref="I1" r:id="rId_hyperlink_4"/>
     <hyperlink ref="K1" r:id="rId_hyperlink_5"/>
-    <hyperlink ref="B4" r:id="rId_hyperlink_6"/>
-[...44 lines deleted...]
-    <hyperlink ref="B49" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="M1" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="O1" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="Q1" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="B4" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="B5" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="B6" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="B7" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="B8" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="B9" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="B10" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="B11" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="B12" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="B13" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="B14" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="B15" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="B16" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="B17" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="B18" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="B19" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="B20" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="B21" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="B22" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="B23" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="B24" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="B25" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="B26" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="B27" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="B28" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="B29" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="B30" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="B31" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="B32" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="B33" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="B34" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="B35" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="B36" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="B37" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="B38" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="B39" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="B40" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="B41" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="B42" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="B43" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="B44" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="B45" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="B46" r:id="rId_hyperlink_51"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>