--- v0 (2026-06-08)
+++ v1 (2026-07-28)
@@ -12,59 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
-[...7 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
   <si>
     <t>2025 29er World Championship-2025-08-01
 254116 - 29er</t>
   </si>
   <si>
     <t>CJN - Mistrovství České republiky mládeže-2025-08-26
 251622 - 29er</t>
   </si>
   <si>
     <t>29er EuroCup and Hungarian Championship-2025-09-18
 254145 - 29er</t>
   </si>
   <si>
     <t>29er Eurocup Final 2025-2025-10-25
 254203 - 29er</t>
   </si>
   <si>
     <t>World Sailing Youth Championship-2025-12-15
 254225 - 29er</t>
   </si>
   <si>
     <t>Comunitat Valenciana Olympic Week 29er Eurocup-2026-02-12
 264007 - 29er</t>
   </si>
   <si>
@@ -72,448 +64,382 @@
 264024 - 29er</t>
   </si>
   <si>
     <t>High Performance Grand Prix 2026-2026-04-09
 264032 - 29er</t>
   </si>
   <si>
     <t>29er Eurocup Series 5-2026-05-01
 264039 - 29er</t>
   </si>
   <si>
     <t>29er Lipnotest-2026-05-08
 261303 - 29er</t>
   </si>
   <si>
     <t>Součet 5 nejlepších</t>
   </si>
   <si>
     <t>Počet lodí</t>
   </si>
   <si>
     <t>Koeficient</t>
   </si>
   <si>
     <t>Karolína Lojková
-Petr Pelnář (6x)
+Petr Pelnář (4x)
 Kristian Bezušek (5x)</t>
   </si>
   <si>
-    <t>75,9</t>
-[...10 lines deleted...]
-  <si>
     <t>97,5</t>
   </si>
   <si>
-    <t>(107.)</t>
+    <t>(107.)*</t>
   </si>
   <si>
     <t>(1.)*</t>
   </si>
   <si>
     <t>85,8</t>
   </si>
   <si>
     <t>(6.)</t>
   </si>
   <si>
     <t>90,4</t>
   </si>
   <si>
     <t>(35.)</t>
   </si>
   <si>
     <t>103,3</t>
   </si>
   <si>
     <t>(15.)*</t>
   </si>
   <si>
     <t>103,5</t>
   </si>
   <si>
     <t>(7.)</t>
   </si>
   <si>
     <t>90,7</t>
   </si>
   <si>
     <t>(3.)</t>
   </si>
   <si>
     <t>(9.)*</t>
   </si>
   <si>
     <t>95,8</t>
   </si>
   <si>
     <t>(2.)</t>
   </si>
   <si>
-    <t>514,9</t>
+    <t>508,3</t>
+  </si>
+  <si>
+    <t>Ondřej Šercl
+Matyáš Roček (6x)</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>87,4</t>
+  </si>
+  <si>
+    <t>(4.)*</t>
+  </si>
+  <si>
+    <t>58,8</t>
+  </si>
+  <si>
+    <t>(13.)*</t>
+  </si>
+  <si>
+    <t>39,6</t>
+  </si>
+  <si>
+    <t>(105.)</t>
+  </si>
+  <si>
+    <t>59,3</t>
+  </si>
+  <si>
+    <t>(22.)*</t>
+  </si>
+  <si>
+    <t>69,3</t>
+  </si>
+  <si>
+    <t>(6.)*</t>
+  </si>
+  <si>
+    <t>91,7</t>
+  </si>
+  <si>
+    <t>(3.)*</t>
+  </si>
+  <si>
+    <t>366,5</t>
   </si>
   <si>
     <t>Lara Němcová
-Kristian Bezušek (5x)
+Kristian Bezušek (3x)
 Klára Beránková (2x)</t>
   </si>
   <si>
+    <t>81,5</t>
+  </si>
+  <si>
+    <t>(5.)*</t>
+  </si>
+  <si>
+    <t>70,4</t>
+  </si>
+  <si>
+    <t>(10.)*</t>
+  </si>
+  <si>
+    <t>81,7</t>
+  </si>
+  <si>
+    <t>(47.)*</t>
+  </si>
+  <si>
+    <t>(8.)*</t>
+  </si>
+  <si>
     <t>41,7</t>
   </si>
   <si>
-    <t>(51.)</t>
-[...84 lines deleted...]
-    <t>366,5</t>
+    <t>330,3</t>
   </si>
   <si>
     <t>Zuzana Cintlová
-Ema Drahorádová (7x)</t>
-[...8 lines deleted...]
-    <t>(119.)*</t>
+Ema Drahorádová (5x)</t>
   </si>
   <si>
     <t>65,8</t>
   </si>
   <si>
     <t>(171.)*</t>
   </si>
   <si>
     <t>69,7</t>
   </si>
   <si>
     <t>(7.)*</t>
   </si>
   <si>
     <t>66,5</t>
   </si>
   <si>
     <t>(11.)*</t>
   </si>
   <si>
     <t>65,7</t>
   </si>
   <si>
     <t>(69.)*</t>
   </si>
   <si>
     <t>30,6</t>
   </si>
   <si>
-    <t>(104.)</t>
-[...52 lines deleted...]
-    <t>(78.)*</t>
+    <t>(104.)*</t>
+  </si>
+  <si>
+    <t>298,3</t>
   </si>
   <si>
     <t>David Křížek
 Matěj Martan (3x)
 Ema Drahorádová (1x)</t>
   </si>
   <si>
     <t>63,8</t>
   </si>
   <si>
     <t>24,2</t>
   </si>
   <si>
     <t>32,4</t>
   </si>
   <si>
+    <t>(115.)*</t>
+  </si>
+  <si>
     <t>79,2</t>
   </si>
   <si>
     <t>199,6</t>
   </si>
   <si>
+    <t>Adam Winkler
+Anna Košťálová (2x)
+Sofia Václavková (1x)</t>
+  </si>
+  <si>
+    <t>84,7</t>
+  </si>
+  <si>
+    <t>(133.)*</t>
+  </si>
+  <si>
+    <t>93,2</t>
+  </si>
+  <si>
+    <t>8,3</t>
+  </si>
+  <si>
+    <t>(23.)*</t>
+  </si>
+  <si>
+    <t>186,2</t>
+  </si>
+  <si>
+    <t>Vojtěch Cibulka</t>
+  </si>
+  <si>
+    <t>74,2</t>
+  </si>
+  <si>
+    <t>59,2</t>
+  </si>
+  <si>
+    <t>(78.)*</t>
+  </si>
+  <si>
+    <t>133,4</t>
+  </si>
+  <si>
+    <t>Klára Beránková
+Berta Rathousová (1x)
+Dorota Drončovská (1x)</t>
+  </si>
+  <si>
+    <t>75,6</t>
+  </si>
+  <si>
+    <t>(14.)*</t>
+  </si>
+  <si>
+    <t>130,6</t>
+  </si>
+  <si>
     <t>Eliška Stibůrková
-Dominik Szmaragowski (4x)</t>
-[...5 lines deleted...]
-    <t>(215.)*</t>
+Dominik Szmaragowski (3x)</t>
   </si>
   <si>
     <t>52,1</t>
   </si>
   <si>
     <t>47,3</t>
   </si>
   <si>
     <t>(16.)*</t>
   </si>
   <si>
     <t>29,5</t>
   </si>
   <si>
-    <t>183,6</t>
-[...58 lines deleted...]
-    <t>19,3</t>
+    <t>(119.)*</t>
+  </si>
+  <si>
+    <t>128,9</t>
   </si>
   <si>
     <t>Kateřina Tomolová
 Šimon Michalčín (2x)</t>
   </si>
   <si>
     <t>47,9</t>
   </si>
   <si>
     <t>45,8</t>
   </si>
   <si>
     <t>93,7</t>
   </si>
   <si>
+    <t>Monika Křenková
+Kristýna Křenková (2x)</t>
+  </si>
+  <si>
+    <t>40,3</t>
+  </si>
+  <si>
+    <t>(12.)*</t>
+  </si>
+  <si>
+    <t>51,2</t>
+  </si>
+  <si>
+    <t>91,5</t>
+  </si>
+  <si>
     <t>Markéta Ptáčková
 Annie Svobodová (2x)</t>
   </si>
   <si>
     <t>40,7</t>
   </si>
   <si>
     <t>Kristian Bezušek
 Lara Němcová (1x)</t>
   </si>
   <si>
     <t>75,2</t>
   </si>
   <si>
     <t>(152.)*</t>
   </si>
   <si>
     <t>Nela Viščorová
 Anna Košťálová (1x)</t>
   </si>
   <si>
     <t>70,8</t>
+  </si>
+  <si>
+    <t>Michal Sazama
+Eliška Sazamová (1x)
+Ema Drahorádová (1x)</t>
+  </si>
+  <si>
+    <t>46,2</t>
+  </si>
+  <si>
+    <t>19,3</t>
+  </si>
+  <si>
+    <t>65,5</t>
   </si>
   <si>
     <t>Aoife Vigh
 Aleksandra Kuznetsova (1x)
 Matěj Koleňák (3x)</t>
   </si>
   <si>
     <t>10,9</t>
   </si>
   <si>
     <t>(17.)*</t>
   </si>
   <si>
     <t>7,2</t>
   </si>
   <si>
     <t>(46.)*</t>
   </si>
   <si>
     <t>12,1</t>
   </si>
   <si>
     <t>33,3</t>
   </si>
   <si>
@@ -532,60 +458,50 @@
   <si>
     <t>54,2</t>
   </si>
   <si>
     <t>Anna Winklerová
 Ludmila Rezková (2x)</t>
   </si>
   <si>
     <t>28,5</t>
   </si>
   <si>
     <t>(19.)*</t>
   </si>
   <si>
     <t>53,5</t>
   </si>
   <si>
     <t>Adam Ott
 Klára Beránková (1x)</t>
   </si>
   <si>
     <t>50,5</t>
   </si>
   <si>
     <t>(90.)*</t>
-  </si>
-[...8 lines deleted...]
-    <t>(233.)*</t>
   </si>
   <si>
     <t>Vojtěch Benovič
 Nina Naxerová (2x)</t>
   </si>
   <si>
     <t>16,8</t>
   </si>
   <si>
     <t>20,8</t>
   </si>
   <si>
     <t>(20.)*</t>
   </si>
   <si>
     <t>37,6</t>
   </si>
   <si>
     <t>Šimon Michalčín
 Otakar Andrew Macháček (1x)</t>
   </si>
   <si>
     <t>34,4</t>
   </si>
   <si>
@@ -948,1748 +864,1479 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/254098" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/254097" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/254116" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/251622" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/254145" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/254203" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/254225" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264007" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264024" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264032" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264039" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/261303" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/86" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15255" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8604" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8687" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7626" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/5343" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11859" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7619" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14119" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7507" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8174" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8504" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8108" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11543" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/6365" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/13040" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/17106" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14728" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7893" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/867" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7291" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8553" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8833" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/16988" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/18886" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7662" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/88" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/254116" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/251622" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/254145" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/254203" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/254225" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264007" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264024" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264032" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264039" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/261303" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/86" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8604" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15255" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8687" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11859" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7626" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/5343" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14119" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7619" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8504" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7507" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8108" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11543" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/6365" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8174" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/13040" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/17106" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14728" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7893" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/867" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8553" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8833" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/16988" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/18886" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7662" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/88" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AA30"/>
+  <dimension ref="A1:W29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B30" sqref="B30"/>
+      <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:27">
+    <row r="1" spans="1:23">
       <c r="A1"/>
       <c r="C1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="M1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>8</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="W1" s="2" t="s">
+      <c r="W1" t="s">
         <v>10</v>
       </c>
-      <c r="Y1" s="2" t="s">
+    </row>
+    <row r="2" spans="1:23">
+      <c r="A2" t="s">
         <v>11</v>
       </c>
-      <c r="AA1" t="s">
+      <c r="C2">
+        <v>202</v>
+      </c>
+      <c r="E2">
+        <v>17</v>
+      </c>
+      <c r="G2">
+        <v>26</v>
+      </c>
+      <c r="I2">
+        <v>138</v>
+      </c>
+      <c r="K2">
+        <v>30</v>
+      </c>
+      <c r="M2">
+        <v>122</v>
+      </c>
+      <c r="O2">
+        <v>46</v>
+      </c>
+      <c r="Q2">
+        <v>14</v>
+      </c>
+      <c r="S2">
+        <v>73</v>
+      </c>
+      <c r="U2">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="3" spans="1:23">
+      <c r="A3" t="s">
         <v>12</v>
       </c>
-    </row>
-[...44 lines deleted...]
-      </c>
       <c r="C3">
+        <v>50</v>
+      </c>
+      <c r="E3">
         <v>5</v>
       </c>
-      <c r="E3">
-[...1 lines deleted...]
-      </c>
       <c r="G3">
+        <v>5</v>
+      </c>
+      <c r="I3">
+        <v>15</v>
+      </c>
+      <c r="K3">
         <v>50</v>
-      </c>
-[...4 lines deleted...]
-        <v>5</v>
       </c>
       <c r="M3">
         <v>15</v>
       </c>
       <c r="O3">
-        <v>50</v>
+        <v>5</v>
       </c>
       <c r="Q3">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="S3">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="U3">
-        <v>5</v>
-[...4 lines deleted...]
-      <c r="Y3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:27">
+    <row r="4" spans="1:23">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D4" t="s">
         <v>15</v>
       </c>
-      <c r="C4" t="s">
+      <c r="E4">
+        <v>105</v>
+      </c>
+      <c r="F4" t="s">
         <v>16</v>
       </c>
-      <c r="D4" t="s">
+      <c r="G4" t="s">
         <v>17</v>
       </c>
-      <c r="E4" t="s">
+      <c r="H4" t="s">
         <v>18</v>
       </c>
-      <c r="F4" t="s">
+      <c r="I4" t="s">
         <v>19</v>
       </c>
-      <c r="G4" t="s">
+      <c r="J4" t="s">
         <v>20</v>
       </c>
-      <c r="H4" t="s">
+      <c r="K4" t="s">
         <v>21</v>
       </c>
-      <c r="I4">
-[...2 lines deleted...]
-      <c r="J4" t="s">
+      <c r="L4" t="s">
         <v>22</v>
       </c>
-      <c r="K4" t="s">
+      <c r="M4" t="s">
         <v>23</v>
       </c>
-      <c r="L4" t="s">
+      <c r="N4" t="s">
+        <v>22</v>
+      </c>
+      <c r="O4">
+        <v>92</v>
+      </c>
+      <c r="P4" t="s">
         <v>24</v>
       </c>
-      <c r="M4" t="s">
+      <c r="Q4" t="s">
         <v>25</v>
       </c>
-      <c r="N4" t="s">
+      <c r="R4" t="s">
         <v>26</v>
       </c>
-      <c r="O4" t="s">
+      <c r="S4">
+        <v>99</v>
+      </c>
+      <c r="T4" t="s">
         <v>27</v>
       </c>
-      <c r="P4" t="s">
+      <c r="U4" t="s">
         <v>28</v>
       </c>
-      <c r="Q4" t="s">
+      <c r="V4" t="s">
         <v>29</v>
       </c>
-      <c r="R4" t="s">
-[...5 lines deleted...]
-      <c r="T4" t="s">
+      <c r="W4" t="s">
         <v>30</v>
       </c>
-      <c r="U4" t="s">
-[...21 lines deleted...]
-    <row r="5" spans="1:27">
+    </row>
+    <row r="5" spans="1:23">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C5" t="s">
+        <v>32</v>
+      </c>
+      <c r="E5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F5" t="s">
+        <v>34</v>
+      </c>
+      <c r="G5" t="s">
+        <v>35</v>
+      </c>
+      <c r="H5" t="s">
+        <v>36</v>
+      </c>
+      <c r="I5" t="s">
         <v>37</v>
       </c>
-      <c r="C5" t="s">
+      <c r="J5" t="s">
         <v>38</v>
       </c>
-      <c r="D5" t="s">
+      <c r="K5" t="s">
+        <v>32</v>
+      </c>
+      <c r="M5" t="s">
+        <v>32</v>
+      </c>
+      <c r="O5" t="s">
         <v>39</v>
       </c>
-      <c r="E5" t="s">
+      <c r="P5" t="s">
         <v>40</v>
       </c>
-      <c r="F5" t="s">
+      <c r="Q5" t="s">
         <v>41</v>
       </c>
-      <c r="G5" t="s">
+      <c r="R5" t="s">
         <v>42</v>
       </c>
-      <c r="I5" t="s">
+      <c r="S5" t="s">
+        <v>32</v>
+      </c>
+      <c r="U5" t="s">
         <v>43</v>
       </c>
-      <c r="J5" t="s">
+      <c r="V5" t="s">
         <v>44</v>
       </c>
-      <c r="K5" t="s">
+      <c r="W5" t="s">
         <v>45</v>
       </c>
-      <c r="L5" t="s">
-[...36 lines deleted...]
-    <row r="6" spans="1:27">
+    </row>
+    <row r="6" spans="1:23">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C6" t="s">
+        <v>32</v>
+      </c>
+      <c r="E6" t="s">
+        <v>47</v>
+      </c>
+      <c r="F6" t="s">
+        <v>48</v>
+      </c>
+      <c r="G6" t="s">
+        <v>49</v>
+      </c>
+      <c r="H6" t="s">
+        <v>50</v>
+      </c>
+      <c r="I6" t="s">
+        <v>51</v>
+      </c>
+      <c r="J6" t="s">
         <v>52</v>
       </c>
-      <c r="C6" t="s">
-[...2 lines deleted...]
-      <c r="E6" t="s">
+      <c r="K6" t="s">
+        <v>32</v>
+      </c>
+      <c r="M6" t="s">
+        <v>32</v>
+      </c>
+      <c r="O6" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q6">
+        <v>55</v>
+      </c>
+      <c r="R6" t="s">
         <v>53</v>
       </c>
-      <c r="F6" t="s">
+      <c r="S6" t="s">
+        <v>32</v>
+      </c>
+      <c r="U6" t="s">
         <v>54</v>
       </c>
-      <c r="G6" t="s">
-[...2 lines deleted...]
-      <c r="I6" t="s">
+      <c r="V6" t="s">
+        <v>22</v>
+      </c>
+      <c r="W6" t="s">
         <v>55</v>
       </c>
-      <c r="J6" t="s">
-[...45 lines deleted...]
-    <row r="7" spans="1:27">
+    </row>
+    <row r="7" spans="1:23">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
       <c r="C7" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="D7" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>58</v>
+      </c>
+      <c r="E7" t="s">
+        <v>59</v>
       </c>
       <c r="F7" t="s">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="G7" t="s">
-        <v>72</v>
+        <v>61</v>
       </c>
       <c r="H7" t="s">
-        <v>73</v>
+        <v>62</v>
       </c>
       <c r="I7" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="J7" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="K7" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="M7" t="s">
-        <v>78</v>
+        <v>65</v>
       </c>
       <c r="N7" t="s">
-        <v>79</v>
+        <v>66</v>
       </c>
       <c r="O7" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="Q7" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>32</v>
       </c>
       <c r="S7" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="U7" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="W7" t="s">
-        <v>42</v>
-[...8 lines deleted...]
-    <row r="8" spans="1:27">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="8" spans="1:23">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>83</v>
+        <v>68</v>
       </c>
       <c r="C8" t="s">
+        <v>32</v>
+      </c>
+      <c r="E8" t="s">
+        <v>69</v>
+      </c>
+      <c r="F8" t="s">
+        <v>53</v>
+      </c>
+      <c r="G8" t="s">
+        <v>70</v>
+      </c>
+      <c r="H8" t="s">
+        <v>40</v>
+      </c>
+      <c r="I8" t="s">
+        <v>71</v>
+      </c>
+      <c r="J8" t="s">
         <v>72</v>
       </c>
-      <c r="D8" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="K8" t="s">
+        <v>32</v>
+      </c>
+      <c r="M8" t="s">
+        <v>32</v>
+      </c>
+      <c r="O8" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>32</v>
+      </c>
+      <c r="S8" t="s">
+        <v>32</v>
+      </c>
+      <c r="U8" t="s">
+        <v>73</v>
+      </c>
+      <c r="V8" t="s">
         <v>42</v>
       </c>
-      <c r="M8" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="W8" t="s">
-        <v>42</v>
-[...11 lines deleted...]
-    <row r="9" spans="1:27">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="9" spans="1:23">
       <c r="A9">
         <v>6</v>
       </c>
-      <c r="B9" s="1" t="s">
-        <v>93</v>
+      <c r="B9" s="2" t="s">
+        <v>75</v>
       </c>
       <c r="C9" t="s">
-        <v>42</v>
+        <v>76</v>
+      </c>
+      <c r="D9" t="s">
+        <v>77</v>
       </c>
       <c r="E9" t="s">
-        <v>94</v>
+        <v>78</v>
       </c>
       <c r="F9" t="s">
-        <v>95</v>
+        <v>44</v>
       </c>
       <c r="G9" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="I9" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="K9" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="M9" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>32</v>
       </c>
       <c r="O9" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="Q9" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="S9" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="U9" t="s">
-        <v>42</v>
+        <v>79</v>
+      </c>
+      <c r="V9" t="s">
+        <v>80</v>
       </c>
       <c r="W9" t="s">
-        <v>42</v>
-[...8 lines deleted...]
-    <row r="10" spans="1:27">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="10" spans="1:23">
       <c r="A10">
         <v>7</v>
       </c>
-      <c r="B10" s="2" t="s">
-        <v>99</v>
+      <c r="B10" s="1" t="s">
+        <v>82</v>
       </c>
       <c r="C10" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="E10" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="G10" t="s">
-        <v>42</v>
+        <v>83</v>
+      </c>
+      <c r="H10" t="s">
+        <v>27</v>
       </c>
       <c r="I10" t="s">
-        <v>100</v>
+        <v>84</v>
       </c>
       <c r="J10" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="K10" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>32</v>
       </c>
       <c r="M10" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>32</v>
       </c>
       <c r="O10" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="Q10" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="S10" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="U10" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="W10" t="s">
-        <v>42</v>
-[...11 lines deleted...]
-    <row r="11" spans="1:27">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="11" spans="1:23">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>105</v>
+        <v>87</v>
       </c>
       <c r="C11" t="s">
+        <v>32</v>
+      </c>
+      <c r="E11" t="s">
+        <v>88</v>
+      </c>
+      <c r="F11" t="s">
         <v>42</v>
       </c>
-      <c r="E11" t="s">
-[...6 lines deleted...]
-        <v>42</v>
+      <c r="G11">
+        <v>55</v>
+      </c>
+      <c r="H11" t="s">
+        <v>89</v>
       </c>
       <c r="I11" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="K11" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-        <v>110</v>
+        <v>32</v>
       </c>
       <c r="M11" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>32</v>
       </c>
       <c r="O11" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="Q11" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="S11" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="U11" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="W11" t="s">
-        <v>42</v>
-[...8 lines deleted...]
-    <row r="12" spans="1:27">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="12" spans="1:23">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="C12" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="E12" t="s">
-        <v>114</v>
+        <v>92</v>
       </c>
       <c r="F12" t="s">
-        <v>115</v>
+        <v>50</v>
       </c>
       <c r="G12" t="s">
-        <v>42</v>
+        <v>93</v>
+      </c>
+      <c r="H12" t="s">
+        <v>94</v>
       </c>
       <c r="I12" t="s">
-        <v>116</v>
+        <v>95</v>
       </c>
       <c r="J12" t="s">
-        <v>64</v>
-[...5 lines deleted...]
-        <v>117</v>
+        <v>96</v>
+      </c>
+      <c r="K12" t="s">
+        <v>32</v>
       </c>
       <c r="M12" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="O12" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="Q12" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="S12" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="U12" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="W12" t="s">
-        <v>42</v>
-[...8 lines deleted...]
-    <row r="13" spans="1:27">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="13" spans="1:23">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>119</v>
+        <v>98</v>
       </c>
       <c r="C13" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="E13" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>32</v>
       </c>
       <c r="G13" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="I13" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>32</v>
       </c>
       <c r="K13" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="M13" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="O13" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="Q13" t="s">
-        <v>42</v>
+        <v>99</v>
+      </c>
+      <c r="R13" t="s">
+        <v>27</v>
       </c>
       <c r="S13" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="U13" t="s">
-        <v>42</v>
+        <v>100</v>
+      </c>
+      <c r="V13" t="s">
+        <v>89</v>
       </c>
       <c r="W13" t="s">
-        <v>42</v>
-[...8 lines deleted...]
-    <row r="14" spans="1:27">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="14" spans="1:23">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>126</v>
+        <v>102</v>
       </c>
       <c r="C14" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="E14" t="s">
-        <v>127</v>
+        <v>103</v>
       </c>
       <c r="F14" t="s">
-        <v>128</v>
+        <v>104</v>
       </c>
       <c r="G14" t="s">
-        <v>42</v>
+        <v>105</v>
+      </c>
+      <c r="H14" t="s">
+        <v>22</v>
       </c>
       <c r="I14" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="K14" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="M14" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="O14" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="Q14" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="S14" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="U14" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>32</v>
       </c>
       <c r="W14" t="s">
-        <v>42</v>
-[...8 lines deleted...]
-    <row r="15" spans="1:27">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>131</v>
+        <v>107</v>
       </c>
       <c r="C15" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="E15" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="G15" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="I15" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="K15" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="M15" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="O15" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="Q15" t="s">
-        <v>42</v>
+        <v>108</v>
+      </c>
+      <c r="R15" t="s">
+        <v>50</v>
       </c>
       <c r="S15" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>32</v>
+      </c>
+      <c r="U15">
+        <v>50</v>
       </c>
       <c r="V15" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="W15" t="s">
-        <v>42</v>
-[...11 lines deleted...]
-    <row r="16" spans="1:27">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="16" spans="1:23">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>135</v>
+        <v>109</v>
       </c>
       <c r="C16" t="s">
-        <v>42</v>
+        <v>110</v>
+      </c>
+      <c r="D16" t="s">
+        <v>111</v>
       </c>
       <c r="E16" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="G16" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="I16" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="K16" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="M16" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="O16" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="Q16" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="S16" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="U16" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="W16" t="s">
-        <v>42</v>
-[...11 lines deleted...]
-    <row r="17" spans="1:27">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="17" spans="1:23">
       <c r="A17">
         <v>14</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>137</v>
+        <v>112</v>
       </c>
       <c r="C17" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="E17" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="G17" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-        <v>139</v>
+        <v>32</v>
       </c>
       <c r="I17" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="K17" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="M17" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="O17" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="Q17" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="S17" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="U17" t="s">
-        <v>42</v>
+        <v>113</v>
+      </c>
+      <c r="V17" t="s">
+        <v>53</v>
       </c>
       <c r="W17" t="s">
-        <v>42</v>
-[...8 lines deleted...]
-    <row r="18" spans="1:27">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="18" spans="1:23">
       <c r="A18">
         <v>15</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>140</v>
+        <v>114</v>
       </c>
       <c r="C18" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="E18" t="s">
-        <v>42</v>
+        <v>115</v>
+      </c>
+      <c r="F18" t="s">
+        <v>62</v>
       </c>
       <c r="G18" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="I18" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="K18" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="M18" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="O18" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="Q18" t="s">
-        <v>42</v>
+        <v>116</v>
+      </c>
+      <c r="R18" t="s">
+        <v>36</v>
       </c>
       <c r="S18" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="U18" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="W18" t="s">
-        <v>42</v>
-[...11 lines deleted...]
-    <row r="19" spans="1:27">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="19" spans="1:23">
       <c r="A19">
         <v>16</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>142</v>
+        <v>118</v>
       </c>
       <c r="C19" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="E19" t="s">
-        <v>42</v>
+        <v>119</v>
+      </c>
+      <c r="F19" t="s">
+        <v>120</v>
       </c>
       <c r="G19" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="I19" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>32</v>
       </c>
       <c r="K19" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="M19" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="O19" t="s">
-        <v>42</v>
+        <v>121</v>
+      </c>
+      <c r="P19" t="s">
+        <v>122</v>
       </c>
       <c r="Q19" t="s">
-        <v>42</v>
+        <v>123</v>
+      </c>
+      <c r="R19" t="s">
+        <v>89</v>
       </c>
       <c r="S19" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-        <v>146</v>
+        <v>32</v>
       </c>
       <c r="U19" t="s">
-        <v>147</v>
+        <v>124</v>
       </c>
       <c r="V19" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="W19" t="s">
-        <v>42</v>
-[...11 lines deleted...]
-    <row r="20" spans="1:27">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="20" spans="1:23">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>150</v>
+        <v>126</v>
       </c>
       <c r="C20" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="E20" t="s">
-        <v>42</v>
+        <v>127</v>
+      </c>
+      <c r="F20" t="s">
+        <v>27</v>
       </c>
       <c r="G20" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="I20" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="K20" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="M20" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="O20" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="Q20" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="S20" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="U20" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="W20" t="s">
-        <v>42</v>
-[...8 lines deleted...]
-    <row r="21" spans="1:27">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="21" spans="1:23">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>152</v>
+        <v>128</v>
       </c>
       <c r="C21" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="E21" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="G21" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="I21" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="K21" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="M21" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="O21" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="Q21" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="S21" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="U21" t="s">
-        <v>42</v>
+        <v>129</v>
+      </c>
+      <c r="V21" t="s">
+        <v>104</v>
       </c>
       <c r="W21" t="s">
-        <v>42</v>
-[...11 lines deleted...]
-    <row r="22" spans="1:27">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="22" spans="1:23">
       <c r="A22">
         <v>19</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>154</v>
+        <v>130</v>
       </c>
       <c r="C22" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="E22" t="s">
-        <v>42</v>
+        <v>131</v>
+      </c>
+      <c r="F22" t="s">
+        <v>89</v>
       </c>
       <c r="G22" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="I22" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>32</v>
       </c>
       <c r="K22" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="M22" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="O22" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="Q22" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="S22" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>32</v>
+      </c>
+      <c r="U22">
+        <v>25</v>
+      </c>
+      <c r="V22" t="s">
+        <v>132</v>
       </c>
       <c r="W22" t="s">
-        <v>42</v>
-[...11 lines deleted...]
-    <row r="23" spans="1:27">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="23" spans="1:23">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>158</v>
+        <v>134</v>
       </c>
       <c r="C23" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="E23" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="G23" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="I23" t="s">
-        <v>42</v>
+        <v>135</v>
+      </c>
+      <c r="J23" t="s">
+        <v>136</v>
       </c>
       <c r="K23" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="M23" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>32</v>
       </c>
       <c r="O23" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="Q23" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="S23" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="U23" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="W23" t="s">
-        <v>42</v>
-[...8 lines deleted...]
-    <row r="24" spans="1:27">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="24" spans="1:23">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>161</v>
+        <v>137</v>
       </c>
       <c r="C24" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="E24" t="s">
-        <v>162</v>
+        <v>138</v>
       </c>
       <c r="F24" t="s">
-        <v>163</v>
+        <v>94</v>
       </c>
       <c r="G24" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="I24" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="K24" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="M24" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="O24" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="Q24" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="S24" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="U24" t="s">
-        <v>42</v>
+        <v>139</v>
+      </c>
+      <c r="V24" t="s">
+        <v>140</v>
       </c>
       <c r="W24" t="s">
-        <v>42</v>
-[...8 lines deleted...]
-    <row r="25" spans="1:27">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="25" spans="1:23">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>164</v>
+        <v>142</v>
       </c>
       <c r="C25" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="E25" t="s">
-        <v>42</v>
+        <v>143</v>
+      </c>
+      <c r="F25" t="s">
+        <v>36</v>
       </c>
       <c r="G25" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="I25" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>110</v>
+        <v>32</v>
       </c>
       <c r="K25" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="M25" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="O25" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="Q25" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="S25" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="U25" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="W25" t="s">
-        <v>42</v>
-[...11 lines deleted...]
-    <row r="26" spans="1:27">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="26" spans="1:23">
       <c r="A26">
         <v>23</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>169</v>
+        <v>144</v>
       </c>
       <c r="C26" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="E26" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="G26" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="I26" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>32</v>
       </c>
       <c r="K26" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="M26" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="O26" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="Q26" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="S26" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="U26" t="s">
-        <v>42</v>
+        <v>145</v>
+      </c>
+      <c r="V26" t="s">
+        <v>146</v>
       </c>
       <c r="W26" t="s">
-        <v>42</v>
-[...8 lines deleted...]
-    <row r="27" spans="1:27">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="27" spans="1:23">
       <c r="A27">
         <v>24</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>171</v>
+        <v>147</v>
       </c>
       <c r="C27" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="E27" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="G27" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="I27" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="K27" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="M27" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="O27" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="Q27" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="S27" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="U27" t="s">
-        <v>42</v>
+        <v>148</v>
+      </c>
+      <c r="V27" t="s">
+        <v>40</v>
       </c>
       <c r="W27" t="s">
-        <v>42</v>
-[...11 lines deleted...]
-    <row r="28" spans="1:27">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="28" spans="1:23">
       <c r="A28">
         <v>25</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>174</v>
+        <v>149</v>
       </c>
       <c r="C28" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>32</v>
+      </c>
+      <c r="E28">
+        <v>5</v>
+      </c>
+      <c r="F28" t="s">
+        <v>146</v>
       </c>
       <c r="G28" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="I28" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="K28" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="M28" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="O28" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="Q28" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="S28" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="U28" t="s">
-        <v>42</v>
-[...14 lines deleted...]
-    <row r="29" spans="1:27">
+        <v>32</v>
+      </c>
+      <c r="W28">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:23">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>176</v>
+        <v>150</v>
       </c>
       <c r="C29" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="E29" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="G29" t="s">
-        <v>42</v>
-[...5 lines deleted...]
-        <v>173</v>
+        <v>32</v>
+      </c>
+      <c r="I29" t="s">
+        <v>32</v>
       </c>
       <c r="K29" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="M29" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="O29" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="Q29" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="S29" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="U29" t="s">
-        <v>42</v>
+        <v>151</v>
+      </c>
+      <c r="V29" t="s">
+        <v>152</v>
       </c>
       <c r="W29" t="s">
-        <v>42</v>
-[...55 lines deleted...]
-        <v>178</v>
+        <v>151</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E1" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G1" r:id="rId_hyperlink_3"/>
     <hyperlink ref="I1" r:id="rId_hyperlink_4"/>
     <hyperlink ref="K1" r:id="rId_hyperlink_5"/>
     <hyperlink ref="M1" r:id="rId_hyperlink_6"/>
     <hyperlink ref="O1" r:id="rId_hyperlink_7"/>
     <hyperlink ref="Q1" r:id="rId_hyperlink_8"/>
     <hyperlink ref="S1" r:id="rId_hyperlink_9"/>
     <hyperlink ref="U1" r:id="rId_hyperlink_10"/>
-    <hyperlink ref="W1" r:id="rId_hyperlink_11"/>
-[...27 lines deleted...]
-    <hyperlink ref="B30" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="B4" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="B5" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="B6" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="B7" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="B8" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="B9" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="B10" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="B11" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="B12" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="B13" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="B14" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="B15" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="B16" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="B17" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="B18" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="B19" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="B20" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="B21" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="B22" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="B23" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="B24" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="B25" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="B26" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="B27" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="B28" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="B29" r:id="rId_hyperlink_36"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>