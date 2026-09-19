--- v1 (2026-07-28)
+++ v2 (2026-09-19)
@@ -12,550 +12,695 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
-[...11 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="200">
   <si>
     <t>29er Eurocup Final 2025-2025-10-25
 254203 - 29er</t>
   </si>
   <si>
     <t>World Sailing Youth Championship-2025-12-15
 254225 - 29er</t>
   </si>
   <si>
     <t>Comunitat Valenciana Olympic Week 29er Eurocup-2026-02-12
 264007 - 29er</t>
   </si>
   <si>
     <t>29er 2026 EuroCup 3 - Slovenia-2026-03-19
 264024 - 29er</t>
   </si>
   <si>
     <t>High Performance Grand Prix 2026-2026-04-09
 264032 - 29er</t>
   </si>
   <si>
     <t>29er Eurocup Series 5-2026-05-01
 264039 - 29er</t>
   </si>
   <si>
     <t>29er Lipnotest-2026-05-08
 261303 - 29er</t>
   </si>
   <si>
+    <t>Seesterncup-2026-05-23
+264050 - 29er</t>
+  </si>
+  <si>
+    <t>Pavlovská regata-2026-06-06
+262123 - 29er</t>
+  </si>
+  <si>
+    <t>Kieler Woche 2026 - Grand Slam-2026-06-20
+264067 - 29er</t>
+  </si>
+  <si>
+    <t>29er World Championship 2026-2026-07-02
+264074 - 29er</t>
+  </si>
+  <si>
+    <t>FOS - 29er European Championship 2026-2026-08-01
+261309 - 29er</t>
+  </si>
+  <si>
+    <t>CJN - Mistrovství České republiky mládeže-2026-08-18
+261805 - 29er</t>
+  </si>
+  <si>
     <t>Součet 5 nejlepších</t>
   </si>
   <si>
     <t>Počet lodí</t>
   </si>
   <si>
     <t>Koeficient</t>
   </si>
   <si>
-    <t>Karolína Lojková
-[...7 lines deleted...]
-    <t>(107.)*</t>
+    <t>Karolína Lojková(2008)
+Petr Pelnář (2x) (2008)
+Kristian Bezušek (10x) (2008)</t>
+  </si>
+  <si>
+    <t>90,4</t>
+  </si>
+  <si>
+    <t>(35.)</t>
+  </si>
+  <si>
+    <t>103,3</t>
+  </si>
+  <si>
+    <t>(15.)*</t>
+  </si>
+  <si>
+    <t>103,5</t>
+  </si>
+  <si>
+    <t>(7.)</t>
+  </si>
+  <si>
+    <t>90,7</t>
+  </si>
+  <si>
+    <t>(3.)</t>
+  </si>
+  <si>
+    <t>(9.)</t>
+  </si>
+  <si>
+    <t>95,8</t>
+  </si>
+  <si>
+    <t>(2.)</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>93,8</t>
+  </si>
+  <si>
+    <t>63,1</t>
+  </si>
+  <si>
+    <t>(59.)</t>
+  </si>
+  <si>
+    <t>136,6</t>
+  </si>
+  <si>
+    <t>(38.)*</t>
+  </si>
+  <si>
+    <t>125,8</t>
+  </si>
+  <si>
+    <t>(26.)*</t>
   </si>
   <si>
     <t>(1.)*</t>
   </si>
   <si>
-    <t>85,8</t>
+    <t>574,2</t>
+  </si>
+  <si>
+    <t>Ondřej Šercl(2009)
+Matyáš Roček (9x) (2009)</t>
+  </si>
+  <si>
+    <t>39,6</t>
+  </si>
+  <si>
+    <t>(105.)</t>
+  </si>
+  <si>
+    <t>59,3</t>
+  </si>
+  <si>
+    <t>(22.)</t>
+  </si>
+  <si>
+    <t>69,3</t>
   </si>
   <si>
     <t>(6.)</t>
   </si>
   <si>
-    <t>90,4</t>
-[...20 lines deleted...]
-    <t>(3.)</t>
+    <t>91,7</t>
+  </si>
+  <si>
+    <t>(3.)*</t>
+  </si>
+  <si>
+    <t>81,3</t>
+  </si>
+  <si>
+    <t>(4.)*</t>
+  </si>
+  <si>
+    <t>25,5</t>
+  </si>
+  <si>
+    <t>(118.)</t>
+  </si>
+  <si>
+    <t>88,4</t>
+  </si>
+  <si>
+    <t>(171.)*</t>
+  </si>
+  <si>
+    <t>119,5</t>
+  </si>
+  <si>
+    <t>(37.)*</t>
+  </si>
+  <si>
+    <t>86,3</t>
+  </si>
+  <si>
+    <t>467,2</t>
+  </si>
+  <si>
+    <t>Nela Viščorová(2006)
+Anna Košťálová (4x) (2006)
+Ema Drahorádová (1x) (2006)</t>
+  </si>
+  <si>
+    <t>70,8</t>
+  </si>
+  <si>
+    <t>(8.)*</t>
+  </si>
+  <si>
+    <t>87,5</t>
+  </si>
+  <si>
+    <t>117,8</t>
+  </si>
+  <si>
+    <t>(90.)*</t>
+  </si>
+  <si>
+    <t>105,9</t>
+  </si>
+  <si>
+    <t>(61.)*</t>
+  </si>
+  <si>
+    <t>67,5</t>
+  </si>
+  <si>
+    <t>(7.)*</t>
+  </si>
+  <si>
+    <t>449,5</t>
+  </si>
+  <si>
+    <t>Lara Němcová(2010)
+Kristian Bezušek (1x) (2010)
+Klára Beránková (7x) (2010)</t>
+  </si>
+  <si>
+    <t>81,7</t>
+  </si>
+  <si>
+    <t>(47.)*</t>
+  </si>
+  <si>
+    <t>41,7</t>
+  </si>
+  <si>
+    <t>(15.)</t>
+  </si>
+  <si>
+    <t>62,5</t>
+  </si>
+  <si>
+    <t>10,8</t>
+  </si>
+  <si>
+    <t>(141.)</t>
+  </si>
+  <si>
+    <t>67,8</t>
+  </si>
+  <si>
+    <t>(228.)*</t>
+  </si>
+  <si>
+    <t>96,3</t>
+  </si>
+  <si>
+    <t>(78.)*</t>
+  </si>
+  <si>
+    <t>363,3</t>
+  </si>
+  <si>
+    <t>David Křížek(2012)
+Matěj Martan (4x) (2012)
+Ema Drahorádová (1x) (2012)</t>
+  </si>
+  <si>
+    <t>32,4</t>
+  </si>
+  <si>
+    <t>(115.)*</t>
+  </si>
+  <si>
+    <t>79,2</t>
+  </si>
+  <si>
+    <t>(6.)*</t>
+  </si>
+  <si>
+    <t>43,8</t>
+  </si>
+  <si>
+    <t>(10.)*</t>
+  </si>
+  <si>
+    <t>(89.)*</t>
+  </si>
+  <si>
+    <t>92,5</t>
+  </si>
+  <si>
+    <t>337,9</t>
+  </si>
+  <si>
+    <t>Markéta Ptáčková(2008)
+Annie Svobodová (6x) (2008)</t>
+  </si>
+  <si>
+    <t>40,7</t>
+  </si>
+  <si>
+    <t>(13.)*</t>
+  </si>
+  <si>
+    <t>38,5</t>
+  </si>
+  <si>
+    <t>68,8</t>
+  </si>
+  <si>
+    <t>50,8</t>
+  </si>
+  <si>
+    <t>(158.)*</t>
+  </si>
+  <si>
+    <t>61,3</t>
+  </si>
+  <si>
+    <t>271,6</t>
+  </si>
+  <si>
+    <t>Petr Jeřábek(2011)
+Dorota Drončovská (4x) (2011)</t>
+  </si>
+  <si>
+    <t>54,2</t>
+  </si>
+  <si>
+    <t>(12.)*</t>
+  </si>
+  <si>
+    <t>56,3</t>
+  </si>
+  <si>
+    <t>64,4</t>
+  </si>
+  <si>
+    <t>(134.)*</t>
+  </si>
+  <si>
+    <t>73,8</t>
+  </si>
+  <si>
+    <t>248,7</t>
+  </si>
+  <si>
+    <t>Kateřina Tomolová(2012)
+Šimon Michalčín (5x) (2012)</t>
+  </si>
+  <si>
+    <t>47,9</t>
   </si>
   <si>
     <t>(9.)*</t>
   </si>
   <si>
-    <t>95,8</t>
-[...33 lines deleted...]
-    <t>59,3</t>
+    <t>45,8</t>
+  </si>
+  <si>
+    <t>(14.)*</t>
+  </si>
+  <si>
+    <t>37,5</t>
+  </si>
+  <si>
+    <t>(11.)*</t>
+  </si>
+  <si>
+    <t>66,7</t>
+  </si>
+  <si>
+    <t>(130.)*</t>
+  </si>
+  <si>
+    <t>42,5</t>
+  </si>
+  <si>
+    <t>240,4</t>
+  </si>
+  <si>
+    <t>Ela Berntová(2011)
+Ema Drahorádová (2x) (2011)</t>
+  </si>
+  <si>
+    <t>90,6</t>
+  </si>
+  <si>
+    <t>(88.)*</t>
+  </si>
+  <si>
+    <t>(5.)*</t>
+  </si>
+  <si>
+    <t>170,6</t>
+  </si>
+  <si>
+    <t>Jáchym Novotný(2012)
+Aleksandra Kuznetsova (4x) (2012)</t>
+  </si>
+  <si>
+    <t>29,2</t>
+  </si>
+  <si>
+    <t>(18.)*</t>
+  </si>
+  <si>
+    <t>49,1</t>
+  </si>
+  <si>
+    <t>(161.)*</t>
+  </si>
+  <si>
+    <t>36,3</t>
+  </si>
+  <si>
+    <t>164,6</t>
+  </si>
+  <si>
+    <t>Aoife Vigh(2007)
+Matěj Koleňák (5x) (2007)
+Barbora Nečasová (1x) (2007)</t>
+  </si>
+  <si>
+    <t>7,2</t>
+  </si>
+  <si>
+    <t>(46.)*</t>
+  </si>
+  <si>
+    <t>12,1</t>
+  </si>
+  <si>
+    <t>33,3</t>
+  </si>
+  <si>
+    <t>(17.)*</t>
+  </si>
+  <si>
+    <t>(17.)</t>
+  </si>
+  <si>
+    <t>46,8</t>
+  </si>
+  <si>
+    <t>(165.)*</t>
+  </si>
+  <si>
+    <t>48,8</t>
+  </si>
+  <si>
+    <t>148,2</t>
+  </si>
+  <si>
+    <t>Jakub Lojka(2011)
+Dominik Szmaragowski (2x) (2011)</t>
+  </si>
+  <si>
+    <t>4,2</t>
+  </si>
+  <si>
+    <t>(24.)*</t>
+  </si>
+  <si>
+    <t>129,8</t>
+  </si>
+  <si>
+    <t>(19.)*</t>
+  </si>
+  <si>
+    <t>Vojtěch Benovič(2009)
+Nina Naxerová (4x) (2009)</t>
+  </si>
+  <si>
+    <t>20,8</t>
+  </si>
+  <si>
+    <t>(20.)*</t>
+  </si>
+  <si>
+    <t>18,8</t>
+  </si>
+  <si>
+    <t>44,5</t>
+  </si>
+  <si>
+    <t>(169.)*</t>
+  </si>
+  <si>
+    <t>23,8</t>
+  </si>
+  <si>
+    <t>107,9</t>
+  </si>
+  <si>
+    <t>Eliška Stibůrková(2005)
+Dominik Szmaragowski (2x) (2005)</t>
+  </si>
+  <si>
+    <t>29,5</t>
+  </si>
+  <si>
+    <t>(119.)*</t>
+  </si>
+  <si>
+    <t>104,5</t>
+  </si>
+  <si>
+    <t>Zuzana Cintlová(2010)
+Ema Drahorádová (2x) (2010)</t>
+  </si>
+  <si>
+    <t>65,7</t>
+  </si>
+  <si>
+    <t>(69.)*</t>
+  </si>
+  <si>
+    <t>30,6</t>
+  </si>
+  <si>
+    <t>(104.)*</t>
+  </si>
+  <si>
+    <t>Adem Camaj(2009)
+Lukáš Dragula (3x) (2009)</t>
+  </si>
+  <si>
+    <t>12,5</t>
+  </si>
+  <si>
+    <t>46,3</t>
+  </si>
+  <si>
+    <t>(166.)*</t>
+  </si>
+  <si>
+    <t>17,5</t>
+  </si>
+  <si>
+    <t>76,3</t>
+  </si>
+  <si>
+    <t>Lukáš Gelnar(2009)
+Filip Rečičár (2x) (2009)</t>
+  </si>
+  <si>
+    <t>42,3</t>
+  </si>
+  <si>
+    <t>(173.)*</t>
+  </si>
+  <si>
+    <t>67,3</t>
+  </si>
+  <si>
+    <t>Vojtěch Hiršl(2012)
+Kateřina Lokajíčková (1x) (2012)
+Sofie Pavelková (2x) (2012)</t>
   </si>
   <si>
     <t>(22.)*</t>
   </si>
   <si>
-    <t>69,3</t>
-[...117 lines deleted...]
-    <t>93,2</t>
+    <t>40,6</t>
+  </si>
+  <si>
+    <t>(176.)*</t>
+  </si>
+  <si>
+    <t>11,3</t>
+  </si>
+  <si>
+    <t>(16.)*</t>
+  </si>
+  <si>
+    <t>Vojtěch Cibulka(2005)</t>
+  </si>
+  <si>
+    <t>59,2</t>
+  </si>
+  <si>
+    <t>Anna Winklerová(2009)
+Ludmila Rezková (2x) (2009)</t>
+  </si>
+  <si>
+    <t>Sára Svobodová(2005)
+Kateřina Muchová (1x) (2005)</t>
+  </si>
+  <si>
+    <t>51,9</t>
+  </si>
+  <si>
+    <t>(156.)*</t>
+  </si>
+  <si>
+    <t>Adam Ott(2001)
+Klára Beránková (1x) (2001)</t>
+  </si>
+  <si>
+    <t>50,5</t>
+  </si>
+  <si>
+    <t>Petr Pelnář(2008)
+Vojtěch Cibulka (1x) (2008)</t>
+  </si>
+  <si>
+    <t>48,5</t>
+  </si>
+  <si>
+    <t>(162.)*</t>
+  </si>
+  <si>
+    <t>Ema Drahorádová(2010)
+Ludmila Rezková (1x) (2010)</t>
+  </si>
+  <si>
+    <t>31,3</t>
+  </si>
+  <si>
+    <t>Michal Sazama(2006)
+Ema Drahorádová (1x) (2006)</t>
+  </si>
+  <si>
+    <t>19,3</t>
+  </si>
+  <si>
+    <t>Adam Winkler(2007)
+Sofia Václavková (1x) (2007)</t>
   </si>
   <si>
     <t>8,3</t>
   </si>
   <si>
     <t>(23.)*</t>
   </si>
   <si>
-    <t>186,2</t>
-[...233 lines deleted...]
-    <t>(24.)*</t>
+    <t>Kateřina Lokajíčková(2009)
+Vojtěch Hiršl (1x) (2009)</t>
+  </si>
+  <si>
+    <t>6,3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
@@ -864,1479 +1009,1878 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/254116" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/251622" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/254145" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/254203" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/254225" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264007" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264024" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264032" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264039" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/261303" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/86" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8604" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15255" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8687" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11859" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7626" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/5343" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14119" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7619" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8504" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7507" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8108" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11543" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/6365" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8174" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/13040" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/17106" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14728" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7893" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/867" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8553" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8833" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/16988" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/18886" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7662" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/88" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/254203" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/254225" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264007" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264024" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264032" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264039" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/261303" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264050" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/262123" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264067" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264074" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/261309" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/261805" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/86" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8604" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/6365" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15255" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11859" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8108" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14728" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8504" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11739" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/16988" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/13040" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/88" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8553" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7619" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8687" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/17114" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/12928" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/18886" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/5343" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7893" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7525" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/867" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7632" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8183" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8174" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7626" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7978" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W29"/>
+  <dimension ref="A1:AC30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B29" sqref="B29"/>
+      <selection activeCell="B30" sqref="B30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:23">
+    <row r="1" spans="1:29">
       <c r="A1"/>
       <c r="C1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="M1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>8</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="W1" t="s">
+      <c r="W1" s="2" t="s">
         <v>10</v>
       </c>
+      <c r="Y1" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA1" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>13</v>
+      </c>
     </row>
-    <row r="2" spans="1:23">
+    <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="C2">
-        <v>202</v>
+        <v>138</v>
       </c>
       <c r="E2">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="G2">
-        <v>26</v>
+        <v>122</v>
       </c>
       <c r="I2">
-        <v>138</v>
+        <v>46</v>
       </c>
       <c r="K2">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="M2">
-        <v>122</v>
+        <v>73</v>
       </c>
       <c r="O2">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="Q2">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="S2">
-        <v>73</v>
+        <v>16</v>
       </c>
       <c r="U2">
-        <v>24</v>
+        <v>157</v>
+      </c>
+      <c r="W2">
+        <v>276</v>
+      </c>
+      <c r="Y2">
+        <v>176</v>
+      </c>
+      <c r="AA2">
+        <v>16</v>
       </c>
     </row>
-    <row r="3" spans="1:23">
+    <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C3">
+        <v>15</v>
+      </c>
+      <c r="E3">
         <v>50</v>
       </c>
-      <c r="E3">
+      <c r="G3">
+        <v>15</v>
+      </c>
+      <c r="I3">
         <v>5</v>
       </c>
-      <c r="G3">
+      <c r="K3">
         <v>5</v>
       </c>
-      <c r="I3">
-[...4 lines deleted...]
-      </c>
       <c r="M3">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="O3">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="Q3">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="S3">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="U3">
         <v>0</v>
       </c>
+      <c r="W3">
+        <v>50</v>
+      </c>
+      <c r="Y3">
+        <v>40</v>
+      </c>
+      <c r="AA3">
+        <v>5</v>
+      </c>
     </row>
-    <row r="4" spans="1:23">
+    <row r="4" spans="1:29">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C4" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="D4" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>18</v>
+      </c>
+      <c r="E4" t="s">
+        <v>19</v>
       </c>
       <c r="F4" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="H4" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>20</v>
+      </c>
+      <c r="I4">
+        <v>92</v>
       </c>
       <c r="J4" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="K4" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="L4" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>24</v>
+      </c>
+      <c r="M4">
+        <v>99</v>
       </c>
       <c r="N4" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>25</v>
+      </c>
+      <c r="O4" t="s">
+        <v>26</v>
       </c>
       <c r="P4" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="Q4" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>99</v>
+        <v>28</v>
+      </c>
+      <c r="S4" t="s">
+        <v>29</v>
       </c>
       <c r="T4" t="s">
         <v>27</v>
       </c>
       <c r="U4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="V4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="W4" t="s">
-        <v>30</v>
+        <v>32</v>
+      </c>
+      <c r="X4" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>34</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>35</v>
+      </c>
+      <c r="AA4">
+        <v>105</v>
+      </c>
+      <c r="AB4" t="s">
+        <v>36</v>
+      </c>
+      <c r="AC4" t="s">
+        <v>37</v>
       </c>
     </row>
-    <row r="5" spans="1:23">
+    <row r="5" spans="1:29">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C5" t="s">
-        <v>32</v>
+        <v>39</v>
+      </c>
+      <c r="D5" t="s">
+        <v>40</v>
       </c>
       <c r="E5" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="G5" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="I5" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="J5" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="K5" t="s">
-        <v>32</v>
+        <v>43</v>
+      </c>
+      <c r="L5" t="s">
+        <v>44</v>
       </c>
       <c r="M5" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="O5" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="P5" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="Q5" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="S5" t="s">
-        <v>32</v>
+        <v>47</v>
+      </c>
+      <c r="T5" t="s">
+        <v>48</v>
       </c>
       <c r="U5" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="V5" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="W5" t="s">
-        <v>45</v>
+        <v>51</v>
+      </c>
+      <c r="X5" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>53</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>54</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>55</v>
+      </c>
+      <c r="AB5" t="s">
+        <v>48</v>
+      </c>
+      <c r="AC5" t="s">
+        <v>56</v>
       </c>
     </row>
-    <row r="6" spans="1:23">
+    <row r="6" spans="1:29">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="C6" t="s">
+        <v>28</v>
+      </c>
+      <c r="E6" t="s">
+        <v>28</v>
+      </c>
+      <c r="G6" t="s">
+        <v>28</v>
+      </c>
+      <c r="I6" t="s">
+        <v>28</v>
+      </c>
+      <c r="K6" t="s">
+        <v>28</v>
+      </c>
+      <c r="M6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O6" t="s">
+        <v>58</v>
+      </c>
+      <c r="P6" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>28</v>
+      </c>
+      <c r="S6" t="s">
+        <v>60</v>
+      </c>
+      <c r="T6" t="s">
         <v>46</v>
       </c>
-      <c r="C6" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="U6" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="W6" t="s">
-        <v>55</v>
+        <v>61</v>
+      </c>
+      <c r="X6" t="s">
+        <v>62</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>63</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>64</v>
+      </c>
+      <c r="AA6" t="s">
+        <v>65</v>
+      </c>
+      <c r="AB6" t="s">
+        <v>66</v>
+      </c>
+      <c r="AC6" t="s">
+        <v>67</v>
       </c>
     </row>
-    <row r="7" spans="1:23">
+    <row r="7" spans="1:29">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>56</v>
+        <v>68</v>
       </c>
       <c r="C7" t="s">
-        <v>57</v>
+        <v>69</v>
       </c>
       <c r="D7" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="E7" t="s">
+        <v>28</v>
+      </c>
+      <c r="G7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I7" t="s">
+        <v>28</v>
+      </c>
+      <c r="K7">
+        <v>55</v>
+      </c>
+      <c r="L7" t="s">
         <v>59</v>
       </c>
-      <c r="F7" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="M7" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="N7" t="s">
+        <v>28</v>
+      </c>
+      <c r="O7" t="s">
+        <v>71</v>
+      </c>
+      <c r="P7" t="s">
+        <v>72</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>28</v>
+      </c>
+      <c r="S7" t="s">
+        <v>73</v>
+      </c>
+      <c r="T7" t="s">
         <v>66</v>
       </c>
-      <c r="O7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="U7" t="s">
-        <v>32</v>
+        <v>74</v>
+      </c>
+      <c r="V7" t="s">
+        <v>75</v>
       </c>
       <c r="W7" t="s">
-        <v>67</v>
+        <v>76</v>
+      </c>
+      <c r="X7" t="s">
+        <v>77</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>79</v>
+      </c>
+      <c r="AA7">
+        <v>55</v>
+      </c>
+      <c r="AB7" t="s">
+        <v>25</v>
+      </c>
+      <c r="AC7" t="s">
+        <v>80</v>
       </c>
     </row>
-    <row r="8" spans="1:23">
+    <row r="8" spans="1:29">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>68</v>
+        <v>81</v>
       </c>
       <c r="C8" t="s">
-        <v>32</v>
+        <v>82</v>
+      </c>
+      <c r="D8" t="s">
+        <v>83</v>
       </c>
       <c r="E8" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>28</v>
       </c>
       <c r="G8" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="I8" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>28</v>
       </c>
       <c r="K8" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="M8" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="O8" t="s">
-        <v>32</v>
+        <v>84</v>
+      </c>
+      <c r="P8" t="s">
+        <v>85</v>
       </c>
       <c r="Q8" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="S8" t="s">
-        <v>32</v>
+        <v>86</v>
+      </c>
+      <c r="T8" t="s">
+        <v>87</v>
       </c>
       <c r="U8" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="W8" t="s">
-        <v>74</v>
+        <v>28</v>
+      </c>
+      <c r="Y8">
+        <v>90</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA8" t="s">
+        <v>89</v>
+      </c>
+      <c r="AB8" t="s">
+        <v>46</v>
+      </c>
+      <c r="AC8" t="s">
+        <v>90</v>
       </c>
     </row>
-    <row r="9" spans="1:23">
+    <row r="9" spans="1:29">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>75</v>
+        <v>91</v>
       </c>
       <c r="C9" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="G9" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="K9" t="s">
-        <v>32</v>
+        <v>92</v>
+      </c>
+      <c r="L9" t="s">
+        <v>87</v>
       </c>
       <c r="M9" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>28</v>
+      </c>
+      <c r="O9">
+        <v>50</v>
+      </c>
+      <c r="P9" t="s">
+        <v>93</v>
       </c>
       <c r="Q9" t="s">
-        <v>32</v>
+        <v>94</v>
+      </c>
+      <c r="R9" t="s">
+        <v>25</v>
       </c>
       <c r="S9" t="s">
-        <v>32</v>
+        <v>95</v>
+      </c>
+      <c r="T9" t="s">
+        <v>85</v>
       </c>
       <c r="U9" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>28</v>
       </c>
       <c r="W9" t="s">
-        <v>81</v>
+        <v>28</v>
+      </c>
+      <c r="Y9" t="s">
+        <v>96</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>97</v>
+      </c>
+      <c r="AA9" t="s">
+        <v>98</v>
+      </c>
+      <c r="AB9" t="s">
+        <v>59</v>
+      </c>
+      <c r="AC9" t="s">
+        <v>99</v>
       </c>
     </row>
-    <row r="10" spans="1:23">
+    <row r="10" spans="1:29">
       <c r="A10">
         <v>7</v>
       </c>
-      <c r="B10" s="1" t="s">
-        <v>82</v>
+      <c r="B10" s="2" t="s">
+        <v>100</v>
       </c>
       <c r="C10" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="E10" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="G10" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="I10" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="J10" t="s">
+        <v>28</v>
+      </c>
+      <c r="K10" t="s">
+        <v>28</v>
+      </c>
+      <c r="M10" t="s">
+        <v>28</v>
+      </c>
+      <c r="O10" t="s">
+        <v>101</v>
+      </c>
+      <c r="P10" t="s">
+        <v>102</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>28</v>
+      </c>
+      <c r="S10" t="s">
+        <v>103</v>
+      </c>
+      <c r="T10" t="s">
+        <v>59</v>
+      </c>
+      <c r="U10" t="s">
+        <v>28</v>
+      </c>
+      <c r="W10" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y10" t="s">
+        <v>104</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA10" t="s">
+        <v>106</v>
+      </c>
+      <c r="AB10" t="s">
         <v>85</v>
       </c>
-      <c r="K10" t="s">
-[...18 lines deleted...]
-        <v>86</v>
+      <c r="AC10" t="s">
+        <v>107</v>
       </c>
     </row>
-    <row r="11" spans="1:23">
+    <row r="11" spans="1:29">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>87</v>
+        <v>108</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="E11" t="s">
-        <v>88</v>
-[...8 lines deleted...]
-        <v>89</v>
+        <v>28</v>
+      </c>
+      <c r="G11" t="s">
+        <v>28</v>
       </c>
       <c r="I11" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="K11" t="s">
-        <v>32</v>
+        <v>109</v>
+      </c>
+      <c r="L11" t="s">
+        <v>110</v>
       </c>
       <c r="M11" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="O11" t="s">
-        <v>32</v>
+        <v>111</v>
+      </c>
+      <c r="P11" t="s">
+        <v>112</v>
       </c>
       <c r="Q11" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="S11" t="s">
-        <v>32</v>
+        <v>113</v>
+      </c>
+      <c r="T11" t="s">
+        <v>114</v>
       </c>
       <c r="U11" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="W11" t="s">
-        <v>90</v>
+        <v>28</v>
+      </c>
+      <c r="Y11" t="s">
+        <v>115</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>116</v>
+      </c>
+      <c r="AA11" t="s">
+        <v>117</v>
+      </c>
+      <c r="AB11" t="s">
+        <v>114</v>
+      </c>
+      <c r="AC11" t="s">
+        <v>118</v>
       </c>
     </row>
-    <row r="12" spans="1:23">
+    <row r="12" spans="1:29">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>91</v>
+        <v>119</v>
       </c>
       <c r="C12" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="E12" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>28</v>
       </c>
       <c r="G12" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>28</v>
       </c>
       <c r="I12" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>28</v>
       </c>
       <c r="K12" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="M12" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="O12" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="Q12" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="S12" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="U12" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="W12" t="s">
-        <v>97</v>
+        <v>28</v>
+      </c>
+      <c r="Y12" t="s">
+        <v>120</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>121</v>
+      </c>
+      <c r="AA12">
+        <v>80</v>
+      </c>
+      <c r="AB12" t="s">
+        <v>122</v>
+      </c>
+      <c r="AC12" t="s">
+        <v>123</v>
       </c>
     </row>
-    <row r="13" spans="1:23">
+    <row r="13" spans="1:29">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>98</v>
+        <v>124</v>
       </c>
       <c r="C13" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="E13" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="G13" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="K13" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="M13" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="O13" t="s">
-        <v>32</v>
+        <v>125</v>
+      </c>
+      <c r="P13" t="s">
+        <v>126</v>
       </c>
       <c r="Q13" t="s">
-        <v>99</v>
-[...5 lines deleted...]
-        <v>32</v>
+        <v>28</v>
+      </c>
+      <c r="S13">
+        <v>50</v>
+      </c>
+      <c r="T13" t="s">
+        <v>110</v>
       </c>
       <c r="U13" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>89</v>
+        <v>28</v>
       </c>
       <c r="W13" t="s">
-        <v>101</v>
+        <v>28</v>
+      </c>
+      <c r="Y13" t="s">
+        <v>127</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA13" t="s">
+        <v>129</v>
+      </c>
+      <c r="AB13" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC13" t="s">
+        <v>130</v>
       </c>
     </row>
-    <row r="14" spans="1:23">
+    <row r="14" spans="1:29">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>102</v>
+        <v>131</v>
       </c>
       <c r="C14" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="E14" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>28</v>
       </c>
       <c r="G14" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="I14" t="s">
-        <v>32</v>
+        <v>132</v>
+      </c>
+      <c r="J14" t="s">
+        <v>133</v>
       </c>
       <c r="K14" t="s">
-        <v>32</v>
+        <v>134</v>
+      </c>
+      <c r="L14" t="s">
+        <v>112</v>
       </c>
       <c r="M14" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="O14" t="s">
-        <v>32</v>
+        <v>135</v>
+      </c>
+      <c r="P14" t="s">
+        <v>136</v>
       </c>
       <c r="Q14" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>28</v>
+      </c>
+      <c r="S14">
+        <v>0</v>
+      </c>
+      <c r="T14" t="s">
+        <v>137</v>
       </c>
       <c r="U14" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="W14" t="s">
-        <v>106</v>
+        <v>28</v>
+      </c>
+      <c r="Y14" t="s">
+        <v>138</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>139</v>
+      </c>
+      <c r="AA14" t="s">
+        <v>140</v>
+      </c>
+      <c r="AB14" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC14" t="s">
+        <v>141</v>
       </c>
     </row>
-    <row r="15" spans="1:23">
+    <row r="15" spans="1:29">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>107</v>
+        <v>142</v>
       </c>
       <c r="C15" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="E15" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="G15" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="K15" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="M15" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="O15" t="s">
-        <v>32</v>
+        <v>143</v>
+      </c>
+      <c r="P15" t="s">
+        <v>144</v>
       </c>
       <c r="Q15" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>28</v>
       </c>
       <c r="S15" t="s">
-        <v>32</v>
-[...5 lines deleted...]
-        <v>36</v>
+        <v>28</v>
+      </c>
+      <c r="U15" t="s">
+        <v>28</v>
       </c>
       <c r="W15" t="s">
-        <v>25</v>
+        <v>28</v>
+      </c>
+      <c r="Y15" t="s">
+        <v>145</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>146</v>
+      </c>
+      <c r="AA15" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC15">
+        <v>134</v>
       </c>
     </row>
-    <row r="16" spans="1:23">
+    <row r="16" spans="1:29">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>109</v>
+        <v>147</v>
       </c>
       <c r="C16" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>28</v>
       </c>
       <c r="E16" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="G16" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="K16" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="M16" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="O16" t="s">
-        <v>32</v>
+        <v>148</v>
+      </c>
+      <c r="P16" t="s">
+        <v>149</v>
       </c>
       <c r="Q16" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="S16" t="s">
-        <v>32</v>
+        <v>150</v>
+      </c>
+      <c r="T16" t="s">
+        <v>112</v>
       </c>
       <c r="U16" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="W16" t="s">
-        <v>110</v>
+        <v>28</v>
+      </c>
+      <c r="Y16" t="s">
+        <v>151</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>152</v>
+      </c>
+      <c r="AA16" t="s">
+        <v>153</v>
+      </c>
+      <c r="AB16" t="s">
+        <v>112</v>
+      </c>
+      <c r="AC16" t="s">
+        <v>154</v>
       </c>
     </row>
-    <row r="17" spans="1:23">
+    <row r="17" spans="1:29">
       <c r="A17">
         <v>14</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>112</v>
+        <v>155</v>
       </c>
       <c r="C17" t="s">
-        <v>32</v>
+        <v>156</v>
+      </c>
+      <c r="D17" t="s">
+        <v>157</v>
       </c>
       <c r="E17" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="G17" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="K17" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="M17" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="O17" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="Q17" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>28</v>
+      </c>
+      <c r="S17">
+        <v>75</v>
+      </c>
+      <c r="T17" t="s">
+        <v>122</v>
       </c>
       <c r="U17" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>28</v>
       </c>
       <c r="W17" t="s">
-        <v>113</v>
+        <v>28</v>
+      </c>
+      <c r="Y17" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA17" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC17" t="s">
+        <v>158</v>
       </c>
     </row>
-    <row r="18" spans="1:23">
+    <row r="18" spans="1:29">
       <c r="A18">
         <v>15</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>114</v>
+        <v>159</v>
       </c>
       <c r="C18" t="s">
-        <v>32</v>
+        <v>160</v>
+      </c>
+      <c r="D18" t="s">
+        <v>161</v>
       </c>
       <c r="E18" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>28</v>
       </c>
       <c r="G18" t="s">
-        <v>32</v>
+        <v>162</v>
+      </c>
+      <c r="H18" t="s">
+        <v>163</v>
       </c>
       <c r="I18" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="K18" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="M18" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="O18" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="Q18" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="S18" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="U18" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="W18" t="s">
-        <v>117</v>
+        <v>28</v>
+      </c>
+      <c r="Y18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC18" t="s">
+        <v>78</v>
       </c>
     </row>
-    <row r="19" spans="1:23">
+    <row r="19" spans="1:29">
       <c r="A19">
         <v>16</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>118</v>
+        <v>164</v>
       </c>
       <c r="C19" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="E19" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>28</v>
       </c>
       <c r="G19" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="K19" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="M19" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="O19" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="Q19" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>89</v>
+        <v>28</v>
       </c>
       <c r="S19" t="s">
-        <v>32</v>
+        <v>165</v>
+      </c>
+      <c r="T19" t="s">
+        <v>20</v>
       </c>
       <c r="U19" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>28</v>
       </c>
       <c r="W19" t="s">
-        <v>125</v>
+        <v>28</v>
+      </c>
+      <c r="Y19" t="s">
+        <v>166</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>167</v>
+      </c>
+      <c r="AA19" t="s">
+        <v>168</v>
+      </c>
+      <c r="AB19" t="s">
+        <v>20</v>
+      </c>
+      <c r="AC19" t="s">
+        <v>169</v>
       </c>
     </row>
-    <row r="20" spans="1:23">
+    <row r="20" spans="1:29">
       <c r="A20">
         <v>17</v>
       </c>
-      <c r="B20" s="1" t="s">
-        <v>126</v>
+      <c r="B20" s="2" t="s">
+        <v>170</v>
       </c>
       <c r="C20" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="E20" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I20" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="K20" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="M20" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="O20" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="Q20" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>28</v>
+      </c>
+      <c r="S20">
+        <v>25</v>
+      </c>
+      <c r="T20" t="s">
+        <v>93</v>
       </c>
       <c r="U20" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="W20" t="s">
-        <v>127</v>
+        <v>28</v>
+      </c>
+      <c r="Y20" t="s">
+        <v>171</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>172</v>
+      </c>
+      <c r="AA20" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC20" t="s">
+        <v>173</v>
       </c>
     </row>
-    <row r="21" spans="1:23">
+    <row r="21" spans="1:29">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>128</v>
+        <v>174</v>
       </c>
       <c r="C21" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="E21" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="G21" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I21" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="K21" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="M21" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="O21" t="s">
-        <v>32</v>
+        <v>165</v>
+      </c>
+      <c r="P21" t="s">
+        <v>175</v>
       </c>
       <c r="Q21" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="S21" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="U21" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="V21" t="s">
+        <v>28</v>
+      </c>
+      <c r="W21" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y21" t="s">
+        <v>176</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>177</v>
+      </c>
+      <c r="AA21" t="s">
+        <v>178</v>
+      </c>
+      <c r="AB21" t="s">
+        <v>179</v>
+      </c>
+      <c r="AC21" t="s">
         <v>104</v>
       </c>
-      <c r="W21" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
-    <row r="22" spans="1:23">
+    <row r="22" spans="1:29">
       <c r="A22">
         <v>19</v>
       </c>
-      <c r="B22" s="2" t="s">
-        <v>130</v>
+      <c r="B22" s="1" t="s">
+        <v>180</v>
       </c>
       <c r="C22" t="s">
-        <v>32</v>
+        <v>181</v>
+      </c>
+      <c r="D22" t="s">
+        <v>79</v>
       </c>
       <c r="E22" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>89</v>
+        <v>28</v>
       </c>
       <c r="G22" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I22" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="K22" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="M22" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="O22" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="Q22" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="S22" t="s">
-        <v>32</v>
-[...5 lines deleted...]
-        <v>132</v>
+        <v>28</v>
+      </c>
+      <c r="U22" t="s">
+        <v>28</v>
       </c>
       <c r="W22" t="s">
-        <v>133</v>
+        <v>28</v>
+      </c>
+      <c r="Y22" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA22" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC22" t="s">
+        <v>181</v>
       </c>
     </row>
-    <row r="23" spans="1:23">
+    <row r="23" spans="1:29">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="C23" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="E23" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="G23" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I23" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>28</v>
       </c>
       <c r="K23" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="M23" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>28</v>
+      </c>
+      <c r="O23">
+        <v>25</v>
+      </c>
+      <c r="P23" t="s">
+        <v>146</v>
       </c>
       <c r="Q23" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="S23" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="U23" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="W23" t="s">
-        <v>135</v>
+        <v>28</v>
+      </c>
+      <c r="Y23" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA23">
+        <v>30</v>
+      </c>
+      <c r="AB23" t="s">
+        <v>93</v>
+      </c>
+      <c r="AC23">
+        <v>55</v>
       </c>
     </row>
-    <row r="24" spans="1:23">
+    <row r="24" spans="1:29">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>137</v>
+        <v>183</v>
       </c>
       <c r="C24" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="E24" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>28</v>
       </c>
       <c r="G24" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I24" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="K24" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="M24" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="O24" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="Q24" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="S24" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="U24" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>28</v>
       </c>
       <c r="W24" t="s">
-        <v>141</v>
+        <v>28</v>
+      </c>
+      <c r="Y24" t="s">
+        <v>184</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>185</v>
+      </c>
+      <c r="AA24" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC24" t="s">
+        <v>184</v>
       </c>
     </row>
-    <row r="25" spans="1:23">
+    <row r="25" spans="1:29">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="C25" t="s">
-        <v>32</v>
+        <v>187</v>
+      </c>
+      <c r="D25" t="s">
+        <v>62</v>
       </c>
       <c r="E25" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G25" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I25" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="K25" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="M25" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="O25" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="Q25" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="S25" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="U25" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="W25" t="s">
-        <v>143</v>
+        <v>28</v>
+      </c>
+      <c r="Y25" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA25" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC25" t="s">
+        <v>187</v>
       </c>
     </row>
-    <row r="26" spans="1:23">
+    <row r="26" spans="1:29">
       <c r="A26">
         <v>23</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>144</v>
+        <v>188</v>
       </c>
       <c r="C26" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="E26" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="G26" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I26" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="K26" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="M26" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="O26" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="Q26" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="S26" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="U26" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-        <v>146</v>
+        <v>28</v>
       </c>
       <c r="W26" t="s">
-        <v>145</v>
+        <v>28</v>
+      </c>
+      <c r="Y26" t="s">
+        <v>189</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>190</v>
+      </c>
+      <c r="AA26" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC26" t="s">
+        <v>189</v>
       </c>
     </row>
-    <row r="27" spans="1:23">
+    <row r="27" spans="1:29">
       <c r="A27">
         <v>24</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>147</v>
+        <v>191</v>
       </c>
       <c r="C27" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="E27" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="G27" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I27" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="K27" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="M27" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="O27" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="Q27" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="S27" t="s">
-        <v>32</v>
+        <v>192</v>
+      </c>
+      <c r="T27" t="s">
+        <v>102</v>
       </c>
       <c r="U27" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="W27" t="s">
-        <v>148</v>
+        <v>28</v>
+      </c>
+      <c r="Y27" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA27" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC27" t="s">
+        <v>192</v>
       </c>
     </row>
-    <row r="28" spans="1:23">
+    <row r="28" spans="1:29">
       <c r="A28">
         <v>25</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>149</v>
+        <v>193</v>
       </c>
       <c r="C28" t="s">
-        <v>32</v>
-[...5 lines deleted...]
-        <v>146</v>
+        <v>28</v>
+      </c>
+      <c r="E28" t="s">
+        <v>28</v>
       </c>
       <c r="G28" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I28" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="K28" t="s">
-        <v>32</v>
+        <v>194</v>
+      </c>
+      <c r="L28" t="s">
+        <v>93</v>
       </c>
       <c r="M28" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="O28" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="Q28" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="S28" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="U28" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>28</v>
+      </c>
+      <c r="W28" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y28" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA28" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC28" t="s">
+        <v>194</v>
       </c>
     </row>
-    <row r="29" spans="1:23">
+    <row r="29" spans="1:29">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>150</v>
+        <v>195</v>
       </c>
       <c r="C29" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="E29" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="G29" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I29" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="K29" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="M29" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="O29" t="s">
-        <v>32</v>
+        <v>196</v>
+      </c>
+      <c r="P29" t="s">
+        <v>197</v>
       </c>
       <c r="Q29" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="S29" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="U29" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>28</v>
       </c>
       <c r="W29" t="s">
-        <v>151</v>
+        <v>28</v>
+      </c>
+      <c r="Y29" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA29" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC29" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
+      <c r="A30">
+        <v>27</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="C30" t="s">
+        <v>28</v>
+      </c>
+      <c r="E30" t="s">
+        <v>28</v>
+      </c>
+      <c r="G30" t="s">
+        <v>28</v>
+      </c>
+      <c r="I30" t="s">
+        <v>28</v>
+      </c>
+      <c r="K30" t="s">
+        <v>28</v>
+      </c>
+      <c r="M30" t="s">
+        <v>28</v>
+      </c>
+      <c r="O30" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q30" t="s">
+        <v>28</v>
+      </c>
+      <c r="S30" t="s">
+        <v>199</v>
+      </c>
+      <c r="T30" t="s">
+        <v>179</v>
+      </c>
+      <c r="U30" t="s">
+        <v>28</v>
+      </c>
+      <c r="W30" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y30" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA30" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC30" t="s">
+        <v>199</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E1" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G1" r:id="rId_hyperlink_3"/>
     <hyperlink ref="I1" r:id="rId_hyperlink_4"/>
     <hyperlink ref="K1" r:id="rId_hyperlink_5"/>
     <hyperlink ref="M1" r:id="rId_hyperlink_6"/>
     <hyperlink ref="O1" r:id="rId_hyperlink_7"/>
     <hyperlink ref="Q1" r:id="rId_hyperlink_8"/>
     <hyperlink ref="S1" r:id="rId_hyperlink_9"/>
     <hyperlink ref="U1" r:id="rId_hyperlink_10"/>
-    <hyperlink ref="B4" r:id="rId_hyperlink_11"/>
-[...24 lines deleted...]
-    <hyperlink ref="B29" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="W1" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="Y1" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="AA1" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="B4" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="B5" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="B6" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="B7" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="B8" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="B9" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="B10" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="B11" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="B12" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="B13" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="B14" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="B15" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="B16" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="B17" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="B18" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="B19" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="B20" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="B21" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="B22" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="B23" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="B24" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="B25" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="B26" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="B27" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="B28" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="B29" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="B30" r:id="rId_hyperlink_40"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>