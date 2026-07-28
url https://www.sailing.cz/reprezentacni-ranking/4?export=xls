--- v0 (2026-06-08)
+++ v1 (2026-07-28)
@@ -14,1167 +14,1165 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="369">
   <si>
-    <t>9. McDonalds Cup-2025-06-14
-[...18 lines deleted...]
-  <si>
     <t>CJN - Mistrovství České republiky mládeže-2025-08-26
 251622 - ILCA 4</t>
   </si>
   <si>
     <t>Modrý hrozen-2025-09-20
 252163 - ILCA 4</t>
   </si>
   <si>
     <t>EurILCA EUROPA CUP CROATIA 2025-2025-12-28
 254226 - ILCA 4</t>
   </si>
   <si>
     <t>EurILCA EuropaCup Portimao-2026-03-13
 264021 - ILCA 4</t>
   </si>
   <si>
     <t>ILCA 4 Youth Europeans and Open European Trophy-2026-04-11
 264036 - ILCA 4 ženy</t>
   </si>
   <si>
     <t>ILCA 4 Youth Europeans and Open European Trophy-2026-04-11
 264036 - ILCA 4 muži</t>
   </si>
   <si>
     <t>Jarní premiéra-2026-05-02
 261801 - ILCA 4</t>
   </si>
   <si>
-    <t>Součet 3 nejlepších</t>
+    <t>Pavlovská regata-2026-06-06
+262123 - ILCA 4</t>
+  </si>
+  <si>
+    <t>EurILCA EUROPA CUP 2026-2026-06-14
+264063 - ILCA 4</t>
+  </si>
+  <si>
+    <t>Závod mladých nadějí-2026-07-04
+262005 - ILCA 4</t>
+  </si>
+  <si>
+    <t>Součet 5 nejlepších</t>
   </si>
   <si>
     <t>Počet lodí</t>
   </si>
   <si>
     <t>Koeficient</t>
   </si>
   <si>
     <t>Barbora Ottová</t>
   </si>
   <si>
+    <t>102,9</t>
+  </si>
+  <si>
+    <t>(2.)*</t>
+  </si>
+  <si>
+    <t>82,4</t>
+  </si>
+  <si>
+    <t>(7.)</t>
+  </si>
+  <si>
     <t>-</t>
   </si>
   <si>
-    <t>109,1</t>
-[...2 lines deleted...]
-    <t>(52.)*</t>
+    <t>94,3</t>
+  </si>
+  <si>
+    <t>(14.)</t>
+  </si>
+  <si>
+    <t>121,5</t>
+  </si>
+  <si>
+    <t>(32.)*</t>
+  </si>
+  <si>
+    <t>93,5</t>
+  </si>
+  <si>
+    <t>(3.)</t>
+  </si>
+  <si>
+    <t>(1.)*</t>
+  </si>
+  <si>
+    <t>121,4</t>
+  </si>
+  <si>
+    <t>(23.)*</t>
+  </si>
+  <si>
+    <t>97,6</t>
+  </si>
+  <si>
+    <t>543,4</t>
+  </si>
+  <si>
+    <t>Tereza Chlumská</t>
+  </si>
+  <si>
+    <t>(13.)</t>
+  </si>
+  <si>
+    <t>102,8</t>
+  </si>
+  <si>
+    <t>(7.)*</t>
+  </si>
+  <si>
+    <t>98,9</t>
+  </si>
+  <si>
+    <t>(70.)*</t>
+  </si>
+  <si>
+    <t>97,4</t>
+  </si>
+  <si>
+    <t>(2.)</t>
+  </si>
+  <si>
+    <t>125,7</t>
+  </si>
+  <si>
+    <t>(12.)*</t>
+  </si>
+  <si>
+    <t>527,4</t>
+  </si>
+  <si>
+    <t>Marek Štolba</t>
+  </si>
+  <si>
+    <t>94,1</t>
+  </si>
+  <si>
+    <t>(3.)*</t>
+  </si>
+  <si>
+    <t>83,9</t>
+  </si>
+  <si>
+    <t>(6.)</t>
+  </si>
+  <si>
+    <t>92,3</t>
+  </si>
+  <si>
+    <t>(4.)*</t>
+  </si>
+  <si>
+    <t>(37.)*</t>
+  </si>
+  <si>
+    <t>95,2</t>
+  </si>
+  <si>
+    <t>502,6</t>
+  </si>
+  <si>
+    <t>David Hrubý</t>
+  </si>
+  <si>
+    <t>90,4</t>
+  </si>
+  <si>
+    <t>(8.)*</t>
+  </si>
+  <si>
+    <t>76,5</t>
+  </si>
+  <si>
+    <t>(9.)</t>
+  </si>
+  <si>
+    <t>(11.)*</t>
+  </si>
+  <si>
+    <t>(177.)</t>
+  </si>
+  <si>
+    <t>87,1</t>
+  </si>
+  <si>
+    <t>(5.)*</t>
+  </si>
+  <si>
+    <t>82,1</t>
+  </si>
+  <si>
+    <t>(55.)*</t>
+  </si>
+  <si>
+    <t>466,6</t>
+  </si>
+  <si>
+    <t>Liliana Dymáková</t>
+  </si>
+  <si>
+    <t>84,2</t>
+  </si>
+  <si>
+    <t>88,2</t>
+  </si>
+  <si>
+    <t>48,5</t>
+  </si>
+  <si>
+    <t>88,3</t>
+  </si>
+  <si>
+    <t>(19.)*</t>
+  </si>
+  <si>
+    <t>108,5</t>
+  </si>
+  <si>
+    <t>(54.)*</t>
+  </si>
+  <si>
+    <t>74,2</t>
+  </si>
+  <si>
+    <t>83,3</t>
+  </si>
+  <si>
+    <t>452,5</t>
+  </si>
+  <si>
+    <t>Tomáš Grodl</t>
+  </si>
+  <si>
+    <t>75,8</t>
+  </si>
+  <si>
+    <t>(15.)*</t>
+  </si>
+  <si>
+    <t>55,9</t>
+  </si>
+  <si>
+    <t>(16.)</t>
+  </si>
+  <si>
+    <t>35,4</t>
+  </si>
+  <si>
+    <t>(17.)</t>
+  </si>
+  <si>
+    <t>90,7</t>
+  </si>
+  <si>
+    <t>(17.)*</t>
+  </si>
+  <si>
+    <t>61,6</t>
+  </si>
+  <si>
+    <t>(201.)</t>
+  </si>
+  <si>
+    <t>51,6</t>
+  </si>
+  <si>
+    <t>87,2</t>
+  </si>
+  <si>
+    <t>(6.)*</t>
+  </si>
+  <si>
+    <t>91,9</t>
+  </si>
+  <si>
+    <t>(99.)*</t>
+  </si>
+  <si>
+    <t>85,7</t>
+  </si>
+  <si>
+    <t>431,3</t>
+  </si>
+  <si>
+    <t>Antonín Brückner</t>
+  </si>
+  <si>
+    <t>86,3</t>
+  </si>
+  <si>
+    <t>(10.)*</t>
+  </si>
+  <si>
+    <t>70,6</t>
+  </si>
+  <si>
+    <t>31,1</t>
+  </si>
+  <si>
+    <t>(18.)</t>
+  </si>
+  <si>
+    <t>66,6</t>
+  </si>
+  <si>
+    <t>54,9</t>
+  </si>
+  <si>
+    <t>(218.)</t>
+  </si>
+  <si>
+    <t>90,3</t>
+  </si>
+  <si>
+    <t>46,2</t>
+  </si>
+  <si>
+    <t>(22.)</t>
+  </si>
+  <si>
+    <t>63,1</t>
+  </si>
+  <si>
+    <t>(173.)*</t>
+  </si>
+  <si>
+    <t>376,9</t>
+  </si>
+  <si>
+    <t>Johana Klímová</t>
+  </si>
+  <si>
+    <t>94,6</t>
+  </si>
+  <si>
+    <t>67,6</t>
+  </si>
+  <si>
+    <t>67,7</t>
   </si>
   <si>
     <t>66,7</t>
   </si>
   <si>
-    <t>(14.)</t>
-[...41 lines deleted...]
-    <t>(88.)</t>
+    <t>(161.)*</t>
+  </si>
+  <si>
+    <t>73,8</t>
+  </si>
+  <si>
+    <t>371,4</t>
+  </si>
+  <si>
+    <t>Emma Mahr</t>
+  </si>
+  <si>
+    <t>57,1</t>
+  </si>
+  <si>
+    <t>(24.)*</t>
+  </si>
+  <si>
+    <t>73,5</t>
+  </si>
+  <si>
+    <t>57,2</t>
+  </si>
+  <si>
+    <t>59,4</t>
+  </si>
+  <si>
+    <t>(43.)*</t>
+  </si>
+  <si>
+    <t>40,6</t>
+  </si>
+  <si>
+    <t>(168.)*</t>
+  </si>
+  <si>
+    <t>287,8</t>
+  </si>
+  <si>
+    <t>Marek Beroun</t>
+  </si>
+  <si>
+    <t>48,8</t>
+  </si>
+  <si>
+    <t>(28.)*</t>
+  </si>
+  <si>
+    <t>61,8</t>
+  </si>
+  <si>
+    <t>(14.)*</t>
+  </si>
+  <si>
+    <t>48,4</t>
+  </si>
+  <si>
+    <t>56,4</t>
+  </si>
+  <si>
+    <t>(18.)*</t>
+  </si>
+  <si>
+    <t>45,2</t>
+  </si>
+  <si>
+    <t>(219.)</t>
+  </si>
+  <si>
+    <t>59,5</t>
+  </si>
+  <si>
+    <t>274,9</t>
+  </si>
+  <si>
+    <t>Daniel Beroun</t>
+  </si>
+  <si>
+    <t>96,7</t>
+  </si>
+  <si>
+    <t>97,1</t>
   </si>
   <si>
     <t>71,8</t>
   </si>
   <si>
-    <t>(12.)</t>
-[...23 lines deleted...]
-    <t>Marek Štolba</t>
+    <t>(175.)*</t>
+  </si>
+  <si>
+    <t>265,6</t>
+  </si>
+  <si>
+    <t>Hynek Dokoupil</t>
+  </si>
+  <si>
+    <t>63,9</t>
+  </si>
+  <si>
+    <t>(195.)*</t>
   </si>
   <si>
     <t>94,9</t>
   </si>
   <si>
-    <t>(3.)*</t>
-[...131 lines deleted...]
-    <t>(222.)</t>
+    <t>258,8</t>
+  </si>
+  <si>
+    <t>Roxie Berta Bartušková</t>
+  </si>
+  <si>
+    <t>92,5</t>
+  </si>
+  <si>
+    <t>91,2</t>
+  </si>
+  <si>
+    <t>75,1</t>
+  </si>
+  <si>
+    <t>(110.)*</t>
+  </si>
+  <si>
+    <t>Vít Hanák</t>
+  </si>
+  <si>
+    <t>44,6</t>
+  </si>
+  <si>
+    <t>(30.)*</t>
+  </si>
+  <si>
+    <t>47,1</t>
+  </si>
+  <si>
+    <t>53,8</t>
+  </si>
+  <si>
+    <t>61,9</t>
+  </si>
+  <si>
+    <t>252,6</t>
+  </si>
+  <si>
+    <t>Filip Záchvěj</t>
+  </si>
+  <si>
+    <t>26,7</t>
+  </si>
+  <si>
+    <t>54,8</t>
+  </si>
+  <si>
+    <t>85,3</t>
+  </si>
+  <si>
+    <t>(116.)*</t>
+  </si>
+  <si>
+    <t>76,2</t>
+  </si>
+  <si>
+    <t>Anežka Beerová</t>
+  </si>
+  <si>
+    <t>(25.)*</t>
+  </si>
+  <si>
+    <t>38,6</t>
+  </si>
+  <si>
+    <t>(236.)*</t>
+  </si>
+  <si>
+    <t>219,3</t>
+  </si>
+  <si>
+    <t>Mariana Balzerová</t>
+  </si>
+  <si>
+    <t>61,3</t>
+  </si>
+  <si>
+    <t>(22.)*</t>
+  </si>
+  <si>
+    <t>64,5</t>
+  </si>
+  <si>
+    <t>52,4</t>
+  </si>
+  <si>
+    <t>(21.)*</t>
+  </si>
+  <si>
+    <t>219,2</t>
+  </si>
+  <si>
+    <t>Matilda Košíková</t>
+  </si>
+  <si>
+    <t>80,6</t>
+  </si>
+  <si>
+    <t>74,4</t>
+  </si>
+  <si>
+    <t>47,6</t>
+  </si>
+  <si>
+    <t>202,6</t>
+  </si>
+  <si>
+    <t>Petr Knorr</t>
+  </si>
+  <si>
+    <t>65,4</t>
+  </si>
+  <si>
+    <t>(20.)*</t>
+  </si>
+  <si>
+    <t>52,9</t>
+  </si>
+  <si>
+    <t>189,3</t>
+  </si>
+  <si>
+    <t>Benjamín Košík</t>
+  </si>
+  <si>
+    <t>19,4</t>
+  </si>
+  <si>
+    <t>(26.)*</t>
+  </si>
+  <si>
+    <t>69,2</t>
+  </si>
+  <si>
+    <t>(13.)*</t>
+  </si>
+  <si>
+    <t>(176.)*</t>
+  </si>
+  <si>
+    <t>38,1</t>
+  </si>
+  <si>
+    <t>(27.)*</t>
+  </si>
+  <si>
+    <t>188,6</t>
+  </si>
+  <si>
+    <t>Nevena Brejšová</t>
+  </si>
+  <si>
+    <t>32,1</t>
+  </si>
+  <si>
+    <t>(36.)*</t>
+  </si>
+  <si>
+    <t>58,1</t>
+  </si>
+  <si>
+    <t>17,9</t>
+  </si>
+  <si>
+    <t>(33.)*</t>
+  </si>
+  <si>
+    <t>71,4</t>
+  </si>
+  <si>
+    <t>179,5</t>
+  </si>
+  <si>
+    <t>Adam Jilich</t>
+  </si>
+  <si>
+    <t>25,8</t>
+  </si>
+  <si>
+    <t>61,5</t>
+  </si>
+  <si>
+    <t>(16.)*</t>
+  </si>
+  <si>
+    <t>88,1</t>
+  </si>
+  <si>
+    <t>175,4</t>
+  </si>
+  <si>
+    <t>Max Valenta</t>
+  </si>
+  <si>
+    <t>64,1</t>
+  </si>
+  <si>
+    <t>Filip Pátek</t>
+  </si>
+  <si>
+    <t>71,7</t>
+  </si>
+  <si>
+    <t>64,7</t>
+  </si>
+  <si>
+    <t>35,9</t>
+  </si>
+  <si>
+    <t>172,3</t>
+  </si>
+  <si>
+    <t>Sára Bortlíková</t>
+  </si>
+  <si>
+    <t>17,5</t>
+  </si>
+  <si>
+    <t>41,9</t>
+  </si>
+  <si>
+    <t>33,3</t>
+  </si>
+  <si>
+    <t>78,6</t>
+  </si>
+  <si>
+    <t>171,3</t>
+  </si>
+  <si>
+    <t>Hynek Karas</t>
+  </si>
+  <si>
+    <t>21,7</t>
+  </si>
+  <si>
+    <t>(41.)*</t>
+  </si>
+  <si>
+    <t>23,5</t>
+  </si>
+  <si>
+    <t>20,5</t>
+  </si>
+  <si>
+    <t>(32.)</t>
+  </si>
+  <si>
+    <t>33,5</t>
+  </si>
+  <si>
+    <t>(249.)*</t>
+  </si>
+  <si>
+    <t>162,5</t>
+  </si>
+  <si>
+    <t>Sofie Čaganová</t>
+  </si>
+  <si>
+    <t>27,9</t>
+  </si>
+  <si>
+    <t>(38.)*</t>
+  </si>
+  <si>
+    <t>35,3</t>
+  </si>
+  <si>
+    <t>10,3</t>
+  </si>
+  <si>
+    <t>64,3</t>
+  </si>
+  <si>
+    <t>137,8</t>
+  </si>
+  <si>
+    <t>Ema Lidaříková</t>
+  </si>
+  <si>
+    <t>26,5</t>
+  </si>
+  <si>
+    <t>38,5</t>
+  </si>
+  <si>
+    <t>40,5</t>
+  </si>
+  <si>
+    <t>135,5</t>
+  </si>
+  <si>
+    <t>Viktorie Ptašniková</t>
+  </si>
+  <si>
+    <t>(39.)*</t>
+  </si>
+  <si>
+    <t>32,4</t>
+  </si>
+  <si>
+    <t>30,8</t>
+  </si>
+  <si>
+    <t>134,2</t>
+  </si>
+  <si>
+    <t>Bartoloměj Bernt</t>
+  </si>
+  <si>
+    <t>44,1</t>
+  </si>
+  <si>
+    <t>117,9</t>
+  </si>
+  <si>
+    <t>Sára Pokorná</t>
+  </si>
+  <si>
+    <t>38,3</t>
+  </si>
+  <si>
+    <t>29,4</t>
+  </si>
+  <si>
+    <t>117,7</t>
+  </si>
+  <si>
+    <t>David Filinger</t>
+  </si>
+  <si>
+    <t>17,6</t>
+  </si>
+  <si>
+    <t>(29.)*</t>
+  </si>
+  <si>
+    <t>38,7</t>
+  </si>
+  <si>
+    <t>109,2</t>
+  </si>
+  <si>
+    <t>David Ira</t>
+  </si>
+  <si>
+    <t>38,2</t>
+  </si>
+  <si>
+    <t>95,3</t>
+  </si>
+  <si>
+    <t>Šimon Konopík</t>
+  </si>
+  <si>
+    <t>46,7</t>
+  </si>
+  <si>
+    <t>20,6</t>
+  </si>
+  <si>
+    <t>23,8</t>
+  </si>
+  <si>
+    <t>91,1</t>
+  </si>
+  <si>
+    <t>Šimon Popper</t>
+  </si>
+  <si>
+    <t>63,3</t>
+  </si>
+  <si>
+    <t>25,6</t>
+  </si>
+  <si>
+    <t>88,9</t>
+  </si>
+  <si>
+    <t>Marie Halouzková</t>
+  </si>
+  <si>
+    <t>42,5</t>
+  </si>
+  <si>
+    <t>(31.)*</t>
+  </si>
+  <si>
+    <t>41,2</t>
+  </si>
+  <si>
+    <t>83,7</t>
+  </si>
+  <si>
+    <t>Filip Skala</t>
+  </si>
+  <si>
+    <t>32,3</t>
+  </si>
+  <si>
+    <t>23,1</t>
+  </si>
+  <si>
+    <t>26,2</t>
+  </si>
+  <si>
+    <t>81,6</t>
+  </si>
+  <si>
+    <t>Daniel Mikula</t>
+  </si>
+  <si>
+    <t>79,4</t>
+  </si>
+  <si>
+    <t>Hynek Zákoucký</t>
   </si>
   <si>
     <t>77,4</t>
   </si>
   <si>
-    <t>(29.)</t>
-[...266 lines deleted...]
-    <t>(18.)*</t>
+    <t>Tomáš Doležal</t>
+  </si>
+  <si>
+    <t>34,2</t>
+  </si>
+  <si>
+    <t>(35.)*</t>
+  </si>
+  <si>
+    <t>42,9</t>
+  </si>
+  <si>
+    <t>77,1</t>
+  </si>
+  <si>
+    <t>Šimon Grácz</t>
+  </si>
+  <si>
+    <t>43,6</t>
+  </si>
+  <si>
+    <t>28,6</t>
+  </si>
+  <si>
+    <t>72,2</t>
+  </si>
+  <si>
+    <t>Violeta Brejšová</t>
+  </si>
+  <si>
+    <t>22,6</t>
+  </si>
+  <si>
+    <t>28,2</t>
+  </si>
+  <si>
+    <t>21,4</t>
+  </si>
+  <si>
+    <t>(34.)*</t>
+  </si>
+  <si>
+    <t>Jarmila Mutlová</t>
+  </si>
+  <si>
+    <t>13,3</t>
+  </si>
+  <si>
+    <t>(45.)*</t>
+  </si>
+  <si>
+    <t>11,8</t>
+  </si>
+  <si>
+    <t>16,1</t>
+  </si>
+  <si>
+    <t>15,4</t>
+  </si>
+  <si>
+    <t>56,6</t>
+  </si>
+  <si>
+    <t>Štěpán Tomola</t>
+  </si>
+  <si>
+    <t>(49.)*</t>
+  </si>
+  <si>
+    <t>6,5</t>
+  </si>
+  <si>
+    <t>(252.)*</t>
+  </si>
+  <si>
+    <t>43,8</t>
+  </si>
+  <si>
+    <t>Emily Lejhancová</t>
+  </si>
+  <si>
+    <t>40,4</t>
+  </si>
+  <si>
+    <t>Zuzana Satranská</t>
+  </si>
+  <si>
+    <t>12,9</t>
+  </si>
+  <si>
+    <t>7,7</t>
+  </si>
+  <si>
+    <t>39,6</t>
+  </si>
+  <si>
+    <t>Veronika Blatecká</t>
+  </si>
+  <si>
+    <t>36,3</t>
+  </si>
+  <si>
+    <t>Kateřina Tomolová</t>
+  </si>
+  <si>
+    <t>Jan Hubáček</t>
+  </si>
+  <si>
+    <t>Světlana Vlčková</t>
+  </si>
+  <si>
+    <t>19,6</t>
+  </si>
+  <si>
+    <t>(42.)*</t>
+  </si>
+  <si>
+    <t>8,8</t>
+  </si>
+  <si>
+    <t>28,4</t>
+  </si>
+  <si>
+    <t>Josefina Nebeská</t>
   </si>
   <si>
     <t>12,8</t>
   </si>
   <si>
-    <t>(35.)</t>
-[...365 lines deleted...]
-    <t>(35.)*</t>
+    <t>14,3</t>
+  </si>
+  <si>
+    <t>27,1</t>
+  </si>
+  <si>
+    <t>Vojtěch Sachs</t>
+  </si>
+  <si>
+    <t>14,7</t>
+  </si>
+  <si>
+    <t>9,5</t>
+  </si>
+  <si>
+    <t>24,2</t>
+  </si>
+  <si>
+    <t>Miya Giot</t>
+  </si>
+  <si>
+    <t>(40.)*</t>
+  </si>
+  <si>
+    <t>Kristýna Švábková</t>
+  </si>
+  <si>
+    <t>11,3</t>
+  </si>
+  <si>
+    <t>(46.)*</t>
+  </si>
+  <si>
+    <t>9,7</t>
   </si>
   <si>
     <t>Anna Hejnová</t>
   </si>
   <si>
-    <t>43,6</t>
-[...119 lines deleted...]
-    <t>9,7</t>
+    <t>16,7</t>
+  </si>
+  <si>
+    <t>Vojtěch Navrátil</t>
+  </si>
+  <si>
+    <t>(44.)*</t>
+  </si>
+  <si>
+    <t>Vít Motlík</t>
+  </si>
+  <si>
+    <t>11,9</t>
   </si>
   <si>
     <t>Šimon Veselý</t>
   </si>
   <si>
-    <t>3,4</t>
-[...7 lines deleted...]
-  <si>
     <t>5,9</t>
   </si>
   <si>
-    <t>18,6</t>
-[...2 lines deleted...]
-    <t>Vojtěch Navrátil</t>
+    <t>10,9</t>
+  </si>
+  <si>
+    <t>Michael Bartoš</t>
+  </si>
+  <si>
+    <t>9,2</t>
+  </si>
+  <si>
+    <t>(47.)*</t>
+  </si>
+  <si>
+    <t>Jiří Holý</t>
+  </si>
+  <si>
+    <t>7,1</t>
+  </si>
+  <si>
+    <t>Nela Nováková</t>
+  </si>
+  <si>
+    <t>5,1</t>
+  </si>
+  <si>
+    <t>Hana Fanfrlová</t>
+  </si>
+  <si>
+    <t>4,8</t>
+  </si>
+  <si>
+    <t>Štěpán Binko</t>
+  </si>
+  <si>
+    <t>3,2</t>
+  </si>
+  <si>
+    <t>Lea Rážová</t>
+  </si>
+  <si>
+    <t>2,9</t>
+  </si>
+  <si>
+    <t>Simona Srdínková</t>
   </si>
   <si>
     <t>2,6</t>
   </si>
   <si>
-    <t>(44.)*</t>
-[...35 lines deleted...]
-    <t>Vít Motlík</t>
+    <t>Michaela Maršálková</t>
+  </si>
+  <si>
+    <t>2,4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
@@ -1483,3716 +1481,3582 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/251311" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/254086" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/254086" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/254092" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/252006" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/251622" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/252163" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/254226" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264021" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264036" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264036" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/261801" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15583" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8138" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/9468" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7205" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7931" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/9362" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11582" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8840" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11764" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/12916" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8883" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7832" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14172" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/555" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/2760" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/10486" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8892" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11722" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14756" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11725" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8832" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/9288" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14793" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11837" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8606" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/9391" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11841" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11603" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14783" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8181" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8127" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8920" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11801" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15209" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/9340" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14533" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8609" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/9339" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8612" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8897" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/9162" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20550" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/19021" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8578" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8891" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8678" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8275" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8799" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/9343" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/16957" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8610" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20758" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8182" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14749" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8588" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8280" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15408" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20551" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8951" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8435" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8677" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/251622" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/252163" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/254226" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264021" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264036" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264036" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/261801" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/262123" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264063" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/262005" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15583" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8138" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/9468" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/9362" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7931" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/12916" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11582" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8840" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14172" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11722" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7205" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8612" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11764" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8832" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11801" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/2760" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/10486" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15209" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/555" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11841" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8181" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/16957" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11603" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14756" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14793" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/9391" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11725" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/9340" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8920" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8892" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11837" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14783" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8609" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/9339" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8127" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/9288" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8678" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8883" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14533" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8897" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15832" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8182" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20550" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15408" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/19021" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8578" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8606" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8504" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15309" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8799" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15312" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8610" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20758" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14749" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/9162" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8280" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8677" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8588" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20551" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/9164" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11831" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/18873" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8951" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8435" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/9330" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15310" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AA64"/>
+  <dimension ref="A1:W69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B64" sqref="B64"/>
+      <selection activeCell="B69" sqref="B69"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:27">
+    <row r="1" spans="1:23">
       <c r="A1"/>
       <c r="C1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="M1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>8</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="W1" s="2" t="s">
+      <c r="W1" t="s">
         <v>10</v>
       </c>
-      <c r="Y1" s="2" t="s">
+    </row>
+    <row r="2" spans="1:23">
+      <c r="A2" t="s">
         <v>11</v>
       </c>
-      <c r="AA1" t="s">
+      <c r="C2">
+        <v>48</v>
+      </c>
+      <c r="E2">
+        <v>34</v>
+      </c>
+      <c r="G2">
+        <v>23</v>
+      </c>
+      <c r="I2">
+        <v>83</v>
+      </c>
+      <c r="K2">
+        <v>168</v>
+      </c>
+      <c r="M2">
+        <v>255</v>
+      </c>
+      <c r="O2">
+        <v>31</v>
+      </c>
+      <c r="Q2">
+        <v>39</v>
+      </c>
+      <c r="S2">
+        <v>257</v>
+      </c>
+      <c r="U2">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="3" spans="1:23">
+      <c r="A3" t="s">
         <v>12</v>
       </c>
-    </row>
-[...44 lines deleted...]
-      </c>
       <c r="C3">
+        <v>5</v>
+      </c>
+      <c r="E3">
         <v>0</v>
       </c>
-      <c r="E3">
-[...1 lines deleted...]
-      </c>
       <c r="G3">
-        <v>40</v>
+        <v>5</v>
       </c>
       <c r="I3">
         <v>10</v>
       </c>
       <c r="K3">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="M3">
-        <v>5</v>
+        <v>40</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
       <c r="Q3">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="S3">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="U3">
-        <v>40</v>
-[...4 lines deleted...]
-      <c r="Y3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:27">
+    <row r="4" spans="1:23">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D4" t="s">
         <v>15</v>
       </c>
-      <c r="C4" t="s">
+      <c r="E4" t="s">
         <v>16</v>
       </c>
-      <c r="E4" t="s">
+      <c r="F4" t="s">
         <v>17</v>
       </c>
-      <c r="F4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G4" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="I4" t="s">
-        <v>16</v>
+        <v>19</v>
+      </c>
+      <c r="J4" t="s">
+        <v>20</v>
       </c>
       <c r="K4" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="L4" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="M4" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="O4" t="s">
         <v>23</v>
       </c>
       <c r="P4" t="s">
         <v>24</v>
       </c>
-      <c r="Q4" t="s">
-        <v>16</v>
+      <c r="Q4">
+        <v>100</v>
+      </c>
+      <c r="R4" t="s">
+        <v>25</v>
       </c>
       <c r="S4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="T4" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="U4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="V4" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="W4" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-      <c r="Z4" t="s">
         <v>29</v>
       </c>
-      <c r="AA4" t="s">
-[...3 lines deleted...]
-    <row r="5" spans="1:27">
+    </row>
+    <row r="5" spans="1:23">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C5">
+        <v>80</v>
+      </c>
+      <c r="D5" t="s">
         <v>31</v>
       </c>
-      <c r="C5">
-[...2 lines deleted...]
-      <c r="D5" t="s">
+      <c r="E5">
+        <v>100</v>
+      </c>
+      <c r="F5" t="s">
+        <v>25</v>
+      </c>
+      <c r="G5" t="s">
+        <v>18</v>
+      </c>
+      <c r="I5" t="s">
         <v>32</v>
       </c>
-      <c r="E5" t="s">
+      <c r="J5" t="s">
         <v>33</v>
       </c>
-      <c r="F5" t="s">
+      <c r="K5" t="s">
         <v>34</v>
       </c>
-      <c r="G5" t="s">
-[...5 lines deleted...]
-      <c r="K5" t="s">
+      <c r="L5" t="s">
         <v>35</v>
       </c>
-      <c r="L5" t="s">
-[...6 lines deleted...]
-        <v>37</v>
+      <c r="M5" t="s">
+        <v>18</v>
       </c>
       <c r="O5">
         <v>100</v>
       </c>
       <c r="P5" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>36</v>
+      </c>
+      <c r="R5" t="s">
+        <v>37</v>
+      </c>
+      <c r="S5" t="s">
         <v>38</v>
       </c>
-      <c r="Q5" t="s">
-[...2 lines deleted...]
-      <c r="S5" t="s">
+      <c r="T5" t="s">
         <v>39</v>
       </c>
-      <c r="T5" t="s">
+      <c r="U5" t="s">
+        <v>18</v>
+      </c>
+      <c r="W5" t="s">
         <v>40</v>
       </c>
-      <c r="U5" t="s">
-[...18 lines deleted...]
-    <row r="6" spans="1:27">
+    </row>
+    <row r="6" spans="1:23">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C6">
+        <v>105</v>
+      </c>
+      <c r="D6" t="s">
+        <v>25</v>
+      </c>
+      <c r="E6" t="s">
+        <v>42</v>
+      </c>
+      <c r="F6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G6" t="s">
+        <v>18</v>
+      </c>
+      <c r="I6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K6" t="s">
+        <v>18</v>
+      </c>
+      <c r="M6" t="s">
+        <v>18</v>
+      </c>
+      <c r="O6" t="s">
         <v>44</v>
       </c>
-      <c r="C6">
-[...14 lines deleted...]
-      <c r="K6" t="s">
+      <c r="P6" t="s">
         <v>45</v>
       </c>
-      <c r="L6" t="s">
+      <c r="Q6" t="s">
         <v>46</v>
       </c>
-      <c r="M6">
-[...5 lines deleted...]
-      <c r="O6" t="s">
+      <c r="R6" t="s">
         <v>47</v>
       </c>
-      <c r="P6" t="s">
-[...6 lines deleted...]
-        <v>16</v>
+      <c r="S6">
+        <v>116</v>
+      </c>
+      <c r="T6" t="s">
+        <v>48</v>
       </c>
       <c r="U6" t="s">
-        <v>16</v>
+        <v>49</v>
+      </c>
+      <c r="V6" t="s">
+        <v>43</v>
       </c>
       <c r="W6" t="s">
-        <v>16</v>
-[...7 lines deleted...]
-      <c r="AA6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="7" spans="1:27">
+    <row r="7" spans="1:23">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>51</v>
       </c>
       <c r="C7" t="s">
         <v>52</v>
       </c>
       <c r="D7" t="s">
         <v>53</v>
       </c>
       <c r="E7" t="s">
-        <v>16</v>
+        <v>54</v>
+      </c>
+      <c r="F7" t="s">
+        <v>55</v>
       </c>
       <c r="G7" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>18</v>
+      </c>
+      <c r="I7">
+        <v>98</v>
+      </c>
+      <c r="J7" t="s">
+        <v>56</v>
       </c>
       <c r="K7" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="L7" t="s">
+        <v>18</v>
+      </c>
+      <c r="M7">
+        <v>71</v>
+      </c>
+      <c r="N7" t="s">
         <v>57</v>
       </c>
-      <c r="M7" t="s">
+      <c r="O7" t="s">
         <v>58</v>
       </c>
-      <c r="N7" t="s">
+      <c r="P7" t="s">
         <v>59</v>
       </c>
-      <c r="O7" t="s">
+      <c r="Q7" t="s">
         <v>60</v>
       </c>
-      <c r="P7" t="s">
-[...6 lines deleted...]
-        <v>16</v>
+      <c r="R7" t="s">
+        <v>53</v>
+      </c>
+      <c r="S7">
+        <v>109</v>
+      </c>
+      <c r="T7" t="s">
+        <v>61</v>
       </c>
       <c r="U7" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="W7" t="s">
-        <v>35</v>
-[...7 lines deleted...]
-      <c r="AA7" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="8" spans="1:27">
+    <row r="8" spans="1:23">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C8" t="s">
         <v>64</v>
       </c>
       <c r="D8" t="s">
+        <v>56</v>
+      </c>
+      <c r="E8" t="s">
         <v>65</v>
       </c>
-      <c r="E8" t="s">
+      <c r="F8" t="s">
+        <v>59</v>
+      </c>
+      <c r="G8" t="s">
         <v>66</v>
       </c>
-      <c r="F8" t="s">
+      <c r="H8" t="s">
+        <v>20</v>
+      </c>
+      <c r="I8" t="s">
         <v>67</v>
-      </c>
-[...4 lines deleted...]
-        <v>66</v>
       </c>
       <c r="J8" t="s">
         <v>68</v>
       </c>
       <c r="K8" t="s">
-        <v>16</v>
+        <v>69</v>
+      </c>
+      <c r="L8" t="s">
+        <v>70</v>
       </c>
       <c r="M8" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="O8" t="s">
         <v>71</v>
       </c>
       <c r="P8" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="Q8" t="s">
+        <v>18</v>
+      </c>
+      <c r="S8" t="s">
+        <v>18</v>
+      </c>
+      <c r="U8" t="s">
         <v>72</v>
       </c>
-      <c r="R8" t="s">
-[...2 lines deleted...]
-      <c r="S8" t="s">
+      <c r="V8" t="s">
+        <v>53</v>
+      </c>
+      <c r="W8" t="s">
         <v>73</v>
       </c>
-      <c r="T8" t="s">
-[...21 lines deleted...]
-    <row r="9" spans="1:27">
+    </row>
+    <row r="9" spans="1:23">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C9" t="s">
+        <v>75</v>
+      </c>
+      <c r="D9" t="s">
+        <v>76</v>
+      </c>
+      <c r="E9" t="s">
+        <v>77</v>
+      </c>
+      <c r="F9" t="s">
         <v>78</v>
       </c>
-      <c r="C9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G9" t="s">
-        <v>16</v>
+        <v>79</v>
+      </c>
+      <c r="H9" t="s">
+        <v>80</v>
       </c>
       <c r="I9" t="s">
-        <v>16</v>
+        <v>81</v>
+      </c>
+      <c r="J9" t="s">
+        <v>82</v>
       </c>
       <c r="K9" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="M9" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="N9" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="O9" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="P9" t="s">
-        <v>57</v>
+        <v>78</v>
       </c>
       <c r="Q9" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>86</v>
+      </c>
+      <c r="R9" t="s">
+        <v>87</v>
+      </c>
+      <c r="S9" t="s">
+        <v>88</v>
       </c>
       <c r="T9" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="U9" t="s">
-        <v>16</v>
-[...17 lines deleted...]
-    <row r="10" spans="1:27">
+        <v>90</v>
+      </c>
+      <c r="V9" t="s">
+        <v>33</v>
+      </c>
+      <c r="W9" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="10" spans="1:23">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="C10" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="D10" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="E10" t="s">
-        <v>16</v>
+        <v>95</v>
+      </c>
+      <c r="F10" t="s">
+        <v>56</v>
       </c>
       <c r="G10" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="H10" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="I10" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="J10" t="s">
-        <v>92</v>
+        <v>48</v>
       </c>
       <c r="K10" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="M10" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="N10" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="O10" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="P10" t="s">
-        <v>70</v>
+        <v>47</v>
       </c>
       <c r="Q10" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="R10" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="S10" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="T10" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="U10" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="W10" t="s">
-        <v>100</v>
-[...14 lines deleted...]
-    <row r="11" spans="1:27">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="11" spans="1:23">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="C11" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="D11" t="s">
-        <v>106</v>
+        <v>87</v>
       </c>
       <c r="E11" t="s">
-        <v>16</v>
+        <v>109</v>
+      </c>
+      <c r="F11" t="s">
+        <v>39</v>
       </c>
       <c r="G11" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="I11" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K11" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="M11" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>18</v>
       </c>
       <c r="O11" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="P11" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="Q11" t="s">
-        <v>16</v>
+        <v>111</v>
+      </c>
+      <c r="R11" t="s">
+        <v>20</v>
       </c>
       <c r="S11" t="s">
-        <v>16</v>
+        <v>110</v>
+      </c>
+      <c r="T11" t="s">
+        <v>112</v>
       </c>
       <c r="U11" t="s">
-        <v>16</v>
+        <v>113</v>
+      </c>
+      <c r="V11" t="s">
+        <v>39</v>
       </c>
       <c r="W11" t="s">
-        <v>16</v>
-[...11 lines deleted...]
-    <row r="12" spans="1:27">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="12" spans="1:23">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="C12" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="D12" t="s">
-        <v>70</v>
+        <v>117</v>
       </c>
       <c r="E12" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="F12" t="s">
-        <v>114</v>
+        <v>94</v>
       </c>
       <c r="G12" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>119</v>
+      </c>
+      <c r="H12" t="s">
+        <v>39</v>
+      </c>
+      <c r="I12" t="s">
+        <v>120</v>
       </c>
       <c r="J12" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="K12" t="s">
-        <v>16</v>
+        <v>122</v>
+      </c>
+      <c r="L12" t="s">
+        <v>123</v>
       </c>
       <c r="M12" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="O12" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>18</v>
       </c>
       <c r="Q12" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S12" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="U12" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>18</v>
       </c>
       <c r="W12" t="s">
-        <v>16</v>
-[...8 lines deleted...]
-    <row r="13" spans="1:27">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="13" spans="1:23">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="C13" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="D13" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="E13" t="s">
-        <v>16</v>
+        <v>128</v>
+      </c>
+      <c r="F13" t="s">
+        <v>129</v>
       </c>
       <c r="G13" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="I13" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K13" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="M13" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>18</v>
       </c>
       <c r="O13" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="P13" t="s">
-        <v>127</v>
+        <v>82</v>
       </c>
       <c r="Q13" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="R13" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="S13" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="T13" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="U13" t="s">
-        <v>16</v>
+        <v>135</v>
+      </c>
+      <c r="V13" t="s">
+        <v>132</v>
       </c>
       <c r="W13" t="s">
-        <v>132</v>
-[...14 lines deleted...]
-    <row r="14" spans="1:27">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="14" spans="1:23">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C14" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D14" t="s">
-        <v>138</v>
+        <v>59</v>
       </c>
       <c r="E14" t="s">
-        <v>16</v>
+        <v>139</v>
+      </c>
+      <c r="F14" t="s">
+        <v>15</v>
       </c>
       <c r="G14" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="I14" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K14" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="L14" t="s">
+        <v>18</v>
+      </c>
+      <c r="M14" t="s">
         <v>140</v>
       </c>
-      <c r="M14" t="s">
-        <v>16</v>
+      <c r="N14" t="s">
+        <v>141</v>
       </c>
       <c r="O14" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>18</v>
       </c>
       <c r="Q14" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S14" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="U14" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="W14" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-      <c r="AA14" t="s">
         <v>142</v>
       </c>
     </row>
-    <row r="15" spans="1:27">
+    <row r="15" spans="1:23">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>143</v>
       </c>
       <c r="C15" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="E15" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G15" t="s">
+        <v>18</v>
+      </c>
+      <c r="I15" t="s">
+        <v>18</v>
+      </c>
+      <c r="K15" t="s">
+        <v>18</v>
+      </c>
+      <c r="M15" t="s">
         <v>144</v>
       </c>
-      <c r="H15" t="s">
+      <c r="N15" t="s">
         <v>145</v>
       </c>
-      <c r="I15" t="s">
-[...2 lines deleted...]
-      <c r="K15" t="s">
+      <c r="O15" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q15" t="s">
         <v>146</v>
       </c>
-      <c r="L15" t="s">
-[...9 lines deleted...]
-        <v>16</v>
+      <c r="R15" t="s">
+        <v>43</v>
       </c>
       <c r="S15" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>18</v>
+      </c>
+      <c r="U15">
+        <v>100</v>
+      </c>
+      <c r="V15" t="s">
+        <v>25</v>
       </c>
       <c r="W15" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-      <c r="AA15" t="s">
         <v>147</v>
       </c>
     </row>
-    <row r="16" spans="1:27">
+    <row r="16" spans="1:23">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>148</v>
       </c>
       <c r="C16" t="s">
-        <v>16</v>
+        <v>149</v>
+      </c>
+      <c r="D16" t="s">
+        <v>33</v>
       </c>
       <c r="E16" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="F16" t="s">
-        <v>150</v>
+        <v>47</v>
       </c>
       <c r="G16" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="I16" t="s">
+        <v>18</v>
+      </c>
+      <c r="K16" t="s">
         <v>151</v>
       </c>
-      <c r="J16" t="s">
+      <c r="L16" t="s">
         <v>152</v>
       </c>
-      <c r="K16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M16" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>154</v>
+        <v>18</v>
       </c>
       <c r="O16" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>18</v>
       </c>
       <c r="Q16" t="s">
-        <v>156</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="S16" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>18</v>
       </c>
       <c r="U16" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>18</v>
       </c>
       <c r="W16" t="s">
-        <v>16</v>
-[...8 lines deleted...]
-    <row r="17" spans="1:27">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="17" spans="1:23">
       <c r="A17">
         <v>14</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>162</v>
+        <v>153</v>
       </c>
       <c r="C17" t="s">
-        <v>16</v>
+        <v>154</v>
+      </c>
+      <c r="D17" t="s">
+        <v>155</v>
       </c>
       <c r="E17" t="s">
-        <v>16</v>
+        <v>156</v>
+      </c>
+      <c r="F17" t="s">
+        <v>68</v>
       </c>
       <c r="G17" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="I17" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K17" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="M17" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>18</v>
       </c>
       <c r="O17" t="s">
-        <v>165</v>
+        <v>133</v>
       </c>
       <c r="P17" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="Q17" t="s">
-        <v>16</v>
+        <v>157</v>
+      </c>
+      <c r="R17" t="s">
+        <v>68</v>
       </c>
       <c r="S17" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="U17" t="s">
-        <v>16</v>
+        <v>158</v>
+      </c>
+      <c r="V17" t="s">
+        <v>82</v>
       </c>
       <c r="W17" t="s">
-        <v>16</v>
-[...11 lines deleted...]
-    <row r="18" spans="1:27">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="18" spans="1:23">
       <c r="A18">
         <v>15</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>167</v>
+        <v>160</v>
       </c>
       <c r="C18" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>18</v>
       </c>
       <c r="E18" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G18" t="s">
-        <v>16</v>
+        <v>161</v>
+      </c>
+      <c r="H18" t="s">
+        <v>68</v>
       </c>
       <c r="I18" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K18" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="L18" t="s">
+        <v>18</v>
+      </c>
+      <c r="M18" t="s">
+        <v>18</v>
+      </c>
+      <c r="O18" t="s">
+        <v>162</v>
+      </c>
+      <c r="P18" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q18" t="s">
+        <v>18</v>
+      </c>
+      <c r="S18" t="s">
+        <v>163</v>
+      </c>
+      <c r="T18" t="s">
         <v>164</v>
       </c>
-      <c r="M18">
-[...13 lines deleted...]
-      </c>
       <c r="U18" t="s">
-        <v>16</v>
-[...11 lines deleted...]
-    <row r="19" spans="1:27">
+        <v>165</v>
+      </c>
+      <c r="V18" t="s">
+        <v>56</v>
+      </c>
+      <c r="W18">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="19" spans="1:23">
       <c r="A19">
         <v>16</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>166</v>
+      </c>
+      <c r="C19">
+        <v>55</v>
+      </c>
+      <c r="D19" t="s">
+        <v>167</v>
       </c>
       <c r="E19" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G19" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="I19" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K19" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="L19" t="s">
+        <v>18</v>
+      </c>
+      <c r="M19" t="s">
+        <v>18</v>
+      </c>
+      <c r="O19" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q19">
+        <v>59</v>
+      </c>
+      <c r="R19" t="s">
+        <v>82</v>
+      </c>
+      <c r="S19" t="s">
+        <v>168</v>
+      </c>
+      <c r="T19" t="s">
+        <v>169</v>
+      </c>
+      <c r="U19" t="s">
+        <v>111</v>
+      </c>
+      <c r="V19" t="s">
+        <v>76</v>
+      </c>
+      <c r="W19" t="s">
         <v>170</v>
       </c>
-      <c r="M19" t="s">
-[...30 lines deleted...]
-    <row r="20" spans="1:27">
+    </row>
+    <row r="20" spans="1:23">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="C20" t="s">
+        <v>172</v>
+      </c>
+      <c r="D20" t="s">
+        <v>173</v>
+      </c>
+      <c r="E20" t="s">
+        <v>18</v>
+      </c>
+      <c r="G20" t="s">
+        <v>18</v>
+      </c>
+      <c r="I20" t="s">
+        <v>18</v>
+      </c>
+      <c r="K20" t="s">
+        <v>18</v>
+      </c>
+      <c r="M20" t="s">
+        <v>18</v>
+      </c>
+      <c r="O20" t="s">
+        <v>174</v>
+      </c>
+      <c r="P20" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q20">
+        <v>41</v>
+      </c>
+      <c r="R20" t="s">
+        <v>117</v>
+      </c>
+      <c r="S20" t="s">
+        <v>18</v>
+      </c>
+      <c r="U20" t="s">
+        <v>175</v>
+      </c>
+      <c r="V20" t="s">
+        <v>176</v>
+      </c>
+      <c r="W20" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21">
+        <v>18</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="C21" t="s">
+        <v>18</v>
+      </c>
+      <c r="E21" t="s">
+        <v>18</v>
+      </c>
+      <c r="G21" t="s">
+        <v>18</v>
+      </c>
+      <c r="I21" t="s">
+        <v>18</v>
+      </c>
+      <c r="K21" t="s">
+        <v>18</v>
+      </c>
+      <c r="M21" t="s">
+        <v>18</v>
+      </c>
+      <c r="O21" t="s">
         <v>179</v>
       </c>
-      <c r="C20" t="s">
+      <c r="P21" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q21" t="s">
         <v>180</v>
       </c>
-      <c r="D20" t="s">
+      <c r="R21" t="s">
+        <v>56</v>
+      </c>
+      <c r="S21" t="s">
+        <v>18</v>
+      </c>
+      <c r="U21" t="s">
         <v>181</v>
       </c>
-      <c r="E20" t="s">
-[...8 lines deleted...]
-      <c r="K20" t="s">
+      <c r="V21" t="s">
+        <v>27</v>
+      </c>
+      <c r="W21" t="s">
         <v>182</v>
       </c>
-      <c r="L20" t="s">
-[...98 lines deleted...]
-    <row r="22" spans="1:27">
+    </row>
+    <row r="22" spans="1:23">
       <c r="A22">
         <v>19</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>197</v>
+        <v>183</v>
       </c>
       <c r="C22" t="s">
-        <v>198</v>
+        <v>184</v>
       </c>
       <c r="D22" t="s">
-        <v>170</v>
+        <v>185</v>
       </c>
       <c r="E22" t="s">
-        <v>16</v>
+        <v>186</v>
+      </c>
+      <c r="F22" t="s">
+        <v>82</v>
       </c>
       <c r="G22" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="I22" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K22" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="M22" t="s">
-        <v>199</v>
-[...5 lines deleted...]
-        <v>200</v>
+        <v>18</v>
+      </c>
+      <c r="O22">
+        <v>71</v>
       </c>
       <c r="P22" t="s">
-        <v>140</v>
+        <v>94</v>
       </c>
       <c r="Q22" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S22" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="U22" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="W22" t="s">
-        <v>16</v>
-[...8 lines deleted...]
-    <row r="23" spans="1:27">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="23" spans="1:23">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>202</v>
+        <v>188</v>
       </c>
       <c r="C23" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="E23" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G23" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="I23" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K23" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>18</v>
       </c>
       <c r="M23" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>18</v>
       </c>
       <c r="O23" t="s">
-        <v>206</v>
+        <v>189</v>
       </c>
       <c r="P23" t="s">
-        <v>207</v>
+        <v>190</v>
       </c>
       <c r="Q23" t="s">
-        <v>16</v>
+        <v>191</v>
+      </c>
+      <c r="R23" t="s">
+        <v>192</v>
       </c>
       <c r="S23" t="s">
-        <v>16</v>
+        <v>158</v>
+      </c>
+      <c r="T23" t="s">
+        <v>193</v>
       </c>
       <c r="U23" t="s">
-        <v>16</v>
+        <v>194</v>
+      </c>
+      <c r="V23" t="s">
+        <v>195</v>
       </c>
       <c r="W23" t="s">
-        <v>16</v>
-[...8 lines deleted...]
-    <row r="24" spans="1:27">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="24" spans="1:23">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>209</v>
+        <v>197</v>
       </c>
       <c r="C24" t="s">
-        <v>210</v>
+        <v>198</v>
       </c>
       <c r="D24" t="s">
-        <v>125</v>
+        <v>199</v>
       </c>
       <c r="E24" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G24" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="I24" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K24" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>18</v>
       </c>
       <c r="M24" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>213</v>
+        <v>18</v>
       </c>
       <c r="O24" t="s">
-        <v>214</v>
+        <v>200</v>
       </c>
       <c r="P24" t="s">
-        <v>74</v>
+        <v>129</v>
       </c>
       <c r="Q24" t="s">
-        <v>16</v>
+        <v>201</v>
+      </c>
+      <c r="R24" t="s">
+        <v>202</v>
       </c>
       <c r="S24" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="U24" t="s">
-        <v>16</v>
+        <v>203</v>
+      </c>
+      <c r="V24" t="s">
+        <v>192</v>
       </c>
       <c r="W24" t="s">
-        <v>16</v>
-[...11 lines deleted...]
-    <row r="25" spans="1:27">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="25" spans="1:23">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>216</v>
+        <v>205</v>
       </c>
       <c r="C25" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>218</v>
+        <v>18</v>
       </c>
       <c r="E25" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G25" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="I25" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K25" t="s">
-        <v>219</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>18</v>
       </c>
       <c r="M25" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>221</v>
+        <v>18</v>
       </c>
       <c r="O25" t="s">
-        <v>222</v>
+        <v>206</v>
       </c>
       <c r="P25" t="s">
-        <v>223</v>
+        <v>117</v>
       </c>
       <c r="Q25" t="s">
-        <v>16</v>
+        <v>207</v>
+      </c>
+      <c r="R25" t="s">
+        <v>208</v>
       </c>
       <c r="S25" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="U25" t="s">
-        <v>16</v>
+        <v>209</v>
+      </c>
+      <c r="V25" t="s">
+        <v>87</v>
       </c>
       <c r="W25" t="s">
-        <v>16</v>
-[...11 lines deleted...]
-    <row r="26" spans="1:27">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="26" spans="1:23">
       <c r="A26">
         <v>23</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>225</v>
+        <v>211</v>
       </c>
       <c r="C26" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>18</v>
+      </c>
+      <c r="E26">
+        <v>50</v>
+      </c>
+      <c r="F26" t="s">
+        <v>132</v>
       </c>
       <c r="G26" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="I26" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K26" t="s">
-        <v>226</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>18</v>
       </c>
       <c r="M26" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>18</v>
       </c>
       <c r="O26" t="s">
-        <v>16</v>
+        <v>172</v>
+      </c>
+      <c r="P26" t="s">
+        <v>192</v>
       </c>
       <c r="Q26" t="s">
-        <v>16</v>
+        <v>212</v>
+      </c>
+      <c r="R26" t="s">
+        <v>76</v>
       </c>
       <c r="S26" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="U26" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="W26" t="s">
-        <v>16</v>
-[...11 lines deleted...]
-    <row r="27" spans="1:27">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="27" spans="1:23">
       <c r="A27">
         <v>24</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>230</v>
+        <v>213</v>
       </c>
       <c r="C27" t="s">
-        <v>231</v>
+        <v>214</v>
       </c>
       <c r="D27" t="s">
-        <v>185</v>
+        <v>82</v>
       </c>
       <c r="E27" t="s">
-        <v>16</v>
+        <v>215</v>
+      </c>
+      <c r="F27" t="s">
+        <v>192</v>
       </c>
       <c r="G27" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="I27" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K27" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-        <v>175</v>
+        <v>18</v>
       </c>
       <c r="M27" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>18</v>
       </c>
       <c r="O27" t="s">
-        <v>235</v>
-[...2 lines deleted...]
-        <v>236</v>
+        <v>18</v>
       </c>
       <c r="Q27" t="s">
-        <v>16</v>
+        <v>216</v>
+      </c>
+      <c r="R27" t="s">
+        <v>190</v>
       </c>
       <c r="S27" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="U27" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="W27" t="s">
-        <v>16</v>
-[...8 lines deleted...]
-    <row r="28" spans="1:27">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="28" spans="1:23">
       <c r="A28">
         <v>25</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>238</v>
+        <v>218</v>
       </c>
       <c r="C28" t="s">
-        <v>239</v>
+        <v>219</v>
       </c>
       <c r="D28" t="s">
-        <v>175</v>
+        <v>121</v>
       </c>
       <c r="E28" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G28" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="I28" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K28" t="s">
-        <v>240</v>
-[...2 lines deleted...]
-        <v>181</v>
+        <v>18</v>
       </c>
       <c r="M28" t="s">
-        <v>241</v>
-[...2 lines deleted...]
-        <v>242</v>
+        <v>18</v>
       </c>
       <c r="O28" t="s">
-        <v>16</v>
+        <v>220</v>
+      </c>
+      <c r="P28" t="s">
+        <v>68</v>
       </c>
       <c r="Q28" t="s">
-        <v>16</v>
+        <v>221</v>
+      </c>
+      <c r="R28" t="s">
+        <v>195</v>
       </c>
       <c r="S28" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="U28" t="s">
-        <v>16</v>
+        <v>222</v>
+      </c>
+      <c r="V28" t="s">
+        <v>94</v>
       </c>
       <c r="W28" t="s">
-        <v>16</v>
-[...8 lines deleted...]
-    <row r="29" spans="1:27">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="29" spans="1:23">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>244</v>
+        <v>224</v>
       </c>
       <c r="C29" t="s">
-        <v>245</v>
+        <v>225</v>
       </c>
       <c r="D29" t="s">
-        <v>74</v>
+        <v>226</v>
       </c>
       <c r="E29" t="s">
-        <v>16</v>
+        <v>227</v>
+      </c>
+      <c r="F29" t="s">
+        <v>195</v>
       </c>
       <c r="G29" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="I29" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K29" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-        <v>223</v>
+        <v>18</v>
       </c>
       <c r="M29" t="s">
-        <v>247</v>
-[...5 lines deleted...]
-        <v>249</v>
+        <v>18</v>
+      </c>
+      <c r="O29">
+        <v>29</v>
       </c>
       <c r="P29" t="s">
-        <v>250</v>
+        <v>27</v>
       </c>
       <c r="Q29" t="s">
-        <v>16</v>
+        <v>228</v>
+      </c>
+      <c r="R29" t="s">
+        <v>229</v>
       </c>
       <c r="S29" t="s">
-        <v>16</v>
+        <v>230</v>
+      </c>
+      <c r="T29" t="s">
+        <v>231</v>
       </c>
       <c r="U29" t="s">
-        <v>16</v>
+        <v>162</v>
+      </c>
+      <c r="V29" t="s">
+        <v>185</v>
       </c>
       <c r="W29" t="s">
-        <v>16</v>
-[...11 lines deleted...]
-    <row r="30" spans="1:27">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="30" spans="1:23">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>252</v>
+        <v>233</v>
       </c>
       <c r="C30" t="s">
-        <v>253</v>
+        <v>234</v>
       </c>
       <c r="D30" t="s">
-        <v>46</v>
+        <v>235</v>
       </c>
       <c r="E30" t="s">
-        <v>16</v>
+        <v>236</v>
+      </c>
+      <c r="F30" t="s">
+        <v>27</v>
       </c>
       <c r="G30" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="I30" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K30" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="M30" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="O30" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="Q30" t="s">
-        <v>16</v>
+        <v>237</v>
+      </c>
+      <c r="R30" t="s">
+        <v>199</v>
       </c>
       <c r="S30" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="U30" t="s">
-        <v>16</v>
+        <v>238</v>
+      </c>
+      <c r="V30" t="s">
+        <v>208</v>
       </c>
       <c r="W30" t="s">
-        <v>16</v>
-[...11 lines deleted...]
-    <row r="31" spans="1:27">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="31" spans="1:23">
       <c r="A31">
         <v>28</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>257</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>240</v>
+      </c>
+      <c r="C31">
+        <v>30</v>
+      </c>
+      <c r="D31" t="s">
+        <v>48</v>
       </c>
       <c r="E31" t="s">
-        <v>16</v>
+        <v>241</v>
+      </c>
+      <c r="F31" t="s">
+        <v>190</v>
       </c>
       <c r="G31" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="I31" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K31" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="M31" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>181</v>
+        <v>18</v>
+      </c>
+      <c r="O31" t="s">
+        <v>18</v>
       </c>
       <c r="Q31" t="s">
-        <v>16</v>
+        <v>242</v>
+      </c>
+      <c r="R31" t="s">
+        <v>167</v>
       </c>
       <c r="S31" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="U31" t="s">
-        <v>16</v>
+        <v>243</v>
+      </c>
+      <c r="V31" t="s">
+        <v>190</v>
       </c>
       <c r="W31" t="s">
-        <v>16</v>
-[...11 lines deleted...]
-    <row r="32" spans="1:27">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="32" spans="1:23">
       <c r="A32">
         <v>29</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>259</v>
+        <v>245</v>
       </c>
       <c r="C32" t="s">
-        <v>16</v>
+        <v>206</v>
+      </c>
+      <c r="D32" t="s">
+        <v>246</v>
       </c>
       <c r="E32" t="s">
-        <v>16</v>
+        <v>247</v>
+      </c>
+      <c r="F32" t="s">
+        <v>117</v>
       </c>
       <c r="G32" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="I32" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K32" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="M32" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>255</v>
+        <v>18</v>
       </c>
       <c r="O32" t="s">
-        <v>260</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>18</v>
       </c>
       <c r="Q32" t="s">
-        <v>16</v>
+        <v>248</v>
+      </c>
+      <c r="R32" t="s">
+        <v>127</v>
       </c>
       <c r="S32" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="U32" t="s">
-        <v>16</v>
+        <v>133</v>
+      </c>
+      <c r="V32" t="s">
+        <v>117</v>
       </c>
       <c r="W32" t="s">
-        <v>16</v>
-[...11 lines deleted...]
-    <row r="33" spans="1:27">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="33" spans="1:23">
       <c r="A33">
         <v>30</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>264</v>
+        <v>250</v>
       </c>
       <c r="C33" t="s">
-        <v>265</v>
+        <v>113</v>
       </c>
       <c r="D33" t="s">
-        <v>266</v>
+        <v>208</v>
       </c>
       <c r="E33" t="s">
-        <v>16</v>
+        <v>251</v>
+      </c>
+      <c r="F33" t="s">
+        <v>185</v>
       </c>
       <c r="G33" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="I33" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K33" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="M33" t="s">
-        <v>267</v>
-[...2 lines deleted...]
-        <v>268</v>
+        <v>18</v>
       </c>
       <c r="O33" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="Q33" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S33" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="U33" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="W33" t="s">
-        <v>16</v>
-[...11 lines deleted...]
-    <row r="34" spans="1:27">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="34" spans="1:23">
       <c r="A34">
         <v>31</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>271</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>253</v>
+      </c>
+      <c r="C34" t="s">
+        <v>254</v>
       </c>
       <c r="D34" t="s">
-        <v>223</v>
+        <v>202</v>
       </c>
       <c r="E34" t="s">
-        <v>16</v>
+        <v>255</v>
+      </c>
+      <c r="F34" t="s">
+        <v>167</v>
       </c>
       <c r="G34" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="I34" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K34" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="M34" t="s">
-        <v>272</v>
-[...2 lines deleted...]
-        <v>223</v>
+        <v>18</v>
       </c>
       <c r="O34" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="Q34" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S34" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>18</v>
+      </c>
+      <c r="U34">
+        <v>50</v>
+      </c>
+      <c r="V34" t="s">
+        <v>173</v>
       </c>
       <c r="W34" t="s">
-        <v>16</v>
-[...8 lines deleted...]
-    <row r="35" spans="1:27">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="35" spans="1:23">
       <c r="A35">
         <v>32</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>273</v>
+        <v>257</v>
       </c>
       <c r="C35" t="s">
-        <v>16</v>
+        <v>186</v>
+      </c>
+      <c r="D35" t="s">
+        <v>190</v>
       </c>
       <c r="E35" t="s">
-        <v>16</v>
+        <v>258</v>
+      </c>
+      <c r="F35" t="s">
+        <v>259</v>
       </c>
       <c r="G35" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="I35" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K35" t="s">
-        <v>274</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>18</v>
       </c>
       <c r="M35" t="s">
-        <v>275</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>18</v>
       </c>
       <c r="O35" t="s">
-        <v>277</v>
+        <v>260</v>
       </c>
       <c r="P35" t="s">
-        <v>278</v>
+        <v>185</v>
       </c>
       <c r="Q35" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S35" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="U35" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="W35" t="s">
-        <v>16</v>
-[...8 lines deleted...]
-    <row r="36" spans="1:27">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="36" spans="1:23">
       <c r="A36">
         <v>33</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>279</v>
+        <v>262</v>
       </c>
       <c r="C36" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="E36" t="s">
-        <v>16</v>
+        <v>263</v>
+      </c>
+      <c r="F36" t="s">
+        <v>173</v>
       </c>
       <c r="G36" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="I36" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K36" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="M36" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="O36" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="Q36" t="s">
-        <v>280</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>18</v>
       </c>
       <c r="S36" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="U36" t="s">
-        <v>16</v>
+        <v>116</v>
+      </c>
+      <c r="V36" t="s">
+        <v>68</v>
       </c>
       <c r="W36" t="s">
-        <v>16</v>
-[...11 lines deleted...]
-    <row r="37" spans="1:27">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="37" spans="1:23">
       <c r="A37">
         <v>34</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>283</v>
+        <v>265</v>
       </c>
       <c r="C37" t="s">
-        <v>16</v>
+        <v>266</v>
+      </c>
+      <c r="D37" t="s">
+        <v>259</v>
       </c>
       <c r="E37" t="s">
-        <v>16</v>
+        <v>267</v>
+      </c>
+      <c r="F37" t="s">
+        <v>127</v>
       </c>
       <c r="G37" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="I37" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K37" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="M37" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="O37" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="Q37" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S37" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="U37" t="s">
-        <v>16</v>
+        <v>268</v>
+      </c>
+      <c r="V37" t="s">
+        <v>202</v>
       </c>
       <c r="W37" t="s">
-        <v>16</v>
-[...11 lines deleted...]
-    <row r="38" spans="1:27">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="38" spans="1:23">
       <c r="A38">
         <v>35</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>285</v>
+        <v>270</v>
       </c>
       <c r="C38" t="s">
-        <v>16</v>
+        <v>271</v>
+      </c>
+      <c r="D38" t="s">
+        <v>176</v>
       </c>
       <c r="E38" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G38" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="I38" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K38" t="s">
-        <v>286</v>
-[...8 lines deleted...]
-        <v>287</v>
+        <v>18</v>
+      </c>
+      <c r="M38" t="s">
+        <v>18</v>
       </c>
       <c r="O38" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-        <v>255</v>
+        <v>18</v>
       </c>
       <c r="Q38" t="s">
-        <v>16</v>
+        <v>272</v>
+      </c>
+      <c r="R38" t="s">
+        <v>155</v>
       </c>
       <c r="S38" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="U38" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="W38" t="s">
-        <v>16</v>
-[...8 lines deleted...]
-    <row r="39" spans="1:27">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="39" spans="1:23">
       <c r="A39">
         <v>36</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>290</v>
+        <v>274</v>
       </c>
       <c r="C39" t="s">
-        <v>16</v>
+        <v>275</v>
+      </c>
+      <c r="D39" t="s">
+        <v>276</v>
       </c>
       <c r="E39" t="s">
-        <v>16</v>
+        <v>277</v>
+      </c>
+      <c r="F39" t="s">
+        <v>176</v>
       </c>
       <c r="G39" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="I39" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K39" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="M39" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>18</v>
+      </c>
+      <c r="O39">
+        <v>0</v>
+      </c>
+      <c r="P39" t="s">
+        <v>22</v>
       </c>
       <c r="Q39" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S39" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="U39" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="W39" t="s">
-        <v>16</v>
-[...11 lines deleted...]
-    <row r="40" spans="1:27">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="40" spans="1:23">
       <c r="A40">
         <v>37</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>291</v>
+        <v>279</v>
       </c>
       <c r="C40" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="E40" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G40" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="I40" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K40" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-        <v>266</v>
+        <v>18</v>
       </c>
       <c r="M40" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="O40" t="s">
-        <v>293</v>
+        <v>280</v>
       </c>
       <c r="P40" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="Q40" t="s">
-        <v>16</v>
+        <v>281</v>
+      </c>
+      <c r="R40" t="s">
+        <v>276</v>
       </c>
       <c r="S40" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="U40" t="s">
-        <v>16</v>
+        <v>282</v>
+      </c>
+      <c r="V40" t="s">
+        <v>22</v>
       </c>
       <c r="W40" t="s">
-        <v>16</v>
-[...8 lines deleted...]
-    <row r="41" spans="1:27">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="41" spans="1:23">
       <c r="A41">
         <v>38</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>295</v>
+        <v>284</v>
       </c>
       <c r="C41" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="E41" t="s">
-        <v>16</v>
+        <v>285</v>
+      </c>
+      <c r="F41" t="s">
+        <v>53</v>
       </c>
       <c r="G41" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="I41" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K41" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="M41" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>18</v>
       </c>
       <c r="O41" t="s">
-        <v>297</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>18</v>
       </c>
       <c r="Q41" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S41" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="U41" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="W41" t="s">
-        <v>16</v>
-[...8 lines deleted...]
-    <row r="42" spans="1:27">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="42" spans="1:23">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>299</v>
+        <v>286</v>
       </c>
       <c r="C42" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="E42" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G42" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="I42" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K42" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="M42" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="O42" t="s">
-        <v>16</v>
+        <v>287</v>
+      </c>
+      <c r="P42" t="s">
+        <v>53</v>
       </c>
       <c r="Q42" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S42" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="U42" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="W42" t="s">
-        <v>300</v>
-[...11 lines deleted...]
-    <row r="43" spans="1:27">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="43" spans="1:23">
       <c r="A43">
         <v>40</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>302</v>
+        <v>288</v>
       </c>
       <c r="C43" t="s">
-        <v>303</v>
+        <v>289</v>
       </c>
       <c r="D43" t="s">
-        <v>278</v>
+        <v>290</v>
       </c>
       <c r="E43" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G43" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="I43" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K43" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="M43" t="s">
-        <v>304</v>
-[...2 lines deleted...]
-        <v>305</v>
+        <v>18</v>
       </c>
       <c r="O43" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="Q43" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S43" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="U43" t="s">
-        <v>16</v>
+        <v>291</v>
+      </c>
+      <c r="V43" t="s">
+        <v>167</v>
       </c>
       <c r="W43" t="s">
-        <v>16</v>
-[...8 lines deleted...]
-    <row r="44" spans="1:27">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="44" spans="1:23">
       <c r="A44">
         <v>41</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>306</v>
+        <v>293</v>
       </c>
       <c r="C44" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="E44" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G44" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="I44" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K44" t="s">
-        <v>307</v>
-[...2 lines deleted...]
-        <v>207</v>
+        <v>18</v>
       </c>
       <c r="M44" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="O44" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="Q44" t="s">
-        <v>16</v>
+        <v>294</v>
+      </c>
+      <c r="R44" t="s">
+        <v>27</v>
       </c>
       <c r="S44" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="U44" t="s">
-        <v>16</v>
+        <v>295</v>
+      </c>
+      <c r="V44" t="s">
+        <v>276</v>
       </c>
       <c r="W44" t="s">
-        <v>16</v>
-[...8 lines deleted...]
-    <row r="45" spans="1:27">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="45" spans="1:23">
       <c r="A45">
         <v>42</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>308</v>
+        <v>297</v>
       </c>
       <c r="C45" t="s">
-        <v>309</v>
-[...2 lines deleted...]
-        <v>310</v>
+        <v>18</v>
       </c>
       <c r="E45" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G45" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="I45" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K45" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="M45" t="s">
-        <v>311</v>
-[...2 lines deleted...]
-        <v>312</v>
+        <v>18</v>
       </c>
       <c r="O45" t="s">
-        <v>313</v>
+        <v>298</v>
       </c>
       <c r="P45" t="s">
-        <v>221</v>
+        <v>167</v>
       </c>
       <c r="Q45" t="s">
-        <v>16</v>
+        <v>299</v>
+      </c>
+      <c r="R45" t="s">
+        <v>259</v>
       </c>
       <c r="S45" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="U45" t="s">
-        <v>16</v>
+        <v>300</v>
+      </c>
+      <c r="V45" t="s">
+        <v>301</v>
       </c>
       <c r="W45" t="s">
-        <v>16</v>
-[...11 lines deleted...]
-    <row r="46" spans="1:27">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="46" spans="1:23">
       <c r="A46">
         <v>43</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>315</v>
+        <v>302</v>
       </c>
       <c r="C46" t="s">
-        <v>16</v>
+        <v>303</v>
+      </c>
+      <c r="D46" t="s">
+        <v>304</v>
       </c>
       <c r="E46" t="s">
-        <v>16</v>
+        <v>305</v>
+      </c>
+      <c r="F46" t="s">
+        <v>276</v>
       </c>
       <c r="G46" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="I46" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K46" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="M46" t="s">
-        <v>316</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="O46" t="s">
-        <v>16</v>
+        <v>306</v>
+      </c>
+      <c r="P46" t="s">
+        <v>195</v>
       </c>
       <c r="Q46" t="s">
-        <v>16</v>
+        <v>307</v>
+      </c>
+      <c r="R46" t="s">
+        <v>301</v>
       </c>
       <c r="S46" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="U46" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="W46" t="s">
-        <v>16</v>
-[...8 lines deleted...]
-    <row r="47" spans="1:27">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="47" spans="1:23">
       <c r="A47">
         <v>44</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>317</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>309</v>
+      </c>
+      <c r="C47">
+        <v>5</v>
+      </c>
+      <c r="D47" t="s">
+        <v>310</v>
       </c>
       <c r="E47" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G47" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="I47" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K47" t="s">
-        <v>318</v>
-[...2 lines deleted...]
-        <v>319</v>
+        <v>18</v>
       </c>
       <c r="M47" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="O47" t="s">
-        <v>16</v>
+        <v>311</v>
+      </c>
+      <c r="P47" t="s">
+        <v>155</v>
       </c>
       <c r="Q47" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S47" t="s">
-        <v>16</v>
+        <v>280</v>
+      </c>
+      <c r="T47" t="s">
+        <v>312</v>
       </c>
       <c r="U47" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="W47" t="s">
-        <v>16</v>
-[...11 lines deleted...]
-    <row r="48" spans="1:27">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="48" spans="1:23">
       <c r="A48">
         <v>45</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="C48" t="s">
-        <v>16</v>
+        <v>315</v>
+      </c>
+      <c r="D48" t="s">
+        <v>22</v>
       </c>
       <c r="E48" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G48" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="I48" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K48" t="s">
-        <v>322</v>
-[...2 lines deleted...]
-        <v>255</v>
+        <v>18</v>
       </c>
       <c r="M48" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="O48" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="Q48" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S48" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="U48" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="W48" t="s">
-        <v>16</v>
-[...8 lines deleted...]
-    <row r="49" spans="1:27">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="49" spans="1:23">
       <c r="A49">
         <v>46</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>323</v>
+        <v>316</v>
       </c>
       <c r="C49" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="E49" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G49" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="I49" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K49" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="M49" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="O49" t="s">
-        <v>16</v>
+        <v>317</v>
+      </c>
+      <c r="P49" t="s">
+        <v>127</v>
       </c>
       <c r="Q49" t="s">
-        <v>16</v>
+        <v>318</v>
+      </c>
+      <c r="R49" t="s">
+        <v>48</v>
       </c>
       <c r="S49" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>18</v>
+      </c>
+      <c r="U49">
+        <v>19</v>
+      </c>
+      <c r="V49" t="s">
+        <v>290</v>
       </c>
       <c r="W49" t="s">
-        <v>16</v>
-[...11 lines deleted...]
-    <row r="50" spans="1:27">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="50" spans="1:23">
       <c r="A50">
         <v>47</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="C50" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="D50" t="s">
-        <v>255</v>
+        <v>301</v>
       </c>
       <c r="E50" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G50" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="I50" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K50" t="s">
-        <v>327</v>
-[...2 lines deleted...]
-        <v>242</v>
+        <v>18</v>
       </c>
       <c r="M50" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="O50" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="Q50" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S50" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="U50" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="W50" t="s">
-        <v>16</v>
-[...8 lines deleted...]
-    <row r="51" spans="1:27">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="51" spans="1:23">
       <c r="A51">
         <v>48</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>329</v>
+        <v>322</v>
       </c>
       <c r="C51" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="E51" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G51" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="I51" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K51" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="M51" t="s">
-        <v>330</v>
-[...2 lines deleted...]
-        <v>331</v>
+        <v>18</v>
       </c>
       <c r="O51" t="s">
-        <v>332</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="Q51" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S51" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="U51" t="s">
-        <v>16</v>
+        <v>221</v>
+      </c>
+      <c r="V51" t="s">
+        <v>259</v>
       </c>
       <c r="W51" t="s">
-        <v>16</v>
-[...8 lines deleted...]
-    <row r="52" spans="1:27">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="52" spans="1:23">
       <c r="A52">
         <v>49</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>334</v>
+        <v>323</v>
       </c>
       <c r="C52" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="E52" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G52" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="I52" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K52" t="s">
-        <v>335</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>18</v>
       </c>
       <c r="M52" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="O52" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="Q52" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S52" t="s">
-        <v>16</v>
-[...14 lines deleted...]
-    <row r="53" spans="1:27">
+        <v>18</v>
+      </c>
+      <c r="U52">
+        <v>31</v>
+      </c>
+      <c r="V52" t="s">
+        <v>155</v>
+      </c>
+      <c r="W52">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="53" spans="1:23">
       <c r="A53">
         <v>50</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>336</v>
+        <v>324</v>
       </c>
       <c r="C53" t="s">
-        <v>16</v>
+        <v>325</v>
+      </c>
+      <c r="D53" t="s">
+        <v>326</v>
       </c>
       <c r="E53" t="s">
-        <v>16</v>
+        <v>327</v>
+      </c>
+      <c r="F53" t="s">
+        <v>22</v>
       </c>
       <c r="G53" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="I53" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K53" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="M53" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="O53" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="Q53" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S53" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="U53" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="W53" t="s">
-        <v>16</v>
-[...11 lines deleted...]
-    <row r="54" spans="1:27">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="54" spans="1:23">
       <c r="A54">
         <v>51</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>337</v>
+        <v>329</v>
       </c>
       <c r="C54" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="E54" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G54" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="I54" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K54" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-        <v>268</v>
+        <v>18</v>
       </c>
       <c r="M54" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="O54" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-        <v>319</v>
+        <v>18</v>
       </c>
       <c r="Q54" t="s">
-        <v>16</v>
+        <v>330</v>
+      </c>
+      <c r="R54" t="s">
+        <v>290</v>
       </c>
       <c r="S54" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="U54" t="s">
-        <v>16</v>
+        <v>331</v>
+      </c>
+      <c r="V54" t="s">
+        <v>48</v>
       </c>
       <c r="W54" t="s">
-        <v>16</v>
-[...8 lines deleted...]
-    <row r="55" spans="1:27">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="55" spans="1:23">
       <c r="A55">
         <v>52</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>339</v>
+        <v>333</v>
       </c>
       <c r="C55" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="E55" t="s">
-        <v>16</v>
+        <v>334</v>
+      </c>
+      <c r="F55" t="s">
+        <v>155</v>
       </c>
       <c r="G55" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="I55" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K55" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="M55" t="s">
-        <v>340</v>
-[...2 lines deleted...]
-        <v>341</v>
+        <v>18</v>
       </c>
       <c r="O55" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="Q55" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S55" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="U55" t="s">
-        <v>16</v>
+        <v>335</v>
+      </c>
+      <c r="V55" t="s">
+        <v>246</v>
       </c>
       <c r="W55" t="s">
-        <v>16</v>
-[...8 lines deleted...]
-    <row r="56" spans="1:27">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="56" spans="1:23">
       <c r="A56">
         <v>53</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>342</v>
+        <v>337</v>
       </c>
       <c r="C56" t="s">
-        <v>16</v>
+        <v>268</v>
+      </c>
+      <c r="D56" t="s">
+        <v>338</v>
       </c>
       <c r="E56" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G56" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="I56" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K56" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="M56" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="O56" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="Q56" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S56" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="U56" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="W56" t="s">
-        <v>16</v>
-[...11 lines deleted...]
-    <row r="57" spans="1:27">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="57" spans="1:23">
       <c r="A57">
         <v>54</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>344</v>
+        <v>339</v>
       </c>
       <c r="C57" t="s">
-        <v>16</v>
+        <v>340</v>
+      </c>
+      <c r="D57" t="s">
+        <v>341</v>
       </c>
       <c r="E57" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G57" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="I57" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K57" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="M57" t="s">
-        <v>345</v>
-[...2 lines deleted...]
-        <v>346</v>
+        <v>18</v>
       </c>
       <c r="O57" t="s">
-        <v>16</v>
+        <v>342</v>
+      </c>
+      <c r="P57" t="s">
+        <v>259</v>
       </c>
       <c r="Q57" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S57" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="U57" t="s">
-        <v>16</v>
-[...10 lines deleted...]
-      <c r="AA57">
+        <v>18</v>
+      </c>
+      <c r="W57">
         <v>21</v>
       </c>
     </row>
-    <row r="58" spans="1:27">
+    <row r="58" spans="1:23">
       <c r="A58">
         <v>55</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>348</v>
+        <v>343</v>
       </c>
       <c r="C58" t="s">
-        <v>349</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>18</v>
       </c>
       <c r="E58" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G58" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="I58" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K58" t="s">
-        <v>350</v>
-[...8 lines deleted...]
-        <v>351</v>
+        <v>18</v>
+      </c>
+      <c r="M58" t="s">
+        <v>18</v>
       </c>
       <c r="O58" t="s">
-        <v>352</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>18</v>
       </c>
       <c r="Q58" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S58" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="U58" t="s">
-        <v>16</v>
+        <v>344</v>
+      </c>
+      <c r="V58" t="s">
+        <v>199</v>
       </c>
       <c r="W58" t="s">
-        <v>16</v>
-[...8 lines deleted...]
-    <row r="59" spans="1:27">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="59" spans="1:23">
       <c r="A59">
         <v>56</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>354</v>
+        <v>345</v>
       </c>
       <c r="C59" t="s">
-        <v>16</v>
+        <v>307</v>
+      </c>
+      <c r="D59" t="s">
+        <v>346</v>
       </c>
       <c r="E59" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G59" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="I59" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K59" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>18</v>
       </c>
       <c r="M59" t="s">
-        <v>327</v>
-[...2 lines deleted...]
-        <v>356</v>
+        <v>18</v>
       </c>
       <c r="O59" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="Q59" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S59" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="U59" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="W59" t="s">
-        <v>16</v>
-[...8 lines deleted...]
-    <row r="60" spans="1:27">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="60" spans="1:23">
       <c r="A60">
         <v>57</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>357</v>
+        <v>347</v>
       </c>
       <c r="C60" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="E60" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G60" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="I60" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K60" t="s">
-        <v>358</v>
-[...11 lines deleted...]
-        <v>16</v>
+        <v>18</v>
+      </c>
+      <c r="M60" t="s">
+        <v>18</v>
+      </c>
+      <c r="O60">
+        <v>0</v>
+      </c>
+      <c r="P60" t="s">
+        <v>22</v>
       </c>
       <c r="Q60" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S60" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="U60" t="s">
-        <v>16</v>
+        <v>348</v>
+      </c>
+      <c r="V60" t="s">
+        <v>235</v>
       </c>
       <c r="W60" t="s">
-        <v>16</v>
-[...11 lines deleted...]
-    <row r="61" spans="1:27">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="61" spans="1:23">
       <c r="A61">
         <v>58</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>349</v>
+      </c>
+      <c r="C61">
+        <v>5</v>
+      </c>
+      <c r="D61" t="s">
+        <v>310</v>
       </c>
       <c r="E61" t="s">
-        <v>16</v>
+        <v>350</v>
+      </c>
+      <c r="F61" t="s">
+        <v>202</v>
       </c>
       <c r="G61" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="I61" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K61" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="M61" t="s">
-        <v>362</v>
-[...2 lines deleted...]
-        <v>363</v>
+        <v>18</v>
       </c>
       <c r="O61" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="Q61" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S61" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="U61" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="W61" t="s">
-        <v>16</v>
-[...8 lines deleted...]
-    <row r="62" spans="1:27">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="62" spans="1:23">
       <c r="A62">
         <v>59</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>364</v>
+        <v>352</v>
       </c>
       <c r="C62" t="s">
-        <v>16</v>
+        <v>353</v>
+      </c>
+      <c r="D62" t="s">
+        <v>354</v>
       </c>
       <c r="E62" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G62" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="I62" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K62" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="M62" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="O62" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="Q62" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S62" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="U62" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="W62" t="s">
-        <v>16</v>
-[...11 lines deleted...]
-    <row r="63" spans="1:27">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="63" spans="1:23">
       <c r="A63">
         <v>60</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>366</v>
+        <v>355</v>
       </c>
       <c r="C63" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="E63" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G63" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="I63" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K63" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="M63" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="O63" t="s">
-        <v>367</v>
-[...2 lines deleted...]
-        <v>242</v>
+        <v>18</v>
       </c>
       <c r="Q63" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S63" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="U63" t="s">
-        <v>16</v>
+        <v>356</v>
+      </c>
+      <c r="V63" t="s">
+        <v>338</v>
       </c>
       <c r="W63" t="s">
-        <v>16</v>
-[...8 lines deleted...]
-    <row r="64" spans="1:27">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="64" spans="1:23">
       <c r="A64">
         <v>61</v>
       </c>
       <c r="B64" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="C64" t="s">
+        <v>18</v>
+      </c>
+      <c r="E64" t="s">
+        <v>18</v>
+      </c>
+      <c r="G64" t="s">
+        <v>18</v>
+      </c>
+      <c r="I64" t="s">
+        <v>18</v>
+      </c>
+      <c r="K64" t="s">
+        <v>18</v>
+      </c>
+      <c r="M64" t="s">
+        <v>18</v>
+      </c>
+      <c r="O64" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q64" t="s">
+        <v>358</v>
+      </c>
+      <c r="R64" t="s">
+        <v>235</v>
+      </c>
+      <c r="S64" t="s">
+        <v>18</v>
+      </c>
+      <c r="U64" t="s">
+        <v>18</v>
+      </c>
+      <c r="W64" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="65" spans="1:23">
+      <c r="A65">
+        <v>62</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="C65" t="s">
+        <v>18</v>
+      </c>
+      <c r="E65" t="s">
+        <v>18</v>
+      </c>
+      <c r="G65" t="s">
+        <v>18</v>
+      </c>
+      <c r="I65" t="s">
+        <v>18</v>
+      </c>
+      <c r="K65" t="s">
+        <v>18</v>
+      </c>
+      <c r="M65" t="s">
+        <v>18</v>
+      </c>
+      <c r="O65" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q65" t="s">
+        <v>18</v>
+      </c>
+      <c r="S65" t="s">
+        <v>18</v>
+      </c>
+      <c r="U65" t="s">
+        <v>360</v>
+      </c>
+      <c r="V65" t="s">
+        <v>226</v>
+      </c>
+      <c r="W65" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="66" spans="1:23">
+      <c r="A66">
+        <v>63</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="C66" t="s">
+        <v>18</v>
+      </c>
+      <c r="E66" t="s">
+        <v>18</v>
+      </c>
+      <c r="G66" t="s">
+        <v>18</v>
+      </c>
+      <c r="I66" t="s">
+        <v>18</v>
+      </c>
+      <c r="K66" t="s">
+        <v>18</v>
+      </c>
+      <c r="M66" t="s">
+        <v>18</v>
+      </c>
+      <c r="O66" t="s">
+        <v>362</v>
+      </c>
+      <c r="P66" t="s">
+        <v>276</v>
+      </c>
+      <c r="Q66" t="s">
+        <v>18</v>
+      </c>
+      <c r="S66" t="s">
+        <v>18</v>
+      </c>
+      <c r="U66" t="s">
+        <v>18</v>
+      </c>
+      <c r="W66" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="67" spans="1:23">
+      <c r="A67">
+        <v>64</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="C67" t="s">
+        <v>18</v>
+      </c>
+      <c r="E67" t="s">
+        <v>364</v>
+      </c>
+      <c r="F67" t="s">
+        <v>301</v>
+      </c>
+      <c r="G67" t="s">
+        <v>18</v>
+      </c>
+      <c r="I67" t="s">
+        <v>18</v>
+      </c>
+      <c r="K67" t="s">
+        <v>18</v>
+      </c>
+      <c r="M67" t="s">
+        <v>18</v>
+      </c>
+      <c r="O67" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q67" t="s">
+        <v>18</v>
+      </c>
+      <c r="S67" t="s">
+        <v>18</v>
+      </c>
+      <c r="U67" t="s">
+        <v>18</v>
+      </c>
+      <c r="W67" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="68" spans="1:23">
+      <c r="A68">
+        <v>65</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="C68" t="s">
+        <v>18</v>
+      </c>
+      <c r="E68" t="s">
+        <v>18</v>
+      </c>
+      <c r="G68" t="s">
+        <v>18</v>
+      </c>
+      <c r="I68" t="s">
+        <v>18</v>
+      </c>
+      <c r="K68" t="s">
+        <v>18</v>
+      </c>
+      <c r="M68" t="s">
+        <v>18</v>
+      </c>
+      <c r="O68" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q68" t="s">
+        <v>366</v>
+      </c>
+      <c r="R68" t="s">
+        <v>246</v>
+      </c>
+      <c r="S68" t="s">
+        <v>18</v>
+      </c>
+      <c r="U68" t="s">
+        <v>18</v>
+      </c>
+      <c r="W68" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="69" spans="1:23">
+      <c r="A69">
+        <v>66</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="C69" t="s">
+        <v>18</v>
+      </c>
+      <c r="E69" t="s">
+        <v>18</v>
+      </c>
+      <c r="G69" t="s">
+        <v>18</v>
+      </c>
+      <c r="I69" t="s">
+        <v>18</v>
+      </c>
+      <c r="K69" t="s">
+        <v>18</v>
+      </c>
+      <c r="M69" t="s">
+        <v>18</v>
+      </c>
+      <c r="O69" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q69" t="s">
+        <v>18</v>
+      </c>
+      <c r="S69" t="s">
+        <v>18</v>
+      </c>
+      <c r="U69" t="s">
         <v>368</v>
       </c>
-      <c r="C64" t="s">
-[...39 lines deleted...]
-        <v>0</v>
+      <c r="V69" t="s">
+        <v>326</v>
+      </c>
+      <c r="W69" t="s">
+        <v>368</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E1" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G1" r:id="rId_hyperlink_3"/>
     <hyperlink ref="I1" r:id="rId_hyperlink_4"/>
     <hyperlink ref="K1" r:id="rId_hyperlink_5"/>
     <hyperlink ref="M1" r:id="rId_hyperlink_6"/>
     <hyperlink ref="O1" r:id="rId_hyperlink_7"/>
     <hyperlink ref="Q1" r:id="rId_hyperlink_8"/>
     <hyperlink ref="S1" r:id="rId_hyperlink_9"/>
     <hyperlink ref="U1" r:id="rId_hyperlink_10"/>
-    <hyperlink ref="W1" r:id="rId_hyperlink_11"/>
-[...61 lines deleted...]
-    <hyperlink ref="B64" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="B4" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="B5" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="B6" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="B7" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="B8" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="B9" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="B10" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="B11" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="B12" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="B13" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="B14" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="B15" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="B16" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="B17" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="B18" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="B19" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="B20" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="B21" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="B22" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="B23" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="B24" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="B25" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="B26" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="B27" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="B28" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="B29" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="B30" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="B31" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="B32" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="B33" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="B34" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="B35" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="B36" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="B37" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="B38" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="B39" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="B40" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="B41" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="B42" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="B43" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="B44" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="B45" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="B46" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="B47" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="B48" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="B49" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="B50" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="B51" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="B52" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="B53" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="B54" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="B55" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="B56" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="B57" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="B58" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="B59" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="B60" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="B61" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="B62" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="B63" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="B64" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="B65" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="B66" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="B67" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="B68" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="B69" r:id="rId_hyperlink_76"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>