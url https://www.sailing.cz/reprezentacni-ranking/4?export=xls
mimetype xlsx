--- v1 (2026-07-28)
+++ v2 (2026-09-19)
@@ -12,1164 +12,1268 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="369">
-[...3 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="403">
   <si>
     <t>Modrý hrozen-2025-09-20
 252163 - ILCA 4</t>
   </si>
   <si>
     <t>EurILCA EUROPA CUP CROATIA 2025-2025-12-28
 254226 - ILCA 4</t>
   </si>
   <si>
     <t>EurILCA EuropaCup Portimao-2026-03-13
 264021 - ILCA 4</t>
   </si>
   <si>
     <t>ILCA 4 Youth Europeans and Open European Trophy-2026-04-11
 264036 - ILCA 4 ženy</t>
   </si>
   <si>
     <t>ILCA 4 Youth Europeans and Open European Trophy-2026-04-11
 264036 - ILCA 4 muži</t>
   </si>
   <si>
     <t>Jarní premiéra-2026-05-02
 261801 - ILCA 4</t>
   </si>
   <si>
     <t>Pavlovská regata-2026-06-06
 262123 - ILCA 4</t>
   </si>
   <si>
     <t>EurILCA EUROPA CUP 2026-2026-06-14
 264063 - ILCA 4</t>
   </si>
   <si>
     <t>Závod mladých nadějí-2026-07-04
 262005 - ILCA 4</t>
   </si>
   <si>
+    <t>ILCA 4 Youth World Championship-2026-08-01
+264094 - ILCA 4 ženy</t>
+  </si>
+  <si>
+    <t>ILCA 4 Youth World Championship-2026-08-01
+264094 - ILCA 4 muži</t>
+  </si>
+  <si>
+    <t>CJN - Mistrovství České republiky mládeže-2026-08-18
+261805 - ILCA 4</t>
+  </si>
+  <si>
     <t>Součet 5 nejlepších</t>
   </si>
   <si>
     <t>Počet lodí</t>
   </si>
   <si>
     <t>Koeficient</t>
   </si>
   <si>
-    <t>Barbora Ottová</t>
-[...2 lines deleted...]
-    <t>102,9</t>
+    <t>Tereza Chlumská(2010)</t>
+  </si>
+  <si>
+    <t>(1.)*</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>102,8</t>
+  </si>
+  <si>
+    <t>(7.)*</t>
+  </si>
+  <si>
+    <t>98,9</t>
+  </si>
+  <si>
+    <t>(70.)</t>
+  </si>
+  <si>
+    <t>(1.)</t>
+  </si>
+  <si>
+    <t>97,4</t>
+  </si>
+  <si>
+    <t>(2.)</t>
+  </si>
+  <si>
+    <t>125,7</t>
+  </si>
+  <si>
+    <t>(12.)*</t>
+  </si>
+  <si>
+    <t>138,7</t>
+  </si>
+  <si>
+    <t>(18.)*</t>
+  </si>
+  <si>
+    <t>103,1</t>
   </si>
   <si>
     <t>(2.)*</t>
   </si>
   <si>
+    <t>570,3</t>
+  </si>
+  <si>
+    <t>Barbora Ottová(2009)</t>
+  </si>
+  <si>
     <t>82,4</t>
   </si>
   <si>
     <t>(7.)</t>
   </si>
   <si>
-    <t>-</t>
-[...1 lines deleted...]
-  <si>
     <t>94,3</t>
   </si>
   <si>
     <t>(14.)</t>
   </si>
   <si>
     <t>121,5</t>
   </si>
   <si>
     <t>(32.)*</t>
   </si>
   <si>
     <t>93,5</t>
   </si>
   <si>
     <t>(3.)</t>
   </si>
   <si>
-    <t>(1.)*</t>
-[...1 lines deleted...]
-  <si>
     <t>121,4</t>
   </si>
   <si>
     <t>(23.)*</t>
   </si>
   <si>
     <t>97,6</t>
   </si>
   <si>
-    <t>543,4</t>
-[...35 lines deleted...]
-    <t>Marek Štolba</t>
+    <t>109,3</t>
+  </si>
+  <si>
+    <t>(62.)*</t>
+  </si>
+  <si>
+    <t>557,2</t>
+  </si>
+  <si>
+    <t>Marek Štolba(2011)</t>
   </si>
   <si>
     <t>94,1</t>
   </si>
   <si>
     <t>(3.)*</t>
   </si>
   <si>
     <t>83,9</t>
   </si>
   <si>
     <t>(6.)</t>
   </si>
   <si>
     <t>92,3</t>
   </si>
   <si>
+    <t>(4.)</t>
+  </si>
+  <si>
+    <t>(37.)*</t>
+  </si>
+  <si>
+    <t>95,2</t>
+  </si>
+  <si>
+    <t>135,6</t>
+  </si>
+  <si>
+    <t>(44.)*</t>
+  </si>
+  <si>
+    <t>99,4</t>
+  </si>
+  <si>
     <t>(4.)*</t>
   </si>
   <si>
-    <t>(37.)*</t>
-[...11 lines deleted...]
-    <t>90,4</t>
+    <t>540,3</t>
+  </si>
+  <si>
+    <t>David Hrubý(2012)</t>
+  </si>
+  <si>
+    <t>76,5</t>
+  </si>
+  <si>
+    <t>(9.)</t>
+  </si>
+  <si>
+    <t>(11.)*</t>
+  </si>
+  <si>
+    <t>(177.)</t>
+  </si>
+  <si>
+    <t>87,1</t>
+  </si>
+  <si>
+    <t>(5.)*</t>
+  </si>
+  <si>
+    <t>82,1</t>
+  </si>
+  <si>
+    <t>(8.)</t>
+  </si>
+  <si>
+    <t>(55.)*</t>
+  </si>
+  <si>
+    <t>112,4</t>
+  </si>
+  <si>
+    <t>(113.)*</t>
+  </si>
+  <si>
+    <t>93,9</t>
+  </si>
+  <si>
+    <t>500,4</t>
+  </si>
+  <si>
+    <t>Tomáš Grodl(2010)</t>
+  </si>
+  <si>
+    <t>55,9</t>
+  </si>
+  <si>
+    <t>(16.)</t>
+  </si>
+  <si>
+    <t>35,4</t>
+  </si>
+  <si>
+    <t>(17.)</t>
+  </si>
+  <si>
+    <t>90,7</t>
+  </si>
+  <si>
+    <t>(17.)*</t>
+  </si>
+  <si>
+    <t>61,6</t>
+  </si>
+  <si>
+    <t>(201.)</t>
+  </si>
+  <si>
+    <t>51,6</t>
+  </si>
+  <si>
+    <t>87,2</t>
+  </si>
+  <si>
+    <t>(6.)*</t>
+  </si>
+  <si>
+    <t>91,9</t>
+  </si>
+  <si>
+    <t>(99.)*</t>
+  </si>
+  <si>
+    <t>85,7</t>
+  </si>
+  <si>
+    <t>(168.)*</t>
+  </si>
+  <si>
+    <t>101,3</t>
+  </si>
+  <si>
+    <t>465,1</t>
+  </si>
+  <si>
+    <t>Hynek Dokoupil(2011)</t>
+  </si>
+  <si>
+    <t>63,9</t>
+  </si>
+  <si>
+    <t>(195.)*</t>
+  </si>
+  <si>
+    <t>94,9</t>
+  </si>
+  <si>
+    <t>94,6</t>
+  </si>
+  <si>
+    <t>(166.)*</t>
+  </si>
+  <si>
+    <t>Liliana Dymáková(2010)</t>
+  </si>
+  <si>
+    <t>88,2</t>
+  </si>
+  <si>
+    <t>48,5</t>
+  </si>
+  <si>
+    <t>88,3</t>
+  </si>
+  <si>
+    <t>(19.)*</t>
+  </si>
+  <si>
+    <t>108,5</t>
+  </si>
+  <si>
+    <t>(54.)*</t>
+  </si>
+  <si>
+    <t>74,2</t>
+  </si>
+  <si>
+    <t>(9.)*</t>
+  </si>
+  <si>
+    <t>83,3</t>
   </si>
   <si>
     <t>(8.)*</t>
   </si>
   <si>
-    <t>76,5</t>
-[...62 lines deleted...]
-    <t>75,8</t>
+    <t>442,5</t>
+  </si>
+  <si>
+    <t>Antonín Brückner(2010)</t>
+  </si>
+  <si>
+    <t>70,6</t>
+  </si>
+  <si>
+    <t>31,1</t>
+  </si>
+  <si>
+    <t>(18.)</t>
+  </si>
+  <si>
+    <t>66,6</t>
+  </si>
+  <si>
+    <t>54,9</t>
+  </si>
+  <si>
+    <t>(218.)</t>
+  </si>
+  <si>
+    <t>90,3</t>
+  </si>
+  <si>
+    <t>46,2</t>
+  </si>
+  <si>
+    <t>(22.)</t>
+  </si>
+  <si>
+    <t>63,1</t>
+  </si>
+  <si>
+    <t>(173.)</t>
+  </si>
+  <si>
+    <t>81,9</t>
+  </si>
+  <si>
+    <t>(204.)*</t>
+  </si>
+  <si>
+    <t>75,4</t>
+  </si>
+  <si>
+    <t>384,8</t>
+  </si>
+  <si>
+    <t>Johana Klímová(2010)</t>
+  </si>
+  <si>
+    <t>67,6</t>
+  </si>
+  <si>
+    <t>67,7</t>
+  </si>
+  <si>
+    <t>66,7</t>
+  </si>
+  <si>
+    <t>(161.)*</t>
+  </si>
+  <si>
+    <t>73,8</t>
+  </si>
+  <si>
+    <t>71,7</t>
+  </si>
+  <si>
+    <t>348,5</t>
+  </si>
+  <si>
+    <t>Max Valenta(2011)</t>
+  </si>
+  <si>
+    <t>61,3</t>
+  </si>
+  <si>
+    <t>(13.)*</t>
+  </si>
+  <si>
+    <t>64,1</t>
   </si>
   <si>
     <t>(15.)*</t>
   </si>
   <si>
-    <t>55,9</t>
-[...47 lines deleted...]
-    <t>86,3</t>
+    <t>73,2</t>
+  </si>
+  <si>
+    <t>(230.)*</t>
   </si>
   <si>
     <t>(10.)*</t>
   </si>
   <si>
-    <t>70,6</t>
-[...59 lines deleted...]
-    <t>Emma Mahr</t>
+    <t>336,9</t>
+  </si>
+  <si>
+    <t>Filip Záchvěj(2010)</t>
+  </si>
+  <si>
+    <t>26,7</t>
+  </si>
+  <si>
+    <t>54,8</t>
+  </si>
+  <si>
+    <t>85,3</t>
+  </si>
+  <si>
+    <t>(116.)*</t>
+  </si>
+  <si>
+    <t>76,2</t>
+  </si>
+  <si>
+    <t>73,5</t>
+  </si>
+  <si>
+    <t>316,5</t>
+  </si>
+  <si>
+    <t>Marek Beroun(2012)</t>
+  </si>
+  <si>
+    <t>61,8</t>
+  </si>
+  <si>
+    <t>(14.)*</t>
+  </si>
+  <si>
+    <t>48,4</t>
+  </si>
+  <si>
+    <t>56,4</t>
+  </si>
+  <si>
+    <t>45,2</t>
+  </si>
+  <si>
+    <t>(219.)</t>
+  </si>
+  <si>
+    <t>59,5</t>
+  </si>
+  <si>
+    <t>62,4</t>
+  </si>
+  <si>
+    <t>(262.)*</t>
+  </si>
+  <si>
+    <t>(24.)*</t>
+  </si>
+  <si>
+    <t>302,5</t>
+  </si>
+  <si>
+    <t>Matilda Košíková(2011)</t>
+  </si>
+  <si>
+    <t>80,6</t>
+  </si>
+  <si>
+    <t>74,4</t>
+  </si>
+  <si>
+    <t>47,6</t>
+  </si>
+  <si>
+    <t>80,9</t>
+  </si>
+  <si>
+    <t>283,5</t>
+  </si>
+  <si>
+    <t>Adam Jilich(2011)</t>
+  </si>
+  <si>
+    <t>25,8</t>
+  </si>
+  <si>
+    <t>61,5</t>
+  </si>
+  <si>
+    <t>(16.)*</t>
+  </si>
+  <si>
+    <t>88,1</t>
+  </si>
+  <si>
+    <t>86,5</t>
+  </si>
+  <si>
+    <t>261,9</t>
+  </si>
+  <si>
+    <t>Vít Hanák(2010)</t>
+  </si>
+  <si>
+    <t>47,1</t>
+  </si>
+  <si>
+    <t>53,8</t>
+  </si>
+  <si>
+    <t>61,9</t>
+  </si>
+  <si>
+    <t>(35.)*</t>
+  </si>
+  <si>
+    <t>Benjamín Košík(2012)</t>
+  </si>
+  <si>
+    <t>19,4</t>
+  </si>
+  <si>
+    <t>(26.)*</t>
+  </si>
+  <si>
+    <t>69,2</t>
+  </si>
+  <si>
+    <t>(176.)*</t>
+  </si>
+  <si>
+    <t>38,1</t>
+  </si>
+  <si>
+    <t>(27.)*</t>
+  </si>
+  <si>
+    <t>53,1</t>
+  </si>
+  <si>
+    <t>(29.)*</t>
+  </si>
+  <si>
+    <t>241,7</t>
+  </si>
+  <si>
+    <t>Daniel Beroun(2009)</t>
+  </si>
+  <si>
+    <t>97,1</t>
+  </si>
+  <si>
+    <t>71,8</t>
+  </si>
+  <si>
+    <t>(175.)*</t>
+  </si>
+  <si>
+    <t>66,1</t>
+  </si>
+  <si>
+    <t>(251.)*</t>
+  </si>
+  <si>
+    <t>Sára Bortlíková(2010)</t>
+  </si>
+  <si>
+    <t>41,9</t>
+  </si>
+  <si>
+    <t>33,3</t>
+  </si>
+  <si>
+    <t>78,6</t>
+  </si>
+  <si>
+    <t>79,1</t>
+  </si>
+  <si>
+    <t>232,9</t>
+  </si>
+  <si>
+    <t>Emma Mahr(2010)</t>
+  </si>
+  <si>
+    <t>57,2</t>
+  </si>
+  <si>
+    <t>59,4</t>
+  </si>
+  <si>
+    <t>(43.)*</t>
+  </si>
+  <si>
+    <t>40,6</t>
+  </si>
+  <si>
+    <t>230,7</t>
+  </si>
+  <si>
+    <t>Anežka Beerová(2009)</t>
+  </si>
+  <si>
+    <t>38,6</t>
+  </si>
+  <si>
+    <t>(236.)*</t>
+  </si>
+  <si>
+    <t>60,6</t>
+  </si>
+  <si>
+    <t>(25.)*</t>
+  </si>
+  <si>
+    <t>224,9</t>
+  </si>
+  <si>
+    <t>Mariana Balzerová(2010)</t>
+  </si>
+  <si>
+    <t>64,5</t>
+  </si>
+  <si>
+    <t>52,4</t>
+  </si>
+  <si>
+    <t>(21.)*</t>
+  </si>
+  <si>
+    <t>58,7</t>
+  </si>
+  <si>
+    <t>216,6</t>
+  </si>
+  <si>
+    <t>Filip Pátek(2011)</t>
+  </si>
+  <si>
+    <t>64,7</t>
+  </si>
+  <si>
+    <t>35,9</t>
+  </si>
+  <si>
+    <t>58,1</t>
+  </si>
+  <si>
+    <t>(275.)*</t>
+  </si>
+  <si>
+    <t>56,9</t>
+  </si>
+  <si>
+    <t>215,6</t>
+  </si>
+  <si>
+    <t>Sofie Čaganová(2011)</t>
+  </si>
+  <si>
+    <t>35,3</t>
+  </si>
+  <si>
+    <t>10,3</t>
+  </si>
+  <si>
+    <t>(36.)*</t>
+  </si>
+  <si>
+    <t>64,3</t>
+  </si>
+  <si>
+    <t>77,2</t>
+  </si>
+  <si>
+    <t>187,1</t>
+  </si>
+  <si>
+    <t>Nevena Brejšová(2010)</t>
+  </si>
+  <si>
+    <t>17,9</t>
+  </si>
+  <si>
+    <t>(33.)*</t>
+  </si>
+  <si>
+    <t>71,4</t>
+  </si>
+  <si>
+    <t>32,8</t>
+  </si>
+  <si>
+    <t>(40.)*</t>
+  </si>
+  <si>
+    <t>180,2</t>
+  </si>
+  <si>
+    <t>Hynek Karas(2012)</t>
+  </si>
+  <si>
+    <t>23,5</t>
+  </si>
+  <si>
+    <t>20,5</t>
+  </si>
+  <si>
+    <t>(32.)</t>
+  </si>
+  <si>
+    <t>33,5</t>
+  </si>
+  <si>
+    <t>(249.)*</t>
+  </si>
+  <si>
+    <t>(20.)*</t>
+  </si>
+  <si>
+    <t>34,6</t>
+  </si>
+  <si>
+    <t>(39.)*</t>
+  </si>
+  <si>
+    <t>175,4</t>
+  </si>
+  <si>
+    <t>Viktorie Ptašniková(2010)</t>
+  </si>
+  <si>
+    <t>32,4</t>
+  </si>
+  <si>
+    <t>30,8</t>
+  </si>
+  <si>
+    <t>(28.)*</t>
+  </si>
+  <si>
+    <t>172,7</t>
+  </si>
+  <si>
+    <t>Petr Knorr(2009)</t>
+  </si>
+  <si>
+    <t>52,9</t>
+  </si>
+  <si>
+    <t>171,5</t>
+  </si>
+  <si>
+    <t>Hynek Zákoucký(2011)</t>
+  </si>
+  <si>
+    <t>77,4</t>
+  </si>
+  <si>
+    <t>169,4</t>
+  </si>
+  <si>
+    <t>Roxie Berta Bartušková(2010)</t>
+  </si>
+  <si>
+    <t>91,2</t>
+  </si>
+  <si>
+    <t>75,1</t>
+  </si>
+  <si>
+    <t>(110.)*</t>
+  </si>
+  <si>
+    <t>166,3</t>
+  </si>
+  <si>
+    <t>Ema Lidaříková(2011)</t>
+  </si>
+  <si>
+    <t>26,5</t>
+  </si>
+  <si>
+    <t>38,5</t>
+  </si>
+  <si>
+    <t>40,5</t>
+  </si>
+  <si>
+    <t>38,3</t>
+  </si>
+  <si>
+    <t>143,8</t>
+  </si>
+  <si>
+    <t>Šimon Grácz(2013)</t>
+  </si>
+  <si>
+    <t>43,6</t>
+  </si>
+  <si>
+    <t>28,6</t>
+  </si>
+  <si>
+    <t>(31.)*</t>
+  </si>
+  <si>
+    <t>127,2</t>
+  </si>
+  <si>
+    <t>Sára Pokorná(2010)</t>
+  </si>
+  <si>
+    <t>29,4</t>
+  </si>
+  <si>
+    <t>(22.)*</t>
+  </si>
+  <si>
+    <t>40,2</t>
+  </si>
+  <si>
+    <t>119,6</t>
+  </si>
+  <si>
+    <t>Violeta Brejšová(2012)</t>
+  </si>
+  <si>
+    <t>22,6</t>
+  </si>
+  <si>
+    <t>28,2</t>
+  </si>
+  <si>
+    <t>21,4</t>
+  </si>
+  <si>
+    <t>(34.)*</t>
+  </si>
+  <si>
+    <t>45,7</t>
+  </si>
+  <si>
+    <t>117,9</t>
+  </si>
+  <si>
+    <t>David Ira(2009)</t>
+  </si>
+  <si>
+    <t>38,2</t>
   </si>
   <si>
     <t>57,1</t>
   </si>
   <si>
-    <t>(24.)*</t>
-[...110 lines deleted...]
-    <t>44,6</t>
+    <t>21,7</t>
+  </si>
+  <si>
+    <t>(46.)*</t>
+  </si>
+  <si>
+    <t>Jan Hubáček(2012)</t>
   </si>
   <si>
     <t>(30.)*</t>
   </si>
   <si>
-    <t>47,1</t>
-[...206 lines deleted...]
-    <t>21,7</t>
+    <t>84,6</t>
+  </si>
+  <si>
+    <t>115,6</t>
+  </si>
+  <si>
+    <t>Filip Skala(2012)</t>
+  </si>
+  <si>
+    <t>32,3</t>
+  </si>
+  <si>
+    <t>23,1</t>
+  </si>
+  <si>
+    <t>26,2</t>
+  </si>
+  <si>
+    <t>29,1</t>
+  </si>
+  <si>
+    <t>(42.)*</t>
+  </si>
+  <si>
+    <t>110,7</t>
+  </si>
+  <si>
+    <t>David Filinger(2011)</t>
+  </si>
+  <si>
+    <t>17,6</t>
+  </si>
+  <si>
+    <t>38,7</t>
+  </si>
+  <si>
+    <t>51,3</t>
+  </si>
+  <si>
+    <t>107,6</t>
+  </si>
+  <si>
+    <t>Marie Halouzková(2011)</t>
+  </si>
+  <si>
+    <t>41,2</t>
+  </si>
+  <si>
+    <t>49,4</t>
+  </si>
+  <si>
+    <t>90,6</t>
+  </si>
+  <si>
+    <t>Tomáš Doležal(2010)</t>
+  </si>
+  <si>
+    <t>42,9</t>
+  </si>
+  <si>
+    <t>43,9</t>
+  </si>
+  <si>
+    <t>86,8</t>
+  </si>
+  <si>
+    <t>Daniel Mikula(2010)</t>
+  </si>
+  <si>
+    <t>79,4</t>
+  </si>
+  <si>
+    <t>Šimon Konopík(2012)</t>
+  </si>
+  <si>
+    <t>20,6</t>
+  </si>
+  <si>
+    <t>23,8</t>
+  </si>
+  <si>
+    <t>30,9</t>
   </si>
   <si>
     <t>(41.)*</t>
   </si>
   <si>
-    <t>23,5</t>
-[...20 lines deleted...]
-    <t>27,9</t>
+    <t>75,3</t>
+  </si>
+  <si>
+    <t>Bartoloměj Bernt(2009)</t>
+  </si>
+  <si>
+    <t>44,1</t>
+  </si>
+  <si>
+    <t>27,2</t>
+  </si>
+  <si>
+    <t>71,3</t>
+  </si>
+  <si>
+    <t>Dorota Gráczová(2011)</t>
+  </si>
+  <si>
+    <t>69,8</t>
+  </si>
+  <si>
+    <t>Emily Lejhancová(2010)</t>
+  </si>
+  <si>
+    <t>Anna Hejnová(2012)</t>
+  </si>
+  <si>
+    <t>16,7</t>
+  </si>
+  <si>
+    <t>36,5</t>
   </si>
   <si>
     <t>(38.)*</t>
   </si>
   <si>
-    <t>35,3</t>
-[...104 lines deleted...]
-    <t>63,3</t>
+    <t>53,2</t>
+  </si>
+  <si>
+    <t>Štěpán Tomola(2009)</t>
+  </si>
+  <si>
+    <t>6,5</t>
+  </si>
+  <si>
+    <t>(252.)*</t>
+  </si>
+  <si>
+    <t>12,4</t>
+  </si>
+  <si>
+    <t>(51.)*</t>
+  </si>
+  <si>
+    <t>51,2</t>
+  </si>
+  <si>
+    <t>Zuzana Satranská(2012)</t>
+  </si>
+  <si>
+    <t>12,9</t>
+  </si>
+  <si>
+    <t>7,7</t>
+  </si>
+  <si>
+    <t>10,6</t>
+  </si>
+  <si>
+    <t>(52.)*</t>
+  </si>
+  <si>
+    <t>50,2</t>
+  </si>
+  <si>
+    <t>Šimon Popper(2010)</t>
   </si>
   <si>
     <t>25,6</t>
   </si>
   <si>
-    <t>88,9</t>
-[...91 lines deleted...]
-  <si>
     <t>(45.)*</t>
   </si>
   <si>
+    <t>49,1</t>
+  </si>
+  <si>
+    <t>Jarmila Mutlová(2009)</t>
+  </si>
+  <si>
     <t>11,8</t>
   </si>
   <si>
     <t>16,1</t>
   </si>
   <si>
     <t>15,4</t>
   </si>
   <si>
-    <t>56,6</t>
-[...2 lines deleted...]
-    <t>Štěpán Tomola</t>
+    <t>43,3</t>
+  </si>
+  <si>
+    <t>Josefina Nebeská(2011)</t>
+  </si>
+  <si>
+    <t>12,8</t>
+  </si>
+  <si>
+    <t>14,3</t>
+  </si>
+  <si>
+    <t>6,9</t>
+  </si>
+  <si>
+    <t>Kateřina Tomolová(2012)</t>
+  </si>
+  <si>
+    <t>Jiří Holý(2012)</t>
+  </si>
+  <si>
+    <t>7,1</t>
+  </si>
+  <si>
+    <t>19,8</t>
+  </si>
+  <si>
+    <t>(47.)*</t>
+  </si>
+  <si>
+    <t>26,9</t>
+  </si>
+  <si>
+    <t>Vojtěch Sachs(2010)</t>
+  </si>
+  <si>
+    <t>14,7</t>
+  </si>
+  <si>
+    <t>9,5</t>
+  </si>
+  <si>
+    <t>24,2</t>
+  </si>
+  <si>
+    <t>Vít Motlík(2013)</t>
+  </si>
+  <si>
+    <t>11,9</t>
+  </si>
+  <si>
+    <t>8,7</t>
+  </si>
+  <si>
+    <t>(53.)*</t>
+  </si>
+  <si>
+    <t>Nela Nováková(2013)</t>
+  </si>
+  <si>
+    <t>5,1</t>
+  </si>
+  <si>
+    <t>(50.)*</t>
+  </si>
+  <si>
+    <t>Štěpán Binko(2010)</t>
+  </si>
+  <si>
+    <t>3,2</t>
   </si>
   <si>
     <t>(49.)*</t>
   </si>
   <si>
-    <t>6,5</t>
-[...44 lines deleted...]
-    <t>(42.)*</t>
+    <t>19,3</t>
+  </si>
+  <si>
+    <t>Nikol Foltýnová(2010)</t>
+  </si>
+  <si>
+    <t>(48.)*</t>
+  </si>
+  <si>
+    <t>Kristýna Švábková(2009)</t>
+  </si>
+  <si>
+    <t>9,7</t>
+  </si>
+  <si>
+    <t>Světlana Vlčková(2010)</t>
   </si>
   <si>
     <t>8,8</t>
   </si>
   <si>
-    <t>28,4</t>
-[...62 lines deleted...]
-    <t>Šimon Veselý</t>
+    <t>Šimon Veselý(2010)</t>
   </si>
   <si>
     <t>5,9</t>
   </si>
   <si>
-    <t>10,9</t>
-[...23 lines deleted...]
-    <t>Hana Fanfrlová</t>
+    <t>Hana Fanfrlová(2014)</t>
   </si>
   <si>
     <t>4,8</t>
   </si>
   <si>
-    <t>Štěpán Binko</t>
-[...5 lines deleted...]
-    <t>Lea Rážová</t>
+    <t>Lea Rážová(2011)</t>
   </si>
   <si>
     <t>2,9</t>
   </si>
   <si>
-    <t>Simona Srdínková</t>
+    <t>Simona Srdínková(2010)</t>
   </si>
   <si>
     <t>2,6</t>
   </si>
   <si>
-    <t>Michaela Maršálková</t>
+    <t>Michaela Maršálková(2012)</t>
   </si>
   <si>
     <t>2,4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
@@ -1481,3582 +1585,3962 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/251622" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/252163" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/254226" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264021" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264036" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264036" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/261801" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/262123" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264063" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/262005" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15583" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8138" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/9468" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/9362" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7931" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/12916" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11582" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8840" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14172" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11722" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7205" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8612" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11764" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8832" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11801" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/2760" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/10486" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15209" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/555" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11841" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8181" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/16957" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11603" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14756" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14793" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/9391" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11725" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/9340" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8920" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8892" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11837" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14783" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8609" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/9339" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8127" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/9288" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8678" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8883" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14533" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8897" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15832" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8182" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20550" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15408" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/19021" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8578" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8606" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8504" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15309" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8799" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15312" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8610" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20758" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14749" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/9162" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8280" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8677" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8588" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20551" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/9164" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11831" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/18873" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8951" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8435" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/9330" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15310" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/252163" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/254226" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264021" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264036" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264036" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/261801" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/262123" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264063" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/262005" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264094" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264094" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/261805" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8138" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15583" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/9468" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/9362" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/12916" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8612" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7931" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11582" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8840" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11603" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11801" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11722" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15209" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/16957" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8832" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11841" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7205" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14793" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14172" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/2760" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/10486" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14756" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11725" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8181" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/9391" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8920" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/555" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14533" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11764" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/9340" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15832" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11837" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8182" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8609" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15309" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8678" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14783" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/9288" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8897" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8883" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/9339" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8892" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14885" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/19021" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/9162" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15408" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8578" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8127" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20550" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15312" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8504" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/9164" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8610" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8677" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11831" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8951" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/17441" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14749" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8799" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8588" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/18873" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8435" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/9330" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15310" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W69"/>
+  <dimension ref="A1:AA67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B69" sqref="B69"/>
+      <selection activeCell="B67" sqref="B67"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:23">
+    <row r="1" spans="1:27">
       <c r="A1"/>
       <c r="C1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="M1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>8</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="W1" t="s">
+      <c r="W1" s="2" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="2" spans="1:23">
+      <c r="Y1" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C2">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="E2">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="G2">
-        <v>23</v>
+        <v>83</v>
       </c>
       <c r="I2">
-        <v>83</v>
+        <v>168</v>
       </c>
       <c r="K2">
-        <v>168</v>
+        <v>255</v>
       </c>
       <c r="M2">
-        <v>255</v>
+        <v>31</v>
       </c>
       <c r="O2">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="Q2">
-        <v>39</v>
+        <v>257</v>
       </c>
       <c r="S2">
-        <v>257</v>
+        <v>42</v>
       </c>
       <c r="U2">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:23">
+        <v>150</v>
+      </c>
+      <c r="W2">
+        <v>298</v>
+      </c>
+      <c r="Y2">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C3">
+        <v>0</v>
+      </c>
+      <c r="E3">
         <v>5</v>
       </c>
-      <c r="E3">
-[...1 lines deleted...]
-      </c>
       <c r="G3">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="I3">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="K3">
         <v>40</v>
       </c>
       <c r="M3">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
       <c r="Q3">
+        <v>30</v>
+      </c>
+      <c r="S3">
         <v>0</v>
       </c>
-      <c r="S3">
-[...1 lines deleted...]
-      </c>
       <c r="U3">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:23">
+        <v>50</v>
+      </c>
+      <c r="W3">
+        <v>50</v>
+      </c>
+      <c r="Y3">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="4" spans="1:27">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>15</v>
+      </c>
+      <c r="C4">
+        <v>100</v>
       </c>
       <c r="D4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E4" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="F4" t="s">
         <v>17</v>
       </c>
       <c r="G4" t="s">
         <v>18</v>
       </c>
+      <c r="H4" t="s">
+        <v>19</v>
+      </c>
       <c r="I4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="K4" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="L4" t="s">
+        <v>17</v>
+      </c>
+      <c r="M4">
+        <v>100</v>
+      </c>
+      <c r="N4" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="O4" t="s">
         <v>23</v>
       </c>
       <c r="P4" t="s">
         <v>24</v>
       </c>
-      <c r="Q4">
-        <v>100</v>
+      <c r="Q4" t="s">
+        <v>25</v>
       </c>
       <c r="R4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="S4" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="T4" t="s">
+        <v>17</v>
+      </c>
+      <c r="U4" t="s">
         <v>27</v>
       </c>
-      <c r="U4" t="s">
+      <c r="V4" t="s">
         <v>28</v>
       </c>
-      <c r="V4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="W4" t="s">
+        <v>17</v>
+      </c>
+      <c r="Y4" t="s">
         <v>29</v>
       </c>
-    </row>
-    <row r="5" spans="1:23">
+      <c r="Z4" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>32</v>
+      </c>
+      <c r="C5" t="s">
+        <v>33</v>
       </c>
       <c r="D5" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-        <v>25</v>
+        <v>34</v>
+      </c>
+      <c r="E5" t="s">
+        <v>17</v>
       </c>
       <c r="G5" t="s">
-        <v>18</v>
+        <v>35</v>
+      </c>
+      <c r="H5" t="s">
+        <v>36</v>
       </c>
       <c r="I5" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="J5" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="K5" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="M5" t="s">
-        <v>18</v>
+        <v>39</v>
+      </c>
+      <c r="N5" t="s">
+        <v>40</v>
       </c>
       <c r="O5">
         <v>100</v>
       </c>
       <c r="P5" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="Q5" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="R5" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="S5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="T5" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="U5" t="s">
-        <v>18</v>
+        <v>44</v>
+      </c>
+      <c r="V5" t="s">
+        <v>45</v>
       </c>
       <c r="W5" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:23">
+        <v>17</v>
+      </c>
+      <c r="Y5">
+        <v>105</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>47</v>
+      </c>
+      <c r="C6" t="s">
+        <v>48</v>
       </c>
       <c r="D6" t="s">
-        <v>25</v>
+        <v>49</v>
       </c>
       <c r="E6" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="G6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="M6" t="s">
-        <v>18</v>
+        <v>50</v>
+      </c>
+      <c r="N6" t="s">
+        <v>51</v>
       </c>
       <c r="O6" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="P6" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>53</v>
+      </c>
+      <c r="Q6">
+        <v>116</v>
       </c>
       <c r="R6" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>54</v>
+      </c>
+      <c r="S6" t="s">
+        <v>55</v>
       </c>
       <c r="T6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="U6" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="W6" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:23">
+        <v>56</v>
+      </c>
+      <c r="X6" t="s">
+        <v>57</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>58</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>59</v>
+      </c>
+      <c r="AA6" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="C7" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="D7" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="E7" t="s">
-        <v>54</v>
-[...7 lines deleted...]
-      <c r="I7">
+        <v>17</v>
+      </c>
+      <c r="G7">
         <v>98</v>
       </c>
-      <c r="J7" t="s">
-[...5 lines deleted...]
-      <c r="M7">
+      <c r="H7" t="s">
+        <v>64</v>
+      </c>
+      <c r="I7" t="s">
+        <v>17</v>
+      </c>
+      <c r="K7">
         <v>71</v>
       </c>
+      <c r="L7" t="s">
+        <v>65</v>
+      </c>
+      <c r="M7" t="s">
+        <v>66</v>
+      </c>
       <c r="N7" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="O7" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="P7" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>69</v>
+      </c>
+      <c r="Q7">
+        <v>109</v>
       </c>
       <c r="R7" t="s">
-        <v>53</v>
-[...5 lines deleted...]
-        <v>61</v>
+        <v>70</v>
+      </c>
+      <c r="S7" t="s">
+        <v>17</v>
       </c>
       <c r="U7" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="W7" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:23">
+        <v>71</v>
+      </c>
+      <c r="X7" t="s">
+        <v>72</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>73</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA7" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>63</v>
+        <v>75</v>
       </c>
       <c r="C8" t="s">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="D8" t="s">
-        <v>56</v>
+        <v>77</v>
       </c>
       <c r="E8" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="F8" t="s">
-        <v>59</v>
+        <v>79</v>
       </c>
       <c r="G8" t="s">
-        <v>66</v>
+        <v>80</v>
       </c>
       <c r="H8" t="s">
-        <v>20</v>
+        <v>81</v>
       </c>
       <c r="I8" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>17</v>
       </c>
       <c r="K8" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="L8" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="M8" t="s">
-        <v>18</v>
+        <v>84</v>
+      </c>
+      <c r="N8" t="s">
+        <v>77</v>
       </c>
       <c r="O8" t="s">
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="P8" t="s">
-        <v>55</v>
+        <v>86</v>
       </c>
       <c r="Q8" t="s">
-        <v>18</v>
+        <v>87</v>
+      </c>
+      <c r="R8" t="s">
+        <v>88</v>
       </c>
       <c r="S8" t="s">
-        <v>18</v>
+        <v>89</v>
+      </c>
+      <c r="T8" t="s">
+        <v>34</v>
       </c>
       <c r="U8" t="s">
-        <v>72</v>
-[...8 lines deleted...]
-    <row r="9" spans="1:23">
+        <v>17</v>
+      </c>
+      <c r="W8">
+        <v>94</v>
+      </c>
+      <c r="X8" t="s">
+        <v>90</v>
+      </c>
+      <c r="Y8" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA8" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>74</v>
+        <v>93</v>
       </c>
       <c r="C9" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="E9" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>17</v>
       </c>
       <c r="G9" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>17</v>
       </c>
       <c r="I9" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>17</v>
       </c>
       <c r="K9" t="s">
-        <v>18</v>
+        <v>94</v>
+      </c>
+      <c r="L9" t="s">
+        <v>95</v>
       </c>
       <c r="M9" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>17</v>
       </c>
       <c r="O9" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="P9" t="s">
-        <v>78</v>
+        <v>49</v>
       </c>
       <c r="Q9" t="s">
-        <v>86</v>
-[...5 lines deleted...]
-        <v>88</v>
+        <v>17</v>
+      </c>
+      <c r="S9">
+        <v>100</v>
       </c>
       <c r="T9" t="s">
-        <v>89</v>
+        <v>16</v>
       </c>
       <c r="U9" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="W9" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:23">
+        <v>97</v>
+      </c>
+      <c r="X9" t="s">
+        <v>98</v>
+      </c>
+      <c r="Y9" t="s">
+        <v>43</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AA9">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="C10" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="D10" t="s">
-        <v>94</v>
+        <v>67</v>
       </c>
       <c r="E10" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="F10" t="s">
-        <v>56</v>
+        <v>36</v>
       </c>
       <c r="G10" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="H10" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="I10" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="J10" t="s">
-        <v>48</v>
+        <v>105</v>
       </c>
       <c r="K10" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="M10" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="N10" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="O10" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>17</v>
       </c>
       <c r="Q10" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>17</v>
       </c>
       <c r="S10" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="T10" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="U10" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="W10" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:23">
+        <v>17</v>
+      </c>
+      <c r="Y10" t="s">
+        <v>17</v>
+      </c>
+      <c r="AA10" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="C11" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="D11" t="s">
-        <v>87</v>
+        <v>64</v>
       </c>
       <c r="E11" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="F11" t="s">
-        <v>39</v>
+        <v>114</v>
       </c>
       <c r="G11" t="s">
-        <v>18</v>
+        <v>115</v>
+      </c>
+      <c r="H11" t="s">
+        <v>54</v>
       </c>
       <c r="I11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K11" t="s">
-        <v>18</v>
+        <v>116</v>
+      </c>
+      <c r="L11" t="s">
+        <v>117</v>
       </c>
       <c r="M11" t="s">
-        <v>18</v>
+        <v>118</v>
+      </c>
+      <c r="N11" t="s">
+        <v>59</v>
       </c>
       <c r="O11" t="s">
-        <v>110</v>
+        <v>119</v>
       </c>
       <c r="P11" t="s">
-        <v>56</v>
+        <v>120</v>
       </c>
       <c r="Q11" t="s">
-        <v>111</v>
+        <v>121</v>
       </c>
       <c r="R11" t="s">
-        <v>20</v>
+        <v>122</v>
       </c>
       <c r="S11" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>17</v>
       </c>
       <c r="U11" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="W11" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:23">
+        <v>123</v>
+      </c>
+      <c r="X11" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y11" t="s">
+        <v>125</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>81</v>
+      </c>
+      <c r="AA11" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>115</v>
+        <v>127</v>
       </c>
       <c r="C12" t="s">
-        <v>116</v>
+        <v>128</v>
       </c>
       <c r="D12" t="s">
-        <v>117</v>
+        <v>26</v>
       </c>
       <c r="E12" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>17</v>
       </c>
       <c r="G12" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="I12" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>17</v>
       </c>
       <c r="K12" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>17</v>
       </c>
       <c r="M12" t="s">
-        <v>18</v>
+        <v>129</v>
+      </c>
+      <c r="N12" t="s">
+        <v>64</v>
       </c>
       <c r="O12" t="s">
-        <v>18</v>
+        <v>130</v>
+      </c>
+      <c r="P12" t="s">
+        <v>36</v>
       </c>
       <c r="Q12" t="s">
-        <v>18</v>
+        <v>129</v>
+      </c>
+      <c r="R12" t="s">
+        <v>131</v>
       </c>
       <c r="S12" t="s">
-        <v>18</v>
+        <v>132</v>
+      </c>
+      <c r="T12" t="s">
+        <v>26</v>
       </c>
       <c r="U12" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="W12" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:23">
+        <v>17</v>
+      </c>
+      <c r="Y12" t="s">
+        <v>133</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>103</v>
+      </c>
+      <c r="AA12" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>135</v>
+      </c>
+      <c r="C13">
+        <v>50</v>
       </c>
       <c r="D13" t="s">
-        <v>127</v>
+        <v>28</v>
       </c>
       <c r="E13" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>17</v>
       </c>
       <c r="G13" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I13" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K13" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="M13" t="s">
-        <v>18</v>
+        <v>136</v>
+      </c>
+      <c r="N13" t="s">
+        <v>137</v>
       </c>
       <c r="O13" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="P13" t="s">
-        <v>82</v>
+        <v>139</v>
       </c>
       <c r="Q13" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>17</v>
       </c>
       <c r="S13" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-        <v>134</v>
+        <v>17</v>
       </c>
       <c r="U13" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>17</v>
       </c>
       <c r="W13" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:23">
+        <v>140</v>
+      </c>
+      <c r="X13" t="s">
+        <v>141</v>
+      </c>
+      <c r="Y13" t="s">
+        <v>102</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>142</v>
+      </c>
+      <c r="AA13" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="C14" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>17</v>
       </c>
       <c r="E14" t="s">
+        <v>145</v>
+      </c>
+      <c r="F14" t="s">
+        <v>103</v>
+      </c>
+      <c r="G14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I14" t="s">
+        <v>17</v>
+      </c>
+      <c r="K14" t="s">
+        <v>17</v>
+      </c>
+      <c r="M14" t="s">
+        <v>146</v>
+      </c>
+      <c r="N14" t="s">
         <v>139</v>
       </c>
-      <c r="F14" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="O14" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="Q14" t="s">
-        <v>18</v>
+        <v>147</v>
+      </c>
+      <c r="R14" t="s">
+        <v>148</v>
       </c>
       <c r="S14" t="s">
-        <v>18</v>
+        <v>149</v>
+      </c>
+      <c r="T14" t="s">
+        <v>64</v>
       </c>
       <c r="U14" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="W14" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:23">
+        <v>17</v>
+      </c>
+      <c r="Y14" t="s">
+        <v>150</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA14" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>143</v>
+        <v>152</v>
       </c>
       <c r="C15" t="s">
-        <v>18</v>
+        <v>153</v>
+      </c>
+      <c r="D15" t="s">
+        <v>154</v>
       </c>
       <c r="E15" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G15" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I15" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K15" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="M15" t="s">
-        <v>144</v>
+        <v>155</v>
       </c>
       <c r="N15" t="s">
-        <v>145</v>
+        <v>79</v>
       </c>
       <c r="O15" t="s">
-        <v>18</v>
+        <v>156</v>
+      </c>
+      <c r="P15" t="s">
+        <v>28</v>
       </c>
       <c r="Q15" t="s">
-        <v>146</v>
+        <v>157</v>
       </c>
       <c r="R15" t="s">
-        <v>43</v>
+        <v>158</v>
       </c>
       <c r="S15" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>25</v>
+        <v>159</v>
+      </c>
+      <c r="T15" t="s">
+        <v>28</v>
+      </c>
+      <c r="U15" t="s">
+        <v>17</v>
       </c>
       <c r="W15" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:23">
+        <v>160</v>
+      </c>
+      <c r="X15" t="s">
+        <v>161</v>
+      </c>
+      <c r="Y15" t="s">
+        <v>160</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA15" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>148</v>
+        <v>164</v>
       </c>
       <c r="C16" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="E16" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>17</v>
       </c>
       <c r="G16" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I16" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K16" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>17</v>
       </c>
       <c r="M16" t="s">
-        <v>18</v>
+        <v>165</v>
+      </c>
+      <c r="N16" t="s">
+        <v>19</v>
       </c>
       <c r="O16" t="s">
-        <v>18</v>
+        <v>166</v>
+      </c>
+      <c r="P16" t="s">
+        <v>64</v>
       </c>
       <c r="Q16" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="S16" t="s">
-        <v>18</v>
+        <v>167</v>
+      </c>
+      <c r="T16" t="s">
+        <v>42</v>
       </c>
       <c r="U16" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="W16" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:23">
+        <v>17</v>
+      </c>
+      <c r="Y16" t="s">
+        <v>168</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>154</v>
+      </c>
+      <c r="AA16" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27">
       <c r="A17">
         <v>14</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>153</v>
+        <v>170</v>
       </c>
       <c r="C17" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>155</v>
+        <v>17</v>
       </c>
       <c r="E17" t="s">
-        <v>156</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>17</v>
       </c>
       <c r="G17" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I17" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K17" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="M17" t="s">
-        <v>18</v>
+        <v>171</v>
+      </c>
+      <c r="N17" t="s">
+        <v>162</v>
       </c>
       <c r="O17" t="s">
-        <v>133</v>
+        <v>172</v>
       </c>
       <c r="P17" t="s">
-        <v>132</v>
+        <v>173</v>
       </c>
       <c r="Q17" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>17</v>
       </c>
       <c r="S17" t="s">
-        <v>18</v>
+        <v>174</v>
+      </c>
+      <c r="T17" t="s">
+        <v>86</v>
       </c>
       <c r="U17" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>17</v>
       </c>
       <c r="W17" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:23">
+        <v>17</v>
+      </c>
+      <c r="Y17" t="s">
+        <v>175</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>64</v>
+      </c>
+      <c r="AA17" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18">
         <v>15</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>160</v>
+        <v>177</v>
       </c>
       <c r="C18" t="s">
-        <v>18</v>
+        <v>178</v>
+      </c>
+      <c r="D18" t="s">
+        <v>103</v>
       </c>
       <c r="E18" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G18" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>17</v>
       </c>
       <c r="I18" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K18" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="M18" t="s">
-        <v>18</v>
+        <v>157</v>
+      </c>
+      <c r="N18" t="s">
+        <v>28</v>
       </c>
       <c r="O18" t="s">
-        <v>162</v>
+        <v>179</v>
       </c>
       <c r="P18" t="s">
-        <v>76</v>
+        <v>103</v>
       </c>
       <c r="Q18" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="S18" t="s">
-        <v>163</v>
+        <v>180</v>
       </c>
       <c r="T18" t="s">
-        <v>164</v>
+        <v>81</v>
       </c>
       <c r="U18" t="s">
-        <v>165</v>
-[...8 lines deleted...]
-    <row r="19" spans="1:23">
+        <v>17</v>
+      </c>
+      <c r="W18" t="s">
+        <v>17</v>
+      </c>
+      <c r="Y18">
+        <v>42</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>181</v>
+      </c>
+      <c r="AA18">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19">
         <v>16</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>166</v>
-[...5 lines deleted...]
-        <v>167</v>
+        <v>182</v>
+      </c>
+      <c r="C19" t="s">
+        <v>17</v>
       </c>
       <c r="E19" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G19" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I19" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K19" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="M19" t="s">
-        <v>18</v>
+        <v>183</v>
+      </c>
+      <c r="N19" t="s">
+        <v>184</v>
       </c>
       <c r="O19" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>185</v>
+      </c>
+      <c r="P19" t="s">
+        <v>137</v>
+      </c>
+      <c r="Q19" t="s">
+        <v>180</v>
       </c>
       <c r="R19" t="s">
-        <v>82</v>
+        <v>186</v>
       </c>
       <c r="S19" t="s">
-        <v>168</v>
+        <v>187</v>
       </c>
       <c r="T19" t="s">
-        <v>169</v>
+        <v>188</v>
       </c>
       <c r="U19" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="W19" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:23">
+        <v>17</v>
+      </c>
+      <c r="Y19" t="s">
+        <v>189</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>190</v>
+      </c>
+      <c r="AA19" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>171</v>
+        <v>192</v>
       </c>
       <c r="C20" t="s">
-        <v>172</v>
+        <v>193</v>
       </c>
       <c r="D20" t="s">
-        <v>173</v>
+        <v>30</v>
       </c>
       <c r="E20" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G20" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I20" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K20" t="s">
-        <v>18</v>
+        <v>194</v>
+      </c>
+      <c r="L20" t="s">
+        <v>195</v>
       </c>
       <c r="M20" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="O20" t="s">
-        <v>174</v>
-[...8 lines deleted...]
-        <v>117</v>
+        <v>17</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>17</v>
       </c>
       <c r="S20" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="U20" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>176</v>
+        <v>17</v>
       </c>
       <c r="W20" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:23">
+        <v>196</v>
+      </c>
+      <c r="X20" t="s">
+        <v>197</v>
+      </c>
+      <c r="Y20" t="s">
+        <v>17</v>
+      </c>
+      <c r="AA20">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>178</v>
+        <v>198</v>
       </c>
       <c r="C21" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E21" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G21" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I21" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K21" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="M21" t="s">
-        <v>18</v>
+        <v>199</v>
+      </c>
+      <c r="N21" t="s">
+        <v>103</v>
       </c>
       <c r="O21" t="s">
-        <v>179</v>
+        <v>200</v>
       </c>
       <c r="P21" t="s">
-        <v>33</v>
+        <v>188</v>
       </c>
       <c r="Q21" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>17</v>
       </c>
       <c r="S21" t="s">
-        <v>18</v>
+        <v>201</v>
+      </c>
+      <c r="T21" t="s">
+        <v>142</v>
       </c>
       <c r="U21" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="W21" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:23">
+        <v>17</v>
+      </c>
+      <c r="Y21" t="s">
+        <v>202</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>139</v>
+      </c>
+      <c r="AA21" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22">
         <v>19</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="C22" t="s">
-        <v>184</v>
+        <v>150</v>
       </c>
       <c r="D22" t="s">
-        <v>185</v>
+        <v>142</v>
       </c>
       <c r="E22" t="s">
-        <v>186</v>
+        <v>205</v>
       </c>
       <c r="F22" t="s">
-        <v>82</v>
+        <v>26</v>
       </c>
       <c r="G22" t="s">
-        <v>18</v>
+        <v>206</v>
+      </c>
+      <c r="H22" t="s">
+        <v>207</v>
       </c>
       <c r="I22" t="s">
-        <v>18</v>
+        <v>208</v>
+      </c>
+      <c r="J22" t="s">
+        <v>90</v>
       </c>
       <c r="K22" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="M22" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>94</v>
+        <v>17</v>
+      </c>
+      <c r="O22" t="s">
+        <v>17</v>
       </c>
       <c r="Q22" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="S22" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="U22" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="W22" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:23">
+        <v>17</v>
+      </c>
+      <c r="Y22" t="s">
+        <v>17</v>
+      </c>
+      <c r="AA22" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>188</v>
+        <v>210</v>
       </c>
       <c r="C23" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E23" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G23" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I23" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K23" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="M23" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>189</v>
+        <v>17</v>
+      </c>
+      <c r="O23">
+        <v>59</v>
       </c>
       <c r="P23" t="s">
-        <v>190</v>
+        <v>81</v>
       </c>
       <c r="Q23" t="s">
-        <v>191</v>
+        <v>211</v>
       </c>
       <c r="R23" t="s">
-        <v>192</v>
+        <v>212</v>
       </c>
       <c r="S23" t="s">
-        <v>158</v>
+        <v>130</v>
       </c>
       <c r="T23" t="s">
-        <v>193</v>
+        <v>139</v>
       </c>
       <c r="U23" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>17</v>
       </c>
       <c r="W23" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:23">
+        <v>17</v>
+      </c>
+      <c r="Y23" t="s">
+        <v>213</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>214</v>
+      </c>
+      <c r="AA23" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>197</v>
+        <v>216</v>
       </c>
       <c r="C24" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-        <v>199</v>
+        <v>17</v>
       </c>
       <c r="E24" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G24" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I24" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K24" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="M24" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>200</v>
+        <v>217</v>
+      </c>
+      <c r="N24" t="s">
+        <v>26</v>
+      </c>
+      <c r="O24">
+        <v>41</v>
       </c>
       <c r="P24" t="s">
-        <v>129</v>
+        <v>162</v>
       </c>
       <c r="Q24" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>17</v>
       </c>
       <c r="S24" t="s">
-        <v>18</v>
+        <v>218</v>
+      </c>
+      <c r="T24" t="s">
+        <v>219</v>
       </c>
       <c r="U24" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>17</v>
       </c>
       <c r="W24" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:23">
+        <v>17</v>
+      </c>
+      <c r="Y24" t="s">
+        <v>220</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>184</v>
+      </c>
+      <c r="AA24" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>205</v>
+        <v>222</v>
       </c>
       <c r="C25" t="s">
-        <v>18</v>
+        <v>223</v>
+      </c>
+      <c r="D25" t="s">
+        <v>137</v>
       </c>
       <c r="E25" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G25" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I25" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K25" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="M25" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="O25" t="s">
-        <v>206</v>
+        <v>224</v>
       </c>
       <c r="P25" t="s">
-        <v>117</v>
+        <v>184</v>
       </c>
       <c r="Q25" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>17</v>
       </c>
       <c r="S25" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="U25" t="s">
-        <v>209</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>17</v>
       </c>
       <c r="W25" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:23">
+        <v>225</v>
+      </c>
+      <c r="X25" t="s">
+        <v>226</v>
+      </c>
+      <c r="Y25" t="s">
+        <v>227</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>188</v>
+      </c>
+      <c r="AA25" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27">
       <c r="A26">
         <v>23</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>211</v>
+        <v>229</v>
       </c>
       <c r="C26" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>132</v>
+        <v>230</v>
+      </c>
+      <c r="D26" t="s">
+        <v>42</v>
+      </c>
+      <c r="E26" t="s">
+        <v>17</v>
       </c>
       <c r="G26" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I26" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K26" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="M26" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="O26" t="s">
-        <v>172</v>
+        <v>231</v>
       </c>
       <c r="P26" t="s">
-        <v>192</v>
+        <v>232</v>
       </c>
       <c r="Q26" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="S26" t="s">
-        <v>18</v>
+        <v>233</v>
+      </c>
+      <c r="T26" t="s">
+        <v>173</v>
       </c>
       <c r="U26" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="W26" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:23">
+        <v>17</v>
+      </c>
+      <c r="Y26" t="s">
+        <v>234</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>173</v>
+      </c>
+      <c r="AA26" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27">
         <v>24</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>213</v>
+        <v>236</v>
       </c>
       <c r="C27" t="s">
-        <v>214</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>17</v>
       </c>
       <c r="E27" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>17</v>
       </c>
       <c r="G27" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I27" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K27" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="M27" t="s">
-        <v>18</v>
+        <v>225</v>
+      </c>
+      <c r="N27" t="s">
+        <v>154</v>
       </c>
       <c r="O27" t="s">
-        <v>18</v>
+        <v>237</v>
+      </c>
+      <c r="P27" t="s">
+        <v>238</v>
       </c>
       <c r="Q27" t="s">
-        <v>216</v>
-[...2 lines deleted...]
-        <v>190</v>
+        <v>17</v>
       </c>
       <c r="S27" t="s">
-        <v>18</v>
+        <v>239</v>
+      </c>
+      <c r="T27" t="s">
+        <v>137</v>
       </c>
       <c r="U27" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="W27" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:23">
+        <v>17</v>
+      </c>
+      <c r="Y27" t="s">
+        <v>240</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>241</v>
+      </c>
+      <c r="AA27" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="28" spans="1:27">
       <c r="A28">
         <v>25</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>218</v>
+        <v>243</v>
       </c>
       <c r="C28" t="s">
-        <v>219</v>
+        <v>244</v>
       </c>
       <c r="D28" t="s">
-        <v>121</v>
+        <v>188</v>
       </c>
       <c r="E28" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G28" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I28" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K28" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>17</v>
+      </c>
+      <c r="M28">
+        <v>29</v>
+      </c>
+      <c r="N28" t="s">
+        <v>42</v>
       </c>
       <c r="O28" t="s">
-        <v>220</v>
+        <v>245</v>
       </c>
       <c r="P28" t="s">
-        <v>68</v>
+        <v>246</v>
       </c>
       <c r="Q28" t="s">
-        <v>221</v>
+        <v>247</v>
       </c>
       <c r="R28" t="s">
-        <v>195</v>
+        <v>248</v>
       </c>
       <c r="S28" t="s">
-        <v>18</v>
+        <v>146</v>
+      </c>
+      <c r="T28" t="s">
+        <v>249</v>
       </c>
       <c r="U28" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>17</v>
       </c>
       <c r="W28" t="s">
-        <v>223</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:23">
+        <v>17</v>
+      </c>
+      <c r="Y28" t="s">
+        <v>250</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>251</v>
+      </c>
+      <c r="AA28" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="29" spans="1:27">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>224</v>
+        <v>253</v>
       </c>
       <c r="C29" t="s">
-        <v>225</v>
+        <v>254</v>
       </c>
       <c r="D29" t="s">
-        <v>226</v>
+        <v>162</v>
       </c>
       <c r="E29" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>17</v>
       </c>
       <c r="G29" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I29" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K29" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="M29" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>17</v>
+      </c>
+      <c r="O29" t="s">
+        <v>255</v>
       </c>
       <c r="P29" t="s">
-        <v>27</v>
+        <v>256</v>
       </c>
       <c r="Q29" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>17</v>
       </c>
       <c r="S29" t="s">
-        <v>230</v>
+        <v>157</v>
       </c>
       <c r="T29" t="s">
-        <v>231</v>
+        <v>162</v>
       </c>
       <c r="U29" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>17</v>
       </c>
       <c r="W29" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:23">
+        <v>17</v>
+      </c>
+      <c r="Y29" t="s">
+        <v>233</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>42</v>
+      </c>
+      <c r="AA29" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>233</v>
+        <v>258</v>
       </c>
       <c r="C30" t="s">
-        <v>234</v>
+        <v>259</v>
       </c>
       <c r="D30" t="s">
-        <v>235</v>
+        <v>81</v>
       </c>
       <c r="E30" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="G30" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I30" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K30" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>17</v>
+      </c>
+      <c r="M30">
+        <v>71</v>
+      </c>
+      <c r="N30" t="s">
+        <v>142</v>
       </c>
       <c r="O30" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="Q30" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-        <v>199</v>
+        <v>17</v>
       </c>
       <c r="S30" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="U30" t="s">
-        <v>238</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>17</v>
       </c>
       <c r="W30" t="s">
-        <v>239</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:23">
+        <v>17</v>
+      </c>
+      <c r="Y30" t="s">
+        <v>167</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA30" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="31" spans="1:27">
       <c r="A31">
         <v>28</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>240</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>261</v>
+      </c>
+      <c r="C31" t="s">
+        <v>17</v>
       </c>
       <c r="E31" t="s">
-        <v>241</v>
-[...2 lines deleted...]
-        <v>190</v>
+        <v>17</v>
       </c>
       <c r="G31" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I31" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K31" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="M31" t="s">
-        <v>18</v>
+        <v>262</v>
+      </c>
+      <c r="N31" t="s">
+        <v>109</v>
       </c>
       <c r="O31" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="Q31" t="s">
-        <v>242</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>17</v>
       </c>
       <c r="S31" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="U31" t="s">
-        <v>243</v>
-[...2 lines deleted...]
-        <v>190</v>
+        <v>17</v>
       </c>
       <c r="W31" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:23">
+        <v>17</v>
+      </c>
+      <c r="Y31">
+        <v>92</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>109</v>
+      </c>
+      <c r="AA31" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="32" spans="1:27">
       <c r="A32">
         <v>29</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>245</v>
+        <v>264</v>
       </c>
       <c r="C32" t="s">
-        <v>206</v>
+        <v>265</v>
       </c>
       <c r="D32" t="s">
-        <v>246</v>
+        <v>59</v>
       </c>
       <c r="E32" t="s">
-        <v>247</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>17</v>
       </c>
       <c r="G32" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I32" t="s">
-        <v>18</v>
+        <v>266</v>
+      </c>
+      <c r="J32" t="s">
+        <v>267</v>
       </c>
       <c r="K32" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="M32" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="O32" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="Q32" t="s">
-        <v>248</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v>17</v>
       </c>
       <c r="S32" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="U32" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>17</v>
       </c>
       <c r="W32" t="s">
-        <v>249</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:23">
+        <v>17</v>
+      </c>
+      <c r="Y32" t="s">
+        <v>17</v>
+      </c>
+      <c r="AA32" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="33" spans="1:27">
       <c r="A33">
         <v>30</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>250</v>
+        <v>269</v>
       </c>
       <c r="C33" t="s">
-        <v>113</v>
+        <v>270</v>
       </c>
       <c r="D33" t="s">
-        <v>208</v>
+        <v>184</v>
       </c>
       <c r="E33" t="s">
-        <v>251</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>17</v>
       </c>
       <c r="G33" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I33" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K33" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="M33" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="O33" t="s">
-        <v>18</v>
+        <v>271</v>
+      </c>
+      <c r="P33" t="s">
+        <v>214</v>
       </c>
       <c r="Q33" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="S33" t="s">
-        <v>18</v>
+        <v>272</v>
+      </c>
+      <c r="T33" t="s">
+        <v>184</v>
       </c>
       <c r="U33" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="W33" t="s">
-        <v>252</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:23">
+        <v>17</v>
+      </c>
+      <c r="Y33" t="s">
+        <v>273</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>54</v>
+      </c>
+      <c r="AA33" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="34" spans="1:27">
       <c r="A34">
         <v>31</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>253</v>
+        <v>275</v>
       </c>
       <c r="C34" t="s">
-        <v>254</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>17</v>
       </c>
       <c r="E34" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>17</v>
       </c>
       <c r="G34" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I34" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K34" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="M34" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="O34" t="s">
-        <v>18</v>
+        <v>276</v>
+      </c>
+      <c r="P34" t="s">
+        <v>42</v>
       </c>
       <c r="Q34" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="S34" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>173</v>
+        <v>277</v>
+      </c>
+      <c r="T34" t="s">
+        <v>278</v>
+      </c>
+      <c r="U34" t="s">
+        <v>17</v>
       </c>
       <c r="W34" t="s">
+        <v>17</v>
+      </c>
+      <c r="Y34">
+        <v>55</v>
+      </c>
+      <c r="Z34" t="s">
         <v>256</v>
       </c>
-    </row>
-    <row r="35" spans="1:23">
+      <c r="AA34" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="35" spans="1:27">
       <c r="A35">
         <v>32</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>257</v>
+        <v>280</v>
       </c>
       <c r="C35" t="s">
-        <v>186</v>
+        <v>281</v>
       </c>
       <c r="D35" t="s">
-        <v>190</v>
+        <v>214</v>
       </c>
       <c r="E35" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-        <v>259</v>
+        <v>17</v>
       </c>
       <c r="G35" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I35" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K35" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="M35" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="O35" t="s">
-        <v>260</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>17</v>
       </c>
       <c r="Q35" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>17</v>
+      </c>
+      <c r="S35">
+        <v>50</v>
+      </c>
+      <c r="T35" t="s">
+        <v>282</v>
       </c>
       <c r="U35" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="W35" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:23">
+        <v>17</v>
+      </c>
+      <c r="Y35" t="s">
+        <v>283</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>232</v>
+      </c>
+      <c r="AA35" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="36" spans="1:27">
       <c r="A36">
         <v>33</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>262</v>
+        <v>285</v>
       </c>
       <c r="C36" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E36" t="s">
-        <v>263</v>
-[...2 lines deleted...]
-        <v>173</v>
+        <v>17</v>
       </c>
       <c r="G36" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I36" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K36" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="M36" t="s">
-        <v>18</v>
+        <v>286</v>
+      </c>
+      <c r="N36" t="s">
+        <v>214</v>
       </c>
       <c r="O36" t="s">
-        <v>18</v>
+        <v>287</v>
+      </c>
+      <c r="P36" t="s">
+        <v>190</v>
       </c>
       <c r="Q36" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="S36" t="s">
-        <v>18</v>
+        <v>288</v>
+      </c>
+      <c r="T36" t="s">
+        <v>289</v>
       </c>
       <c r="U36" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>17</v>
       </c>
       <c r="W36" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:23">
+        <v>17</v>
+      </c>
+      <c r="Y36" t="s">
+        <v>290</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>238</v>
+      </c>
+      <c r="AA36" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="37" spans="1:27">
       <c r="A37">
         <v>34</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>265</v>
+        <v>292</v>
       </c>
       <c r="C37" t="s">
-        <v>266</v>
+        <v>293</v>
       </c>
       <c r="D37" t="s">
-        <v>259</v>
+        <v>282</v>
       </c>
       <c r="E37" t="s">
-        <v>267</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v>17</v>
       </c>
       <c r="G37" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I37" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K37" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="M37" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="O37" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="Q37" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="S37" t="s">
-        <v>18</v>
+        <v>294</v>
+      </c>
+      <c r="T37" t="s">
+        <v>103</v>
       </c>
       <c r="U37" t="s">
-        <v>268</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>17</v>
       </c>
       <c r="W37" t="s">
-        <v>269</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:23">
+        <v>17</v>
+      </c>
+      <c r="Y37" t="s">
+        <v>295</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>296</v>
+      </c>
+      <c r="AA37">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="38" spans="1:27">
       <c r="A38">
         <v>35</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>270</v>
+        <v>297</v>
       </c>
       <c r="C38" t="s">
-        <v>271</v>
-[...2 lines deleted...]
-        <v>176</v>
+        <v>17</v>
       </c>
       <c r="E38" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G38" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I38" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K38" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="M38" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="O38" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="Q38" t="s">
-        <v>272</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>17</v>
+      </c>
+      <c r="S38">
+        <v>31</v>
+      </c>
+      <c r="T38" t="s">
+        <v>298</v>
       </c>
       <c r="U38" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="W38" t="s">
-        <v>273</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:23">
+        <v>17</v>
+      </c>
+      <c r="Y38" t="s">
+        <v>299</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA38" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="39" spans="1:27">
       <c r="A39">
         <v>36</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>274</v>
+        <v>301</v>
       </c>
       <c r="C39" t="s">
-        <v>275</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>17</v>
       </c>
       <c r="E39" t="s">
-        <v>277</v>
-[...2 lines deleted...]
-        <v>176</v>
+        <v>17</v>
       </c>
       <c r="G39" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I39" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K39" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="M39" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>302</v>
+      </c>
+      <c r="N39" t="s">
+        <v>282</v>
+      </c>
+      <c r="O39" t="s">
+        <v>303</v>
       </c>
       <c r="P39" t="s">
-        <v>22</v>
+        <v>278</v>
       </c>
       <c r="Q39" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="S39" t="s">
-        <v>18</v>
+        <v>304</v>
+      </c>
+      <c r="T39" t="s">
+        <v>38</v>
       </c>
       <c r="U39" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="W39" t="s">
-        <v>278</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:23">
+        <v>17</v>
+      </c>
+      <c r="Y39" t="s">
+        <v>305</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>306</v>
+      </c>
+      <c r="AA39" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="40" spans="1:27">
       <c r="A40">
         <v>37</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>279</v>
+        <v>308</v>
       </c>
       <c r="C40" t="s">
-        <v>18</v>
+        <v>309</v>
+      </c>
+      <c r="D40" t="s">
+        <v>190</v>
       </c>
       <c r="E40" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G40" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I40" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K40" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="M40" t="s">
-        <v>18</v>
+        <v>310</v>
+      </c>
+      <c r="N40" t="s">
+        <v>249</v>
       </c>
       <c r="O40" t="s">
-        <v>280</v>
-[...2 lines deleted...]
-        <v>173</v>
+        <v>17</v>
       </c>
       <c r="Q40" t="s">
-        <v>281</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>17</v>
       </c>
       <c r="S40" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="U40" t="s">
-        <v>282</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="W40" t="s">
-        <v>283</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:23">
+        <v>17</v>
+      </c>
+      <c r="Y40" t="s">
+        <v>311</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>298</v>
+      </c>
+      <c r="AA40" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="41" spans="1:27">
       <c r="A41">
         <v>38</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>284</v>
+        <v>313</v>
       </c>
       <c r="C41" t="s">
-        <v>18</v>
+        <v>314</v>
+      </c>
+      <c r="D41" t="s">
+        <v>219</v>
       </c>
       <c r="E41" t="s">
-        <v>285</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="G41" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I41" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K41" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>17</v>
+      </c>
+      <c r="M41">
+        <v>0</v>
+      </c>
+      <c r="N41" t="s">
+        <v>38</v>
       </c>
       <c r="O41" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="Q41" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="S41" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="U41" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="W41" t="s">
-        <v>285</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:23">
+        <v>17</v>
+      </c>
+      <c r="Y41" t="s">
+        <v>315</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>278</v>
+      </c>
+      <c r="AA41" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="42" spans="1:27">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>286</v>
+        <v>317</v>
       </c>
       <c r="C42" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E42" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G42" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I42" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K42" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="M42" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="O42" t="s">
-        <v>287</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="Q42" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="S42" t="s">
-        <v>18</v>
+        <v>318</v>
+      </c>
+      <c r="T42" t="s">
+        <v>214</v>
       </c>
       <c r="U42" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="W42" t="s">
-        <v>287</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:23">
+        <v>17</v>
+      </c>
+      <c r="Y42" t="s">
+        <v>319</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>289</v>
+      </c>
+      <c r="AA42" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="43" spans="1:27">
       <c r="A43">
         <v>40</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>288</v>
+        <v>321</v>
       </c>
       <c r="C43" t="s">
-        <v>289</v>
+        <v>322</v>
       </c>
       <c r="D43" t="s">
-        <v>290</v>
+        <v>109</v>
       </c>
       <c r="E43" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G43" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I43" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K43" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="M43" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="O43" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="Q43" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="S43" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="U43" t="s">
-        <v>291</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>17</v>
       </c>
       <c r="W43" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:23">
+        <v>17</v>
+      </c>
+      <c r="Y43" t="s">
+        <v>17</v>
+      </c>
+      <c r="AA43" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="44" spans="1:27">
       <c r="A44">
         <v>41</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>293</v>
+        <v>323</v>
       </c>
       <c r="C44" t="s">
-        <v>18</v>
+        <v>324</v>
+      </c>
+      <c r="D44" t="s">
+        <v>256</v>
       </c>
       <c r="E44" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G44" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I44" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K44" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="M44" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="O44" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="Q44" t="s">
-        <v>294</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="S44" t="s">
-        <v>18</v>
+        <v>325</v>
+      </c>
+      <c r="T44" t="s">
+        <v>238</v>
       </c>
       <c r="U44" t="s">
-        <v>295</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>17</v>
       </c>
       <c r="W44" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:23">
+        <v>17</v>
+      </c>
+      <c r="Y44" t="s">
+        <v>326</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>327</v>
+      </c>
+      <c r="AA44" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="45" spans="1:27">
       <c r="A45">
         <v>42</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>297</v>
+        <v>329</v>
       </c>
       <c r="C45" t="s">
-        <v>18</v>
+        <v>330</v>
+      </c>
+      <c r="D45" t="s">
+        <v>249</v>
       </c>
       <c r="E45" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G45" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I45" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K45" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="M45" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="O45" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>17</v>
       </c>
       <c r="Q45" t="s">
-        <v>299</v>
-[...2 lines deleted...]
-        <v>259</v>
+        <v>17</v>
       </c>
       <c r="S45" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="U45" t="s">
-        <v>300</v>
-[...2 lines deleted...]
-        <v>301</v>
+        <v>17</v>
       </c>
       <c r="W45" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:23">
+        <v>17</v>
+      </c>
+      <c r="Y45" t="s">
+        <v>331</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>207</v>
+      </c>
+      <c r="AA45" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="46" spans="1:27">
       <c r="A46">
         <v>43</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>302</v>
+        <v>333</v>
       </c>
       <c r="C46" t="s">
-        <v>303</v>
-[...2 lines deleted...]
-        <v>304</v>
+        <v>17</v>
       </c>
       <c r="E46" t="s">
-        <v>305</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>17</v>
       </c>
       <c r="G46" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I46" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K46" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="M46" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="O46" t="s">
-        <v>306</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>17</v>
       </c>
       <c r="Q46" t="s">
-        <v>307</v>
-[...2 lines deleted...]
-        <v>301</v>
+        <v>17</v>
       </c>
       <c r="S46" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="U46" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="W46" t="s">
-        <v>308</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:23">
+        <v>17</v>
+      </c>
+      <c r="Y46" t="s">
+        <v>334</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>249</v>
+      </c>
+      <c r="AA46" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="47" spans="1:27">
       <c r="A47">
         <v>44</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>309</v>
-[...5 lines deleted...]
-        <v>310</v>
+        <v>335</v>
+      </c>
+      <c r="C47" t="s">
+        <v>17</v>
       </c>
       <c r="E47" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G47" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I47" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K47" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="M47" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="O47" t="s">
-        <v>311</v>
-[...2 lines deleted...]
-        <v>155</v>
+        <v>17</v>
       </c>
       <c r="Q47" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="S47" t="s">
-        <v>280</v>
-[...2 lines deleted...]
-        <v>312</v>
+        <v>17</v>
       </c>
       <c r="U47" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="W47" t="s">
-        <v>313</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:23">
+        <v>17</v>
+      </c>
+      <c r="Y47" t="s">
+        <v>196</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>282</v>
+      </c>
+      <c r="AA47" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="48" spans="1:27">
       <c r="A48">
         <v>45</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>314</v>
+        <v>336</v>
       </c>
       <c r="C48" t="s">
-        <v>315</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="E48" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G48" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I48" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K48" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="M48" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="O48" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="Q48" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="S48" t="s">
-        <v>18</v>
+        <v>337</v>
+      </c>
+      <c r="T48" t="s">
+        <v>232</v>
       </c>
       <c r="U48" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="W48" t="s">
-        <v>315</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:23">
+        <v>17</v>
+      </c>
+      <c r="Y48" t="s">
+        <v>338</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>339</v>
+      </c>
+      <c r="AA48" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="49" spans="1:27">
       <c r="A49">
         <v>46</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="C49" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E49" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G49" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I49" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K49" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="M49" t="s">
-        <v>18</v>
+        <v>342</v>
+      </c>
+      <c r="N49" t="s">
+        <v>298</v>
       </c>
       <c r="O49" t="s">
-        <v>317</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v>17</v>
       </c>
       <c r="Q49" t="s">
-        <v>318</v>
+        <v>302</v>
       </c>
       <c r="R49" t="s">
-        <v>48</v>
+        <v>343</v>
       </c>
       <c r="S49" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>290</v>
+        <v>17</v>
+      </c>
+      <c r="U49" t="s">
+        <v>17</v>
       </c>
       <c r="W49" t="s">
-        <v>319</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:23">
+        <v>17</v>
+      </c>
+      <c r="Y49" t="s">
+        <v>344</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>345</v>
+      </c>
+      <c r="AA49" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="50" spans="1:27">
       <c r="A50">
         <v>47</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>320</v>
+        <v>347</v>
       </c>
       <c r="C50" t="s">
-        <v>321</v>
-[...2 lines deleted...]
-        <v>301</v>
+        <v>17</v>
       </c>
       <c r="E50" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G50" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I50" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K50" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="M50" t="s">
-        <v>18</v>
+        <v>348</v>
+      </c>
+      <c r="N50" t="s">
+        <v>256</v>
       </c>
       <c r="O50" t="s">
-        <v>18</v>
+        <v>349</v>
+      </c>
+      <c r="P50" t="s">
+        <v>54</v>
       </c>
       <c r="Q50" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>17</v>
+      </c>
+      <c r="S50">
+        <v>19</v>
+      </c>
+      <c r="T50" t="s">
+        <v>181</v>
       </c>
       <c r="U50" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="W50" t="s">
-        <v>321</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:23">
+        <v>17</v>
+      </c>
+      <c r="Y50" t="s">
+        <v>350</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>351</v>
+      </c>
+      <c r="AA50" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="51" spans="1:27">
       <c r="A51">
         <v>48</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>322</v>
+        <v>353</v>
       </c>
       <c r="C51" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E51" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G51" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I51" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K51" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="M51" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="O51" t="s">
-        <v>18</v>
+        <v>354</v>
+      </c>
+      <c r="P51" t="s">
+        <v>298</v>
       </c>
       <c r="Q51" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="S51" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="U51" t="s">
-        <v>221</v>
-[...2 lines deleted...]
-        <v>259</v>
+        <v>17</v>
       </c>
       <c r="W51" t="s">
-        <v>221</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:23">
+        <v>17</v>
+      </c>
+      <c r="Y51" t="s">
+        <v>244</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>355</v>
+      </c>
+      <c r="AA51" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="52" spans="1:27">
       <c r="A52">
         <v>49</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>323</v>
+        <v>357</v>
       </c>
       <c r="C52" t="s">
-        <v>18</v>
+        <v>358</v>
+      </c>
+      <c r="D52" t="s">
+        <v>278</v>
       </c>
       <c r="E52" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G52" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I52" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K52" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="M52" t="s">
-        <v>18</v>
+        <v>359</v>
+      </c>
+      <c r="N52" t="s">
+        <v>188</v>
       </c>
       <c r="O52" t="s">
-        <v>18</v>
+        <v>360</v>
+      </c>
+      <c r="P52" t="s">
+        <v>289</v>
       </c>
       <c r="Q52" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="S52" t="s">
-        <v>18</v>
-[...11 lines deleted...]
-    <row r="53" spans="1:23">
+        <v>17</v>
+      </c>
+      <c r="U52" t="s">
+        <v>17</v>
+      </c>
+      <c r="W52" t="s">
+        <v>17</v>
+      </c>
+      <c r="Y52" t="s">
+        <v>17</v>
+      </c>
+      <c r="AA52" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="53" spans="1:27">
       <c r="A53">
         <v>50</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>324</v>
+        <v>362</v>
       </c>
       <c r="C53" t="s">
-        <v>325</v>
-[...2 lines deleted...]
-        <v>326</v>
+        <v>17</v>
       </c>
       <c r="E53" t="s">
-        <v>327</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G53" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I53" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K53" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="M53" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="O53" t="s">
-        <v>18</v>
+        <v>363</v>
+      </c>
+      <c r="P53" t="s">
+        <v>181</v>
       </c>
       <c r="Q53" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="S53" t="s">
-        <v>18</v>
+        <v>364</v>
+      </c>
+      <c r="T53" t="s">
+        <v>54</v>
       </c>
       <c r="U53" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="W53" t="s">
-        <v>328</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:23">
+        <v>17</v>
+      </c>
+      <c r="Y53" t="s">
+        <v>365</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA53">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="54" spans="1:27">
       <c r="A54">
         <v>51</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>329</v>
+        <v>366</v>
       </c>
       <c r="C54" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E54" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G54" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I54" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K54" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="M54" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="O54" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="Q54" t="s">
-        <v>330</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>17</v>
       </c>
       <c r="S54" t="s">
-        <v>18</v>
+        <v>200</v>
+      </c>
+      <c r="T54" t="s">
+        <v>190</v>
       </c>
       <c r="U54" t="s">
-        <v>331</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="W54" t="s">
-        <v>332</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:23">
+        <v>17</v>
+      </c>
+      <c r="Y54" t="s">
+        <v>17</v>
+      </c>
+      <c r="AA54" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="55" spans="1:27">
       <c r="A55">
         <v>52</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>333</v>
+        <v>367</v>
       </c>
       <c r="C55" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E55" t="s">
-        <v>334</v>
-[...2 lines deleted...]
-        <v>155</v>
+        <v>17</v>
       </c>
       <c r="G55" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I55" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K55" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="M55" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="O55" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="Q55" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="S55" t="s">
-        <v>18</v>
+        <v>368</v>
+      </c>
+      <c r="T55" t="s">
+        <v>241</v>
       </c>
       <c r="U55" t="s">
-        <v>335</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>17</v>
       </c>
       <c r="W55" t="s">
-        <v>336</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:23">
+        <v>17</v>
+      </c>
+      <c r="Y55" t="s">
+        <v>369</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>370</v>
+      </c>
+      <c r="AA55" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="56" spans="1:27">
       <c r="A56">
         <v>53</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>337</v>
+        <v>372</v>
       </c>
       <c r="C56" t="s">
-        <v>268</v>
+        <v>373</v>
       </c>
       <c r="D56" t="s">
-        <v>338</v>
+        <v>298</v>
       </c>
       <c r="E56" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G56" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I56" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K56" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="M56" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="O56" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="Q56" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="S56" t="s">
-        <v>18</v>
+        <v>374</v>
+      </c>
+      <c r="T56" t="s">
+        <v>251</v>
       </c>
       <c r="U56" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="W56" t="s">
-        <v>268</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:23">
+        <v>17</v>
+      </c>
+      <c r="Y56" t="s">
+        <v>17</v>
+      </c>
+      <c r="AA56" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="57" spans="1:27">
       <c r="A57">
         <v>54</v>
       </c>
       <c r="B57" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="C57" t="s">
+        <v>17</v>
+      </c>
+      <c r="E57" t="s">
+        <v>17</v>
+      </c>
+      <c r="G57" t="s">
+        <v>17</v>
+      </c>
+      <c r="I57" t="s">
+        <v>17</v>
+      </c>
+      <c r="K57" t="s">
+        <v>17</v>
+      </c>
+      <c r="M57">
+        <v>0</v>
+      </c>
+      <c r="N57" t="s">
+        <v>38</v>
+      </c>
+      <c r="O57" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q57" t="s">
+        <v>17</v>
+      </c>
+      <c r="S57" t="s">
+        <v>377</v>
+      </c>
+      <c r="T57" t="s">
         <v>339</v>
       </c>
-      <c r="C57" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="U57" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-    <row r="58" spans="1:23">
+        <v>17</v>
+      </c>
+      <c r="W57" t="s">
+        <v>17</v>
+      </c>
+      <c r="Y57" t="s">
+        <v>378</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>379</v>
+      </c>
+      <c r="AA57" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="58" spans="1:27">
       <c r="A58">
         <v>55</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>343</v>
+        <v>380</v>
       </c>
       <c r="C58" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E58" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G58" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I58" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K58" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="M58" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="O58" t="s">
-        <v>18</v>
+        <v>381</v>
+      </c>
+      <c r="P58" t="s">
+        <v>339</v>
       </c>
       <c r="Q58" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="S58" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="U58" t="s">
-        <v>344</v>
-[...2 lines deleted...]
-        <v>199</v>
+        <v>17</v>
       </c>
       <c r="W58" t="s">
-        <v>344</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:23">
+        <v>17</v>
+      </c>
+      <c r="Y58" t="s">
+        <v>364</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>382</v>
+      </c>
+      <c r="AA58" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="59" spans="1:27">
       <c r="A59">
         <v>56</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>345</v>
+        <v>383</v>
       </c>
       <c r="C59" t="s">
-        <v>307</v>
-[...2 lines deleted...]
-        <v>346</v>
+        <v>17</v>
       </c>
       <c r="E59" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G59" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I59" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K59" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="M59" t="s">
-        <v>18</v>
+        <v>384</v>
+      </c>
+      <c r="N59" t="s">
+        <v>278</v>
       </c>
       <c r="O59" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="Q59" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="S59" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="U59" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="W59" t="s">
-        <v>307</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:23">
+        <v>17</v>
+      </c>
+      <c r="Y59" t="s">
+        <v>359</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>385</v>
+      </c>
+      <c r="AA59" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="60" spans="1:27">
       <c r="A60">
         <v>57</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>347</v>
+        <v>387</v>
       </c>
       <c r="C60" t="s">
+        <v>17</v>
+      </c>
+      <c r="E60" t="s">
+        <v>17</v>
+      </c>
+      <c r="G60" t="s">
+        <v>17</v>
+      </c>
+      <c r="I60" t="s">
+        <v>17</v>
+      </c>
+      <c r="K60" t="s">
+        <v>17</v>
+      </c>
+      <c r="M60" t="s">
+        <v>17</v>
+      </c>
+      <c r="O60" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q60" t="s">
+        <v>17</v>
+      </c>
+      <c r="S60" t="s">
+        <v>17</v>
+      </c>
+      <c r="U60" t="s">
+        <v>17</v>
+      </c>
+      <c r="W60" t="s">
+        <v>17</v>
+      </c>
+      <c r="Y60">
         <v>18</v>
       </c>
-      <c r="E60" t="s">
+      <c r="Z60" t="s">
+        <v>388</v>
+      </c>
+      <c r="AA60">
         <v>18</v>
       </c>
-      <c r="G60" t="s">
-[...33 lines deleted...]
-    <row r="61" spans="1:23">
+    </row>
+    <row r="61" spans="1:27">
       <c r="A61">
         <v>58</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>349</v>
-[...5 lines deleted...]
-        <v>310</v>
+        <v>389</v>
+      </c>
+      <c r="C61" t="s">
+        <v>17</v>
       </c>
       <c r="E61" t="s">
-        <v>350</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>17</v>
       </c>
       <c r="G61" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I61" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K61" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="M61" t="s">
-        <v>18</v>
+        <v>390</v>
+      </c>
+      <c r="N61" t="s">
+        <v>190</v>
       </c>
       <c r="O61" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="Q61" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="S61" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="U61" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="W61" t="s">
-        <v>351</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:23">
+        <v>17</v>
+      </c>
+      <c r="Y61" t="s">
+        <v>17</v>
+      </c>
+      <c r="AA61" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="62" spans="1:27">
       <c r="A62">
         <v>59</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>352</v>
+        <v>391</v>
       </c>
       <c r="C62" t="s">
-        <v>353</v>
+        <v>392</v>
       </c>
       <c r="D62" t="s">
-        <v>354</v>
+        <v>38</v>
       </c>
       <c r="E62" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G62" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I62" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K62" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="M62" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="O62" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="Q62" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="S62" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="U62" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="W62" t="s">
-        <v>353</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:23">
+        <v>17</v>
+      </c>
+      <c r="Y62" t="s">
+        <v>17</v>
+      </c>
+      <c r="AA62" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="63" spans="1:27">
       <c r="A63">
         <v>60</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>355</v>
+        <v>393</v>
       </c>
       <c r="C63" t="s">
-        <v>18</v>
+        <v>394</v>
+      </c>
+      <c r="D63" t="s">
+        <v>238</v>
       </c>
       <c r="E63" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G63" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I63" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K63" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="M63" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="O63" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="Q63" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="S63" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="U63" t="s">
-        <v>356</v>
-[...2 lines deleted...]
-        <v>338</v>
+        <v>17</v>
       </c>
       <c r="W63" t="s">
-        <v>356</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:23">
+        <v>17</v>
+      </c>
+      <c r="Y63" t="s">
+        <v>17</v>
+      </c>
+      <c r="AA63" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="64" spans="1:27">
       <c r="A64">
         <v>61</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>357</v>
+        <v>395</v>
       </c>
       <c r="C64" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E64" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G64" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I64" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K64" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="M64" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="O64" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="Q64" t="s">
-        <v>358</v>
-[...2 lines deleted...]
-        <v>235</v>
+        <v>17</v>
       </c>
       <c r="S64" t="s">
-        <v>18</v>
+        <v>396</v>
+      </c>
+      <c r="T64" t="s">
+        <v>327</v>
       </c>
       <c r="U64" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="W64" t="s">
-        <v>358</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:23">
+        <v>17</v>
+      </c>
+      <c r="Y64" t="s">
+        <v>17</v>
+      </c>
+      <c r="AA64" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="65" spans="1:27">
       <c r="A65">
         <v>62</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="C65" t="s">
-        <v>18</v>
+        <v>398</v>
+      </c>
+      <c r="D65" t="s">
+        <v>289</v>
       </c>
       <c r="E65" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G65" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I65" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K65" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="M65" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="O65" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="Q65" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="S65" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="U65" t="s">
-        <v>360</v>
-[...2 lines deleted...]
-        <v>226</v>
+        <v>17</v>
       </c>
       <c r="W65" t="s">
-        <v>360</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:23">
+        <v>17</v>
+      </c>
+      <c r="Y65" t="s">
+        <v>17</v>
+      </c>
+      <c r="AA65" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="66" spans="1:27">
       <c r="A66">
         <v>63</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>361</v>
+        <v>399</v>
       </c>
       <c r="C66" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E66" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G66" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I66" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K66" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="M66" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="O66" t="s">
-        <v>362</v>
+        <v>400</v>
       </c>
       <c r="P66" t="s">
-        <v>276</v>
+        <v>251</v>
       </c>
       <c r="Q66" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="S66" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="U66" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="W66" t="s">
-        <v>362</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:23">
+        <v>17</v>
+      </c>
+      <c r="Y66" t="s">
+        <v>17</v>
+      </c>
+      <c r="AA66" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="67" spans="1:27">
       <c r="A67">
         <v>64</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>363</v>
+        <v>401</v>
       </c>
       <c r="C67" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E67" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-        <v>301</v>
+        <v>17</v>
       </c>
       <c r="G67" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I67" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K67" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="M67" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="O67" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="Q67" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="S67" t="s">
-        <v>18</v>
+        <v>402</v>
+      </c>
+      <c r="T67" t="s">
+        <v>306</v>
       </c>
       <c r="U67" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="W67" t="s">
-        <v>364</v>
-[...87 lines deleted...]
-        <v>368</v>
+        <v>17</v>
+      </c>
+      <c r="Y67" t="s">
+        <v>17</v>
+      </c>
+      <c r="AA67" t="s">
+        <v>402</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E1" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G1" r:id="rId_hyperlink_3"/>
     <hyperlink ref="I1" r:id="rId_hyperlink_4"/>
     <hyperlink ref="K1" r:id="rId_hyperlink_5"/>
     <hyperlink ref="M1" r:id="rId_hyperlink_6"/>
     <hyperlink ref="O1" r:id="rId_hyperlink_7"/>
     <hyperlink ref="Q1" r:id="rId_hyperlink_8"/>
     <hyperlink ref="S1" r:id="rId_hyperlink_9"/>
     <hyperlink ref="U1" r:id="rId_hyperlink_10"/>
-    <hyperlink ref="B4" r:id="rId_hyperlink_11"/>
-[...64 lines deleted...]
-    <hyperlink ref="B69" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="W1" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="Y1" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="B4" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="B5" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="B6" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="B7" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="B8" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="B9" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="B10" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="B11" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="B12" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="B13" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="B14" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="B15" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="B16" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="B17" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="B18" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="B19" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="B20" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="B21" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="B22" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="B23" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="B24" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="B25" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="B26" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="B27" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="B28" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="B29" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="B30" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="B31" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="B32" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="B33" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="B34" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="B35" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="B36" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="B37" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="B38" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="B39" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="B40" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="B41" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="B42" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="B43" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="B44" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="B45" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="B46" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="B47" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="B48" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="B49" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="B50" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="B51" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="B52" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="B53" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="B54" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="B55" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="B56" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="B57" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="B58" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="B59" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="B60" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="B61" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="B62" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="B63" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="B64" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="B65" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="B66" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="B67" r:id="rId_hyperlink_76"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>