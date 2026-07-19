--- v0 (2026-05-25)
+++ v1 (2026-07-19)
@@ -12,75 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="285">
-[...23 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="200">
   <si>
     <t>2025 ILCA 6 Youth World Championships-2025-07-28
 254103 - ILCA 6 ženy</t>
   </si>
   <si>
     <t>2025 ILCA 6 Youth World Championships-2025-07-28
 254103 - ILCA 6 muži</t>
   </si>
   <si>
     <t>2025 ILCA Senior Europeans and Open European Troph-2025-08-09
 254104 - ILCA 6 ženy</t>
   </si>
   <si>
     <t>2025 ILCA Senior Europeans and Open European Troph-2025-08-09
 254104 - ILCA 6 muži</t>
   </si>
   <si>
     <t>2025 ILCA Under-21 World Championships-2025-08-22
 254105 - ILCA 6 ženy</t>
   </si>
   <si>
     <t>Fair Play-2025-09-20
 251805 - ILCA 6</t>
   </si>
   <si>
@@ -99,837 +75,600 @@
     <t>World Sailing Youth Championship-2025-12-15
 254225 - ILCA 6 muži</t>
   </si>
   <si>
     <t>EurILCA EuropaCup Portimao-2026-03-13
 264021 - ILCA 6</t>
   </si>
   <si>
     <t>55th Trofeo S.A.R. Princesa Sofia Mallorca-2026-03-27
 264029 - ILCA 6</t>
   </si>
   <si>
     <t>Pálavská regata-2026-05-08
 262109 - ILCA 6</t>
   </si>
   <si>
     <t>Součet 5 nejlepších</t>
   </si>
   <si>
     <t>Počet lodí</t>
   </si>
   <si>
     <t>Koeficient</t>
   </si>
   <si>
+    <t>Beáta Dokoupilová</t>
+  </si>
+  <si>
+    <t>125,3</t>
+  </si>
+  <si>
+    <t>(21.)*</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>85,6</t>
+  </si>
+  <si>
+    <t>(48.)</t>
+  </si>
+  <si>
+    <t>96,7</t>
+  </si>
+  <si>
+    <t>(2.)*</t>
+  </si>
+  <si>
+    <t>(1.)*</t>
+  </si>
+  <si>
+    <t>90,6</t>
+  </si>
+  <si>
+    <t>(41.)*</t>
+  </si>
+  <si>
+    <t>143,9</t>
+  </si>
+  <si>
+    <t>(4.)*</t>
+  </si>
+  <si>
+    <t>38,2</t>
+  </si>
+  <si>
+    <t>(110.)</t>
+  </si>
+  <si>
+    <t>556,5</t>
+  </si>
+  <si>
+    <t>Linda Dokoupilová</t>
+  </si>
+  <si>
+    <t>93,8</t>
+  </si>
+  <si>
+    <t>(44.)*</t>
+  </si>
+  <si>
+    <t>102,1</t>
+  </si>
+  <si>
+    <t>(36.)*</t>
+  </si>
+  <si>
+    <t>93,3</t>
+  </si>
+  <si>
+    <t>(3.)*</t>
+  </si>
+  <si>
+    <t>96,8</t>
+  </si>
+  <si>
+    <t>93,1</t>
+  </si>
+  <si>
+    <t>(39.)*</t>
+  </si>
+  <si>
+    <t>40,4</t>
+  </si>
+  <si>
+    <t>(107.)</t>
+  </si>
+  <si>
+    <t>479,1</t>
+  </si>
+  <si>
     <t>Jiří Tomeš</t>
   </si>
   <si>
-    <t>-</t>
-[...2 lines deleted...]
-    <t>136,3</t>
+    <t>(8.)*</t>
+  </si>
+  <si>
+    <t>137,7</t>
+  </si>
+  <si>
+    <t>148,2</t>
+  </si>
+  <si>
+    <t>430,9</t>
+  </si>
+  <si>
+    <t>Richard Kováč</t>
+  </si>
+  <si>
+    <t>83,3</t>
+  </si>
+  <si>
+    <t>(6.)*</t>
+  </si>
+  <si>
+    <t>77,4</t>
+  </si>
+  <si>
+    <t>90,5</t>
+  </si>
+  <si>
+    <t>251,2</t>
+  </si>
+  <si>
+    <t>Lukáš Krč</t>
+  </si>
+  <si>
+    <t>73,3</t>
+  </si>
+  <si>
+    <t>(9.)*</t>
+  </si>
+  <si>
+    <t>67,7</t>
+  </si>
+  <si>
+    <t>(11.)*</t>
+  </si>
+  <si>
+    <t>76,2</t>
+  </si>
+  <si>
+    <t>217,2</t>
+  </si>
+  <si>
+    <t>Václav Zákoucký</t>
+  </si>
+  <si>
+    <t>(7.)*</t>
+  </si>
+  <si>
+    <t>58,1</t>
+  </si>
+  <si>
+    <t>(14.)*</t>
+  </si>
+  <si>
+    <t>77,1</t>
+  </si>
+  <si>
+    <t>(29.)*</t>
+  </si>
+  <si>
+    <t>215,2</t>
+  </si>
+  <si>
+    <t>Vladimír Kováč</t>
+  </si>
+  <si>
+    <t>93,5</t>
+  </si>
+  <si>
+    <t>183,5</t>
+  </si>
+  <si>
+    <t>Tatiana Bělunková</t>
+  </si>
+  <si>
+    <t>87,1</t>
+  </si>
+  <si>
+    <t>(5.)*</t>
+  </si>
+  <si>
+    <t>95,2</t>
+  </si>
+  <si>
+    <t>182,3</t>
+  </si>
+  <si>
+    <t>Daniel Beroun</t>
+  </si>
+  <si>
+    <t>80,6</t>
+  </si>
+  <si>
+    <t>180,6</t>
+  </si>
+  <si>
+    <t>Jan Fikáček</t>
+  </si>
+  <si>
+    <t>90,3</t>
+  </si>
+  <si>
+    <t>85,7</t>
+  </si>
+  <si>
+    <t>Michaela Blatecká</t>
+  </si>
+  <si>
+    <t>(16.)*</t>
+  </si>
+  <si>
+    <t>64,5</t>
+  </si>
+  <si>
+    <t>(12.)*</t>
+  </si>
+  <si>
+    <t>57,1</t>
+  </si>
+  <si>
+    <t>(10.)*</t>
+  </si>
+  <si>
+    <t>171,6</t>
+  </si>
+  <si>
+    <t>Michal Rais</t>
+  </si>
+  <si>
+    <t>58,6</t>
+  </si>
+  <si>
+    <t>86,7</t>
+  </si>
+  <si>
+    <t>145,3</t>
+  </si>
+  <si>
+    <t>Vojtěch Novák</t>
+  </si>
+  <si>
+    <t>56,7</t>
+  </si>
+  <si>
+    <t>35,5</t>
+  </si>
+  <si>
+    <t>47,6</t>
+  </si>
+  <si>
+    <t>139,8</t>
+  </si>
+  <si>
+    <t>Jan Kříž</t>
+  </si>
+  <si>
+    <t>60,9</t>
+  </si>
+  <si>
+    <t>(35.)*</t>
+  </si>
+  <si>
+    <t>76,7</t>
+  </si>
+  <si>
+    <t>137,6</t>
+  </si>
+  <si>
+    <t>Pavlína Motlíková</t>
+  </si>
+  <si>
+    <t>(13.)*</t>
+  </si>
+  <si>
+    <t>Julie Čaganová</t>
+  </si>
+  <si>
+    <t>45,2</t>
   </si>
   <si>
     <t>(18.)*</t>
   </si>
   <si>
-    <t>(1.)*</t>
-[...20 lines deleted...]
-    <t>99,6</t>
+    <t>126,2</t>
+  </si>
+  <si>
+    <t>Jan Valenta</t>
+  </si>
+  <si>
+    <t>105,1</t>
+  </si>
+  <si>
+    <t>Jeremiáš Přikryl</t>
+  </si>
+  <si>
+    <t>Tereza Dítětová</t>
+  </si>
+  <si>
+    <t>53,3</t>
+  </si>
+  <si>
+    <t>(15.)*</t>
+  </si>
+  <si>
+    <t>(23.)*</t>
+  </si>
+  <si>
+    <t>82,3</t>
+  </si>
+  <si>
+    <t>Veronika Blatecká</t>
+  </si>
+  <si>
+    <t>16,7</t>
+  </si>
+  <si>
+    <t>(26.)*</t>
+  </si>
+  <si>
+    <t>22,6</t>
+  </si>
+  <si>
+    <t>(25.)*</t>
+  </si>
+  <si>
+    <t>42,9</t>
+  </si>
+  <si>
+    <t>82,2</t>
+  </si>
+  <si>
+    <t>Tereza Chlumská</t>
+  </si>
+  <si>
+    <t>74,2</t>
+  </si>
+  <si>
+    <t>Vojtěch Navrátil</t>
+  </si>
+  <si>
+    <t>46,7</t>
+  </si>
+  <si>
+    <t>(17.)*</t>
+  </si>
+  <si>
+    <t>25,8</t>
+  </si>
+  <si>
+    <t>(24.)*</t>
+  </si>
+  <si>
+    <t>72,5</t>
+  </si>
+  <si>
+    <t>Ondřej Klíma</t>
+  </si>
+  <si>
+    <t>Daniel Mikula</t>
+  </si>
+  <si>
+    <t>66,7</t>
+  </si>
+  <si>
+    <t>Federico Milan Falc</t>
+  </si>
+  <si>
+    <t>63,3</t>
+  </si>
+  <si>
+    <t>(34.)*</t>
+  </si>
+  <si>
+    <t>Václav Navrátil</t>
+  </si>
+  <si>
+    <t>43,3</t>
+  </si>
+  <si>
+    <t>62,3</t>
+  </si>
+  <si>
+    <t>Helena Hýžová</t>
+  </si>
+  <si>
+    <t>61,9</t>
+  </si>
+  <si>
+    <t>Jonáš Áron Pellar</t>
+  </si>
+  <si>
+    <t>61,3</t>
+  </si>
+  <si>
+    <t>Filip Karas</t>
   </si>
   <si>
     <t>(19.)*</t>
   </si>
   <si>
-    <t>92,8</t>
-[...167 lines deleted...]
-    <t>91,9</t>
+    <t>12,9</t>
   </si>
   <si>
     <t>(28.)*</t>
   </si>
   <si>
-    <t>(10.)*</t>
-[...86 lines deleted...]
-    <t>53,8</t>
+    <t>4,8</t>
+  </si>
+  <si>
+    <t>57,7</t>
+  </si>
+  <si>
+    <t>Denis Ziegenfuss</t>
+  </si>
+  <si>
+    <t>23,3</t>
+  </si>
+  <si>
+    <t>32,3</t>
   </si>
   <si>
     <t>(22.)*</t>
   </si>
   <si>
-    <t>34,9</t>
-[...23 lines deleted...]
-    <t>58,7</t>
+    <t>55,6</t>
+  </si>
+  <si>
+    <t>Filip Pátek</t>
+  </si>
+  <si>
+    <t>52,4</t>
+  </si>
+  <si>
+    <t>Emma Mahr</t>
+  </si>
+  <si>
+    <t>51,6</t>
+  </si>
+  <si>
+    <t>Liliana Dymáková</t>
+  </si>
+  <si>
+    <t>41,9</t>
+  </si>
+  <si>
+    <t>Martin Blatecký</t>
+  </si>
+  <si>
+    <t>6,5</t>
+  </si>
+  <si>
+    <t>(30.)*</t>
+  </si>
+  <si>
+    <t>33,3</t>
+  </si>
+  <si>
+    <t>39,8</t>
+  </si>
+  <si>
+    <t>Zbyněk Sluka</t>
+  </si>
+  <si>
+    <t>9,7</t>
+  </si>
+  <si>
+    <t>39,7</t>
+  </si>
+  <si>
+    <t>Ondřej Novák</t>
+  </si>
+  <si>
+    <t>19,4</t>
+  </si>
+  <si>
+    <t>39,4</t>
+  </si>
+  <si>
+    <t>Marek Štolba</t>
+  </si>
+  <si>
+    <t>38,7</t>
   </si>
   <si>
     <t>(20.)*</t>
   </si>
   <si>
-    <t>64,5</t>
-[...224 lines deleted...]
-    <t>Martin Blatecký</t>
+    <t>Markéta Fanfrlová</t>
+  </si>
+  <si>
+    <t>38,1</t>
+  </si>
+  <si>
+    <t>Roxie Berta Bartušková</t>
+  </si>
+  <si>
+    <t>34,7</t>
+  </si>
+  <si>
+    <t>(65.)*</t>
+  </si>
+  <si>
+    <t>Anežka Beerová</t>
+  </si>
+  <si>
+    <t>Jonáš Plachý</t>
+  </si>
+  <si>
+    <t>28,6</t>
+  </si>
+  <si>
+    <t>Tomáš Chlumský</t>
   </si>
   <si>
     <t>26,7</t>
   </si>
   <si>
+    <t>Marek Beroun</t>
+  </si>
+  <si>
+    <t>23,8</t>
+  </si>
+  <si>
+    <t>Radim Novotný</t>
+  </si>
+  <si>
+    <t>Tomáš Bílek</t>
+  </si>
+  <si>
+    <t>6,7</t>
+  </si>
+  <si>
+    <t>3,2</t>
+  </si>
+  <si>
+    <t>(31.)*</t>
+  </si>
+  <si>
     <t>9,9</t>
   </si>
   <si>
-    <t>(40.)*</t>
-[...202 lines deleted...]
-  <si>
     <t>Ema Lidaříková</t>
   </si>
   <si>
     <t>9,5</t>
   </si>
   <si>
     <t>Petr Bláha</t>
   </si>
   <si>
     <t>3,3</t>
-  </si>
-[...1 lines deleted...]
-    <t>Michal Hubáček</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
@@ -1238,4674 +977,2886 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/254066" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/252119" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/254085" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/254085" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/251313" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/254092" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/254103" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/254103" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/254104" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/254104" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/254105" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/251805" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/252165" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/254106" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/254225" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/254225" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264021" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264029" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/262109" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8827" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7759" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7452" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/6762" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7459" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/13022" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7518" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7771" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11495" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7447" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8605" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7298" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7832" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/9177" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7720" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15715" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7707" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7205" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8952" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7292" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8275" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7641" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7148" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7891" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7931" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14126" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8280" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8606" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7286" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8138" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8883" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8299" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8268" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8726" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/18956" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7911" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/2760" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14756" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14172" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/9343" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/3698" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15656" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/9468" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8079" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11764" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7728" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/13089" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15356" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8149" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7796" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11722" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7919" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15408" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7852" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/9340" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20454" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8298" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/254103" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/254103" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/254104" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/254104" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/254105" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/251805" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/252165" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/254106" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/254225" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/254225" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264021" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264029" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/262109" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7759" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7452" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8827" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7771" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7447" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/9177" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7832" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7707" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7205" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/13022" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8605" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/6762" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7720" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7459" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7148" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8952" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7518" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7298" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7891" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8606" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8138" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8280" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7641" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8883" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11495" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7292" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8268" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15715" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8275" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14126" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14756" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14172" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7931" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7286" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15656" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/18956" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/9468" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/9343" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11764" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/2760" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8726" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7796" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11722" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/13089" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7852" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/9340" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20454" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AO60"/>
+  <dimension ref="A1:AC50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B60" sqref="B60"/>
+      <selection activeCell="B50" sqref="B50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:41">
+    <row r="1" spans="1:29">
       <c r="A1"/>
       <c r="C1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="M1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>8</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>10</v>
       </c>
       <c r="Y1" s="2" t="s">
         <v>11</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="AC1" s="2" t="s">
+      <c r="AC1" t="s">
         <v>13</v>
       </c>
-      <c r="AE1" s="2" t="s">
+    </row>
+    <row r="2" spans="1:29">
+      <c r="A2" t="s">
         <v>14</v>
       </c>
-      <c r="AG1" s="2" t="s">
+      <c r="C2">
+        <v>81</v>
+      </c>
+      <c r="E2">
+        <v>140</v>
+      </c>
+      <c r="G2">
+        <v>93</v>
+      </c>
+      <c r="I2">
+        <v>43</v>
+      </c>
+      <c r="K2">
+        <v>73</v>
+      </c>
+      <c r="M2">
+        <v>30</v>
+      </c>
+      <c r="O2">
+        <v>31</v>
+      </c>
+      <c r="Q2">
+        <v>81</v>
+      </c>
+      <c r="S2">
+        <v>49</v>
+      </c>
+      <c r="U2">
+        <v>57</v>
+      </c>
+      <c r="W2">
+        <v>85</v>
+      </c>
+      <c r="Y2">
+        <v>142</v>
+      </c>
+      <c r="AA2">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="3" spans="1:29">
+      <c r="A3" t="s">
         <v>15</v>
       </c>
-      <c r="AI1" s="2" t="s">
-[...19 lines deleted...]
-      <c r="E2">
+      <c r="C3">
+        <v>50</v>
+      </c>
+      <c r="E3">
+        <v>50</v>
+      </c>
+      <c r="G3">
+        <v>40</v>
+      </c>
+      <c r="I3">
+        <v>40</v>
+      </c>
+      <c r="K3">
+        <v>50</v>
+      </c>
+      <c r="M3">
+        <v>0</v>
+      </c>
+      <c r="O3">
+        <v>0</v>
+      </c>
+      <c r="Q3">
+        <v>40</v>
+      </c>
+      <c r="S3">
+        <v>50</v>
+      </c>
+      <c r="U3">
+        <v>50</v>
+      </c>
+      <c r="W3">
+        <v>10</v>
+      </c>
+      <c r="Y3">
         <v>15</v>
-      </c>
-[...90 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AA3">
         <v>0</v>
       </c>
-      <c r="AC3">
-[...18 lines deleted...]
-    <row r="4" spans="1:41">
+    </row>
+    <row r="4" spans="1:29">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" t="s">
+        <v>19</v>
+      </c>
+      <c r="I4" t="s">
+        <v>19</v>
+      </c>
+      <c r="K4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L4" t="s">
+        <v>21</v>
+      </c>
+      <c r="M4" t="s">
         <v>22</v>
       </c>
-      <c r="C4" t="s">
+      <c r="N4" t="s">
         <v>23</v>
       </c>
-      <c r="E4" t="s">
-[...5 lines deleted...]
-      <c r="I4" t="s">
+      <c r="O4">
+        <v>100</v>
+      </c>
+      <c r="P4" t="s">
         <v>24</v>
       </c>
-      <c r="J4" t="s">
+      <c r="Q4" t="s">
         <v>25</v>
       </c>
-      <c r="K4">
-[...2 lines deleted...]
-      <c r="L4" t="s">
+      <c r="R4" t="s">
         <v>26</v>
       </c>
-      <c r="M4" t="s">
-[...8 lines deleted...]
-      <c r="R4" t="s">
+      <c r="S4" t="s">
         <v>27</v>
       </c>
-      <c r="S4" t="s">
-        <v>23</v>
+      <c r="T4" t="s">
+        <v>28</v>
       </c>
       <c r="U4" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="V4" t="s">
+        <v>19</v>
+      </c>
+      <c r="W4" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y4" t="s">
         <v>29</v>
       </c>
-      <c r="W4" t="s">
-[...3 lines deleted...]
-        <v>23</v>
+      <c r="Z4" t="s">
+        <v>30</v>
       </c>
       <c r="AA4" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="AC4" t="s">
-        <v>23</v>
-[...19 lines deleted...]
-      <c r="AO4" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="5" spans="1:41">
+    <row r="5" spans="1:29">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
         <v>33</v>
       </c>
-      <c r="D5" t="s">
+      <c r="H5" t="s">
         <v>34</v>
       </c>
-      <c r="E5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I5" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="K5" t="s">
         <v>35</v>
       </c>
       <c r="L5" t="s">
         <v>36</v>
       </c>
       <c r="M5" t="s">
+        <v>37</v>
+      </c>
+      <c r="N5" t="s">
+        <v>38</v>
+      </c>
+      <c r="O5" t="s">
+        <v>39</v>
+      </c>
+      <c r="P5" t="s">
         <v>23</v>
       </c>
-      <c r="O5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Q5" t="s">
-        <v>23</v>
+        <v>40</v>
+      </c>
+      <c r="R5" t="s">
+        <v>41</v>
       </c>
       <c r="S5" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="U5" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="W5" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>19</v>
       </c>
       <c r="Y5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="Z5" t="s">
-        <v>29</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>43</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>19</v>
       </c>
       <c r="AC5" t="s">
-        <v>42</v>
-[...4 lines deleted...]
-      <c r="AE5" t="s">
         <v>44</v>
       </c>
-      <c r="AF5" t="s">
-[...21 lines deleted...]
-    <row r="6" spans="1:41">
+    </row>
+    <row r="6" spans="1:29">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C6" t="s">
+        <v>19</v>
+      </c>
+      <c r="E6">
+        <v>145</v>
+      </c>
+      <c r="F6" t="s">
+        <v>46</v>
+      </c>
+      <c r="G6" t="s">
+        <v>19</v>
+      </c>
+      <c r="I6" t="s">
+        <v>47</v>
+      </c>
+      <c r="J6" t="s">
+        <v>23</v>
+      </c>
+      <c r="K6" t="s">
+        <v>19</v>
+      </c>
+      <c r="M6" t="s">
+        <v>19</v>
+      </c>
+      <c r="O6" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>19</v>
+      </c>
+      <c r="S6" t="s">
+        <v>19</v>
+      </c>
+      <c r="U6" t="s">
+        <v>48</v>
+      </c>
+      <c r="V6" t="s">
+        <v>23</v>
+      </c>
+      <c r="W6" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA6" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC6" t="s">
         <v>49</v>
       </c>
-      <c r="C6" t="s">
-[...87 lines deleted...]
-    <row r="7" spans="1:41">
+    </row>
+    <row r="7" spans="1:29">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>67</v>
+        <v>50</v>
       </c>
       <c r="C7" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G7" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="I7" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>19</v>
       </c>
       <c r="K7" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>19</v>
       </c>
       <c r="M7" t="s">
-        <v>74</v>
+        <v>51</v>
       </c>
       <c r="N7" t="s">
-        <v>75</v>
+        <v>52</v>
       </c>
       <c r="O7" t="s">
-        <v>23</v>
+        <v>53</v>
+      </c>
+      <c r="P7" t="s">
+        <v>46</v>
       </c>
       <c r="Q7" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="S7" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="U7" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>19</v>
       </c>
       <c r="W7" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="Y7" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>19</v>
       </c>
       <c r="AA7" t="s">
-        <v>23</v>
+        <v>54</v>
+      </c>
+      <c r="AB7" t="s">
+        <v>38</v>
       </c>
       <c r="AC7" t="s">
-        <v>23</v>
-[...20 lines deleted...]
-    <row r="8" spans="1:41">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>79</v>
+        <v>56</v>
       </c>
       <c r="C8" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G8" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="I8" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>19</v>
       </c>
       <c r="K8" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="M8" t="s">
-        <v>85</v>
+        <v>57</v>
       </c>
       <c r="N8" t="s">
-        <v>86</v>
+        <v>58</v>
       </c>
       <c r="O8" t="s">
-        <v>23</v>
+        <v>59</v>
+      </c>
+      <c r="P8" t="s">
+        <v>60</v>
       </c>
       <c r="Q8" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="S8" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="U8" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>19</v>
       </c>
       <c r="W8" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="Y8" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="AA8" t="s">
-        <v>23</v>
+        <v>61</v>
+      </c>
+      <c r="AB8" t="s">
+        <v>52</v>
       </c>
       <c r="AC8" t="s">
-        <v>23</v>
-[...20 lines deleted...]
-    <row r="9" spans="1:41">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>90</v>
+        <v>63</v>
       </c>
       <c r="C9" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>19</v>
       </c>
       <c r="E9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="I9" t="s">
-        <v>23</v>
-[...8 lines deleted...]
-        <v>23</v>
+        <v>19</v>
+      </c>
+      <c r="K9" t="s">
+        <v>19</v>
+      </c>
+      <c r="M9">
+        <v>80</v>
+      </c>
+      <c r="N9" t="s">
+        <v>64</v>
       </c>
       <c r="O9" t="s">
-        <v>23</v>
+        <v>65</v>
+      </c>
+      <c r="P9" t="s">
+        <v>66</v>
       </c>
       <c r="Q9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="S9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="U9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="W9" t="s">
-        <v>23</v>
+        <v>67</v>
+      </c>
+      <c r="X9" t="s">
+        <v>68</v>
       </c>
       <c r="Y9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="AA9" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="AC9" t="s">
-        <v>23</v>
-[...23 lines deleted...]
-    <row r="10" spans="1:41">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>97</v>
+        <v>70</v>
       </c>
       <c r="C10" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>98</v>
+        <v>19</v>
+      </c>
+      <c r="E10" t="s">
+        <v>19</v>
       </c>
       <c r="G10" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>99</v>
+        <v>19</v>
+      </c>
+      <c r="I10" t="s">
+        <v>19</v>
       </c>
       <c r="K10" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="M10">
-        <v>76</v>
+        <v>90</v>
       </c>
       <c r="N10" t="s">
-        <v>100</v>
+        <v>28</v>
       </c>
       <c r="O10" t="s">
-        <v>23</v>
+        <v>71</v>
+      </c>
+      <c r="P10" t="s">
+        <v>38</v>
       </c>
       <c r="Q10" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="S10" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="U10" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>19</v>
       </c>
       <c r="W10" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="Y10" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="AA10" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="AC10" t="s">
-        <v>23</v>
-[...20 lines deleted...]
-    <row r="11" spans="1:41">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>104</v>
+        <v>73</v>
       </c>
       <c r="C11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>19</v>
+      </c>
+      <c r="I11" t="s">
+        <v>19</v>
+      </c>
+      <c r="K11" t="s">
+        <v>19</v>
+      </c>
+      <c r="M11" t="s">
+        <v>19</v>
+      </c>
+      <c r="O11" t="s">
+        <v>74</v>
+      </c>
+      <c r="P11" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>19</v>
+      </c>
+      <c r="S11" t="s">
+        <v>19</v>
+      </c>
+      <c r="U11" t="s">
+        <v>19</v>
+      </c>
+      <c r="W11" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y11" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA11" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB11" t="s">
         <v>23</v>
       </c>
-      <c r="E11" t="s">
-[...43 lines deleted...]
-      </c>
       <c r="AC11" t="s">
-        <v>23</v>
-[...23 lines deleted...]
-    <row r="12" spans="1:41">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>112</v>
+        <v>78</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>19</v>
       </c>
       <c r="E12" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G12" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="I12" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>19</v>
       </c>
       <c r="K12" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="M12" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>19</v>
       </c>
       <c r="O12" t="s">
-        <v>23</v>
+        <v>79</v>
+      </c>
+      <c r="P12" t="s">
+        <v>64</v>
       </c>
       <c r="Q12" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="S12" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="U12" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>19</v>
       </c>
       <c r="W12" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="Y12" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>19</v>
+      </c>
+      <c r="AA12">
+        <v>100</v>
+      </c>
+      <c r="AB12" t="s">
+        <v>24</v>
       </c>
       <c r="AC12" t="s">
-        <v>23</v>
-[...20 lines deleted...]
-    <row r="13" spans="1:41">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>119</v>
+        <v>81</v>
       </c>
       <c r="C13" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>19</v>
       </c>
       <c r="E13" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G13" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="I13" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="K13" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>19</v>
       </c>
       <c r="M13" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>19</v>
       </c>
       <c r="O13" t="s">
-        <v>23</v>
+        <v>82</v>
+      </c>
+      <c r="P13" t="s">
+        <v>28</v>
       </c>
       <c r="Q13" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="S13" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="U13" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="W13" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="Y13" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>19</v>
       </c>
       <c r="AA13" t="s">
-        <v>127</v>
+        <v>83</v>
       </c>
       <c r="AB13" t="s">
-        <v>128</v>
-[...26 lines deleted...]
-    <row r="14" spans="1:41">
+        <v>28</v>
+      </c>
+      <c r="AC13">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>131</v>
+        <v>84</v>
       </c>
       <c r="C14" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>45</v>
+        <v>19</v>
+      </c>
+      <c r="E14" t="s">
+        <v>19</v>
       </c>
       <c r="G14" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="I14" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="K14" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>23</v>
+        <v>19</v>
+      </c>
+      <c r="M14">
+        <v>50</v>
+      </c>
+      <c r="N14" t="s">
+        <v>85</v>
       </c>
       <c r="O14" t="s">
-        <v>23</v>
+        <v>86</v>
+      </c>
+      <c r="P14" t="s">
+        <v>87</v>
       </c>
       <c r="Q14" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="S14" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="U14" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="W14" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>102</v>
+        <v>19</v>
+      </c>
+      <c r="Y14" t="s">
+        <v>19</v>
       </c>
       <c r="AA14" t="s">
-        <v>134</v>
+        <v>88</v>
       </c>
       <c r="AB14" t="s">
-        <v>135</v>
+        <v>89</v>
       </c>
       <c r="AC14" t="s">
-        <v>23</v>
-[...23 lines deleted...]
-    <row r="15" spans="1:41">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>138</v>
+        <v>91</v>
       </c>
       <c r="C15" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>19</v>
       </c>
       <c r="E15" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G15" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="I15" t="s">
-        <v>23</v>
+        <v>92</v>
+      </c>
+      <c r="J15" t="s">
+        <v>36</v>
       </c>
       <c r="K15" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="M15" t="s">
-        <v>23</v>
+        <v>93</v>
+      </c>
+      <c r="N15" t="s">
+        <v>75</v>
       </c>
       <c r="O15" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="Q15" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="S15" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="U15" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="W15" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>19</v>
+      </c>
+      <c r="Y15" t="s">
+        <v>19</v>
       </c>
       <c r="AA15" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="AC15" t="s">
-        <v>23</v>
-[...20 lines deleted...]
-    <row r="16" spans="1:41">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>143</v>
+        <v>95</v>
       </c>
       <c r="C16" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E16" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G16" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="I16" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="K16" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="L16" t="s">
+        <v>19</v>
+      </c>
+      <c r="M16" t="s">
+        <v>96</v>
+      </c>
+      <c r="N16" t="s">
+        <v>66</v>
+      </c>
+      <c r="O16" t="s">
+        <v>97</v>
+      </c>
+      <c r="P16" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q16" t="s">
+        <v>19</v>
+      </c>
+      <c r="S16" t="s">
+        <v>19</v>
+      </c>
+      <c r="U16" t="s">
+        <v>19</v>
+      </c>
+      <c r="W16" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y16" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA16" t="s">
         <v>98</v>
       </c>
-      <c r="M16" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="AB16" t="s">
-        <v>60</v>
+        <v>87</v>
       </c>
       <c r="AC16" t="s">
-        <v>23</v>
-[...20 lines deleted...]
-    <row r="17" spans="1:41">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17">
         <v>14</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>147</v>
+        <v>100</v>
       </c>
       <c r="C17" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>149</v>
+        <v>19</v>
       </c>
       <c r="E17" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G17" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="I17" t="s">
-        <v>23</v>
+        <v>101</v>
+      </c>
+      <c r="J17" t="s">
+        <v>102</v>
       </c>
       <c r="K17" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="M17" t="s">
-        <v>23</v>
+        <v>103</v>
+      </c>
+      <c r="N17" t="s">
+        <v>46</v>
       </c>
       <c r="O17" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="Q17" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="S17" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="U17" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="W17" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>98</v>
+        <v>19</v>
+      </c>
+      <c r="Y17" t="s">
+        <v>19</v>
       </c>
       <c r="AA17" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-        <v>151</v>
+        <v>19</v>
       </c>
       <c r="AC17" t="s">
-        <v>23</v>
-[...23 lines deleted...]
-    <row r="18" spans="1:41">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18">
         <v>15</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>155</v>
+        <v>105</v>
       </c>
       <c r="C18" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E18" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G18" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="I18" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="K18" t="s">
-        <v>156</v>
-[...8 lines deleted...]
-        <v>23</v>
+        <v>19</v>
+      </c>
+      <c r="M18">
+        <v>60</v>
+      </c>
+      <c r="N18" t="s">
+        <v>106</v>
+      </c>
+      <c r="O18">
+        <v>71</v>
+      </c>
+      <c r="P18" t="s">
+        <v>89</v>
       </c>
       <c r="Q18" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="S18" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="U18" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="W18" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="Y18" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-        <v>151</v>
+        <v>19</v>
       </c>
       <c r="AA18" t="s">
-        <v>158</v>
-[...29 lines deleted...]
-    <row r="19" spans="1:41">
+        <v>19</v>
+      </c>
+      <c r="AC18">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19">
         <v>16</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>160</v>
+        <v>107</v>
       </c>
       <c r="C19" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E19" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="G19" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="I19" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="K19" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>19</v>
       </c>
       <c r="M19" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="O19" t="s">
-        <v>23</v>
+        <v>108</v>
+      </c>
+      <c r="P19" t="s">
+        <v>109</v>
       </c>
       <c r="Q19" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="S19" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="U19" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="W19" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="Y19" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>19</v>
+      </c>
+      <c r="AA19">
+        <v>81</v>
       </c>
       <c r="AB19" t="s">
-        <v>106</v>
+        <v>75</v>
       </c>
       <c r="AC19" t="s">
-        <v>23</v>
-[...20 lines deleted...]
-    <row r="20" spans="1:41">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>166</v>
+        <v>111</v>
       </c>
       <c r="C20" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E20" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G20" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="I20" t="s">
-        <v>23</v>
+        <v>112</v>
+      </c>
+      <c r="J20" t="s">
+        <v>85</v>
       </c>
       <c r="K20" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="M20" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="O20" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="Q20" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="S20" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="U20" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="W20" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="Y20" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="AA20" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>19</v>
       </c>
       <c r="AC20" t="s">
-        <v>23</v>
-[...23 lines deleted...]
-    <row r="21" spans="1:41">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>169</v>
+        <v>113</v>
       </c>
       <c r="C21" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E21" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G21" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="I21" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="K21" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>19</v>
+      </c>
+      <c r="M21">
+        <v>100</v>
+      </c>
+      <c r="N21" t="s">
+        <v>24</v>
       </c>
       <c r="O21" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="Q21" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="S21" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="U21" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="W21" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="Y21" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="AA21" t="s">
-        <v>70</v>
-[...19 lines deleted...]
-      <c r="AM21">
+        <v>19</v>
+      </c>
+      <c r="AC21">
         <v>100</v>
       </c>
-      <c r="AN21" t="s">
-[...6 lines deleted...]
-    <row r="22" spans="1:41">
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22">
         <v>19</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="C22" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E22" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G22" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="I22" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="K22" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-        <v>173</v>
+        <v>19</v>
       </c>
       <c r="M22" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>115</v>
+      </c>
+      <c r="N22" t="s">
+        <v>116</v>
+      </c>
+      <c r="O22">
+        <v>29</v>
+      </c>
+      <c r="P22" t="s">
+        <v>117</v>
       </c>
       <c r="Q22" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="S22" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="U22" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="W22" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="Y22" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="AA22" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="AC22" t="s">
-        <v>23</v>
-[...23 lines deleted...]
-    <row r="23" spans="1:41">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>176</v>
+        <v>119</v>
       </c>
       <c r="C23" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E23" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G23" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="I23" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="K23" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="M23" t="s">
-        <v>177</v>
+        <v>120</v>
       </c>
       <c r="N23" t="s">
-        <v>178</v>
+        <v>121</v>
       </c>
       <c r="O23" t="s">
-        <v>23</v>
+        <v>122</v>
+      </c>
+      <c r="P23" t="s">
+        <v>123</v>
       </c>
       <c r="Q23" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="S23" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="U23" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="W23" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="Y23" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="AA23" t="s">
-        <v>23</v>
+        <v>124</v>
+      </c>
+      <c r="AB23" t="s">
+        <v>106</v>
       </c>
       <c r="AC23" t="s">
-        <v>23</v>
-[...23 lines deleted...]
-    <row r="24" spans="1:41">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>181</v>
+        <v>126</v>
       </c>
       <c r="C24" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>93</v>
+        <v>19</v>
+      </c>
+      <c r="E24" t="s">
+        <v>19</v>
       </c>
       <c r="G24" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="I24" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="K24" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>19</v>
       </c>
       <c r="M24" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="O24" t="s">
-        <v>23</v>
+        <v>127</v>
+      </c>
+      <c r="P24" t="s">
+        <v>58</v>
       </c>
       <c r="Q24" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="S24" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="U24" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="W24" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>19</v>
+      </c>
+      <c r="Y24" t="s">
+        <v>19</v>
       </c>
       <c r="AA24" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>19</v>
       </c>
       <c r="AC24" t="s">
-        <v>23</v>
-[...23 lines deleted...]
-    <row r="25" spans="1:41">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>186</v>
+        <v>128</v>
       </c>
       <c r="C25" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E25" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G25" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="I25" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>187</v>
+        <v>19</v>
+      </c>
+      <c r="K25" t="s">
+        <v>19</v>
       </c>
       <c r="M25" t="s">
-        <v>23</v>
+        <v>129</v>
+      </c>
+      <c r="N25" t="s">
+        <v>130</v>
       </c>
       <c r="O25" t="s">
-        <v>23</v>
+        <v>131</v>
+      </c>
+      <c r="P25" t="s">
+        <v>132</v>
       </c>
       <c r="Q25" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="S25" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="U25" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="W25" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>93</v>
+        <v>19</v>
+      </c>
+      <c r="Y25" t="s">
+        <v>19</v>
       </c>
       <c r="AA25" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="AC25" t="s">
-        <v>23</v>
-[...20 lines deleted...]
-    <row r="26" spans="1:41">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26">
         <v>23</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>188</v>
+        <v>134</v>
       </c>
       <c r="C26" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E26" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G26" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="I26" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="K26" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>19</v>
+      </c>
+      <c r="M26">
+        <v>70</v>
+      </c>
+      <c r="N26" t="s">
+        <v>89</v>
       </c>
       <c r="O26" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="Q26" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="S26" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="U26" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="W26" t="s">
-        <v>23</v>
-[...35 lines deleted...]
-    <row r="27" spans="1:41">
+        <v>19</v>
+      </c>
+      <c r="Y26" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA26" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC26">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27">
         <v>24</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>189</v>
+        <v>135</v>
       </c>
       <c r="C27" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E27" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G27" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="I27" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="K27" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>19</v>
       </c>
       <c r="M27" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="O27" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="Q27" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="S27" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="U27" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="W27" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="Y27" t="s">
-        <v>161</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>19</v>
+      </c>
+      <c r="AA27" t="s">
+        <v>136</v>
       </c>
       <c r="AB27" t="s">
-        <v>173</v>
+        <v>46</v>
       </c>
       <c r="AC27" t="s">
-        <v>23</v>
-[...20 lines deleted...]
-    <row r="28" spans="1:41">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28">
         <v>25</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>192</v>
+        <v>137</v>
       </c>
       <c r="C28" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E28" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G28" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="I28" t="s">
-        <v>23</v>
+        <v>138</v>
+      </c>
+      <c r="J28" t="s">
+        <v>139</v>
       </c>
       <c r="K28" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>151</v>
+        <v>19</v>
       </c>
       <c r="M28" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="O28" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="Q28" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="S28" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="U28" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="W28" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="Y28" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="AA28" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="AC28" t="s">
-        <v>23</v>
-[...20 lines deleted...]
-    <row r="29" spans="1:41">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>195</v>
+        <v>140</v>
       </c>
       <c r="C29" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E29" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G29" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="I29" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>196</v>
+        <v>19</v>
+      </c>
+      <c r="K29" t="s">
+        <v>19</v>
       </c>
       <c r="M29" t="s">
-        <v>23</v>
+        <v>141</v>
+      </c>
+      <c r="N29" t="s">
+        <v>109</v>
       </c>
       <c r="O29" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="Q29" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="S29" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="U29" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="W29" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="Y29" t="s">
-        <v>197</v>
-[...5 lines deleted...]
-        <v>198</v>
+        <v>19</v>
+      </c>
+      <c r="AA29">
+        <v>19</v>
       </c>
       <c r="AB29" t="s">
-        <v>123</v>
+        <v>109</v>
       </c>
       <c r="AC29" t="s">
-        <v>23</v>
-[...20 lines deleted...]
-    <row r="30" spans="1:41">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>199</v>
+        <v>143</v>
       </c>
       <c r="C30" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E30" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G30" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="I30" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="K30" t="s">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>19</v>
       </c>
       <c r="M30" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="O30" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="Q30" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="S30" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="U30" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="W30" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="Y30" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>19</v>
       </c>
       <c r="AA30" t="s">
-        <v>202</v>
+        <v>144</v>
       </c>
       <c r="AB30" t="s">
-        <v>140</v>
+        <v>58</v>
       </c>
       <c r="AC30" t="s">
-        <v>23</v>
-[...20 lines deleted...]
-    <row r="31" spans="1:41">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31">
         <v>28</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>203</v>
+        <v>145</v>
       </c>
       <c r="C31" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E31" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G31" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="I31" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="K31" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="M31" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="O31" t="s">
-        <v>23</v>
+        <v>146</v>
+      </c>
+      <c r="P31" t="s">
+        <v>106</v>
       </c>
       <c r="Q31" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="S31" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="U31" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="W31" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="Y31" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>196</v>
+        <v>19</v>
       </c>
       <c r="AA31" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>206</v>
+        <v>19</v>
       </c>
       <c r="AC31" t="s">
-        <v>23</v>
-[...23 lines deleted...]
-    <row r="32" spans="1:41">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32">
         <v>29</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>209</v>
+        <v>147</v>
       </c>
       <c r="C32" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E32" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>19</v>
       </c>
       <c r="G32" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="I32" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="K32" t="s">
-        <v>211</v>
-[...5 lines deleted...]
-        <v>23</v>
+        <v>19</v>
+      </c>
+      <c r="M32">
+        <v>40</v>
+      </c>
+      <c r="N32" t="s">
+        <v>148</v>
       </c>
       <c r="O32" t="s">
-        <v>23</v>
+        <v>149</v>
+      </c>
+      <c r="P32" t="s">
+        <v>150</v>
       </c>
       <c r="Q32" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="S32" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="U32" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="W32" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="Y32" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="AA32" t="s">
-        <v>213</v>
+        <v>151</v>
       </c>
       <c r="AB32" t="s">
-        <v>214</v>
+        <v>18</v>
       </c>
       <c r="AC32" t="s">
-        <v>23</v>
-[...23 lines deleted...]
-    <row r="33" spans="1:41">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33">
         <v>30</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>217</v>
+        <v>153</v>
       </c>
       <c r="C33" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E33" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G33" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="I33" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="K33" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="M33" t="s">
-        <v>23</v>
+        <v>154</v>
+      </c>
+      <c r="N33" t="s">
+        <v>132</v>
       </c>
       <c r="O33" t="s">
-        <v>23</v>
+        <v>155</v>
+      </c>
+      <c r="P33" t="s">
+        <v>156</v>
       </c>
       <c r="Q33" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="S33" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="U33" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="W33" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="Y33" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="AA33" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>19</v>
       </c>
       <c r="AC33" t="s">
-        <v>23</v>
-[...20 lines deleted...]
-    <row r="34" spans="1:41">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34">
         <v>31</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>219</v>
+        <v>158</v>
       </c>
       <c r="C34" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E34" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G34" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="I34" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="K34" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="M34" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="O34" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="Q34" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="S34" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="U34" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="W34" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="Y34" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="AA34" t="s">
-        <v>23</v>
+        <v>159</v>
+      </c>
+      <c r="AB34" t="s">
+        <v>60</v>
       </c>
       <c r="AC34" t="s">
-        <v>23</v>
-[...23 lines deleted...]
-    <row r="35" spans="1:41">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>221</v>
+        <v>160</v>
       </c>
       <c r="C35" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E35" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>19</v>
       </c>
       <c r="G35" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="I35" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="K35" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="M35" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="O35" t="s">
-        <v>23</v>
+        <v>161</v>
+      </c>
+      <c r="P35" t="s">
+        <v>85</v>
       </c>
       <c r="Q35" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="S35" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="U35" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="W35" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="Y35" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="AA35" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="AC35" t="s">
-        <v>23</v>
-[...20 lines deleted...]
-    <row r="36" spans="1:41">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36">
         <v>33</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="C36" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E36" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G36" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="I36" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="K36" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="M36" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="O36" t="s">
-        <v>23</v>
+        <v>163</v>
+      </c>
+      <c r="P36" t="s">
+        <v>148</v>
       </c>
       <c r="Q36" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="S36" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="U36" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="W36" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="Y36" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="AA36" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="AC36" t="s">
-        <v>23</v>
-[...23 lines deleted...]
-    <row r="37" spans="1:41">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
       <c r="A37">
         <v>34</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="C37" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E37" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G37" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="I37" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="K37" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-        <v>226</v>
+        <v>19</v>
       </c>
       <c r="M37" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="O37" t="s">
-        <v>23</v>
+        <v>165</v>
+      </c>
+      <c r="P37" t="s">
+        <v>166</v>
       </c>
       <c r="Q37" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="S37" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="U37" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="W37" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="Y37" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="AA37" t="s">
-        <v>23</v>
+        <v>167</v>
+      </c>
+      <c r="AB37" t="s">
+        <v>116</v>
       </c>
       <c r="AC37" t="s">
-        <v>23</v>
-[...23 lines deleted...]
-    <row r="38" spans="1:41">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
       <c r="A38">
         <v>35</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="C38" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E38" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G38" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="I38" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="K38" t="s">
-        <v>230</v>
-[...5 lines deleted...]
-        <v>23</v>
+        <v>19</v>
+      </c>
+      <c r="M38">
+        <v>30</v>
+      </c>
+      <c r="N38" t="s">
+        <v>156</v>
       </c>
       <c r="O38" t="s">
-        <v>23</v>
+        <v>170</v>
+      </c>
+      <c r="P38" t="s">
+        <v>68</v>
       </c>
       <c r="Q38" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="S38" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="U38" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="W38" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>206</v>
+        <v>19</v>
+      </c>
+      <c r="Y38" t="s">
+        <v>19</v>
       </c>
       <c r="AA38" t="s">
-        <v>231</v>
-[...2 lines deleted...]
-        <v>196</v>
+        <v>19</v>
       </c>
       <c r="AC38" t="s">
-        <v>23</v>
-[...20 lines deleted...]
-    <row r="39" spans="1:41">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29">
       <c r="A39">
         <v>36</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="C39" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E39" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G39" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="I39" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="K39" t="s">
-        <v>233</v>
-[...5 lines deleted...]
-        <v>23</v>
+        <v>19</v>
+      </c>
+      <c r="M39">
+        <v>20</v>
+      </c>
+      <c r="N39" t="s">
+        <v>123</v>
       </c>
       <c r="O39" t="s">
-        <v>23</v>
+        <v>173</v>
+      </c>
+      <c r="P39" t="s">
+        <v>121</v>
       </c>
       <c r="Q39" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="S39" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="U39" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="W39" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="Y39" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="AA39" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="AC39" t="s">
-        <v>23</v>
-[...20 lines deleted...]
-    <row r="40" spans="1:41">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29">
       <c r="A40">
         <v>37</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>234</v>
+        <v>175</v>
       </c>
       <c r="C40" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E40" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G40" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="I40" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="K40" t="s">
-        <v>235</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>19</v>
       </c>
       <c r="M40" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="O40" t="s">
-        <v>23</v>
+        <v>176</v>
+      </c>
+      <c r="P40" t="s">
+        <v>177</v>
       </c>
       <c r="Q40" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="S40" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="U40" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="W40" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="Y40" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>19</v>
       </c>
       <c r="AA40" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="AC40" t="s">
-        <v>23</v>
-[...20 lines deleted...]
-    <row r="41" spans="1:41">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29">
       <c r="A41">
         <v>38</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>237</v>
+        <v>178</v>
       </c>
       <c r="C41" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E41" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G41" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="I41" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="K41" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="M41" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="O41" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="Q41" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="S41" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="U41" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="W41" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="Y41" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="AA41" t="s">
-        <v>23</v>
+        <v>179</v>
+      </c>
+      <c r="AB41" t="s">
+        <v>66</v>
       </c>
       <c r="AC41" t="s">
-        <v>23</v>
-[...23 lines deleted...]
-    <row r="42" spans="1:41">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>239</v>
+        <v>180</v>
       </c>
       <c r="C42" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E42" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G42" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="I42" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="K42" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="M42" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="O42" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="Q42" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="S42" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="U42" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="W42" t="s">
-        <v>23</v>
+        <v>181</v>
+      </c>
+      <c r="X42" t="s">
+        <v>182</v>
       </c>
       <c r="Y42" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="AA42" t="s">
-        <v>240</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>19</v>
       </c>
       <c r="AC42" t="s">
-        <v>23</v>
-[...20 lines deleted...]
-    <row r="43" spans="1:41">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29">
       <c r="A43">
         <v>40</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>241</v>
+        <v>183</v>
       </c>
       <c r="C43" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E43" t="s">
-        <v>242</v>
-[...2 lines deleted...]
-        <v>151</v>
+        <v>19</v>
       </c>
       <c r="G43" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="I43" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="K43" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="M43" t="s">
-        <v>23</v>
+        <v>167</v>
+      </c>
+      <c r="N43" t="s">
+        <v>18</v>
       </c>
       <c r="O43" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="Q43" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="S43" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="U43" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="W43" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="Y43" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="AA43" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="AC43" t="s">
-        <v>23</v>
-[...23 lines deleted...]
-    <row r="44" spans="1:41">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29">
       <c r="A44">
         <v>41</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>245</v>
+        <v>184</v>
       </c>
       <c r="C44" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E44" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G44" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="I44" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="K44" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-        <v>206</v>
+        <v>19</v>
       </c>
       <c r="M44" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="O44" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="Q44" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="S44" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="U44" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="W44" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="Y44" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="AA44" t="s">
-        <v>23</v>
+        <v>185</v>
+      </c>
+      <c r="AB44" t="s">
+        <v>85</v>
       </c>
       <c r="AC44" t="s">
-        <v>23</v>
-[...20 lines deleted...]
-    <row r="45" spans="1:41">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29">
       <c r="A45">
         <v>42</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>247</v>
+        <v>186</v>
       </c>
       <c r="C45" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E45" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G45" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="I45" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="K45" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="M45" t="s">
-        <v>23</v>
+        <v>187</v>
+      </c>
+      <c r="N45" t="s">
+        <v>117</v>
       </c>
       <c r="O45" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="Q45" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="S45" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="U45" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="W45" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>123</v>
+        <v>19</v>
+      </c>
+      <c r="Y45" t="s">
+        <v>19</v>
       </c>
       <c r="AA45" t="s">
-        <v>248</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>19</v>
       </c>
       <c r="AC45" t="s">
-        <v>23</v>
-[...20 lines deleted...]
-    <row r="46" spans="1:41">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="46" spans="1:29">
       <c r="A46">
         <v>43</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>250</v>
+        <v>188</v>
       </c>
       <c r="C46" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E46" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G46" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="I46" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="K46" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="M46" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="O46" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="Q46" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="S46" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="U46" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="W46" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="Y46" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="AA46" t="s">
-        <v>251</v>
+        <v>189</v>
       </c>
       <c r="AB46" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="AC46" t="s">
-        <v>23</v>
-[...20 lines deleted...]
-    <row r="47" spans="1:41">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="47" spans="1:29">
       <c r="A47">
         <v>44</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>252</v>
+        <v>190</v>
       </c>
       <c r="C47" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E47" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G47" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="I47" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="K47" t="s">
-        <v>253</v>
-[...5 lines deleted...]
-        <v>23</v>
+        <v>19</v>
+      </c>
+      <c r="M47">
+        <v>10</v>
+      </c>
+      <c r="N47" t="s">
+        <v>150</v>
       </c>
       <c r="O47" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="Q47" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="S47" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="U47" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="W47" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="Y47" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="AA47" t="s">
-        <v>23</v>
-[...23 lines deleted...]
-    <row r="48" spans="1:41">
+        <v>19</v>
+      </c>
+      <c r="AC47">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="48" spans="1:29">
       <c r="A48">
         <v>45</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>254</v>
+        <v>191</v>
       </c>
       <c r="C48" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E48" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G48" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="I48" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="K48" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="M48" t="s">
-        <v>23</v>
+        <v>192</v>
+      </c>
+      <c r="N48" t="s">
+        <v>68</v>
       </c>
       <c r="O48" t="s">
-        <v>23</v>
+        <v>193</v>
+      </c>
+      <c r="P48" t="s">
+        <v>194</v>
       </c>
       <c r="Q48" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="S48" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="U48" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="W48" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="Y48" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="AA48" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="AC48" t="s">
-        <v>23</v>
-[...23 lines deleted...]
-    <row r="49" spans="1:41">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="49" spans="1:29">
       <c r="A49">
         <v>46</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>257</v>
+        <v>196</v>
       </c>
       <c r="C49" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E49" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G49" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="I49" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="K49" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-        <v>214</v>
+        <v>19</v>
       </c>
       <c r="M49" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="O49" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="Q49" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="S49" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="U49" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="W49" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="Y49" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="AA49" t="s">
-        <v>23</v>
+        <v>197</v>
+      </c>
+      <c r="AB49" t="s">
+        <v>177</v>
       </c>
       <c r="AC49" t="s">
-        <v>23</v>
-[...20 lines deleted...]
-    <row r="50" spans="1:41">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="50" spans="1:29">
       <c r="A50">
         <v>47</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>259</v>
+        <v>198</v>
       </c>
       <c r="C50" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E50" t="s">
-        <v>260</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>19</v>
       </c>
       <c r="G50" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="I50" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="K50" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-        <v>262</v>
+        <v>19</v>
       </c>
       <c r="M50" t="s">
-        <v>23</v>
+        <v>199</v>
+      </c>
+      <c r="N50" t="s">
+        <v>166</v>
       </c>
       <c r="O50" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="Q50" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="S50" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="U50" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="W50" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>92</v>
+        <v>19</v>
+      </c>
+      <c r="Y50" t="s">
+        <v>19</v>
       </c>
       <c r="AA50" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="AC50" t="s">
-        <v>23</v>
-[...730 lines deleted...]
-        <v>0</v>
+        <v>199</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E1" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G1" r:id="rId_hyperlink_3"/>
     <hyperlink ref="I1" r:id="rId_hyperlink_4"/>
     <hyperlink ref="K1" r:id="rId_hyperlink_5"/>
     <hyperlink ref="M1" r:id="rId_hyperlink_6"/>
     <hyperlink ref="O1" r:id="rId_hyperlink_7"/>
     <hyperlink ref="Q1" r:id="rId_hyperlink_8"/>
     <hyperlink ref="S1" r:id="rId_hyperlink_9"/>
     <hyperlink ref="U1" r:id="rId_hyperlink_10"/>
     <hyperlink ref="W1" r:id="rId_hyperlink_11"/>
     <hyperlink ref="Y1" r:id="rId_hyperlink_12"/>
     <hyperlink ref="AA1" r:id="rId_hyperlink_13"/>
-    <hyperlink ref="AC1" r:id="rId_hyperlink_14"/>
-[...61 lines deleted...]
-    <hyperlink ref="B60" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="B4" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="B5" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="B6" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="B7" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="B8" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="B9" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="B10" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="B11" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="B12" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="B13" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="B14" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="B15" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="B16" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="B17" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="B18" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="B19" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="B20" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="B21" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="B22" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="B23" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="B24" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="B25" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="B26" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="B27" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="B28" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="B29" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="B30" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="B31" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="B32" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="B33" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="B34" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="B35" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="B36" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="B37" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="B38" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="B39" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="B40" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="B41" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="B42" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="B43" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="B44" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="B45" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="B46" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="B47" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="B48" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="B49" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="B50" r:id="rId_hyperlink_60"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>