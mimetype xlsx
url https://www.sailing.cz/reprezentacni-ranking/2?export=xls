--- v1 (2026-07-19)
+++ v2 (2026-09-19)
@@ -12,660 +12,879 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="200">
-[...19 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="272">
   <si>
     <t>Fair Play-2025-09-20
 251805 - ILCA 6</t>
   </si>
   <si>
     <t>Burčáková regata-2025-09-26
 252165 - ILCA 6</t>
   </si>
   <si>
     <t>2025 ILCA U 21 Europeans and Open European Trophy-2025-10-18
 254106 - ILCA 6 ženy</t>
   </si>
   <si>
     <t>World Sailing Youth Championship-2025-12-15
 254225 - ILCA 6 ženy</t>
   </si>
   <si>
     <t>World Sailing Youth Championship-2025-12-15
 254225 - ILCA 6 muži</t>
   </si>
   <si>
     <t>EurILCA EuropaCup Portimao-2026-03-13
 264021 - ILCA 6</t>
   </si>
   <si>
     <t>55th Trofeo S.A.R. Princesa Sofia Mallorca-2026-03-27
 264029 - ILCA 6</t>
   </si>
   <si>
     <t>Pálavská regata-2026-05-08
 262109 - ILCA 6</t>
   </si>
   <si>
+    <t>Veletržní regata-2026-05-30
+262119 - ILCA 6</t>
+  </si>
+  <si>
+    <t>EurILCA EUROPA CUP 2026-2026-06-14
+264063 - ILCA 6 ženy</t>
+  </si>
+  <si>
+    <t>EurILCA EUROPA CUP 2026-2026-06-14
+264063 - ILCA 6 muži</t>
+  </si>
+  <si>
+    <t>Šilhánkův memoriál-2026-06-19
+262004 - ILCA 6</t>
+  </si>
+  <si>
+    <t>ILCA 6 Youth European Championships &amp; open European-2026-07-10
+264084 - ILCA 6 ženy</t>
+  </si>
+  <si>
+    <t>ILCA 6 Youth European Championships &amp; open European-2026-07-10
+264084 - ILCA 6 muži</t>
+  </si>
+  <si>
+    <t>2026 ILCA 6 Youth World Championships-2026-08-11
+264105 - ILCA 6 ženy</t>
+  </si>
+  <si>
+    <t>2026 ILCA 6 Youth World Championships-2026-08-11
+264105 - ILCA 6 muži</t>
+  </si>
+  <si>
     <t>Součet 5 nejlepších</t>
   </si>
   <si>
     <t>Počet lodí</t>
   </si>
   <si>
     <t>Koeficient</t>
   </si>
   <si>
-    <t>Beáta Dokoupilová</t>
-[...2 lines deleted...]
-    <t>125,3</t>
+    <t>Beáta Dokoupilová(2008)</t>
+  </si>
+  <si>
+    <t>96,7</t>
+  </si>
+  <si>
+    <t>(2.)</t>
+  </si>
+  <si>
+    <t>(1.)*</t>
+  </si>
+  <si>
+    <t>90,6</t>
+  </si>
+  <si>
+    <t>(41.)</t>
+  </si>
+  <si>
+    <t>143,9</t>
+  </si>
+  <si>
+    <t>(4.)*</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>38,2</t>
+  </si>
+  <si>
+    <t>(110.)</t>
+  </si>
+  <si>
+    <t>97,1</t>
+  </si>
+  <si>
+    <t>(9.)*</t>
+  </si>
+  <si>
+    <t>136,6</t>
+  </si>
+  <si>
+    <t>147,5</t>
+  </si>
+  <si>
+    <t>625,1</t>
+  </si>
+  <si>
+    <t>Jiří Tomeš(2010)</t>
+  </si>
+  <si>
+    <t>148,2</t>
+  </si>
+  <si>
+    <t>(2.)*</t>
+  </si>
+  <si>
+    <t>100,9</t>
+  </si>
+  <si>
+    <t>(37.)*</t>
+  </si>
+  <si>
+    <t>139,6</t>
+  </si>
+  <si>
+    <t>147,1</t>
+  </si>
+  <si>
+    <t>(10.)*</t>
+  </si>
+  <si>
+    <t>535,8</t>
+  </si>
+  <si>
+    <t>Vladimír Kováč(2010)</t>
+  </si>
+  <si>
+    <t>93,5</t>
+  </si>
+  <si>
+    <t>(3.)*</t>
+  </si>
+  <si>
+    <t>93,3</t>
+  </si>
+  <si>
+    <t>68,4</t>
+  </si>
+  <si>
+    <t>(98.)</t>
+  </si>
+  <si>
+    <t>71,4</t>
+  </si>
+  <si>
+    <t>60,9</t>
+  </si>
+  <si>
+    <t>(179.)</t>
+  </si>
+  <si>
+    <t>96,4</t>
+  </si>
+  <si>
+    <t>(165.)*</t>
+  </si>
+  <si>
+    <t>444,6</t>
+  </si>
+  <si>
+    <t>Tatiana Bělunková(2008)</t>
+  </si>
+  <si>
+    <t>87,1</t>
+  </si>
+  <si>
+    <t>(5.)*</t>
+  </si>
+  <si>
+    <t>95,2</t>
+  </si>
+  <si>
+    <t>83,3</t>
+  </si>
+  <si>
+    <t>(6.)*</t>
+  </si>
+  <si>
+    <t>83,8</t>
+  </si>
+  <si>
+    <t>(51.)*</t>
+  </si>
+  <si>
+    <t>86,9</t>
+  </si>
+  <si>
+    <t>(78.)*</t>
+  </si>
+  <si>
+    <t>436,3</t>
+  </si>
+  <si>
+    <t>Linda Dokoupilová(2006)</t>
+  </si>
+  <si>
+    <t>96,8</t>
+  </si>
+  <si>
+    <t>93,1</t>
+  </si>
+  <si>
+    <t>(39.)*</t>
+  </si>
+  <si>
+    <t>40,4</t>
+  </si>
+  <si>
+    <t>(107.)*</t>
+  </si>
+  <si>
+    <t>(14.)*</t>
+  </si>
+  <si>
+    <t>412,6</t>
+  </si>
+  <si>
+    <t>Richard Kováč(2008)</t>
+  </si>
+  <si>
+    <t>77,4</t>
+  </si>
+  <si>
+    <t>(8.)*</t>
+  </si>
+  <si>
+    <t>90,5</t>
+  </si>
+  <si>
+    <t>(19.)</t>
+  </si>
+  <si>
+    <t>29,6</t>
+  </si>
+  <si>
+    <t>(171.)</t>
+  </si>
+  <si>
+    <t>49,8</t>
+  </si>
+  <si>
+    <t>(204.)</t>
+  </si>
+  <si>
+    <t>64,1</t>
+  </si>
+  <si>
+    <t>(264.)*</t>
+  </si>
+  <si>
+    <t>411,7</t>
+  </si>
+  <si>
+    <t>Daniel Beroun(2009)</t>
+  </si>
+  <si>
+    <t>80,6</t>
+  </si>
+  <si>
+    <t>(7.)*</t>
+  </si>
+  <si>
+    <t>23,2</t>
+  </si>
+  <si>
+    <t>(183.)</t>
+  </si>
+  <si>
+    <t>67,9</t>
+  </si>
+  <si>
+    <t>53,3</t>
+  </si>
+  <si>
+    <t>(196.)</t>
+  </si>
+  <si>
+    <t>57,2</t>
+  </si>
+  <si>
+    <t>(285.)*</t>
+  </si>
+  <si>
+    <t>385,7</t>
+  </si>
+  <si>
+    <t>Lukáš Krč(2007)</t>
+  </si>
+  <si>
+    <t>73,3</t>
+  </si>
+  <si>
+    <t>67,7</t>
+  </si>
+  <si>
+    <t>(11.)*</t>
+  </si>
+  <si>
+    <t>76,2</t>
+  </si>
+  <si>
+    <t>66,7</t>
+  </si>
+  <si>
+    <t>64,3</t>
+  </si>
+  <si>
+    <t>348,2</t>
+  </si>
+  <si>
+    <t>Václav Zákoucký(2010)</t>
+  </si>
+  <si>
+    <t>58,1</t>
+  </si>
+  <si>
+    <t>77,1</t>
+  </si>
+  <si>
+    <t>(29.)*</t>
+  </si>
+  <si>
+    <t>56,4</t>
+  </si>
+  <si>
+    <t>(189.)*</t>
+  </si>
+  <si>
+    <t>71,2</t>
+  </si>
+  <si>
+    <t>(242.)*</t>
+  </si>
+  <si>
+    <t>342,8</t>
+  </si>
+  <si>
+    <t>Jan Fikáček(2007)</t>
+  </si>
+  <si>
+    <t>90,3</t>
+  </si>
+  <si>
+    <t>85,7</t>
+  </si>
+  <si>
+    <t>78,6</t>
+  </si>
+  <si>
+    <t>324,6</t>
+  </si>
+  <si>
+    <t>Jeremiáš Přikryl(2007)</t>
+  </si>
+  <si>
+    <t>296,7</t>
+  </si>
+  <si>
+    <t>Michaela Blatecká(2006)</t>
+  </si>
+  <si>
+    <t>(16.)*</t>
+  </si>
+  <si>
+    <t>64,5</t>
+  </si>
+  <si>
+    <t>(12.)*</t>
+  </si>
+  <si>
+    <t>57,1</t>
+  </si>
+  <si>
+    <t>46,7</t>
+  </si>
+  <si>
+    <t>(17.)*</t>
+  </si>
+  <si>
+    <t>60,7</t>
+  </si>
+  <si>
+    <t>Jan Kříž(2008)</t>
+  </si>
+  <si>
+    <t>76,7</t>
+  </si>
+  <si>
+    <t>72,7</t>
+  </si>
+  <si>
+    <t>(90.)*</t>
+  </si>
+  <si>
+    <t>83,7</t>
+  </si>
+  <si>
+    <t>(204.)*</t>
+  </si>
+  <si>
+    <t>233,1</t>
+  </si>
+  <si>
+    <t>Michal Rais(2006)</t>
+  </si>
+  <si>
+    <t>86,7</t>
+  </si>
+  <si>
+    <t>47,1</t>
+  </si>
+  <si>
+    <t>(138.)*</t>
+  </si>
+  <si>
+    <t>219,5</t>
+  </si>
+  <si>
+    <t>Vojtěch Novák(2008)</t>
+  </si>
+  <si>
+    <t>56,7</t>
+  </si>
+  <si>
+    <t>35,5</t>
   </si>
   <si>
     <t>(21.)*</t>
   </si>
   <si>
-    <t>-</t>
-[...235 lines deleted...]
-  <si>
     <t>47,6</t>
   </si>
   <si>
-    <t>139,8</t>
-[...17 lines deleted...]
-    <t>Pavlína Motlíková</t>
+    <t>33,3</t>
+  </si>
+  <si>
+    <t>39,3</t>
+  </si>
+  <si>
+    <t>(18.)*</t>
+  </si>
+  <si>
+    <t>212,4</t>
+  </si>
+  <si>
+    <t>Liliana Dymáková(2010)</t>
+  </si>
+  <si>
+    <t>41,9</t>
+  </si>
+  <si>
+    <t>(19.)*</t>
+  </si>
+  <si>
+    <t>43,3</t>
+  </si>
+  <si>
+    <t>52,4</t>
+  </si>
+  <si>
+    <t>(79.)*</t>
+  </si>
+  <si>
+    <t>63,1</t>
+  </si>
+  <si>
+    <t>200,7</t>
+  </si>
+  <si>
+    <t>Julie Čaganová(2008)</t>
+  </si>
+  <si>
+    <t>45,2</t>
+  </si>
+  <si>
+    <t>63,3</t>
+  </si>
+  <si>
+    <t>189,5</t>
+  </si>
+  <si>
+    <t>Roxie Berta Bartušková(2010)</t>
+  </si>
+  <si>
+    <t>34,7</t>
+  </si>
+  <si>
+    <t>(65.)*</t>
+  </si>
+  <si>
+    <t>(82.)*</t>
+  </si>
+  <si>
+    <t>(84.)*</t>
+  </si>
+  <si>
+    <t>165,7</t>
+  </si>
+  <si>
+    <t>Filip Karas(2009)</t>
+  </si>
+  <si>
+    <t>12,9</t>
+  </si>
+  <si>
+    <t>(28.)*</t>
+  </si>
+  <si>
+    <t>4,8</t>
+  </si>
+  <si>
+    <t>(21.)</t>
+  </si>
+  <si>
+    <t>26,7</t>
+  </si>
+  <si>
+    <t>(23.)*</t>
+  </si>
+  <si>
+    <t>22,1</t>
+  </si>
+  <si>
+    <t>(185.)*</t>
   </si>
   <si>
     <t>(13.)*</t>
   </si>
   <si>
-    <t>Julie Čaganová</t>
-[...23 lines deleted...]
-    <t>53,3</t>
+    <t>158,8</t>
+  </si>
+  <si>
+    <t>Helena Hýžová(2008)</t>
+  </si>
+  <si>
+    <t>61,9</t>
+  </si>
+  <si>
+    <t>151,9</t>
+  </si>
+  <si>
+    <t>Veronika Blatecká(2009)</t>
+  </si>
+  <si>
+    <t>16,7</t>
+  </si>
+  <si>
+    <t>(26.)*</t>
+  </si>
+  <si>
+    <t>22,6</t>
+  </si>
+  <si>
+    <t>(25.)*</t>
+  </si>
+  <si>
+    <t>42,9</t>
+  </si>
+  <si>
+    <t>23,3</t>
+  </si>
+  <si>
+    <t>(24.)*</t>
+  </si>
+  <si>
+    <t>35,7</t>
+  </si>
+  <si>
+    <t>141,2</t>
+  </si>
+  <si>
+    <t>Pavlína Motlíková(2008)</t>
+  </si>
+  <si>
+    <t>Daniel Mikula(2010)</t>
+  </si>
+  <si>
+    <t>126,7</t>
+  </si>
+  <si>
+    <t>Tereza Dítětová(2007)</t>
   </si>
   <si>
     <t>(15.)*</t>
   </si>
   <si>
-    <t>(23.)*</t>
-[...26 lines deleted...]
-    <t>Tereza Chlumská</t>
+    <t>125,2</t>
+  </si>
+  <si>
+    <t>Vojtěch Navrátil(2011)</t>
+  </si>
+  <si>
+    <t>25,8</t>
+  </si>
+  <si>
+    <t>36,7</t>
+  </si>
+  <si>
+    <t>(20.)*</t>
+  </si>
+  <si>
+    <t>10,7</t>
+  </si>
+  <si>
+    <t>119,9</t>
+  </si>
+  <si>
+    <t>Emma Mahr(2010)</t>
+  </si>
+  <si>
+    <t>51,6</t>
+  </si>
+  <si>
+    <t>41,1</t>
+  </si>
+  <si>
+    <t>(89.)*</t>
+  </si>
+  <si>
+    <t>92,7</t>
+  </si>
+  <si>
+    <t>Václav Navrátil(2009)</t>
+  </si>
+  <si>
+    <t>28,6</t>
+  </si>
+  <si>
+    <t>90,9</t>
+  </si>
+  <si>
+    <t>Jan Zahornacký(2007)</t>
+  </si>
+  <si>
+    <t>Martin Blatecký(2007)</t>
+  </si>
+  <si>
+    <t>6,5</t>
+  </si>
+  <si>
+    <t>(30.)*</t>
+  </si>
+  <si>
+    <t>(22.)*</t>
+  </si>
+  <si>
+    <t>84,8</t>
+  </si>
+  <si>
+    <t>Anežka Beerová(2009)</t>
+  </si>
+  <si>
+    <t>46,4</t>
+  </si>
+  <si>
+    <t>79,7</t>
+  </si>
+  <si>
+    <t>Jonáš Plachý(2007)</t>
+  </si>
+  <si>
+    <t>Adéla Podrábská(2007)</t>
+  </si>
+  <si>
+    <t>Tereza Chlumská(2010)</t>
   </si>
   <si>
     <t>74,2</t>
   </si>
   <si>
-    <t>Vojtěch Navrátil</t>
-[...50 lines deleted...]
-    <t>Jonáš Áron Pellar</t>
+    <t>Ondřej Klíma(2006)</t>
+  </si>
+  <si>
+    <t>Jonáš Áron Pellar(2008)</t>
   </si>
   <si>
     <t>61,3</t>
   </si>
   <si>
-    <t>Filip Karas</t>
-[...20 lines deleted...]
-    <t>23,3</t>
+    <t>Denis Ziegenfuss(2006)</t>
   </si>
   <si>
     <t>32,3</t>
   </si>
   <si>
-    <t>(22.)*</t>
-[...1 lines deleted...]
-  <si>
     <t>55,6</t>
   </si>
   <si>
-    <t>Filip Pátek</t>
-[...32 lines deleted...]
-    <t>Zbyněk Sluka</t>
+    <t>Markéta Fanfrlová(2009)</t>
+  </si>
+  <si>
+    <t>38,1</t>
+  </si>
+  <si>
+    <t>54,8</t>
+  </si>
+  <si>
+    <t>Jáchym Klíma(2008)</t>
+  </si>
+  <si>
+    <t>53,6</t>
+  </si>
+  <si>
+    <t>Filip Pátek(2011)</t>
+  </si>
+  <si>
+    <t>Zbyněk Sluka(2007)</t>
   </si>
   <si>
     <t>9,7</t>
   </si>
   <si>
     <t>39,7</t>
   </si>
   <si>
-    <t>Ondřej Novák</t>
+    <t>Ondřej Novák(2007)</t>
   </si>
   <si>
     <t>19,4</t>
   </si>
   <si>
     <t>39,4</t>
   </si>
   <si>
-    <t>Marek Štolba</t>
+    <t>Štěpán Chwalek(2008)</t>
+  </si>
+  <si>
+    <t>6,7</t>
+  </si>
+  <si>
+    <t>32,1</t>
+  </si>
+  <si>
+    <t>38,8</t>
+  </si>
+  <si>
+    <t>Marek Štolba(2011)</t>
   </si>
   <si>
     <t>38,7</t>
   </si>
   <si>
-    <t>(20.)*</t>
-[...32 lines deleted...]
-    <t>Marek Beroun</t>
+    <t>Karolina Hejnová(2007)</t>
+  </si>
+  <si>
+    <t>Tomáš Bílek(2009)</t>
+  </si>
+  <si>
+    <t>3,2</t>
+  </si>
+  <si>
+    <t>(31.)*</t>
+  </si>
+  <si>
+    <t>7,1</t>
+  </si>
+  <si>
+    <t>(27.)*</t>
+  </si>
+  <si>
+    <t>Tomáš Chlumský(2008)</t>
+  </si>
+  <si>
+    <t>Marek Beroun(2012)</t>
   </si>
   <si>
     <t>23,8</t>
   </si>
   <si>
-    <t>Radim Novotný</t>
-[...17 lines deleted...]
-    <t>Ema Lidaříková</t>
+    <t>Sára Pokorná(2010)</t>
+  </si>
+  <si>
+    <t>17,9</t>
+  </si>
+  <si>
+    <t>Jan Wawrosz(2009)</t>
+  </si>
+  <si>
+    <t>14,3</t>
+  </si>
+  <si>
+    <t>Ela Štolbová(2008)</t>
+  </si>
+  <si>
+    <t>13,3</t>
+  </si>
+  <si>
+    <t>Radim Novotný(2006)</t>
+  </si>
+  <si>
+    <t>Ema Lidaříková(2011)</t>
   </si>
   <si>
     <t>9,5</t>
   </si>
   <si>
-    <t>Petr Bláha</t>
+    <t>František Polívka(2010)</t>
+  </si>
+  <si>
+    <t>3,6</t>
+  </si>
+  <si>
+    <t>Petr Bláha(2007)</t>
   </si>
   <si>
     <t>3,3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
@@ -977,2886 +1196,3957 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/254103" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/254103" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/254104" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/254104" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/254105" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/251805" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/252165" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/254106" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/254225" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/254225" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264021" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264029" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/262109" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7759" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7452" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8827" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7771" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7447" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/9177" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7832" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7707" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7205" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/13022" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8605" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/6762" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7720" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7459" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7148" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8952" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7518" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7298" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7891" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8606" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8138" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8280" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7641" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8883" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11495" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7292" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8268" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15715" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8275" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14126" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14756" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14172" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7931" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7286" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15656" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/18956" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/9468" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/9343" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11764" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/2760" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8726" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7796" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11722" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/13089" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7852" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/9340" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20454" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/251805" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/252165" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/254106" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/254225" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/254225" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264021" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264029" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/262109" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/262119" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264063" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264063" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/262004" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264084" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264084" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264105" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264105" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7759" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8827" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7832" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7707" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7452" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7771" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7205" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7447" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/9177" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/13022" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7298" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8605" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7459" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/6762" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7720" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7931" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8952" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11764" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8275" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8268" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8606" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7148" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8883" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7891" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8280" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14172" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7292" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8299" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7286" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/2760" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8726" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7728" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8138" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7641" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15715" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14126" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/9343" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8079" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14756" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15656" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/18956" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11875" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/9468" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/3698" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7852" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7796" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11722" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11837" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15356" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7919" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/13089" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/9340" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/22144" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20454" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC50"/>
+  <dimension ref="A1:AI57"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B50" sqref="B50"/>
+      <selection activeCell="B57" sqref="B57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:35">
       <c r="A1"/>
       <c r="C1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="M1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>8</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>10</v>
       </c>
       <c r="Y1" s="2" t="s">
         <v>11</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="AC1" t="s">
+      <c r="AC1" s="2" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:29">
+      <c r="AE1" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="AG1" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C2">
+        <v>30</v>
+      </c>
+      <c r="E2">
+        <v>31</v>
+      </c>
+      <c r="G2">
         <v>81</v>
       </c>
-      <c r="E2">
-[...4 lines deleted...]
-      </c>
       <c r="I2">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="K2">
-        <v>73</v>
+        <v>57</v>
       </c>
       <c r="M2">
+        <v>85</v>
+      </c>
+      <c r="O2">
+        <v>142</v>
+      </c>
+      <c r="Q2">
+        <v>21</v>
+      </c>
+      <c r="S2">
         <v>30</v>
       </c>
-      <c r="O2">
-[...7 lines deleted...]
-      </c>
       <c r="U2">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="W2">
-        <v>85</v>
+        <v>188</v>
       </c>
       <c r="Y2">
-        <v>142</v>
+        <v>28</v>
       </c>
       <c r="AA2">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:29">
+        <v>89</v>
+      </c>
+      <c r="AC2">
+        <v>225</v>
+      </c>
+      <c r="AE2">
+        <v>122</v>
+      </c>
+      <c r="AG2">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C3">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="E3">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="G3">
         <v>40</v>
       </c>
       <c r="I3">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="K3">
         <v>50</v>
       </c>
       <c r="M3">
+        <v>10</v>
+      </c>
+      <c r="O3">
+        <v>15</v>
+      </c>
+      <c r="Q3">
         <v>0</v>
       </c>
-      <c r="O3">
+      <c r="S3">
         <v>0</v>
       </c>
-      <c r="Q3">
+      <c r="U3">
+        <v>10</v>
+      </c>
+      <c r="W3">
+        <v>20</v>
+      </c>
+      <c r="Y3">
+        <v>0</v>
+      </c>
+      <c r="AA3">
         <v>40</v>
       </c>
-      <c r="S3">
+      <c r="AC3">
+        <v>40</v>
+      </c>
+      <c r="AE3">
         <v>50</v>
       </c>
-      <c r="U3">
+      <c r="AG3">
         <v>50</v>
       </c>
-      <c r="W3">
-[...9 lines deleted...]
-    <row r="4" spans="1:29">
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>21</v>
+      </c>
+      <c r="E4">
+        <v>100</v>
+      </c>
+      <c r="F4" t="s">
+        <v>22</v>
       </c>
       <c r="G4" t="s">
-        <v>19</v>
+        <v>23</v>
+      </c>
+      <c r="H4" t="s">
+        <v>24</v>
       </c>
       <c r="I4" t="s">
-        <v>19</v>
+        <v>25</v>
+      </c>
+      <c r="J4" t="s">
+        <v>26</v>
       </c>
       <c r="K4" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="M4" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>100</v>
+        <v>27</v>
+      </c>
+      <c r="O4" t="s">
+        <v>28</v>
       </c>
       <c r="P4" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="Q4" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="R4" t="s">
+        <v>27</v>
+      </c>
+      <c r="S4" t="s">
+        <v>27</v>
+      </c>
+      <c r="U4" t="s">
+        <v>30</v>
+      </c>
+      <c r="V4" t="s">
+        <v>31</v>
+      </c>
+      <c r="W4" t="s">
+        <v>27</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>27</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>32</v>
+      </c>
+      <c r="AB4" t="s">
         <v>26</v>
       </c>
-      <c r="S4" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AC4" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:29">
+        <v>27</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>33</v>
+      </c>
+      <c r="AF4" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG4" t="s">
+        <v>27</v>
+      </c>
+      <c r="AI4" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="C5" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="E5" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="G5" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="I5" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="K5" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L5" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M5" t="s">
+        <v>27</v>
+      </c>
+      <c r="O5" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>27</v>
+      </c>
+      <c r="S5" t="s">
+        <v>27</v>
+      </c>
+      <c r="U5" t="s">
+        <v>27</v>
+      </c>
+      <c r="W5" t="s">
+        <v>38</v>
+      </c>
+      <c r="X5" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>27</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC5" t="s">
+        <v>40</v>
+      </c>
+      <c r="AD5" t="s">
         <v>37</v>
       </c>
-      <c r="N5" t="s">
-[...11 lines deleted...]
-      <c r="R5" t="s">
+      <c r="AE5" t="s">
+        <v>27</v>
+      </c>
+      <c r="AG5" t="s">
         <v>41</v>
       </c>
-      <c r="S5" t="s">
-[...8 lines deleted...]
-      <c r="Y5" t="s">
+      <c r="AH5" t="s">
         <v>42</v>
       </c>
-      <c r="Z5" t="s">
+      <c r="AI5" t="s">
         <v>43</v>
       </c>
-      <c r="AA5" t="s">
-[...6 lines deleted...]
-    <row r="6" spans="1:29">
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C6">
+        <v>90</v>
+      </c>
+      <c r="D6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E6" t="s">
         <v>45</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
       <c r="F6" t="s">
         <v>46</v>
       </c>
       <c r="G6" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="I6" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" t="s">
+        <v>27</v>
+      </c>
+      <c r="M6" t="s">
+        <v>27</v>
+      </c>
+      <c r="O6" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>27</v>
+      </c>
+      <c r="S6" t="s">
         <v>47</v>
       </c>
-      <c r="J6" t="s">
-[...15 lines deleted...]
-        <v>19</v>
+      <c r="T6" t="s">
+        <v>46</v>
       </c>
       <c r="U6" t="s">
+        <v>27</v>
+      </c>
+      <c r="W6" t="s">
         <v>48</v>
       </c>
-      <c r="V6" t="s">
-[...3 lines deleted...]
-        <v>19</v>
+      <c r="X6" t="s">
+        <v>49</v>
       </c>
       <c r="Y6" t="s">
-        <v>19</v>
+        <v>50</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>31</v>
       </c>
       <c r="AA6" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="AC6" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:29">
+        <v>51</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AE6" t="s">
+        <v>27</v>
+      </c>
+      <c r="AG6" t="s">
+        <v>53</v>
+      </c>
+      <c r="AH6" t="s">
+        <v>54</v>
+      </c>
+      <c r="AI6" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="7" spans="1:35">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="E7" t="s">
-        <v>19</v>
+        <v>57</v>
+      </c>
+      <c r="F7" t="s">
+        <v>58</v>
       </c>
       <c r="G7" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="I7" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="K7" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="M7" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>27</v>
       </c>
       <c r="O7" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="Q7" t="s">
-        <v>19</v>
+        <v>59</v>
+      </c>
+      <c r="R7" t="s">
+        <v>37</v>
       </c>
       <c r="S7" t="s">
-        <v>19</v>
+        <v>60</v>
+      </c>
+      <c r="T7" t="s">
+        <v>61</v>
       </c>
       <c r="U7" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="W7" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="Y7" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="AA7" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="AB7" t="s">
-        <v>38</v>
+        <v>63</v>
       </c>
       <c r="AC7" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:29">
+        <v>27</v>
+      </c>
+      <c r="AE7" t="s">
+        <v>64</v>
+      </c>
+      <c r="AF7" t="s">
+        <v>65</v>
+      </c>
+      <c r="AG7" t="s">
+        <v>27</v>
+      </c>
+      <c r="AI7" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="C8" t="s">
-        <v>19</v>
+        <v>47</v>
+      </c>
+      <c r="D8" t="s">
+        <v>46</v>
       </c>
       <c r="E8" t="s">
-        <v>19</v>
+        <v>68</v>
+      </c>
+      <c r="F8" t="s">
+        <v>37</v>
       </c>
       <c r="G8" t="s">
-        <v>19</v>
+        <v>69</v>
+      </c>
+      <c r="H8" t="s">
+        <v>70</v>
       </c>
       <c r="I8" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="K8" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="M8" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>27</v>
       </c>
       <c r="O8" t="s">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="P8" t="s">
-        <v>60</v>
+        <v>72</v>
       </c>
       <c r="Q8" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="S8" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>27</v>
+      </c>
+      <c r="U8">
+        <v>89</v>
+      </c>
+      <c r="V8" t="s">
+        <v>73</v>
       </c>
       <c r="W8" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="Y8" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="AA8" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>27</v>
       </c>
       <c r="AC8" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:29">
+        <v>27</v>
+      </c>
+      <c r="AE8" t="s">
+        <v>27</v>
+      </c>
+      <c r="AG8" t="s">
+        <v>27</v>
+      </c>
+      <c r="AI8" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>63</v>
+        <v>75</v>
       </c>
       <c r="C9" t="s">
-        <v>19</v>
+        <v>60</v>
+      </c>
+      <c r="D9" t="s">
+        <v>61</v>
       </c>
       <c r="E9" t="s">
-        <v>19</v>
+        <v>76</v>
+      </c>
+      <c r="F9" t="s">
+        <v>77</v>
       </c>
       <c r="G9" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="I9" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="K9" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="M9">
+        <v>27</v>
+      </c>
+      <c r="M9" t="s">
+        <v>27</v>
+      </c>
+      <c r="O9" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>78</v>
+      </c>
+      <c r="R9" t="s">
+        <v>46</v>
+      </c>
+      <c r="S9">
+        <v>40</v>
+      </c>
+      <c r="T9" t="s">
+        <v>79</v>
+      </c>
+      <c r="U9" t="s">
+        <v>27</v>
+      </c>
+      <c r="W9" t="s">
         <v>80</v>
       </c>
-      <c r="N9" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="X9" t="s">
-        <v>68</v>
+        <v>81</v>
       </c>
       <c r="Y9" t="s">
-        <v>19</v>
+        <v>53</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>37</v>
       </c>
       <c r="AA9" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="AC9" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:29">
+        <v>82</v>
+      </c>
+      <c r="AD9" t="s">
+        <v>83</v>
+      </c>
+      <c r="AE9" t="s">
+        <v>27</v>
+      </c>
+      <c r="AG9" t="s">
+        <v>84</v>
+      </c>
+      <c r="AH9" t="s">
+        <v>85</v>
+      </c>
+      <c r="AI9" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="10" spans="1:35">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>70</v>
+        <v>87</v>
       </c>
       <c r="C10" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="E10" t="s">
-        <v>19</v>
+        <v>88</v>
+      </c>
+      <c r="F10" t="s">
+        <v>89</v>
       </c>
       <c r="G10" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="I10" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="K10" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="M10">
+        <v>27</v>
+      </c>
+      <c r="M10" t="s">
+        <v>27</v>
+      </c>
+      <c r="O10" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q10">
+        <v>100</v>
+      </c>
+      <c r="R10" t="s">
+        <v>22</v>
+      </c>
+      <c r="S10">
+        <v>80</v>
+      </c>
+      <c r="T10" t="s">
+        <v>89</v>
+      </c>
+      <c r="U10" t="s">
+        <v>27</v>
+      </c>
+      <c r="W10" t="s">
         <v>90</v>
       </c>
-      <c r="N10" t="s">
-[...18 lines deleted...]
-        <v>19</v>
+      <c r="X10" t="s">
+        <v>91</v>
       </c>
       <c r="Y10" t="s">
-        <v>19</v>
+        <v>92</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>42</v>
       </c>
       <c r="AA10" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="AC10" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:29">
+        <v>93</v>
+      </c>
+      <c r="AD10" t="s">
+        <v>94</v>
+      </c>
+      <c r="AE10" t="s">
+        <v>27</v>
+      </c>
+      <c r="AG10" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH10" t="s">
+        <v>96</v>
+      </c>
+      <c r="AI10" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="11" spans="1:35">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>73</v>
+        <v>98</v>
       </c>
       <c r="C11" t="s">
-        <v>19</v>
+        <v>99</v>
+      </c>
+      <c r="D11" t="s">
+        <v>31</v>
       </c>
       <c r="E11" t="s">
-        <v>19</v>
+        <v>100</v>
+      </c>
+      <c r="F11" t="s">
+        <v>101</v>
       </c>
       <c r="G11" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="I11" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="K11" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="M11" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>27</v>
       </c>
       <c r="Q11" t="s">
-        <v>19</v>
+        <v>102</v>
+      </c>
+      <c r="R11" t="s">
+        <v>61</v>
       </c>
       <c r="S11" t="s">
-        <v>19</v>
+        <v>103</v>
+      </c>
+      <c r="T11" t="s">
+        <v>101</v>
       </c>
       <c r="U11" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="W11" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="Y11" t="s">
-        <v>19</v>
+        <v>104</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>101</v>
       </c>
       <c r="AA11" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="AC11" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:29">
+        <v>27</v>
+      </c>
+      <c r="AE11" t="s">
+        <v>27</v>
+      </c>
+      <c r="AG11" t="s">
+        <v>27</v>
+      </c>
+      <c r="AI11" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>106</v>
+      </c>
+      <c r="C12">
+        <v>80</v>
+      </c>
+      <c r="D12" t="s">
+        <v>89</v>
       </c>
       <c r="E12" t="s">
-        <v>19</v>
+        <v>107</v>
+      </c>
+      <c r="F12" t="s">
+        <v>73</v>
       </c>
       <c r="G12" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="I12" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="K12" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="M12" t="s">
-        <v>19</v>
+        <v>108</v>
+      </c>
+      <c r="N12" t="s">
+        <v>109</v>
       </c>
       <c r="O12" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>27</v>
       </c>
       <c r="Q12" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="S12" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="U12" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="W12" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="Y12" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>27</v>
+      </c>
+      <c r="AA12" t="s">
+        <v>27</v>
       </c>
       <c r="AC12" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:29">
+        <v>110</v>
+      </c>
+      <c r="AD12" t="s">
+        <v>111</v>
+      </c>
+      <c r="AE12" t="s">
+        <v>27</v>
+      </c>
+      <c r="AG12" t="s">
+        <v>112</v>
+      </c>
+      <c r="AH12" t="s">
+        <v>113</v>
+      </c>
+      <c r="AI12" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>81</v>
+        <v>115</v>
       </c>
       <c r="C13" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="E13" t="s">
-        <v>19</v>
+        <v>116</v>
+      </c>
+      <c r="F13" t="s">
+        <v>26</v>
       </c>
       <c r="G13" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="I13" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="K13" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="M13" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="Q13" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>117</v>
+      </c>
+      <c r="R13" t="s">
+        <v>26</v>
+      </c>
+      <c r="S13">
+        <v>70</v>
+      </c>
+      <c r="T13" t="s">
+        <v>42</v>
       </c>
       <c r="U13" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="W13" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="Y13" t="s">
-        <v>19</v>
+        <v>118</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>89</v>
       </c>
       <c r="AA13" t="s">
-        <v>83</v>
-[...8 lines deleted...]
-    <row r="14" spans="1:29">
+        <v>27</v>
+      </c>
+      <c r="AC13" t="s">
+        <v>27</v>
+      </c>
+      <c r="AE13" t="s">
+        <v>27</v>
+      </c>
+      <c r="AG13" t="s">
+        <v>27</v>
+      </c>
+      <c r="AI13" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>120</v>
+      </c>
+      <c r="C14">
+        <v>100</v>
+      </c>
+      <c r="D14" t="s">
+        <v>22</v>
       </c>
       <c r="E14" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="G14" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="I14" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="K14" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>85</v>
+        <v>27</v>
+      </c>
+      <c r="M14" t="s">
+        <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="Q14" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="S14" t="s">
-        <v>19</v>
+        <v>20</v>
+      </c>
+      <c r="T14" t="s">
+        <v>37</v>
       </c>
       <c r="U14" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="W14" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>27</v>
+      </c>
+      <c r="Y14">
+        <v>100</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>22</v>
       </c>
       <c r="AA14" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>89</v>
+        <v>27</v>
       </c>
       <c r="AC14" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:29">
+        <v>27</v>
+      </c>
+      <c r="AE14" t="s">
+        <v>27</v>
+      </c>
+      <c r="AG14" t="s">
+        <v>27</v>
+      </c>
+      <c r="AI14" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>122</v>
+      </c>
+      <c r="C15">
+        <v>50</v>
+      </c>
+      <c r="D15" t="s">
+        <v>123</v>
       </c>
       <c r="E15" t="s">
-        <v>19</v>
+        <v>124</v>
+      </c>
+      <c r="F15" t="s">
+        <v>125</v>
       </c>
       <c r="G15" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="I15" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K15" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="M15" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="Q15" t="s">
-        <v>19</v>
+        <v>126</v>
+      </c>
+      <c r="R15" t="s">
+        <v>42</v>
       </c>
       <c r="S15" t="s">
-        <v>19</v>
+        <v>127</v>
+      </c>
+      <c r="T15" t="s">
+        <v>128</v>
       </c>
       <c r="U15" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="W15" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="Y15" t="s">
-        <v>19</v>
+        <v>129</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>125</v>
       </c>
       <c r="AA15" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="AC15" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:29">
+        <v>27</v>
+      </c>
+      <c r="AE15" t="s">
+        <v>27</v>
+      </c>
+      <c r="AG15" t="s">
+        <v>27</v>
+      </c>
+      <c r="AI15">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>95</v>
+        <v>130</v>
       </c>
       <c r="C16" t="s">
-        <v>19</v>
+        <v>131</v>
+      </c>
+      <c r="D16" t="s">
+        <v>77</v>
       </c>
       <c r="E16" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="G16" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="I16" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="K16" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="M16" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="Q16" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="S16" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="U16" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="W16" t="s">
-        <v>19</v>
+        <v>132</v>
+      </c>
+      <c r="X16" t="s">
+        <v>133</v>
       </c>
       <c r="Y16" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="AA16" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="AC16" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:29">
+        <v>27</v>
+      </c>
+      <c r="AE16" t="s">
+        <v>27</v>
+      </c>
+      <c r="AG16" t="s">
+        <v>134</v>
+      </c>
+      <c r="AH16" t="s">
+        <v>135</v>
+      </c>
+      <c r="AI16" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17">
         <v>14</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>100</v>
+        <v>137</v>
       </c>
       <c r="C17" t="s">
-        <v>19</v>
+        <v>138</v>
+      </c>
+      <c r="D17" t="s">
+        <v>58</v>
       </c>
       <c r="E17" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="G17" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="I17" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>27</v>
       </c>
       <c r="K17" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="M17" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="Q17" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="S17" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="U17" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="W17" t="s">
-        <v>19</v>
+        <v>139</v>
+      </c>
+      <c r="X17" t="s">
+        <v>140</v>
       </c>
       <c r="Y17" t="s">
-        <v>19</v>
+        <v>117</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>58</v>
       </c>
       <c r="AA17" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="AC17" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:29">
+        <v>27</v>
+      </c>
+      <c r="AE17" t="s">
+        <v>27</v>
+      </c>
+      <c r="AG17" t="s">
+        <v>27</v>
+      </c>
+      <c r="AI17" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18">
         <v>15</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>105</v>
+        <v>142</v>
       </c>
       <c r="C18" t="s">
-        <v>19</v>
+        <v>143</v>
+      </c>
+      <c r="D18" t="s">
+        <v>73</v>
       </c>
       <c r="E18" t="s">
-        <v>19</v>
+        <v>144</v>
+      </c>
+      <c r="F18" t="s">
+        <v>145</v>
       </c>
       <c r="G18" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="I18" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="K18" t="s">
-        <v>19</v>
-[...11 lines deleted...]
-        <v>89</v>
+        <v>27</v>
+      </c>
+      <c r="M18" t="s">
+        <v>27</v>
+      </c>
+      <c r="O18" t="s">
+        <v>27</v>
       </c>
       <c r="Q18" t="s">
-        <v>19</v>
+        <v>146</v>
+      </c>
+      <c r="R18" t="s">
+        <v>125</v>
       </c>
       <c r="S18" t="s">
-        <v>19</v>
+        <v>147</v>
+      </c>
+      <c r="T18" t="s">
+        <v>145</v>
       </c>
       <c r="U18" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="W18" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="Y18" t="s">
-        <v>19</v>
+        <v>148</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>149</v>
       </c>
       <c r="AA18" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-    <row r="19" spans="1:29">
+        <v>27</v>
+      </c>
+      <c r="AC18" t="s">
+        <v>27</v>
+      </c>
+      <c r="AE18" t="s">
+        <v>27</v>
+      </c>
+      <c r="AG18" t="s">
+        <v>27</v>
+      </c>
+      <c r="AI18" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19">
         <v>16</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>107</v>
+        <v>151</v>
       </c>
       <c r="C19" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="E19" t="s">
-        <v>19</v>
+        <v>152</v>
+      </c>
+      <c r="F19" t="s">
+        <v>153</v>
       </c>
       <c r="G19" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="I19" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="K19" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="M19" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>27</v>
       </c>
       <c r="Q19" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="S19" t="s">
-        <v>19</v>
+        <v>154</v>
+      </c>
+      <c r="T19" t="s">
+        <v>149</v>
       </c>
       <c r="U19" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="W19" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="Y19" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>27</v>
+      </c>
+      <c r="AA19" t="s">
+        <v>155</v>
       </c>
       <c r="AB19" t="s">
-        <v>75</v>
+        <v>156</v>
       </c>
       <c r="AC19" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:29">
+        <v>27</v>
+      </c>
+      <c r="AE19" t="s">
+        <v>157</v>
+      </c>
+      <c r="AF19" t="s">
+        <v>72</v>
+      </c>
+      <c r="AG19" t="s">
+        <v>27</v>
+      </c>
+      <c r="AI19" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>111</v>
+        <v>159</v>
       </c>
       <c r="C20" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="E20" t="s">
-        <v>19</v>
+        <v>160</v>
+      </c>
+      <c r="F20" t="s">
+        <v>149</v>
       </c>
       <c r="G20" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="I20" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>27</v>
       </c>
       <c r="K20" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="M20" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>27</v>
+      </c>
+      <c r="Q20">
+        <v>81</v>
+      </c>
+      <c r="R20" t="s">
+        <v>58</v>
       </c>
       <c r="S20" t="s">
-        <v>19</v>
+        <v>161</v>
+      </c>
+      <c r="T20" t="s">
+        <v>125</v>
       </c>
       <c r="U20" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="W20" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="Y20" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="AA20" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="AC20" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:29">
+        <v>27</v>
+      </c>
+      <c r="AE20" t="s">
+        <v>27</v>
+      </c>
+      <c r="AG20" t="s">
+        <v>27</v>
+      </c>
+      <c r="AI20" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>113</v>
+        <v>163</v>
       </c>
       <c r="C21" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="E21" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="G21" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="I21" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="K21" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>27</v>
+      </c>
+      <c r="M21" t="s">
+        <v>164</v>
       </c>
       <c r="N21" t="s">
-        <v>24</v>
+        <v>165</v>
       </c>
       <c r="O21" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="Q21" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="S21" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="U21" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="W21" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="Y21" t="s">
-        <v>19</v>
-[...8 lines deleted...]
-    <row r="22" spans="1:29">
+        <v>27</v>
+      </c>
+      <c r="AA21">
+        <v>49</v>
+      </c>
+      <c r="AB21" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC21" t="s">
+        <v>27</v>
+      </c>
+      <c r="AE21">
+        <v>82</v>
+      </c>
+      <c r="AF21" t="s">
+        <v>167</v>
+      </c>
+      <c r="AG21" t="s">
+        <v>27</v>
+      </c>
+      <c r="AI21" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22">
         <v>19</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>169</v>
+      </c>
+      <c r="C22">
+        <v>40</v>
+      </c>
+      <c r="D22" t="s">
+        <v>153</v>
       </c>
       <c r="E22" t="s">
-        <v>19</v>
+        <v>170</v>
+      </c>
+      <c r="F22" t="s">
+        <v>171</v>
       </c>
       <c r="G22" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="I22" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="K22" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="M22" t="s">
-        <v>115</v>
-[...8 lines deleted...]
-        <v>117</v>
+        <v>27</v>
+      </c>
+      <c r="O22" t="s">
+        <v>27</v>
       </c>
       <c r="Q22" t="s">
-        <v>19</v>
+        <v>172</v>
+      </c>
+      <c r="R22" t="s">
+        <v>173</v>
       </c>
       <c r="S22" t="s">
-        <v>19</v>
+        <v>174</v>
+      </c>
+      <c r="T22" t="s">
+        <v>175</v>
       </c>
       <c r="U22" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="W22" t="s">
-        <v>19</v>
+        <v>176</v>
+      </c>
+      <c r="X22" t="s">
+        <v>177</v>
       </c>
       <c r="Y22" t="s">
-        <v>19</v>
+        <v>126</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>178</v>
       </c>
       <c r="AA22" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="AC22" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:29">
+        <v>27</v>
+      </c>
+      <c r="AE22" t="s">
+        <v>27</v>
+      </c>
+      <c r="AG22" t="s">
+        <v>27</v>
+      </c>
+      <c r="AI22" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="23" spans="1:35">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>119</v>
+        <v>180</v>
       </c>
       <c r="C23" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="E23" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="G23" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="I23" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="K23" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="M23" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>27</v>
       </c>
       <c r="Q23" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>181</v>
+      </c>
+      <c r="R23" t="s">
+        <v>31</v>
+      </c>
+      <c r="S23">
+        <v>90</v>
+      </c>
+      <c r="T23" t="s">
+        <v>26</v>
       </c>
       <c r="U23" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="W23" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="Y23" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="AA23" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>27</v>
       </c>
       <c r="AC23" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:29">
+        <v>27</v>
+      </c>
+      <c r="AE23" t="s">
+        <v>27</v>
+      </c>
+      <c r="AG23" t="s">
+        <v>27</v>
+      </c>
+      <c r="AI23" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="24" spans="1:35">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>126</v>
+        <v>183</v>
       </c>
       <c r="C24" t="s">
-        <v>19</v>
+        <v>184</v>
+      </c>
+      <c r="D24" t="s">
+        <v>185</v>
       </c>
       <c r="E24" t="s">
-        <v>19</v>
+        <v>186</v>
+      </c>
+      <c r="F24" t="s">
+        <v>187</v>
       </c>
       <c r="G24" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="I24" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="K24" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="M24" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>27</v>
       </c>
       <c r="Q24" t="s">
-        <v>19</v>
+        <v>188</v>
+      </c>
+      <c r="R24" t="s">
+        <v>178</v>
       </c>
       <c r="S24" t="s">
-        <v>19</v>
+        <v>189</v>
+      </c>
+      <c r="T24" t="s">
+        <v>190</v>
       </c>
       <c r="U24" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="W24" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="Y24" t="s">
-        <v>19</v>
+        <v>191</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>153</v>
       </c>
       <c r="AA24" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="AC24" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:29">
+        <v>27</v>
+      </c>
+      <c r="AE24" t="s">
+        <v>27</v>
+      </c>
+      <c r="AG24" t="s">
+        <v>27</v>
+      </c>
+      <c r="AI24" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>128</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>193</v>
+      </c>
+      <c r="C25">
+        <v>60</v>
+      </c>
+      <c r="D25" t="s">
+        <v>178</v>
+      </c>
+      <c r="E25">
+        <v>71</v>
+      </c>
+      <c r="F25" t="s">
+        <v>42</v>
       </c>
       <c r="G25" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="I25" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="K25" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="M25" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>27</v>
       </c>
       <c r="O25" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q25" t="s">
+        <v>27</v>
+      </c>
+      <c r="S25" t="s">
+        <v>27</v>
+      </c>
+      <c r="U25" t="s">
+        <v>27</v>
+      </c>
+      <c r="W25" t="s">
+        <v>27</v>
+      </c>
+      <c r="Y25" t="s">
+        <v>27</v>
+      </c>
+      <c r="AA25" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC25" t="s">
+        <v>27</v>
+      </c>
+      <c r="AE25" t="s">
+        <v>27</v>
+      </c>
+      <c r="AG25" t="s">
+        <v>27</v>
+      </c>
+      <c r="AI25">
         <v>131</v>
       </c>
-      <c r="P25" t="s">
-[...24 lines deleted...]
-    <row r="26" spans="1:29">
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26">
         <v>23</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>134</v>
+        <v>194</v>
       </c>
       <c r="C26" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="E26" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="G26" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="I26" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="K26" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>89</v>
+        <v>27</v>
+      </c>
+      <c r="M26" t="s">
+        <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="Q26" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>103</v>
+      </c>
+      <c r="R26" t="s">
+        <v>77</v>
+      </c>
+      <c r="S26">
+        <v>60</v>
+      </c>
+      <c r="T26" t="s">
+        <v>178</v>
       </c>
       <c r="U26" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="W26" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="Y26" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="AA26" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-    <row r="27" spans="1:29">
+        <v>27</v>
+      </c>
+      <c r="AC26" t="s">
+        <v>27</v>
+      </c>
+      <c r="AE26" t="s">
+        <v>27</v>
+      </c>
+      <c r="AG26" t="s">
+        <v>27</v>
+      </c>
+      <c r="AI26" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27">
         <v>24</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>135</v>
+        <v>196</v>
       </c>
       <c r="C27" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>93</v>
+      </c>
+      <c r="D27" t="s">
+        <v>197</v>
+      </c>
+      <c r="E27">
+        <v>29</v>
+      </c>
+      <c r="F27" t="s">
+        <v>175</v>
       </c>
       <c r="G27" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="I27" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="K27" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="M27" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="Q27" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="S27" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="U27" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="W27" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="Y27" t="s">
-        <v>19</v>
+        <v>188</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>128</v>
       </c>
       <c r="AA27" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="AC27" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:29">
+        <v>27</v>
+      </c>
+      <c r="AE27" t="s">
+        <v>27</v>
+      </c>
+      <c r="AG27" t="s">
+        <v>27</v>
+      </c>
+      <c r="AI27" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28">
         <v>25</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>137</v>
+        <v>199</v>
       </c>
       <c r="C28" t="s">
-        <v>19</v>
+        <v>127</v>
+      </c>
+      <c r="D28" t="s">
+        <v>128</v>
       </c>
       <c r="E28" t="s">
-        <v>19</v>
+        <v>200</v>
+      </c>
+      <c r="F28" t="s">
+        <v>190</v>
       </c>
       <c r="G28" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="I28" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-        <v>139</v>
+        <v>27</v>
       </c>
       <c r="K28" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="M28" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="Q28" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="S28" t="s">
-        <v>19</v>
+        <v>201</v>
+      </c>
+      <c r="T28" t="s">
+        <v>202</v>
       </c>
       <c r="U28" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="W28" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="Y28" t="s">
-        <v>19</v>
+        <v>203</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>185</v>
       </c>
       <c r="AA28" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="AC28" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:29">
+        <v>27</v>
+      </c>
+      <c r="AE28" t="s">
+        <v>27</v>
+      </c>
+      <c r="AG28" t="s">
+        <v>27</v>
+      </c>
+      <c r="AI28" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="29" spans="1:35">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>140</v>
+        <v>205</v>
       </c>
       <c r="C29" t="s">
+        <v>27</v>
+      </c>
+      <c r="E29" t="s">
+        <v>206</v>
+      </c>
+      <c r="F29" t="s">
+        <v>123</v>
+      </c>
+      <c r="G29" t="s">
+        <v>27</v>
+      </c>
+      <c r="I29" t="s">
+        <v>27</v>
+      </c>
+      <c r="K29" t="s">
+        <v>27</v>
+      </c>
+      <c r="M29" t="s">
+        <v>27</v>
+      </c>
+      <c r="O29" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q29" t="s">
+        <v>27</v>
+      </c>
+      <c r="S29" t="s">
+        <v>27</v>
+      </c>
+      <c r="U29" t="s">
+        <v>27</v>
+      </c>
+      <c r="W29" t="s">
+        <v>27</v>
+      </c>
+      <c r="Y29" t="s">
+        <v>27</v>
+      </c>
+      <c r="AA29" t="s">
+        <v>207</v>
+      </c>
+      <c r="AB29" t="s">
+        <v>208</v>
+      </c>
+      <c r="AC29" t="s">
+        <v>27</v>
+      </c>
+      <c r="AE29" t="s">
+        <v>27</v>
+      </c>
+      <c r="AG29" t="s">
+        <v>27</v>
+      </c>
+      <c r="AI29" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="30" spans="1:35">
+      <c r="A30">
+        <v>27</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="C30" t="s">
+        <v>154</v>
+      </c>
+      <c r="D30" t="s">
+        <v>149</v>
+      </c>
+      <c r="E30" t="s">
+        <v>27</v>
+      </c>
+      <c r="G30" t="s">
+        <v>27</v>
+      </c>
+      <c r="I30" t="s">
+        <v>27</v>
+      </c>
+      <c r="K30" t="s">
+        <v>27</v>
+      </c>
+      <c r="M30" t="s">
+        <v>27</v>
+      </c>
+      <c r="O30" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q30">
         <v>19</v>
       </c>
-      <c r="E29" t="s">
-[...74 lines deleted...]
-        <v>19</v>
+      <c r="R30" t="s">
+        <v>149</v>
       </c>
       <c r="S30" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="U30" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="W30" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="Y30" t="s">
-        <v>19</v>
+        <v>211</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>145</v>
       </c>
       <c r="AA30" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>27</v>
       </c>
       <c r="AC30" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:29">
+        <v>27</v>
+      </c>
+      <c r="AE30" t="s">
+        <v>27</v>
+      </c>
+      <c r="AG30" t="s">
+        <v>27</v>
+      </c>
+      <c r="AI30" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="31" spans="1:35">
       <c r="A31">
         <v>28</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>145</v>
+        <v>213</v>
       </c>
       <c r="C31" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="E31" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="G31" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="I31" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="K31" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="M31" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="O31" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>27</v>
       </c>
       <c r="Q31" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="S31" t="s">
-        <v>19</v>
+        <v>138</v>
+      </c>
+      <c r="T31" t="s">
+        <v>58</v>
       </c>
       <c r="U31" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="W31" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="Y31" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="AA31" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="AC31" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:29">
+        <v>27</v>
+      </c>
+      <c r="AE31" t="s">
+        <v>27</v>
+      </c>
+      <c r="AG31" t="s">
+        <v>27</v>
+      </c>
+      <c r="AI31" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="32" spans="1:35">
       <c r="A32">
         <v>29</v>
       </c>
       <c r="B32" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="C32" t="s">
+        <v>27</v>
+      </c>
+      <c r="E32" t="s">
+        <v>215</v>
+      </c>
+      <c r="F32" t="s">
+        <v>216</v>
+      </c>
+      <c r="G32" t="s">
+        <v>27</v>
+      </c>
+      <c r="I32" t="s">
+        <v>27</v>
+      </c>
+      <c r="K32" t="s">
+        <v>27</v>
+      </c>
+      <c r="M32" t="s">
+        <v>27</v>
+      </c>
+      <c r="O32" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q32" t="s">
         <v>147</v>
       </c>
-      <c r="C32" t="s">
-[...30 lines deleted...]
-        <v>19</v>
+      <c r="R32" t="s">
+        <v>197</v>
+      </c>
+      <c r="S32">
+        <v>20</v>
+      </c>
+      <c r="T32" t="s">
+        <v>187</v>
       </c>
       <c r="U32" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="W32" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>27</v>
+      </c>
+      <c r="Y32">
+        <v>25</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>217</v>
       </c>
       <c r="AA32" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="AC32" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:29">
+        <v>27</v>
+      </c>
+      <c r="AE32" t="s">
+        <v>27</v>
+      </c>
+      <c r="AG32" t="s">
+        <v>27</v>
+      </c>
+      <c r="AI32" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="33" spans="1:35">
       <c r="A33">
         <v>30</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>153</v>
+        <v>219</v>
       </c>
       <c r="C33" t="s">
-        <v>19</v>
+        <v>147</v>
+      </c>
+      <c r="D33" t="s">
+        <v>145</v>
       </c>
       <c r="E33" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="G33" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="I33" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="K33" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="M33" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>27</v>
       </c>
       <c r="O33" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>27</v>
       </c>
       <c r="Q33" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="S33" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="U33" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="W33" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="Y33" t="s">
-        <v>19</v>
+        <v>220</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>123</v>
       </c>
       <c r="AA33" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="AC33" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:29">
+        <v>27</v>
+      </c>
+      <c r="AE33" t="s">
+        <v>27</v>
+      </c>
+      <c r="AG33" t="s">
+        <v>27</v>
+      </c>
+      <c r="AI33" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="34" spans="1:35">
       <c r="A34">
         <v>31</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>158</v>
+        <v>222</v>
       </c>
       <c r="C34" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="E34" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="G34" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="I34" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="K34" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="M34" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="O34" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="Q34" t="s">
-        <v>19</v>
+        <v>211</v>
+      </c>
+      <c r="R34" t="s">
+        <v>123</v>
       </c>
       <c r="S34" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="U34" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="W34" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>27</v>
+      </c>
+      <c r="Y34">
+        <v>50</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>197</v>
       </c>
       <c r="AA34" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>27</v>
       </c>
       <c r="AC34" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:29">
+        <v>27</v>
+      </c>
+      <c r="AE34" t="s">
+        <v>27</v>
+      </c>
+      <c r="AG34" t="s">
+        <v>27</v>
+      </c>
+      <c r="AI34" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="35" spans="1:35">
       <c r="A35">
         <v>32</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>160</v>
+        <v>223</v>
       </c>
       <c r="C35" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="E35" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="G35" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="I35" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="K35" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="M35" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="O35" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>27</v>
       </c>
       <c r="Q35" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="S35" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="U35" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="W35" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>27</v>
+      </c>
+      <c r="Y35">
+        <v>75</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>77</v>
       </c>
       <c r="AA35" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="AC35" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:29">
+        <v>27</v>
+      </c>
+      <c r="AE35" t="s">
+        <v>27</v>
+      </c>
+      <c r="AG35" t="s">
+        <v>27</v>
+      </c>
+      <c r="AI35">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="36" spans="1:35">
       <c r="A36">
         <v>33</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>162</v>
+        <v>224</v>
       </c>
       <c r="C36" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="E36" t="s">
-        <v>19</v>
+        <v>225</v>
+      </c>
+      <c r="F36" t="s">
+        <v>31</v>
       </c>
       <c r="G36" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="I36" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="K36" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="M36" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="O36" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>148</v>
+        <v>27</v>
       </c>
       <c r="Q36" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="S36" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="U36" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="W36" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="Y36" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="AA36" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="AC36" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:29">
+        <v>27</v>
+      </c>
+      <c r="AE36" t="s">
+        <v>27</v>
+      </c>
+      <c r="AG36" t="s">
+        <v>27</v>
+      </c>
+      <c r="AI36" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="37" spans="1:35">
       <c r="A37">
         <v>34</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>226</v>
+      </c>
+      <c r="C37">
+        <v>70</v>
+      </c>
+      <c r="D37" t="s">
+        <v>42</v>
       </c>
       <c r="E37" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="G37" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="I37" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="K37" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="M37" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="O37" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>27</v>
       </c>
       <c r="Q37" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="S37" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="U37" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="W37" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="Y37" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="AA37" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>27</v>
       </c>
       <c r="AC37" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:29">
+        <v>27</v>
+      </c>
+      <c r="AE37" t="s">
+        <v>27</v>
+      </c>
+      <c r="AG37" t="s">
+        <v>27</v>
+      </c>
+      <c r="AI37">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="38" spans="1:35">
       <c r="A38">
         <v>35</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>169</v>
+        <v>227</v>
       </c>
       <c r="C38" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="E38" t="s">
-        <v>19</v>
+        <v>228</v>
+      </c>
+      <c r="F38" t="s">
+        <v>178</v>
       </c>
       <c r="G38" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="I38" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="K38" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>156</v>
+        <v>27</v>
+      </c>
+      <c r="M38" t="s">
+        <v>27</v>
       </c>
       <c r="O38" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="Q38" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="S38" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="U38" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="W38" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="Y38" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="AA38" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="AC38" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:29">
+        <v>27</v>
+      </c>
+      <c r="AE38" t="s">
+        <v>27</v>
+      </c>
+      <c r="AG38" t="s">
+        <v>27</v>
+      </c>
+      <c r="AI38" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="39" spans="1:35">
       <c r="A39">
         <v>36</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>172</v>
+        <v>229</v>
       </c>
       <c r="C39" t="s">
-        <v>19</v>
+        <v>189</v>
+      </c>
+      <c r="D39" t="s">
+        <v>190</v>
       </c>
       <c r="E39" t="s">
-        <v>19</v>
+        <v>230</v>
+      </c>
+      <c r="F39" t="s">
+        <v>217</v>
       </c>
       <c r="G39" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="I39" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="K39" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>123</v>
+        <v>27</v>
+      </c>
+      <c r="M39" t="s">
+        <v>27</v>
       </c>
       <c r="O39" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>27</v>
       </c>
       <c r="Q39" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="S39" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="U39" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="W39" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="Y39" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="AA39" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="AC39" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:29">
+        <v>27</v>
+      </c>
+      <c r="AE39" t="s">
+        <v>27</v>
+      </c>
+      <c r="AG39" t="s">
+        <v>27</v>
+      </c>
+      <c r="AI39" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="40" spans="1:35">
       <c r="A40">
         <v>37</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>175</v>
+        <v>232</v>
       </c>
       <c r="C40" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="E40" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="G40" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="I40" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="K40" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="M40" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="O40" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>27</v>
       </c>
       <c r="Q40" t="s">
-        <v>19</v>
+        <v>233</v>
+      </c>
+      <c r="R40" t="s">
+        <v>73</v>
       </c>
       <c r="S40" t="s">
-        <v>19</v>
+        <v>184</v>
+      </c>
+      <c r="T40" t="s">
+        <v>185</v>
       </c>
       <c r="U40" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="W40" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="Y40" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="AA40" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="AC40" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:29">
+        <v>27</v>
+      </c>
+      <c r="AE40" t="s">
+        <v>27</v>
+      </c>
+      <c r="AG40" t="s">
+        <v>27</v>
+      </c>
+      <c r="AI40" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="41" spans="1:35">
       <c r="A41">
         <v>38</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>178</v>
+        <v>235</v>
       </c>
       <c r="C41" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="E41" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="G41" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="I41" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="K41" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="M41" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="O41" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="Q41" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="S41" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="U41" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="W41" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="Y41" t="s">
-        <v>19</v>
+        <v>236</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>73</v>
       </c>
       <c r="AA41" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="AC41" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:29">
+        <v>27</v>
+      </c>
+      <c r="AE41" t="s">
+        <v>27</v>
+      </c>
+      <c r="AG41" t="s">
+        <v>27</v>
+      </c>
+      <c r="AI41" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="42" spans="1:35">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>180</v>
+        <v>237</v>
       </c>
       <c r="C42" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="E42" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="G42" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="I42" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="K42" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="M42" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="O42" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="Q42" t="s">
-        <v>19</v>
+        <v>155</v>
+      </c>
+      <c r="R42" t="s">
+        <v>101</v>
       </c>
       <c r="S42" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="U42" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="W42" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-        <v>182</v>
+        <v>27</v>
       </c>
       <c r="Y42" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="AA42" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="AC42" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:29">
+        <v>27</v>
+      </c>
+      <c r="AE42" t="s">
+        <v>27</v>
+      </c>
+      <c r="AG42" t="s">
+        <v>27</v>
+      </c>
+      <c r="AI42" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="43" spans="1:35">
       <c r="A43">
         <v>40</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>238</v>
+      </c>
+      <c r="C43">
+        <v>30</v>
+      </c>
+      <c r="D43" t="s">
+        <v>217</v>
       </c>
       <c r="E43" t="s">
-        <v>19</v>
+        <v>239</v>
+      </c>
+      <c r="F43" t="s">
+        <v>109</v>
       </c>
       <c r="G43" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="I43" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="K43" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="M43" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="O43" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="Q43" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="S43" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="U43" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="W43" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="Y43" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="AA43" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="AC43" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:29">
+        <v>27</v>
+      </c>
+      <c r="AE43" t="s">
+        <v>27</v>
+      </c>
+      <c r="AG43" t="s">
+        <v>27</v>
+      </c>
+      <c r="AI43" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="44" spans="1:35">
       <c r="A44">
         <v>41</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>241</v>
+      </c>
+      <c r="C44">
+        <v>20</v>
+      </c>
+      <c r="D44" t="s">
+        <v>187</v>
       </c>
       <c r="E44" t="s">
-        <v>19</v>
+        <v>242</v>
+      </c>
+      <c r="F44" t="s">
+        <v>185</v>
       </c>
       <c r="G44" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="I44" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="K44" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="M44" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="O44" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="Q44" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="S44" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="U44" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="W44" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="Y44" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="AA44" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>27</v>
       </c>
       <c r="AC44" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:29">
+        <v>27</v>
+      </c>
+      <c r="AE44" t="s">
+        <v>27</v>
+      </c>
+      <c r="AG44" t="s">
+        <v>27</v>
+      </c>
+      <c r="AI44" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="45" spans="1:35">
       <c r="A45">
         <v>42</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>186</v>
+        <v>244</v>
       </c>
       <c r="C45" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="E45" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="G45" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="I45" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="K45" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="M45" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>27</v>
       </c>
       <c r="O45" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="Q45" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="S45" t="s">
-        <v>19</v>
+        <v>245</v>
+      </c>
+      <c r="T45" t="s">
+        <v>109</v>
       </c>
       <c r="U45" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="W45" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="Y45" t="s">
-        <v>19</v>
+        <v>246</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>202</v>
       </c>
       <c r="AA45" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="AC45" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:29">
+        <v>27</v>
+      </c>
+      <c r="AE45" t="s">
+        <v>27</v>
+      </c>
+      <c r="AG45" t="s">
+        <v>27</v>
+      </c>
+      <c r="AI45" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="46" spans="1:35">
       <c r="A46">
         <v>43</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>188</v>
+        <v>248</v>
       </c>
       <c r="C46" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="E46" t="s">
-        <v>19</v>
+        <v>249</v>
+      </c>
+      <c r="F46" t="s">
+        <v>202</v>
       </c>
       <c r="G46" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="I46" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="K46" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="M46" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="O46" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="Q46" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="S46" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="U46" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="W46" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="Y46" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="AA46" t="s">
-        <v>189</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>27</v>
       </c>
       <c r="AC46" t="s">
-        <v>189</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:29">
+        <v>27</v>
+      </c>
+      <c r="AE46" t="s">
+        <v>27</v>
+      </c>
+      <c r="AG46" t="s">
+        <v>27</v>
+      </c>
+      <c r="AI46" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="47" spans="1:35">
       <c r="A47">
         <v>44</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>190</v>
+        <v>250</v>
       </c>
       <c r="C47" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="E47" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="G47" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="I47" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="K47" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>150</v>
+        <v>27</v>
+      </c>
+      <c r="M47" t="s">
+        <v>27</v>
       </c>
       <c r="O47" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="Q47" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>27</v>
+      </c>
+      <c r="S47">
+        <v>30</v>
+      </c>
+      <c r="T47" t="s">
+        <v>217</v>
       </c>
       <c r="U47" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="W47" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="Y47" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="AA47" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-    <row r="48" spans="1:29">
+        <v>27</v>
+      </c>
+      <c r="AC47" t="s">
+        <v>27</v>
+      </c>
+      <c r="AE47" t="s">
+        <v>27</v>
+      </c>
+      <c r="AG47" t="s">
+        <v>27</v>
+      </c>
+      <c r="AI47">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="48" spans="1:35">
       <c r="A48">
         <v>45</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>191</v>
+        <v>251</v>
       </c>
       <c r="C48" t="s">
-        <v>19</v>
+        <v>245</v>
+      </c>
+      <c r="D48" t="s">
+        <v>109</v>
       </c>
       <c r="E48" t="s">
-        <v>19</v>
+        <v>252</v>
+      </c>
+      <c r="F48" t="s">
+        <v>253</v>
       </c>
       <c r="G48" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="I48" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="K48" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="M48" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="O48" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>27</v>
       </c>
       <c r="Q48" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>27</v>
+      </c>
+      <c r="S48">
+        <v>10</v>
+      </c>
+      <c r="T48" t="s">
+        <v>171</v>
       </c>
       <c r="U48" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="W48" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="Y48" t="s">
-        <v>19</v>
+        <v>254</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>255</v>
       </c>
       <c r="AA48" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="AC48" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:29">
+        <v>27</v>
+      </c>
+      <c r="AE48" t="s">
+        <v>27</v>
+      </c>
+      <c r="AG48" t="s">
+        <v>27</v>
+      </c>
+      <c r="AI48">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="49" spans="1:35">
       <c r="A49">
         <v>46</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>196</v>
+        <v>256</v>
       </c>
       <c r="C49" t="s">
-        <v>19</v>
+        <v>174</v>
+      </c>
+      <c r="D49" t="s">
+        <v>175</v>
       </c>
       <c r="E49" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="G49" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="I49" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="K49" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="M49" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="O49" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="Q49" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="S49" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="U49" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="W49" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="Y49" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="AA49" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>27</v>
       </c>
       <c r="AC49" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:29">
+        <v>27</v>
+      </c>
+      <c r="AE49" t="s">
+        <v>27</v>
+      </c>
+      <c r="AG49" t="s">
+        <v>27</v>
+      </c>
+      <c r="AI49" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="50" spans="1:35">
       <c r="A50">
         <v>47</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>198</v>
+        <v>257</v>
       </c>
       <c r="C50" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="E50" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="G50" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="I50" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="K50" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="M50" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>27</v>
       </c>
       <c r="O50" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="Q50" t="s">
-        <v>19</v>
+        <v>258</v>
+      </c>
+      <c r="R50" t="s">
+        <v>128</v>
       </c>
       <c r="S50" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="U50" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="W50" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="Y50" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="AA50" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="AC50" t="s">
-        <v>199</v>
+        <v>27</v>
+      </c>
+      <c r="AE50" t="s">
+        <v>27</v>
+      </c>
+      <c r="AG50" t="s">
+        <v>27</v>
+      </c>
+      <c r="AI50" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="51" spans="1:35">
+      <c r="A51">
+        <v>48</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="C51" t="s">
+        <v>27</v>
+      </c>
+      <c r="E51" t="s">
+        <v>27</v>
+      </c>
+      <c r="G51" t="s">
+        <v>27</v>
+      </c>
+      <c r="I51" t="s">
+        <v>27</v>
+      </c>
+      <c r="K51" t="s">
+        <v>27</v>
+      </c>
+      <c r="M51" t="s">
+        <v>27</v>
+      </c>
+      <c r="O51" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q51" t="s">
+        <v>27</v>
+      </c>
+      <c r="S51" t="s">
+        <v>27</v>
+      </c>
+      <c r="U51" t="s">
+        <v>27</v>
+      </c>
+      <c r="W51" t="s">
+        <v>27</v>
+      </c>
+      <c r="Y51" t="s">
+        <v>260</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>190</v>
+      </c>
+      <c r="AA51" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC51" t="s">
+        <v>27</v>
+      </c>
+      <c r="AE51" t="s">
+        <v>27</v>
+      </c>
+      <c r="AG51" t="s">
+        <v>27</v>
+      </c>
+      <c r="AI51" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="52" spans="1:35">
+      <c r="A52">
+        <v>49</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="C52" t="s">
+        <v>27</v>
+      </c>
+      <c r="E52" t="s">
+        <v>27</v>
+      </c>
+      <c r="G52" t="s">
+        <v>27</v>
+      </c>
+      <c r="I52" t="s">
+        <v>27</v>
+      </c>
+      <c r="K52" t="s">
+        <v>27</v>
+      </c>
+      <c r="M52" t="s">
+        <v>27</v>
+      </c>
+      <c r="O52" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q52" t="s">
+        <v>27</v>
+      </c>
+      <c r="S52" t="s">
+        <v>27</v>
+      </c>
+      <c r="U52" t="s">
+        <v>27</v>
+      </c>
+      <c r="W52" t="s">
+        <v>27</v>
+      </c>
+      <c r="Y52" t="s">
+        <v>262</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>187</v>
+      </c>
+      <c r="AA52" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC52" t="s">
+        <v>27</v>
+      </c>
+      <c r="AE52" t="s">
+        <v>27</v>
+      </c>
+      <c r="AG52" t="s">
+        <v>27</v>
+      </c>
+      <c r="AI52" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="53" spans="1:35">
+      <c r="A53">
+        <v>50</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="C53" t="s">
+        <v>27</v>
+      </c>
+      <c r="E53" t="s">
+        <v>27</v>
+      </c>
+      <c r="G53" t="s">
+        <v>27</v>
+      </c>
+      <c r="I53" t="s">
+        <v>27</v>
+      </c>
+      <c r="K53" t="s">
+        <v>27</v>
+      </c>
+      <c r="M53" t="s">
+        <v>27</v>
+      </c>
+      <c r="O53" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q53" t="s">
+        <v>27</v>
+      </c>
+      <c r="S53" t="s">
+        <v>264</v>
+      </c>
+      <c r="T53" t="s">
+        <v>255</v>
+      </c>
+      <c r="U53" t="s">
+        <v>27</v>
+      </c>
+      <c r="W53" t="s">
+        <v>27</v>
+      </c>
+      <c r="Y53" t="s">
+        <v>27</v>
+      </c>
+      <c r="AA53" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC53" t="s">
+        <v>27</v>
+      </c>
+      <c r="AE53" t="s">
+        <v>27</v>
+      </c>
+      <c r="AG53" t="s">
+        <v>27</v>
+      </c>
+      <c r="AI53" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="54" spans="1:35">
+      <c r="A54">
+        <v>51</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="C54">
+        <v>10</v>
+      </c>
+      <c r="D54" t="s">
+        <v>171</v>
+      </c>
+      <c r="E54" t="s">
+        <v>27</v>
+      </c>
+      <c r="G54" t="s">
+        <v>27</v>
+      </c>
+      <c r="I54" t="s">
+        <v>27</v>
+      </c>
+      <c r="K54" t="s">
+        <v>27</v>
+      </c>
+      <c r="M54" t="s">
+        <v>27</v>
+      </c>
+      <c r="O54" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q54" t="s">
+        <v>27</v>
+      </c>
+      <c r="S54" t="s">
+        <v>27</v>
+      </c>
+      <c r="U54" t="s">
+        <v>27</v>
+      </c>
+      <c r="W54" t="s">
+        <v>27</v>
+      </c>
+      <c r="Y54" t="s">
+        <v>27</v>
+      </c>
+      <c r="AA54" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC54" t="s">
+        <v>27</v>
+      </c>
+      <c r="AE54" t="s">
+        <v>27</v>
+      </c>
+      <c r="AG54" t="s">
+        <v>27</v>
+      </c>
+      <c r="AI54">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="55" spans="1:35">
+      <c r="A55">
+        <v>52</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="C55" t="s">
+        <v>27</v>
+      </c>
+      <c r="E55" t="s">
+        <v>27</v>
+      </c>
+      <c r="G55" t="s">
+        <v>27</v>
+      </c>
+      <c r="I55" t="s">
+        <v>27</v>
+      </c>
+      <c r="K55" t="s">
+        <v>27</v>
+      </c>
+      <c r="M55" t="s">
+        <v>27</v>
+      </c>
+      <c r="O55" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q55" t="s">
+        <v>267</v>
+      </c>
+      <c r="R55" t="s">
+        <v>202</v>
+      </c>
+      <c r="S55" t="s">
+        <v>27</v>
+      </c>
+      <c r="U55" t="s">
+        <v>27</v>
+      </c>
+      <c r="W55" t="s">
+        <v>27</v>
+      </c>
+      <c r="Y55" t="s">
+        <v>27</v>
+      </c>
+      <c r="AA55" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC55" t="s">
+        <v>27</v>
+      </c>
+      <c r="AE55" t="s">
+        <v>27</v>
+      </c>
+      <c r="AG55" t="s">
+        <v>27</v>
+      </c>
+      <c r="AI55" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="56" spans="1:35">
+      <c r="A56">
+        <v>53</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="C56" t="s">
+        <v>27</v>
+      </c>
+      <c r="E56" t="s">
+        <v>27</v>
+      </c>
+      <c r="G56" t="s">
+        <v>27</v>
+      </c>
+      <c r="I56" t="s">
+        <v>27</v>
+      </c>
+      <c r="K56" t="s">
+        <v>27</v>
+      </c>
+      <c r="M56" t="s">
+        <v>27</v>
+      </c>
+      <c r="O56" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q56" t="s">
+        <v>27</v>
+      </c>
+      <c r="S56" t="s">
+        <v>27</v>
+      </c>
+      <c r="U56" t="s">
+        <v>27</v>
+      </c>
+      <c r="W56" t="s">
+        <v>27</v>
+      </c>
+      <c r="Y56" t="s">
+        <v>269</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>171</v>
+      </c>
+      <c r="AA56" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC56" t="s">
+        <v>27</v>
+      </c>
+      <c r="AE56" t="s">
+        <v>27</v>
+      </c>
+      <c r="AG56" t="s">
+        <v>27</v>
+      </c>
+      <c r="AI56" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="57" spans="1:35">
+      <c r="A57">
+        <v>54</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="C57" t="s">
+        <v>271</v>
+      </c>
+      <c r="D57" t="s">
+        <v>216</v>
+      </c>
+      <c r="E57" t="s">
+        <v>27</v>
+      </c>
+      <c r="G57" t="s">
+        <v>27</v>
+      </c>
+      <c r="I57" t="s">
+        <v>27</v>
+      </c>
+      <c r="K57" t="s">
+        <v>27</v>
+      </c>
+      <c r="M57" t="s">
+        <v>27</v>
+      </c>
+      <c r="O57" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q57" t="s">
+        <v>27</v>
+      </c>
+      <c r="S57" t="s">
+        <v>27</v>
+      </c>
+      <c r="U57" t="s">
+        <v>27</v>
+      </c>
+      <c r="W57" t="s">
+        <v>27</v>
+      </c>
+      <c r="Y57" t="s">
+        <v>27</v>
+      </c>
+      <c r="AA57" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC57" t="s">
+        <v>27</v>
+      </c>
+      <c r="AE57" t="s">
+        <v>27</v>
+      </c>
+      <c r="AG57" t="s">
+        <v>27</v>
+      </c>
+      <c r="AI57" t="s">
+        <v>271</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E1" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G1" r:id="rId_hyperlink_3"/>
     <hyperlink ref="I1" r:id="rId_hyperlink_4"/>
     <hyperlink ref="K1" r:id="rId_hyperlink_5"/>
     <hyperlink ref="M1" r:id="rId_hyperlink_6"/>
     <hyperlink ref="O1" r:id="rId_hyperlink_7"/>
     <hyperlink ref="Q1" r:id="rId_hyperlink_8"/>
     <hyperlink ref="S1" r:id="rId_hyperlink_9"/>
     <hyperlink ref="U1" r:id="rId_hyperlink_10"/>
     <hyperlink ref="W1" r:id="rId_hyperlink_11"/>
     <hyperlink ref="Y1" r:id="rId_hyperlink_12"/>
     <hyperlink ref="AA1" r:id="rId_hyperlink_13"/>
-    <hyperlink ref="B4" r:id="rId_hyperlink_14"/>
-[...45 lines deleted...]
-    <hyperlink ref="B50" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="AC1" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="AE1" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="AG1" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="B4" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="B5" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="B6" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="B7" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="B8" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="B9" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="B10" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="B11" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="B12" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="B13" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="B14" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="B15" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="B16" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="B17" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="B18" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="B19" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="B20" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="B21" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="B22" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="B23" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="B24" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="B25" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="B26" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="B27" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="B28" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="B29" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="B30" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="B31" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="B32" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="B33" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="B34" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="B35" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="B36" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="B37" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="B38" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="B39" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="B40" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="B41" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="B42" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="B43" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="B44" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="B45" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="B46" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="B47" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="B48" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="B49" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="B50" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="B51" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="B52" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="B53" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="B54" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="B55" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="B56" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="B57" r:id="rId_hyperlink_70"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>