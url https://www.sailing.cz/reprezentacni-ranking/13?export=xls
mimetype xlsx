--- v0 (2026-08-29)
+++ v1 (2026-10-30)
@@ -12,148 +12,234 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>ILCA 6 Youth European Championships &amp; open European-2026-07-10
 264084 - ILCA 6 ženy</t>
   </si>
   <si>
     <t>ILCA 6 Youth European Championships &amp; open European-2026-07-10
 264084 - ILCA 6 muži</t>
   </si>
   <si>
+    <t>2026 ILCA 6 Youth World Championships-2026-08-11
+264105 - ILCA 6 ženy</t>
+  </si>
+  <si>
+    <t>2026 ILCA 6 Youth World Championships-2026-08-11
+264105 - ILCA 6 muži</t>
+  </si>
+  <si>
     <t>Součet 2 nejlepších</t>
   </si>
   <si>
     <t>Počet lodí</t>
   </si>
   <si>
     <t>Koeficient</t>
   </si>
   <si>
     <t>Jiří Tomeš(2010)</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>99,6</t>
   </si>
   <si>
     <t>(2.)*</t>
   </si>
   <si>
+    <t>97,1</t>
+  </si>
+  <si>
+    <t>(10.)*</t>
+  </si>
+  <si>
+    <t>196,7</t>
+  </si>
+  <si>
     <t>Beáta Dokoupilová(2008)</t>
   </si>
   <si>
     <t>96,6</t>
   </si>
   <si>
     <t>(4.)*</t>
   </si>
   <si>
+    <t>97,5</t>
+  </si>
+  <si>
+    <t>194,1</t>
+  </si>
+  <si>
     <t>Tatiana Bělunková(2008)</t>
   </si>
   <si>
     <t>43,8</t>
   </si>
   <si>
     <t>(51.)*</t>
   </si>
   <si>
+    <t>36,9</t>
+  </si>
+  <si>
+    <t>(78.)*</t>
+  </si>
+  <si>
+    <t>80,7</t>
+  </si>
+  <si>
     <t>Vladimír Kováč(2010)</t>
   </si>
   <si>
     <t>20,9</t>
   </si>
   <si>
     <t>(179.)*</t>
   </si>
   <si>
+    <t>46,4</t>
+  </si>
+  <si>
+    <t>(165.)*</t>
+  </si>
+  <si>
+    <t>67,3</t>
+  </si>
+  <si>
+    <t>Roxie Berta Bartušková(2010)</t>
+  </si>
+  <si>
+    <t>(82.)*</t>
+  </si>
+  <si>
+    <t>(84.)*</t>
+  </si>
+  <si>
     <t>Václav Zákoucký(2010)</t>
   </si>
   <si>
     <t>16,4</t>
   </si>
   <si>
     <t>(189.)*</t>
   </si>
   <si>
+    <t>21,2</t>
+  </si>
+  <si>
+    <t>(242.)*</t>
+  </si>
+  <si>
+    <t>37,6</t>
+  </si>
+  <si>
+    <t>Jan Kříž(2008)</t>
+  </si>
+  <si>
+    <t>33,7</t>
+  </si>
+  <si>
+    <t>(204.)*</t>
+  </si>
+  <si>
+    <t>Liliana Dymáková(2010)</t>
+  </si>
+  <si>
+    <t>12,4</t>
+  </si>
+  <si>
+    <t>(79.)*</t>
+  </si>
+  <si>
+    <t>13,1</t>
+  </si>
+  <si>
+    <t>(107.)*</t>
+  </si>
+  <si>
+    <t>25,5</t>
+  </si>
+  <si>
+    <t>Richard Kováč(2008)</t>
+  </si>
+  <si>
+    <t>9,8</t>
+  </si>
+  <si>
+    <t>14,1</t>
+  </si>
+  <si>
+    <t>(264.)*</t>
+  </si>
+  <si>
+    <t>23,9</t>
+  </si>
+  <si>
     <t>Daniel Beroun(2009)</t>
   </si>
   <si>
     <t>13,3</t>
   </si>
   <si>
     <t>(196.)*</t>
   </si>
   <si>
-    <t>Liliana Dymáková(2010)</t>
-[...20 lines deleted...]
-    <t>(82.)*</t>
+    <t>7,2</t>
+  </si>
+  <si>
+    <t>(285.)*</t>
+  </si>
+  <si>
+    <t>20,5</t>
   </si>
   <si>
     <t>Emma Mahr(2010)</t>
   </si>
   <si>
     <t>1,1</t>
   </si>
   <si>
     <t>(89.)*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -471,319 +557,453 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264084" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264084" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8827" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7759" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7707" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7832" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/9177" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7205" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7931" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7771" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11764" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14172" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264084" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264084" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264105" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264105" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8827" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7759" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7707" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7832" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11764" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/9177" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7459" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7931" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7771" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/7205" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14172" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G13"/>
+  <dimension ref="A1:K14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B13" sqref="B13"/>
+      <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:11">
       <c r="A1"/>
       <c r="C1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="G1" t="s">
+      <c r="G1" s="2" t="s">
         <v>2</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="I1" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="K1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C2">
         <v>89</v>
       </c>
       <c r="E2">
         <v>225</v>
       </c>
-    </row>
-    <row r="3" spans="1:7">
+      <c r="G2">
+        <v>122</v>
+      </c>
+      <c r="I2">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:7">
+      <c r="G3">
+        <v>0</v>
+      </c>
+      <c r="I3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C4" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="F4" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="G4" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:7">
+        <v>8</v>
+      </c>
+      <c r="I4" t="s">
+        <v>11</v>
+      </c>
+      <c r="J4" t="s">
+        <v>12</v>
+      </c>
+      <c r="K4" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="C5" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="E5" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G5" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:7">
+        <v>17</v>
+      </c>
+      <c r="H5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I5" t="s">
+        <v>8</v>
+      </c>
+      <c r="K5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="C6" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E6" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G6" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:7">
+        <v>22</v>
+      </c>
+      <c r="H6" t="s">
+        <v>23</v>
+      </c>
+      <c r="I6" t="s">
+        <v>8</v>
+      </c>
+      <c r="K6" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="C7" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F7" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="G7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:7">
+        <v>8</v>
+      </c>
+      <c r="I7" t="s">
+        <v>28</v>
+      </c>
+      <c r="J7" t="s">
+        <v>29</v>
+      </c>
+      <c r="K7" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>31</v>
+      </c>
+      <c r="C8">
+        <v>9</v>
+      </c>
+      <c r="D8" t="s">
+        <v>32</v>
       </c>
       <c r="E8" t="s">
-        <v>19</v>
-[...8 lines deleted...]
-    <row r="9" spans="1:7">
+        <v>8</v>
+      </c>
+      <c r="G8">
+        <v>32</v>
+      </c>
+      <c r="H8" t="s">
+        <v>33</v>
+      </c>
+      <c r="I8" t="s">
+        <v>8</v>
+      </c>
+      <c r="K8">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="C9" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="F9" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="G9" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:7">
+        <v>8</v>
+      </c>
+      <c r="I9" t="s">
+        <v>37</v>
+      </c>
+      <c r="J9" t="s">
+        <v>38</v>
+      </c>
+      <c r="K9" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G10" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:7">
+        <v>8</v>
+      </c>
+      <c r="I10" t="s">
+        <v>41</v>
+      </c>
+      <c r="J10" t="s">
+        <v>42</v>
+      </c>
+      <c r="K10" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="C11" t="s">
-        <v>6</v>
+        <v>44</v>
+      </c>
+      <c r="D11" t="s">
+        <v>45</v>
       </c>
       <c r="E11" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="G11" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:7">
+        <v>46</v>
+      </c>
+      <c r="H11" t="s">
+        <v>47</v>
+      </c>
+      <c r="I11" t="s">
+        <v>8</v>
+      </c>
+      <c r="K11" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>30</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>49</v>
+      </c>
+      <c r="C12" t="s">
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>6</v>
-[...5 lines deleted...]
-    <row r="13" spans="1:7">
+        <v>50</v>
+      </c>
+      <c r="F12" t="s">
+        <v>42</v>
+      </c>
+      <c r="G12" t="s">
+        <v>8</v>
+      </c>
+      <c r="I12" t="s">
+        <v>51</v>
+      </c>
+      <c r="J12" t="s">
+        <v>52</v>
+      </c>
+      <c r="K12" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>32</v>
+        <v>54</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>6</v>
+        <v>55</v>
+      </c>
+      <c r="F13" t="s">
+        <v>56</v>
       </c>
       <c r="G13" t="s">
-        <v>33</v>
+        <v>8</v>
+      </c>
+      <c r="I13" t="s">
+        <v>57</v>
+      </c>
+      <c r="J13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K13" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14">
+        <v>11</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C14" t="s">
+        <v>61</v>
+      </c>
+      <c r="D14" t="s">
+        <v>62</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="G14" t="s">
+        <v>8</v>
+      </c>
+      <c r="I14" t="s">
+        <v>8</v>
+      </c>
+      <c r="K14" t="s">
+        <v>61</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E1" r:id="rId_hyperlink_2"/>
-    <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
-[...8 lines deleted...]
-    <hyperlink ref="B13" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="G1" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I1" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="B4" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="B5" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="B6" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="B7" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="B8" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="B9" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="B10" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="B11" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="B12" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="B13" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="B14" r:id="rId_hyperlink_15"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>