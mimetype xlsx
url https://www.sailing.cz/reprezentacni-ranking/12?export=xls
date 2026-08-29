--- v0 (2026-06-29)
+++ v1 (2026-08-29)
@@ -31,102 +31,102 @@
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
   <si>
     <t>55th Trofeo S.A.R. Princesa Sofia Mallorca-2026-03-27
 264029 - IQ Foil ženy</t>
   </si>
   <si>
     <t>iQFOiL European Championships Portimao-2026-05-16
 264046 - IQ Foil ženy</t>
   </si>
   <si>
     <t>Součet 2 nejlepších</t>
   </si>
   <si>
     <t>Počet lodí</t>
   </si>
   <si>
     <t>Koeficient</t>
   </si>
   <si>
-    <t>Nela Sadílková</t>
+    <t>Nela Sadílková(2006)</t>
   </si>
   <si>
     <t>(22.)*</t>
   </si>
   <si>
     <t>42,7</t>
   </si>
   <si>
     <t>(44.)*</t>
   </si>
   <si>
     <t>112,7</t>
   </si>
   <si>
-    <t>Kristýna Piňosová</t>
+    <t>Kristýna Piňosová(2005)</t>
   </si>
   <si>
     <t>54,3</t>
   </si>
   <si>
     <t>(33.)*</t>
   </si>
   <si>
     <t>45,3</t>
   </si>
   <si>
     <t>(42.)*</t>
   </si>
   <si>
     <t>99,6</t>
   </si>
   <si>
-    <t>Kateřina Švíková</t>
+    <t>Kateřina Švíková(2001)</t>
   </si>
   <si>
     <t>8,6</t>
   </si>
   <si>
     <t>(65.)*</t>
   </si>
   <si>
     <t>69,3</t>
   </si>
   <si>
     <t>(24.)*</t>
   </si>
   <si>
     <t>77,9</t>
   </si>
   <si>
-    <t>Barbora Švíková</t>
+    <t>Barbora Švíková(2004)</t>
   </si>
   <si>
     <t>74,3</t>
   </si>
   <si>
     <t>(19.)*</t>
   </si>
   <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>