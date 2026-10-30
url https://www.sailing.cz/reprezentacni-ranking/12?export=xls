--- v1 (2026-08-29)
+++ v2 (2026-10-30)
@@ -12,130 +12,158 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>55th Trofeo S.A.R. Princesa Sofia Mallorca-2026-03-27
 264029 - IQ Foil ženy</t>
   </si>
   <si>
     <t>iQFOiL European Championships Portimao-2026-05-16
 264046 - IQ Foil ženy</t>
   </si>
   <si>
+    <t>IQFoil World Championship 2026-2026-09-04
+264114 - IQ Foil ženy</t>
+  </si>
+  <si>
     <t>Součet 2 nejlepších</t>
   </si>
   <si>
     <t>Počet lodí</t>
   </si>
   <si>
     <t>Koeficient</t>
   </si>
   <si>
+    <t>Barbora Švíková(2004)</t>
+  </si>
+  <si>
+    <t>74,3</t>
+  </si>
+  <si>
+    <t>(19.)*</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>65,7</t>
+  </si>
+  <si>
+    <t>(25.)*</t>
+  </si>
+  <si>
     <t>Nela Sadílková(2006)</t>
   </si>
   <si>
     <t>(22.)*</t>
   </si>
   <si>
     <t>42,7</t>
   </si>
   <si>
-    <t>(44.)*</t>
-[...2 lines deleted...]
-    <t>112,7</t>
+    <t>(44.)</t>
+  </si>
+  <si>
+    <t>Kateřina Švíková(2001)</t>
+  </si>
+  <si>
+    <t>8,6</t>
+  </si>
+  <si>
+    <t>(65.)</t>
+  </si>
+  <si>
+    <t>69,3</t>
+  </si>
+  <si>
+    <t>(24.)*</t>
+  </si>
+  <si>
+    <t>58,6</t>
+  </si>
+  <si>
+    <t>(30.)*</t>
+  </si>
+  <si>
+    <t>127,9</t>
   </si>
   <si>
     <t>Kristýna Piňosová(2005)</t>
   </si>
   <si>
     <t>54,3</t>
   </si>
   <si>
     <t>(33.)*</t>
   </si>
   <si>
     <t>45,3</t>
   </si>
   <si>
     <t>(42.)*</t>
   </si>
   <si>
+    <t>27,1</t>
+  </si>
+  <si>
+    <t>(52.)</t>
+  </si>
+  <si>
     <t>99,6</t>
   </si>
   <si>
-    <t>Kateřina Švíková(2001)</t>
-[...26 lines deleted...]
-    <t>-</t>
+    <t>Markéta Štěpánková(2006)</t>
+  </si>
+  <si>
+    <t>2,9</t>
+  </si>
+  <si>
+    <t>(69.)*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
@@ -444,202 +472,260 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264029" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264046" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/6919" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/5980" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/4427" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/4371" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264029" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264046" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/264114" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/4371" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/6919" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/4427" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/5980" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/6051" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G7"/>
+  <dimension ref="A1:I8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B7" sqref="B7"/>
+      <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:9">
       <c r="A1"/>
       <c r="C1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="G1" t="s">
+      <c r="G1" s="2" t="s">
         <v>2</v>
       </c>
+      <c r="I1" t="s">
+        <v>3</v>
+      </c>
     </row>
-    <row r="2" spans="1:7">
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C2">
         <v>70</v>
       </c>
       <c r="E2">
         <v>75</v>
       </c>
+      <c r="G2">
+        <v>70</v>
+      </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
+      <c r="G3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:9">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="C4">
+        <v>6</v>
+      </c>
+      <c r="C4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" t="s">
+        <v>9</v>
+      </c>
+      <c r="G4" t="s">
+        <v>10</v>
+      </c>
+      <c r="H4" t="s">
+        <v>11</v>
+      </c>
+      <c r="I4">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5">
+        <v>1</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C5">
         <v>70</v>
       </c>
-      <c r="D4" t="s">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="D5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G5">
+        <v>70</v>
+      </c>
+      <c r="H5" t="s">
+        <v>13</v>
+      </c>
+      <c r="I5">
+        <v>140</v>
       </c>
     </row>
-    <row r="5" spans="1:7">
-[...22 lines deleted...]
-    <row r="6" spans="1:7">
+    <row r="6" spans="1:9">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>18</v>
       </c>
       <c r="E6" t="s">
         <v>19</v>
       </c>
       <c r="F6" t="s">
         <v>20</v>
       </c>
       <c r="G6" t="s">
         <v>21</v>
       </c>
+      <c r="H6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I6" t="s">
+        <v>23</v>
+      </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:9">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C7" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D7" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E7" t="s">
-        <v>25</v>
+        <v>27</v>
+      </c>
+      <c r="F7" t="s">
+        <v>28</v>
       </c>
       <c r="G7" t="s">
-        <v>23</v>
+        <v>29</v>
+      </c>
+      <c r="H7" t="s">
+        <v>30</v>
+      </c>
+      <c r="I7" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C8" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8" t="s">
+        <v>9</v>
+      </c>
+      <c r="G8" t="s">
+        <v>33</v>
+      </c>
+      <c r="H8" t="s">
+        <v>34</v>
+      </c>
+      <c r="I8" t="s">
+        <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E1" r:id="rId_hyperlink_2"/>
-    <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
-[...2 lines deleted...]
-    <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="G1" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="B4" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="B5" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="B6" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="B7" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="B8" r:id="rId_hyperlink_8"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>