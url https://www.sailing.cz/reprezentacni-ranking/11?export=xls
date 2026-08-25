--- v0 (2026-06-29)
+++ v1 (2026-08-25)
@@ -31,87 +31,87 @@
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>55th Trofeo S.A.R. Princesa Sofia Mallorca-2026-03-27
 264029 - ILCA 6</t>
   </si>
   <si>
     <t>2026 ILCA senior european championships-2026-05-15
 264045 - ILCA 6 ženy</t>
   </si>
   <si>
     <t>Součet 2 nejlepších</t>
   </si>
   <si>
     <t>Počet lodí</t>
   </si>
   <si>
     <t>Koeficient</t>
   </si>
   <si>
-    <t>Linda Dokoupilová</t>
+    <t>Linda Dokoupilová(2006)</t>
   </si>
   <si>
     <t>25,4</t>
   </si>
   <si>
     <t>(107.)*</t>
   </si>
   <si>
     <t>57,5</t>
   </si>
   <si>
     <t>(52.)*</t>
   </si>
   <si>
     <t>82,9</t>
   </si>
   <si>
-    <t>Beáta Dokoupilová</t>
+    <t>Beáta Dokoupilová(2008)</t>
   </si>
   <si>
     <t>23,2</t>
   </si>
   <si>
     <t>(110.)*</t>
   </si>
   <si>
     <t>39,2</t>
   </si>
   <si>
     <t>(74.)*</t>
   </si>
   <si>
     <t>62,4</t>
   </si>
   <si>
-    <t>Klára Himmelová</t>
+    <t>Klára Himmelová(2002)</t>
   </si>
   <si>
     <t>45,8</t>
   </si>
   <si>
     <t>(78.)*</t>
   </si>
   <si>
     <t>8,3</t>
   </si>
   <si>
     <t>(111.)*</t>
   </si>
   <si>
     <t>54,1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>