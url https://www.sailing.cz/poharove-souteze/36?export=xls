--- v0 (2026-05-30)
+++ v1 (2026-07-28)
@@ -105,51 +105,51 @@
   </si>
   <si>
     <t>Luboš Havrda
 Vít Hanák
 Václav Indrák</t>
   </si>
   <si>
     <t>(7.)*</t>
   </si>
   <si>
     <t>Miroslav Šercl
 Petra Michalíková</t>
   </si>
   <si>
     <t>(-)</t>
   </si>
   <si>
     <t>Jindřich Formánek
 Patrik Formánek</t>
   </si>
   <si>
     <t>(8.)</t>
   </si>
   <si>
     <t>Jan Mlčoch
-Bronislav Mlčoch
+Bronislav Mlčoch(1971)
 Matěj Mlčoch</t>
   </si>
   <si>
     <t>Tomáš Karas
 Hynek Karas</t>
   </si>
   <si>
     <t>Hana Ottová
 Barbora Ottová</t>
   </si>
   <si>
     <t>Jan Navrátil
 Miroslav Konvalinka
 Václav Indrák</t>
   </si>
   <si>
     <t>Vlastimil Hegr
 Martina Zimová</t>
   </si>
   <si>
     <t>(9.)</t>
   </si>
   <si>
     <t xml:space="preserve">Škrtání výsledků:
 </t>