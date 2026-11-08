--- v0 (2026-09-20)
+++ v1 (2026-11-08)
@@ -12,291 +12,474 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
   <si>
     <t>Jarní premiéra
 2026-05-02 - 261801</t>
   </si>
   <si>
     <t>Pavlovská regata
 2026-06-06 - 262123</t>
   </si>
   <si>
     <t>Bambusová regata
 2026-07-11 - 262006</t>
   </si>
   <si>
     <t>Punkstyle regata
 2026-09-05 - 261809</t>
   </si>
   <si>
     <t>Počet lodí</t>
   </si>
   <si>
     <t>Filip Otta</t>
   </si>
   <si>
-    <t>O12M</t>
+    <t>O12M, O12A</t>
   </si>
   <si>
     <t>(1.)</t>
   </si>
   <si>
     <t>(2.)*</t>
   </si>
   <si>
+    <t>Tereza Ottová</t>
+  </si>
+  <si>
+    <t>O12W, O12A</t>
+  </si>
+  <si>
+    <t>(8.)*</t>
+  </si>
+  <si>
+    <t>(3.)</t>
+  </si>
+  <si>
+    <t>(4.)</t>
+  </si>
+  <si>
     <t>Marek Směšný</t>
   </si>
   <si>
     <t>(7.)*</t>
   </si>
   <si>
     <t>(5.)</t>
   </si>
   <si>
     <t>(2.)</t>
   </si>
   <si>
-    <t>(4.)</t>
+    <t>Anna Skořepová</t>
+  </si>
+  <si>
+    <t>(7.)</t>
+  </si>
+  <si>
+    <t>(-)*</t>
   </si>
   <si>
     <t>Oliver Jan Čutka</t>
   </si>
   <si>
     <t>(18.)*</t>
   </si>
   <si>
-    <t>(3.)</t>
-[...1 lines deleted...]
-  <si>
     <t>(9.)</t>
   </si>
   <si>
     <t>Jáchym Šílený</t>
   </si>
   <si>
     <t>(6.)</t>
   </si>
   <si>
     <t>(10.)*</t>
   </si>
   <si>
     <t>František Zákoucký</t>
   </si>
   <si>
     <t>(10.)</t>
   </si>
   <si>
-    <t>(-)*</t>
+    <t>Nina Valášková</t>
+  </si>
+  <si>
+    <t>U11W, U11</t>
+  </si>
+  <si>
+    <t>(13.)</t>
+  </si>
+  <si>
+    <t>(15.)*</t>
   </si>
   <si>
     <t>Tobias Mahr</t>
   </si>
   <si>
     <t>(15.)</t>
   </si>
   <si>
     <t>Martin Pinc</t>
   </si>
   <si>
     <t>(23.)*</t>
   </si>
   <si>
     <t>(11.)</t>
   </si>
   <si>
     <t>Jan Staroveský</t>
   </si>
   <si>
     <t>(12.)</t>
   </si>
   <si>
-    <t>(13.)</t>
-[...1 lines deleted...]
-  <si>
     <t>(16.)*</t>
   </si>
   <si>
+    <t>Lucie Balzerová</t>
+  </si>
+  <si>
+    <t>(22.)*</t>
+  </si>
+  <si>
     <t>Jan Hubáček</t>
   </si>
   <si>
     <t>(14.)</t>
   </si>
   <si>
     <t>(16.)</t>
   </si>
   <si>
+    <t>Hugo Štrobl</t>
+  </si>
+  <si>
+    <t>U11M, U11</t>
+  </si>
+  <si>
+    <t>(17.)</t>
+  </si>
+  <si>
+    <t>(8.)</t>
+  </si>
+  <si>
     <t>Jan Šulc</t>
   </si>
   <si>
     <t>(24.)*</t>
   </si>
   <si>
     <t>(20.)</t>
   </si>
   <si>
+    <t>Linda Hubáčková</t>
+  </si>
+  <si>
+    <t>(19.)</t>
+  </si>
+  <si>
+    <t>(18.)</t>
+  </si>
+  <si>
     <t>Šimon Poustevník</t>
   </si>
   <si>
     <t>(27.)</t>
   </si>
   <si>
     <t>(37.)*</t>
   </si>
   <si>
-    <t>(19.)</t>
+    <t>Mikuláš Křížan</t>
+  </si>
+  <si>
+    <t>(31.)*</t>
+  </si>
+  <si>
+    <t>(21.)</t>
+  </si>
+  <si>
+    <t>(26.)</t>
+  </si>
+  <si>
+    <t>Martin Štrobl</t>
   </si>
   <si>
     <t>Jakub Lojka</t>
   </si>
   <si>
     <t>(-)</t>
   </si>
   <si>
+    <t>Dorota Gráczová</t>
+  </si>
+  <si>
     <t>Marek Bucha</t>
   </si>
   <si>
     <t>(43.)*</t>
   </si>
   <si>
     <t>(22.)</t>
   </si>
   <si>
     <t>(28.)</t>
   </si>
   <si>
-    <t>(21.)</t>
-[...1 lines deleted...]
-  <si>
     <t>Prokop Česaný(2013)</t>
   </si>
   <si>
     <t>(33.)</t>
   </si>
   <si>
-    <t>(17.)</t>
+    <t>Edita Fuchsová</t>
+  </si>
+  <si>
+    <t>Adam Hartman</t>
+  </si>
+  <si>
+    <t>(37.)</t>
+  </si>
+  <si>
+    <t>(23.)</t>
   </si>
   <si>
     <t>David Kunca</t>
   </si>
   <si>
     <t>(38.)*</t>
   </si>
   <si>
     <t>(32.)</t>
   </si>
   <si>
     <t>(24.)</t>
   </si>
   <si>
     <t>(25.)</t>
   </si>
   <si>
     <t>Kryštof Horáček</t>
   </si>
   <si>
+    <t>Markéta Směšná</t>
+  </si>
+  <si>
+    <t>(40.)</t>
+  </si>
+  <si>
+    <t>(46.)*</t>
+  </si>
+  <si>
+    <t>(31.)</t>
+  </si>
+  <si>
     <t>František Jilich</t>
   </si>
   <si>
     <t>(30.)</t>
   </si>
   <si>
     <t>(29.)</t>
   </si>
   <si>
     <t>(34.)</t>
   </si>
   <si>
+    <t>Elena Kováříková</t>
+  </si>
+  <si>
+    <t>(48.)*</t>
+  </si>
+  <si>
+    <t>(42.)</t>
+  </si>
+  <si>
     <t>Tobiáš Bažant</t>
   </si>
   <si>
     <t>Vítek Polanský</t>
   </si>
   <si>
     <t>(45.)</t>
   </si>
   <si>
-    <t>(23.)</t>
+    <t>Antonín Česaný(2015)</t>
+  </si>
+  <si>
+    <t>(36.)*</t>
+  </si>
+  <si>
+    <t>(35.)</t>
   </si>
   <si>
     <t>Anežka Ročková</t>
   </si>
   <si>
-    <t>(31.)</t>
+    <t>Nela Lidaříková</t>
+  </si>
+  <si>
+    <t>Josef Holanec</t>
+  </si>
+  <si>
+    <t>(44.)</t>
+  </si>
+  <si>
+    <t>(38.)</t>
+  </si>
+  <si>
+    <t>Veronika Balzerová</t>
+  </si>
+  <si>
+    <t>(47.)</t>
+  </si>
+  <si>
+    <t>Mathias Mahr</t>
+  </si>
+  <si>
+    <t>(39.)</t>
+  </si>
+  <si>
+    <t>(44.)*</t>
+  </si>
+  <si>
+    <t>(36.)</t>
+  </si>
+  <si>
+    <t>(41.)</t>
   </si>
   <si>
     <t>Šimon Grácz</t>
   </si>
   <si>
     <t>Jonáš Havelka</t>
   </si>
   <si>
+    <t>Johanka Marečková</t>
+  </si>
+  <si>
+    <t>Eliška Vaidišová</t>
+  </si>
+  <si>
+    <t>(48.)</t>
+  </si>
+  <si>
+    <t>Anna Lemperová</t>
+  </si>
+  <si>
+    <t>Adéla Hanáková</t>
+  </si>
+  <si>
+    <t>(51.)</t>
+  </si>
+  <si>
+    <t>(47.)*</t>
+  </si>
+  <si>
     <t>Martin Stránský</t>
   </si>
   <si>
     <t>Andrej Migaľa</t>
   </si>
   <si>
+    <t>Alžběta Migaľová</t>
+  </si>
+  <si>
+    <t>Ondřej Janečko</t>
+  </si>
+  <si>
     <t>Theodor Hübner</t>
   </si>
   <si>
-    <t>(40.)</t>
-[...1 lines deleted...]
-  <si>
     <t>(46.)</t>
   </si>
   <si>
     <t>Samuel Kotek</t>
   </si>
   <si>
-    <t>(41.)</t>
+    <t>Vít Raban</t>
+  </si>
+  <si>
+    <t>(55.)</t>
+  </si>
+  <si>
+    <t>(49.)</t>
+  </si>
+  <si>
+    <t>Eliška Bednaříková</t>
+  </si>
+  <si>
+    <t>Matyáš Záchvěj</t>
+  </si>
+  <si>
+    <t>Barbora Lemperová</t>
+  </si>
+  <si>
+    <t>Šimon Kotek</t>
+  </si>
+  <si>
+    <t>Antonín Liška</t>
+  </si>
+  <si>
+    <t>Hedvika Smetanová</t>
+  </si>
+  <si>
+    <t>Adolf Fuka</t>
+  </si>
+  <si>
+    <t>Jiří Horký</t>
+  </si>
+  <si>
+    <t>(56.)</t>
   </si>
   <si>
     <t xml:space="preserve">Škrtání výsledků:
 </t>
   </si>
   <si>
     <t>Účast v závodech</t>
   </si>
   <si>
     <t>Počet škrtaných výsledků</t>
   </si>
   <si>
     <t>6 a více</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
@@ -649,1181 +832,2466 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/261801" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/262123" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/262006" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/261809" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/16990" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14259" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15012" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15013" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/17065" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15546" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11800" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20365" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15309" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11820" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15547" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/88" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11804" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15212" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20367" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20327" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/18777" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/18776" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20299" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/13085" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15832" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8502" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/21654" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20437" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/22836" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11748" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/261801" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/262123" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/262006" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/vysledky/261809" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/16990" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15584" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14259" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8407" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15012" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15013" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/17065" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/19018" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15546" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11800" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20365" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15716" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15309" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20463" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11820" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/17063" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15547" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/19024" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20464" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/88" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14885" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11804" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15212" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14272" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/17068" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20367" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20327" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/14260" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/18777" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11531" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/18776" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20299" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15211" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/13085" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/21656" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15438" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/22428" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/18884" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15832" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/8502" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/16901" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/12924" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20322" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/17343" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/21654" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20437" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20438" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/21195" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/22836" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11748" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20302" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/21662" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/11802" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/20323" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/18779" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/15807" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/21523" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/21499" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sailing.cz/seznam/clenove/21839" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L37"/>
+  <dimension ref="A1:L70"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A31" sqref="A31"/>
+      <selection activeCell="A64" sqref="A64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:12">
-      <c r="A1" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A1" s="1"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2"/>
       <c r="D2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F2" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="F2" s="2" t="s">
+      <c r="H2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="H2" s="2" t="s">
+      <c r="J2" s="2" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D3">
         <v>56</v>
       </c>
       <c r="F3">
         <v>49</v>
       </c>
       <c r="H3">
         <v>49</v>
       </c>
       <c r="J3">
         <v>51</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C4" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
       <c r="D4">
         <v>100</v>
       </c>
       <c r="E4" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F4">
         <v>98</v>
       </c>
       <c r="G4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="H4">
         <v>100</v>
       </c>
       <c r="I4" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="J4">
         <v>100</v>
       </c>
       <c r="K4" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="L4">
         <v>300</v>
       </c>
     </row>
     <row r="5" spans="1:12">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
         <v>10</v>
       </c>
-      <c r="C5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D5">
-        <v>89.3</v>
+        <v>87.5</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5">
-        <v>91.8</v>
+        <v>95.9</v>
       </c>
       <c r="G5" t="s">
         <v>12</v>
       </c>
       <c r="H5">
-        <v>98</v>
+        <v>93.9</v>
       </c>
       <c r="I5" t="s">
         <v>13</v>
       </c>
       <c r="J5">
-        <v>94.1</v>
+        <v>96.1</v>
       </c>
       <c r="K5" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="L5">
-        <v>283.9</v>
+        <v>285.9</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" t="s">
+        <v>6</v>
+      </c>
+      <c r="D6">
+        <v>89.3</v>
+      </c>
+      <c r="E6" t="s">
         <v>15</v>
       </c>
-      <c r="C6" t="s">
-[...5 lines deleted...]
-      <c r="E6" t="s">
+      <c r="F6">
+        <v>91.8</v>
+      </c>
+      <c r="G6" t="s">
         <v>16</v>
       </c>
-      <c r="F6">
-[...4 lines deleted...]
-      </c>
       <c r="H6">
-        <v>95.9</v>
+        <v>98</v>
       </c>
       <c r="I6" t="s">
         <v>17</v>
       </c>
       <c r="J6">
-        <v>84.3</v>
+        <v>94.1</v>
       </c>
       <c r="K6" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="L6">
-        <v>280.2</v>
+        <v>283.9</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D7">
+        <v>94.6</v>
+      </c>
+      <c r="E7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F7">
+        <v>87.8</v>
+      </c>
+      <c r="G7" t="s">
         <v>19</v>
       </c>
-      <c r="C7" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H7">
-        <v>89.8</v>
+        <v>0</v>
       </c>
       <c r="I7" t="s">
         <v>20</v>
       </c>
       <c r="J7">
-        <v>82.4</v>
+        <v>98</v>
       </c>
       <c r="K7" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="L7">
-        <v>276.6</v>
+        <v>280.4</v>
       </c>
     </row>
     <row r="8" spans="1:12">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="C8" t="s">
+        <v>6</v>
+      </c>
+      <c r="D8">
+        <v>69.6</v>
+      </c>
+      <c r="E8" t="s">
         <v>22</v>
       </c>
-      <c r="C8" t="s">
+      <c r="F8">
+        <v>100</v>
+      </c>
+      <c r="G8" t="s">
         <v>7</v>
       </c>
-      <c r="D8">
-[...10 lines deleted...]
-      </c>
       <c r="H8">
-        <v>91.8</v>
+        <v>95.9</v>
       </c>
       <c r="I8" t="s">
         <v>12</v>
       </c>
       <c r="J8">
-        <v>92.2</v>
+        <v>84.3</v>
       </c>
       <c r="K8" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="L8">
-        <v>267.9</v>
+        <v>280.2</v>
       </c>
     </row>
     <row r="9" spans="1:12">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D9">
+        <v>92.9</v>
+      </c>
+      <c r="E9" t="s">
+        <v>16</v>
+      </c>
+      <c r="F9">
+        <v>93.9</v>
+      </c>
+      <c r="G9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H9">
+        <v>89.8</v>
+      </c>
+      <c r="I9" t="s">
         <v>25</v>
       </c>
-      <c r="C9" t="s">
-[...11 lines deleted...]
-      <c r="G9" t="s">
+      <c r="J9">
+        <v>82.4</v>
+      </c>
+      <c r="K9" t="s">
         <v>26</v>
       </c>
-      <c r="H9">
-[...10 lines deleted...]
-      </c>
       <c r="L9">
-        <v>252.7</v>
+        <v>276.6</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C10" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D10">
-        <v>60.7</v>
+        <v>83.9</v>
       </c>
       <c r="E10" t="s">
         <v>28</v>
       </c>
       <c r="F10">
-        <v>79.6</v>
+        <v>0</v>
       </c>
       <c r="G10" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="H10">
-        <v>79.6</v>
+        <v>91.8</v>
       </c>
       <c r="I10" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J10">
-        <v>80.4</v>
+        <v>92.2</v>
       </c>
       <c r="K10" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="L10">
-        <v>239.6</v>
+        <v>267.9</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C11" t="s">
         <v>30</v>
       </c>
-      <c r="C11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11">
-        <v>80.4</v>
+        <v>78.6</v>
       </c>
       <c r="E11" t="s">
         <v>31</v>
       </c>
       <c r="F11">
-        <v>75.5</v>
+        <v>89.8</v>
       </c>
       <c r="G11" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11">
+        <v>87.8</v>
+      </c>
+      <c r="I11" t="s">
+        <v>19</v>
+      </c>
+      <c r="J11">
+        <v>72.5</v>
+      </c>
+      <c r="K11" t="s">
         <v>32</v>
       </c>
-      <c r="H11">
-[...10 lines deleted...]
-      </c>
       <c r="L11">
-        <v>237.5</v>
+        <v>256.2</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D12">
+        <v>91.1</v>
+      </c>
+      <c r="E12" t="s">
+        <v>25</v>
+      </c>
+      <c r="F12">
+        <v>71.4</v>
+      </c>
+      <c r="G12" t="s">
         <v>34</v>
       </c>
-      <c r="C12" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H12">
-        <v>83.7</v>
+        <v>0</v>
       </c>
       <c r="I12" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="J12">
-        <v>0</v>
+        <v>90.2</v>
       </c>
       <c r="K12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="L12">
-        <v>229.9</v>
+        <v>252.7</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="C13" t="s">
+        <v>6</v>
+      </c>
+      <c r="D13">
+        <v>60.7</v>
+      </c>
+      <c r="E13" t="s">
+        <v>36</v>
+      </c>
+      <c r="F13">
+        <v>79.6</v>
+      </c>
+      <c r="G13" t="s">
         <v>37</v>
       </c>
-      <c r="C13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H13">
-        <v>71.4</v>
+        <v>79.6</v>
       </c>
       <c r="I13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="J13">
-        <v>76.5</v>
+        <v>80.4</v>
       </c>
       <c r="K13" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="L13">
-        <v>209.1</v>
+        <v>239.6</v>
       </c>
     </row>
     <row r="14" spans="1:12">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="C14" t="s">
+        <v>6</v>
+      </c>
+      <c r="D14">
+        <v>80.4</v>
+      </c>
+      <c r="E14" t="s">
+        <v>39</v>
+      </c>
+      <c r="F14">
+        <v>75.5</v>
+      </c>
+      <c r="G14" t="s">
+        <v>31</v>
+      </c>
+      <c r="H14">
+        <v>81.6</v>
+      </c>
+      <c r="I14" t="s">
+        <v>28</v>
+      </c>
+      <c r="J14">
+        <v>70.6</v>
+      </c>
+      <c r="K14" t="s">
         <v>40</v>
       </c>
-      <c r="C14" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="L14">
-        <v>187.7</v>
+        <v>237.5</v>
       </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="C15" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="D15">
-        <v>98.2</v>
+        <v>62.5</v>
       </c>
       <c r="E15" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="F15">
-        <v>83.7</v>
+        <v>77.6</v>
       </c>
       <c r="G15" t="s">
-        <v>18</v>
+        <v>39</v>
       </c>
       <c r="H15">
-        <v>0</v>
+        <v>77.6</v>
       </c>
       <c r="I15" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="J15">
-        <v>0</v>
+        <v>78.4</v>
       </c>
       <c r="K15" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="L15">
-        <v>181.9</v>
+        <v>233.6</v>
       </c>
     </row>
     <row r="16" spans="1:12">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="C16" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D16">
-        <v>25</v>
+        <v>76.8</v>
       </c>
       <c r="E16" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="F16">
-        <v>57.1</v>
+        <v>69.4</v>
       </c>
       <c r="G16" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="H16">
-        <v>44.9</v>
+        <v>83.7</v>
       </c>
       <c r="I16" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="J16">
-        <v>60.8</v>
+        <v>0</v>
       </c>
       <c r="K16" t="s">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="L16">
-        <v>162.8</v>
+        <v>229.9</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17">
         <v>14</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="C17" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
       <c r="D17">
-        <v>42.9</v>
+        <v>73.2</v>
       </c>
       <c r="E17" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="F17">
-        <v>46.9</v>
+        <v>67.3</v>
       </c>
       <c r="G17" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="H17">
         <v>0</v>
       </c>
       <c r="I17" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="J17">
-        <v>68.6</v>
+        <v>86.3</v>
       </c>
       <c r="K17" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="L17">
-        <v>158.4</v>
+        <v>226.8</v>
       </c>
     </row>
     <row r="18" spans="1:12">
       <c r="A18">
         <v>15</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="C18" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D18">
-        <v>33.9</v>
+        <v>58.9</v>
       </c>
       <c r="E18" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="F18">
-        <v>36.7</v>
+        <v>61.2</v>
       </c>
       <c r="G18" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="H18">
-        <v>53.1</v>
+        <v>71.4</v>
       </c>
       <c r="I18" t="s">
-        <v>57</v>
+        <v>34</v>
       </c>
       <c r="J18">
-        <v>52.9</v>
+        <v>76.5</v>
       </c>
       <c r="K18" t="s">
-        <v>58</v>
+        <v>31</v>
       </c>
       <c r="L18">
-        <v>142.7</v>
+        <v>209.1</v>
       </c>
     </row>
     <row r="19" spans="1:12">
       <c r="A19">
         <v>16</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="C19" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="D19">
-        <v>64.3</v>
+        <v>67.9</v>
       </c>
       <c r="E19" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="F19">
-        <v>0</v>
+        <v>65.3</v>
       </c>
       <c r="G19" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="H19">
-        <v>63.3</v>
+        <v>73.5</v>
       </c>
       <c r="I19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="J19">
-        <v>0</v>
+        <v>54.9</v>
       </c>
       <c r="K19" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
       <c r="L19">
-        <v>127.6</v>
+        <v>206.7</v>
       </c>
     </row>
     <row r="20" spans="1:12">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="C20" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D20">
-        <v>48.2</v>
+        <v>53.6</v>
       </c>
       <c r="E20" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="F20">
-        <v>42.9</v>
+        <v>26.5</v>
       </c>
       <c r="G20" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="H20">
-        <v>0</v>
+        <v>69.4</v>
       </c>
       <c r="I20" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="J20">
-        <v>35.3</v>
+        <v>64.7</v>
       </c>
       <c r="K20" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="L20">
-        <v>126.4</v>
+        <v>187.7</v>
       </c>
     </row>
     <row r="21" spans="1:12">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="C21" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
       <c r="D21">
-        <v>51.8</v>
+        <v>46.4</v>
       </c>
       <c r="E21" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="F21">
-        <v>0</v>
+        <v>59.2</v>
       </c>
       <c r="G21" t="s">
-        <v>45</v>
+        <v>61</v>
       </c>
       <c r="H21">
-        <v>67.3</v>
+        <v>75.5</v>
       </c>
       <c r="I21" t="s">
-        <v>53</v>
+        <v>31</v>
       </c>
       <c r="J21">
-        <v>0</v>
+        <v>51</v>
       </c>
       <c r="K21" t="s">
-        <v>24</v>
+        <v>62</v>
       </c>
       <c r="L21">
-        <v>119.1</v>
+        <v>185.7</v>
       </c>
     </row>
     <row r="22" spans="1:12">
       <c r="A22">
         <v>19</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C22" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
       <c r="D22">
-        <v>21.4</v>
+        <v>55.4</v>
       </c>
       <c r="E22" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="F22">
-        <v>40.8</v>
+        <v>63.3</v>
       </c>
       <c r="G22" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="H22">
         <v>0</v>
       </c>
       <c r="I22" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="J22">
-        <v>56.9</v>
+        <v>66.7</v>
       </c>
       <c r="K22" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="L22">
-        <v>119.1</v>
+        <v>185.4</v>
       </c>
     </row>
     <row r="23" spans="1:12">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="C23" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D23">
-        <v>0</v>
+        <v>98.2</v>
       </c>
       <c r="E23" t="s">
-        <v>45</v>
+        <v>17</v>
       </c>
       <c r="F23">
-        <v>38.8</v>
+        <v>83.7</v>
       </c>
       <c r="G23" t="s">
-        <v>69</v>
+        <v>23</v>
       </c>
       <c r="H23">
         <v>0</v>
       </c>
       <c r="I23" t="s">
-        <v>24</v>
+        <v>65</v>
       </c>
       <c r="J23">
-        <v>58.8</v>
+        <v>0</v>
       </c>
       <c r="K23" t="s">
-        <v>48</v>
+        <v>20</v>
       </c>
       <c r="L23">
-        <v>97.6</v>
+        <v>181.9</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="C24" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="D24">
-        <v>75</v>
+        <v>85.7</v>
       </c>
       <c r="E24" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="F24">
-        <v>0</v>
+        <v>85.7</v>
       </c>
       <c r="G24" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="H24">
         <v>0</v>
       </c>
       <c r="I24" t="s">
-        <v>45</v>
+        <v>65</v>
       </c>
       <c r="J24">
         <v>0</v>
       </c>
       <c r="K24" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="L24">
-        <v>75</v>
+        <v>171.4</v>
       </c>
     </row>
     <row r="25" spans="1:12">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="C25" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D25">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="E25" t="s">
-        <v>45</v>
+        <v>68</v>
       </c>
       <c r="F25">
-        <v>0</v>
+        <v>57.1</v>
       </c>
       <c r="G25" t="s">
-        <v>45</v>
+        <v>69</v>
       </c>
       <c r="H25">
-        <v>0</v>
+        <v>44.9</v>
       </c>
       <c r="I25" t="s">
-        <v>24</v>
+        <v>70</v>
       </c>
       <c r="J25">
-        <v>74.5</v>
+        <v>60.8</v>
       </c>
       <c r="K25" t="s">
-        <v>35</v>
+        <v>61</v>
       </c>
       <c r="L25">
-        <v>74.5</v>
+        <v>162.8</v>
       </c>
     </row>
     <row r="26" spans="1:12">
       <c r="A26">
         <v>23</v>
       </c>
       <c r="B26" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="C26" t="s">
+        <v>6</v>
+      </c>
+      <c r="D26">
+        <v>42.9</v>
+      </c>
+      <c r="E26" t="s">
         <v>72</v>
       </c>
-      <c r="C26" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F26">
-        <v>0</v>
+        <v>46.9</v>
       </c>
       <c r="G26" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="H26">
-        <v>57.1</v>
+        <v>0</v>
       </c>
       <c r="I26" t="s">
+        <v>20</v>
+      </c>
+      <c r="J26">
+        <v>68.6</v>
+      </c>
+      <c r="K26" t="s">
         <v>48</v>
       </c>
-      <c r="J26">
-[...4 lines deleted...]
-      </c>
       <c r="L26">
-        <v>57.1</v>
+        <v>158.4</v>
       </c>
     </row>
     <row r="27" spans="1:12">
       <c r="A27">
         <v>24</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>73</v>
       </c>
       <c r="C27" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="D27">
-        <v>0</v>
+        <v>71.4</v>
       </c>
       <c r="E27" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F27">
         <v>0</v>
       </c>
       <c r="G27" t="s">
-        <v>45</v>
+        <v>65</v>
       </c>
       <c r="H27">
-        <v>51</v>
+        <v>85.7</v>
       </c>
       <c r="I27" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="J27">
         <v>0</v>
       </c>
       <c r="K27" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="L27">
-        <v>51</v>
+        <v>157.1</v>
       </c>
     </row>
     <row r="28" spans="1:12">
       <c r="A28">
         <v>25</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C28" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
       <c r="D28">
-        <v>0</v>
+        <v>35.7</v>
       </c>
       <c r="E28" t="s">
-        <v>45</v>
+        <v>75</v>
       </c>
       <c r="F28">
-        <v>0</v>
+        <v>55.1</v>
       </c>
       <c r="G28" t="s">
-        <v>24</v>
+        <v>76</v>
       </c>
       <c r="H28">
-        <v>20.4</v>
+        <v>65.3</v>
       </c>
       <c r="I28" t="s">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="J28">
-        <v>11.8</v>
+        <v>0</v>
       </c>
       <c r="K28" t="s">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="L28">
-        <v>32.2</v>
+        <v>156.1</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>77</v>
       </c>
       <c r="C29" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D29">
-        <v>28.6</v>
+        <v>33.9</v>
       </c>
       <c r="E29" t="s">
         <v>78</v>
       </c>
       <c r="F29">
-        <v>0</v>
+        <v>36.7</v>
       </c>
       <c r="G29" t="s">
-        <v>45</v>
+        <v>79</v>
       </c>
       <c r="H29">
-        <v>0</v>
+        <v>53.1</v>
       </c>
       <c r="I29" t="s">
-        <v>45</v>
+        <v>80</v>
       </c>
       <c r="J29">
-        <v>0</v>
+        <v>52.9</v>
       </c>
       <c r="K29" t="s">
-        <v>24</v>
+        <v>81</v>
       </c>
       <c r="L29">
-        <v>28.6</v>
+        <v>142.7</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12">
+      <c r="A30">
+        <v>27</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="C30" t="s">
+        <v>6</v>
+      </c>
+      <c r="D30">
+        <v>64.3</v>
+      </c>
+      <c r="E30" t="s">
+        <v>61</v>
+      </c>
+      <c r="F30">
+        <v>0</v>
+      </c>
+      <c r="G30" t="s">
+        <v>65</v>
+      </c>
+      <c r="H30">
+        <v>63.3</v>
+      </c>
+      <c r="I30" t="s">
+        <v>54</v>
+      </c>
+      <c r="J30">
+        <v>0</v>
+      </c>
+      <c r="K30" t="s">
+        <v>20</v>
+      </c>
+      <c r="L30">
+        <v>127.6</v>
       </c>
     </row>
     <row r="31" spans="1:12">
-      <c r="A31" s="4" t="s">
-        <v>79</v>
+      <c r="A31">
+        <v>28</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="C31" t="s">
+        <v>30</v>
+      </c>
+      <c r="D31">
+        <v>30.4</v>
+      </c>
+      <c r="E31" t="s">
+        <v>84</v>
+      </c>
+      <c r="F31">
+        <v>8.2</v>
+      </c>
+      <c r="G31" t="s">
+        <v>85</v>
+      </c>
+      <c r="H31">
+        <v>55.1</v>
+      </c>
+      <c r="I31" t="s">
+        <v>76</v>
+      </c>
+      <c r="J31">
+        <v>41.2</v>
+      </c>
+      <c r="K31" t="s">
+        <v>86</v>
+      </c>
+      <c r="L31">
+        <v>126.7</v>
       </c>
     </row>
     <row r="32" spans="1:12">
-      <c r="A32" t="s">
-[...3 lines deleted...]
-        <v>81</v>
+      <c r="A32">
+        <v>29</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="C32" t="s">
+        <v>6</v>
+      </c>
+      <c r="D32">
+        <v>48.2</v>
+      </c>
+      <c r="E32" t="s">
+        <v>88</v>
+      </c>
+      <c r="F32">
+        <v>42.9</v>
+      </c>
+      <c r="G32" t="s">
+        <v>89</v>
+      </c>
+      <c r="H32">
+        <v>0</v>
+      </c>
+      <c r="I32" t="s">
+        <v>20</v>
+      </c>
+      <c r="J32">
+        <v>35.3</v>
+      </c>
+      <c r="K32" t="s">
+        <v>90</v>
+      </c>
+      <c r="L32">
+        <v>126.4</v>
       </c>
     </row>
     <row r="33" spans="1:12">
       <c r="A33">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>30</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="C33" t="s">
+        <v>30</v>
+      </c>
+      <c r="D33">
+        <v>16.1</v>
+      </c>
+      <c r="E33" t="s">
+        <v>92</v>
+      </c>
+      <c r="F33">
+        <v>16.3</v>
+      </c>
+      <c r="G33" t="s">
+        <v>93</v>
+      </c>
+      <c r="H33">
+        <v>61.2</v>
+      </c>
+      <c r="I33" t="s">
+        <v>52</v>
+      </c>
+      <c r="J33">
+        <v>47.1</v>
+      </c>
+      <c r="K33" t="s">
+        <v>70</v>
+      </c>
+      <c r="L33">
+        <v>124.6</v>
       </c>
     </row>
     <row r="34" spans="1:12">
       <c r="A34">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>31</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="C34" t="s">
+        <v>6</v>
+      </c>
+      <c r="D34">
+        <v>51.8</v>
+      </c>
+      <c r="E34" t="s">
+        <v>70</v>
+      </c>
+      <c r="F34">
+        <v>0</v>
+      </c>
+      <c r="G34" t="s">
+        <v>65</v>
+      </c>
+      <c r="H34">
+        <v>67.3</v>
+      </c>
+      <c r="I34" t="s">
+        <v>48</v>
+      </c>
+      <c r="J34">
+        <v>0</v>
+      </c>
+      <c r="K34" t="s">
+        <v>20</v>
+      </c>
+      <c r="L34">
+        <v>119.1</v>
       </c>
     </row>
     <row r="35" spans="1:12">
       <c r="A35">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>32</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="C35" t="s">
+        <v>6</v>
+      </c>
+      <c r="D35">
+        <v>21.4</v>
+      </c>
+      <c r="E35" t="s">
+        <v>96</v>
+      </c>
+      <c r="F35">
+        <v>40.8</v>
+      </c>
+      <c r="G35" t="s">
+        <v>88</v>
+      </c>
+      <c r="H35">
+        <v>0</v>
+      </c>
+      <c r="I35" t="s">
+        <v>20</v>
+      </c>
+      <c r="J35">
+        <v>56.9</v>
+      </c>
+      <c r="K35" t="s">
+        <v>76</v>
+      </c>
+      <c r="L35">
+        <v>119.1</v>
       </c>
     </row>
     <row r="36" spans="1:12">
       <c r="A36">
+        <v>33</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="C36" t="s">
+        <v>47</v>
+      </c>
+      <c r="D36">
+        <v>41.1</v>
+      </c>
+      <c r="E36" t="s">
+        <v>90</v>
+      </c>
+      <c r="F36">
+        <v>28.6</v>
+      </c>
+      <c r="G36" t="s">
+        <v>98</v>
+      </c>
+      <c r="H36">
+        <v>30.6</v>
+      </c>
+      <c r="I36" t="s">
+        <v>99</v>
+      </c>
+      <c r="J36">
+        <v>45.1</v>
+      </c>
+      <c r="K36" t="s">
+        <v>89</v>
+      </c>
+      <c r="L36">
+        <v>116.8</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12">
+      <c r="A37">
+        <v>34</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="C37" t="s">
+        <v>6</v>
+      </c>
+      <c r="D37">
+        <v>0</v>
+      </c>
+      <c r="E37" t="s">
+        <v>65</v>
+      </c>
+      <c r="F37">
+        <v>38.8</v>
+      </c>
+      <c r="G37" t="s">
+        <v>86</v>
+      </c>
+      <c r="H37">
+        <v>0</v>
+      </c>
+      <c r="I37" t="s">
+        <v>20</v>
+      </c>
+      <c r="J37">
+        <v>58.8</v>
+      </c>
+      <c r="K37" t="s">
+        <v>69</v>
+      </c>
+      <c r="L37">
+        <v>97.6</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12">
+      <c r="A38">
+        <v>35</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="C38" t="s">
+        <v>30</v>
+      </c>
+      <c r="D38">
+        <v>0</v>
+      </c>
+      <c r="E38" t="s">
+        <v>20</v>
+      </c>
+      <c r="F38">
+        <v>10.2</v>
+      </c>
+      <c r="G38" t="s">
+        <v>96</v>
+      </c>
+      <c r="H38">
+        <v>42.9</v>
+      </c>
+      <c r="I38" t="s">
+        <v>89</v>
+      </c>
+      <c r="J38">
+        <v>37.3</v>
+      </c>
+      <c r="K38" t="s">
+        <v>72</v>
+      </c>
+      <c r="L38">
+        <v>90.4</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12">
+      <c r="A39">
+        <v>36</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C39" t="s">
+        <v>47</v>
+      </c>
+      <c r="D39">
+        <v>23.2</v>
+      </c>
+      <c r="E39" t="s">
+        <v>103</v>
+      </c>
+      <c r="F39">
+        <v>24.5</v>
+      </c>
+      <c r="G39" t="s">
+        <v>104</v>
+      </c>
+      <c r="H39">
+        <v>0</v>
+      </c>
+      <c r="I39" t="s">
+        <v>20</v>
+      </c>
+      <c r="J39">
+        <v>39.2</v>
+      </c>
+      <c r="K39" t="s">
+        <v>79</v>
+      </c>
+      <c r="L39">
+        <v>86.9</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12">
+      <c r="A40">
+        <v>37</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="C40" t="s">
+        <v>30</v>
+      </c>
+      <c r="D40">
+        <v>17.9</v>
+      </c>
+      <c r="E40" t="s">
+        <v>106</v>
+      </c>
+      <c r="F40">
+        <v>0</v>
+      </c>
+      <c r="G40" t="s">
+        <v>20</v>
+      </c>
+      <c r="H40">
+        <v>40.8</v>
+      </c>
+      <c r="I40" t="s">
+        <v>88</v>
+      </c>
+      <c r="J40">
+        <v>27.5</v>
+      </c>
+      <c r="K40" t="s">
+        <v>104</v>
+      </c>
+      <c r="L40">
+        <v>86.2</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12">
+      <c r="A41">
+        <v>38</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="C41" t="s">
+        <v>47</v>
+      </c>
+      <c r="D41">
+        <v>32.1</v>
+      </c>
+      <c r="E41" t="s">
+        <v>108</v>
+      </c>
+      <c r="F41">
+        <v>12.2</v>
+      </c>
+      <c r="G41" t="s">
+        <v>109</v>
+      </c>
+      <c r="H41">
+        <v>28.6</v>
+      </c>
+      <c r="I41" t="s">
+        <v>110</v>
+      </c>
+      <c r="J41">
+        <v>21.6</v>
+      </c>
+      <c r="K41" t="s">
+        <v>111</v>
+      </c>
+      <c r="L41">
+        <v>82.3</v>
+      </c>
+    </row>
+    <row r="42" spans="1:12">
+      <c r="A42">
+        <v>39</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="C42" t="s">
+        <v>6</v>
+      </c>
+      <c r="D42">
+        <v>75</v>
+      </c>
+      <c r="E42" t="s">
+        <v>34</v>
+      </c>
+      <c r="F42">
+        <v>0</v>
+      </c>
+      <c r="G42" t="s">
+        <v>65</v>
+      </c>
+      <c r="H42">
+        <v>0</v>
+      </c>
+      <c r="I42" t="s">
+        <v>65</v>
+      </c>
+      <c r="J42">
+        <v>0</v>
+      </c>
+      <c r="K42" t="s">
+        <v>20</v>
+      </c>
+      <c r="L42">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12">
+      <c r="A43">
+        <v>40</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="C43" t="s">
+        <v>6</v>
+      </c>
+      <c r="D43">
+        <v>0</v>
+      </c>
+      <c r="E43" t="s">
+        <v>65</v>
+      </c>
+      <c r="F43">
+        <v>0</v>
+      </c>
+      <c r="G43" t="s">
+        <v>65</v>
+      </c>
+      <c r="H43">
+        <v>0</v>
+      </c>
+      <c r="I43" t="s">
+        <v>20</v>
+      </c>
+      <c r="J43">
+        <v>74.5</v>
+      </c>
+      <c r="K43" t="s">
+        <v>44</v>
+      </c>
+      <c r="L43">
+        <v>74.5</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12">
+      <c r="A44">
+        <v>41</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="C44" t="s">
+        <v>30</v>
+      </c>
+      <c r="D44">
+        <v>26.8</v>
+      </c>
+      <c r="E44" t="s">
+        <v>93</v>
+      </c>
+      <c r="F44">
+        <v>0</v>
+      </c>
+      <c r="G44" t="s">
+        <v>65</v>
+      </c>
+      <c r="H44">
+        <v>36.7</v>
+      </c>
+      <c r="I44" t="s">
+        <v>79</v>
+      </c>
+      <c r="J44">
+        <v>0</v>
+      </c>
+      <c r="K44" t="s">
+        <v>20</v>
+      </c>
+      <c r="L44">
+        <v>63.5</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12">
+      <c r="A45">
+        <v>42</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="C45" t="s">
+        <v>30</v>
+      </c>
+      <c r="D45">
+        <v>0</v>
+      </c>
+      <c r="E45" t="s">
+        <v>20</v>
+      </c>
+      <c r="F45">
+        <v>4.1</v>
+      </c>
+      <c r="G45" t="s">
+        <v>116</v>
+      </c>
+      <c r="H45">
+        <v>32.7</v>
+      </c>
+      <c r="I45" t="s">
+        <v>90</v>
+      </c>
+      <c r="J45">
+        <v>25.5</v>
+      </c>
+      <c r="K45" t="s">
+        <v>108</v>
+      </c>
+      <c r="L45">
+        <v>62.3</v>
+      </c>
+    </row>
+    <row r="46" spans="1:12">
+      <c r="A46">
+        <v>43</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="C46" t="s">
+        <v>10</v>
+      </c>
+      <c r="D46">
+        <v>0</v>
+      </c>
+      <c r="E46" t="s">
+        <v>65</v>
+      </c>
+      <c r="F46">
+        <v>0</v>
+      </c>
+      <c r="G46" t="s">
+        <v>65</v>
+      </c>
+      <c r="H46">
+        <v>59.2</v>
+      </c>
+      <c r="I46" t="s">
+        <v>61</v>
+      </c>
+      <c r="J46">
+        <v>0</v>
+      </c>
+      <c r="K46" t="s">
+        <v>20</v>
+      </c>
+      <c r="L46">
+        <v>59.2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:12">
+      <c r="A47">
+        <v>44</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="C47" t="s">
+        <v>30</v>
+      </c>
+      <c r="D47">
+        <v>10.7</v>
+      </c>
+      <c r="E47" t="s">
+        <v>119</v>
+      </c>
+      <c r="F47">
+        <v>6.1</v>
+      </c>
+      <c r="G47" t="s">
+        <v>120</v>
+      </c>
+      <c r="H47">
+        <v>38.8</v>
+      </c>
+      <c r="I47" t="s">
+        <v>86</v>
+      </c>
+      <c r="J47">
+        <v>7.8</v>
+      </c>
+      <c r="K47" t="s">
+        <v>116</v>
+      </c>
+      <c r="L47">
+        <v>57.3</v>
+      </c>
+    </row>
+    <row r="48" spans="1:12">
+      <c r="A48">
+        <v>45</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="C48" t="s">
+        <v>6</v>
+      </c>
+      <c r="D48">
+        <v>0</v>
+      </c>
+      <c r="E48" t="s">
+        <v>65</v>
+      </c>
+      <c r="F48">
+        <v>0</v>
+      </c>
+      <c r="G48" t="s">
+        <v>65</v>
+      </c>
+      <c r="H48">
+        <v>57.1</v>
+      </c>
+      <c r="I48" t="s">
+        <v>69</v>
+      </c>
+      <c r="J48">
+        <v>0</v>
+      </c>
+      <c r="K48" t="s">
+        <v>20</v>
+      </c>
+      <c r="L48">
+        <v>57.1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:12">
+      <c r="A49">
+        <v>46</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="C49" t="s">
+        <v>6</v>
+      </c>
+      <c r="D49">
+        <v>0</v>
+      </c>
+      <c r="E49" t="s">
+        <v>65</v>
+      </c>
+      <c r="F49">
+        <v>0</v>
+      </c>
+      <c r="G49" t="s">
+        <v>65</v>
+      </c>
+      <c r="H49">
+        <v>51</v>
+      </c>
+      <c r="I49" t="s">
+        <v>81</v>
+      </c>
+      <c r="J49">
+        <v>0</v>
+      </c>
+      <c r="K49" t="s">
+        <v>20</v>
+      </c>
+      <c r="L49">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="50" spans="1:12">
+      <c r="A50">
+        <v>47</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="C50" t="s">
+        <v>30</v>
+      </c>
+      <c r="D50">
+        <v>0</v>
+      </c>
+      <c r="E50" t="s">
+        <v>65</v>
+      </c>
+      <c r="F50">
+        <v>0</v>
+      </c>
+      <c r="G50" t="s">
+        <v>65</v>
+      </c>
+      <c r="H50">
+        <v>46.9</v>
+      </c>
+      <c r="I50" t="s">
+        <v>57</v>
+      </c>
+      <c r="J50">
+        <v>0</v>
+      </c>
+      <c r="K50" t="s">
+        <v>20</v>
+      </c>
+      <c r="L50">
+        <v>46.9</v>
+      </c>
+    </row>
+    <row r="51" spans="1:12">
+      <c r="A51">
+        <v>48</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="C51" t="s">
+        <v>47</v>
+      </c>
+      <c r="D51">
+        <v>39.3</v>
+      </c>
+      <c r="E51" t="s">
+        <v>99</v>
+      </c>
+      <c r="F51">
+        <v>0</v>
+      </c>
+      <c r="G51" t="s">
+        <v>65</v>
+      </c>
+      <c r="H51">
+        <v>0</v>
+      </c>
+      <c r="I51" t="s">
+        <v>65</v>
+      </c>
+      <c r="J51">
+        <v>0</v>
+      </c>
+      <c r="K51" t="s">
+        <v>20</v>
+      </c>
+      <c r="L51">
+        <v>39.3</v>
+      </c>
+    </row>
+    <row r="52" spans="1:12">
+      <c r="A52">
+        <v>49</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="C52" t="s">
+        <v>6</v>
+      </c>
+      <c r="D52">
+        <v>0</v>
+      </c>
+      <c r="E52" t="s">
+        <v>65</v>
+      </c>
+      <c r="F52">
+        <v>0</v>
+      </c>
+      <c r="G52" t="s">
+        <v>20</v>
+      </c>
+      <c r="H52">
+        <v>20.4</v>
+      </c>
+      <c r="I52" t="s">
+        <v>84</v>
+      </c>
+      <c r="J52">
+        <v>11.8</v>
+      </c>
+      <c r="K52" t="s">
+        <v>126</v>
+      </c>
+      <c r="L52">
+        <v>32.2</v>
+      </c>
+    </row>
+    <row r="53" spans="1:12">
+      <c r="A53">
+        <v>50</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="C53" t="s">
+        <v>6</v>
+      </c>
+      <c r="D53">
+        <v>28.6</v>
+      </c>
+      <c r="E53" t="s">
+        <v>111</v>
+      </c>
+      <c r="F53">
+        <v>0</v>
+      </c>
+      <c r="G53" t="s">
+        <v>65</v>
+      </c>
+      <c r="H53">
+        <v>0</v>
+      </c>
+      <c r="I53" t="s">
+        <v>65</v>
+      </c>
+      <c r="J53">
+        <v>0</v>
+      </c>
+      <c r="K53" t="s">
+        <v>20</v>
+      </c>
+      <c r="L53">
+        <v>28.6</v>
+      </c>
+    </row>
+    <row r="54" spans="1:12">
+      <c r="A54">
+        <v>51</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="C54" t="s">
+        <v>47</v>
+      </c>
+      <c r="D54">
+        <v>3.6</v>
+      </c>
+      <c r="E54" t="s">
+        <v>129</v>
+      </c>
+      <c r="F54">
+        <v>0</v>
+      </c>
+      <c r="G54" t="s">
+        <v>20</v>
+      </c>
+      <c r="H54">
+        <v>16.3</v>
+      </c>
+      <c r="I54" t="s">
+        <v>93</v>
+      </c>
+      <c r="J54">
+        <v>5.9</v>
+      </c>
+      <c r="K54" t="s">
+        <v>130</v>
+      </c>
+      <c r="L54">
+        <v>25.8</v>
+      </c>
+    </row>
+    <row r="55" spans="1:12">
+      <c r="A55">
+        <v>52</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="C55" t="s">
+        <v>30</v>
+      </c>
+      <c r="D55">
+        <v>0</v>
+      </c>
+      <c r="E55" t="s">
+        <v>65</v>
+      </c>
+      <c r="F55">
+        <v>0</v>
+      </c>
+      <c r="G55" t="s">
+        <v>65</v>
+      </c>
+      <c r="H55">
+        <v>24.5</v>
+      </c>
+      <c r="I55" t="s">
+        <v>104</v>
+      </c>
+      <c r="J55">
+        <v>0</v>
+      </c>
+      <c r="K55" t="s">
+        <v>20</v>
+      </c>
+      <c r="L55">
+        <v>24.5</v>
+      </c>
+    </row>
+    <row r="56" spans="1:12">
+      <c r="A56">
+        <v>53</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="C56" t="s">
+        <v>47</v>
+      </c>
+      <c r="D56">
+        <v>0</v>
+      </c>
+      <c r="E56" t="s">
+        <v>65</v>
+      </c>
+      <c r="F56">
+        <v>0</v>
+      </c>
+      <c r="G56" t="s">
+        <v>20</v>
+      </c>
+      <c r="H56">
+        <v>10.2</v>
+      </c>
+      <c r="I56" t="s">
+        <v>96</v>
+      </c>
+      <c r="J56">
+        <v>13.7</v>
+      </c>
+      <c r="K56" t="s">
+        <v>96</v>
+      </c>
+      <c r="L56">
+        <v>23.9</v>
+      </c>
+    </row>
+    <row r="57" spans="1:12">
+      <c r="A57">
+        <v>54</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="C57" t="s">
+        <v>30</v>
+      </c>
+      <c r="D57">
+        <v>0</v>
+      </c>
+      <c r="E57" t="s">
+        <v>65</v>
+      </c>
+      <c r="F57">
+        <v>0</v>
+      </c>
+      <c r="G57" t="s">
+        <v>65</v>
+      </c>
+      <c r="H57">
+        <v>22.4</v>
+      </c>
+      <c r="I57" t="s">
+        <v>108</v>
+      </c>
+      <c r="J57">
+        <v>0</v>
+      </c>
+      <c r="K57" t="s">
+        <v>20</v>
+      </c>
+      <c r="L57">
+        <v>22.4</v>
+      </c>
+    </row>
+    <row r="58" spans="1:12">
+      <c r="A58">
+        <v>55</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="C58" t="s">
+        <v>47</v>
+      </c>
+      <c r="D58">
+        <v>19.6</v>
+      </c>
+      <c r="E58" t="s">
+        <v>126</v>
+      </c>
+      <c r="F58">
+        <v>0</v>
+      </c>
+      <c r="G58" t="s">
+        <v>65</v>
+      </c>
+      <c r="H58">
+        <v>0</v>
+      </c>
+      <c r="I58" t="s">
+        <v>65</v>
+      </c>
+      <c r="J58">
+        <v>0</v>
+      </c>
+      <c r="K58" t="s">
+        <v>20</v>
+      </c>
+      <c r="L58">
+        <v>19.6</v>
+      </c>
+    </row>
+    <row r="59" spans="1:12">
+      <c r="A59">
+        <v>56</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="C59" t="s">
+        <v>47</v>
+      </c>
+      <c r="D59">
+        <v>0</v>
+      </c>
+      <c r="E59" t="s">
+        <v>65</v>
+      </c>
+      <c r="F59">
+        <v>0</v>
+      </c>
+      <c r="G59" t="s">
+        <v>65</v>
+      </c>
+      <c r="H59">
+        <v>12.2</v>
+      </c>
+      <c r="I59" t="s">
+        <v>103</v>
+      </c>
+      <c r="J59">
+        <v>0</v>
+      </c>
+      <c r="K59" t="s">
+        <v>20</v>
+      </c>
+      <c r="L59">
+        <v>12.2</v>
+      </c>
+    </row>
+    <row r="60" spans="1:12">
+      <c r="A60">
+        <v>57</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="C60" t="s">
+        <v>30</v>
+      </c>
+      <c r="D60">
+        <v>0</v>
+      </c>
+      <c r="E60" t="s">
+        <v>65</v>
+      </c>
+      <c r="F60">
+        <v>0</v>
+      </c>
+      <c r="G60" t="s">
+        <v>65</v>
+      </c>
+      <c r="H60">
+        <v>2</v>
+      </c>
+      <c r="I60" t="s">
+        <v>130</v>
+      </c>
+      <c r="J60">
+        <v>0</v>
+      </c>
+      <c r="K60" t="s">
+        <v>20</v>
+      </c>
+      <c r="L60">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="61" spans="1:12">
+      <c r="A61">
+        <v>58</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="C61" t="s">
+        <v>47</v>
+      </c>
+      <c r="D61">
+        <v>0</v>
+      </c>
+      <c r="E61" t="s">
+        <v>65</v>
+      </c>
+      <c r="F61">
+        <v>0</v>
+      </c>
+      <c r="G61" t="s">
+        <v>65</v>
+      </c>
+      <c r="H61">
+        <v>0</v>
+      </c>
+      <c r="I61" t="s">
+        <v>20</v>
+      </c>
+      <c r="J61">
+        <v>2</v>
+      </c>
+      <c r="K61" t="s">
+        <v>119</v>
+      </c>
+      <c r="L61">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="62" spans="1:12">
+      <c r="A62">
+        <v>59</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="C62" t="s">
+        <v>47</v>
+      </c>
+      <c r="D62">
+        <v>1.8</v>
+      </c>
+      <c r="E62" t="s">
+        <v>139</v>
+      </c>
+      <c r="F62">
+        <v>0</v>
+      </c>
+      <c r="G62" t="s">
+        <v>65</v>
+      </c>
+      <c r="H62">
+        <v>0</v>
+      </c>
+      <c r="I62" t="s">
+        <v>65</v>
+      </c>
+      <c r="J62">
+        <v>0</v>
+      </c>
+      <c r="K62" t="s">
+        <v>20</v>
+      </c>
+      <c r="L62">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="64" spans="1:12">
+      <c r="A64" s="4" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="65" spans="1:12">
+      <c r="A65" t="s">
+        <v>141</v>
+      </c>
+      <c r="B65" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="66" spans="1:12">
+      <c r="A66">
+        <v>2</v>
+      </c>
+      <c r="B66">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:12">
+      <c r="A67">
+        <v>3</v>
+      </c>
+      <c r="B67">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:12">
+      <c r="A68">
+        <v>4</v>
+      </c>
+      <c r="B68">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="69" spans="1:12">
+      <c r="A69">
         <v>5</v>
       </c>
-      <c r="B36">
+      <c r="B69">
         <v>2</v>
       </c>
     </row>
-    <row r="37" spans="1:12">
-[...3 lines deleted...]
-      <c r="B37">
+    <row r="70" spans="1:12">
+      <c r="A70" t="s">
+        <v>143</v>
+      </c>
+      <c r="B70">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A3:C3"/>
-    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="A64:B64"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F2" r:id="rId_hyperlink_2"/>
     <hyperlink ref="H2" r:id="rId_hyperlink_3"/>
     <hyperlink ref="J2" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_10"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_14"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_15"/>
     <hyperlink ref="B15" r:id="rId_hyperlink_16"/>
     <hyperlink ref="B16" r:id="rId_hyperlink_17"/>
     <hyperlink ref="B17" r:id="rId_hyperlink_18"/>
     <hyperlink ref="B18" r:id="rId_hyperlink_19"/>
     <hyperlink ref="B19" r:id="rId_hyperlink_20"/>
     <hyperlink ref="B20" r:id="rId_hyperlink_21"/>
     <hyperlink ref="B21" r:id="rId_hyperlink_22"/>
     <hyperlink ref="B22" r:id="rId_hyperlink_23"/>
     <hyperlink ref="B23" r:id="rId_hyperlink_24"/>
     <hyperlink ref="B24" r:id="rId_hyperlink_25"/>
     <hyperlink ref="B25" r:id="rId_hyperlink_26"/>
     <hyperlink ref="B26" r:id="rId_hyperlink_27"/>
     <hyperlink ref="B27" r:id="rId_hyperlink_28"/>
     <hyperlink ref="B28" r:id="rId_hyperlink_29"/>
     <hyperlink ref="B29" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="B30" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="B31" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="B32" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="B33" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="B34" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="B35" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="B36" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="B37" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="B38" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="B39" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="B40" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="B41" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="B42" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="B43" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="B44" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="B45" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="B46" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="B47" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="B48" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="B49" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="B50" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="B51" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="B52" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="B53" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="B54" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="B55" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="B56" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="B57" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="B58" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="B59" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="B60" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="B61" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="B62" r:id="rId_hyperlink_63"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>