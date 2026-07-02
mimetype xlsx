--- v0 (2026-05-17)
+++ v1 (2026-07-02)
@@ -12,1946 +12,1418 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="701">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="525">
   <si>
     <t>CTL</t>
   </si>
   <si>
     <t>Datum</t>
   </si>
   <si>
     <t>Počet dní</t>
   </si>
   <si>
     <t>Název</t>
   </si>
   <si>
     <t>Pořadatel</t>
   </si>
   <si>
     <t>Třídy</t>
   </si>
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Poznámka</t>
   </si>
   <si>
     <t>Noticeboard</t>
   </si>
   <si>
-    <t>17.05.2026</t>
-[...2 lines deleted...]
-    <t>Nedělní rejs I</t>
+    <t>03.07.2026</t>
+  </si>
+  <si>
+    <t>Mistrovství ČR</t>
+  </si>
+  <si>
+    <t>Yacht Club Doksy, spolek</t>
+  </si>
+  <si>
+    <t>Pir-12mr</t>
+  </si>
+  <si>
+    <t>Máchovo jezero</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261708</t>
+  </si>
+  <si>
+    <t>04.07.2026</t>
+  </si>
+  <si>
+    <t>Zeros and heroes</t>
+  </si>
+  <si>
+    <t>YC Lískovec, z.s.</t>
+  </si>
+  <si>
+    <t>Cad-8vc, Fb-7P, RsA-7P, RS7-7P</t>
+  </si>
+  <si>
+    <t>Lipno - Černá v Pošumaví</t>
+  </si>
+  <si>
+    <t>P-7 u lt. RS 700 a RS Aero přeloženy z CTL 261106</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261121</t>
+  </si>
+  <si>
+    <t>Modrá stuha Hracholusek</t>
+  </si>
+  <si>
+    <t>TJ Prazdroj Plzeň z.s., JO</t>
+  </si>
+  <si>
+    <t>Fin-4K, Evr-1MI, Q-1MI</t>
+  </si>
+  <si>
+    <t>Hracholusky</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261409</t>
+  </si>
+  <si>
+    <t>Závod mladých nadějí</t>
+  </si>
+  <si>
+    <t>Yacht Club Velké Dářko z.s.</t>
+  </si>
+  <si>
+    <t>Q-3M, Q-3C, T93-7P, IL4-7P</t>
+  </si>
+  <si>
+    <t>Velké Dářko</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262005</t>
+  </si>
+  <si>
+    <t>Hurá prázdniny</t>
   </si>
   <si>
     <t>Yacht Club LODNÍ SPORTY BRNO, pobočný spolek</t>
   </si>
   <si>
+    <t>KaA-2KP, KaB-2KP, KaC-2KP</t>
+  </si>
+  <si>
+    <t>Brněnská přehrada</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262131</t>
+  </si>
+  <si>
+    <t>Moravia cup</t>
+  </si>
+  <si>
+    <t>Yacht club Znojmo, z.s.</t>
+  </si>
+  <si>
+    <t>Sta-7P</t>
+  </si>
+  <si>
+    <t>Vranovská přehrada</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262132</t>
+  </si>
+  <si>
+    <t>06.07.2026</t>
+  </si>
+  <si>
+    <t>Soustředění na Dářku - Optimist</t>
+  </si>
+  <si>
+    <t>Q-1MI</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262008</t>
+  </si>
+  <si>
+    <t>08.07.2026</t>
+  </si>
+  <si>
+    <t>Pražský Točák XV.</t>
+  </si>
+  <si>
+    <t>YACHT CLUB CERE, z.s.</t>
+  </si>
+  <si>
+    <t>OT-1MI</t>
+  </si>
+  <si>
+    <t>Vltava - Praha</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261122</t>
+  </si>
+  <si>
+    <t>Prýgl rejs 12</t>
+  </si>
+  <si>
+    <t>11.07.2026</t>
+  </si>
+  <si>
+    <t>Letní Hracholusky</t>
+  </si>
+  <si>
+    <t>Evr-1MI, Q-1MI, Fin-1MI</t>
+  </si>
+  <si>
+    <t>Havana Trophy</t>
+  </si>
+  <si>
+    <t>Jachtklub Česká Lípa, z.s.</t>
+  </si>
+  <si>
+    <t>Sta-7P, Sta-2KP</t>
+  </si>
+  <si>
+    <t>Bambusová regata</t>
+  </si>
+  <si>
+    <t>Q-7P</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262006</t>
+  </si>
+  <si>
+    <t>Kozí dech</t>
+  </si>
+  <si>
+    <t>KaD-2KP, KaE-2KP, KaF-2KP</t>
+  </si>
+  <si>
+    <t>Razová Fest voda-vzduch</t>
+  </si>
+  <si>
+    <t>YACHT CLUB RAZOVÁ z. s.</t>
+  </si>
+  <si>
+    <t>OT-1MI, FD-7P, Fin-3M, Fin-4K, Fb-4K, Fb-2KP, Kaj-2KP, Fin-2KP, RsT-2KP, RsF-2KP</t>
+  </si>
+  <si>
+    <t>Slezská Harta</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262414</t>
+  </si>
+  <si>
+    <t>Pohárový závod Cadet</t>
+  </si>
+  <si>
+    <t>Asociace lodní třídy Cadet, z.s.</t>
+  </si>
+  <si>
+    <t>Cad-7P</t>
+  </si>
+  <si>
+    <t>Prázdninový šplouch</t>
+  </si>
+  <si>
+    <t>TJ Slávia-jachting Česká Skalice, z.s.</t>
+  </si>
+  <si>
+    <t>Rs4-7P, Q-1MI, RsF-1MI, RsT-1MI</t>
+  </si>
+  <si>
+    <t>Rozkoš</t>
+  </si>
+  <si>
+    <t>P-7 u lt. RS400 přeložen z CTL 261804</t>
+  </si>
+  <si>
+    <t>12.07.2026</t>
+  </si>
+  <si>
+    <t>Nedělní rejs II</t>
+  </si>
+  <si>
     <t>RsV-3M, OT-1MI</t>
   </si>
   <si>
-    <t>Brněnská přehrada</t>
-[...8 lines deleted...]
-    <t>Botanická zahrada-3</t>
+    <t>15.07.2026</t>
+  </si>
+  <si>
+    <t>Pražský Točák XVI.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261123</t>
+  </si>
+  <si>
+    <t>Prýgl rejs 13</t>
+  </si>
+  <si>
+    <t>17.07.2026</t>
+  </si>
+  <si>
+    <t>Polský pohár FD</t>
+  </si>
+  <si>
+    <t>ALT Flying Dutchman, z.s.</t>
+  </si>
+  <si>
+    <t>FD-7P, Fin-3M, Fb-1MI, OT-1MI</t>
+  </si>
+  <si>
+    <t>Otmuchóv (POL)</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/267010</t>
+  </si>
+  <si>
+    <t>137. Travemünder Woche 2026</t>
+  </si>
+  <si>
+    <t>Travemünder Woche</t>
+  </si>
+  <si>
+    <t>RA7-24msJ, RA7-24me, RA9-24msJ, RA9-24me, RS7-24me</t>
+  </si>
+  <si>
+    <t>Travemünde, Nemecko</t>
+  </si>
+  <si>
+    <t>18.07.2026</t>
+  </si>
+  <si>
+    <t>Sokolský let</t>
+  </si>
+  <si>
+    <t>Slalom open a Wing Foil</t>
+  </si>
+  <si>
+    <t>Česká windsurfingová asociace - ČWA z.s.</t>
+  </si>
+  <si>
+    <t>SLF-8vc, SLW-1MI, SLT-1MI</t>
+  </si>
+  <si>
+    <t>Viganj (CRO)</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/267011</t>
+  </si>
+  <si>
+    <t>Letní vánek</t>
+  </si>
+  <si>
+    <t>Jachtklub Máchova Jezera Staré Splavy, z.s.</t>
+  </si>
+  <si>
+    <t>Q-2KP, IL4-2KP, IL6-2KP</t>
+  </si>
+  <si>
+    <t>61. Modrá stuha Lipna</t>
+  </si>
+  <si>
+    <t>Jachetní klub Černá v Pošumaví, z.s.</t>
+  </si>
+  <si>
+    <t>KaA-1MI, KaB-1MI, KaC-1MI, KaD-1MI, KaE-1MI</t>
+  </si>
+  <si>
+    <t>22.07.2026</t>
+  </si>
+  <si>
+    <t>Pražský Točák XVII.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261124</t>
+  </si>
+  <si>
+    <t>Prýgl rejs 14</t>
+  </si>
+  <si>
+    <t>23.07.2026</t>
+  </si>
+  <si>
+    <t>European and Czech Championship Formula Foil</t>
+  </si>
+  <si>
+    <t>FOI-24me, FOI-12mr</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/267012</t>
+  </si>
+  <si>
+    <t>25.07.2026</t>
+  </si>
+  <si>
+    <t>Modrá stuha Hnačova</t>
+  </si>
+  <si>
+    <t>Jachetní Klub Tělovýchovná jednota Klatovy , z.s.</t>
+  </si>
+  <si>
+    <t>Fin-2KP, Evr-1MI</t>
+  </si>
+  <si>
+    <t>Hnačov</t>
+  </si>
+  <si>
+    <t>Sdružený krajský přebor</t>
+  </si>
+  <si>
+    <t>Tělovýchovná jednota Lokomotiva Cheb z.s.</t>
+  </si>
+  <si>
+    <t>CaO-1MI, Q-4K, WIF-1MI, Tor-4K, Rac-3C, T93-3C</t>
+  </si>
+  <si>
+    <t>Jesenice</t>
+  </si>
+  <si>
+    <t>Štít města Mostu 2026</t>
+  </si>
+  <si>
+    <t>Yacht Club Baník Most z.s.</t>
+  </si>
+  <si>
+    <t>Q-3C, IL4-1MI</t>
+  </si>
+  <si>
+    <t>Jezero Most</t>
+  </si>
+  <si>
+    <t>Retro Cup</t>
+  </si>
+  <si>
+    <t>Modrá stuha Plumlova</t>
+  </si>
+  <si>
+    <t>JACHT KLUB Prostějov, spolek</t>
+  </si>
+  <si>
+    <t>Q-2KP, IL4-3M, IL6-3M, Q-3M, Evr-4K</t>
+  </si>
+  <si>
+    <t>Plumlov</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262207</t>
+  </si>
+  <si>
+    <t>26.07.2026</t>
+  </si>
+  <si>
+    <t>Nedělní rejs III</t>
+  </si>
+  <si>
+    <t>29.07.2026</t>
+  </si>
+  <si>
+    <t>Pražský Točák XVIII.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261125</t>
+  </si>
+  <si>
+    <t>Prýgl rejs 15</t>
+  </si>
+  <si>
+    <t>01.08.2026</t>
+  </si>
+  <si>
+    <t>FOS - 29er European Championship 2026</t>
+  </si>
+  <si>
+    <t>29r-24me</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261309</t>
+  </si>
+  <si>
+    <t>Letní novoroční regata</t>
   </si>
   <si>
     <t>Jachetní klub Plzeň, z.s.</t>
   </si>
   <si>
-    <t>Q-1MI</t>
+    <t>Fin-1MI, Fb-1MI, Q-1MI, Rac-1MI, IL4-1MI</t>
   </si>
   <si>
     <t>Bolevák</t>
   </si>
   <si>
-    <t>https://www.sailing.cz/noticeboard/261405</t>
-[...20 lines deleted...]
-    <t>Pohár JMK II.</t>
+    <t>Regentský kapr</t>
+  </si>
+  <si>
+    <t>Yacht Club Regent</t>
+  </si>
+  <si>
+    <t>IL4-2KP, Q-2KP, Rac-2KP, IL6-1MI, IL7-1MI, Evr-1MI, Fin-1MI, 470-1MI</t>
+  </si>
+  <si>
+    <t>Regent</t>
+  </si>
+  <si>
+    <t>Tour deOstrovy</t>
+  </si>
+  <si>
+    <t>Memoriál Oldy Vintišky</t>
+  </si>
+  <si>
+    <t>Sluneční vlna</t>
+  </si>
+  <si>
+    <t>Interpohár</t>
+  </si>
+  <si>
+    <t>TJ Sokol Palkovice</t>
+  </si>
+  <si>
+    <t>IL4-8mz, IL6-8mz, Q-8mz, IL6-2KP, Q-2KP</t>
+  </si>
+  <si>
+    <t>Olešná</t>
+  </si>
+  <si>
+    <t>Koef. KP-2 u lt. ILCA 4 přeložen na CTL 262413</t>
+  </si>
+  <si>
+    <t>05.08.2026</t>
+  </si>
+  <si>
+    <t>Pražský Točák XIX.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261126</t>
+  </si>
+  <si>
+    <t>Prýgl rejs 16</t>
+  </si>
+  <si>
+    <t>07.08.2026</t>
+  </si>
+  <si>
+    <t>MČR Star</t>
+  </si>
+  <si>
+    <t>Sta-12mr</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261712</t>
+  </si>
+  <si>
+    <t>08.08.2026</t>
+  </si>
+  <si>
+    <t>Prázdniny v půli</t>
+  </si>
+  <si>
+    <t>YACHT CLUB KLADNO z.s.</t>
+  </si>
+  <si>
+    <t>Fin-2KP, Q-1MI</t>
+  </si>
+  <si>
+    <t>Turyňský rybník</t>
+  </si>
+  <si>
+    <t>Bezdrevský kapr</t>
+  </si>
+  <si>
+    <t>Yacht club D.I.M. Bezdrev z.s.</t>
+  </si>
+  <si>
+    <t>FD-7P, Fb-3C</t>
+  </si>
+  <si>
+    <t>Bezdrev</t>
+  </si>
+  <si>
+    <t>Modrá stuha Dvořiště</t>
+  </si>
+  <si>
+    <t>Yacht Club Dvořiště - Lišov</t>
+  </si>
+  <si>
+    <t>Pir-3C</t>
+  </si>
+  <si>
+    <t>Dvořiště</t>
+  </si>
+  <si>
+    <t>Cena Duchcova</t>
+  </si>
+  <si>
+    <t>Vodní sporty Duchcov, z.s.</t>
+  </si>
+  <si>
+    <t>Evr-2KP, Q-1MI, Fin-1MI, 470-1MI</t>
+  </si>
+  <si>
+    <t>Oldřichov</t>
+  </si>
+  <si>
+    <t>O Štít města Pardubic</t>
+  </si>
+  <si>
+    <t>Yachtclub Pardubice, z.s.</t>
+  </si>
+  <si>
+    <t>Fin-3C, Evr-2KP, Q-2KP, RsF-2KP, IL4-2KP</t>
+  </si>
+  <si>
+    <t>Seč</t>
+  </si>
+  <si>
+    <t>Horký vánek</t>
+  </si>
+  <si>
+    <t>09.08.2026</t>
+  </si>
+  <si>
+    <t>Nedělní rejs IV</t>
+  </si>
+  <si>
+    <t>10.08.2026</t>
+  </si>
+  <si>
+    <t>Kontrolní závod I.</t>
+  </si>
+  <si>
+    <t>Evr-1MI, Q-1MI, 470-1MI</t>
+  </si>
+  <si>
+    <t>12.08.2026</t>
+  </si>
+  <si>
+    <t>Pražský Točák XX.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261127</t>
+  </si>
+  <si>
+    <t>Dálková plavba</t>
+  </si>
+  <si>
+    <t>Q-1MI, 470-1MI, Fin-1MI, Evr-2KP</t>
+  </si>
+  <si>
+    <t>Prýgl rejs 17</t>
+  </si>
+  <si>
+    <t>13.08.2026</t>
+  </si>
+  <si>
+    <t>Kontrolní závod II.</t>
+  </si>
+  <si>
+    <t>Evr-2KP, Q-2KP, 470-1MI, IL4-1MI</t>
+  </si>
+  <si>
+    <t>14.08.2026</t>
+  </si>
+  <si>
+    <t>Laser GP</t>
+  </si>
+  <si>
+    <t>Asociace lodní třídy Laser, z. s.</t>
+  </si>
+  <si>
+    <t>IL7-7P</t>
+  </si>
+  <si>
+    <t>Wolfgangsee (AUT)</t>
+  </si>
+  <si>
+    <t>RODOP jachtařská liga III.</t>
+  </si>
+  <si>
+    <t>Yacht klub Jestřábí, z.s.</t>
+  </si>
+  <si>
+    <t>Lig-7P</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261321</t>
+  </si>
+  <si>
+    <t>15.08.2026</t>
+  </si>
+  <si>
+    <t>Lázeňská regata</t>
+  </si>
+  <si>
+    <t>TJ Jiskra Třeboň</t>
+  </si>
+  <si>
+    <t>Fb-3C</t>
+  </si>
+  <si>
+    <t>Svět</t>
+  </si>
+  <si>
+    <t>Katamarány na Nechranicích</t>
+  </si>
+  <si>
+    <t>Yacht Club Nechranice</t>
+  </si>
+  <si>
+    <t>Tor-7P, CaO-1MI</t>
+  </si>
+  <si>
+    <t>Nechranice</t>
+  </si>
+  <si>
+    <t>Modrá Vlajka Seče</t>
+  </si>
+  <si>
+    <t>Yacht Club Vysoké Mýto</t>
+  </si>
+  <si>
+    <t>Evr-4K, Fin-4K, IL4-4K, IL6-4K, IL7-4K, Pir-4K, Q-2KP, RsF-2KP</t>
+  </si>
+  <si>
+    <t>Memoriál Dušana Vaculky</t>
+  </si>
+  <si>
+    <t>Mohelnická regata</t>
+  </si>
+  <si>
+    <t>Oddíl Jachtingu při T.J. Sokol Mohelnice</t>
+  </si>
+  <si>
+    <t>Rac-3C, T93-3C</t>
+  </si>
+  <si>
+    <t>Moravičany</t>
+  </si>
+  <si>
+    <t>Olešná regata</t>
+  </si>
+  <si>
+    <t>Fin-3M, IL4-4K, Fin-2KP, Fb-2KP, RsT-2KP, Q-1MI</t>
+  </si>
+  <si>
+    <t>koef M-3 lt. Finn přeložen z CTL 262201</t>
+  </si>
+  <si>
+    <t>Regata Petra Zouhara</t>
+  </si>
+  <si>
+    <t>Q-2KP, Evr-2KP, IL4-2KP, 470-1MI, Fin-1MI</t>
+  </si>
+  <si>
+    <t>Klubové přebory</t>
+  </si>
+  <si>
+    <t>18.08.2026</t>
+  </si>
+  <si>
+    <t>CJN - Mistrovství České republiky mládeže</t>
+  </si>
+  <si>
+    <t>RsF-7P, Q-12mr, RsF-12mr, 29r-12mr, IL4-12mr, T93-8vc</t>
+  </si>
+  <si>
+    <t>P-7 u lt. RS Feva přeložen z CTL 261106</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261805</t>
+  </si>
+  <si>
+    <t>19.08.2026</t>
+  </si>
+  <si>
+    <t>Pražský Točák XXI.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261128</t>
+  </si>
+  <si>
+    <t>Prýgl rejs 18</t>
+  </si>
+  <si>
+    <t>22.08.2026</t>
+  </si>
+  <si>
+    <t>Hurá do školy</t>
+  </si>
+  <si>
+    <t>Jachting Poděbrady pobočný spolek TJ Bohemia Poděbrady, z.s.</t>
+  </si>
+  <si>
+    <t>Jezero Poděbrady</t>
+  </si>
+  <si>
+    <t>Bezdrevský vítr</t>
+  </si>
+  <si>
+    <t>Rs5-7P</t>
+  </si>
+  <si>
+    <t>Konec na Hrachách</t>
+  </si>
+  <si>
+    <t>Fin-2KP, Evr-1MI, Q-1MI</t>
+  </si>
+  <si>
+    <t>Senior cup</t>
+  </si>
+  <si>
+    <t>Rac-3C, T93-3C, IQF-4K, WSR-4K, WIF-4K</t>
+  </si>
+  <si>
+    <t>Velká cena YC</t>
+  </si>
+  <si>
+    <t>KaA-4K, KaB-4K, KaC-4K, KaF-1MI</t>
+  </si>
+  <si>
+    <t>O pohár Vranova 2026</t>
+  </si>
+  <si>
+    <t>Vau-7P</t>
+  </si>
+  <si>
+    <t>MIŠ Regata</t>
+  </si>
+  <si>
+    <t>Asociace lodních tříd RS, z.s.</t>
+  </si>
+  <si>
+    <t>RS7-7P</t>
+  </si>
+  <si>
+    <t>Lipno - Jeníšov</t>
+  </si>
+  <si>
+    <t>23.08.2026</t>
+  </si>
+  <si>
+    <t>Nedělní rejs V</t>
+  </si>
+  <si>
+    <t>26.08.2026</t>
+  </si>
+  <si>
+    <t>Pražský Točák XXII.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261129</t>
+  </si>
+  <si>
+    <t>Prýgl rejs 19</t>
+  </si>
+  <si>
+    <t>Division II European Championship 2026</t>
+  </si>
+  <si>
+    <t>WSR-24me</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261325</t>
+  </si>
+  <si>
+    <t>27.08.2026</t>
+  </si>
+  <si>
+    <t>Aero Nationals-EMV Kalevi Meistrivoistlused 2026</t>
+  </si>
+  <si>
+    <t>Kalevi Jahtklubi Sadam</t>
+  </si>
+  <si>
+    <t>RsA-12</t>
+  </si>
+  <si>
+    <t>Talin, Estonsko</t>
+  </si>
+  <si>
+    <t>28.08.2026</t>
+  </si>
+  <si>
+    <t>MČR FINN 2026, Memoriál MUDr. Miloše Lázničky, CSc.</t>
+  </si>
+  <si>
+    <t>Yacht Club Kovářov</t>
+  </si>
+  <si>
+    <t>Fin-12mr, Tor-7P</t>
+  </si>
+  <si>
+    <t>Lipno - Kovářov</t>
+  </si>
+  <si>
+    <t>29.08.2026</t>
+  </si>
+  <si>
+    <t>Labský pohár</t>
+  </si>
+  <si>
+    <t>Yacht club Ústí nad Labem z.s</t>
+  </si>
+  <si>
+    <t>Kaj-2KP</t>
+  </si>
+  <si>
+    <t>Labe - Ústí nad Labem</t>
+  </si>
+  <si>
+    <t>Handicap Cup</t>
+  </si>
+  <si>
+    <t>OTH-4K</t>
+  </si>
+  <si>
+    <t>Jedovnický kapr</t>
+  </si>
+  <si>
+    <t>Jachetní oddíl Olšovec Jedovnice, z.s.</t>
+  </si>
+  <si>
+    <t>Vau-3M</t>
+  </si>
+  <si>
+    <t>Jedovnice</t>
+  </si>
+  <si>
+    <t>Přátelská regata</t>
+  </si>
+  <si>
+    <t>Klub jachtingu Těrlicko, z.s.</t>
+  </si>
+  <si>
+    <t>RsT-4K, RsF-3M, RsT-7P</t>
+  </si>
+  <si>
+    <t>Těrlicko</t>
+  </si>
+  <si>
+    <t>Lipenský vítr</t>
+  </si>
+  <si>
+    <t>02.09.2026</t>
+  </si>
+  <si>
+    <t>Pražský Točák XXIII.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261130</t>
+  </si>
+  <si>
+    <t>Prýgl rejs 20</t>
+  </si>
+  <si>
+    <t>03.09.2026</t>
+  </si>
+  <si>
+    <t>UK RS700 National Championship 2026</t>
+  </si>
+  <si>
+    <t>Royal Torbay YC</t>
+  </si>
+  <si>
+    <t>RS7-12</t>
+  </si>
+  <si>
+    <t>Torquay, Velka Britanie</t>
+  </si>
+  <si>
+    <t>05.09.2026</t>
+  </si>
+  <si>
+    <t>10. McDonalds cup</t>
+  </si>
+  <si>
+    <t>IL4-7P, Q-7P</t>
+  </si>
+  <si>
+    <t>Podzimní Nechranice</t>
+  </si>
+  <si>
+    <t>IL7-7P, Fb-7P, 420-8vc, Cad-7P, IL6-7P</t>
+  </si>
+  <si>
+    <t>Lighthouse cup</t>
+  </si>
+  <si>
+    <t>Sta-7P, Sta-4K, Vau-7P, Pir-7P</t>
+  </si>
+  <si>
+    <t>Kiss My RS</t>
+  </si>
+  <si>
+    <t>RsF-7P, Rs5-7P, RsV-7P, RsT-3M</t>
+  </si>
+  <si>
+    <t>Vítr z vinohradů</t>
+  </si>
+  <si>
+    <t>YachtClub Dyje z.s.</t>
+  </si>
+  <si>
+    <t>T93-7P, Rac-7P, SLF-7P, SLW-1MI</t>
+  </si>
+  <si>
+    <t>Nové Mlýny</t>
+  </si>
+  <si>
+    <t>Slezská regata</t>
+  </si>
+  <si>
+    <t>Kaj-2KP, OTH-1MI</t>
+  </si>
+  <si>
+    <t>Regata Oty Riedela - Církvice</t>
+  </si>
+  <si>
+    <t>Kaj-2KP, OT-1MI</t>
+  </si>
+  <si>
+    <t>Labe - Církvice</t>
+  </si>
+  <si>
+    <t>08.09.2026</t>
+  </si>
+  <si>
+    <t>Botanická zahrada-6</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261414</t>
+  </si>
+  <si>
+    <t>Vesele ve škole</t>
+  </si>
+  <si>
+    <t>RsT-1MI, RsF-1MI, OTH-1MI</t>
+  </si>
+  <si>
+    <t>09.09.2026</t>
+  </si>
+  <si>
+    <t>Pražský Točák XXIV.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261131</t>
+  </si>
+  <si>
+    <t>Prýgl rejs 21</t>
+  </si>
+  <si>
+    <t>12.09.2026</t>
+  </si>
+  <si>
+    <t>H2O</t>
+  </si>
+  <si>
+    <t>RS7-7P, RsA-7P, Rs5-12mr, RsF-7P</t>
+  </si>
+  <si>
+    <t>Velká cena Tornado 2026</t>
+  </si>
+  <si>
+    <t>Tor-8vc, Tor-7P</t>
+  </si>
+  <si>
+    <t>Regent cup</t>
+  </si>
+  <si>
+    <t>Pir-7P</t>
+  </si>
+  <si>
+    <t>Švestková regata</t>
+  </si>
+  <si>
+    <t>Jachtklub Cheb, z.s.</t>
+  </si>
+  <si>
+    <t>Evr-7P, IL4-3C, IL6-3C, IL6-7P, IL7-7P, Fb-3C, Fin-3C, IL6-4K, IL7-4K, Q-2KP</t>
+  </si>
+  <si>
+    <t>Krajský přebor</t>
+  </si>
+  <si>
+    <t>Asociace sportovních klubů Lovosice z.s. - jachetní oddíl</t>
+  </si>
+  <si>
+    <t>420-7P, Cad-4K, Kaj-4K</t>
+  </si>
+  <si>
+    <t>Žernoseky</t>
+  </si>
+  <si>
+    <t>Hrádecký trojúhelník</t>
+  </si>
+  <si>
+    <t>Jachetní klub Kristýna Hrádek nad Nisou, z.s.</t>
+  </si>
+  <si>
+    <t>Q-1MI, OT-1MI, T93-1MI</t>
+  </si>
+  <si>
+    <t>Kristýna</t>
+  </si>
+  <si>
+    <t>Grand Prix NJ</t>
+  </si>
+  <si>
+    <t>KaA-1MI, KaB-1MI, KaC-1MI, KaF-1MI</t>
+  </si>
+  <si>
+    <t>Bobule regata</t>
+  </si>
+  <si>
+    <t>Q-7P, 29r-7P, IL4-7P</t>
+  </si>
+  <si>
+    <t>Pohár Rozkoše III</t>
+  </si>
+  <si>
+    <t>Rac-7P, T93-7P, FOI-7P</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/267015</t>
+  </si>
+  <si>
+    <t>13.09.2026</t>
+  </si>
+  <si>
+    <t>Nedělní rejs VI</t>
+  </si>
+  <si>
+    <t>14. ČANY Offshore Cup</t>
+  </si>
+  <si>
+    <t>Česká asociace námořního yachtingu, z.s.</t>
+  </si>
+  <si>
+    <t>NJB-7P</t>
+  </si>
+  <si>
+    <t>Chorvatsko (CRO)</t>
+  </si>
+  <si>
+    <t>16.09.2026</t>
+  </si>
+  <si>
+    <t>Pražský Točák XXV.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261132</t>
+  </si>
+  <si>
+    <t>Prýgl rejs 22</t>
+  </si>
+  <si>
+    <t>Olomoucký pohár 3</t>
+  </si>
+  <si>
+    <t>Jachetní klub Olomouc z.s.</t>
+  </si>
+  <si>
+    <t>Q-1MI, Fin-2KP</t>
+  </si>
+  <si>
+    <t>Chomoutov</t>
+  </si>
+  <si>
+    <t>18.09.2026</t>
+  </si>
+  <si>
+    <t>Modrý hrozen</t>
+  </si>
+  <si>
+    <t>IL6-12mr</t>
+  </si>
+  <si>
+    <t>19.09.2026</t>
+  </si>
+  <si>
+    <t>Veteránská regata</t>
+  </si>
+  <si>
+    <t>T.J.  Sokol Vrané nad Vlt. II</t>
+  </si>
+  <si>
+    <t>Fin-1MI, Evr-2KP, Q-1MI</t>
+  </si>
+  <si>
+    <t>Vranská přehrada</t>
+  </si>
+  <si>
+    <t>Cena Plzeňské teplárenské</t>
+  </si>
+  <si>
+    <t>Fin-2KP, Fb-2KP, IL4-2KP, Q-2KP, Rac-2KP</t>
+  </si>
+  <si>
+    <t>Zlatá sekyrka</t>
+  </si>
+  <si>
+    <t>YCR-Jachting Roudnice nad Labem, z.s.</t>
+  </si>
+  <si>
+    <t>Cad-3C, Cad-2KP, Kaj-1MI</t>
+  </si>
+  <si>
+    <t>Labe - Roudnice</t>
+  </si>
+  <si>
+    <t>Fair Play</t>
+  </si>
+  <si>
+    <t>Rs4-7P, RsF-4K, RsT-4K, Q-4K</t>
+  </si>
+  <si>
+    <t>Podzimní Sokolská regata</t>
+  </si>
+  <si>
+    <t>TJ Sokol Tovačov - oddíl jachtingu</t>
+  </si>
+  <si>
+    <t>Q-2KP, Vau-7P, Q-4K, IL4-4K, IL6-4K</t>
+  </si>
+  <si>
+    <t>Tovačov</t>
+  </si>
+  <si>
+    <t>Tera Cvilin race 2026</t>
+  </si>
+  <si>
+    <t>Yacht Club Krnov</t>
+  </si>
+  <si>
+    <t>RsT-7P, RsT-3M, RsF-2KP</t>
+  </si>
+  <si>
+    <t>Petrův rybník - Krnov</t>
+  </si>
+  <si>
+    <t>Změna termínu závodu</t>
+  </si>
+  <si>
+    <t>22.09.2026</t>
+  </si>
+  <si>
+    <t>O cenu mrože</t>
+  </si>
+  <si>
+    <t>23.09.2026</t>
+  </si>
+  <si>
+    <t>Pražský Točák XXVI.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261133</t>
+  </si>
+  <si>
+    <t>Prýgl rejs 23</t>
+  </si>
+  <si>
+    <t>26.09.2026</t>
+  </si>
+  <si>
+    <t>Mistrovství středočeské flotily FINN</t>
+  </si>
+  <si>
+    <t>Fin-4K, Q-1MI</t>
+  </si>
+  <si>
+    <t>Modrá stuha Labe</t>
+  </si>
+  <si>
+    <t>MČR Tera a Vareo</t>
+  </si>
+  <si>
+    <t>RsT-12mr, RsV-12mr, RsV-7P</t>
+  </si>
+  <si>
+    <t>Burčáková regata</t>
+  </si>
+  <si>
+    <t>IL7-12mr, Evr-12mr, Fb-12mr, Cad-8mz, Cad-7P, 420-7P, Rs5-7P, Fb-7P, Fin-7P</t>
+  </si>
+  <si>
+    <t>Těrlická regata</t>
+  </si>
+  <si>
+    <t>ČP Slalom 7 + WING</t>
+  </si>
+  <si>
+    <t>SLF-1MI, WIF-7P</t>
+  </si>
+  <si>
+    <t>Grand Prix 2.4mR</t>
+  </si>
+  <si>
+    <t>T24-8mz</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261720</t>
+  </si>
+  <si>
+    <t>MČR Raceboard</t>
+  </si>
+  <si>
+    <t>Rac-12mr, T93-1MI, FOI-1MI</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/267021</t>
+  </si>
+  <si>
+    <t>28.09.2026</t>
+  </si>
+  <si>
+    <t>Svatováclavský závan</t>
+  </si>
+  <si>
+    <t>29.09.2026</t>
+  </si>
+  <si>
+    <t>Botanická zahrada-7</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261416</t>
+  </si>
+  <si>
+    <t>30.09.2026</t>
+  </si>
+  <si>
+    <t>Pražský Točák XXVII.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261134</t>
+  </si>
+  <si>
+    <t>Prýgl rejs 24</t>
+  </si>
+  <si>
+    <t>02.10.2026</t>
+  </si>
+  <si>
+    <t>O cenu ledního medvídka</t>
+  </si>
+  <si>
+    <t>03.10.2026</t>
+  </si>
+  <si>
+    <t>Mem. R. Holého</t>
+  </si>
+  <si>
+    <t>Český Yacht Klub</t>
+  </si>
+  <si>
+    <t>Cad-2KP, IL4-2KP, RsF-2KP, Q-2KP, 420-1MI, Kaj-1MI</t>
+  </si>
+  <si>
+    <t>Zhasnutý kahan</t>
+  </si>
+  <si>
+    <t>Fin-1MI, Q-1MI</t>
+  </si>
+  <si>
+    <t>51. ročník skiregata memoriál Petra Haubolda</t>
+  </si>
+  <si>
+    <t>TJ Delfín Jablonec</t>
+  </si>
+  <si>
+    <t>T93-4K, Vau-4K, Rac-4K, Q-1MI</t>
+  </si>
+  <si>
+    <t>Jablonec</t>
+  </si>
+  <si>
+    <t>Memoriál Jana Sedláka</t>
   </si>
   <si>
     <t>Jachtklub Brno, z.s.</t>
   </si>
   <si>
+    <t>RsV-7P, IL6-3M, IL4-3M, Q-2KP</t>
+  </si>
+  <si>
+    <t>Jachtařské rozloučení s Neptunem</t>
+  </si>
+  <si>
+    <t>Kaj-4K, OTH-1MI, Kaj-2KP</t>
+  </si>
+  <si>
+    <t>30. Česká námořní rallye</t>
+  </si>
+  <si>
+    <t>TPS Centrum s.r.o.</t>
+  </si>
+  <si>
+    <t>NJA-12mr, NJB-7P</t>
+  </si>
+  <si>
+    <t>Podzimní regata Václava Vacka - 30. ročník</t>
+  </si>
+  <si>
+    <t>Evr-4K, Q-2KP, Evr-2KP, IL4-2KP</t>
+  </si>
+  <si>
+    <t>Koef. Evropa K-4 přesunut ze závodu CTL 261604.</t>
+  </si>
+  <si>
+    <t>07.10.2026</t>
+  </si>
+  <si>
+    <t>Pohár JMK IV.</t>
+  </si>
+  <si>
     <t>IL4-2KP, IL6-2KP, Q-2KP</t>
-  </si>
-[...1804 lines deleted...]
-    <t>Pohár JMK IV.</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/262169</t>
   </si>
   <si>
     <t>Prýgl rejs 25</t>
   </si>
   <si>
     <t>09.10.2026</t>
   </si>
   <si>
     <t>725 m. nad věcí</t>
   </si>
   <si>
     <t>RS7-7P, 49FX-7P, RsA-7P, RS7-12mr</t>
   </si>
   <si>
     <t>10.10.2026</t>
   </si>
   <si>
     <t>Primátorský štít</t>
   </si>
   <si>
     <t>Cad-3C, IL6-3C, IL4-3C, Q-3C, Cad-4K, IL4-4K, Q-4K, RsF-4K, RsF-2KP, Cad-2KP, Q-2KP, IL4-2KP, Kaj-1MI, OT-1MI, RsF-1MI</t>
   </si>
@@ -2462,6002 +1934,4228 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I249"/>
+  <dimension ref="A1:I175"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2">
-        <v>262114</v>
+        <v>261708</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>12</v>
       </c>
       <c r="G2" t="s">
         <v>13</v>
       </c>
       <c r="I2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3">
-        <v>261405</v>
+        <v>261121</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>16</v>
       </c>
       <c r="E3" t="s">
         <v>17</v>
       </c>
       <c r="F3" t="s">
         <v>18</v>
       </c>
       <c r="G3" t="s">
         <v>19</v>
       </c>
+      <c r="H3" t="s">
+        <v>20</v>
+      </c>
       <c r="I3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4">
-        <v>261112</v>
+        <v>261409</v>
       </c>
       <c r="B4" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="C4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D4" t="s">
         <v>22</v>
       </c>
       <c r="E4" t="s">
         <v>23</v>
       </c>
       <c r="F4" t="s">
         <v>24</v>
       </c>
       <c r="G4" t="s">
         <v>25</v>
       </c>
       <c r="I4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5">
-        <v>262115</v>
+        <v>262005</v>
       </c>
       <c r="B5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="C5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D5" t="s">
         <v>27</v>
       </c>
       <c r="E5" t="s">
         <v>28</v>
       </c>
       <c r="F5" t="s">
         <v>29</v>
       </c>
       <c r="G5" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="I5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6">
-        <v>262116</v>
+        <v>262131</v>
       </c>
       <c r="B6" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="C6">
         <v>1</v>
       </c>
       <c r="D6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E6" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="F6" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="G6" t="s">
-        <v>13</v>
+        <v>35</v>
+      </c>
+      <c r="I6" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7">
-        <v>262203</v>
+        <v>262132</v>
       </c>
       <c r="B7" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="C7">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D7" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E7" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G7" t="s">
-        <v>35</v>
+        <v>40</v>
+      </c>
+      <c r="I7" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
-        <v>267007</v>
+        <v>262008</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="C8">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D8" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="E8" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="F8" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="G8" t="s">
-        <v>40</v>
+        <v>30</v>
+      </c>
+      <c r="I8" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
-        <v>261113</v>
+        <v>261122</v>
       </c>
       <c r="B9" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="C9">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D9" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="E9" t="s">
-        <v>23</v>
+        <v>48</v>
       </c>
       <c r="F9" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="G9" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="I9" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
-        <v>261604</v>
+        <v>262133</v>
       </c>
       <c r="B10" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="C10">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D10" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="E10" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="F10" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G10" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
-        <v>261605</v>
+        <v>261410</v>
       </c>
       <c r="B11" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="C11">
         <v>2</v>
       </c>
       <c r="D11" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="E11" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="F11" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G11" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
-        <v>261707</v>
+        <v>261709</v>
       </c>
       <c r="B12" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="C12">
         <v>2</v>
       </c>
       <c r="D12" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E12" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F12" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="G12" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
-        <v>262002</v>
+        <v>262006</v>
       </c>
       <c r="B13" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="C13">
         <v>2</v>
       </c>
       <c r="D13" t="s">
+        <v>59</v>
+      </c>
+      <c r="E13" t="s">
+        <v>28</v>
+      </c>
+      <c r="F13" t="s">
         <v>60</v>
       </c>
-      <c r="E13" t="s">
+      <c r="G13" t="s">
+        <v>30</v>
+      </c>
+      <c r="I13" t="s">
         <v>61</v>
-      </c>
-[...4 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
-        <v>262117</v>
+        <v>262134</v>
       </c>
       <c r="B14" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="C14">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D14" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="E14" t="s">
-        <v>65</v>
+        <v>33</v>
       </c>
       <c r="F14" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="G14" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>35</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
-        <v>267022</v>
+        <v>262414</v>
       </c>
       <c r="B15" t="s">
+        <v>53</v>
+      </c>
+      <c r="C15">
+        <v>2</v>
+      </c>
+      <c r="D15" t="s">
+        <v>64</v>
+      </c>
+      <c r="E15" t="s">
+        <v>65</v>
+      </c>
+      <c r="F15" t="s">
+        <v>66</v>
+      </c>
+      <c r="G15" t="s">
+        <v>67</v>
+      </c>
+      <c r="I15" t="s">
         <v>68</v>
-      </c>
-[...16 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
-        <v>261114</v>
+        <v>267019</v>
       </c>
       <c r="B16" t="s">
-        <v>73</v>
+        <v>53</v>
       </c>
       <c r="C16">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D16" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="E16" t="s">
-        <v>23</v>
+        <v>70</v>
       </c>
       <c r="F16" t="s">
-        <v>24</v>
+        <v>71</v>
       </c>
       <c r="G16" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
-        <v>262118</v>
+        <v>261807</v>
       </c>
       <c r="B17" t="s">
+        <v>53</v>
+      </c>
+      <c r="C17">
+        <v>2</v>
+      </c>
+      <c r="D17" t="s">
+        <v>72</v>
+      </c>
+      <c r="E17" t="s">
         <v>73</v>
       </c>
-      <c r="C17">
-[...2 lines deleted...]
-      <c r="D17" t="s">
+      <c r="F17" t="s">
+        <v>74</v>
+      </c>
+      <c r="G17" t="s">
+        <v>75</v>
+      </c>
+      <c r="H17" t="s">
         <v>76</v>
-      </c>
-[...7 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
-        <v>262407</v>
+        <v>262135</v>
       </c>
       <c r="B18" t="s">
         <v>77</v>
       </c>
       <c r="C18">
         <v>1</v>
       </c>
       <c r="D18" t="s">
         <v>78</v>
       </c>
       <c r="E18" t="s">
+        <v>33</v>
+      </c>
+      <c r="F18" t="s">
         <v>79</v>
       </c>
-      <c r="F18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G18" t="s">
-        <v>81</v>
+        <v>35</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
-        <v>261206</v>
+        <v>261123</v>
       </c>
       <c r="B19" t="s">
+        <v>80</v>
+      </c>
+      <c r="C19">
+        <v>1</v>
+      </c>
+      <c r="D19" t="s">
+        <v>81</v>
+      </c>
+      <c r="E19" t="s">
+        <v>48</v>
+      </c>
+      <c r="F19" t="s">
+        <v>49</v>
+      </c>
+      <c r="G19" t="s">
+        <v>50</v>
+      </c>
+      <c r="I19" t="s">
         <v>82</v>
-      </c>
-[...13 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
-        <v>261502</v>
+        <v>262136</v>
       </c>
       <c r="B20" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="C20">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D20" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="E20" t="s">
-        <v>88</v>
+        <v>33</v>
       </c>
       <c r="F20" t="s">
-        <v>89</v>
+        <v>49</v>
       </c>
       <c r="G20" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>35</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
-        <v>261606</v>
+        <v>267010</v>
       </c>
       <c r="B21" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C21">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D21" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="E21" t="s">
-        <v>93</v>
+        <v>86</v>
       </c>
       <c r="F21" t="s">
-        <v>94</v>
+        <v>87</v>
       </c>
       <c r="G21" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="I21" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
-        <v>262119</v>
+        <v>264013</v>
       </c>
       <c r="B22" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C22">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="D22" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="E22" t="s">
-        <v>28</v>
+        <v>91</v>
       </c>
       <c r="F22" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="G22" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>93</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23">
-        <v>262204</v>
+        <v>262137</v>
       </c>
       <c r="B23" t="s">
-        <v>82</v>
+        <v>94</v>
       </c>
       <c r="C23">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D23" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="E23" t="s">
-        <v>100</v>
+        <v>33</v>
       </c>
       <c r="F23" t="s">
-        <v>101</v>
+        <v>63</v>
       </c>
       <c r="G23" t="s">
-        <v>102</v>
+        <v>35</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24">
-        <v>262408</v>
+        <v>267011</v>
       </c>
       <c r="B24" t="s">
-        <v>82</v>
+        <v>94</v>
       </c>
       <c r="C24">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D24" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="E24" t="s">
-        <v>79</v>
+        <v>97</v>
       </c>
       <c r="F24" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="G24" t="s">
-        <v>81</v>
+        <v>99</v>
+      </c>
+      <c r="I24" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25">
-        <v>262175</v>
+        <v>261721</v>
       </c>
       <c r="B25" t="s">
-        <v>82</v>
+        <v>94</v>
       </c>
       <c r="C25">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D25" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="E25" t="s">
-        <v>11</v>
+        <v>102</v>
       </c>
       <c r="F25" t="s">
-        <v>70</v>
+        <v>103</v>
       </c>
       <c r="G25" t="s">
-        <v>71</v>
-[...5 lines deleted...]
-        <v>107</v>
+        <v>13</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26">
-        <v>261115</v>
+        <v>261323</v>
       </c>
       <c r="B26" t="s">
-        <v>108</v>
+        <v>94</v>
       </c>
       <c r="C26">
         <v>1</v>
       </c>
       <c r="D26" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="E26" t="s">
-        <v>23</v>
+        <v>105</v>
       </c>
       <c r="F26" t="s">
-        <v>24</v>
+        <v>106</v>
       </c>
       <c r="G26" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>110</v>
+        <v>19</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27">
-        <v>262120</v>
+        <v>261124</v>
       </c>
       <c r="B27" t="s">
+        <v>107</v>
+      </c>
+      <c r="C27">
+        <v>1</v>
+      </c>
+      <c r="D27" t="s">
         <v>108</v>
       </c>
-      <c r="C27">
-[...4 lines deleted...]
-      </c>
       <c r="E27" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="F27" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="G27" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="I27" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28">
-        <v>262121</v>
+        <v>262138</v>
       </c>
       <c r="B28" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C28">
         <v>1</v>
       </c>
       <c r="D28" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="E28" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="F28" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="G28" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29">
-        <v>261207</v>
+        <v>267012</v>
       </c>
       <c r="B29" t="s">
+        <v>111</v>
+      </c>
+      <c r="C29">
+        <v>4</v>
+      </c>
+      <c r="D29" t="s">
+        <v>112</v>
+      </c>
+      <c r="E29" t="s">
+        <v>97</v>
+      </c>
+      <c r="F29" t="s">
+        <v>113</v>
+      </c>
+      <c r="G29" t="s">
+        <v>99</v>
+      </c>
+      <c r="I29" t="s">
         <v>114</v>
-      </c>
-[...19 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30">
-        <v>261503</v>
+        <v>261411</v>
       </c>
       <c r="B30" t="s">
+        <v>115</v>
+      </c>
+      <c r="C30">
+        <v>2</v>
+      </c>
+      <c r="D30" t="s">
+        <v>116</v>
+      </c>
+      <c r="E30" t="s">
+        <v>117</v>
+      </c>
+      <c r="F30" t="s">
+        <v>118</v>
+      </c>
+      <c r="G30" t="s">
         <v>119</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31">
-        <v>261803</v>
+        <v>261504</v>
       </c>
       <c r="B31" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="C31">
         <v>2</v>
       </c>
       <c r="D31" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="E31" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="F31" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="G31" t="s">
-        <v>40</v>
+        <v>123</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32">
-        <v>262122</v>
+        <v>261609</v>
       </c>
       <c r="B32" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="C32">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D32" t="s">
+        <v>124</v>
+      </c>
+      <c r="E32" t="s">
+        <v>125</v>
+      </c>
+      <c r="F32" t="s">
+        <v>126</v>
+      </c>
+      <c r="G32" t="s">
         <v>127</v>
-      </c>
-[...7 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33">
-        <v>262123</v>
+        <v>262139</v>
       </c>
       <c r="B33" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="C33">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D33" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="E33" t="s">
-        <v>130</v>
+        <v>33</v>
       </c>
       <c r="F33" t="s">
-        <v>131</v>
+        <v>34</v>
       </c>
       <c r="G33" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>35</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34">
-        <v>262409</v>
+        <v>262207</v>
       </c>
       <c r="B34" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="C34">
         <v>2</v>
       </c>
       <c r="D34" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="E34" t="s">
-        <v>79</v>
+        <v>130</v>
       </c>
       <c r="F34" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="G34" t="s">
-        <v>81</v>
+        <v>132</v>
+      </c>
+      <c r="I34" t="s">
+        <v>133</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35">
-        <v>261320</v>
+        <v>262140</v>
       </c>
       <c r="B35" t="s">
-        <v>119</v>
+        <v>134</v>
       </c>
       <c r="C35">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D35" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="E35" t="s">
-        <v>137</v>
+        <v>33</v>
       </c>
       <c r="F35" t="s">
-        <v>138</v>
+        <v>79</v>
       </c>
       <c r="G35" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>35</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36">
-        <v>264006</v>
+        <v>261125</v>
       </c>
       <c r="B36" t="s">
-        <v>119</v>
+        <v>136</v>
       </c>
       <c r="C36">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D36" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="E36" t="s">
-        <v>142</v>
+        <v>48</v>
       </c>
       <c r="F36" t="s">
-        <v>143</v>
+        <v>49</v>
       </c>
       <c r="G36" t="s">
-        <v>144</v>
+        <v>50</v>
+      </c>
+      <c r="I36" t="s">
+        <v>138</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37">
-        <v>261719</v>
+        <v>262141</v>
       </c>
       <c r="B37" t="s">
-        <v>119</v>
+        <v>136</v>
       </c>
       <c r="C37">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D37" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="E37" t="s">
-        <v>146</v>
+        <v>33</v>
       </c>
       <c r="F37" t="s">
-        <v>147</v>
+        <v>49</v>
       </c>
       <c r="G37" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>148</v>
+        <v>35</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38">
-        <v>261624</v>
+        <v>261309</v>
       </c>
       <c r="B38" t="s">
-        <v>119</v>
+        <v>140</v>
       </c>
       <c r="C38">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="D38" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="E38" t="s">
-        <v>150</v>
+        <v>105</v>
       </c>
       <c r="F38" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="G38" t="s">
-        <v>152</v>
+        <v>19</v>
+      </c>
+      <c r="I38" t="s">
+        <v>143</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39">
-        <v>261406</v>
+        <v>261412</v>
       </c>
       <c r="B39" t="s">
-        <v>153</v>
+        <v>140</v>
       </c>
       <c r="C39">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D39" t="s">
-        <v>154</v>
+        <v>144</v>
       </c>
       <c r="E39" t="s">
-        <v>17</v>
+        <v>145</v>
       </c>
       <c r="F39" t="s">
-        <v>18</v>
+        <v>146</v>
       </c>
       <c r="G39" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>155</v>
+        <v>147</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40">
-        <v>261116</v>
+        <v>261505</v>
       </c>
       <c r="B40" t="s">
-        <v>156</v>
+        <v>140</v>
       </c>
       <c r="C40">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D40" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
       <c r="E40" t="s">
-        <v>23</v>
+        <v>149</v>
       </c>
       <c r="F40" t="s">
-        <v>24</v>
+        <v>150</v>
       </c>
       <c r="G40" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>151</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41">
-        <v>262124</v>
+        <v>261710</v>
       </c>
       <c r="B41" t="s">
-        <v>156</v>
+        <v>140</v>
       </c>
       <c r="C41">
         <v>1</v>
       </c>
       <c r="D41" t="s">
-        <v>159</v>
+        <v>152</v>
       </c>
       <c r="E41" t="s">
         <v>11</v>
       </c>
       <c r="F41" t="s">
-        <v>24</v>
+        <v>44</v>
       </c>
       <c r="G41" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42">
-        <v>262410</v>
+        <v>261711</v>
       </c>
       <c r="B42" t="s">
-        <v>160</v>
+        <v>140</v>
       </c>
       <c r="C42">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D42" t="s">
-        <v>161</v>
+        <v>153</v>
       </c>
       <c r="E42" t="s">
-        <v>79</v>
+        <v>102</v>
       </c>
       <c r="F42" t="s">
-        <v>80</v>
+        <v>58</v>
       </c>
       <c r="G42" t="s">
-        <v>81</v>
+        <v>13</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43">
-        <v>261117</v>
+        <v>262142</v>
       </c>
       <c r="B43" t="s">
-        <v>162</v>
+        <v>140</v>
       </c>
       <c r="C43">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D43" t="s">
-        <v>163</v>
+        <v>154</v>
       </c>
       <c r="E43" t="s">
-        <v>164</v>
+        <v>33</v>
       </c>
       <c r="F43" t="s">
-        <v>165</v>
+        <v>63</v>
       </c>
       <c r="G43" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>35</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44">
-        <v>267009</v>
+        <v>262415</v>
       </c>
       <c r="B44" t="s">
-        <v>162</v>
+        <v>140</v>
       </c>
       <c r="C44">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D44" t="s">
-        <v>167</v>
+        <v>155</v>
       </c>
       <c r="E44" t="s">
-        <v>38</v>
+        <v>156</v>
       </c>
       <c r="F44" t="s">
-        <v>39</v>
+        <v>157</v>
       </c>
       <c r="G44" t="s">
-        <v>44</v>
+        <v>158</v>
+      </c>
+      <c r="H44" t="s">
+        <v>159</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45">
-        <v>261304</v>
+        <v>261126</v>
       </c>
       <c r="B45" t="s">
-        <v>168</v>
+        <v>160</v>
       </c>
       <c r="C45">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D45" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="E45" t="s">
-        <v>170</v>
+        <v>48</v>
       </c>
       <c r="F45" t="s">
-        <v>171</v>
+        <v>49</v>
       </c>
       <c r="G45" t="s">
-        <v>172</v>
+        <v>50</v>
+      </c>
+      <c r="I45" t="s">
+        <v>162</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46">
-        <v>261305</v>
+        <v>262143</v>
       </c>
       <c r="B46" t="s">
-        <v>168</v>
+        <v>160</v>
       </c>
       <c r="C46">
         <v>1</v>
       </c>
       <c r="D46" t="s">
-        <v>173</v>
+        <v>163</v>
       </c>
       <c r="E46" t="s">
-        <v>174</v>
+        <v>33</v>
       </c>
       <c r="F46" t="s">
-        <v>175</v>
+        <v>49</v>
       </c>
       <c r="G46" t="s">
-        <v>176</v>
+        <v>35</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47">
-        <v>261607</v>
+        <v>261712</v>
       </c>
       <c r="B47" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="C47">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D47" t="s">
-        <v>177</v>
+        <v>165</v>
       </c>
       <c r="E47" t="s">
-        <v>178</v>
+        <v>57</v>
       </c>
       <c r="F47" t="s">
-        <v>179</v>
+        <v>166</v>
       </c>
       <c r="G47" t="s">
-        <v>180</v>
+        <v>13</v>
+      </c>
+      <c r="I47" t="s">
+        <v>167</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48">
-        <v>261804</v>
+        <v>261211</v>
       </c>
       <c r="B48" t="s">
         <v>168</v>
       </c>
       <c r="C48">
         <v>2</v>
       </c>
       <c r="D48" t="s">
-        <v>181</v>
+        <v>169</v>
       </c>
       <c r="E48" t="s">
-        <v>125</v>
+        <v>170</v>
       </c>
       <c r="F48" t="s">
-        <v>182</v>
+        <v>171</v>
       </c>
       <c r="G48" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>184</v>
+        <v>172</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49">
-        <v>262003</v>
+        <v>261310</v>
       </c>
       <c r="B49" t="s">
         <v>168</v>
       </c>
       <c r="C49">
         <v>2</v>
       </c>
       <c r="D49" t="s">
-        <v>185</v>
+        <v>173</v>
       </c>
       <c r="E49" t="s">
-        <v>61</v>
+        <v>174</v>
       </c>
       <c r="F49" t="s">
-        <v>186</v>
+        <v>175</v>
       </c>
       <c r="G49" t="s">
-        <v>63</v>
+        <v>176</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50">
-        <v>262205</v>
+        <v>261311</v>
       </c>
       <c r="B50" t="s">
         <v>168</v>
       </c>
       <c r="C50">
         <v>2</v>
       </c>
       <c r="D50" t="s">
-        <v>187</v>
+        <v>177</v>
       </c>
       <c r="E50" t="s">
-        <v>33</v>
+        <v>178</v>
       </c>
       <c r="F50" t="s">
-        <v>188</v>
+        <v>179</v>
       </c>
       <c r="G50" t="s">
-        <v>35</v>
+        <v>180</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51">
-        <v>262411</v>
+        <v>261610</v>
       </c>
       <c r="B51" t="s">
         <v>168</v>
       </c>
       <c r="C51">
         <v>2</v>
       </c>
       <c r="D51" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="E51" t="s">
-        <v>79</v>
+        <v>182</v>
       </c>
       <c r="F51" t="s">
-        <v>190</v>
+        <v>183</v>
       </c>
       <c r="G51" t="s">
-        <v>81</v>
+        <v>184</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52">
-        <v>261118</v>
+        <v>261903</v>
       </c>
       <c r="B52" t="s">
-        <v>191</v>
+        <v>168</v>
       </c>
       <c r="C52">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D52" t="s">
-        <v>192</v>
+        <v>185</v>
       </c>
       <c r="E52" t="s">
-        <v>23</v>
+        <v>186</v>
       </c>
       <c r="F52" t="s">
-        <v>24</v>
+        <v>187</v>
       </c>
       <c r="G52" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>193</v>
+        <v>188</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53">
-        <v>262125</v>
+        <v>262144</v>
       </c>
       <c r="B53" t="s">
-        <v>191</v>
+        <v>168</v>
       </c>
       <c r="C53">
         <v>1</v>
       </c>
       <c r="D53" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="E53" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="F53" t="s">
-        <v>24</v>
+        <v>63</v>
       </c>
       <c r="G53" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54">
-        <v>262206</v>
+        <v>262145</v>
       </c>
       <c r="B54" t="s">
+        <v>190</v>
+      </c>
+      <c r="C54">
+        <v>1</v>
+      </c>
+      <c r="D54" t="s">
         <v>191</v>
-      </c>
-[...4 lines deleted...]
-        <v>195</v>
       </c>
       <c r="E54" t="s">
         <v>33</v>
       </c>
       <c r="F54" t="s">
-        <v>34</v>
+        <v>79</v>
       </c>
       <c r="G54" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55">
-        <v>262412</v>
+        <v>261611</v>
       </c>
       <c r="B55" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="C55">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D55" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="E55" t="s">
-        <v>79</v>
+        <v>182</v>
       </c>
       <c r="F55" t="s">
-        <v>80</v>
+        <v>194</v>
       </c>
       <c r="G55" t="s">
-        <v>81</v>
+        <v>184</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56">
-        <v>262004</v>
+        <v>261127</v>
       </c>
       <c r="B56" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="C56">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D56" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="E56" t="s">
-        <v>61</v>
+        <v>48</v>
       </c>
       <c r="F56" t="s">
-        <v>200</v>
+        <v>49</v>
       </c>
       <c r="G56" t="s">
-        <v>63</v>
+        <v>50</v>
+      </c>
+      <c r="I56" t="s">
+        <v>197</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57">
-        <v>261208</v>
+        <v>261612</v>
       </c>
       <c r="B57" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
       <c r="C57">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D57" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="E57" t="s">
-        <v>203</v>
+        <v>182</v>
       </c>
       <c r="F57" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="G57" t="s">
-        <v>205</v>
+        <v>184</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58">
-        <v>261306</v>
+        <v>262146</v>
       </c>
       <c r="B58" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
       <c r="C58">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D58" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="E58" t="s">
-        <v>207</v>
+        <v>33</v>
       </c>
       <c r="F58" t="s">
-        <v>208</v>
+        <v>49</v>
       </c>
       <c r="G58" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-        <v>209</v>
+        <v>35</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59">
-        <v>261307</v>
+        <v>261625</v>
       </c>
       <c r="B59" t="s">
         <v>201</v>
       </c>
       <c r="C59">
         <v>2</v>
       </c>
       <c r="D59" t="s">
-        <v>210</v>
+        <v>202</v>
       </c>
       <c r="E59" t="s">
-        <v>211</v>
+        <v>182</v>
       </c>
       <c r="F59" t="s">
-        <v>212</v>
+        <v>203</v>
       </c>
       <c r="G59" t="s">
-        <v>213</v>
-[...2 lines deleted...]
-        <v>214</v>
+        <v>184</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60">
-        <v>261608</v>
+        <v>267013</v>
       </c>
       <c r="B60" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="C60">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D60" t="s">
-        <v>215</v>
+        <v>205</v>
       </c>
       <c r="E60" t="s">
-        <v>178</v>
+        <v>206</v>
       </c>
       <c r="F60" t="s">
-        <v>216</v>
+        <v>207</v>
       </c>
       <c r="G60" t="s">
-        <v>180</v>
+        <v>208</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61">
-        <v>261902</v>
+        <v>261321</v>
       </c>
       <c r="B61" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="C61">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D61" t="s">
-        <v>217</v>
+        <v>209</v>
       </c>
       <c r="E61" t="s">
-        <v>218</v>
+        <v>210</v>
       </c>
       <c r="F61" t="s">
-        <v>219</v>
+        <v>211</v>
       </c>
       <c r="G61" t="s">
-        <v>220</v>
+        <v>19</v>
+      </c>
+      <c r="I61" t="s">
+        <v>212</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62">
-        <v>262126</v>
+        <v>261312</v>
       </c>
       <c r="B62" t="s">
-        <v>201</v>
+        <v>213</v>
       </c>
       <c r="C62">
         <v>2</v>
       </c>
       <c r="D62" t="s">
-        <v>221</v>
+        <v>214</v>
       </c>
       <c r="E62" t="s">
-        <v>65</v>
+        <v>215</v>
       </c>
       <c r="F62" t="s">
-        <v>222</v>
+        <v>216</v>
       </c>
       <c r="G62" t="s">
-        <v>13</v>
+        <v>217</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63">
-        <v>262127</v>
+        <v>261613</v>
       </c>
       <c r="B63" t="s">
-        <v>201</v>
+        <v>213</v>
       </c>
       <c r="C63">
         <v>2</v>
       </c>
       <c r="D63" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="E63" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="F63" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
       <c r="G63" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64">
-        <v>262413</v>
+        <v>261904</v>
       </c>
       <c r="B64" t="s">
-        <v>201</v>
+        <v>213</v>
       </c>
       <c r="C64">
         <v>2</v>
       </c>
       <c r="D64" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="E64" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="F64" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
       <c r="G64" t="s">
-        <v>81</v>
+        <v>188</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65">
-        <v>267008</v>
+        <v>262147</v>
       </c>
       <c r="B65" t="s">
-        <v>201</v>
+        <v>213</v>
       </c>
       <c r="C65">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D65" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="E65" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="F65" t="s">
-        <v>231</v>
+        <v>34</v>
       </c>
       <c r="G65" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>35</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66">
-        <v>261322</v>
+        <v>262208</v>
       </c>
       <c r="B66" t="s">
-        <v>201</v>
+        <v>213</v>
       </c>
       <c r="C66">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D66" t="s">
-        <v>233</v>
+        <v>226</v>
       </c>
       <c r="E66" t="s">
-        <v>234</v>
+        <v>227</v>
       </c>
       <c r="F66" t="s">
-        <v>235</v>
+        <v>228</v>
       </c>
       <c r="G66" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>236</v>
+        <v>229</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67">
-        <v>261209</v>
+        <v>262416</v>
       </c>
       <c r="B67" t="s">
-        <v>237</v>
+        <v>213</v>
       </c>
       <c r="C67">
         <v>2</v>
       </c>
       <c r="D67" t="s">
-        <v>238</v>
+        <v>230</v>
       </c>
       <c r="E67" t="s">
-        <v>239</v>
+        <v>156</v>
       </c>
       <c r="F67" t="s">
-        <v>240</v>
+        <v>231</v>
       </c>
       <c r="G67" t="s">
-        <v>241</v>
+        <v>158</v>
+      </c>
+      <c r="H67" t="s">
+        <v>232</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68">
-        <v>261139</v>
+        <v>261626</v>
       </c>
       <c r="B68" t="s">
-        <v>237</v>
+        <v>213</v>
       </c>
       <c r="C68">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D68" t="s">
-        <v>242</v>
+        <v>233</v>
       </c>
       <c r="E68" t="s">
-        <v>23</v>
+        <v>182</v>
       </c>
       <c r="F68" t="s">
-        <v>243</v>
+        <v>234</v>
       </c>
       <c r="G68" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>245</v>
+        <v>184</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69">
-        <v>261210</v>
+        <v>261508</v>
       </c>
       <c r="B69" t="s">
-        <v>246</v>
+        <v>213</v>
       </c>
       <c r="C69">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D69" t="s">
-        <v>247</v>
+        <v>235</v>
       </c>
       <c r="E69" t="s">
-        <v>239</v>
+        <v>149</v>
       </c>
       <c r="F69" t="s">
-        <v>248</v>
+        <v>49</v>
       </c>
       <c r="G69" t="s">
-        <v>241</v>
+        <v>151</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70">
-        <v>261119</v>
+        <v>261805</v>
       </c>
       <c r="B70" t="s">
-        <v>249</v>
+        <v>236</v>
       </c>
       <c r="C70">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="D70" t="s">
-        <v>250</v>
+        <v>237</v>
       </c>
       <c r="E70" t="s">
-        <v>23</v>
+        <v>73</v>
       </c>
       <c r="F70" t="s">
-        <v>24</v>
+        <v>238</v>
       </c>
       <c r="G70" t="s">
-        <v>25</v>
+        <v>75</v>
+      </c>
+      <c r="H70" t="s">
+        <v>239</v>
       </c>
       <c r="I70" t="s">
-        <v>251</v>
+        <v>240</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71">
-        <v>262128</v>
+        <v>261128</v>
       </c>
       <c r="B71" t="s">
-        <v>249</v>
+        <v>241</v>
       </c>
       <c r="C71">
         <v>1</v>
       </c>
       <c r="D71" t="s">
-        <v>252</v>
+        <v>242</v>
       </c>
       <c r="E71" t="s">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="F71" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="G71" t="s">
-        <v>13</v>
+        <v>50</v>
+      </c>
+      <c r="I71" t="s">
+        <v>243</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72">
-        <v>261308</v>
+        <v>262148</v>
       </c>
       <c r="B72" t="s">
-        <v>253</v>
+        <v>241</v>
       </c>
       <c r="C72">
         <v>1</v>
       </c>
       <c r="D72" t="s">
-        <v>254</v>
+        <v>244</v>
       </c>
       <c r="E72" t="s">
-        <v>211</v>
+        <v>33</v>
       </c>
       <c r="F72" t="s">
-        <v>235</v>
+        <v>49</v>
       </c>
       <c r="G72" t="s">
-        <v>213</v>
+        <v>35</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73">
-        <v>261407</v>
+        <v>261212</v>
       </c>
       <c r="B73" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="C73">
         <v>2</v>
       </c>
       <c r="D73" t="s">
-        <v>255</v>
+        <v>246</v>
       </c>
       <c r="E73" t="s">
-        <v>256</v>
+        <v>247</v>
       </c>
       <c r="F73" t="s">
-        <v>257</v>
+        <v>179</v>
       </c>
       <c r="G73" t="s">
-        <v>258</v>
+        <v>248</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74">
-        <v>262129</v>
+        <v>261313</v>
       </c>
       <c r="B74" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="C74">
         <v>2</v>
       </c>
       <c r="D74" t="s">
-        <v>259</v>
+        <v>249</v>
       </c>
       <c r="E74" t="s">
-        <v>11</v>
+        <v>174</v>
       </c>
       <c r="F74" t="s">
-        <v>260</v>
+        <v>250</v>
       </c>
       <c r="G74" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>176</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75">
-        <v>261408</v>
+        <v>261413</v>
       </c>
       <c r="B75" t="s">
-        <v>262</v>
+        <v>245</v>
       </c>
       <c r="C75">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D75" t="s">
-        <v>263</v>
+        <v>251</v>
       </c>
       <c r="E75" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="F75" t="s">
-        <v>18</v>
+        <v>252</v>
       </c>
       <c r="G75" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>264</v>
+        <v>25</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76">
-        <v>261120</v>
+        <v>261506</v>
       </c>
       <c r="B76" t="s">
-        <v>265</v>
+        <v>245</v>
       </c>
       <c r="C76">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D76" t="s">
-        <v>266</v>
+        <v>253</v>
       </c>
       <c r="E76" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="F76" t="s">
-        <v>24</v>
+        <v>254</v>
       </c>
       <c r="G76" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>267</v>
+        <v>123</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77">
-        <v>262130</v>
+        <v>262149</v>
       </c>
       <c r="B77" t="s">
-        <v>265</v>
+        <v>245</v>
       </c>
       <c r="C77">
         <v>1</v>
       </c>
       <c r="D77" t="s">
-        <v>268</v>
+        <v>255</v>
       </c>
       <c r="E77" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="F77" t="s">
-        <v>24</v>
+        <v>256</v>
       </c>
       <c r="G77" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78">
-        <v>261708</v>
+        <v>262150</v>
       </c>
       <c r="B78" t="s">
-        <v>269</v>
+        <v>245</v>
       </c>
       <c r="C78">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D78" t="s">
-        <v>270</v>
+        <v>257</v>
       </c>
       <c r="E78" t="s">
-        <v>56</v>
+        <v>38</v>
       </c>
       <c r="F78" t="s">
-        <v>271</v>
+        <v>258</v>
       </c>
       <c r="G78" t="s">
-        <v>58</v>
+        <v>40</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79">
-        <v>261121</v>
+        <v>267014</v>
       </c>
       <c r="B79" t="s">
-        <v>272</v>
+        <v>245</v>
       </c>
       <c r="C79">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D79" t="s">
-        <v>273</v>
+        <v>259</v>
       </c>
       <c r="E79" t="s">
-        <v>164</v>
+        <v>260</v>
       </c>
       <c r="F79" t="s">
-        <v>274</v>
+        <v>261</v>
       </c>
       <c r="G79" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>262</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80">
-        <v>261409</v>
+        <v>262151</v>
       </c>
       <c r="B80" t="s">
-        <v>272</v>
+        <v>263</v>
       </c>
       <c r="C80">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D80" t="s">
-        <v>276</v>
+        <v>264</v>
       </c>
       <c r="E80" t="s">
-        <v>256</v>
+        <v>33</v>
       </c>
       <c r="F80" t="s">
-        <v>277</v>
+        <v>79</v>
       </c>
       <c r="G80" t="s">
-        <v>258</v>
+        <v>35</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81">
-        <v>262005</v>
+        <v>261129</v>
       </c>
       <c r="B81" t="s">
-        <v>272</v>
+        <v>265</v>
       </c>
       <c r="C81">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D81" t="s">
-        <v>278</v>
+        <v>266</v>
       </c>
       <c r="E81" t="s">
-        <v>61</v>
+        <v>48</v>
       </c>
       <c r="F81" t="s">
-        <v>279</v>
+        <v>49</v>
       </c>
       <c r="G81" t="s">
-        <v>63</v>
+        <v>50</v>
+      </c>
+      <c r="I81" t="s">
+        <v>267</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82">
-        <v>262131</v>
+        <v>262152</v>
       </c>
       <c r="B82" t="s">
-        <v>272</v>
+        <v>265</v>
       </c>
       <c r="C82">
         <v>1</v>
       </c>
       <c r="D82" t="s">
-        <v>280</v>
+        <v>268</v>
       </c>
       <c r="E82" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="F82" t="s">
-        <v>281</v>
+        <v>49</v>
       </c>
       <c r="G82" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83">
-        <v>262132</v>
+        <v>261325</v>
       </c>
       <c r="B83" t="s">
-        <v>272</v>
+        <v>265</v>
       </c>
       <c r="C83">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D83" t="s">
-        <v>282</v>
+        <v>269</v>
       </c>
       <c r="E83" t="s">
-        <v>224</v>
+        <v>97</v>
       </c>
       <c r="F83" t="s">
-        <v>283</v>
+        <v>270</v>
       </c>
       <c r="G83" t="s">
-        <v>226</v>
+        <v>19</v>
+      </c>
+      <c r="I83" t="s">
+        <v>271</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84">
-        <v>261122</v>
+        <v>264014</v>
       </c>
       <c r="B84" t="s">
-        <v>284</v>
+        <v>272</v>
       </c>
       <c r="C84">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D84" t="s">
-        <v>285</v>
+        <v>273</v>
       </c>
       <c r="E84" t="s">
-        <v>23</v>
+        <v>274</v>
       </c>
       <c r="F84" t="s">
-        <v>24</v>
+        <v>275</v>
       </c>
       <c r="G84" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>286</v>
+        <v>276</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85">
-        <v>262133</v>
+        <v>261314</v>
       </c>
       <c r="B85" t="s">
-        <v>284</v>
+        <v>277</v>
       </c>
       <c r="C85">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D85" t="s">
-        <v>287</v>
+        <v>278</v>
       </c>
       <c r="E85" t="s">
-        <v>11</v>
+        <v>279</v>
       </c>
       <c r="F85" t="s">
-        <v>24</v>
+        <v>280</v>
       </c>
       <c r="G85" t="s">
-        <v>13</v>
+        <v>281</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86">
-        <v>261410</v>
+        <v>261614</v>
       </c>
       <c r="B86" t="s">
-        <v>288</v>
+        <v>282</v>
       </c>
       <c r="C86">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D86" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
       <c r="E86" t="s">
-        <v>256</v>
+        <v>284</v>
       </c>
       <c r="F86" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="G86" t="s">
-        <v>258</v>
+        <v>286</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87">
-        <v>261709</v>
+        <v>262153</v>
       </c>
       <c r="B87" t="s">
+        <v>282</v>
+      </c>
+      <c r="C87">
+        <v>2</v>
+      </c>
+      <c r="D87" t="s">
+        <v>287</v>
+      </c>
+      <c r="E87" t="s">
+        <v>33</v>
+      </c>
+      <c r="F87" t="s">
         <v>288</v>
       </c>
-      <c r="C87">
-[...10 lines deleted...]
-      </c>
       <c r="G87" t="s">
-        <v>58</v>
+        <v>35</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88">
-        <v>262006</v>
+        <v>262154</v>
       </c>
       <c r="B88" t="s">
-        <v>288</v>
+        <v>282</v>
       </c>
       <c r="C88">
         <v>2</v>
       </c>
       <c r="D88" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="E88" t="s">
-        <v>61</v>
+        <v>290</v>
       </c>
       <c r="F88" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="G88" t="s">
-        <v>63</v>
+        <v>292</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89">
-        <v>262134</v>
+        <v>262417</v>
       </c>
       <c r="B89" t="s">
-        <v>288</v>
+        <v>282</v>
       </c>
       <c r="C89">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D89" t="s">
+        <v>293</v>
+      </c>
+      <c r="E89" t="s">
+        <v>294</v>
+      </c>
+      <c r="F89" t="s">
+        <v>295</v>
+      </c>
+      <c r="G89" t="s">
         <v>296</v>
-      </c>
-[...7 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90">
-        <v>262414</v>
+        <v>261324</v>
       </c>
       <c r="B90" t="s">
-        <v>288</v>
+        <v>282</v>
       </c>
       <c r="C90">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D90" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E90" t="s">
-        <v>299</v>
+        <v>105</v>
       </c>
       <c r="F90" t="s">
-        <v>300</v>
+        <v>106</v>
       </c>
       <c r="G90" t="s">
-        <v>301</v>
-[...2 lines deleted...]
-        <v>302</v>
+        <v>19</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91">
-        <v>267019</v>
+        <v>261130</v>
       </c>
       <c r="B91" t="s">
-        <v>288</v>
+        <v>298</v>
       </c>
       <c r="C91">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D91" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
       <c r="E91" t="s">
-        <v>304</v>
+        <v>48</v>
       </c>
       <c r="F91" t="s">
-        <v>143</v>
+        <v>49</v>
       </c>
       <c r="G91" t="s">
-        <v>139</v>
+        <v>50</v>
+      </c>
+      <c r="I91" t="s">
+        <v>300</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92">
-        <v>262135</v>
+        <v>262155</v>
       </c>
       <c r="B92" t="s">
-        <v>305</v>
+        <v>298</v>
       </c>
       <c r="C92">
         <v>1</v>
       </c>
       <c r="D92" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="E92" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="F92" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="G92" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93">
-        <v>261123</v>
+        <v>264015</v>
       </c>
       <c r="B93" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="C93">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D93" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
       <c r="E93" t="s">
-        <v>23</v>
+        <v>304</v>
       </c>
       <c r="F93" t="s">
-        <v>24</v>
+        <v>305</v>
       </c>
       <c r="G93" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>309</v>
+        <v>306</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94">
-        <v>262136</v>
+        <v>261315</v>
       </c>
       <c r="B94" t="s">
         <v>307</v>
       </c>
       <c r="C94">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D94" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E94" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="F94" t="s">
-        <v>24</v>
+        <v>309</v>
       </c>
       <c r="G94" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95">
-        <v>267010</v>
+        <v>261615</v>
       </c>
       <c r="B95" t="s">
+        <v>307</v>
+      </c>
+      <c r="C95">
+        <v>2</v>
+      </c>
+      <c r="D95" t="s">
+        <v>310</v>
+      </c>
+      <c r="E95" t="s">
+        <v>219</v>
+      </c>
+      <c r="F95" t="s">
         <v>311</v>
       </c>
-      <c r="C95">
-[...10 lines deleted...]
-      </c>
       <c r="G95" t="s">
-        <v>315</v>
+        <v>221</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96">
-        <v>264013</v>
+        <v>261713</v>
       </c>
       <c r="B96" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="C96">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="D96" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E96" t="s">
-        <v>317</v>
+        <v>11</v>
       </c>
       <c r="F96" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
       <c r="G96" t="s">
-        <v>319</v>
+        <v>13</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97">
-        <v>262137</v>
+        <v>262156</v>
       </c>
       <c r="B97" t="s">
-        <v>320</v>
+        <v>307</v>
       </c>
       <c r="C97">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D97" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E97" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="F97" t="s">
-        <v>297</v>
+        <v>315</v>
       </c>
       <c r="G97" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98">
-        <v>267011</v>
+        <v>262157</v>
       </c>
       <c r="B98" t="s">
-        <v>320</v>
+        <v>307</v>
       </c>
       <c r="C98">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D98" t="s">
-        <v>322</v>
+        <v>316</v>
       </c>
       <c r="E98" t="s">
-        <v>38</v>
+        <v>317</v>
       </c>
       <c r="F98" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="G98" t="s">
-        <v>324</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>319</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99">
-        <v>261721</v>
+        <v>262418</v>
       </c>
       <c r="B99" t="s">
+        <v>307</v>
+      </c>
+      <c r="C99">
+        <v>2</v>
+      </c>
+      <c r="D99" t="s">
         <v>320</v>
       </c>
-      <c r="C99">
-[...4 lines deleted...]
-      </c>
       <c r="E99" t="s">
-        <v>146</v>
+        <v>294</v>
       </c>
       <c r="F99" t="s">
-        <v>327</v>
+        <v>321</v>
       </c>
       <c r="G99" t="s">
-        <v>58</v>
+        <v>296</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100">
-        <v>261323</v>
+        <v>261627</v>
       </c>
       <c r="B100" t="s">
-        <v>320</v>
+        <v>307</v>
       </c>
       <c r="C100">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D100" t="s">
-        <v>328</v>
+        <v>322</v>
       </c>
       <c r="E100" t="s">
-        <v>234</v>
+        <v>182</v>
       </c>
       <c r="F100" t="s">
-        <v>235</v>
+        <v>323</v>
       </c>
       <c r="G100" t="s">
-        <v>139</v>
+        <v>324</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101">
-        <v>261124</v>
+        <v>261414</v>
       </c>
       <c r="B101" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="C101">
         <v>1</v>
       </c>
       <c r="D101" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="E101" t="s">
-        <v>23</v>
+        <v>145</v>
       </c>
       <c r="F101" t="s">
-        <v>24</v>
+        <v>44</v>
       </c>
       <c r="G101" t="s">
-        <v>25</v>
+        <v>147</v>
       </c>
       <c r="I101" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102">
-        <v>262138</v>
+        <v>262419</v>
       </c>
       <c r="B102" t="s">
+        <v>325</v>
+      </c>
+      <c r="C102">
+        <v>1</v>
+      </c>
+      <c r="D102" t="s">
+        <v>328</v>
+      </c>
+      <c r="E102" t="s">
+        <v>294</v>
+      </c>
+      <c r="F102" t="s">
         <v>329</v>
       </c>
-      <c r="C102">
-[...10 lines deleted...]
-      </c>
       <c r="G102" t="s">
-        <v>13</v>
+        <v>296</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103">
-        <v>267012</v>
+        <v>261131</v>
       </c>
       <c r="B103" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="C103">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D103" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E103" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="F103" t="s">
-        <v>335</v>
+        <v>49</v>
       </c>
       <c r="G103" t="s">
-        <v>324</v>
+        <v>50</v>
       </c>
       <c r="I103" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104">
-        <v>261411</v>
+        <v>262158</v>
       </c>
       <c r="B104" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="C104">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D104" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
       <c r="E104" t="s">
-        <v>339</v>
+        <v>33</v>
       </c>
       <c r="F104" t="s">
-        <v>340</v>
+        <v>49</v>
       </c>
       <c r="G104" t="s">
-        <v>341</v>
+        <v>35</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105">
-        <v>261504</v>
+        <v>261316</v>
       </c>
       <c r="B105" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="C105">
         <v>2</v>
       </c>
       <c r="D105" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E105" t="s">
-        <v>343</v>
+        <v>105</v>
       </c>
       <c r="F105" t="s">
-        <v>344</v>
+        <v>336</v>
       </c>
       <c r="G105" t="s">
-        <v>90</v>
+        <v>19</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106">
-        <v>261609</v>
+        <v>261317</v>
       </c>
       <c r="B106" t="s">
+        <v>334</v>
+      </c>
+      <c r="C106">
+        <v>2</v>
+      </c>
+      <c r="D106" t="s">
         <v>337</v>
       </c>
-      <c r="C106">
-[...4 lines deleted...]
-      </c>
       <c r="E106" t="s">
-        <v>346</v>
+        <v>210</v>
       </c>
       <c r="F106" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="G106" t="s">
-        <v>348</v>
+        <v>19</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107">
-        <v>262139</v>
+        <v>261318</v>
       </c>
       <c r="B107" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="C107">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D107" t="s">
-        <v>349</v>
+        <v>339</v>
       </c>
       <c r="E107" t="s">
-        <v>11</v>
+        <v>215</v>
       </c>
       <c r="F107" t="s">
-        <v>281</v>
+        <v>340</v>
       </c>
       <c r="G107" t="s">
-        <v>13</v>
+        <v>217</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108">
-        <v>262207</v>
+        <v>261507</v>
       </c>
       <c r="B108" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="C108">
         <v>2</v>
       </c>
       <c r="D108" t="s">
-        <v>350</v>
+        <v>341</v>
       </c>
       <c r="E108" t="s">
-        <v>351</v>
+        <v>342</v>
       </c>
       <c r="F108" t="s">
-        <v>352</v>
+        <v>343</v>
       </c>
       <c r="G108" t="s">
-        <v>353</v>
+        <v>123</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109">
-        <v>262140</v>
+        <v>261617</v>
       </c>
       <c r="B109" t="s">
-        <v>354</v>
+        <v>334</v>
       </c>
       <c r="C109">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D109" t="s">
-        <v>355</v>
+        <v>344</v>
       </c>
       <c r="E109" t="s">
-        <v>11</v>
+        <v>345</v>
       </c>
       <c r="F109" t="s">
-        <v>12</v>
+        <v>346</v>
       </c>
       <c r="G109" t="s">
-        <v>13</v>
+        <v>347</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110">
-        <v>261125</v>
+        <v>261714</v>
       </c>
       <c r="B110" t="s">
-        <v>356</v>
+        <v>334</v>
       </c>
       <c r="C110">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D110" t="s">
-        <v>357</v>
+        <v>348</v>
       </c>
       <c r="E110" t="s">
-        <v>23</v>
+        <v>349</v>
       </c>
       <c r="F110" t="s">
-        <v>24</v>
+        <v>350</v>
       </c>
       <c r="G110" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>358</v>
+        <v>351</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111">
-        <v>262141</v>
+        <v>262159</v>
       </c>
       <c r="B111" t="s">
-        <v>356</v>
+        <v>334</v>
       </c>
       <c r="C111">
         <v>1</v>
       </c>
       <c r="D111" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
       <c r="E111" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="F111" t="s">
-        <v>24</v>
+        <v>353</v>
       </c>
       <c r="G111" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112">
-        <v>261309</v>
+        <v>262160</v>
       </c>
       <c r="B112" t="s">
-        <v>360</v>
+        <v>334</v>
       </c>
       <c r="C112">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D112" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="E112" t="s">
-        <v>234</v>
+        <v>317</v>
       </c>
       <c r="F112" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
       <c r="G112" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>363</v>
+        <v>319</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113">
-        <v>261412</v>
+        <v>267015</v>
       </c>
       <c r="B113" t="s">
-        <v>360</v>
+        <v>334</v>
       </c>
       <c r="C113">
         <v>2</v>
       </c>
       <c r="D113" t="s">
-        <v>364</v>
+        <v>356</v>
       </c>
       <c r="E113" t="s">
-        <v>17</v>
+        <v>97</v>
       </c>
       <c r="F113" t="s">
-        <v>365</v>
+        <v>357</v>
       </c>
       <c r="G113" t="s">
-        <v>19</v>
+        <v>75</v>
+      </c>
+      <c r="I113" t="s">
+        <v>358</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114">
-        <v>261505</v>
+        <v>262161</v>
       </c>
       <c r="B114" t="s">
+        <v>359</v>
+      </c>
+      <c r="C114">
+        <v>1</v>
+      </c>
+      <c r="D114" t="s">
         <v>360</v>
       </c>
-      <c r="C114">
-[...4 lines deleted...]
-      </c>
       <c r="E114" t="s">
-        <v>121</v>
+        <v>33</v>
       </c>
       <c r="F114" t="s">
-        <v>367</v>
+        <v>79</v>
       </c>
       <c r="G114" t="s">
-        <v>123</v>
+        <v>35</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115">
-        <v>261710</v>
+        <v>267016</v>
       </c>
       <c r="B115" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="C115">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D115" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
       <c r="E115" t="s">
-        <v>56</v>
+        <v>362</v>
       </c>
       <c r="F115" t="s">
-        <v>18</v>
+        <v>363</v>
       </c>
       <c r="G115" t="s">
-        <v>58</v>
+        <v>364</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116">
-        <v>261711</v>
+        <v>261132</v>
       </c>
       <c r="B116" t="s">
-        <v>360</v>
+        <v>365</v>
       </c>
       <c r="C116">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D116" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="E116" t="s">
-        <v>146</v>
+        <v>48</v>
       </c>
       <c r="F116" t="s">
-        <v>293</v>
+        <v>49</v>
       </c>
       <c r="G116" t="s">
-        <v>58</v>
+        <v>50</v>
+      </c>
+      <c r="I116" t="s">
+        <v>367</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117">
-        <v>262142</v>
+        <v>262162</v>
       </c>
       <c r="B117" t="s">
-        <v>360</v>
+        <v>365</v>
       </c>
       <c r="C117">
         <v>1</v>
       </c>
       <c r="D117" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="E117" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="F117" t="s">
-        <v>297</v>
+        <v>49</v>
       </c>
       <c r="G117" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118">
-        <v>262415</v>
+        <v>262209</v>
       </c>
       <c r="B118" t="s">
-        <v>360</v>
+        <v>365</v>
       </c>
       <c r="C118">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D118" t="s">
+        <v>369</v>
+      </c>
+      <c r="E118" t="s">
+        <v>370</v>
+      </c>
+      <c r="F118" t="s">
         <v>371</v>
       </c>
-      <c r="E118" t="s">
+      <c r="G118" t="s">
         <v>372</v>
-      </c>
-[...4 lines deleted...]
-        <v>374</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119">
-        <v>261126</v>
+        <v>262163</v>
       </c>
       <c r="B119" t="s">
+        <v>373</v>
+      </c>
+      <c r="C119">
+        <v>3</v>
+      </c>
+      <c r="D119" t="s">
+        <v>374</v>
+      </c>
+      <c r="E119" t="s">
+        <v>317</v>
+      </c>
+      <c r="F119" t="s">
         <v>375</v>
       </c>
-      <c r="C119">
-[...10 lines deleted...]
-      </c>
       <c r="G119" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>377</v>
+        <v>319</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120">
-        <v>262143</v>
+        <v>261213</v>
       </c>
       <c r="B120" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="C120">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D120" t="s">
+        <v>377</v>
+      </c>
+      <c r="E120" t="s">
         <v>378</v>
       </c>
-      <c r="E120" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F120" t="s">
-        <v>24</v>
+        <v>379</v>
       </c>
       <c r="G120" t="s">
-        <v>13</v>
+        <v>380</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121">
-        <v>261712</v>
+        <v>261415</v>
       </c>
       <c r="B121" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="C121">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D121" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="E121" t="s">
-        <v>292</v>
+        <v>145</v>
       </c>
       <c r="F121" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="G121" t="s">
-        <v>58</v>
+        <v>147</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122">
-        <v>261211</v>
+        <v>261618</v>
       </c>
       <c r="B122" t="s">
-        <v>382</v>
+        <v>376</v>
       </c>
       <c r="C122">
         <v>2</v>
       </c>
       <c r="D122" t="s">
         <v>383</v>
       </c>
       <c r="E122" t="s">
-        <v>84</v>
+        <v>384</v>
       </c>
       <c r="F122" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="G122" t="s">
-        <v>86</v>
+        <v>386</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123">
-        <v>261310</v>
+        <v>261806</v>
       </c>
       <c r="B123" t="s">
-        <v>382</v>
+        <v>376</v>
       </c>
       <c r="C123">
         <v>2</v>
       </c>
       <c r="D123" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="E123" t="s">
-        <v>170</v>
+        <v>73</v>
       </c>
       <c r="F123" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="G123" t="s">
-        <v>172</v>
+        <v>75</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124">
-        <v>261311</v>
+        <v>262210</v>
       </c>
       <c r="B124" t="s">
-        <v>382</v>
+        <v>376</v>
       </c>
       <c r="C124">
         <v>2</v>
       </c>
       <c r="D124" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="E124" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="F124" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="G124" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125">
-        <v>261610</v>
+        <v>262420</v>
       </c>
       <c r="B125" t="s">
-        <v>382</v>
+        <v>376</v>
       </c>
       <c r="C125">
         <v>2</v>
       </c>
       <c r="D125" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="E125" t="s">
-        <v>47</v>
+        <v>394</v>
       </c>
       <c r="F125" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G125" t="s">
-        <v>49</v>
+        <v>396</v>
+      </c>
+      <c r="H125" t="s">
+        <v>397</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126">
-        <v>261903</v>
+        <v>262421</v>
       </c>
       <c r="B126" t="s">
-        <v>382</v>
+        <v>398</v>
       </c>
       <c r="C126">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D126" t="s">
-        <v>393</v>
+        <v>399</v>
       </c>
       <c r="E126" t="s">
-        <v>218</v>
+        <v>294</v>
       </c>
       <c r="F126" t="s">
-        <v>394</v>
+        <v>329</v>
       </c>
       <c r="G126" t="s">
-        <v>220</v>
+        <v>296</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127">
-        <v>262144</v>
+        <v>261133</v>
       </c>
       <c r="B127" t="s">
-        <v>382</v>
+        <v>400</v>
       </c>
       <c r="C127">
         <v>1</v>
       </c>
       <c r="D127" t="s">
-        <v>395</v>
+        <v>401</v>
       </c>
       <c r="E127" t="s">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="F127" t="s">
-        <v>297</v>
+        <v>49</v>
       </c>
       <c r="G127" t="s">
-        <v>13</v>
+        <v>50</v>
+      </c>
+      <c r="I127" t="s">
+        <v>402</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128">
-        <v>262145</v>
+        <v>262164</v>
       </c>
       <c r="B128" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="C128">
         <v>1</v>
       </c>
       <c r="D128" t="s">
-        <v>397</v>
+        <v>403</v>
       </c>
       <c r="E128" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="F128" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="G128" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129">
-        <v>261611</v>
+        <v>261214</v>
       </c>
       <c r="B129" t="s">
-        <v>398</v>
+        <v>404</v>
       </c>
       <c r="C129">
         <v>2</v>
       </c>
       <c r="D129" t="s">
-        <v>399</v>
+        <v>405</v>
       </c>
       <c r="E129" t="s">
-        <v>47</v>
+        <v>170</v>
       </c>
       <c r="F129" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
       <c r="G129" t="s">
-        <v>49</v>
+        <v>172</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130">
-        <v>261127</v>
+        <v>261619</v>
       </c>
       <c r="B130" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="C130">
         <v>1</v>
       </c>
       <c r="D130" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="E130" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="F130" t="s">
-        <v>24</v>
+        <v>285</v>
       </c>
       <c r="G130" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>403</v>
+        <v>286</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131">
-        <v>261612</v>
+        <v>262165</v>
       </c>
       <c r="B131" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="C131">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D131" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="E131" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="F131" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="G131" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132">
-        <v>262146</v>
+        <v>262166</v>
       </c>
       <c r="B132" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="C132">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D132" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
       <c r="E132" t="s">
-        <v>11</v>
+        <v>317</v>
       </c>
       <c r="F132" t="s">
-        <v>24</v>
+        <v>411</v>
       </c>
       <c r="G132" t="s">
-        <v>13</v>
+        <v>319</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133">
-        <v>261625</v>
+        <v>262422</v>
       </c>
       <c r="B133" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="C133">
         <v>2</v>
       </c>
       <c r="D133" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="E133" t="s">
-        <v>47</v>
+        <v>294</v>
       </c>
       <c r="F133" t="s">
-        <v>409</v>
+        <v>321</v>
       </c>
       <c r="G133" t="s">
-        <v>49</v>
+        <v>296</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134">
-        <v>267013</v>
+        <v>267017</v>
       </c>
       <c r="B134" t="s">
-        <v>410</v>
+        <v>404</v>
       </c>
       <c r="C134">
         <v>3</v>
       </c>
       <c r="D134" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E134" t="s">
-        <v>412</v>
+        <v>97</v>
       </c>
       <c r="F134" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="G134" t="s">
-        <v>414</v>
+        <v>221</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135">
-        <v>261321</v>
+        <v>261720</v>
       </c>
       <c r="B135" t="s">
-        <v>410</v>
+        <v>404</v>
       </c>
       <c r="C135">
         <v>3</v>
       </c>
       <c r="D135" t="s">
         <v>415</v>
       </c>
       <c r="E135" t="s">
-        <v>137</v>
+        <v>102</v>
       </c>
       <c r="F135" t="s">
-        <v>138</v>
+        <v>416</v>
       </c>
       <c r="G135" t="s">
-        <v>139</v>
+        <v>13</v>
       </c>
       <c r="I135" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136">
-        <v>261312</v>
+        <v>267021</v>
       </c>
       <c r="B136" t="s">
-        <v>417</v>
+        <v>404</v>
       </c>
       <c r="C136">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D136" t="s">
         <v>418</v>
       </c>
       <c r="E136" t="s">
+        <v>97</v>
+      </c>
+      <c r="F136" t="s">
         <v>419</v>
       </c>
-      <c r="F136" t="s">
+      <c r="G136" t="s">
+        <v>75</v>
+      </c>
+      <c r="I136" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>421</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137">
-        <v>261613</v>
+        <v>261215</v>
       </c>
       <c r="B137" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="C137">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D137" t="s">
         <v>422</v>
       </c>
       <c r="E137" t="s">
-        <v>93</v>
+        <v>170</v>
       </c>
       <c r="F137" t="s">
-        <v>423</v>
+        <v>171</v>
       </c>
       <c r="G137" t="s">
-        <v>44</v>
+        <v>172</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138">
-        <v>261904</v>
+        <v>261416</v>
       </c>
       <c r="B138" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="C138">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D138" t="s">
         <v>424</v>
       </c>
       <c r="E138" t="s">
+        <v>145</v>
+      </c>
+      <c r="F138" t="s">
+        <v>44</v>
+      </c>
+      <c r="G138" t="s">
+        <v>147</v>
+      </c>
+      <c r="I138" t="s">
         <v>425</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139">
-        <v>262147</v>
+        <v>261134</v>
       </c>
       <c r="B139" t="s">
-        <v>417</v>
+        <v>426</v>
       </c>
       <c r="C139">
         <v>1</v>
       </c>
       <c r="D139" t="s">
         <v>427</v>
       </c>
       <c r="E139" t="s">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="F139" t="s">
-        <v>281</v>
+        <v>49</v>
       </c>
       <c r="G139" t="s">
-        <v>13</v>
+        <v>50</v>
+      </c>
+      <c r="I139" t="s">
+        <v>428</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140">
-        <v>262208</v>
+        <v>262167</v>
       </c>
       <c r="B140" t="s">
-        <v>417</v>
+        <v>426</v>
       </c>
       <c r="C140">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D140" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="E140" t="s">
-        <v>429</v>
+        <v>33</v>
       </c>
       <c r="F140" t="s">
-        <v>430</v>
+        <v>49</v>
       </c>
       <c r="G140" t="s">
-        <v>431</v>
+        <v>35</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141">
-        <v>262416</v>
+        <v>262423</v>
       </c>
       <c r="B141" t="s">
-        <v>417</v>
+        <v>430</v>
       </c>
       <c r="C141">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D141" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="E141" t="s">
-        <v>372</v>
+        <v>294</v>
       </c>
       <c r="F141" t="s">
-        <v>433</v>
+        <v>329</v>
       </c>
       <c r="G141" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-        <v>434</v>
+        <v>296</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142">
-        <v>261626</v>
+        <v>261135</v>
       </c>
       <c r="B142" t="s">
-        <v>417</v>
+        <v>432</v>
       </c>
       <c r="C142">
         <v>2</v>
       </c>
       <c r="D142" t="s">
+        <v>433</v>
+      </c>
+      <c r="E142" t="s">
+        <v>434</v>
+      </c>
+      <c r="F142" t="s">
         <v>435</v>
       </c>
-      <c r="E142" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G142" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143">
-        <v>261508</v>
+        <v>261216</v>
       </c>
       <c r="B143" t="s">
-        <v>417</v>
+        <v>432</v>
       </c>
       <c r="C143">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D143" t="s">
+        <v>436</v>
+      </c>
+      <c r="E143" t="s">
+        <v>170</v>
+      </c>
+      <c r="F143" t="s">
         <v>437</v>
       </c>
-      <c r="E143" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G143" t="s">
-        <v>123</v>
+        <v>172</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144">
-        <v>261805</v>
+        <v>261715</v>
       </c>
       <c r="B144" t="s">
+        <v>432</v>
+      </c>
+      <c r="C144">
+        <v>2</v>
+      </c>
+      <c r="D144" t="s">
         <v>438</v>
       </c>
-      <c r="C144">
-[...2 lines deleted...]
-      <c r="D144" t="s">
+      <c r="E144" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="F144" t="s">
         <v>440</v>
       </c>
       <c r="G144" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="H144" t="s">
         <v>441</v>
-      </c>
-[...1 lines deleted...]
-        <v>442</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145">
-        <v>261128</v>
+        <v>262168</v>
       </c>
       <c r="B145" t="s">
+        <v>432</v>
+      </c>
+      <c r="C145">
+        <v>2</v>
+      </c>
+      <c r="D145" t="s">
+        <v>442</v>
+      </c>
+      <c r="E145" t="s">
         <v>443</v>
       </c>
-      <c r="C145">
-[...2 lines deleted...]
-      <c r="D145" t="s">
+      <c r="F145" t="s">
         <v>444</v>
       </c>
-      <c r="E145" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G145" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>445</v>
+        <v>35</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146">
-        <v>262148</v>
+        <v>262424</v>
       </c>
       <c r="B146" t="s">
-        <v>443</v>
+        <v>432</v>
       </c>
       <c r="C146">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D146" t="s">
+        <v>445</v>
+      </c>
+      <c r="E146" t="s">
+        <v>294</v>
+      </c>
+      <c r="F146" t="s">
         <v>446</v>
       </c>
-      <c r="E146" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G146" t="s">
-        <v>13</v>
+        <v>296</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147">
-        <v>261212</v>
+        <v>266201</v>
       </c>
       <c r="B147" t="s">
+        <v>432</v>
+      </c>
+      <c r="C147">
+        <v>8</v>
+      </c>
+      <c r="D147" t="s">
         <v>447</v>
       </c>
-      <c r="C147">
-[...2 lines deleted...]
-      <c r="D147" t="s">
+      <c r="E147" t="s">
         <v>448</v>
       </c>
-      <c r="E147" t="s">
+      <c r="F147" t="s">
         <v>449</v>
       </c>
-      <c r="F147" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G147" t="s">
-        <v>450</v>
+        <v>364</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148">
-        <v>261313</v>
+        <v>261628</v>
       </c>
       <c r="B148" t="s">
-        <v>447</v>
+        <v>432</v>
       </c>
       <c r="C148">
         <v>2</v>
       </c>
       <c r="D148" t="s">
+        <v>450</v>
+      </c>
+      <c r="E148" t="s">
+        <v>182</v>
+      </c>
+      <c r="F148" t="s">
         <v>451</v>
       </c>
-      <c r="E148" t="s">
-[...2 lines deleted...]
-      <c r="F148" t="s">
+      <c r="G148" t="s">
+        <v>184</v>
+      </c>
+      <c r="H148" t="s">
         <v>452</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149">
-        <v>261413</v>
+        <v>262169</v>
       </c>
       <c r="B149" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="C149">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D149" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="E149" t="s">
-        <v>256</v>
+        <v>443</v>
       </c>
       <c r="F149" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="G149" t="s">
-        <v>258</v>
+        <v>35</v>
+      </c>
+      <c r="I149" t="s">
+        <v>456</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150">
-        <v>261506</v>
+        <v>262170</v>
       </c>
       <c r="B150" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="C150">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D150" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="E150" t="s">
-        <v>343</v>
+        <v>33</v>
       </c>
       <c r="F150" t="s">
-        <v>456</v>
+        <v>49</v>
       </c>
       <c r="G150" t="s">
-        <v>90</v>
+        <v>35</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151">
-        <v>262149</v>
+        <v>261136</v>
       </c>
       <c r="B151" t="s">
-        <v>447</v>
+        <v>458</v>
       </c>
       <c r="C151">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D151" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E151" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F151" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="G151" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152">
-        <v>262150</v>
+        <v>261137</v>
       </c>
       <c r="B152" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="C152">
         <v>2</v>
       </c>
       <c r="D152" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E152" t="s">
-        <v>224</v>
+        <v>434</v>
       </c>
       <c r="F152" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="G152" t="s">
-        <v>226</v>
+        <v>50</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153">
-        <v>267014</v>
+        <v>261217</v>
       </c>
       <c r="B153" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="C153">
         <v>2</v>
       </c>
       <c r="D153" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="E153" t="s">
-        <v>462</v>
+        <v>378</v>
       </c>
       <c r="F153" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="G153" t="s">
-        <v>464</v>
+        <v>380</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154">
-        <v>262151</v>
+        <v>261417</v>
       </c>
       <c r="B154" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="C154">
         <v>1</v>
       </c>
       <c r="D154" t="s">
         <v>466</v>
       </c>
       <c r="E154" t="s">
-        <v>11</v>
+        <v>467</v>
       </c>
       <c r="F154" t="s">
-        <v>12</v>
+        <v>468</v>
       </c>
       <c r="G154" t="s">
-        <v>13</v>
+        <v>147</v>
+      </c>
+      <c r="I154" t="s">
+        <v>469</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155">
-        <v>261129</v>
+        <v>261616</v>
       </c>
       <c r="B155" t="s">
-        <v>467</v>
+        <v>461</v>
       </c>
       <c r="C155">
         <v>1</v>
       </c>
       <c r="D155" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="E155" t="s">
-        <v>23</v>
+        <v>471</v>
       </c>
       <c r="F155" t="s">
-        <v>24</v>
+        <v>472</v>
       </c>
       <c r="G155" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>473</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156">
-        <v>262152</v>
+        <v>261716</v>
       </c>
       <c r="B156" t="s">
-        <v>467</v>
+        <v>461</v>
       </c>
       <c r="C156">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D156" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="E156" t="s">
-        <v>11</v>
+        <v>57</v>
       </c>
       <c r="F156" t="s">
-        <v>24</v>
+        <v>475</v>
       </c>
       <c r="G156" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157">
-        <v>261325</v>
+        <v>261717</v>
       </c>
       <c r="B157" t="s">
-        <v>467</v>
+        <v>461</v>
       </c>
       <c r="C157">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D157" t="s">
-        <v>471</v>
+        <v>476</v>
       </c>
       <c r="E157" t="s">
-        <v>38</v>
+        <v>439</v>
       </c>
       <c r="F157" t="s">
-        <v>472</v>
+        <v>477</v>
       </c>
       <c r="G157" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>473</v>
+        <v>441</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158">
-        <v>264014</v>
+        <v>262171</v>
       </c>
       <c r="B158" t="s">
-        <v>474</v>
+        <v>461</v>
       </c>
       <c r="C158">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D158" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E158" t="s">
-        <v>476</v>
+        <v>33</v>
       </c>
       <c r="F158" t="s">
-        <v>477</v>
+        <v>63</v>
       </c>
       <c r="G158" t="s">
-        <v>478</v>
+        <v>35</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159">
-        <v>261314</v>
+        <v>262425</v>
       </c>
       <c r="B159" t="s">
         <v>479</v>
       </c>
       <c r="C159">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D159" t="s">
         <v>480</v>
       </c>
       <c r="E159" t="s">
-        <v>211</v>
+        <v>481</v>
       </c>
       <c r="F159" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="G159" t="s">
-        <v>213</v>
+        <v>483</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160">
-        <v>261614</v>
+        <v>261629</v>
       </c>
       <c r="B160" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="C160">
         <v>1</v>
       </c>
       <c r="D160" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="E160" t="s">
-        <v>484</v>
+        <v>471</v>
       </c>
       <c r="F160" t="s">
         <v>485</v>
       </c>
       <c r="G160" t="s">
-        <v>486</v>
+        <v>473</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161">
-        <v>262153</v>
+        <v>262172</v>
       </c>
       <c r="B161" t="s">
-        <v>482</v>
+        <v>486</v>
       </c>
       <c r="C161">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D161" t="s">
         <v>487</v>
       </c>
       <c r="E161" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="F161" t="s">
-        <v>488</v>
+        <v>49</v>
       </c>
       <c r="G161" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162">
-        <v>262154</v>
+        <v>261138</v>
       </c>
       <c r="B162" t="s">
-        <v>482</v>
+        <v>488</v>
       </c>
       <c r="C162">
         <v>2</v>
       </c>
       <c r="D162" t="s">
         <v>489</v>
       </c>
       <c r="E162" t="s">
+        <v>434</v>
+      </c>
+      <c r="F162" t="s">
         <v>490</v>
       </c>
-      <c r="F162" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G162" t="s">
-        <v>492</v>
+        <v>50</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163">
-        <v>262417</v>
+        <v>261418</v>
       </c>
       <c r="B163" t="s">
-        <v>482</v>
+        <v>488</v>
       </c>
       <c r="C163">
         <v>2</v>
       </c>
       <c r="D163" t="s">
+        <v>491</v>
+      </c>
+      <c r="E163" t="s">
+        <v>467</v>
+      </c>
+      <c r="F163" t="s">
+        <v>492</v>
+      </c>
+      <c r="G163" t="s">
+        <v>147</v>
+      </c>
+      <c r="I163" t="s">
         <v>493</v>
-      </c>
-[...7 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164">
-        <v>261324</v>
+        <v>261718</v>
       </c>
       <c r="B164" t="s">
-        <v>482</v>
+        <v>488</v>
       </c>
       <c r="C164">
         <v>1</v>
       </c>
       <c r="D164" t="s">
+        <v>494</v>
+      </c>
+      <c r="E164" t="s">
+        <v>57</v>
+      </c>
+      <c r="F164" t="s">
         <v>495</v>
       </c>
-      <c r="E164" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G164" t="s">
-        <v>139</v>
+        <v>13</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165">
-        <v>261130</v>
+        <v>262211</v>
       </c>
       <c r="B165" t="s">
+        <v>488</v>
+      </c>
+      <c r="C165">
+        <v>2</v>
+      </c>
+      <c r="D165" t="s">
         <v>496</v>
       </c>
-      <c r="C165">
-[...2 lines deleted...]
-      <c r="D165" t="s">
+      <c r="E165" t="s">
+        <v>370</v>
+      </c>
+      <c r="F165" t="s">
         <v>497</v>
       </c>
-      <c r="E165" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G165" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>498</v>
+        <v>372</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166">
-        <v>262155</v>
+        <v>262303</v>
       </c>
       <c r="B166" t="s">
-        <v>496</v>
+        <v>488</v>
       </c>
       <c r="C166">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D166" t="s">
+        <v>498</v>
+      </c>
+      <c r="E166" t="s">
         <v>499</v>
       </c>
-      <c r="E166" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F166" t="s">
-        <v>24</v>
+        <v>500</v>
       </c>
       <c r="G166" t="s">
-        <v>13</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167">
-        <v>264015</v>
+        <v>264016</v>
       </c>
       <c r="B167" t="s">
-        <v>500</v>
+        <v>488</v>
       </c>
       <c r="C167">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D167" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="E167" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="F167" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="G167" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168">
-        <v>261315</v>
+        <v>262173</v>
       </c>
       <c r="B168" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="C168">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D168" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="E168" t="s">
-        <v>234</v>
+        <v>33</v>
       </c>
       <c r="F168" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="G168" t="s">
-        <v>139</v>
+        <v>35</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169">
-        <v>261615</v>
+        <v>261419</v>
       </c>
       <c r="B169" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="C169">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D169" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="E169" t="s">
-        <v>93</v>
+        <v>145</v>
       </c>
       <c r="F169" t="s">
-        <v>508</v>
+        <v>44</v>
       </c>
       <c r="G169" t="s">
-        <v>44</v>
+        <v>147</v>
+      </c>
+      <c r="I169" t="s">
+        <v>510</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170">
-        <v>261713</v>
+        <v>261620</v>
       </c>
       <c r="B170" t="s">
-        <v>505</v>
+        <v>511</v>
       </c>
       <c r="C170">
         <v>2</v>
       </c>
       <c r="D170" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="E170" t="s">
-        <v>56</v>
+        <v>384</v>
       </c>
       <c r="F170" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="G170" t="s">
-        <v>58</v>
+        <v>386</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171">
-        <v>262156</v>
+        <v>262174</v>
       </c>
       <c r="B171" t="s">
-        <v>505</v>
+        <v>511</v>
       </c>
       <c r="C171">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D171" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="E171" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="F171" t="s">
-        <v>512</v>
+        <v>49</v>
       </c>
       <c r="G171" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172">
-        <v>262157</v>
+        <v>262426</v>
       </c>
       <c r="B172" t="s">
-        <v>505</v>
+        <v>511</v>
       </c>
       <c r="C172">
         <v>2</v>
       </c>
       <c r="D172" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="E172" t="s">
-        <v>130</v>
+        <v>516</v>
       </c>
       <c r="F172" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="G172" t="s">
-        <v>132</v>
+        <v>518</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173">
-        <v>262418</v>
+        <v>261141</v>
       </c>
       <c r="B173" t="s">
-        <v>505</v>
+        <v>511</v>
       </c>
       <c r="C173">
         <v>2</v>
       </c>
       <c r="D173" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E173" t="s">
-        <v>79</v>
+        <v>48</v>
       </c>
       <c r="F173" t="s">
-        <v>135</v>
+        <v>520</v>
       </c>
       <c r="G173" t="s">
-        <v>81</v>
+        <v>50</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174">
-        <v>261627</v>
+        <v>267018</v>
       </c>
       <c r="B174" t="s">
-        <v>505</v>
+        <v>521</v>
       </c>
       <c r="C174">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D174" t="s">
-        <v>516</v>
+        <v>522</v>
       </c>
       <c r="E174" t="s">
-        <v>47</v>
+        <v>362</v>
       </c>
       <c r="F174" t="s">
-        <v>517</v>
+        <v>363</v>
       </c>
       <c r="G174" t="s">
-        <v>518</v>
+        <v>364</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175">
-        <v>261414</v>
+        <v>261140</v>
       </c>
       <c r="B175" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="C175">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D175" t="s">
+        <v>524</v>
+      </c>
+      <c r="E175" t="s">
+        <v>434</v>
+      </c>
+      <c r="F175" t="s">
         <v>520</v>
       </c>
-      <c r="E175" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G175" t="s">
-        <v>19</v>
-[...1743 lines deleted...]
-        <v>25</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">