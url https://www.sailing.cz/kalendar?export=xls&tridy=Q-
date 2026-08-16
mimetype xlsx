--- v1 (2026-07-02)
+++ v2 (2026-08-16)
@@ -12,1619 +12,1139 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="525">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="365">
   <si>
     <t>CTL</t>
   </si>
   <si>
     <t>Datum</t>
   </si>
   <si>
     <t>Počet dní</t>
   </si>
   <si>
     <t>Název</t>
   </si>
   <si>
     <t>Pořadatel</t>
   </si>
   <si>
     <t>Třídy</t>
   </si>
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Poznámka</t>
   </si>
   <si>
     <t>Noticeboard</t>
   </si>
   <si>
-    <t>03.07.2026</t>
-[...2 lines deleted...]
-    <t>Mistrovství ČR</t>
+    <t>18.08.2026</t>
+  </si>
+  <si>
+    <t>CJN - Mistrovství České republiky mládeže</t>
+  </si>
+  <si>
+    <t>TJ Slávia-jachting Česká Skalice, z.s.</t>
+  </si>
+  <si>
+    <t>RsF-7P, Q-12mr, RsF-12mr, 29r-12mr, IL4-12mr, T93-8vc</t>
+  </si>
+  <si>
+    <t>Rozkoš</t>
+  </si>
+  <si>
+    <t>P-7 u lt. RS Feva přeložen z CTL 261106</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261805</t>
+  </si>
+  <si>
+    <t>19.08.2026</t>
+  </si>
+  <si>
+    <t>Pražský Točák XXI.</t>
+  </si>
+  <si>
+    <t>YACHT CLUB CERE, z.s.</t>
+  </si>
+  <si>
+    <t>OT-1MI</t>
+  </si>
+  <si>
+    <t>Vltava - Praha</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261128</t>
+  </si>
+  <si>
+    <t>Prýgl rejs 18</t>
+  </si>
+  <si>
+    <t>Yacht Club LODNÍ SPORTY BRNO, pobočný spolek</t>
+  </si>
+  <si>
+    <t>Brněnská přehrada</t>
+  </si>
+  <si>
+    <t>22.08.2026</t>
+  </si>
+  <si>
+    <t>Hurá do školy</t>
+  </si>
+  <si>
+    <t>Jachting Poděbrady pobočný spolek TJ Bohemia Poděbrady, z.s.</t>
+  </si>
+  <si>
+    <t>Pir-3C</t>
+  </si>
+  <si>
+    <t>Jezero Poděbrady</t>
+  </si>
+  <si>
+    <t>Bezdrevský vítr</t>
+  </si>
+  <si>
+    <t>Yacht club D.I.M. Bezdrev z.s.</t>
+  </si>
+  <si>
+    <t>Rs5-7P</t>
+  </si>
+  <si>
+    <t>Bezdrev</t>
+  </si>
+  <si>
+    <t>Závod zrušen z důvodu nízké hladiny vody! Koef. P-7 přesunut na CTL 261316.</t>
+  </si>
+  <si>
+    <t>Konec na Hrachách</t>
+  </si>
+  <si>
+    <t>TJ Prazdroj Plzeň z.s., JO</t>
+  </si>
+  <si>
+    <t>Fin-2KP, Evr-1MI, Q-1MI</t>
+  </si>
+  <si>
+    <t>Hracholusky</t>
+  </si>
+  <si>
+    <t>Senior cup</t>
+  </si>
+  <si>
+    <t>Tělovýchovná jednota Lokomotiva Cheb z.s.</t>
+  </si>
+  <si>
+    <t>Rac-3C, T93-3C, IQF-4K, WSR-4K, WIF-4K</t>
+  </si>
+  <si>
+    <t>Jesenice</t>
+  </si>
+  <si>
+    <t>Velká cena YC</t>
+  </si>
+  <si>
+    <t>KaA-4K, KaB-4K, KaC-4K, KaF-1MI</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262149</t>
+  </si>
+  <si>
+    <t>O pohár Vranova 2026</t>
+  </si>
+  <si>
+    <t>Yacht club Znojmo, z.s.</t>
+  </si>
+  <si>
+    <t>Vau-7P</t>
+  </si>
+  <si>
+    <t>Vranovská přehrada</t>
+  </si>
+  <si>
+    <t>MIŠ Regata</t>
+  </si>
+  <si>
+    <t>Asociace lodních tříd RS, z.s.</t>
+  </si>
+  <si>
+    <t>RS7-7P</t>
+  </si>
+  <si>
+    <t>Lipno - Jeníšov</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/267014</t>
+  </si>
+  <si>
+    <t>23.08.2026</t>
+  </si>
+  <si>
+    <t>Nedělní rejs V</t>
+  </si>
+  <si>
+    <t>RsV-3M, OT-1MI</t>
+  </si>
+  <si>
+    <t>26.08.2026</t>
+  </si>
+  <si>
+    <t>Pražský Točák XXII.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261129</t>
+  </si>
+  <si>
+    <t>Prýgl rejs 19</t>
+  </si>
+  <si>
+    <t>Division II European Championship 2026</t>
+  </si>
+  <si>
+    <t>Česká windsurfingová asociace - ČWA z.s.</t>
+  </si>
+  <si>
+    <t>WSR-24me</t>
+  </si>
+  <si>
+    <t>Lipno - Černá v Pošumaví</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261325</t>
+  </si>
+  <si>
+    <t>27.08.2026</t>
+  </si>
+  <si>
+    <t>Aero Nationals-EMV Kalevi Meistrivoistlused 2026</t>
+  </si>
+  <si>
+    <t>Kalevi Jahtklubi Sadam</t>
+  </si>
+  <si>
+    <t>RsA-12</t>
+  </si>
+  <si>
+    <t>Talin, Estonsko</t>
+  </si>
+  <si>
+    <t>28.08.2026</t>
+  </si>
+  <si>
+    <t>MČR FINN 2026, Memoriál MUDr. Miloše Lázničky, CSc.</t>
+  </si>
+  <si>
+    <t>Yacht Club Kovářov</t>
+  </si>
+  <si>
+    <t>Fin-12mr, FD-7P</t>
+  </si>
+  <si>
+    <t>Lipno - Kovářov</t>
+  </si>
+  <si>
+    <t>Koef. P-7 lt. FD přesunut z CTL 261310. Závod se nekoná pro lt. Tornádo z důvodu kolize s ME Tornádo.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261314</t>
+  </si>
+  <si>
+    <t>29.08.2026</t>
+  </si>
+  <si>
+    <t>Labský pohár</t>
+  </si>
+  <si>
+    <t>Yacht club Ústí nad Labem z.s</t>
+  </si>
+  <si>
+    <t>Kaj-2KP</t>
+  </si>
+  <si>
+    <t>Labe - Ústí nad Labem</t>
+  </si>
+  <si>
+    <t>Handicap Cup</t>
+  </si>
+  <si>
+    <t>OTH-4K</t>
+  </si>
+  <si>
+    <t>Jedovnický kapr</t>
+  </si>
+  <si>
+    <t>Jachetní oddíl Olšovec Jedovnice, z.s.</t>
+  </si>
+  <si>
+    <t>Vau-3M</t>
+  </si>
+  <si>
+    <t>Jedovnice</t>
+  </si>
+  <si>
+    <t>Přátelská regata</t>
+  </si>
+  <si>
+    <t>Klub jachtingu Těrlicko, z.s.</t>
+  </si>
+  <si>
+    <t>RsT-4K, RsF-3M, RsT-7P</t>
+  </si>
+  <si>
+    <t>Těrlicko</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262417</t>
+  </si>
+  <si>
+    <t>Lipenský vítr</t>
+  </si>
+  <si>
+    <t>Jachetní klub Černá v Pošumaví, z.s.</t>
+  </si>
+  <si>
+    <t>KaA-1MI, KaB-1MI, KaC-1MI, KaD-1MI, KaE-1MI</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261324</t>
+  </si>
+  <si>
+    <t>02.09.2026</t>
+  </si>
+  <si>
+    <t>Pražský Točák XXIII.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261130</t>
+  </si>
+  <si>
+    <t>Prýgl rejs 20</t>
+  </si>
+  <si>
+    <t>03.09.2026</t>
+  </si>
+  <si>
+    <t>UK RS700 National Championship 2026</t>
+  </si>
+  <si>
+    <t>Royal Torbay YC</t>
+  </si>
+  <si>
+    <t>RS7-12</t>
+  </si>
+  <si>
+    <t>Torquay, Velka Britanie</t>
+  </si>
+  <si>
+    <t>05.09.2026</t>
+  </si>
+  <si>
+    <t>10. McDonalds cup</t>
+  </si>
+  <si>
+    <t>IL4-7P, Q-7P</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261315</t>
+  </si>
+  <si>
+    <t>Podzimní Nechranice</t>
+  </si>
+  <si>
+    <t>Yacht Club Nechranice</t>
+  </si>
+  <si>
+    <t>IL7-7P, Fb-7P, 420-8vc, Cad-7P, IL6-7P</t>
+  </si>
+  <si>
+    <t>Nechranice</t>
+  </si>
+  <si>
+    <t>Lighthouse cup</t>
   </si>
   <si>
     <t>Yacht Club Doksy, spolek</t>
   </si>
   <si>
-    <t>Pir-12mr</t>
+    <t>Sta-7P, Sta-4K, Vau-7P, Pir-7P</t>
   </si>
   <si>
     <t>Máchovo jezero</t>
   </si>
   <si>
-    <t>https://www.sailing.cz/noticeboard/261708</t>
-[...5 lines deleted...]
-    <t>Zeros and heroes</t>
+    <t>Kiss My RS</t>
+  </si>
+  <si>
+    <t>RsF-7P, Rs5-7P, RsV-7P, RsT-3M</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262156</t>
+  </si>
+  <si>
+    <t>Vítr z vinohradů</t>
+  </si>
+  <si>
+    <t>YachtClub Dyje z.s.</t>
+  </si>
+  <si>
+    <t>T93-7P, Rac-7P, SLF-7P, SLW-1MI</t>
+  </si>
+  <si>
+    <t>Nové Mlýny</t>
+  </si>
+  <si>
+    <t>Slezská regata</t>
+  </si>
+  <si>
+    <t>Kaj-2KP, OTH-1MI</t>
+  </si>
+  <si>
+    <t>Regata Oty Riedela - Církvice</t>
+  </si>
+  <si>
+    <t>Vodní sporty Duchcov, z.s.</t>
+  </si>
+  <si>
+    <t>Kaj-2KP, OT-1MI</t>
+  </si>
+  <si>
+    <t>Labe - Církvice</t>
+  </si>
+  <si>
+    <t>08.09.2026</t>
+  </si>
+  <si>
+    <t>Botanická zahrada-6</t>
+  </si>
+  <si>
+    <t>Jachetní klub Plzeň, z.s.</t>
+  </si>
+  <si>
+    <t>Q-1MI</t>
+  </si>
+  <si>
+    <t>Bolevák</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261414</t>
+  </si>
+  <si>
+    <t>Vesele ve škole</t>
+  </si>
+  <si>
+    <t>RsT-1MI, RsF-1MI, OTH-1MI</t>
+  </si>
+  <si>
+    <t>09.09.2026</t>
+  </si>
+  <si>
+    <t>Pražský Točák XXIV.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261131</t>
+  </si>
+  <si>
+    <t>Prýgl rejs 21</t>
+  </si>
+  <si>
+    <t>12.09.2026</t>
+  </si>
+  <si>
+    <t>H2O</t>
+  </si>
+  <si>
+    <t>Rs5-12mr, Rs5-7P, RsF-7P, RS7-7P, RsA-7P</t>
+  </si>
+  <si>
+    <t>Koef. P-7 lt. RS 500 přesunut z CTL 261313.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261316</t>
+  </si>
+  <si>
+    <t>Velká cena Tornado 2026</t>
+  </si>
+  <si>
+    <t>Tor-8vc, Tor-7P</t>
+  </si>
+  <si>
+    <t>Pozor, změna pořadatele a místa konání!!!</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261317</t>
+  </si>
+  <si>
+    <t>Regent cup</t>
+  </si>
+  <si>
+    <t>TJ Jiskra Třeboň</t>
+  </si>
+  <si>
+    <t>Pir-7P</t>
+  </si>
+  <si>
+    <t>Svět</t>
+  </si>
+  <si>
+    <t>Švestková regata</t>
+  </si>
+  <si>
+    <t>Jachtklub Cheb, z.s.</t>
+  </si>
+  <si>
+    <t>IL4-2KP, IL6-7P, IL7-7P, Evr-7P, IL4-3C, IL6-3C, Fb-3C, Fin-3C, IL6-4K, IL7-4K, Q-2KP</t>
+  </si>
+  <si>
+    <t>Koef. KP-2 lt. ILCA 4 přesunut z CTL 261505.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261507</t>
+  </si>
+  <si>
+    <t>Krajský přebor</t>
+  </si>
+  <si>
+    <t>Asociace sportovních klubů Lovosice z.s. - jachetní oddíl</t>
+  </si>
+  <si>
+    <t>420-7P, Cad-4K, Kaj-4K</t>
+  </si>
+  <si>
+    <t>Žernoseky</t>
+  </si>
+  <si>
+    <t>Hrádecký trojúhelník</t>
+  </si>
+  <si>
+    <t>Jachetní klub Kristýna Hrádek nad Nisou, z.s.</t>
+  </si>
+  <si>
+    <t>Q-1MI, OT-1MI, T93-1MI</t>
+  </si>
+  <si>
+    <t>Kristýna</t>
+  </si>
+  <si>
+    <t>Grand Prix NJ</t>
+  </si>
+  <si>
+    <t>KaA-1MI, KaB-1MI, KaC-1MI, KaF-1MI</t>
+  </si>
+  <si>
+    <t>Bobule regata</t>
+  </si>
+  <si>
+    <t>Q-7P, 29r-7P, IL4-7P</t>
+  </si>
+  <si>
+    <t>Pohár Rozkoše III</t>
+  </si>
+  <si>
+    <t>Rac-7P, T93-7P, FOI-7P</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/267015</t>
+  </si>
+  <si>
+    <t>13.09.2026</t>
+  </si>
+  <si>
+    <t>Nedělní rejs VI</t>
+  </si>
+  <si>
+    <t>14. ČANY Offshore Cup</t>
+  </si>
+  <si>
+    <t>Česká asociace námořního yachtingu, z.s.</t>
+  </si>
+  <si>
+    <t>NJB-7P</t>
+  </si>
+  <si>
+    <t>Chorvatsko (CRO)</t>
+  </si>
+  <si>
+    <t>16.09.2026</t>
+  </si>
+  <si>
+    <t>Pražský Točák XXV.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261132</t>
+  </si>
+  <si>
+    <t>Prýgl rejs 22</t>
+  </si>
+  <si>
+    <t>Olomoucký pohár 3</t>
+  </si>
+  <si>
+    <t>Jachetní klub Olomouc z.s.</t>
+  </si>
+  <si>
+    <t>Q-1MI, Fin-2KP</t>
+  </si>
+  <si>
+    <t>Chomoutov</t>
+  </si>
+  <si>
+    <t>18.09.2026</t>
+  </si>
+  <si>
+    <t>Modrý hrozen</t>
+  </si>
+  <si>
+    <t>IL6-12mr</t>
+  </si>
+  <si>
+    <t>19.09.2026</t>
+  </si>
+  <si>
+    <t>Veteránská regata</t>
+  </si>
+  <si>
+    <t>T.J.  Sokol Vrané nad Vlt. II</t>
+  </si>
+  <si>
+    <t>Fin-1MI, Evr-2KP, Q-1MI</t>
+  </si>
+  <si>
+    <t>Vranská přehrada</t>
+  </si>
+  <si>
+    <t>Cena Plzeňské teplárenské</t>
+  </si>
+  <si>
+    <t>Fin-2KP, Fb-2KP, IL4-2KP, Q-2KP, Rac-2KP</t>
+  </si>
+  <si>
+    <t>Zlatá sekyrka</t>
+  </si>
+  <si>
+    <t>YCR-Jachting Roudnice nad Labem, z.s.</t>
+  </si>
+  <si>
+    <t>Cad-3C, Cad-2KP, Kaj-1MI</t>
+  </si>
+  <si>
+    <t>Labe - Roudnice</t>
+  </si>
+  <si>
+    <t>Fair Play</t>
+  </si>
+  <si>
+    <t>Rs4-7P, RsF-4K, RsT-4K, Q-4K</t>
+  </si>
+  <si>
+    <t>Podzimní Sokolská regata</t>
+  </si>
+  <si>
+    <t>TJ Sokol Tovačov - oddíl jachtingu</t>
+  </si>
+  <si>
+    <t>Q-2KP, Vau-7P, Q-4K, IL4-4K, IL6-4K</t>
+  </si>
+  <si>
+    <t>Tovačov</t>
+  </si>
+  <si>
+    <t>Tera Cvilin race 2026</t>
+  </si>
+  <si>
+    <t>Yacht Club Krnov</t>
+  </si>
+  <si>
+    <t>RsT-7P, RsT-3M, RsF-2KP</t>
+  </si>
+  <si>
+    <t>Petrův rybník - Krnov</t>
+  </si>
+  <si>
+    <t>Změna termínu závodu</t>
+  </si>
+  <si>
+    <t>22.09.2026</t>
+  </si>
+  <si>
+    <t>O cenu mrože</t>
+  </si>
+  <si>
+    <t>23.09.2026</t>
+  </si>
+  <si>
+    <t>Pražský Točák XXVI.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261133</t>
+  </si>
+  <si>
+    <t>Prýgl rejs 23</t>
+  </si>
+  <si>
+    <t>26.09.2026</t>
+  </si>
+  <si>
+    <t>Mistrovství středočeské flotily FINN</t>
+  </si>
+  <si>
+    <t>YACHT CLUB KLADNO z.s.</t>
+  </si>
+  <si>
+    <t>Fin-4K, Q-1MI</t>
+  </si>
+  <si>
+    <t>Turyňský rybník</t>
+  </si>
+  <si>
+    <t>Pohár Hluboké</t>
+  </si>
+  <si>
+    <t>Jachetní oddíl Slavoj Hluboká nad Vltavou, z.s.</t>
+  </si>
+  <si>
+    <t>Závod z technických důvodů přeložen na nový TERMÍN!!!</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261306</t>
+  </si>
+  <si>
+    <t>Modrá stuha Labe</t>
+  </si>
+  <si>
+    <t>MČR Tera a Vareo</t>
+  </si>
+  <si>
+    <t>RsT-12mr, RsV-12mr, RsV-7P</t>
+  </si>
+  <si>
+    <t>Burčáková regata</t>
+  </si>
+  <si>
+    <t>IL7-12mr, Evr-12mr, Fb-12mr, Cad-8mz, Cad-7P, 420-7P, Rs5-7P, Fb-7P, Fin-7P</t>
+  </si>
+  <si>
+    <t>Těrlická regata</t>
+  </si>
+  <si>
+    <t>ČP Slalom 7 + WING</t>
+  </si>
+  <si>
+    <t>SLF-1MI, WIF-7P</t>
+  </si>
+  <si>
+    <t>Grand Prix 2.4mR</t>
+  </si>
+  <si>
+    <t>Jachtklub Máchova Jezera Staré Splavy, z.s.</t>
+  </si>
+  <si>
+    <t>T24-8mz</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261720</t>
+  </si>
+  <si>
+    <t>MČR Raceboard</t>
+  </si>
+  <si>
+    <t>Rac-12mr, T93-1MI, FOI-1MI</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/267021</t>
+  </si>
+  <si>
+    <t>28.09.2026</t>
+  </si>
+  <si>
+    <t>Svatováclavský závan</t>
+  </si>
+  <si>
+    <t>Fin-2KP, Q-1MI</t>
+  </si>
+  <si>
+    <t>29.09.2026</t>
+  </si>
+  <si>
+    <t>Botanická zahrada-7</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261416</t>
+  </si>
+  <si>
+    <t>30.09.2026</t>
+  </si>
+  <si>
+    <t>Pražský Točák XXVII.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261134</t>
+  </si>
+  <si>
+    <t>Prýgl rejs 24</t>
+  </si>
+  <si>
+    <t>02.10.2026</t>
+  </si>
+  <si>
+    <t>O cenu ledního medvídka</t>
+  </si>
+  <si>
+    <t>03.10.2026</t>
+  </si>
+  <si>
+    <t>Mem. R. Holého</t>
+  </si>
+  <si>
+    <t>Český Yacht Klub</t>
+  </si>
+  <si>
+    <t>Cad-2KP, IL4-2KP, RsF-2KP, Q-2KP, 420-1MI, Kaj-1MI</t>
+  </si>
+  <si>
+    <t>Zhasnutý kahan</t>
+  </si>
+  <si>
+    <t>Fin-1MI, Q-1MI</t>
+  </si>
+  <si>
+    <t>51. ročník skiregata memoriál Petra Haubolda</t>
+  </si>
+  <si>
+    <t>TJ Delfín Jablonec</t>
+  </si>
+  <si>
+    <t>T93-4K, Vau-4K, Rac-4K, Q-1MI</t>
+  </si>
+  <si>
+    <t>Jablonec</t>
+  </si>
+  <si>
+    <t>Memoriál Jana Sedláka</t>
+  </si>
+  <si>
+    <t>Jachtklub Brno, z.s.</t>
+  </si>
+  <si>
+    <t>RsV-7P, IL6-3M, IL4-3M, Q-2KP</t>
+  </si>
+  <si>
+    <t>Jachtařské rozloučení s Neptunem</t>
+  </si>
+  <si>
+    <t>Kaj-4K, OTH-1MI, Kaj-2KP</t>
+  </si>
+  <si>
+    <t>30. Česká námořní rallye</t>
+  </si>
+  <si>
+    <t>TPS Centrum s.r.o.</t>
+  </si>
+  <si>
+    <t>NJA-12mr, NJB-7P</t>
+  </si>
+  <si>
+    <t>Podzimní regata Václava Vacka - 30. ročník</t>
+  </si>
+  <si>
+    <t>Evr-4K, Q-2KP, Evr-2KP, IL4-2KP</t>
+  </si>
+  <si>
+    <t>Oldřichov</t>
+  </si>
+  <si>
+    <t>Koef. Evropa K-4 přesunut ze závodu CTL 261604.</t>
+  </si>
+  <si>
+    <t>07.10.2026</t>
+  </si>
+  <si>
+    <t>Pohár JMK IV.</t>
+  </si>
+  <si>
+    <t>IL4-2KP, IL6-2KP, Q-2KP</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262169</t>
+  </si>
+  <si>
+    <t>Prýgl rejs 25</t>
+  </si>
+  <si>
+    <t>09.10.2026</t>
+  </si>
+  <si>
+    <t>725 m. nad věcí</t>
   </si>
   <si>
     <t>YC Lískovec, z.s.</t>
   </si>
   <si>
-    <t>Cad-8vc, Fb-7P, RsA-7P, RS7-7P</t>
-[...44 lines deleted...]
-    <t>Yacht Club LODNÍ SPORTY BRNO, pobočný spolek</t>
+    <t>RS7-7P, 49FX-7P, RsA-7P, RS7-12mr</t>
+  </si>
+  <si>
+    <t>10.10.2026</t>
+  </si>
+  <si>
+    <t>Primátorský štít</t>
+  </si>
+  <si>
+    <t>Cad-3C, IL6-3C, IL4-3C, Q-3C, Cad-4K, IL4-4K, Q-4K, RsF-4K, RsF-2KP, Cad-2KP, Q-2KP, IL4-2KP, Kaj-1MI, OT-1MI, RsF-1MI</t>
+  </si>
+  <si>
+    <t>Pohár ČOS - KP Evropa</t>
+  </si>
+  <si>
+    <t>Fin-2KP, Evr-4K, Q-2KP</t>
+  </si>
+  <si>
+    <t>Modrá Stuha Boleváku</t>
+  </si>
+  <si>
+    <t>TJ Lokomotiva Plzeň z.s.</t>
+  </si>
+  <si>
+    <t>Fin-1MI, Fb-1MI, IL4-1MI, IL7-1MI, Q-1MI, RsF-1MI, RsT-4K</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261417</t>
+  </si>
+  <si>
+    <t>Podzimní Labe</t>
+  </si>
+  <si>
+    <t>SK Štětí, z.s.</t>
+  </si>
+  <si>
+    <t>IL6-2KP, Q-2KP</t>
+  </si>
+  <si>
+    <t>Labe - Štětí</t>
+  </si>
+  <si>
+    <t>O pohár pivovaru Kocour</t>
+  </si>
+  <si>
+    <t>Jachtklub Česká Lípa, z.s.</t>
+  </si>
+  <si>
+    <t>Fin-2KP, Fin-3C</t>
+  </si>
+  <si>
+    <t>51 ročník SKI Regaty</t>
+  </si>
+  <si>
+    <t>T93-3C, Rac-3C</t>
+  </si>
+  <si>
+    <t>Zářivé plachty</t>
+  </si>
+  <si>
+    <t>KaD-2KP, KaE-2KP, KaF-2KP</t>
+  </si>
+  <si>
+    <t>11.10.2026</t>
+  </si>
+  <si>
+    <t>Hornická regata</t>
+  </si>
+  <si>
+    <t>Yachtclub Baník Ostrava</t>
+  </si>
+  <si>
+    <t>IL4-4K, Q-3M, IL4-3M, IL6-3M, Q-2KP, IL4-2KP, IL6-2KP</t>
+  </si>
+  <si>
+    <t>Žermanice</t>
+  </si>
+  <si>
+    <t>koef K-4 lt. Ilca 4 přeložen z CTL 262416</t>
+  </si>
+  <si>
+    <t>O pohár města Štětí</t>
+  </si>
+  <si>
+    <t>IL4-2KP, Q-1MI</t>
+  </si>
+  <si>
+    <t>14.10.2026</t>
+  </si>
+  <si>
+    <t>Prýgl rejs 26</t>
+  </si>
+  <si>
+    <t>17.10.2026</t>
+  </si>
+  <si>
+    <t>Modrá stuha Vltavy</t>
+  </si>
+  <si>
+    <t>Cad-2KP, IL4-2KP, Q-2KP, RsF-2KP, Kaj-1MI, OT-1MI</t>
+  </si>
+  <si>
+    <t>Cena Lokomotivy</t>
+  </si>
+  <si>
+    <t>Fin-2KP, Fb-2KP, IL4-2KP, IL7-1MI, Q-2KP, RsF-4K, RsT-1MI</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261418</t>
+  </si>
+  <si>
+    <t>STAR finále</t>
+  </si>
+  <si>
+    <t>Sta-7P, Sta-2KP, Sta-3C</t>
+  </si>
+  <si>
+    <t>O kuře na rožni</t>
+  </si>
+  <si>
+    <t>Fin-3M, Fin-4K, Fin-2KP, Q-1MI</t>
+  </si>
+  <si>
+    <t>Pohár Kroměříže</t>
+  </si>
+  <si>
+    <t>Lodní Sporty Kroměříž, JO</t>
+  </si>
+  <si>
+    <t>Q-4K, Q-2KP, IL6-3M, IL4-3M</t>
+  </si>
+  <si>
+    <t>Hrubý rybník</t>
+  </si>
+  <si>
+    <t>Intersport Thallmair Bavarian Open RS Aero</t>
+  </si>
+  <si>
+    <t>Deutscher Touring Yacht-Club e.V.</t>
+  </si>
+  <si>
+    <t>RsA-1MI</t>
+  </si>
+  <si>
+    <t>Tutzing, Nemecko</t>
+  </si>
+  <si>
+    <t>18.10.2026</t>
+  </si>
+  <si>
+    <t>Poslední vítr</t>
   </si>
   <si>
     <t>KaA-2KP, KaB-2KP, KaC-2KP</t>
   </si>
   <si>
-    <t>Brněnská přehrada</t>
-[...119 lines deleted...]
-    <t>Rozkoš</t>
+    <t>20.10.2026</t>
+  </si>
+  <si>
+    <t>Botanická zahrada-8</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261419</t>
+  </si>
+  <si>
+    <t>24.10.2026</t>
+  </si>
+  <si>
+    <t>Ledový pohár</t>
+  </si>
+  <si>
+    <t>Cad-2KP, Cad-3C</t>
+  </si>
+  <si>
+    <t>Modrá stuha</t>
+  </si>
+  <si>
+    <t>Fleximont cup</t>
+  </si>
+  <si>
+    <t>JK Ostrava Poruba, z.s.</t>
+  </si>
+  <si>
+    <t>Rs4-7P, Fin-3M, IL6-2KP, Fin-2KP, Fb-2KP, Q-2KP, RsT-2KP, RsF-2KP, IL4-2KP</t>
+  </si>
+  <si>
+    <t>Štěrkovna Hlučín</t>
   </si>
   <si>
     <t>P-7 u lt. RS400 přeložen z CTL 261804</t>
   </si>
   <si>
-    <t>12.07.2026</t>
-[...1324 lines deleted...]
-  <si>
     <t>Sametová regata - teamrace mládeže</t>
   </si>
   <si>
     <t>TR-5KZ</t>
   </si>
   <si>
     <t>06.11.2026</t>
   </si>
   <si>
     <t>23. Jabuka</t>
+  </si>
+  <si>
+    <t>07.11.2026</t>
+  </si>
+  <si>
+    <t>Evropa cup</t>
+  </si>
+  <si>
+    <t>Asociace lodní třídy Evropa, z.s.</t>
+  </si>
+  <si>
+    <t>Evr-3R</t>
+  </si>
+  <si>
+    <t>Oplatil</t>
+  </si>
+  <si>
+    <t>https://www.marinakemp.cz/</t>
   </si>
   <si>
     <t>14.11.2026</t>
   </si>
   <si>
     <t>Teamracing Optimist</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1934,4228 +1454,2692 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I175"/>
+  <dimension ref="A1:I109"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2">
-        <v>261708</v>
+        <v>261805</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>12</v>
       </c>
       <c r="G2" t="s">
         <v>13</v>
       </c>
+      <c r="H2" t="s">
+        <v>14</v>
+      </c>
       <c r="I2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3">
-        <v>261121</v>
+        <v>261128</v>
       </c>
       <c r="B3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G3" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="H3" t="s">
         <v>20</v>
       </c>
       <c r="I3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4">
-        <v>261409</v>
+        <v>262148</v>
       </c>
       <c r="B4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D4" t="s">
         <v>22</v>
       </c>
       <c r="E4" t="s">
         <v>23</v>
       </c>
       <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5">
-        <v>262005</v>
+        <v>261212</v>
       </c>
       <c r="B5" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="C5">
         <v>2</v>
       </c>
       <c r="D5" t="s">
+        <v>26</v>
+      </c>
+      <c r="E5" t="s">
         <v>27</v>
       </c>
-      <c r="E5" t="s">
+      <c r="F5" t="s">
         <v>28</v>
       </c>
-      <c r="F5" t="s">
+      <c r="G5" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6">
-        <v>262131</v>
+        <v>261313</v>
       </c>
       <c r="B6" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="C6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D6" t="s">
+        <v>30</v>
+      </c>
+      <c r="E6" t="s">
+        <v>31</v>
+      </c>
+      <c r="F6" t="s">
         <v>32</v>
       </c>
-      <c r="E6" t="s">
+      <c r="G6" t="s">
         <v>33</v>
       </c>
-      <c r="F6" t="s">
+      <c r="H6" t="s">
         <v>34</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7">
-        <v>262132</v>
+        <v>261413</v>
       </c>
       <c r="B7" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="C7">
         <v>2</v>
       </c>
       <c r="D7" t="s">
+        <v>35</v>
+      </c>
+      <c r="E7" t="s">
+        <v>36</v>
+      </c>
+      <c r="F7" t="s">
         <v>37</v>
       </c>
-      <c r="E7" t="s">
+      <c r="G7" t="s">
         <v>38</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
-        <v>262008</v>
+        <v>261506</v>
       </c>
       <c r="B8" t="s">
+        <v>25</v>
+      </c>
+      <c r="C8">
+        <v>2</v>
+      </c>
+      <c r="D8" t="s">
+        <v>39</v>
+      </c>
+      <c r="E8" t="s">
+        <v>40</v>
+      </c>
+      <c r="F8" t="s">
+        <v>41</v>
+      </c>
+      <c r="G8" t="s">
         <v>42</v>
-      </c>
-[...16 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
-        <v>261122</v>
+        <v>262149</v>
       </c>
       <c r="B9" t="s">
-        <v>46</v>
+        <v>25</v>
       </c>
       <c r="C9">
         <v>1</v>
       </c>
       <c r="D9" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E9" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="F9" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="G9" t="s">
-        <v>50</v>
+        <v>24</v>
       </c>
       <c r="I9" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
-        <v>262133</v>
+        <v>262150</v>
       </c>
       <c r="B10" t="s">
+        <v>25</v>
+      </c>
+      <c r="C10">
+        <v>2</v>
+      </c>
+      <c r="D10" t="s">
         <v>46</v>
       </c>
-      <c r="C10">
-[...4 lines deleted...]
-      </c>
       <c r="E10" t="s">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="F10" t="s">
+        <v>48</v>
+      </c>
+      <c r="G10" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
-        <v>261410</v>
+        <v>267014</v>
       </c>
       <c r="B11" t="s">
+        <v>25</v>
+      </c>
+      <c r="C11">
+        <v>2</v>
+      </c>
+      <c r="D11" t="s">
+        <v>50</v>
+      </c>
+      <c r="E11" t="s">
+        <v>51</v>
+      </c>
+      <c r="F11" t="s">
+        <v>52</v>
+      </c>
+      <c r="G11" t="s">
         <v>53</v>
       </c>
-      <c r="C11">
-[...2 lines deleted...]
-      <c r="D11" t="s">
+      <c r="I11" t="s">
         <v>54</v>
-      </c>
-[...7 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
-        <v>261709</v>
+        <v>262151</v>
       </c>
       <c r="B12" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C12">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D12" t="s">
         <v>56</v>
       </c>
       <c r="E12" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" t="s">
         <v>57</v>
       </c>
-      <c r="F12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G12" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
-        <v>262006</v>
+        <v>261129</v>
       </c>
       <c r="B13" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="C13">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D13" t="s">
         <v>59</v>
       </c>
       <c r="E13" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="I13" t="s">
         <v>60</v>
-      </c>
-[...4 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
-        <v>262134</v>
+        <v>262152</v>
       </c>
       <c r="B14" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="C14">
         <v>1</v>
       </c>
       <c r="D14" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E14" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="F14" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="G14" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
-        <v>262414</v>
+        <v>261325</v>
       </c>
       <c r="B15" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="C15">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D15" t="s">
+        <v>62</v>
+      </c>
+      <c r="E15" t="s">
+        <v>63</v>
+      </c>
+      <c r="F15" t="s">
         <v>64</v>
       </c>
-      <c r="E15" t="s">
+      <c r="G15" t="s">
         <v>65</v>
       </c>
-      <c r="F15" t="s">
+      <c r="I15" t="s">
         <v>66</v>
-      </c>
-[...4 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
-        <v>267019</v>
+        <v>264014</v>
       </c>
       <c r="B16" t="s">
-        <v>53</v>
+        <v>67</v>
       </c>
       <c r="C16">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D16" t="s">
+        <v>68</v>
+      </c>
+      <c r="E16" t="s">
         <v>69</v>
       </c>
-      <c r="E16" t="s">
+      <c r="F16" t="s">
         <v>70</v>
       </c>
-      <c r="F16" t="s">
+      <c r="G16" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
-        <v>261807</v>
+        <v>261314</v>
       </c>
       <c r="B17" t="s">
-        <v>53</v>
+        <v>72</v>
       </c>
       <c r="C17">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D17" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E17" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F17" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G17" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H17" t="s">
-        <v>76</v>
+        <v>77</v>
+      </c>
+      <c r="I17" t="s">
+        <v>78</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
-        <v>262135</v>
+        <v>261614</v>
       </c>
       <c r="B18" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C18">
         <v>1</v>
       </c>
       <c r="D18" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="E18" t="s">
-        <v>33</v>
+        <v>81</v>
       </c>
       <c r="F18" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="G18" t="s">
-        <v>35</v>
+        <v>83</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
-        <v>261123</v>
+        <v>262153</v>
       </c>
       <c r="B19" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C19">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D19" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="E19" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="F19" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="G19" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>24</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
-        <v>262136</v>
+        <v>262154</v>
       </c>
       <c r="B20" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C20">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D20" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E20" t="s">
-        <v>33</v>
+        <v>87</v>
       </c>
       <c r="F20" t="s">
-        <v>49</v>
+        <v>88</v>
       </c>
       <c r="G20" t="s">
-        <v>35</v>
+        <v>89</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
-        <v>267010</v>
+        <v>262417</v>
       </c>
       <c r="B21" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="C21">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D21" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="E21" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="F21" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="G21" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="I21" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
-        <v>264013</v>
+        <v>261324</v>
       </c>
       <c r="B22" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="C22">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="D22" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="E22" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="F22" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="G22" t="s">
-        <v>93</v>
+        <v>65</v>
+      </c>
+      <c r="I22" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23">
-        <v>262137</v>
+        <v>261130</v>
       </c>
       <c r="B23" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="C23">
         <v>1</v>
       </c>
       <c r="D23" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="E23" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="F23" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="G23" t="s">
-        <v>35</v>
+        <v>20</v>
+      </c>
+      <c r="I23" t="s">
+        <v>101</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24">
-        <v>267011</v>
+        <v>262155</v>
       </c>
       <c r="B24" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="C24">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D24" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="E24" t="s">
-        <v>97</v>
+        <v>23</v>
       </c>
       <c r="F24" t="s">
-        <v>98</v>
+        <v>19</v>
       </c>
       <c r="G24" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>24</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25">
-        <v>261721</v>
+        <v>264015</v>
       </c>
       <c r="B25" t="s">
-        <v>94</v>
+        <v>103</v>
       </c>
       <c r="C25">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D25" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="E25" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="F25" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="G25" t="s">
-        <v>13</v>
+        <v>107</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26">
-        <v>261323</v>
+        <v>261315</v>
       </c>
       <c r="B26" t="s">
-        <v>94</v>
+        <v>108</v>
       </c>
       <c r="C26">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D26" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="E26" t="s">
-        <v>105</v>
+        <v>96</v>
       </c>
       <c r="F26" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="G26" t="s">
-        <v>19</v>
+        <v>65</v>
+      </c>
+      <c r="I26" t="s">
+        <v>111</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27">
-        <v>261124</v>
+        <v>261615</v>
       </c>
       <c r="B27" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C27">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D27" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="E27" t="s">
-        <v>48</v>
+        <v>113</v>
       </c>
       <c r="F27" t="s">
-        <v>49</v>
+        <v>114</v>
       </c>
       <c r="G27" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>115</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28">
-        <v>262138</v>
+        <v>261713</v>
       </c>
       <c r="B28" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C28">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D28" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="E28" t="s">
-        <v>33</v>
+        <v>117</v>
       </c>
       <c r="F28" t="s">
-        <v>49</v>
+        <v>118</v>
       </c>
       <c r="G28" t="s">
-        <v>35</v>
+        <v>119</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29">
-        <v>267012</v>
+        <v>262156</v>
       </c>
       <c r="B29" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="C29">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D29" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="E29" t="s">
-        <v>97</v>
+        <v>23</v>
       </c>
       <c r="F29" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="G29" t="s">
-        <v>99</v>
+        <v>24</v>
       </c>
       <c r="I29" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30">
-        <v>261411</v>
+        <v>262157</v>
       </c>
       <c r="B30" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="C30">
         <v>2</v>
       </c>
       <c r="D30" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="E30" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="F30" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="G30" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31">
-        <v>261504</v>
+        <v>262418</v>
       </c>
       <c r="B31" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="C31">
         <v>2</v>
       </c>
       <c r="D31" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="E31" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="F31" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="G31" t="s">
-        <v>123</v>
+        <v>93</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32">
-        <v>261609</v>
+        <v>261627</v>
       </c>
       <c r="B32" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="C32">
         <v>2</v>
       </c>
       <c r="D32" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="E32" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="F32" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="G32" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33">
-        <v>262139</v>
+        <v>261414</v>
       </c>
       <c r="B33" t="s">
-        <v>115</v>
+        <v>133</v>
       </c>
       <c r="C33">
         <v>1</v>
       </c>
       <c r="D33" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="E33" t="s">
-        <v>33</v>
+        <v>135</v>
       </c>
       <c r="F33" t="s">
-        <v>34</v>
+        <v>136</v>
       </c>
       <c r="G33" t="s">
-        <v>35</v>
+        <v>137</v>
+      </c>
+      <c r="I33" t="s">
+        <v>138</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34">
-        <v>262207</v>
+        <v>262419</v>
       </c>
       <c r="B34" t="s">
-        <v>115</v>
+        <v>133</v>
       </c>
       <c r="C34">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D34" t="s">
-        <v>129</v>
+        <v>139</v>
       </c>
       <c r="E34" t="s">
-        <v>130</v>
+        <v>91</v>
       </c>
       <c r="F34" t="s">
-        <v>131</v>
+        <v>140</v>
       </c>
       <c r="G34" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>93</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35">
-        <v>262140</v>
+        <v>261131</v>
       </c>
       <c r="B35" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="C35">
         <v>1</v>
       </c>
       <c r="D35" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="E35" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="F35" t="s">
-        <v>79</v>
+        <v>19</v>
       </c>
       <c r="G35" t="s">
-        <v>35</v>
+        <v>20</v>
+      </c>
+      <c r="I35" t="s">
+        <v>143</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36">
-        <v>261125</v>
+        <v>262158</v>
       </c>
       <c r="B36" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="C36">
         <v>1</v>
       </c>
       <c r="D36" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="E36" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="F36" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="G36" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>24</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37">
-        <v>262141</v>
+        <v>261316</v>
       </c>
       <c r="B37" t="s">
-        <v>136</v>
+        <v>145</v>
       </c>
       <c r="C37">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D37" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="E37" t="s">
-        <v>33</v>
+        <v>96</v>
       </c>
       <c r="F37" t="s">
-        <v>49</v>
+        <v>147</v>
       </c>
       <c r="G37" t="s">
-        <v>35</v>
+        <v>65</v>
+      </c>
+      <c r="H37" t="s">
+        <v>148</v>
+      </c>
+      <c r="I37" t="s">
+        <v>149</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38">
-        <v>261309</v>
+        <v>261317</v>
       </c>
       <c r="B38" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="C38">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D38" t="s">
-        <v>141</v>
+        <v>150</v>
       </c>
       <c r="E38" t="s">
-        <v>105</v>
+        <v>74</v>
       </c>
       <c r="F38" t="s">
-        <v>142</v>
+        <v>151</v>
       </c>
       <c r="G38" t="s">
-        <v>19</v>
+        <v>76</v>
+      </c>
+      <c r="H38" t="s">
+        <v>152</v>
       </c>
       <c r="I38" t="s">
-        <v>143</v>
+        <v>153</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39">
-        <v>261412</v>
+        <v>261318</v>
       </c>
       <c r="B39" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="C39">
         <v>2</v>
       </c>
       <c r="D39" t="s">
-        <v>144</v>
+        <v>154</v>
       </c>
       <c r="E39" t="s">
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="F39" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
       <c r="G39" t="s">
-        <v>147</v>
+        <v>157</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40">
-        <v>261505</v>
+        <v>261507</v>
       </c>
       <c r="B40" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="C40">
         <v>2</v>
       </c>
       <c r="D40" t="s">
-        <v>148</v>
+        <v>158</v>
       </c>
       <c r="E40" t="s">
-        <v>149</v>
+        <v>159</v>
       </c>
       <c r="F40" t="s">
-        <v>150</v>
+        <v>160</v>
       </c>
       <c r="G40" t="s">
-        <v>151</v>
+        <v>42</v>
+      </c>
+      <c r="H40" t="s">
+        <v>161</v>
+      </c>
+      <c r="I40" t="s">
+        <v>162</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41">
-        <v>261710</v>
+        <v>261617</v>
       </c>
       <c r="B41" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="C41">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D41" t="s">
-        <v>152</v>
+        <v>163</v>
       </c>
       <c r="E41" t="s">
-        <v>11</v>
+        <v>164</v>
       </c>
       <c r="F41" t="s">
-        <v>44</v>
+        <v>165</v>
       </c>
       <c r="G41" t="s">
-        <v>13</v>
+        <v>166</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42">
-        <v>261711</v>
+        <v>261714</v>
       </c>
       <c r="B42" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="C42">
         <v>2</v>
       </c>
       <c r="D42" t="s">
-        <v>153</v>
+        <v>167</v>
       </c>
       <c r="E42" t="s">
-        <v>102</v>
+        <v>168</v>
       </c>
       <c r="F42" t="s">
-        <v>58</v>
+        <v>169</v>
       </c>
       <c r="G42" t="s">
-        <v>13</v>
+        <v>170</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43">
-        <v>262142</v>
+        <v>262159</v>
       </c>
       <c r="B43" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="C43">
         <v>1</v>
       </c>
       <c r="D43" t="s">
-        <v>154</v>
+        <v>171</v>
       </c>
       <c r="E43" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="F43" t="s">
-        <v>63</v>
+        <v>172</v>
       </c>
       <c r="G43" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44">
-        <v>262415</v>
+        <v>262160</v>
       </c>
       <c r="B44" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="C44">
         <v>2</v>
       </c>
       <c r="D44" t="s">
-        <v>155</v>
+        <v>173</v>
       </c>
       <c r="E44" t="s">
-        <v>156</v>
+        <v>124</v>
       </c>
       <c r="F44" t="s">
-        <v>157</v>
+        <v>174</v>
       </c>
       <c r="G44" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>126</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45">
-        <v>261126</v>
+        <v>267015</v>
       </c>
       <c r="B45" t="s">
-        <v>160</v>
+        <v>145</v>
       </c>
       <c r="C45">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D45" t="s">
-        <v>161</v>
+        <v>175</v>
       </c>
       <c r="E45" t="s">
-        <v>48</v>
+        <v>63</v>
       </c>
       <c r="F45" t="s">
-        <v>49</v>
+        <v>176</v>
       </c>
       <c r="G45" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="I45" t="s">
-        <v>162</v>
+        <v>177</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46">
-        <v>262143</v>
+        <v>262161</v>
       </c>
       <c r="B46" t="s">
-        <v>160</v>
+        <v>178</v>
       </c>
       <c r="C46">
         <v>1</v>
       </c>
       <c r="D46" t="s">
-        <v>163</v>
+        <v>179</v>
       </c>
       <c r="E46" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="F46" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="G46" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47">
-        <v>261712</v>
+        <v>267016</v>
       </c>
       <c r="B47" t="s">
-        <v>164</v>
+        <v>178</v>
       </c>
       <c r="C47">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D47" t="s">
-        <v>165</v>
+        <v>180</v>
       </c>
       <c r="E47" t="s">
-        <v>57</v>
+        <v>181</v>
       </c>
       <c r="F47" t="s">
-        <v>166</v>
+        <v>182</v>
       </c>
       <c r="G47" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>183</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48">
-        <v>261211</v>
+        <v>261132</v>
       </c>
       <c r="B48" t="s">
-        <v>168</v>
+        <v>184</v>
       </c>
       <c r="C48">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D48" t="s">
-        <v>169</v>
+        <v>185</v>
       </c>
       <c r="E48" t="s">
-        <v>170</v>
+        <v>18</v>
       </c>
       <c r="F48" t="s">
-        <v>171</v>
+        <v>19</v>
       </c>
       <c r="G48" t="s">
-        <v>172</v>
+        <v>20</v>
+      </c>
+      <c r="I48" t="s">
+        <v>186</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49">
-        <v>261310</v>
+        <v>262162</v>
       </c>
       <c r="B49" t="s">
-        <v>168</v>
+        <v>184</v>
       </c>
       <c r="C49">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D49" t="s">
-        <v>173</v>
+        <v>187</v>
       </c>
       <c r="E49" t="s">
-        <v>174</v>
+        <v>23</v>
       </c>
       <c r="F49" t="s">
-        <v>175</v>
+        <v>19</v>
       </c>
       <c r="G49" t="s">
-        <v>176</v>
+        <v>24</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50">
-        <v>261311</v>
+        <v>262209</v>
       </c>
       <c r="B50" t="s">
-        <v>168</v>
+        <v>184</v>
       </c>
       <c r="C50">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D50" t="s">
-        <v>177</v>
+        <v>188</v>
       </c>
       <c r="E50" t="s">
-        <v>178</v>
+        <v>189</v>
       </c>
       <c r="F50" t="s">
-        <v>179</v>
+        <v>190</v>
       </c>
       <c r="G50" t="s">
-        <v>180</v>
+        <v>191</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51">
-        <v>261610</v>
+        <v>262163</v>
       </c>
       <c r="B51" t="s">
-        <v>168</v>
+        <v>192</v>
       </c>
       <c r="C51">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D51" t="s">
-        <v>181</v>
+        <v>193</v>
       </c>
       <c r="E51" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="F51" t="s">
-        <v>183</v>
+        <v>194</v>
       </c>
       <c r="G51" t="s">
-        <v>184</v>
+        <v>126</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52">
-        <v>261903</v>
+        <v>261213</v>
       </c>
       <c r="B52" t="s">
-        <v>168</v>
+        <v>195</v>
       </c>
       <c r="C52">
         <v>2</v>
       </c>
       <c r="D52" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="E52" t="s">
-        <v>186</v>
+        <v>197</v>
       </c>
       <c r="F52" t="s">
-        <v>187</v>
+        <v>198</v>
       </c>
       <c r="G52" t="s">
-        <v>188</v>
+        <v>199</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53">
-        <v>262144</v>
+        <v>261415</v>
       </c>
       <c r="B53" t="s">
-        <v>168</v>
+        <v>195</v>
       </c>
       <c r="C53">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D53" t="s">
-        <v>189</v>
+        <v>200</v>
       </c>
       <c r="E53" t="s">
-        <v>33</v>
+        <v>135</v>
       </c>
       <c r="F53" t="s">
-        <v>63</v>
+        <v>201</v>
       </c>
       <c r="G53" t="s">
-        <v>35</v>
+        <v>137</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54">
-        <v>262145</v>
+        <v>261618</v>
       </c>
       <c r="B54" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="C54">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D54" t="s">
-        <v>191</v>
+        <v>202</v>
       </c>
       <c r="E54" t="s">
-        <v>33</v>
+        <v>203</v>
       </c>
       <c r="F54" t="s">
-        <v>79</v>
+        <v>204</v>
       </c>
       <c r="G54" t="s">
-        <v>35</v>
+        <v>205</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55">
-        <v>261611</v>
+        <v>261806</v>
       </c>
       <c r="B55" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="C55">
         <v>2</v>
       </c>
       <c r="D55" t="s">
-        <v>193</v>
+        <v>206</v>
       </c>
       <c r="E55" t="s">
-        <v>182</v>
+        <v>11</v>
       </c>
       <c r="F55" t="s">
-        <v>194</v>
+        <v>207</v>
       </c>
       <c r="G55" t="s">
-        <v>184</v>
+        <v>13</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56">
-        <v>261127</v>
+        <v>262210</v>
       </c>
       <c r="B56" t="s">
         <v>195</v>
       </c>
       <c r="C56">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D56" t="s">
-        <v>196</v>
+        <v>208</v>
       </c>
       <c r="E56" t="s">
-        <v>48</v>
+        <v>209</v>
       </c>
       <c r="F56" t="s">
-        <v>49</v>
+        <v>210</v>
       </c>
       <c r="G56" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>197</v>
+        <v>211</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57">
-        <v>261612</v>
+        <v>262420</v>
       </c>
       <c r="B57" t="s">
         <v>195</v>
       </c>
       <c r="C57">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D57" t="s">
-        <v>198</v>
+        <v>212</v>
       </c>
       <c r="E57" t="s">
-        <v>182</v>
+        <v>213</v>
       </c>
       <c r="F57" t="s">
-        <v>199</v>
+        <v>214</v>
       </c>
       <c r="G57" t="s">
-        <v>184</v>
+        <v>215</v>
+      </c>
+      <c r="H57" t="s">
+        <v>216</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58">
-        <v>262146</v>
+        <v>262421</v>
       </c>
       <c r="B58" t="s">
-        <v>195</v>
+        <v>217</v>
       </c>
       <c r="C58">
         <v>1</v>
       </c>
       <c r="D58" t="s">
-        <v>200</v>
+        <v>218</v>
       </c>
       <c r="E58" t="s">
-        <v>33</v>
+        <v>91</v>
       </c>
       <c r="F58" t="s">
-        <v>49</v>
+        <v>140</v>
       </c>
       <c r="G58" t="s">
-        <v>35</v>
+        <v>93</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59">
-        <v>261625</v>
+        <v>261133</v>
       </c>
       <c r="B59" t="s">
-        <v>201</v>
+        <v>219</v>
       </c>
       <c r="C59">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D59" t="s">
-        <v>202</v>
+        <v>220</v>
       </c>
       <c r="E59" t="s">
-        <v>182</v>
+        <v>18</v>
       </c>
       <c r="F59" t="s">
-        <v>203</v>
+        <v>19</v>
       </c>
       <c r="G59" t="s">
-        <v>184</v>
+        <v>20</v>
+      </c>
+      <c r="I59" t="s">
+        <v>221</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60">
-        <v>267013</v>
+        <v>262164</v>
       </c>
       <c r="B60" t="s">
-        <v>204</v>
+        <v>219</v>
       </c>
       <c r="C60">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D60" t="s">
-        <v>205</v>
+        <v>222</v>
       </c>
       <c r="E60" t="s">
-        <v>206</v>
+        <v>23</v>
       </c>
       <c r="F60" t="s">
-        <v>207</v>
+        <v>19</v>
       </c>
       <c r="G60" t="s">
-        <v>208</v>
+        <v>24</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61">
-        <v>261321</v>
+        <v>261214</v>
       </c>
       <c r="B61" t="s">
-        <v>204</v>
+        <v>223</v>
       </c>
       <c r="C61">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D61" t="s">
-        <v>209</v>
+        <v>224</v>
       </c>
       <c r="E61" t="s">
-        <v>210</v>
+        <v>225</v>
       </c>
       <c r="F61" t="s">
-        <v>211</v>
+        <v>226</v>
       </c>
       <c r="G61" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>227</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62">
-        <v>261312</v>
+        <v>261306</v>
       </c>
       <c r="B62" t="s">
-        <v>213</v>
+        <v>223</v>
       </c>
       <c r="C62">
         <v>2</v>
       </c>
       <c r="D62" t="s">
-        <v>214</v>
+        <v>228</v>
       </c>
       <c r="E62" t="s">
-        <v>215</v>
+        <v>229</v>
       </c>
       <c r="F62" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="G62" t="s">
-        <v>217</v>
+        <v>33</v>
+      </c>
+      <c r="H62" t="s">
+        <v>230</v>
+      </c>
+      <c r="I62" t="s">
+        <v>231</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63">
-        <v>261613</v>
+        <v>261619</v>
       </c>
       <c r="B63" t="s">
-        <v>213</v>
+        <v>223</v>
       </c>
       <c r="C63">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D63" t="s">
-        <v>218</v>
+        <v>232</v>
       </c>
       <c r="E63" t="s">
-        <v>219</v>
+        <v>81</v>
       </c>
       <c r="F63" t="s">
-        <v>220</v>
+        <v>82</v>
       </c>
       <c r="G63" t="s">
-        <v>221</v>
+        <v>83</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64">
-        <v>261904</v>
+        <v>262165</v>
       </c>
       <c r="B64" t="s">
-        <v>213</v>
+        <v>223</v>
       </c>
       <c r="C64">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D64" t="s">
-        <v>222</v>
+        <v>233</v>
       </c>
       <c r="E64" t="s">
-        <v>223</v>
+        <v>23</v>
       </c>
       <c r="F64" t="s">
-        <v>224</v>
+        <v>234</v>
       </c>
       <c r="G64" t="s">
-        <v>188</v>
+        <v>24</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65">
-        <v>262147</v>
+        <v>262166</v>
       </c>
       <c r="B65" t="s">
-        <v>213</v>
+        <v>223</v>
       </c>
       <c r="C65">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D65" t="s">
-        <v>225</v>
+        <v>235</v>
       </c>
       <c r="E65" t="s">
-        <v>33</v>
+        <v>124</v>
       </c>
       <c r="F65" t="s">
-        <v>34</v>
+        <v>236</v>
       </c>
       <c r="G65" t="s">
-        <v>35</v>
+        <v>126</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66">
-        <v>262208</v>
+        <v>262422</v>
       </c>
       <c r="B66" t="s">
-        <v>213</v>
+        <v>223</v>
       </c>
       <c r="C66">
         <v>2</v>
       </c>
       <c r="D66" t="s">
-        <v>226</v>
+        <v>237</v>
       </c>
       <c r="E66" t="s">
-        <v>227</v>
+        <v>91</v>
       </c>
       <c r="F66" t="s">
-        <v>228</v>
+        <v>128</v>
       </c>
       <c r="G66" t="s">
-        <v>229</v>
+        <v>93</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67">
-        <v>262416</v>
+        <v>267017</v>
       </c>
       <c r="B67" t="s">
-        <v>213</v>
+        <v>223</v>
       </c>
       <c r="C67">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D67" t="s">
-        <v>230</v>
+        <v>238</v>
       </c>
       <c r="E67" t="s">
-        <v>156</v>
+        <v>63</v>
       </c>
       <c r="F67" t="s">
-        <v>231</v>
+        <v>239</v>
       </c>
       <c r="G67" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>115</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68">
-        <v>261626</v>
+        <v>261720</v>
       </c>
       <c r="B68" t="s">
-        <v>213</v>
+        <v>223</v>
       </c>
       <c r="C68">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D68" t="s">
-        <v>233</v>
+        <v>240</v>
       </c>
       <c r="E68" t="s">
-        <v>182</v>
+        <v>241</v>
       </c>
       <c r="F68" t="s">
-        <v>234</v>
+        <v>242</v>
       </c>
       <c r="G68" t="s">
-        <v>184</v>
+        <v>119</v>
+      </c>
+      <c r="I68" t="s">
+        <v>243</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69">
-        <v>261508</v>
+        <v>267021</v>
       </c>
       <c r="B69" t="s">
-        <v>213</v>
+        <v>223</v>
       </c>
       <c r="C69">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D69" t="s">
-        <v>235</v>
+        <v>244</v>
       </c>
       <c r="E69" t="s">
-        <v>149</v>
+        <v>63</v>
       </c>
       <c r="F69" t="s">
-        <v>49</v>
+        <v>245</v>
       </c>
       <c r="G69" t="s">
-        <v>151</v>
+        <v>13</v>
+      </c>
+      <c r="I69" t="s">
+        <v>246</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70">
-        <v>261805</v>
+        <v>261215</v>
       </c>
       <c r="B70" t="s">
-        <v>236</v>
+        <v>247</v>
       </c>
       <c r="C70">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D70" t="s">
-        <v>237</v>
+        <v>248</v>
       </c>
       <c r="E70" t="s">
-        <v>73</v>
+        <v>225</v>
       </c>
       <c r="F70" t="s">
-        <v>238</v>
+        <v>249</v>
       </c>
       <c r="G70" t="s">
-        <v>75</v>
-[...5 lines deleted...]
-        <v>240</v>
+        <v>227</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71">
-        <v>261128</v>
+        <v>261416</v>
       </c>
       <c r="B71" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C71">
         <v>1</v>
       </c>
       <c r="D71" t="s">
-        <v>242</v>
+        <v>251</v>
       </c>
       <c r="E71" t="s">
-        <v>48</v>
+        <v>135</v>
       </c>
       <c r="F71" t="s">
-        <v>49</v>
+        <v>136</v>
       </c>
       <c r="G71" t="s">
-        <v>50</v>
+        <v>137</v>
       </c>
       <c r="I71" t="s">
-        <v>243</v>
+        <v>252</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72">
-        <v>262148</v>
+        <v>261134</v>
       </c>
       <c r="B72" t="s">
-        <v>241</v>
+        <v>253</v>
       </c>
       <c r="C72">
         <v>1</v>
       </c>
       <c r="D72" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="E72" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="F72" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="G72" t="s">
-        <v>35</v>
+        <v>20</v>
+      </c>
+      <c r="I72" t="s">
+        <v>255</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73">
-        <v>261212</v>
+        <v>262167</v>
       </c>
       <c r="B73" t="s">
-        <v>245</v>
+        <v>253</v>
       </c>
       <c r="C73">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D73" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="E73" t="s">
-        <v>247</v>
+        <v>23</v>
       </c>
       <c r="F73" t="s">
-        <v>179</v>
+        <v>19</v>
       </c>
       <c r="G73" t="s">
-        <v>248</v>
+        <v>24</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74">
-        <v>261313</v>
+        <v>262423</v>
       </c>
       <c r="B74" t="s">
-        <v>245</v>
+        <v>257</v>
       </c>
       <c r="C74">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D74" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
       <c r="E74" t="s">
-        <v>174</v>
+        <v>91</v>
       </c>
       <c r="F74" t="s">
-        <v>250</v>
+        <v>140</v>
       </c>
       <c r="G74" t="s">
-        <v>176</v>
+        <v>93</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75">
-        <v>261413</v>
+        <v>261135</v>
       </c>
       <c r="B75" t="s">
-        <v>245</v>
+        <v>259</v>
       </c>
       <c r="C75">
         <v>2</v>
       </c>
       <c r="D75" t="s">
-        <v>251</v>
+        <v>260</v>
       </c>
       <c r="E75" t="s">
-        <v>23</v>
+        <v>261</v>
       </c>
       <c r="F75" t="s">
-        <v>252</v>
+        <v>262</v>
       </c>
       <c r="G75" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76">
-        <v>261506</v>
+        <v>261216</v>
       </c>
       <c r="B76" t="s">
-        <v>245</v>
+        <v>259</v>
       </c>
       <c r="C76">
         <v>2</v>
       </c>
       <c r="D76" t="s">
-        <v>253</v>
+        <v>263</v>
       </c>
       <c r="E76" t="s">
-        <v>121</v>
+        <v>225</v>
       </c>
       <c r="F76" t="s">
-        <v>254</v>
+        <v>264</v>
       </c>
       <c r="G76" t="s">
-        <v>123</v>
+        <v>227</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77">
-        <v>262149</v>
+        <v>261715</v>
       </c>
       <c r="B77" t="s">
-        <v>245</v>
+        <v>259</v>
       </c>
       <c r="C77">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D77" t="s">
-        <v>255</v>
+        <v>265</v>
       </c>
       <c r="E77" t="s">
-        <v>33</v>
+        <v>266</v>
       </c>
       <c r="F77" t="s">
-        <v>256</v>
+        <v>267</v>
       </c>
       <c r="G77" t="s">
-        <v>35</v>
+        <v>268</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78">
-        <v>262150</v>
+        <v>262168</v>
       </c>
       <c r="B78" t="s">
-        <v>245</v>
+        <v>259</v>
       </c>
       <c r="C78">
         <v>2</v>
       </c>
       <c r="D78" t="s">
-        <v>257</v>
+        <v>269</v>
       </c>
       <c r="E78" t="s">
-        <v>38</v>
+        <v>270</v>
       </c>
       <c r="F78" t="s">
-        <v>258</v>
+        <v>271</v>
       </c>
       <c r="G78" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79">
-        <v>267014</v>
+        <v>262424</v>
       </c>
       <c r="B79" t="s">
-        <v>245</v>
+        <v>259</v>
       </c>
       <c r="C79">
         <v>2</v>
       </c>
       <c r="D79" t="s">
-        <v>259</v>
+        <v>272</v>
       </c>
       <c r="E79" t="s">
-        <v>260</v>
+        <v>91</v>
       </c>
       <c r="F79" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="G79" t="s">
-        <v>262</v>
+        <v>93</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80">
-        <v>262151</v>
+        <v>266201</v>
       </c>
       <c r="B80" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="C80">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="D80" t="s">
-        <v>264</v>
+        <v>274</v>
       </c>
       <c r="E80" t="s">
-        <v>33</v>
+        <v>275</v>
       </c>
       <c r="F80" t="s">
-        <v>79</v>
+        <v>276</v>
       </c>
       <c r="G80" t="s">
-        <v>35</v>
+        <v>183</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81">
-        <v>261129</v>
+        <v>261628</v>
       </c>
       <c r="B81" t="s">
-        <v>265</v>
+        <v>259</v>
       </c>
       <c r="C81">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D81" t="s">
-        <v>266</v>
+        <v>277</v>
       </c>
       <c r="E81" t="s">
-        <v>48</v>
+        <v>130</v>
       </c>
       <c r="F81" t="s">
-        <v>49</v>
+        <v>278</v>
       </c>
       <c r="G81" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>267</v>
+        <v>279</v>
+      </c>
+      <c r="H81" t="s">
+        <v>280</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82">
-        <v>262152</v>
+        <v>262169</v>
       </c>
       <c r="B82" t="s">
-        <v>265</v>
+        <v>281</v>
       </c>
       <c r="C82">
         <v>1</v>
       </c>
       <c r="D82" t="s">
-        <v>268</v>
+        <v>282</v>
       </c>
       <c r="E82" t="s">
-        <v>33</v>
+        <v>270</v>
       </c>
       <c r="F82" t="s">
-        <v>49</v>
+        <v>283</v>
       </c>
       <c r="G82" t="s">
-        <v>35</v>
+        <v>24</v>
+      </c>
+      <c r="I82" t="s">
+        <v>284</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83">
-        <v>261325</v>
+        <v>262170</v>
       </c>
       <c r="B83" t="s">
-        <v>265</v>
+        <v>281</v>
       </c>
       <c r="C83">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D83" t="s">
-        <v>269</v>
+        <v>285</v>
       </c>
       <c r="E83" t="s">
-        <v>97</v>
+        <v>23</v>
       </c>
       <c r="F83" t="s">
-        <v>270</v>
+        <v>19</v>
       </c>
       <c r="G83" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>271</v>
+        <v>24</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84">
-        <v>264014</v>
+        <v>261136</v>
       </c>
       <c r="B84" t="s">
-        <v>272</v>
+        <v>286</v>
       </c>
       <c r="C84">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D84" t="s">
-        <v>273</v>
+        <v>287</v>
       </c>
       <c r="E84" t="s">
-        <v>274</v>
+        <v>288</v>
       </c>
       <c r="F84" t="s">
-        <v>275</v>
+        <v>289</v>
       </c>
       <c r="G84" t="s">
-        <v>276</v>
+        <v>65</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85">
-        <v>261314</v>
+        <v>261137</v>
       </c>
       <c r="B85" t="s">
-        <v>277</v>
+        <v>290</v>
       </c>
       <c r="C85">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D85" t="s">
-        <v>278</v>
+        <v>291</v>
       </c>
       <c r="E85" t="s">
-        <v>279</v>
+        <v>261</v>
       </c>
       <c r="F85" t="s">
-        <v>280</v>
+        <v>292</v>
       </c>
       <c r="G85" t="s">
-        <v>281</v>
+        <v>20</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86">
-        <v>261614</v>
+        <v>261217</v>
       </c>
       <c r="B86" t="s">
-        <v>282</v>
+        <v>290</v>
       </c>
       <c r="C86">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D86" t="s">
-        <v>283</v>
+        <v>293</v>
       </c>
       <c r="E86" t="s">
-        <v>284</v>
+        <v>197</v>
       </c>
       <c r="F86" t="s">
-        <v>285</v>
+        <v>294</v>
       </c>
       <c r="G86" t="s">
-        <v>286</v>
+        <v>199</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87">
-        <v>262153</v>
+        <v>261417</v>
       </c>
       <c r="B87" t="s">
-        <v>282</v>
+        <v>290</v>
       </c>
       <c r="C87">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D87" t="s">
-        <v>287</v>
+        <v>295</v>
       </c>
       <c r="E87" t="s">
-        <v>33</v>
+        <v>296</v>
       </c>
       <c r="F87" t="s">
-        <v>288</v>
+        <v>297</v>
       </c>
       <c r="G87" t="s">
-        <v>35</v>
+        <v>137</v>
+      </c>
+      <c r="I87" t="s">
+        <v>298</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88">
-        <v>262154</v>
+        <v>261616</v>
       </c>
       <c r="B88" t="s">
-        <v>282</v>
+        <v>290</v>
       </c>
       <c r="C88">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D88" t="s">
-        <v>289</v>
+        <v>299</v>
       </c>
       <c r="E88" t="s">
-        <v>290</v>
+        <v>300</v>
       </c>
       <c r="F88" t="s">
-        <v>291</v>
+        <v>301</v>
       </c>
       <c r="G88" t="s">
-        <v>292</v>
+        <v>302</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89">
-        <v>262417</v>
+        <v>261716</v>
       </c>
       <c r="B89" t="s">
-        <v>282</v>
+        <v>290</v>
       </c>
       <c r="C89">
         <v>2</v>
       </c>
       <c r="D89" t="s">
-        <v>293</v>
+        <v>303</v>
       </c>
       <c r="E89" t="s">
-        <v>294</v>
+        <v>304</v>
       </c>
       <c r="F89" t="s">
-        <v>295</v>
+        <v>305</v>
       </c>
       <c r="G89" t="s">
-        <v>296</v>
+        <v>119</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90">
-        <v>261324</v>
+        <v>261717</v>
       </c>
       <c r="B90" t="s">
-        <v>282</v>
+        <v>290</v>
       </c>
       <c r="C90">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D90" t="s">
-        <v>297</v>
+        <v>306</v>
       </c>
       <c r="E90" t="s">
-        <v>105</v>
+        <v>266</v>
       </c>
       <c r="F90" t="s">
-        <v>106</v>
+        <v>307</v>
       </c>
       <c r="G90" t="s">
-        <v>19</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91">
-        <v>261130</v>
+        <v>262171</v>
       </c>
       <c r="B91" t="s">
-        <v>298</v>
+        <v>290</v>
       </c>
       <c r="C91">
         <v>1</v>
       </c>
       <c r="D91" t="s">
-        <v>299</v>
+        <v>308</v>
       </c>
       <c r="E91" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="F91" t="s">
-        <v>49</v>
+        <v>309</v>
       </c>
       <c r="G91" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>300</v>
+        <v>24</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92">
-        <v>262155</v>
+        <v>262425</v>
       </c>
       <c r="B92" t="s">
-        <v>298</v>
+        <v>310</v>
       </c>
       <c r="C92">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D92" t="s">
-        <v>301</v>
+        <v>311</v>
       </c>
       <c r="E92" t="s">
-        <v>33</v>
+        <v>312</v>
       </c>
       <c r="F92" t="s">
-        <v>49</v>
+        <v>313</v>
       </c>
       <c r="G92" t="s">
-        <v>35</v>
+        <v>314</v>
+      </c>
+      <c r="H92" t="s">
+        <v>315</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93">
-        <v>264015</v>
+        <v>261629</v>
       </c>
       <c r="B93" t="s">
+        <v>310</v>
+      </c>
+      <c r="C93">
+        <v>1</v>
+      </c>
+      <c r="D93" t="s">
+        <v>316</v>
+      </c>
+      <c r="E93" t="s">
+        <v>300</v>
+      </c>
+      <c r="F93" t="s">
+        <v>317</v>
+      </c>
+      <c r="G93" t="s">
         <v>302</v>
-      </c>
-[...13 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94">
-        <v>261315</v>
+        <v>262172</v>
       </c>
       <c r="B94" t="s">
-        <v>307</v>
+        <v>318</v>
       </c>
       <c r="C94">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D94" t="s">
-        <v>308</v>
+        <v>319</v>
       </c>
       <c r="E94" t="s">
-        <v>105</v>
+        <v>23</v>
       </c>
       <c r="F94" t="s">
-        <v>309</v>
+        <v>19</v>
       </c>
       <c r="G94" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95">
-        <v>261615</v>
+        <v>261138</v>
       </c>
       <c r="B95" t="s">
-        <v>307</v>
+        <v>320</v>
       </c>
       <c r="C95">
         <v>2</v>
       </c>
       <c r="D95" t="s">
-        <v>310</v>
+        <v>321</v>
       </c>
       <c r="E95" t="s">
-        <v>219</v>
+        <v>261</v>
       </c>
       <c r="F95" t="s">
-        <v>311</v>
+        <v>322</v>
       </c>
       <c r="G95" t="s">
-        <v>221</v>
+        <v>20</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96">
-        <v>261713</v>
+        <v>261418</v>
       </c>
       <c r="B96" t="s">
-        <v>307</v>
+        <v>320</v>
       </c>
       <c r="C96">
         <v>2</v>
       </c>
       <c r="D96" t="s">
-        <v>312</v>
+        <v>323</v>
       </c>
       <c r="E96" t="s">
-        <v>11</v>
+        <v>296</v>
       </c>
       <c r="F96" t="s">
-        <v>313</v>
+        <v>324</v>
       </c>
       <c r="G96" t="s">
-        <v>13</v>
+        <v>137</v>
+      </c>
+      <c r="I96" t="s">
+        <v>325</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97">
-        <v>262156</v>
+        <v>261718</v>
       </c>
       <c r="B97" t="s">
-        <v>307</v>
+        <v>320</v>
       </c>
       <c r="C97">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D97" t="s">
-        <v>314</v>
+        <v>326</v>
       </c>
       <c r="E97" t="s">
-        <v>33</v>
+        <v>304</v>
       </c>
       <c r="F97" t="s">
-        <v>315</v>
+        <v>327</v>
       </c>
       <c r="G97" t="s">
-        <v>35</v>
+        <v>119</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98">
-        <v>262157</v>
+        <v>262211</v>
       </c>
       <c r="B98" t="s">
-        <v>307</v>
+        <v>320</v>
       </c>
       <c r="C98">
         <v>2</v>
       </c>
       <c r="D98" t="s">
-        <v>316</v>
+        <v>328</v>
       </c>
       <c r="E98" t="s">
-        <v>317</v>
+        <v>189</v>
       </c>
       <c r="F98" t="s">
-        <v>318</v>
+        <v>329</v>
       </c>
       <c r="G98" t="s">
-        <v>319</v>
+        <v>191</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99">
-        <v>262418</v>
+        <v>262303</v>
       </c>
       <c r="B99" t="s">
-        <v>307</v>
+        <v>320</v>
       </c>
       <c r="C99">
         <v>2</v>
       </c>
       <c r="D99" t="s">
-        <v>320</v>
+        <v>330</v>
       </c>
       <c r="E99" t="s">
-        <v>294</v>
+        <v>331</v>
       </c>
       <c r="F99" t="s">
-        <v>321</v>
+        <v>332</v>
       </c>
       <c r="G99" t="s">
-        <v>296</v>
+        <v>333</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100">
-        <v>261627</v>
+        <v>264016</v>
       </c>
       <c r="B100" t="s">
-        <v>307</v>
+        <v>320</v>
       </c>
       <c r="C100">
         <v>2</v>
       </c>
       <c r="D100" t="s">
-        <v>322</v>
+        <v>334</v>
       </c>
       <c r="E100" t="s">
-        <v>182</v>
+        <v>335</v>
       </c>
       <c r="F100" t="s">
-        <v>323</v>
+        <v>336</v>
       </c>
       <c r="G100" t="s">
-        <v>324</v>
+        <v>337</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101">
-        <v>261414</v>
+        <v>262173</v>
       </c>
       <c r="B101" t="s">
-        <v>325</v>
+        <v>338</v>
       </c>
       <c r="C101">
         <v>1</v>
       </c>
       <c r="D101" t="s">
-        <v>326</v>
+        <v>339</v>
       </c>
       <c r="E101" t="s">
-        <v>145</v>
+        <v>23</v>
       </c>
       <c r="F101" t="s">
-        <v>44</v>
+        <v>340</v>
       </c>
       <c r="G101" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>327</v>
+        <v>24</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102">
-        <v>262419</v>
+        <v>261419</v>
       </c>
       <c r="B102" t="s">
-        <v>325</v>
+        <v>341</v>
       </c>
       <c r="C102">
         <v>1</v>
       </c>
       <c r="D102" t="s">
-        <v>328</v>
+        <v>342</v>
       </c>
       <c r="E102" t="s">
-        <v>294</v>
+        <v>135</v>
       </c>
       <c r="F102" t="s">
-        <v>329</v>
+        <v>136</v>
       </c>
       <c r="G102" t="s">
-        <v>296</v>
+        <v>137</v>
+      </c>
+      <c r="I102" t="s">
+        <v>343</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103">
-        <v>261131</v>
+        <v>261620</v>
       </c>
       <c r="B103" t="s">
-        <v>330</v>
+        <v>344</v>
       </c>
       <c r="C103">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D103" t="s">
-        <v>331</v>
+        <v>345</v>
       </c>
       <c r="E103" t="s">
-        <v>48</v>
+        <v>203</v>
       </c>
       <c r="F103" t="s">
-        <v>49</v>
+        <v>346</v>
       </c>
       <c r="G103" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>332</v>
+        <v>205</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104">
-        <v>262158</v>
+        <v>262174</v>
       </c>
       <c r="B104" t="s">
-        <v>330</v>
+        <v>344</v>
       </c>
       <c r="C104">
         <v>1</v>
       </c>
       <c r="D104" t="s">
-        <v>333</v>
+        <v>347</v>
       </c>
       <c r="E104" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="F104" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="G104" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105">
-        <v>261316</v>
+        <v>262426</v>
       </c>
       <c r="B105" t="s">
-        <v>334</v>
+        <v>344</v>
       </c>
       <c r="C105">
         <v>2</v>
       </c>
       <c r="D105" t="s">
-        <v>335</v>
+        <v>348</v>
       </c>
       <c r="E105" t="s">
-        <v>105</v>
+        <v>349</v>
       </c>
       <c r="F105" t="s">
-        <v>336</v>
+        <v>350</v>
       </c>
       <c r="G105" t="s">
-        <v>19</v>
+        <v>351</v>
+      </c>
+      <c r="H105" t="s">
+        <v>352</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106">
-        <v>261317</v>
+        <v>261141</v>
       </c>
       <c r="B106" t="s">
-        <v>334</v>
+        <v>344</v>
       </c>
       <c r="C106">
         <v>2</v>
       </c>
       <c r="D106" t="s">
-        <v>337</v>
+        <v>353</v>
       </c>
       <c r="E106" t="s">
-        <v>210</v>
+        <v>18</v>
       </c>
       <c r="F106" t="s">
-        <v>338</v>
+        <v>354</v>
       </c>
       <c r="G106" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107">
-        <v>261318</v>
+        <v>267018</v>
       </c>
       <c r="B107" t="s">
-        <v>334</v>
+        <v>355</v>
       </c>
       <c r="C107">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D107" t="s">
-        <v>339</v>
+        <v>356</v>
       </c>
       <c r="E107" t="s">
-        <v>215</v>
+        <v>181</v>
       </c>
       <c r="F107" t="s">
-        <v>340</v>
+        <v>182</v>
       </c>
       <c r="G107" t="s">
-        <v>217</v>
+        <v>183</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108">
-        <v>261507</v>
+        <v>261905</v>
       </c>
       <c r="B108" t="s">
-        <v>334</v>
+        <v>357</v>
       </c>
       <c r="C108">
         <v>2</v>
       </c>
       <c r="D108" t="s">
-        <v>341</v>
+        <v>358</v>
       </c>
       <c r="E108" t="s">
-        <v>342</v>
+        <v>359</v>
       </c>
       <c r="F108" t="s">
-        <v>343</v>
+        <v>360</v>
       </c>
       <c r="G108" t="s">
-        <v>123</v>
+        <v>361</v>
+      </c>
+      <c r="H108" t="s">
+        <v>362</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109">
-        <v>261617</v>
+        <v>261140</v>
       </c>
       <c r="B109" t="s">
-        <v>334</v>
+        <v>363</v>
       </c>
       <c r="C109">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D109" t="s">
-        <v>344</v>
+        <v>364</v>
       </c>
       <c r="E109" t="s">
-        <v>345</v>
+        <v>261</v>
       </c>
       <c r="F109" t="s">
-        <v>346</v>
+        <v>354</v>
       </c>
       <c r="G109" t="s">
-        <v>347</v>
-[...1556 lines deleted...]
-        <v>50</v>
+        <v>20</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">