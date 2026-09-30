--- v2 (2026-08-16)
+++ v3 (2026-09-30)
@@ -12,1145 +12,572 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="365">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
   <si>
     <t>CTL</t>
   </si>
   <si>
     <t>Datum</t>
   </si>
   <si>
     <t>Počet dní</t>
   </si>
   <si>
     <t>Název</t>
   </si>
   <si>
     <t>Pořadatel</t>
   </si>
   <si>
     <t>Třídy</t>
   </si>
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Poznámka</t>
   </si>
   <si>
     <t>Noticeboard</t>
   </si>
   <si>
-    <t>18.08.2026</t>
-[...23 lines deleted...]
-    <t>Pražský Točák XXI.</t>
+    <t>30.09.2026</t>
+  </si>
+  <si>
+    <t>Pražský Točák XXVII.</t>
   </si>
   <si>
     <t>YACHT CLUB CERE, z.s.</t>
   </si>
   <si>
     <t>OT-1MI</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t>https://www.sailing.cz/noticeboard/261128</t>
-[...2 lines deleted...]
-    <t>Prýgl rejs 18</t>
+    <t>https://www.sailing.cz/noticeboard/261134</t>
+  </si>
+  <si>
+    <t>Prýgl rejs 24</t>
   </si>
   <si>
     <t>Yacht Club LODNÍ SPORTY BRNO, pobočný spolek</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t>22.08.2026</t>
-[...116 lines deleted...]
-    <t>WSR-24me</t>
+    <t>Malý závod 3</t>
+  </si>
+  <si>
+    <t>TJ Lanškroun - Jachting</t>
+  </si>
+  <si>
+    <t>Q-1MI</t>
+  </si>
+  <si>
+    <t>Dlouhý rybník - Lanškroun</t>
+  </si>
+  <si>
+    <t>01.10.2026</t>
+  </si>
+  <si>
+    <t>2026 Europa Cup Croatia</t>
+  </si>
+  <si>
+    <t>EurILCA</t>
+  </si>
+  <si>
+    <t>IL4-7, IL6-7</t>
+  </si>
+  <si>
+    <t>Medulin, Croatia</t>
+  </si>
+  <si>
+    <t>02.10.2026</t>
+  </si>
+  <si>
+    <t>O cenu ledního medvídka</t>
+  </si>
+  <si>
+    <t>Klub jachtingu Těrlicko, z.s.</t>
+  </si>
+  <si>
+    <t>RsT-1MI, RsF-1MI, OTH-1MI</t>
+  </si>
+  <si>
+    <t>Těrlicko</t>
+  </si>
+  <si>
+    <t>03.10.2026</t>
+  </si>
+  <si>
+    <t>Mem. R. Holého</t>
+  </si>
+  <si>
+    <t>Český Yacht Klub</t>
+  </si>
+  <si>
+    <t>Cad-2KP, IL4-2KP, RsF-2KP, Q-2KP, 420-1MI, Kaj-1MI</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261135</t>
+  </si>
+  <si>
+    <t>Zhasnutý kahan</t>
+  </si>
+  <si>
+    <t>YACHT CLUB KLADNO z.s.</t>
+  </si>
+  <si>
+    <t>Fin-1MI, Q-1MI</t>
+  </si>
+  <si>
+    <t>Turyňský rybník</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261216</t>
+  </si>
+  <si>
+    <t>51. ročník skiregata memoriál Petra Haubolda</t>
+  </si>
+  <si>
+    <t>TJ Delfín Jablonec, z. s.</t>
+  </si>
+  <si>
+    <t>T93-3C, Rac-3C, T93-4K, Vau-4K, Rac-4K, Q-1MI</t>
+  </si>
+  <si>
+    <t>Jablonec</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261715</t>
+  </si>
+  <si>
+    <t>Memoriál Jana Sedláka</t>
+  </si>
+  <si>
+    <t>Jachtklub Brno, z.s.</t>
+  </si>
+  <si>
+    <t>RsV-7P, IL6-3M, IL4-3M, Q-2KP</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262168</t>
+  </si>
+  <si>
+    <t>Jachtařské rozloučení s Neptunem</t>
+  </si>
+  <si>
+    <t>Kaj-4K, OTH-1MI, Kaj-2KP</t>
+  </si>
+  <si>
+    <t>30. Česká námořní rallye</t>
+  </si>
+  <si>
+    <t>TPS Centrum s.r.o.</t>
+  </si>
+  <si>
+    <t>NJA-12mr, NJB-7P</t>
+  </si>
+  <si>
+    <t>Chorvatsko (CRO)</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/266201</t>
+  </si>
+  <si>
+    <t>Podzimní regata Václava Vacka - 30. ročník</t>
+  </si>
+  <si>
+    <t>Vodní sporty Duchcov, z.s.</t>
+  </si>
+  <si>
+    <t>Evr-4K, Q-2KP, Evr-2KP, IL4-2KP</t>
+  </si>
+  <si>
+    <t>Oldřichov</t>
+  </si>
+  <si>
+    <t>Koef. Evropa K-4 přesunut ze závodu CTL 261604.</t>
+  </si>
+  <si>
+    <t>07.10.2026</t>
+  </si>
+  <si>
+    <t>Pohár JMK IV.</t>
+  </si>
+  <si>
+    <t>IL4-2KP, IL6-2KP, Q-2KP</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262169</t>
+  </si>
+  <si>
+    <t>Prýgl rejs 25</t>
+  </si>
+  <si>
+    <t>Malý závod 4</t>
+  </si>
+  <si>
+    <t>09.10.2026</t>
+  </si>
+  <si>
+    <t>725 m. nad věcí</t>
+  </si>
+  <si>
+    <t>YC Lískovec, z.s.</t>
+  </si>
+  <si>
+    <t>RS7-7P, 49FX-7P, RsA-7P, RS7-12mr</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t>https://www.sailing.cz/noticeboard/261325</t>
-[...155 lines deleted...]
-    <t>Sta-7P, Sta-4K, Vau-7P, Pir-7P</t>
+    <t>https://www.sailing.cz/noticeboard/261136</t>
+  </si>
+  <si>
+    <t>2026 ILCA U 21 Europeans and Open European Trophy</t>
+  </si>
+  <si>
+    <t>IL6W-18meJ, IL7-18meJ</t>
+  </si>
+  <si>
+    <t>Bodrum Spor Yelken, Turecko</t>
+  </si>
+  <si>
+    <t>10.10.2026</t>
+  </si>
+  <si>
+    <t>Primátorský štít</t>
+  </si>
+  <si>
+    <t>Cad-3C, IL6-3C, IL4-3C, Q-3C, Cad-4K, IL4-4K, Q-4K, RsF-4K, RsF-2KP, Cad-2KP, Q-2KP, IL4-2KP, Kaj-1MI, OT-1MI, RsF-1MI</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261137</t>
+  </si>
+  <si>
+    <t>Pohár ČOS - KP Evropa</t>
+  </si>
+  <si>
+    <t>T.J.  Sokol Vrané nad Vlt. II</t>
+  </si>
+  <si>
+    <t>Fin-2KP, Evr-4K, Q-2KP</t>
+  </si>
+  <si>
+    <t>Vranská přehrada</t>
+  </si>
+  <si>
+    <t>Modrá Stuha Boleváku</t>
+  </si>
+  <si>
+    <t>TJ Lokomotiva Plzeň z.s.</t>
+  </si>
+  <si>
+    <t>Fin-1MI, Fb-1MI, IL4-1MI, IL7-1MI, Q-1MI, RsF-1MI, RsT-4K</t>
+  </si>
+  <si>
+    <t>Bolevák</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261417</t>
+  </si>
+  <si>
+    <t>Podzimní Labe</t>
+  </si>
+  <si>
+    <t>SK Štětí, z.s.</t>
+  </si>
+  <si>
+    <t>IL6-2KP, Q-2KP</t>
+  </si>
+  <si>
+    <t>Labe - Štětí</t>
+  </si>
+  <si>
+    <t>O pohár pivovaru Kocour</t>
+  </si>
+  <si>
+    <t>Jachtklub Česká Lípa, z.s.</t>
+  </si>
+  <si>
+    <t>Fin-2KP, Fin-3C</t>
   </si>
   <si>
     <t>Máchovo jezero</t>
   </si>
   <si>
-    <t>Kiss My RS</t>
-[...41 lines deleted...]
-    <t>Botanická zahrada-6</t>
+    <t>Zářivé plachty</t>
+  </si>
+  <si>
+    <t>KaD-2KP, KaE-2KP, KaF-2KP</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262171</t>
+  </si>
+  <si>
+    <t>Hornická regata</t>
+  </si>
+  <si>
+    <t>Yachtclub Baník Ostrava</t>
+  </si>
+  <si>
+    <t>Q-3M, IL4-3M, IL6-3M, IL4-4K, Q-2KP, IL4-2KP, IL6-2KP</t>
+  </si>
+  <si>
+    <t>Žermanice</t>
+  </si>
+  <si>
+    <t>koef K-4 lt. Ilca 4 přeložen z CTL 262416</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262425</t>
+  </si>
+  <si>
+    <t>Pohárový závod FD</t>
+  </si>
+  <si>
+    <t>VODA a SPORT Pardubice z.s.</t>
+  </si>
+  <si>
+    <t>FD-7P</t>
+  </si>
+  <si>
+    <t>Oplatil</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261911</t>
+  </si>
+  <si>
+    <t>11.10.2026</t>
+  </si>
+  <si>
+    <t>O pohár města Štětí</t>
+  </si>
+  <si>
+    <t>IL4-2KP, Q-1MI</t>
+  </si>
+  <si>
+    <t>14.10.2026</t>
+  </si>
+  <si>
+    <t>Prýgl rejs 26</t>
+  </si>
+  <si>
+    <t>17.10.2026</t>
+  </si>
+  <si>
+    <t>Modrá stuha Vltavy</t>
+  </si>
+  <si>
+    <t>Cad-2KP, IL4-2KP, Q-2KP, RsF-2KP, Kaj-1MI, OT-1MI</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261138</t>
+  </si>
+  <si>
+    <t>Cena Lokomotivy</t>
+  </si>
+  <si>
+    <t>Fin-2KP, Fb-2KP, IL4-2KP, IL7-1MI, Q-2KP, RsF-4K, RsT-1MI</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261418</t>
+  </si>
+  <si>
+    <t>STAR finále</t>
+  </si>
+  <si>
+    <t>Sta-7P, Sta-2KP, Sta-3C</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261718</t>
+  </si>
+  <si>
+    <t>O kuře na rožni</t>
+  </si>
+  <si>
+    <t>Jachetní klub Olomouc z.s.</t>
+  </si>
+  <si>
+    <t>Fb-1MI, Fin-3M, Fin-4K, Fin-2KP, Q-1MI</t>
+  </si>
+  <si>
+    <t>Chomoutov</t>
+  </si>
+  <si>
+    <t>Pohár Kroměříže</t>
+  </si>
+  <si>
+    <t>Lodní Sporty Kroměříž, JO</t>
+  </si>
+  <si>
+    <t>Vau-1MI, IL6-3M, IL4-3M, Q-4K, Q-2KP</t>
+  </si>
+  <si>
+    <t>Hrubý rybník</t>
+  </si>
+  <si>
+    <t>Intersport Thallmair Bavarian Open RS Aero</t>
+  </si>
+  <si>
+    <t>Deutscher Touring Yacht-Club e.V.</t>
+  </si>
+  <si>
+    <t>RsA-1MI</t>
+  </si>
+  <si>
+    <t>Tutzing, Nemecko</t>
+  </si>
+  <si>
+    <t>18.10.2026</t>
+  </si>
+  <si>
+    <t>Poslední vítr</t>
+  </si>
+  <si>
+    <t>KaA-2KP, KaB-2KP, KaC-2KP</t>
+  </si>
+  <si>
+    <t>20.10.2026</t>
+  </si>
+  <si>
+    <t>Botanická zahrada-8</t>
   </si>
   <si>
     <t>Jachetní klub Plzeň, z.s.</t>
   </si>
   <si>
-    <t>Q-1MI</t>
-[...131 lines deleted...]
-    <t>14. ČANY Offshore Cup</t>
+    <t>https://www.sailing.cz/noticeboard/261419</t>
+  </si>
+  <si>
+    <t>24.10.2026</t>
+  </si>
+  <si>
+    <t>Ledový pohár</t>
+  </si>
+  <si>
+    <t>YCR-Jachting Roudnice nad Labem, z.s.</t>
+  </si>
+  <si>
+    <t>Cad-2KP, Cad-3C</t>
+  </si>
+  <si>
+    <t>Labe - Roudnice</t>
+  </si>
+  <si>
+    <t>Modrá stuha</t>
+  </si>
+  <si>
+    <t>Fleximont cup</t>
+  </si>
+  <si>
+    <t>JK Ostrava Poruba, z.s.</t>
+  </si>
+  <si>
+    <t>Rs4-7P, Fin-3M, IL6-2KP, Fin-2KP, Fb-2KP, Q-2KP, RsT-2KP, RsF-2KP, IL4-2KP</t>
+  </si>
+  <si>
+    <t>Štěrkovna Hlučín</t>
+  </si>
+  <si>
+    <t>P-7 u lt. RS400 přeložen z CTL 261804</t>
+  </si>
+  <si>
+    <t>06.11.2026</t>
+  </si>
+  <si>
+    <t>23. Jabuka</t>
   </si>
   <si>
     <t>Česká asociace námořního yachtingu, z.s.</t>
   </si>
   <si>
     <t>NJB-7P</t>
   </si>
   <si>
-    <t>Chorvatsko (CRO)</t>
-[...506 lines deleted...]
-    <t>P-7 u lt. RS400 přeložen z CTL 261804</t>
+    <t>07.11.2026</t>
   </si>
   <si>
     <t>Sametová regata - teamrace mládeže</t>
   </si>
   <si>
     <t>TR-5KZ</t>
   </si>
   <si>
-    <t>06.11.2026</t>
-[...5 lines deleted...]
-    <t>07.11.2026</t>
+    <t>Pozor, změna termínu závodu.</t>
   </si>
   <si>
     <t>Evropa cup</t>
   </si>
   <si>
     <t>Asociace lodní třídy Evropa, z.s.</t>
   </si>
   <si>
     <t>Evr-3R</t>
   </si>
   <si>
-    <t>Oplatil</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.marinakemp.cz/</t>
   </si>
   <si>
+    <t>https://www.sailing.cz/noticeboard/261905</t>
+  </si>
+  <si>
     <t>14.11.2026</t>
   </si>
   <si>
     <t>Teamracing Optimist</t>
+  </si>
+  <si>
+    <t>Rozhodnutím pořadatele závod zrušen.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1454,2692 +881,1123 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I109"/>
+  <dimension ref="A1:I43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2">
-        <v>261805</v>
+        <v>261134</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>12</v>
       </c>
       <c r="G2" t="s">
         <v>13</v>
       </c>
-      <c r="H2" t="s">
+      <c r="I2" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3">
-        <v>261128</v>
+        <v>262167</v>
       </c>
       <c r="B3" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="C3">
         <v>1</v>
       </c>
       <c r="D3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E3" t="s">
+        <v>16</v>
+      </c>
+      <c r="F3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" t="s">
         <v>17</v>
-      </c>
-[...10 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4">
-        <v>262148</v>
+        <v>261909</v>
       </c>
       <c r="B4" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="C4">
         <v>1</v>
       </c>
       <c r="D4" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="E4" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="F4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G4" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5">
-        <v>261212</v>
+        <v>264129</v>
       </c>
       <c r="B5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C5">
+        <v>4</v>
+      </c>
+      <c r="D5" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" t="s">
         <v>25</v>
       </c>
-      <c r="C5">
-[...2 lines deleted...]
-      <c r="D5" t="s">
+      <c r="G5" t="s">
         <v>26</v>
-      </c>
-[...7 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6">
-        <v>261313</v>
+        <v>262423</v>
       </c>
       <c r="B6" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D6" t="s">
+        <v>28</v>
+      </c>
+      <c r="E6" t="s">
+        <v>29</v>
+      </c>
+      <c r="F6" t="s">
         <v>30</v>
       </c>
-      <c r="E6" t="s">
+      <c r="G6" t="s">
         <v>31</v>
-      </c>
-[...7 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7">
-        <v>261413</v>
+        <v>261135</v>
       </c>
       <c r="B7" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="C7">
         <v>2</v>
       </c>
       <c r="D7" t="s">
+        <v>33</v>
+      </c>
+      <c r="E7" t="s">
+        <v>34</v>
+      </c>
+      <c r="F7" t="s">
         <v>35</v>
       </c>
-      <c r="E7" t="s">
+      <c r="G7" t="s">
+        <v>13</v>
+      </c>
+      <c r="I7" t="s">
         <v>36</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
-        <v>261506</v>
+        <v>261216</v>
       </c>
       <c r="B8" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="C8">
         <v>2</v>
       </c>
       <c r="D8" t="s">
+        <v>37</v>
+      </c>
+      <c r="E8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F8" t="s">
         <v>39</v>
       </c>
-      <c r="E8" t="s">
+      <c r="G8" t="s">
         <v>40</v>
       </c>
-      <c r="F8" t="s">
+      <c r="I8" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
-        <v>262149</v>
+        <v>261715</v>
       </c>
       <c r="B9" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="C9">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D9" t="s">
+        <v>42</v>
+      </c>
+      <c r="E9" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="F9" t="s">
         <v>44</v>
       </c>
       <c r="G9" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="I9" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
-        <v>262150</v>
+        <v>262168</v>
       </c>
       <c r="B10" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="C10">
         <v>2</v>
       </c>
       <c r="D10" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E10" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F10" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G10" t="s">
-        <v>49</v>
+        <v>17</v>
+      </c>
+      <c r="I10" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
-        <v>267014</v>
+        <v>262424</v>
       </c>
       <c r="B11" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="C11">
         <v>2</v>
       </c>
       <c r="D11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E11" t="s">
-        <v>51</v>
+        <v>29</v>
       </c>
       <c r="F11" t="s">
         <v>52</v>
       </c>
       <c r="G11" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>31</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
-        <v>262151</v>
+        <v>266201</v>
       </c>
       <c r="B12" t="s">
+        <v>32</v>
+      </c>
+      <c r="C12">
+        <v>8</v>
+      </c>
+      <c r="D12" t="s">
+        <v>53</v>
+      </c>
+      <c r="E12" t="s">
+        <v>54</v>
+      </c>
+      <c r="F12" t="s">
         <v>55</v>
       </c>
-      <c r="C12">
-[...2 lines deleted...]
-      <c r="D12" t="s">
+      <c r="G12" t="s">
         <v>56</v>
       </c>
-      <c r="E12" t="s">
-[...2 lines deleted...]
-      <c r="F12" t="s">
+      <c r="I12" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
-        <v>261129</v>
+        <v>261628</v>
       </c>
       <c r="B13" t="s">
+        <v>32</v>
+      </c>
+      <c r="C13">
+        <v>2</v>
+      </c>
+      <c r="D13" t="s">
         <v>58</v>
       </c>
-      <c r="C13">
-[...2 lines deleted...]
-      <c r="D13" t="s">
+      <c r="E13" t="s">
         <v>59</v>
       </c>
-      <c r="E13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" t="s">
-        <v>19</v>
+        <v>60</v>
       </c>
       <c r="G13" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>61</v>
+      </c>
+      <c r="H13" t="s">
+        <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
-        <v>262152</v>
+        <v>262169</v>
       </c>
       <c r="B14" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="C14">
         <v>1</v>
       </c>
       <c r="D14" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="E14" t="s">
-        <v>23</v>
+        <v>48</v>
       </c>
       <c r="F14" t="s">
-        <v>19</v>
+        <v>65</v>
       </c>
       <c r="G14" t="s">
-        <v>24</v>
+        <v>17</v>
+      </c>
+      <c r="I14" t="s">
+        <v>66</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
-        <v>261325</v>
+        <v>262170</v>
       </c>
       <c r="B15" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="C15">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D15" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="E15" t="s">
-        <v>63</v>
+        <v>16</v>
       </c>
       <c r="F15" t="s">
-        <v>64</v>
+        <v>12</v>
       </c>
       <c r="G15" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
-        <v>264014</v>
+        <v>261910</v>
       </c>
       <c r="B16" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="C16">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D16" t="s">
         <v>68</v>
       </c>
       <c r="E16" t="s">
-        <v>69</v>
+        <v>19</v>
       </c>
       <c r="F16" t="s">
-        <v>70</v>
+        <v>20</v>
       </c>
       <c r="G16" t="s">
-        <v>71</v>
+        <v>21</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
-        <v>261314</v>
+        <v>261136</v>
       </c>
       <c r="B17" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="C17">
         <v>3</v>
       </c>
       <c r="D17" t="s">
+        <v>70</v>
+      </c>
+      <c r="E17" t="s">
+        <v>71</v>
+      </c>
+      <c r="F17" t="s">
+        <v>72</v>
+      </c>
+      <c r="G17" t="s">
         <v>73</v>
       </c>
-      <c r="E17" t="s">
+      <c r="I17" t="s">
         <v>74</v>
-      </c>
-[...10 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
-        <v>261614</v>
+        <v>264127</v>
       </c>
       <c r="B18" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="C18">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="D18" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="E18" t="s">
-        <v>81</v>
+        <v>24</v>
       </c>
       <c r="F18" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="G18" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
-        <v>262153</v>
+        <v>261137</v>
       </c>
       <c r="B19" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C19">
         <v>2</v>
       </c>
       <c r="D19" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="E19" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="F19" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="G19" t="s">
-        <v>24</v>
+        <v>13</v>
+      </c>
+      <c r="I19" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
-        <v>262154</v>
+        <v>261217</v>
       </c>
       <c r="B20" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C20">
         <v>2</v>
       </c>
       <c r="D20" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="E20" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="F20" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="G20" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
-        <v>262417</v>
+        <v>261417</v>
       </c>
       <c r="B21" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C21">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D21" t="s">
+        <v>86</v>
+      </c>
+      <c r="E21" t="s">
+        <v>87</v>
+      </c>
+      <c r="F21" t="s">
+        <v>88</v>
+      </c>
+      <c r="G21" t="s">
+        <v>89</v>
+      </c>
+      <c r="I21" t="s">
         <v>90</v>
-      </c>
-[...10 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
-        <v>261324</v>
+        <v>261616</v>
       </c>
       <c r="B22" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C22">
         <v>1</v>
       </c>
       <c r="D22" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="E22" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="F22" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="G22" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>94</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23">
-        <v>261130</v>
+        <v>261716</v>
       </c>
       <c r="B23" t="s">
-        <v>99</v>
+        <v>78</v>
       </c>
       <c r="C23">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D23" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="E23" t="s">
-        <v>18</v>
+        <v>96</v>
       </c>
       <c r="F23" t="s">
-        <v>19</v>
+        <v>97</v>
       </c>
       <c r="G23" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>98</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24">
-        <v>262155</v>
+        <v>262171</v>
       </c>
       <c r="B24" t="s">
-        <v>99</v>
+        <v>78</v>
       </c>
       <c r="C24">
         <v>1</v>
       </c>
       <c r="D24" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="E24" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="F24" t="s">
-        <v>19</v>
+        <v>100</v>
       </c>
       <c r="G24" t="s">
-        <v>24</v>
+        <v>17</v>
+      </c>
+      <c r="I24" t="s">
+        <v>101</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25">
-        <v>264015</v>
+        <v>262425</v>
       </c>
       <c r="B25" t="s">
+        <v>78</v>
+      </c>
+      <c r="C25">
+        <v>2</v>
+      </c>
+      <c r="D25" t="s">
+        <v>102</v>
+      </c>
+      <c r="E25" t="s">
         <v>103</v>
       </c>
-      <c r="C25">
-[...2 lines deleted...]
-      <c r="D25" t="s">
+      <c r="F25" t="s">
         <v>104</v>
       </c>
-      <c r="E25" t="s">
+      <c r="G25" t="s">
         <v>105</v>
       </c>
-      <c r="F25" t="s">
+      <c r="H25" t="s">
         <v>106</v>
       </c>
-      <c r="G25" t="s">
+      <c r="I25" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26">
-        <v>261315</v>
+        <v>261911</v>
       </c>
       <c r="B26" t="s">
-        <v>108</v>
+        <v>78</v>
       </c>
       <c r="C26">
         <v>2</v>
       </c>
       <c r="D26" t="s">
+        <v>108</v>
+      </c>
+      <c r="E26" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F26" t="s">
         <v>110</v>
       </c>
       <c r="G26" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="I26" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27">
-        <v>261615</v>
+        <v>261629</v>
       </c>
       <c r="B27" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="C27">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D27" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E27" t="s">
-        <v>113</v>
+        <v>92</v>
       </c>
       <c r="F27" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G27" t="s">
-        <v>115</v>
+        <v>94</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28">
-        <v>261713</v>
+        <v>262172</v>
       </c>
       <c r="B28" t="s">
-        <v>108</v>
+        <v>116</v>
       </c>
       <c r="C28">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D28" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E28" t="s">
-        <v>117</v>
+        <v>16</v>
       </c>
       <c r="F28" t="s">
-        <v>118</v>
+        <v>12</v>
       </c>
       <c r="G28" t="s">
-        <v>119</v>
+        <v>17</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29">
-        <v>262156</v>
+        <v>261138</v>
       </c>
       <c r="B29" t="s">
-        <v>108</v>
+        <v>118</v>
       </c>
       <c r="C29">
         <v>2</v>
       </c>
       <c r="D29" t="s">
+        <v>119</v>
+      </c>
+      <c r="E29" t="s">
+        <v>34</v>
+      </c>
+      <c r="F29" t="s">
         <v>120</v>
       </c>
-      <c r="E29" t="s">
-[...2 lines deleted...]
-      <c r="F29" t="s">
+      <c r="G29" t="s">
+        <v>13</v>
+      </c>
+      <c r="I29" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30">
-        <v>262157</v>
+        <v>261418</v>
       </c>
       <c r="B30" t="s">
-        <v>108</v>
+        <v>118</v>
       </c>
       <c r="C30">
         <v>2</v>
       </c>
       <c r="D30" t="s">
+        <v>122</v>
+      </c>
+      <c r="E30" t="s">
+        <v>87</v>
+      </c>
+      <c r="F30" t="s">
         <v>123</v>
       </c>
-      <c r="E30" t="s">
+      <c r="G30" t="s">
+        <v>89</v>
+      </c>
+      <c r="I30" t="s">
         <v>124</v>
-      </c>
-[...4 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31">
-        <v>262418</v>
+        <v>261718</v>
       </c>
       <c r="B31" t="s">
-        <v>108</v>
+        <v>118</v>
       </c>
       <c r="C31">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D31" t="s">
+        <v>125</v>
+      </c>
+      <c r="E31" t="s">
+        <v>96</v>
+      </c>
+      <c r="F31" t="s">
+        <v>126</v>
+      </c>
+      <c r="G31" t="s">
+        <v>98</v>
+      </c>
+      <c r="I31" t="s">
         <v>127</v>
-      </c>
-[...7 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32">
-        <v>261627</v>
+        <v>262211</v>
       </c>
       <c r="B32" t="s">
-        <v>108</v>
+        <v>118</v>
       </c>
       <c r="C32">
         <v>2</v>
       </c>
       <c r="D32" t="s">
+        <v>128</v>
+      </c>
+      <c r="E32" t="s">
         <v>129</v>
       </c>
-      <c r="E32" t="s">
+      <c r="F32" t="s">
         <v>130</v>
       </c>
-      <c r="F32" t="s">
+      <c r="G32" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33">
-        <v>261414</v>
+        <v>262303</v>
       </c>
       <c r="B33" t="s">
+        <v>118</v>
+      </c>
+      <c r="C33">
+        <v>2</v>
+      </c>
+      <c r="D33" t="s">
+        <v>132</v>
+      </c>
+      <c r="E33" t="s">
         <v>133</v>
       </c>
-      <c r="C33">
-[...2 lines deleted...]
-      <c r="D33" t="s">
+      <c r="F33" t="s">
         <v>134</v>
       </c>
-      <c r="E33" t="s">
+      <c r="G33" t="s">
         <v>135</v>
-      </c>
-[...7 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34">
-        <v>262419</v>
+        <v>264016</v>
       </c>
       <c r="B34" t="s">
-        <v>133</v>
+        <v>118</v>
       </c>
       <c r="C34">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D34" t="s">
+        <v>136</v>
+      </c>
+      <c r="E34" t="s">
+        <v>137</v>
+      </c>
+      <c r="F34" t="s">
+        <v>138</v>
+      </c>
+      <c r="G34" t="s">
         <v>139</v>
-      </c>
-[...7 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35">
-        <v>261131</v>
+        <v>262173</v>
       </c>
       <c r="B35" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C35">
         <v>1</v>
       </c>
       <c r="D35" t="s">
+        <v>141</v>
+      </c>
+      <c r="E35" t="s">
+        <v>16</v>
+      </c>
+      <c r="F35" t="s">
         <v>142</v>
       </c>
-      <c r="E35" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G35" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>17</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36">
-        <v>262158</v>
+        <v>261419</v>
       </c>
       <c r="B36" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C36">
         <v>1</v>
       </c>
       <c r="D36" t="s">
         <v>144</v>
       </c>
       <c r="E36" t="s">
-        <v>23</v>
+        <v>145</v>
       </c>
       <c r="F36" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G36" t="s">
-        <v>24</v>
+        <v>89</v>
+      </c>
+      <c r="I36" t="s">
+        <v>146</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37">
-        <v>261316</v>
+        <v>261620</v>
       </c>
       <c r="B37" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C37">
         <v>2</v>
       </c>
       <c r="D37" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="E37" t="s">
-        <v>96</v>
+        <v>149</v>
       </c>
       <c r="F37" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="G37" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-        <v>149</v>
+        <v>151</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38">
-        <v>261317</v>
+        <v>262174</v>
       </c>
       <c r="B38" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C38">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D38" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="E38" t="s">
-        <v>74</v>
+        <v>16</v>
       </c>
       <c r="F38" t="s">
-        <v>151</v>
+        <v>12</v>
       </c>
       <c r="G38" t="s">
-        <v>76</v>
-[...5 lines deleted...]
-        <v>153</v>
+        <v>17</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39">
-        <v>261318</v>
+        <v>262426</v>
       </c>
       <c r="B39" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C39">
         <v>2</v>
       </c>
       <c r="D39" t="s">
+        <v>153</v>
+      </c>
+      <c r="E39" t="s">
         <v>154</v>
       </c>
-      <c r="E39" t="s">
+      <c r="F39" t="s">
         <v>155</v>
       </c>
-      <c r="F39" t="s">
+      <c r="G39" t="s">
         <v>156</v>
       </c>
-      <c r="G39" t="s">
+      <c r="H39" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40">
-        <v>261507</v>
+        <v>267018</v>
       </c>
       <c r="B40" t="s">
-        <v>145</v>
+        <v>158</v>
       </c>
       <c r="C40">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D40" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E40" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F40" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="G40" t="s">
-        <v>42</v>
-[...5 lines deleted...]
-        <v>162</v>
+        <v>56</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41">
-        <v>261617</v>
+        <v>261141</v>
       </c>
       <c r="B41" t="s">
-        <v>145</v>
+        <v>162</v>
       </c>
       <c r="C41">
         <v>2</v>
       </c>
       <c r="D41" t="s">
         <v>163</v>
       </c>
       <c r="E41" t="s">
+        <v>11</v>
+      </c>
+      <c r="F41" t="s">
         <v>164</v>
       </c>
-      <c r="F41" t="s">
+      <c r="G41" t="s">
+        <v>13</v>
+      </c>
+      <c r="H41" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42">
-        <v>261714</v>
+        <v>261905</v>
       </c>
       <c r="B42" t="s">
-        <v>145</v>
+        <v>162</v>
       </c>
       <c r="C42">
         <v>2</v>
       </c>
       <c r="D42" t="s">
+        <v>166</v>
+      </c>
+      <c r="E42" t="s">
         <v>167</v>
       </c>
-      <c r="E42" t="s">
+      <c r="F42" t="s">
         <v>168</v>
       </c>
-      <c r="F42" t="s">
+      <c r="G42" t="s">
+        <v>111</v>
+      </c>
+      <c r="H42" t="s">
         <v>169</v>
       </c>
-      <c r="G42" t="s">
+      <c r="I42" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43">
-        <v>262159</v>
+        <v>261140</v>
       </c>
       <c r="B43" t="s">
-        <v>145</v>
+        <v>171</v>
       </c>
       <c r="C43">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D43" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="E43" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="F43" t="s">
-        <v>172</v>
+        <v>164</v>
       </c>
       <c r="G43" t="s">
-        <v>24</v>
-[...12 lines deleted...]
-      <c r="D44" t="s">
+        <v>13</v>
+      </c>
+      <c r="H43" t="s">
         <v>173</v>
-      </c>
-[...1556 lines deleted...]
-        <v>20</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">