--- v0 (2026-07-22)
+++ v1 (2026-10-08)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3938">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4209">
   <si>
     <t>CTL</t>
   </si>
   <si>
     <t>Datum</t>
   </si>
   <si>
     <t>Počet dní</t>
   </si>
   <si>
     <t>Název</t>
   </si>
   <si>
     <t>Pořadatel</t>
   </si>
   <si>
     <t>Třídy</t>
   </si>
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Poznámka</t>
   </si>
   <si>
@@ -3668,51 +3668,51 @@
   <si>
     <t>Pir-3C</t>
   </si>
   <si>
     <t>Závod ZRUŠEN bez náhrady - technické důvody (povodňové následky).</t>
   </si>
   <si>
     <t>Štít města Litoměřice</t>
   </si>
   <si>
     <t>JO Slavoj Litoměřice, z.s.</t>
   </si>
   <si>
     <t>Evr-2KP, 470-1MI, Kaj-1MI</t>
   </si>
   <si>
     <t>Labe - Křešice</t>
   </si>
   <si>
     <t>Svatováclavský závan</t>
   </si>
   <si>
     <t>49. skiregata memoriál Petra Haubolda</t>
   </si>
   <si>
-    <t>TJ Delfín Jablonec</t>
+    <t>TJ Delfín Jablonec, z. s.</t>
   </si>
   <si>
     <t>Q-1MI, Rac-4K, T93-4K, Vau-4K</t>
   </si>
   <si>
     <t>Jablonec</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/241719</t>
   </si>
   <si>
     <t>Těrlická regata</t>
   </si>
   <si>
     <t>Kaj-2KP, OT-1MI, Kaj-4K</t>
   </si>
   <si>
     <t>Koef. Kaj-4K přesunut ze zrušeného závodu 242432</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/242429</t>
   </si>
   <si>
     <t>Mistrzostwa Mrągowskiego Ośrodka Sportowego Baza</t>
   </si>
@@ -9173,59 +9173,74 @@
   <si>
     <t>Členství v ALT 29er a 49er</t>
   </si>
   <si>
     <t>Asociace lodní třídy 29er a 49er, z.s.</t>
   </si>
   <si>
     <t>29r-1MI</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/257002</t>
   </si>
   <si>
     <t>03.01.2026</t>
   </si>
   <si>
     <t>SARF Dinghy National Championships Round 1 2026</t>
   </si>
   <si>
     <t>Dubai Offshore Sailing Club</t>
   </si>
   <si>
     <t>Q-8, IL4-7</t>
   </si>
   <si>
+    <t>08.01.2026</t>
+  </si>
+  <si>
+    <t>33a Brasileiro da Classe ILCA 6 Masculino e feminino 2026</t>
+  </si>
+  <si>
+    <t>Iate Clube do Rio de Janeiro</t>
+  </si>
+  <si>
     <t>10.01.2026</t>
   </si>
   <si>
     <t>Dinghy Commodores Cup 2025-2026</t>
   </si>
   <si>
     <t>Q-7, IL4-7</t>
   </si>
   <si>
+    <t>14.01.2026</t>
+  </si>
+  <si>
+    <t>52a Brasileiro (CBI) ILCA 7 de 2026 RJ</t>
+  </si>
+  <si>
     <t>17.01.2026</t>
   </si>
   <si>
     <t>2026 ILCA Under-21 World Championships</t>
   </si>
   <si>
     <t>International Laser Class Association (ILCA)</t>
   </si>
   <si>
     <t>Lanzarote, SPAIN</t>
   </si>
   <si>
     <t>SARF Dinghy National Championships Round 2 2026</t>
   </si>
   <si>
     <t>20.01.2026</t>
   </si>
   <si>
     <t>Absolvované off-shore závody v roce 2025 - Milan Koláček</t>
   </si>
   <si>
     <t>Trenérsko-metodická komise</t>
   </si>
   <si>
     <t>27.01.2026</t>
@@ -9530,50 +9545,56 @@
   <si>
     <t>ILCA Youth Easter Meeting 2026</t>
   </si>
   <si>
     <t>02.04.2026</t>
   </si>
   <si>
     <t>8th Clivo Sailing Cup</t>
   </si>
   <si>
     <t>Clivo sailing club, Medulin, Chorvatsko</t>
   </si>
   <si>
     <t>Medulin, Chorvatsko</t>
   </si>
   <si>
     <t>37th Izola spring cup 2026</t>
   </si>
   <si>
     <t>Yacht Club Burja Izola</t>
   </si>
   <si>
     <t>Izola, SLO</t>
   </si>
   <si>
+    <t>Garda meeting</t>
+  </si>
+  <si>
+    <t>https://www.fragliavelariva.it/regate/44-lake-garda-meeting-</t>
+  </si>
+  <si>
     <t>03.04.2026</t>
   </si>
   <si>
     <t>53. Preis der Malche</t>
   </si>
   <si>
     <t>Tegeler Segel Club eV</t>
   </si>
   <si>
     <t>Tegeler See, Berlín, GER</t>
   </si>
   <si>
     <t>Techno293 &amp;amp; Techno293Plus world championships</t>
   </si>
   <si>
     <t>Turkish Sailing Federation</t>
   </si>
   <si>
     <t>TM13-24msJ, TM15-24msJ</t>
   </si>
   <si>
     <t>FOCA, TURKEY</t>
   </si>
   <si>
     <t>04.04.2026</t>
@@ -9770,74 +9791,92 @@
   <si>
     <t>Fin-3M, Fin-2KP, Q-1MI</t>
   </si>
   <si>
     <t>koef. M-3 lt. Finn přeložen na CTL 262416</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/262201</t>
   </si>
   <si>
     <t>BO pohár</t>
   </si>
   <si>
     <t>IL6-4K, Q-4K, Q-3M, IL4-3M, IL6-3M, IL4-2KP, IL6-2KP, Q-2KP</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/262402</t>
   </si>
   <si>
     <t>Wannsee-Pokal 2026 | inkl. Berliner Jugendmeisters</t>
   </si>
   <si>
     <t>Berlin - Wannsee</t>
   </si>
   <si>
+    <t>Semaine Olympique Francaise 2026</t>
+  </si>
+  <si>
+    <t>Hyéres Sailing Grand Slam</t>
+  </si>
+  <si>
+    <t>49FX-20, KiW-20, KiM-20</t>
+  </si>
+  <si>
     <t>22.04.2026</t>
   </si>
   <si>
     <t>Pražský Točák IV.</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/261107</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/262101</t>
   </si>
   <si>
     <t>24.04.2026</t>
   </si>
   <si>
     <t>A-CAT ITALIA CUP 2026</t>
   </si>
   <si>
     <t>Fraglia Malcesine</t>
   </si>
   <si>
     <t>Malcesine, Garda</t>
   </si>
   <si>
+    <t>51° Regata dei Due Golfi</t>
+  </si>
+  <si>
+    <t>Yacht Club Lignano</t>
+  </si>
+  <si>
+    <t>IT Lignano</t>
+  </si>
+  <si>
     <t>25.04.2026</t>
   </si>
   <si>
     <t>29r-7P, 49FX-7P</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/261108</t>
   </si>
   <si>
     <t>OYC regatta</t>
   </si>
   <si>
     <t>RsT-1MI</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/261142</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/261302</t>
   </si>
   <si>
     <t>Fin-1MI, Q-1MI, Fin-2KP, Fb-2KP, Q-2KP, Rac-2KP, IL4-2KP</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/261403</t>
@@ -10028,50 +10067,59 @@
   <si>
     <t>https://www.sailing.cz/noticeboard/262108</t>
   </si>
   <si>
     <t>08.05.2026</t>
   </si>
   <si>
     <t>WIF-1MI, FOI-1MI</t>
   </si>
   <si>
     <t>Závod zrušen pro špatnou větrnou předpověď.</t>
   </si>
   <si>
     <t>29er Lipnotest</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/261303</t>
   </si>
   <si>
     <t>IL6-7P, IL7-7P, Evr-7P, Fin-7P</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/262109</t>
   </si>
   <si>
+    <t>World Championships 49er, 49erFX, Nacra 17 - 2026</t>
+  </si>
+  <si>
+    <t>49FX-75msOH, N17-75msOH</t>
+  </si>
+  <si>
+    <t>Quiberon, Francie</t>
+  </si>
+  <si>
     <t>09.05.2026</t>
   </si>
   <si>
     <t>Kaj-2KP, OTH-1MI</t>
   </si>
   <si>
     <t>Závod zrušen pořadatelem z technických důvodů.</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/261204</t>
   </si>
   <si>
     <t>RODOP jachtařská liga I.</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/261319</t>
   </si>
   <si>
     <t>Fin-2KP, Sta-2KP, Sta-3C, Pir-7P</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/261706</t>
   </si>
   <si>
     <t>IL4-2KP, Vau-7P, Evr-2KP, Q-2KP, RsF-2KP, Fin-1MI</t>
@@ -10133,71 +10181,80 @@
   <si>
     <t>FD-Cup Ammersee</t>
   </si>
   <si>
     <t>Der Diessner-Segel-Club am Ammersee</t>
   </si>
   <si>
     <t>Ammersee Měmecko</t>
   </si>
   <si>
     <t>Finn Dinghy ÖSTM 14.05.2026 - 17.05.2026 UYC WÖRTH</t>
   </si>
   <si>
     <t>UYC WÖRTHERSEE (UYCWö)</t>
   </si>
   <si>
     <t>Worthersee</t>
   </si>
   <si>
     <t>15.05.2026</t>
   </si>
   <si>
     <t>FOI-7P, SLF-7P, WIF-7P</t>
   </si>
   <si>
-    <t>Závod zrušen rozhodnutím pořadatele pro špatnou větrnou předpověď.</t>
+    <t>Závod zrušen rozhodnutím pořadatele pro špatnou větrnou předpověď. Koeficienty přeloženy na CTL 267024 a 267017.</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/267006</t>
   </si>
   <si>
     <t>Puchar 100-lecia Gdyni</t>
   </si>
   <si>
     <t>YKP Gdynia</t>
   </si>
   <si>
     <t>Gdynia, Polsko</t>
   </si>
   <si>
     <t>2026 ILCA senior european championships</t>
   </si>
   <si>
     <t>Croatia, Kaštela</t>
   </si>
   <si>
+    <t>Raiffeisen Trophy ISLANDS 2026</t>
+  </si>
+  <si>
+    <t>YCA</t>
+  </si>
+  <si>
+    <t>CRO Kaštela</t>
+  </si>
+  <si>
     <t>16.05.2026</t>
   </si>
   <si>
     <t>Fin-2KP, Evr-2KP, Q-2KP</t>
   </si>
   <si>
     <t>OT-1MI, Kaj-2KP</t>
   </si>
   <si>
     <t>Fb-7P, 420-7P, Cad-7P, Fin-7P</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/261802</t>
   </si>
   <si>
     <t>IL4-3C, IL6-3C, IL6-3M, Evr-7P, Vau-7P</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/262001</t>
   </si>
   <si>
     <t>KaD-2KP, KaE-2KP, KaF-2KP</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/262112</t>
@@ -10208,50 +10265,59 @@
   <si>
     <t>https://www.sailing.cz/noticeboard/262113</t>
   </si>
   <si>
     <t>IL4-2KP, Q-2KP</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/262202</t>
   </si>
   <si>
     <t>Jarní budíček</t>
   </si>
   <si>
     <t>RsT-2KP, RsF-2KP, RsF-3M, RsT-7P</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/262406</t>
   </si>
   <si>
     <t>iQFOiL European Championships Portimao</t>
   </si>
   <si>
     <t>Portimao  Portugalsko</t>
   </si>
   <si>
+    <t>100 Miglia Alto Adriatico</t>
+  </si>
+  <si>
+    <t>Treviso Sailing Club a.s.d.</t>
+  </si>
+  <si>
+    <t>IT Benátky</t>
+  </si>
+  <si>
     <t>17.05.2026</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/262114</t>
   </si>
   <si>
     <t>19.05.2026</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/261405</t>
   </si>
   <si>
     <t>20.05.2026</t>
   </si>
   <si>
     <t>Pražský Točák VIII.</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/261112</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/262115</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/262116</t>
@@ -10424,50 +10490,62 @@
   <si>
     <t>Pořadatel Marais s.r.o. a JK BRIVA (CRO). YC LS Brno pouze jako spolupracující subjekt (nikoliv pořadatel).</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/262175</t>
   </si>
   <si>
     <t>Q-1MI, Vau-3M, Vau-4K</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/262204</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/262408</t>
   </si>
   <si>
     <t>151 Miglia</t>
   </si>
   <si>
     <t>YC Punta Ala, YC Livorno, YC Repubblica Marinara di Pisa</t>
   </si>
   <si>
     <t>Livorno - Punta Ala, Itálie</t>
   </si>
   <si>
+    <t>01.06.2026</t>
+  </si>
+  <si>
+    <t>Raceboard Masters World Championships</t>
+  </si>
+  <si>
+    <t>Magyar Szorf Akademia SE</t>
+  </si>
+  <si>
+    <t>Balatonvilagos, Hungary</t>
+  </si>
+  <si>
     <t>03.06.2026</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/262121</t>
   </si>
   <si>
     <t>Pražský Točák X.</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/261115</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/262120</t>
   </si>
   <si>
     <t>04.06.2026</t>
   </si>
   <si>
     <t>Pirát ÖSTM 04.06.2026 - 07.06.2026</t>
   </si>
   <si>
     <t>YCBb in Mörbisch</t>
   </si>
   <si>
     <t>Neusiedler See</t>
@@ -10715,1164 +10793,1900 @@
   <si>
     <t>Tanger, Maroko</t>
   </si>
   <si>
     <t>19.06.2026</t>
   </si>
   <si>
     <t>Vau-8vc, Evr-7P, IL6-7P</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/262004</t>
   </si>
   <si>
     <t>20.06.2026</t>
   </si>
   <si>
     <t>Memoriál Josefa Šenkýře - Přebor stč. kraje</t>
   </si>
   <si>
     <t>Fb-4K, Fb-3C, Cad-3C, 420-4K, Fin-4K, Q-4K, Evr-2KP</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/261208</t>
   </si>
   <si>
-    <t>Závod z technických důvodů zrušen. Nový termín závodu bude stanoven po dohodě na VH lt. Pirát.</t>
+    <t>Veterán Cup</t>
+  </si>
+  <si>
+    <t>Rac-1MI, T93-1MI</t>
+  </si>
+  <si>
+    <t>Rozhodnutím pořadatele pro nedostatečný počet přihlášených závodníků byl závod ZRUŠEN!</t>
+  </si>
+  <si>
+    <t>VOLTAX regata</t>
+  </si>
+  <si>
+    <t>Vau-1MI, Sta-1MI, Kaj-1MI, Q-1MI</t>
+  </si>
+  <si>
+    <t>Změna termínu a místa konání.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261307</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261322</t>
+  </si>
+  <si>
+    <t>Cad-2KP, OT-1MI, 420-1MI, Kaj-2KP</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261608</t>
+  </si>
+  <si>
+    <t>O Perníkovou chaloupku</t>
+  </si>
+  <si>
+    <t>Q-4K, RsF-4K, Evr-2KP, Fin-1MI, IL4-2KP</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261902</t>
+  </si>
+  <si>
+    <t>Modrá stuha Č. Těšína</t>
+  </si>
+  <si>
+    <t>RsT-3M, RsF-3M, Q-2KP, Fb-2KP, Fin-2KP, IL4-2KP</t>
+  </si>
+  <si>
+    <t>Koef. KP-2 u lt. ILCA 4 přeložen z CTL 262415</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262413</t>
+  </si>
+  <si>
+    <t>Kieler Woche 2026 - Grand Slam</t>
+  </si>
+  <si>
+    <t>Kieler Yacht-Club e.V</t>
+  </si>
+  <si>
+    <t>29r-8, FD-36ms, 49FX-20, 49er-20, IL7-20, IL6W-20</t>
+  </si>
+  <si>
+    <t>2026 Open Finn Europeans</t>
+  </si>
+  <si>
+    <t>International Finn Association, Polish Yachting Association</t>
+  </si>
+  <si>
+    <t>Gdynia Polsko</t>
+  </si>
+  <si>
+    <t>Energa nord cup Gdansk - Vector Sails Cup 2026</t>
+  </si>
+  <si>
+    <t>Yacht Club Gdańsk</t>
+  </si>
+  <si>
+    <t>Qsz-7, Qmz-7</t>
+  </si>
+  <si>
+    <t>Gdaňsk, Polsko</t>
+  </si>
+  <si>
+    <t>21.06.2026</t>
+  </si>
+  <si>
+    <t>Mistrovství krajů - teamracing</t>
+  </si>
+  <si>
+    <t>TR-10KZ</t>
+  </si>
+  <si>
+    <t>Závod ZRUŠEN!!! Pro závodníky do 17 let. Nominace na závod určují jednotlivé Regionální organizace ČSJ.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261139</t>
+  </si>
+  <si>
+    <t>22.06.2026</t>
+  </si>
+  <si>
+    <t>Formula Wing Youth Worlds</t>
+  </si>
+  <si>
+    <t>WIM-24msJ, WIW-24msJ</t>
+  </si>
+  <si>
+    <t>23.06.2026</t>
+  </si>
+  <si>
+    <t>Fin-1MI, Evr-2KP, Q-1MI, Fb-1MI</t>
+  </si>
+  <si>
+    <t>24.06.2026</t>
+  </si>
+  <si>
+    <t>Pražský Točák XIII.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261119</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262128</t>
+  </si>
+  <si>
+    <t>27.06.2026</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261308</t>
+  </si>
+  <si>
+    <t>Třeboňský Finn</t>
+  </si>
+  <si>
+    <t>Fin-1MI</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261326</t>
+  </si>
+  <si>
+    <t>Fin-2KP, Evr-1MI, Q-2KP</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261407</t>
+  </si>
+  <si>
+    <t>Omniplast Cup</t>
+  </si>
+  <si>
+    <t>Rs4-7P, RsT-7P, RsV-7P, RsF-3M, RsF-4K</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262129</t>
+  </si>
+  <si>
+    <t>29.06.2026</t>
+  </si>
+  <si>
+    <t>Soustředění na Dářku</t>
+  </si>
+  <si>
+    <t>T93-1MI, IL4-1MI, IL6-1MI</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262007</t>
+  </si>
+  <si>
+    <t>30.06.2026</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261408</t>
+  </si>
+  <si>
+    <t>01.07.2026</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262130</t>
+  </si>
+  <si>
+    <t>Pražský Točák XIV.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261120</t>
+  </si>
+  <si>
+    <t>02.07.2026</t>
+  </si>
+  <si>
+    <t>29er World Championship 2026</t>
+  </si>
+  <si>
+    <t>Kiel-Schilksee, Německo</t>
+  </si>
+  <si>
+    <t>2026 Europe Class Open Week &amp;amp; World Championship</t>
+  </si>
+  <si>
+    <t>Yacht Club Gdańsk in conjunction with COSA AZS Gdańsk and PS</t>
+  </si>
+  <si>
+    <t>Gdańsk, Poland</t>
+  </si>
+  <si>
+    <t>03.07.2026</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261708</t>
+  </si>
+  <si>
+    <t>iQFOiL Youth a Junior world championship 2026</t>
+  </si>
+  <si>
+    <t>Ballena Alegre, Spain</t>
+  </si>
+  <si>
+    <t>IQM17-24msJ, IQW17-24msJ, IQM19-24msJ, IQJ-24msJ</t>
+  </si>
+  <si>
+    <t>Club de Vela Ballena Alegre, ESP</t>
+  </si>
+  <si>
+    <t>Aegean 600</t>
+  </si>
+  <si>
+    <t>The Hellenic Offshore Racing Club</t>
+  </si>
+  <si>
+    <t>Olympic Marina Lavrion</t>
+  </si>
+  <si>
+    <t>04.07.2026</t>
+  </si>
+  <si>
+    <t>Zeros and heroes</t>
+  </si>
+  <si>
+    <t>Cad-8vc, Fb-7P, RsA-7P, RS7-7P</t>
+  </si>
+  <si>
+    <t>P-7 u lt. RS 700 a RS Aero přeloženy z CTL 261106</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261121</t>
+  </si>
+  <si>
+    <t>Fin-4K, Evr-1MI, Q-1MI</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261409</t>
+  </si>
+  <si>
+    <t>Q-3M, Q-3C, T93-7P, IL4-7P</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262005</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262131</t>
+  </si>
+  <si>
+    <t>Sta-7P</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262132</t>
+  </si>
+  <si>
+    <t>88. Warnemünder Woche 2026</t>
+  </si>
+  <si>
+    <t>Warnemünder Segel-Club e.V</t>
+  </si>
+  <si>
+    <t>IL4-7, IL7-8, Fin-4</t>
+  </si>
+  <si>
+    <t>Warnemünde, Německo</t>
+  </si>
+  <si>
+    <t>Coupe Internationale ete Optimist</t>
+  </si>
+  <si>
+    <t>LA MOUETTE SINAGOTE</t>
+  </si>
+  <si>
+    <t>Francie - Baie de Quiberon</t>
+  </si>
+  <si>
+    <t>06.07.2026</t>
+  </si>
+  <si>
+    <t>Soustředění na Dářku - Optimist</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262008</t>
+  </si>
+  <si>
+    <t>07.07.2026</t>
+  </si>
+  <si>
+    <t>2.4 mR World Championship</t>
+  </si>
+  <si>
+    <t>Koninklijke Watersportverenigig Sneek</t>
+  </si>
+  <si>
+    <t>Sneekermeer</t>
+  </si>
+  <si>
+    <t>49er, 49er FX and Nacra 17 - European Championship</t>
+  </si>
+  <si>
+    <t>Segelclub Eckernförde e.V.</t>
+  </si>
+  <si>
+    <t>49FX-50meOH, 49er-50meOH</t>
+  </si>
+  <si>
+    <t>Eckernförde</t>
+  </si>
+  <si>
+    <t>08.07.2026</t>
+  </si>
+  <si>
+    <t>Pražský Točák XV.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261122</t>
+  </si>
+  <si>
+    <t>10.07.2026</t>
+  </si>
+  <si>
+    <t>THE Olympic regatta I.</t>
+  </si>
+  <si>
+    <t>THE Sail</t>
+  </si>
+  <si>
+    <t>Balaton Tihany</t>
+  </si>
+  <si>
+    <t>ILCA 6 Youth European Championships &amp;amp; open European</t>
+  </si>
+  <si>
+    <t>EurILCA, N.A.C. of Kalamaria</t>
+  </si>
+  <si>
+    <t>IL6M-18meJ, IL6W-18meJ</t>
+  </si>
+  <si>
+    <t>Kalamaria, Thessaloniki, GRE</t>
+  </si>
+  <si>
+    <t>11.07.2026</t>
+  </si>
+  <si>
+    <t>Evr-1MI, Q-1MI, Fin-1MI</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261410</t>
+  </si>
+  <si>
+    <t>Havana Trophy</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261709</t>
+  </si>
+  <si>
+    <t>Rs4-1MI, Q-1MI, RsF-1MI, RsT-1MI</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261807</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262006</t>
+  </si>
+  <si>
+    <t>Kozí dech</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262134</t>
+  </si>
+  <si>
+    <t>Razová Fest voda-vzduch</t>
+  </si>
+  <si>
+    <t>OT-1MI, FD-7P, Fin-3M, Fin-4K, Fb-4K, Fb-2KP, Kaj-2KP, Fin-2KP, RsT-2KP, RsF-2KP</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262414</t>
+  </si>
+  <si>
+    <t>30. Schweriner Marstall-Cup 2026</t>
+  </si>
+  <si>
+    <t>Schweriner Segler-Verein von 1894 e.V.</t>
+  </si>
+  <si>
+    <t>Schweriner Innensee, Německo</t>
+  </si>
+  <si>
+    <t>Pohárový závod Cadet</t>
+  </si>
+  <si>
+    <t>Asociace lodní třídy Cadet, z.s.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/267019</t>
+  </si>
+  <si>
+    <t>12.07.2026</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262135</t>
+  </si>
+  <si>
+    <t>Mistrovství světa Tornado 2026</t>
+  </si>
+  <si>
+    <t>SRSP Quiberon + ITA</t>
+  </si>
+  <si>
+    <t>Quiberon-Francie</t>
+  </si>
+  <si>
+    <t>13.07.2026</t>
+  </si>
+  <si>
+    <t>14.07.2026</t>
+  </si>
+  <si>
+    <t>World Sailing Championship test event</t>
+  </si>
+  <si>
+    <t>WIM-7, 49FX-4, WIW-4</t>
+  </si>
+  <si>
+    <t>IDM Pirate 2026 - Werbellinsee</t>
+  </si>
+  <si>
+    <t>Werbellinsee</t>
+  </si>
+  <si>
+    <t>Wildau 37,  Schorfheide  Německo</t>
+  </si>
+  <si>
+    <t>15.07.2026</t>
+  </si>
+  <si>
+    <t>Závod se neuskutečnil pro malý počet přihlášených lodí.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262136</t>
+  </si>
+  <si>
+    <t>Pražský Točák XVI.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261123</t>
+  </si>
+  <si>
+    <t>17.07.2026</t>
+  </si>
+  <si>
+    <t>137. Travemünder Woche 2026</t>
+  </si>
+  <si>
+    <t>Travemünder Woche</t>
+  </si>
+  <si>
+    <t>RsF-24msJ, RTS-24msJ, RA7-24me, RA6-24me, RA9-24me, RS7-24me, Rs5-24me, OT-24me</t>
+  </si>
+  <si>
+    <t>Travemünde, Nemecko</t>
+  </si>
+  <si>
+    <t>Polský pohár FD</t>
+  </si>
+  <si>
+    <t>FD-7P, Fin-3M, Fb-1MI, OT-1MI</t>
+  </si>
+  <si>
+    <t>Otmuchóv (POL)</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/267010</t>
+  </si>
+  <si>
+    <t>18.07.2026</t>
+  </si>
+  <si>
+    <t>61. Modrá stuha Lipna</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261323</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261721</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262137</t>
+  </si>
+  <si>
+    <t>IL4-4, IL6-4</t>
+  </si>
+  <si>
+    <t>Oravská priehrada Námestovo</t>
+  </si>
+  <si>
+    <t>2026 Techno293&amp;amp;Techno293Plus European championships</t>
+  </si>
+  <si>
+    <t>Sopocki Klub Żeglarski</t>
+  </si>
+  <si>
+    <t>Sopot, Polsko</t>
+  </si>
+  <si>
+    <t>SLF-8vc, SLW-1MI, SLT-1MI</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/267011</t>
+  </si>
+  <si>
+    <t>20.07.2026</t>
+  </si>
+  <si>
+    <t>UK National Championship Torquay, England</t>
+  </si>
+  <si>
+    <t>Royal Torbay Yacht Club</t>
+  </si>
+  <si>
+    <t>Torquay, England</t>
+  </si>
+  <si>
+    <t>22.07.2026</t>
+  </si>
+  <si>
+    <t>Pražský Točák XVII.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261124</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262138</t>
+  </si>
+  <si>
+    <t>23.07.2026</t>
+  </si>
+  <si>
+    <t>Kite Wing Cup - Mistrovství Polska</t>
+  </si>
+  <si>
+    <t>Eureka</t>
+  </si>
+  <si>
+    <t>WIF-4</t>
+  </si>
+  <si>
+    <t>Rewa- Polsko</t>
+  </si>
+  <si>
+    <t>European and Czech Championship Formula Foil</t>
+  </si>
+  <si>
+    <t>FOW-12mr, FOI-12mr, FOI-24me, FOW-24me</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/267012</t>
+  </si>
+  <si>
+    <t>24.07.2026</t>
+  </si>
+  <si>
+    <t>Optimist European Championship</t>
+  </si>
+  <si>
+    <t>Yacht Club Gdynia</t>
+  </si>
+  <si>
+    <t>YC Dynamo</t>
+  </si>
+  <si>
+    <t>25.07.2026</t>
+  </si>
+  <si>
+    <t>Fireball World Championship 2026 Torquay, England</t>
+  </si>
+  <si>
+    <t>Dračí jezero (GER)</t>
+  </si>
+  <si>
+    <t>POZOR, změna místa konání!!!</t>
+  </si>
+  <si>
+    <t>CaO-1MI, Q-4K, WIF-1MI, Tor-4K, Rac-3C, T93-3C</t>
+  </si>
+  <si>
+    <t>Štít města Mostu 2026</t>
+  </si>
+  <si>
+    <t>Q-3C, IL4-1MI</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261609</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262139</t>
+  </si>
+  <si>
+    <t>Q-2KP, IL4-3M, IL6-3M, Q-3M, Evr-4K</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262207</t>
+  </si>
+  <si>
+    <t>Süddeutsche Meisterschaft</t>
+  </si>
+  <si>
+    <t>26.07.2026</t>
+  </si>
+  <si>
+    <t>29.07.2026</t>
+  </si>
+  <si>
+    <t>Pražský Točák XVIII.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261125</t>
+  </si>
+  <si>
+    <t>31.07.2026</t>
+  </si>
+  <si>
+    <t>International Cadet Class 2026 World Championship</t>
+  </si>
+  <si>
+    <t>01.08.2026</t>
+  </si>
+  <si>
+    <t>FOS - 29er European Championship 2026</t>
+  </si>
+  <si>
+    <t>29r-7P, 29r-24me</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261309</t>
+  </si>
+  <si>
+    <t>Letní novoroční regata</t>
+  </si>
+  <si>
+    <t>Fin-1MI, Fb-3C, Q-1MI, Rac-1MI, IL4-1MI</t>
+  </si>
+  <si>
+    <t>Koef. C-3 lt. Fb přesunut z CTL 261310.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261412</t>
+  </si>
+  <si>
+    <t>Regentský kapr</t>
+  </si>
+  <si>
+    <t>IL4-1MI, Q-2KP, Rac-2KP, IL6-1MI, IL7-1MI, Evr-1MI, Fin-1MI, 470-1MI</t>
+  </si>
+  <si>
+    <t>Koef. KP-2 lt. ILCA 4 přesunut na CTL 261507.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261711</t>
+  </si>
+  <si>
+    <t>24 hodin Velkého Dářka</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262009</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262142</t>
+  </si>
+  <si>
+    <t>IL4-8mz, IL6-8mz, Q-8mz, IL6-2KP, Q-2KP</t>
+  </si>
+  <si>
+    <t>Koef. KP-2 u lt. ILCA 4 přeložen na CTL 262413</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262415</t>
+  </si>
+  <si>
+    <t>CAT - Event</t>
+  </si>
+  <si>
+    <t>Tor-4, OT-4</t>
+  </si>
+  <si>
+    <t>Achensee-Rakousko</t>
+  </si>
+  <si>
+    <t>ILCA 4 Youth World Championship</t>
+  </si>
+  <si>
+    <t>Aarhus International Sailing Center</t>
+  </si>
+  <si>
+    <t>IL4M-24msJ, IL4W-24msJ</t>
+  </si>
+  <si>
+    <t>Aarhus - Dánsko</t>
+  </si>
+  <si>
+    <t>04.08.2026</t>
+  </si>
+  <si>
+    <t>Trofeo Simone Lombardi 2026 - Optimist Regatta</t>
+  </si>
+  <si>
+    <t>05.08.2026</t>
+  </si>
+  <si>
+    <t>Cvilín race 1.</t>
+  </si>
+  <si>
+    <t>Pražský Točák XIX.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261126</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262143</t>
+  </si>
+  <si>
+    <t>07.08.2026</t>
+  </si>
+  <si>
+    <t>Sta-12mr</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261712</t>
+  </si>
+  <si>
+    <t>Mistrzostwa Polski katamaranów 2026</t>
+  </si>
+  <si>
+    <t>08.08.2026</t>
+  </si>
+  <si>
+    <t>Závod zrušen z důvodu nízkého stavu vody. Koef. P-7 lt. FD přesunut na CTL 261314. Koef. C-3 lt. Fb přesunut na CTL 261412.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261310</t>
+  </si>
+  <si>
+    <t>Závod zrušen z důvodu nedostatku vody v nádrži.</t>
+  </si>
+  <si>
+    <t>Evr-2KP, Q-1MI, Fin-1MI, 470-1MI</t>
+  </si>
+  <si>
+    <t>RsA-1MI, Fin-3C, Evr-2KP, Q-2KP, RsF-2KP, IL4-2KP</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261903</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262144</t>
+  </si>
+  <si>
+    <t>Ora Cup 2026</t>
+  </si>
+  <si>
+    <t>09.08.2026</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262145</t>
+  </si>
+  <si>
+    <t>10.08.2026</t>
+  </si>
+  <si>
+    <t>Evr-1MI, Q-1MI, 470-1MI</t>
+  </si>
+  <si>
+    <t>Istanbul</t>
+  </si>
+  <si>
+    <t>11.08.2026</t>
+  </si>
+  <si>
+    <t>Gold cup</t>
+  </si>
+  <si>
+    <t>2026 ILCA 6 Youth World Championships</t>
+  </si>
+  <si>
+    <t>Denmark, Aarhus International Sailing Center</t>
+  </si>
+  <si>
+    <t>12.08.2026</t>
+  </si>
+  <si>
+    <t>Cvilín race 2.</t>
+  </si>
+  <si>
+    <t>Pražský Točák XX.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261127</t>
+  </si>
+  <si>
+    <t>Q-1MI, 470-1MI, Fin-1MI, Evr-2KP</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262146</t>
+  </si>
+  <si>
+    <t>13.08.2026</t>
+  </si>
+  <si>
+    <t>Evr-2KP, Q-2KP, 470-1MI, IL4-1MI</t>
+  </si>
+  <si>
+    <t>14.08.2026</t>
+  </si>
+  <si>
+    <t>RODOP jachtařská liga III.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261321</t>
+  </si>
+  <si>
+    <t>15.08.2026</t>
+  </si>
+  <si>
+    <t>Závod zrušen z důvodu nízké hladiny vody! Koef. C-3 lt. FB přesunut na CTL 261613.</t>
+  </si>
+  <si>
+    <t>Katamarány na Nechranicích</t>
+  </si>
+  <si>
+    <t>Fb-3C, Tor-7P, CaO-1MI, OT-1MI</t>
+  </si>
+  <si>
+    <t>Koef. C-3 lt. FB přesunut z CTL 261312.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261613</t>
+  </si>
+  <si>
+    <t>Q-2KP, Evr-2KP, IL4-2KP, 470-1MI, Fin-1MI</t>
+  </si>
+  <si>
+    <t>Evr-4K, Fin-4K, IL4-4K, IL6-4K, IL7-4K, Pir-4K, Q-2KP, RsF-2KP</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261904</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262147</t>
+  </si>
+  <si>
+    <t>Mohelnická regata</t>
+  </si>
+  <si>
+    <t>Rac-3C, T93-3C</t>
+  </si>
+  <si>
+    <t>Fin-3M, IL4-1MI, Fin-2KP, Fb-2KP, RsT-2KP, Q-1MI</t>
+  </si>
+  <si>
+    <t>koef M-3 lt. Finn přeložen z CTL 262201, koef K-4 lt. Ilca 4 přeložen na CTL 262425</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262416</t>
+  </si>
+  <si>
+    <t>EurOpti-Cup 2026</t>
+  </si>
+  <si>
+    <t>Klein-Partwitz, Německo</t>
+  </si>
+  <si>
+    <t>18.08.2026</t>
+  </si>
+  <si>
+    <t>Q-12mr, RsF-12mr, 29r-12mr, IL4-12mr, T93-8vc, RsF-7P</t>
+  </si>
+  <si>
+    <t>P-7 u lt. RS Feva přeložen z CTL 261106</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261805</t>
+  </si>
+  <si>
+    <t>Heinz Ketler Cup 2026</t>
+  </si>
+  <si>
+    <t>Wir sind Wir</t>
+  </si>
+  <si>
+    <t>Sassnitz</t>
+  </si>
+  <si>
+    <t>19.08.2026</t>
+  </si>
+  <si>
+    <t>Cvilín race 3.</t>
+  </si>
+  <si>
+    <t>Pražský Točák XXI.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261128</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262148</t>
+  </si>
+  <si>
+    <t>20.08.2026</t>
+  </si>
+  <si>
+    <t>Táborová regata</t>
+  </si>
+  <si>
+    <t>Pir-1MI</t>
+  </si>
+  <si>
+    <t>22.08.2026</t>
+  </si>
+  <si>
+    <t>Závod zrušen z důvodu nízké hladiny vody! Koef. P-7 přesunut na CTL 261143.</t>
+  </si>
+  <si>
+    <t>Fin-2KP, Evr-1MI, Q-1MI</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261413</t>
+  </si>
+  <si>
+    <t>Senior cup</t>
+  </si>
+  <si>
+    <t>Rac-3C, T93-3C, IQF-4K, WSR-4K, WIF-4K</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262149</t>
+  </si>
+  <si>
+    <t>O pohár Vranova 2026</t>
+  </si>
+  <si>
+    <t>Vau-7P</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/267014</t>
+  </si>
+  <si>
+    <t>23.08.2026</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262151</t>
+  </si>
+  <si>
+    <t>26.08.2026</t>
+  </si>
+  <si>
+    <t>Cvilín race 4.</t>
+  </si>
+  <si>
+    <t>Pražský Točák XXII.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261129</t>
+  </si>
+  <si>
+    <t>Division II European Championship 2026</t>
+  </si>
+  <si>
+    <t>Rac-24me, WSR-24me</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261325</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262152</t>
+  </si>
+  <si>
+    <t>27.08.2026</t>
+  </si>
+  <si>
+    <t>Aero Nationals-EMV Kalevi Meistrivoistlused 2026</t>
+  </si>
+  <si>
+    <t>Kalevi Jahtklubi Sadam</t>
+  </si>
+  <si>
+    <t>Talin, Estonsko</t>
+  </si>
+  <si>
+    <t>28.08.2026</t>
+  </si>
+  <si>
+    <t>Mezinárodní Mistrovství Nizozemska</t>
+  </si>
+  <si>
+    <t>W.V. Amstelmeer</t>
+  </si>
+  <si>
+    <t>Amstelmeer</t>
+  </si>
+  <si>
+    <t>MČR FINN 2026, Memoriál MUDr. Miloše Lázničky, CSc.</t>
+  </si>
+  <si>
+    <t>Fin-12mr, FD-7P</t>
+  </si>
+  <si>
+    <t>Koef. P-7 lt. FD přesunut z CTL 261310. Závod se nekoná pro lt. Tornádo z důvodu kolize s ME Tornádo.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261314</t>
+  </si>
+  <si>
+    <t>29.08.2026</t>
+  </si>
+  <si>
+    <t>Závod zrušen pořadatelem pro nedostatek přihlášených lodí.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262153</t>
+  </si>
+  <si>
+    <t>Závod zrušen z důvodu nedostatku vody.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261324</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262154</t>
+  </si>
+  <si>
+    <t>RsT-4K, RsF-3M, RsT-7P</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262417</t>
+  </si>
+  <si>
+    <t>Schöne Aussicht 37, Hamburg</t>
+  </si>
+  <si>
+    <t>SNP Cup 2026</t>
+  </si>
+  <si>
+    <t>YC DYNAMO</t>
+  </si>
+  <si>
+    <t>420-4, IL6-4</t>
+  </si>
+  <si>
+    <t>01.09.2026</t>
+  </si>
+  <si>
+    <t>Mistrovství Evropy Tornado 2026</t>
+  </si>
+  <si>
+    <t>Campione Italy</t>
+  </si>
+  <si>
+    <t>02.09.2026</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262155</t>
+  </si>
+  <si>
+    <t>Cvilín race 5.</t>
+  </si>
+  <si>
+    <t>Pražský Točák XXIII.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261130</t>
+  </si>
+  <si>
+    <t>03.09.2026</t>
+  </si>
+  <si>
+    <t>UK RS700 National Championship 2026</t>
+  </si>
+  <si>
+    <t>Royal Torbay YC</t>
+  </si>
+  <si>
+    <t>Torquay, Velka Britanie</t>
+  </si>
+  <si>
+    <t>Swiss Finn Championship Silvaplana 2026</t>
+  </si>
+  <si>
+    <t>YC St.Moritz</t>
+  </si>
+  <si>
+    <t>04.09.2026</t>
+  </si>
+  <si>
+    <t>4 Nations Cup (Mistrovství GER, BEL, GBR, NED)</t>
+  </si>
+  <si>
+    <t>Hellevoetsluis</t>
+  </si>
+  <si>
+    <t>IQFoil World Championship 2026</t>
+  </si>
+  <si>
+    <t>GBR</t>
+  </si>
+  <si>
+    <t>IQM-75msOH, IQW-75msOH</t>
+  </si>
+  <si>
+    <t>Weymouth, Anglie</t>
+  </si>
+  <si>
+    <t>Nordic Olympic Days</t>
+  </si>
+  <si>
+    <t>49FX-4</t>
+  </si>
+  <si>
+    <t>05.09.2026</t>
+  </si>
+  <si>
+    <t>10. McDonalds cup</t>
+  </si>
+  <si>
+    <t>Závod zrušen z důvodu nedostatku vody. Všechny koef. přesunuty na CTL 261809.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261315</t>
+  </si>
+  <si>
+    <t>Závod z technických důvodů zrušen.</t>
+  </si>
+  <si>
+    <t>Podzimní Nechranice</t>
+  </si>
+  <si>
+    <t>IL7-7P, Fb-7P, 420-8vc, Cad-7P, IL6-7P</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261615</t>
+  </si>
+  <si>
+    <t>Regata Oty Riedela - Církvice</t>
+  </si>
+  <si>
+    <t>Sta-7P, Sta-4K, Vau-7P, Pir-7P</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261713</t>
+  </si>
+  <si>
+    <t>Punkstyle regata</t>
+  </si>
+  <si>
+    <t>Závod vč. koeficientů přeložen z CTL 261315</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261809</t>
+  </si>
+  <si>
+    <t>Kiss My RS</t>
+  </si>
+  <si>
+    <t>RsF-7P, Rs5-7P, RsV-7P, RsT-3M</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262156</t>
+  </si>
+  <si>
+    <t>Pro lodní třídy slalom Funboard a Wingfoil slalom závod zrušen pro špatnou větrnou předpověď.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262157</t>
+  </si>
+  <si>
+    <t>XXXII MIĘDZYNARODOWE REGATY &amp;quot;PUCHAR BESKIDÓW - INTERPUCHAR&amp;quot;</t>
+  </si>
+  <si>
+    <t>PERKOZ</t>
+  </si>
+  <si>
+    <t>IL4-7, IL6-4, Q-7</t>
+  </si>
+  <si>
+    <t>Zarzecze, Polska</t>
+  </si>
+  <si>
+    <t>Wannseepokal</t>
+  </si>
+  <si>
+    <t>SV03 Berlín</t>
+  </si>
+  <si>
+    <t>Wannsee</t>
+  </si>
+  <si>
+    <t>2026 ILCA 6 Women&amp;#039;s World Championship</t>
+  </si>
+  <si>
+    <t>IL6W-75msOH</t>
+  </si>
+  <si>
+    <t>Dun Laoghaire, Irsko</t>
+  </si>
+  <si>
+    <t>07.09.2026</t>
+  </si>
+  <si>
+    <t>IDM Finn Dinghy 2026</t>
+  </si>
+  <si>
+    <t>08.09.2026</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261414</t>
+  </si>
+  <si>
+    <t>09.09.2026</t>
+  </si>
+  <si>
+    <t>Cvilín race 6.</t>
+  </si>
+  <si>
+    <t>Pražský Točák XXIV.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261131</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262158</t>
+  </si>
+  <si>
+    <t>11.09.2026</t>
+  </si>
+  <si>
+    <t>Alp Trophy Longtze</t>
+  </si>
+  <si>
+    <t>Itálie</t>
+  </si>
+  <si>
+    <t>EurILCA EC Attersee</t>
+  </si>
+  <si>
+    <t>12.09.2026</t>
+  </si>
+  <si>
+    <t>H2O</t>
+  </si>
+  <si>
+    <t>Rs5-12mr, RsF-7P, RS7-7P, RsA-7P</t>
+  </si>
+  <si>
+    <t>Závod zrušen z důvodu nedostatku vody. MČR lt. RS 500 přesunuto z CTL 262166. Koef. P-7 lt. RS 700 přesunut na CTL 261317. Koef. P-7 lt. RS Aero přesunut na CTL 262165. Koef. P-7 lt. RS Feva přesunut na CTL 262160.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261316</t>
+  </si>
+  <si>
+    <t>Závod se neuskutečnil z důvodu neúčasti závodníků</t>
+  </si>
+  <si>
+    <t>Pohár RS500</t>
+  </si>
+  <si>
+    <t>Závod zrušen pro nedostatek přihlášených posádek. Koef. P-7 lt. RS 500 přesunut z CTL 261313.</t>
+  </si>
+  <si>
+    <t>Velká cena Tornado 2026</t>
+  </si>
+  <si>
+    <t>RS7-7P, Tor-8vc, Tor-7P</t>
+  </si>
+  <si>
+    <t>Pozor, změna pořadatele a místa konání!!! Koef. P-7 lt. RS 700 přesunut z CTL 261316.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261317</t>
+  </si>
+  <si>
+    <t>IL4-2KP, IL6-7P, IL7-7P, Evr-7P, IL4-3C, IL6-3C, Fb-3C, Fin-3C, IL6-4K, IL7-4K, Q-2KP</t>
+  </si>
+  <si>
+    <t>Koef. KP-2 lt. ILCA 4 přesunut z CTL 261505.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261507</t>
+  </si>
+  <si>
+    <t>420-7P, Cad-4K, Kaj-4K</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261617</t>
+  </si>
+  <si>
+    <t>KaA-1MI, KaB-1MI, KaC-1MI, KaF-1MI</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262159</t>
+  </si>
+  <si>
+    <t>RsF-7P, Q-7P, 29r-7P, IL4-7P</t>
+  </si>
+  <si>
+    <t>Koef. P-7 lt. RS Feva přesunut z CTL 261316.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262160</t>
+  </si>
+  <si>
+    <t>Pohár Rozkoše III</t>
+  </si>
+  <si>
+    <t>Rac-7P, T93-7P, FOI-7P, WIF-7P</t>
+  </si>
+  <si>
+    <t>Pro lt. T293 koef. 7P přesunut na CTL 267021. Pro lt. Rac, FOI a WIF koef. 7P přesunut na CTL 267025.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/267015</t>
+  </si>
+  <si>
+    <t>13.09.2026</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262161</t>
+  </si>
+  <si>
+    <t>14. ČANY Offshore Cup</t>
+  </si>
+  <si>
+    <t>NJB-7P</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/267016</t>
+  </si>
+  <si>
+    <t>16.09.2026</t>
+  </si>
+  <si>
+    <t>Pražský Točák XXV.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261132</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262162</t>
+  </si>
+  <si>
+    <t>18.09.2026</t>
+  </si>
+  <si>
+    <t>Q-1MI, 420-1MI</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261907</t>
+  </si>
+  <si>
+    <t>IL6-12mr</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262163</t>
+  </si>
+  <si>
+    <t>Baltic cup, Mezinárodní mistrovství Polska</t>
+  </si>
+  <si>
+    <t>Klub sportow wodnych Baltic</t>
+  </si>
+  <si>
+    <t>Mistrzostwa Polski cz. II</t>
+  </si>
+  <si>
+    <t>Polski Związek Żeglarski</t>
+  </si>
+  <si>
+    <t>A-Cat Swiss Class Championship 2026 &amp;amp; Regata Nazio</t>
+  </si>
+  <si>
+    <t>Maccagno</t>
+  </si>
+  <si>
+    <t>65ma Trieste-San Giovanni in Pelago-Trieste</t>
+  </si>
+  <si>
+    <t>Yacht Club Adriaco</t>
+  </si>
+  <si>
+    <t>IT Terst</t>
+  </si>
+  <si>
+    <t>19.09.2026</t>
+  </si>
+  <si>
+    <t>Cena Plzeňské teplárenské</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261415</t>
+  </si>
+  <si>
+    <t>Jesenický maraton - dálkový závod</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261618</t>
+  </si>
+  <si>
+    <t>Optimistický pětiboj</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261722</t>
+  </si>
+  <si>
+    <t>Rs4-7P, RsF-4K, RsT-4K, Q-4K</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261806</t>
+  </si>
+  <si>
+    <t>Q-2KP, Vau-7P, Q-4K, IL4-4K, IL6-4K</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262210</t>
+  </si>
+  <si>
+    <t>Tera Cvilin race 2026</t>
+  </si>
+  <si>
+    <t>RsT-7P, RsT-3M, RsF-2KP</t>
+  </si>
+  <si>
+    <t>Změna termínu závodu</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262420</t>
+  </si>
+  <si>
+    <t>SLW-1MI, SLF-7P</t>
+  </si>
+  <si>
+    <t>POZOR, změna termínu!!! Koeficienty přeloženy z CTL 267006.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/267017</t>
+  </si>
+  <si>
+    <t>Pohár Nechranice IV</t>
+  </si>
+  <si>
+    <t>Koeficienty přeloženy z CTL 267006.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/267024</t>
+  </si>
+  <si>
+    <t>20.09.2026</t>
+  </si>
+  <si>
+    <t>Settimana Velica Internazionale</t>
+  </si>
+  <si>
+    <t>YC Adriaco Trieste</t>
+  </si>
+  <si>
+    <t>Terst</t>
+  </si>
+  <si>
+    <t>22.09.2026</t>
+  </si>
+  <si>
+    <t>23.09.2026</t>
+  </si>
+  <si>
+    <t>Pražský Točák XXVI.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261133</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262164</t>
+  </si>
+  <si>
+    <t>Olomoucký pohár 3</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262209</t>
+  </si>
+  <si>
+    <t>24.09.2026</t>
+  </si>
+  <si>
+    <t>29er euro cup and Hungarian championship</t>
+  </si>
+  <si>
+    <t>Balaton, (HUN)</t>
+  </si>
+  <si>
+    <t>26.09.2026</t>
+  </si>
+  <si>
+    <t>MČR Raceboard</t>
+  </si>
+  <si>
+    <t>Rac-12mr, T93-7P, FOI-1MI</t>
+  </si>
+  <si>
+    <t>Závod zrušen rozhodnutím pořadatele kvůli špatné předpovědi a malému počtu přihlášených.
+Pro lt. T293 koef. 7P přesunut z CTL 267015.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/267021</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261214</t>
+  </si>
+  <si>
+    <t>Závod z technických důvodů přeložen na nový TERMÍN!!!</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/261306</t>
   </si>
   <si>
-    <t>Veterán Cup</t>
-[...908 lines deleted...]
-    <t>26.09.2026</t>
+    <t>https://www.sailing.cz/noticeboard/261720</t>
   </si>
   <si>
     <t>MČR Tera a Vareo</t>
   </si>
   <si>
-    <t>RsT-12mr, RsV-12mr, RsV-7P</t>
-[...17 lines deleted...]
-    <t>https://www.sailing.cz/noticeboard/267021</t>
+    <t>RsT-12mr, RsV-12mr, RsV-7P, RsA-7P</t>
+  </si>
+  <si>
+    <t>Koef. P-7 lt. RS Aero přesunut z CTL 261316.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262165</t>
+  </si>
+  <si>
+    <t>Rs5-12mr, IL7-12mr, Evr-12mr, Fb-12mr, Cad-8mz, Cad-7P, 420-7P, Rs5-7P, Fb-7P, Fin-7P</t>
+  </si>
+  <si>
+    <t>MČR lt. RS 500 přesunuto z CTL 261316.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262166</t>
+  </si>
+  <si>
+    <t>Optimist SP-Regatta</t>
+  </si>
+  <si>
+    <t>UYC ATTERSEE (UYCAs)</t>
   </si>
   <si>
     <t>28.09.2026</t>
   </si>
   <si>
+    <t>https://www.sailing.cz/noticeboard/261215</t>
+  </si>
+  <si>
     <t>29.09.2026</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/261416</t>
   </si>
   <si>
     <t>30.09.2026</t>
   </si>
   <si>
     <t>Pražský Točák XXVII.</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/261134</t>
   </si>
   <si>
+    <t>01.10.2026</t>
+  </si>
+  <si>
+    <t>2026 Europa Cup Croatia</t>
+  </si>
+  <si>
+    <t>EurILCA</t>
+  </si>
+  <si>
+    <t>IL4-7, IL6-7</t>
+  </si>
+  <si>
     <t>02.10.2026</t>
   </si>
   <si>
     <t>03.10.2026</t>
   </si>
   <si>
+    <t>Fin-1MI, Q-1MI</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261216</t>
+  </si>
+  <si>
+    <t>Kaj-4K, Kaj-2KP, OTH-1MI</t>
+  </si>
+  <si>
+    <t>30. Česká námořní rallye</t>
+  </si>
+  <si>
+    <t>NJA-12mr, NJB-7P</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/266201</t>
+  </si>
+  <si>
     <t>Mem. R. Holého</t>
   </si>
   <si>
     <t>Cad-2KP, IL4-2KP, RsF-2KP, Q-2KP, 420-1MI, Kaj-1MI</t>
   </si>
   <si>
-    <t>Fin-1MI, Q-1MI</t>
+    <t>https://www.sailing.cz/noticeboard/261135</t>
+  </si>
+  <si>
+    <t>Podzimní regata Václava Vacka - 30. ročník</t>
+  </si>
+  <si>
+    <t>Evr-4K, Q-2KP, Evr-2KP, IL4-2KP</t>
+  </si>
+  <si>
+    <t>Koef. Evropa K-4 přesunut ze závodu CTL 261604.</t>
   </si>
   <si>
     <t>51. ročník skiregata memoriál Petra Haubolda</t>
   </si>
   <si>
-    <t>T93-4K, Vau-4K, Rac-4K, Q-1MI</t>
+    <t>T93-3C, Rac-3C, T93-4K, Vau-4K, Rac-4K, Q-1MI</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261715</t>
   </si>
   <si>
     <t>RsV-7P, IL6-3M, IL4-3M, Q-2KP</t>
   </si>
   <si>
-    <t>Kaj-4K, OTH-1MI, Kaj-2KP</t>
-[...14 lines deleted...]
-    <t>Koef. Evropa K-4 přesunut ze závodu CTL 261604.</t>
+    <t>https://www.sailing.cz/noticeboard/262168</t>
   </si>
   <si>
     <t>07.10.2026</t>
   </si>
   <si>
+    <t>Malý závod 4</t>
+  </si>
+  <si>
     <t>https://www.sailing.cz/noticeboard/262169</t>
   </si>
   <si>
+    <t>https://www.sailing.cz/noticeboard/262170</t>
+  </si>
+  <si>
     <t>09.10.2026</t>
   </si>
   <si>
     <t>RS7-7P, 49FX-7P, RsA-7P, RS7-12mr</t>
   </si>
   <si>
+    <t>https://www.sailing.cz/noticeboard/261136</t>
+  </si>
+  <si>
+    <t>2026 ILCA U 21 Europeans and Open European Trophy</t>
+  </si>
+  <si>
+    <t>Bodrum Spor Yelken, Turecko</t>
+  </si>
+  <si>
     <t>10.10.2026</t>
   </si>
   <si>
     <t>Cad-3C, IL6-3C, IL4-3C, Q-3C, Cad-4K, IL4-4K, Q-4K, RsF-4K, RsF-2KP, Cad-2KP, Q-2KP, IL4-2KP, Kaj-1MI, OT-1MI, RsF-1MI</t>
   </si>
   <si>
+    <t>https://www.sailing.cz/noticeboard/261137</t>
+  </si>
+  <si>
     <t>Fin-1MI, Fb-1MI, IL4-1MI, IL7-1MI, Q-1MI, RsF-1MI, RsT-4K</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/261417</t>
   </si>
   <si>
-    <t>Fin-2KP, Fin-3C</t>
-[...5 lines deleted...]
-    <t>T93-3C, Rac-3C</t>
+    <t>https://www.sailing.cz/noticeboard/261616</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261716</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262171</t>
+  </si>
+  <si>
+    <t>Q-3M, IL4-3M, IL6-3M, IL4-4K, Q-2KP, IL4-2KP, IL6-2KP</t>
+  </si>
+  <si>
+    <t>koef K-4 lt. Ilca 4 přeložen z CTL 262416</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262425</t>
+  </si>
+  <si>
+    <t>Pohárový závod FD</t>
+  </si>
+  <si>
+    <t>VODA a SPORT Pardubice z.s.</t>
+  </si>
+  <si>
+    <t>Oplatil</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261911</t>
+  </si>
+  <si>
+    <t>Pohár ČWA</t>
+  </si>
+  <si>
+    <t>Pro lt. T293 koef. 7P přesunut z CTL 267021. Pro lt. Rac, FOI a WIF koef. 7P přesunut na CTL 267015. Změna místa konání!</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/267025</t>
   </si>
   <si>
     <t>11.10.2026</t>
   </si>
   <si>
-    <t>Q-3M, Q-2KP, IL4-2KP, IL6-2KP, IL4-3M, IL6-3M</t>
+    <t>https://www.sailing.cz/noticeboard/261629</t>
   </si>
   <si>
     <t>14.10.2026</t>
   </si>
   <si>
     <t>Prýgl rejs 26</t>
   </si>
   <si>
     <t>17.10.2026</t>
   </si>
   <si>
     <t>Cad-2KP, IL4-2KP, Q-2KP, RsF-2KP, Kaj-1MI, OT-1MI</t>
   </si>
   <si>
+    <t>https://www.sailing.cz/noticeboard/261138</t>
+  </si>
+  <si>
     <t>Fin-2KP, Fb-2KP, IL4-2KP, IL7-1MI, Q-2KP, RsF-4K, RsT-1MI</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/261418</t>
   </si>
   <si>
     <t>Sta-7P, Sta-2KP, Sta-3C</t>
   </si>
   <si>
-    <t>Fin-3M, Fin-4K, Fin-2KP, Q-1MI</t>
-[...2 lines deleted...]
-    <t>Q-4K, Q-2KP, IL6-3M, IL4-3M</t>
+    <t>https://www.sailing.cz/noticeboard/261718</t>
+  </si>
+  <si>
+    <t>Fb-1MI, Fin-3M, Fin-4K, Fin-2KP, Q-1MI</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262211</t>
+  </si>
+  <si>
+    <t>Vau-1MI, IL6-3M, IL4-3M, Q-4K, Q-2KP</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262303</t>
   </si>
   <si>
     <t>Intersport Thallmair Bavarian Open RS Aero</t>
   </si>
   <si>
     <t>RsA-1MI</t>
   </si>
   <si>
     <t>Tutzing, Nemecko</t>
   </si>
   <si>
     <t>18.10.2026</t>
   </si>
   <si>
     <t>20.10.2026</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/261419</t>
   </si>
   <si>
     <t>24.10.2026</t>
   </si>
   <si>
     <t>Cad-2KP, Cad-3C</t>
   </si>
   <si>
+    <t>https://www.sailing.cz/noticeboard/261620</t>
+  </si>
+  <si>
     <t>Rs4-7P, Fin-3M, IL6-2KP, Fin-2KP, Fb-2KP, Q-2KP, RsT-2KP, RsF-2KP, IL4-2KP</t>
   </si>
   <si>
     <t>P-7 u lt. RS400 přeložen z CTL 261804</t>
   </si>
   <si>
+    <t>https://www.sailing.cz/noticeboard/262426</t>
+  </si>
+  <si>
+    <t>06.11.2026</t>
+  </si>
+  <si>
+    <t>23. Jabuka</t>
+  </si>
+  <si>
+    <t>07.11.2026</t>
+  </si>
+  <si>
     <t>Sametová regata - teamrace mládeže</t>
   </si>
   <si>
     <t>TR-5KZ</t>
   </si>
   <si>
-    <t>06.11.2026</t>
-[...2 lines deleted...]
-    <t>23. Jabuka</t>
+    <t>Pozor, změna termínu závodu.</t>
+  </si>
+  <si>
+    <t>Asociace lodní třídy Evropa, z.s.</t>
+  </si>
+  <si>
+    <t>Evr-3R</t>
+  </si>
+  <si>
+    <t>https://www.marinakemp.cz/</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261905</t>
   </si>
   <si>
     <t>14.11.2026</t>
   </si>
   <si>
     <t>Teamracing Optimist</t>
+  </si>
+  <si>
+    <t>Rozhodnutím pořadatele závod zrušen.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -12176,51 +12990,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I1456"/>
+  <dimension ref="A1:I1532"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -37948,10262 +38762,12331 @@
     <row r="1040" spans="1:9">
       <c r="A1040">
         <v>264002</v>
       </c>
       <c r="B1040" t="s">
         <v>3048</v>
       </c>
       <c r="C1040">
         <v>2</v>
       </c>
       <c r="D1040" t="s">
         <v>3049</v>
       </c>
       <c r="E1040" t="s">
         <v>3050</v>
       </c>
       <c r="F1040" t="s">
         <v>3051</v>
       </c>
       <c r="G1040" t="s">
         <v>1518</v>
       </c>
     </row>
     <row r="1041" spans="1:9">
       <c r="A1041">
-        <v>264004</v>
+        <v>264137</v>
       </c>
       <c r="B1041" t="s">
         <v>3052</v>
       </c>
       <c r="C1041">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="D1041" t="s">
         <v>3053</v>
       </c>
       <c r="E1041" t="s">
-        <v>3050</v>
+        <v>3054</v>
       </c>
       <c r="F1041" t="s">
-        <v>3054</v>
+        <v>1023</v>
       </c>
       <c r="G1041" t="s">
-        <v>1518</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="1042" spans="1:9">
       <c r="A1042">
-        <v>264001</v>
+        <v>264004</v>
       </c>
       <c r="B1042" t="s">
         <v>3055</v>
       </c>
       <c r="C1042">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="D1042" t="s">
         <v>3056</v>
       </c>
       <c r="E1042" t="s">
+        <v>3050</v>
+      </c>
+      <c r="F1042" t="s">
         <v>3057</v>
       </c>
-      <c r="F1042" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G1042" t="s">
-        <v>3058</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="1043" spans="1:9">
       <c r="A1043">
-        <v>264003</v>
+        <v>264136</v>
       </c>
       <c r="B1043" t="s">
-        <v>3055</v>
+        <v>3058</v>
       </c>
       <c r="C1043">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="D1043" t="s">
         <v>3059</v>
       </c>
       <c r="E1043" t="s">
-        <v>3050</v>
+        <v>3054</v>
       </c>
       <c r="F1043" t="s">
-        <v>3051</v>
+        <v>154</v>
       </c>
       <c r="G1043" t="s">
-        <v>1518</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="1044" spans="1:9">
       <c r="A1044">
-        <v>269901</v>
+        <v>264001</v>
       </c>
       <c r="B1044" t="s">
         <v>3060</v>
       </c>
       <c r="C1044">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="D1044" t="s">
         <v>3061</v>
       </c>
       <c r="E1044" t="s">
         <v>3062</v>
       </c>
       <c r="F1044" t="s">
-        <v>67</v>
+        <v>2556</v>
       </c>
       <c r="G1044" t="s">
-        <v>1528</v>
+        <v>3063</v>
       </c>
     </row>
     <row r="1045" spans="1:9">
       <c r="A1045">
-        <v>269902</v>
+        <v>264003</v>
       </c>
       <c r="B1045" t="s">
-        <v>3063</v>
+        <v>3060</v>
       </c>
       <c r="C1045">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1045" t="s">
         <v>3064</v>
       </c>
       <c r="E1045" t="s">
-        <v>3062</v>
+        <v>3050</v>
       </c>
       <c r="F1045" t="s">
-        <v>67</v>
+        <v>3051</v>
       </c>
       <c r="G1045" t="s">
-        <v>1528</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="1046" spans="1:9">
       <c r="A1046">
-        <v>264005</v>
+        <v>269901</v>
       </c>
       <c r="B1046" t="s">
         <v>3065</v>
       </c>
       <c r="C1046">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D1046" t="s">
         <v>3066</v>
       </c>
       <c r="E1046" t="s">
         <v>3067</v>
       </c>
       <c r="F1046" t="s">
-        <v>630</v>
+        <v>67</v>
       </c>
       <c r="G1046" t="s">
-        <v>3068</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="1047" spans="1:9">
       <c r="A1047">
-        <v>269903</v>
+        <v>269902</v>
       </c>
       <c r="B1047" t="s">
-        <v>3069</v>
+        <v>3068</v>
       </c>
       <c r="C1047">
         <v>1</v>
       </c>
       <c r="D1047" t="s">
-        <v>3070</v>
+        <v>3069</v>
       </c>
       <c r="E1047" t="s">
-        <v>3062</v>
+        <v>3067</v>
       </c>
       <c r="F1047" t="s">
         <v>67</v>
       </c>
       <c r="G1047" t="s">
         <v>1528</v>
       </c>
     </row>
     <row r="1048" spans="1:9">
       <c r="A1048">
-        <v>264008</v>
+        <v>264005</v>
       </c>
       <c r="B1048" t="s">
+        <v>3070</v>
+      </c>
+      <c r="C1048">
+        <v>4</v>
+      </c>
+      <c r="D1048" t="s">
         <v>3071</v>
       </c>
-      <c r="C1048">
-[...2 lines deleted...]
-      <c r="D1048" t="s">
+      <c r="E1048" t="s">
         <v>3072</v>
       </c>
-      <c r="E1048" t="s">
+      <c r="F1048" t="s">
+        <v>630</v>
+      </c>
+      <c r="G1048" t="s">
         <v>3073</v>
-      </c>
-[...4 lines deleted...]
-        <v>1545</v>
       </c>
     </row>
     <row r="1049" spans="1:9">
       <c r="A1049">
-        <v>269911</v>
+        <v>269903</v>
       </c>
       <c r="B1049" t="s">
-        <v>3075</v>
+        <v>3074</v>
       </c>
       <c r="C1049">
         <v>1</v>
       </c>
       <c r="D1049" t="s">
-        <v>3076</v>
+        <v>3075</v>
       </c>
       <c r="E1049" t="s">
-        <v>1538</v>
+        <v>3067</v>
       </c>
       <c r="F1049" t="s">
         <v>67</v>
       </c>
       <c r="G1049" t="s">
-        <v>40</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="1050" spans="1:9">
       <c r="A1050">
-        <v>264017</v>
+        <v>264008</v>
       </c>
       <c r="B1050" t="s">
-        <v>3075</v>
+        <v>3076</v>
       </c>
       <c r="C1050">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D1050" t="s">
         <v>3077</v>
       </c>
       <c r="E1050" t="s">
         <v>3078</v>
       </c>
       <c r="F1050" t="s">
-        <v>387</v>
+        <v>3079</v>
       </c>
       <c r="G1050" t="s">
-        <v>3079</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="1051" spans="1:9">
       <c r="A1051">
-        <v>269904</v>
+        <v>269911</v>
       </c>
       <c r="B1051" t="s">
         <v>3080</v>
       </c>
       <c r="C1051">
         <v>1</v>
       </c>
       <c r="D1051" t="s">
         <v>3081</v>
       </c>
       <c r="E1051" t="s">
-        <v>3062</v>
+        <v>1538</v>
       </c>
       <c r="F1051" t="s">
         <v>67</v>
       </c>
       <c r="G1051" t="s">
-        <v>1528</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1052" spans="1:9">
       <c r="A1052">
-        <v>264007</v>
+        <v>264017</v>
       </c>
       <c r="B1052" t="s">
-        <v>3082</v>
+        <v>3080</v>
       </c>
       <c r="C1052">
         <v>4</v>
       </c>
       <c r="D1052" t="s">
+        <v>3082</v>
+      </c>
+      <c r="E1052" t="s">
         <v>3083</v>
       </c>
-      <c r="E1052" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1052" t="s">
-        <v>90</v>
+        <v>387</v>
       </c>
       <c r="G1052" t="s">
         <v>3084</v>
       </c>
     </row>
     <row r="1053" spans="1:9">
       <c r="A1053">
-        <v>264018</v>
+        <v>269904</v>
       </c>
       <c r="B1053" t="s">
-        <v>3082</v>
+        <v>3085</v>
       </c>
       <c r="C1053">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="D1053" t="s">
-        <v>3085</v>
+        <v>3086</v>
       </c>
       <c r="E1053" t="s">
-        <v>3078</v>
+        <v>3067</v>
       </c>
       <c r="F1053" t="s">
-        <v>987</v>
+        <v>67</v>
       </c>
       <c r="G1053" t="s">
-        <v>3079</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="1054" spans="1:9">
       <c r="A1054">
-        <v>264040</v>
+        <v>264007</v>
       </c>
       <c r="B1054" t="s">
-        <v>3086</v>
+        <v>3087</v>
       </c>
       <c r="C1054">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D1054" t="s">
-        <v>3087</v>
+        <v>3088</v>
       </c>
       <c r="E1054" t="s">
-        <v>3088</v>
+        <v>1569</v>
       </c>
       <c r="F1054" t="s">
-        <v>1512</v>
+        <v>90</v>
       </c>
       <c r="G1054" t="s">
         <v>3089</v>
       </c>
     </row>
     <row r="1055" spans="1:9">
       <c r="A1055">
-        <v>264026</v>
+        <v>264018</v>
       </c>
       <c r="B1055" t="s">
+        <v>3087</v>
+      </c>
+      <c r="C1055">
+        <v>8</v>
+      </c>
+      <c r="D1055" t="s">
         <v>3090</v>
       </c>
-      <c r="C1055">
-[...4 lines deleted...]
-      </c>
       <c r="E1055" t="s">
-        <v>3092</v>
+        <v>3083</v>
       </c>
       <c r="F1055" t="s">
-        <v>3093</v>
+        <v>987</v>
       </c>
       <c r="G1055" t="s">
-        <v>1497</v>
+        <v>3084</v>
       </c>
     </row>
     <row r="1056" spans="1:9">
       <c r="A1056">
-        <v>269905</v>
+        <v>264040</v>
       </c>
       <c r="B1056" t="s">
+        <v>3091</v>
+      </c>
+      <c r="C1056">
+        <v>3</v>
+      </c>
+      <c r="D1056" t="s">
+        <v>3092</v>
+      </c>
+      <c r="E1056" t="s">
+        <v>3093</v>
+      </c>
+      <c r="F1056" t="s">
+        <v>1512</v>
+      </c>
+      <c r="G1056" t="s">
         <v>3094</v>
-      </c>
-[...13 lines deleted...]
-        <v>1528</v>
       </c>
     </row>
     <row r="1057" spans="1:9">
       <c r="A1057">
-        <v>264019</v>
+        <v>264026</v>
       </c>
       <c r="B1057" t="s">
+        <v>3095</v>
+      </c>
+      <c r="C1057">
+        <v>3</v>
+      </c>
+      <c r="D1057" t="s">
         <v>3096</v>
       </c>
-      <c r="C1057">
-[...2 lines deleted...]
-      <c r="D1057" t="s">
+      <c r="E1057" t="s">
         <v>3097</v>
       </c>
-      <c r="E1057" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1057" t="s">
-        <v>244</v>
+        <v>3098</v>
       </c>
       <c r="G1057" t="s">
-        <v>3079</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="1058" spans="1:9">
       <c r="A1058">
-        <v>264022</v>
+        <v>269905</v>
       </c>
       <c r="B1058" t="s">
-        <v>3096</v>
+        <v>3099</v>
       </c>
       <c r="C1058">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D1058" t="s">
-        <v>3098</v>
+        <v>3100</v>
       </c>
       <c r="E1058" t="s">
-        <v>3099</v>
+        <v>3067</v>
       </c>
       <c r="F1058" t="s">
-        <v>630</v>
+        <v>67</v>
       </c>
       <c r="G1058" t="s">
-        <v>3100</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="1059" spans="1:9">
       <c r="A1059">
-        <v>264009</v>
+        <v>264019</v>
       </c>
       <c r="B1059" t="s">
         <v>3101</v>
       </c>
       <c r="C1059">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="D1059" t="s">
         <v>3102</v>
       </c>
       <c r="E1059" t="s">
-        <v>1589</v>
+        <v>3083</v>
       </c>
       <c r="F1059" t="s">
-        <v>3103</v>
+        <v>244</v>
       </c>
       <c r="G1059" t="s">
-        <v>3104</v>
+        <v>3084</v>
       </c>
     </row>
     <row r="1060" spans="1:9">
       <c r="A1060">
-        <v>269906</v>
+        <v>264022</v>
       </c>
       <c r="B1060" t="s">
+        <v>3101</v>
+      </c>
+      <c r="C1060">
+        <v>3</v>
+      </c>
+      <c r="D1060" t="s">
+        <v>3103</v>
+      </c>
+      <c r="E1060" t="s">
+        <v>3104</v>
+      </c>
+      <c r="F1060" t="s">
+        <v>630</v>
+      </c>
+      <c r="G1060" t="s">
         <v>3105</v>
-      </c>
-[...13 lines deleted...]
-        <v>1528</v>
       </c>
     </row>
     <row r="1061" spans="1:9">
       <c r="A1061">
-        <v>264010</v>
+        <v>264009</v>
       </c>
       <c r="B1061" t="s">
+        <v>3106</v>
+      </c>
+      <c r="C1061">
+        <v>2</v>
+      </c>
+      <c r="D1061" t="s">
         <v>3107</v>
       </c>
-      <c r="C1061">
-[...2 lines deleted...]
-      <c r="D1061" t="s">
+      <c r="E1061" t="s">
+        <v>1589</v>
+      </c>
+      <c r="F1061" t="s">
         <v>3108</v>
       </c>
-      <c r="E1061" t="s">
+      <c r="G1061" t="s">
         <v>3109</v>
-      </c>
-[...4 lines deleted...]
-        <v>1500</v>
       </c>
     </row>
     <row r="1062" spans="1:9">
       <c r="A1062">
-        <v>264012</v>
+        <v>269906</v>
       </c>
       <c r="B1062" t="s">
+        <v>3110</v>
+      </c>
+      <c r="C1062">
+        <v>1</v>
+      </c>
+      <c r="D1062" t="s">
         <v>3111</v>
       </c>
-      <c r="C1062">
-[...4 lines deleted...]
-      </c>
       <c r="E1062" t="s">
-        <v>3113</v>
+        <v>3067</v>
       </c>
       <c r="F1062" t="s">
-        <v>3114</v>
+        <v>67</v>
       </c>
       <c r="G1062" t="s">
-        <v>3115</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="1063" spans="1:9">
       <c r="A1063">
-        <v>269907</v>
+        <v>264010</v>
       </c>
       <c r="B1063" t="s">
-        <v>3116</v>
+        <v>3112</v>
       </c>
       <c r="C1063">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D1063" t="s">
-        <v>3117</v>
+        <v>3113</v>
       </c>
       <c r="E1063" t="s">
-        <v>3062</v>
+        <v>3114</v>
       </c>
       <c r="F1063" t="s">
-        <v>67</v>
+        <v>3115</v>
       </c>
       <c r="G1063" t="s">
-        <v>1528</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="1064" spans="1:9">
       <c r="A1064">
-        <v>264011</v>
+        <v>264012</v>
       </c>
       <c r="B1064" t="s">
-        <v>3118</v>
+        <v>3116</v>
       </c>
       <c r="C1064">
         <v>3</v>
       </c>
       <c r="D1064" t="s">
+        <v>3117</v>
+      </c>
+      <c r="E1064" t="s">
+        <v>3118</v>
+      </c>
+      <c r="F1064" t="s">
         <v>3119</v>
       </c>
-      <c r="E1064" t="s">
-[...2 lines deleted...]
-      <c r="F1064" t="s">
+      <c r="G1064" t="s">
         <v>3120</v>
-      </c>
-[...1 lines deleted...]
-        <v>1617</v>
       </c>
     </row>
     <row r="1065" spans="1:9">
       <c r="A1065">
-        <v>269908</v>
+        <v>269907</v>
       </c>
       <c r="B1065" t="s">
         <v>3121</v>
       </c>
       <c r="C1065">
         <v>1</v>
       </c>
       <c r="D1065" t="s">
         <v>3122</v>
       </c>
       <c r="E1065" t="s">
-        <v>3062</v>
+        <v>3067</v>
       </c>
       <c r="F1065" t="s">
         <v>67</v>
       </c>
       <c r="G1065" t="s">
         <v>1528</v>
       </c>
     </row>
     <row r="1066" spans="1:9">
       <c r="A1066">
-        <v>264025</v>
+        <v>264011</v>
       </c>
       <c r="B1066" t="s">
         <v>3123</v>
       </c>
       <c r="C1066">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D1066" t="s">
         <v>3124</v>
       </c>
       <c r="E1066" t="s">
+        <v>1257</v>
+      </c>
+      <c r="F1066" t="s">
         <v>3125</v>
       </c>
-      <c r="F1066" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G1066" t="s">
-        <v>3127</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="1067" spans="1:9">
       <c r="A1067">
-        <v>264020</v>
+        <v>269908</v>
       </c>
       <c r="B1067" t="s">
-        <v>3128</v>
+        <v>3126</v>
       </c>
       <c r="C1067">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D1067" t="s">
-        <v>3129</v>
+        <v>3127</v>
       </c>
       <c r="E1067" t="s">
-        <v>1645</v>
+        <v>3067</v>
       </c>
       <c r="F1067" t="s">
-        <v>492</v>
+        <v>67</v>
       </c>
       <c r="G1067" t="s">
-        <v>3130</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="1068" spans="1:9">
       <c r="A1068">
-        <v>264021</v>
+        <v>264025</v>
       </c>
       <c r="B1068" t="s">
         <v>3128</v>
       </c>
       <c r="C1068">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D1068" t="s">
+        <v>3129</v>
+      </c>
+      <c r="E1068" t="s">
+        <v>3130</v>
+      </c>
+      <c r="F1068" t="s">
         <v>3131</v>
       </c>
-      <c r="E1068" t="s">
+      <c r="G1068" t="s">
         <v>3132</v>
-      </c>
-[...4 lines deleted...]
-        <v>3133</v>
       </c>
     </row>
     <row r="1069" spans="1:9">
       <c r="A1069">
-        <v>264023</v>
+        <v>264020</v>
       </c>
       <c r="B1069" t="s">
-        <v>3128</v>
+        <v>3133</v>
       </c>
       <c r="C1069">
         <v>3</v>
       </c>
       <c r="D1069" t="s">
         <v>3134</v>
       </c>
       <c r="E1069" t="s">
-        <v>1448</v>
+        <v>1645</v>
       </c>
       <c r="F1069" t="s">
-        <v>927</v>
+        <v>492</v>
       </c>
       <c r="G1069" t="s">
-        <v>1632</v>
+        <v>3135</v>
       </c>
     </row>
     <row r="1070" spans="1:9">
       <c r="A1070">
-        <v>269912</v>
+        <v>264021</v>
       </c>
       <c r="B1070" t="s">
-        <v>3135</v>
+        <v>3133</v>
       </c>
       <c r="C1070">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D1070" t="s">
         <v>3136</v>
       </c>
       <c r="E1070" t="s">
         <v>3137</v>
       </c>
       <c r="F1070" t="s">
-        <v>67</v>
+        <v>554</v>
       </c>
       <c r="G1070" t="s">
-        <v>1636</v>
+        <v>3138</v>
       </c>
     </row>
     <row r="1071" spans="1:9">
       <c r="A1071">
-        <v>269909</v>
+        <v>264023</v>
       </c>
       <c r="B1071" t="s">
-        <v>3138</v>
+        <v>3133</v>
       </c>
       <c r="C1071">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D1071" t="s">
         <v>3139</v>
       </c>
       <c r="E1071" t="s">
-        <v>3062</v>
+        <v>1448</v>
       </c>
       <c r="F1071" t="s">
-        <v>67</v>
+        <v>927</v>
       </c>
       <c r="G1071" t="s">
-        <v>1528</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="1072" spans="1:9">
       <c r="A1072">
-        <v>264024</v>
+        <v>269912</v>
       </c>
       <c r="B1072" t="s">
         <v>3140</v>
       </c>
       <c r="C1072">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D1072" t="s">
         <v>3141</v>
       </c>
       <c r="E1072" t="s">
-        <v>1661</v>
+        <v>3142</v>
       </c>
       <c r="F1072" t="s">
-        <v>90</v>
+        <v>67</v>
       </c>
       <c r="G1072" t="s">
-        <v>1097</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="1073" spans="1:9">
       <c r="A1073">
-        <v>269910</v>
+        <v>269909</v>
       </c>
       <c r="B1073" t="s">
-        <v>3142</v>
+        <v>3143</v>
       </c>
       <c r="C1073">
         <v>1</v>
       </c>
       <c r="D1073" t="s">
-        <v>3143</v>
+        <v>3144</v>
       </c>
       <c r="E1073" t="s">
-        <v>1685</v>
+        <v>3067</v>
       </c>
       <c r="F1073" t="s">
         <v>67</v>
       </c>
       <c r="G1073" t="s">
-        <v>3144</v>
-[...2 lines deleted...]
-        <v>3145</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="1074" spans="1:9">
       <c r="A1074">
-        <v>264029</v>
+        <v>264024</v>
       </c>
       <c r="B1074" t="s">
+        <v>3145</v>
+      </c>
+      <c r="C1074">
+        <v>4</v>
+      </c>
+      <c r="D1074" t="s">
         <v>3146</v>
       </c>
-      <c r="C1074">
-[...4 lines deleted...]
-      </c>
       <c r="E1074" t="s">
-        <v>3148</v>
+        <v>1661</v>
       </c>
       <c r="F1074" t="s">
-        <v>3149</v>
+        <v>90</v>
       </c>
       <c r="G1074" t="s">
-        <v>3150</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="1075" spans="1:9">
       <c r="A1075">
-        <v>261601</v>
+        <v>269910</v>
       </c>
       <c r="B1075" t="s">
-        <v>3151</v>
+        <v>3147</v>
       </c>
       <c r="C1075">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="D1075" t="s">
-        <v>3152</v>
+        <v>3148</v>
       </c>
       <c r="E1075" t="s">
-        <v>1668</v>
+        <v>1685</v>
       </c>
       <c r="F1075" t="s">
-        <v>1512</v>
+        <v>67</v>
       </c>
       <c r="G1075" t="s">
-        <v>1359</v>
+        <v>3149</v>
       </c>
       <c r="I1075" t="s">
-        <v>3153</v>
+        <v>3150</v>
       </c>
     </row>
     <row r="1076" spans="1:9">
       <c r="A1076">
-        <v>261621</v>
+        <v>264029</v>
       </c>
       <c r="B1076" t="s">
         <v>3151</v>
       </c>
       <c r="C1076">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="D1076" t="s">
-        <v>1648</v>
+        <v>3152</v>
       </c>
       <c r="E1076" t="s">
-        <v>1337</v>
+        <v>3153</v>
       </c>
       <c r="F1076" t="s">
-        <v>2908</v>
+        <v>3154</v>
       </c>
       <c r="G1076" t="s">
-        <v>1339</v>
-[...2 lines deleted...]
-        <v>3154</v>
+        <v>3155</v>
       </c>
     </row>
     <row r="1077" spans="1:9">
       <c r="A1077">
-        <v>267001</v>
+        <v>261601</v>
       </c>
       <c r="B1077" t="s">
-        <v>3151</v>
+        <v>3156</v>
       </c>
       <c r="C1077">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="D1077" t="s">
-        <v>3155</v>
+        <v>3157</v>
       </c>
       <c r="E1077" t="s">
-        <v>1448</v>
+        <v>1668</v>
       </c>
       <c r="F1077" t="s">
-        <v>3156</v>
+        <v>1512</v>
       </c>
       <c r="G1077" t="s">
-        <v>3157</v>
+        <v>1359</v>
+      </c>
+      <c r="I1077" t="s">
+        <v>3158</v>
       </c>
     </row>
     <row r="1078" spans="1:9">
       <c r="A1078">
-        <v>261622</v>
+        <v>261621</v>
       </c>
       <c r="B1078" t="s">
-        <v>3158</v>
+        <v>3156</v>
       </c>
       <c r="C1078">
         <v>1</v>
       </c>
       <c r="D1078" t="s">
-        <v>1656</v>
+        <v>1648</v>
       </c>
       <c r="E1078" t="s">
         <v>1337</v>
       </c>
       <c r="F1078" t="s">
-        <v>1657</v>
+        <v>2908</v>
       </c>
       <c r="G1078" t="s">
         <v>1339</v>
       </c>
       <c r="I1078" t="s">
         <v>3159</v>
       </c>
     </row>
     <row r="1079" spans="1:9">
       <c r="A1079">
-        <v>261101</v>
+        <v>267001</v>
       </c>
       <c r="B1079" t="s">
+        <v>3156</v>
+      </c>
+      <c r="C1079">
+        <v>3</v>
+      </c>
+      <c r="D1079" t="s">
         <v>3160</v>
       </c>
-      <c r="C1079">
-[...2 lines deleted...]
-      <c r="D1079" t="s">
+      <c r="E1079" t="s">
+        <v>1448</v>
+      </c>
+      <c r="F1079" t="s">
         <v>3161</v>
       </c>
-      <c r="E1079" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G1079" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="I1079" t="s">
         <v>3162</v>
       </c>
     </row>
     <row r="1080" spans="1:9">
       <c r="A1080">
-        <v>264033</v>
+        <v>261622</v>
       </c>
       <c r="B1080" t="s">
-        <v>3160</v>
+        <v>3163</v>
       </c>
       <c r="C1080">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D1080" t="s">
-        <v>3163</v>
+        <v>1656</v>
       </c>
       <c r="E1080" t="s">
-        <v>1251</v>
+        <v>1337</v>
       </c>
       <c r="F1080" t="s">
-        <v>554</v>
+        <v>1657</v>
       </c>
       <c r="G1080" t="s">
-        <v>1743</v>
+        <v>1339</v>
+      </c>
+      <c r="I1080" t="s">
+        <v>3164</v>
       </c>
     </row>
     <row r="1081" spans="1:9">
       <c r="A1081">
-        <v>264027</v>
+        <v>261101</v>
       </c>
       <c r="B1081" t="s">
-        <v>3164</v>
+        <v>3165</v>
       </c>
       <c r="C1081">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D1081" t="s">
-        <v>3165</v>
+        <v>3166</v>
       </c>
       <c r="E1081" t="s">
-        <v>3166</v>
+        <v>66</v>
       </c>
       <c r="F1081" t="s">
-        <v>630</v>
+        <v>67</v>
       </c>
       <c r="G1081" t="s">
+        <v>68</v>
+      </c>
+      <c r="I1081" t="s">
         <v>3167</v>
       </c>
     </row>
     <row r="1082" spans="1:9">
       <c r="A1082">
-        <v>264034</v>
+        <v>264033</v>
       </c>
       <c r="B1082" t="s">
-        <v>3164</v>
+        <v>3165</v>
       </c>
       <c r="C1082">
         <v>4</v>
       </c>
       <c r="D1082" t="s">
         <v>3168</v>
       </c>
       <c r="E1082" t="s">
-        <v>3169</v>
+        <v>1251</v>
       </c>
       <c r="F1082" t="s">
         <v>554</v>
       </c>
       <c r="G1082" t="s">
-        <v>3170</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="1083" spans="1:9">
       <c r="A1083">
-        <v>264028</v>
+        <v>264027</v>
       </c>
       <c r="B1083" t="s">
+        <v>3169</v>
+      </c>
+      <c r="C1083">
+        <v>4</v>
+      </c>
+      <c r="D1083" t="s">
+        <v>3170</v>
+      </c>
+      <c r="E1083" t="s">
         <v>3171</v>
       </c>
-      <c r="C1083">
-[...2 lines deleted...]
-      <c r="D1083" t="s">
+      <c r="F1083" t="s">
+        <v>630</v>
+      </c>
+      <c r="G1083" t="s">
         <v>3172</v>
-      </c>
-[...7 lines deleted...]
-        <v>3174</v>
       </c>
     </row>
     <row r="1084" spans="1:9">
       <c r="A1084">
-        <v>264041</v>
+        <v>264034</v>
       </c>
       <c r="B1084" t="s">
-        <v>3171</v>
+        <v>3169</v>
       </c>
       <c r="C1084">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="D1084" t="s">
+        <v>3173</v>
+      </c>
+      <c r="E1084" t="s">
+        <v>3174</v>
+      </c>
+      <c r="F1084" t="s">
+        <v>554</v>
+      </c>
+      <c r="G1084" t="s">
         <v>3175</v>
-      </c>
-[...7 lines deleted...]
-        <v>3178</v>
       </c>
     </row>
     <row r="1085" spans="1:9">
       <c r="A1085">
-        <v>261701</v>
+        <v>264086</v>
       </c>
       <c r="B1085" t="s">
-        <v>3179</v>
+        <v>3169</v>
       </c>
       <c r="C1085">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D1085" t="s">
-        <v>1774</v>
+        <v>3176</v>
       </c>
       <c r="E1085" t="s">
-        <v>593</v>
+        <v>3177</v>
       </c>
       <c r="F1085" t="s">
-        <v>3180</v>
+        <v>630</v>
       </c>
       <c r="G1085" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>3181</v>
+        <v>2206</v>
       </c>
     </row>
     <row r="1086" spans="1:9">
       <c r="A1086">
-        <v>264030</v>
+        <v>264028</v>
       </c>
       <c r="B1086" t="s">
-        <v>3182</v>
+        <v>3178</v>
       </c>
       <c r="C1086">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D1086" t="s">
-        <v>3183</v>
+        <v>3179</v>
       </c>
       <c r="E1086" t="s">
-        <v>3184</v>
+        <v>3180</v>
       </c>
       <c r="F1086" t="s">
-        <v>3185</v>
+        <v>1768</v>
       </c>
       <c r="G1086" t="s">
-        <v>3186</v>
+        <v>3181</v>
       </c>
     </row>
     <row r="1087" spans="1:9">
       <c r="A1087">
-        <v>261401</v>
+        <v>264041</v>
       </c>
       <c r="B1087" t="s">
-        <v>3187</v>
+        <v>3178</v>
       </c>
       <c r="C1087">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="D1087" t="s">
-        <v>1681</v>
+        <v>3182</v>
       </c>
       <c r="E1087" t="s">
-        <v>71</v>
+        <v>3183</v>
       </c>
       <c r="F1087" t="s">
-        <v>240</v>
+        <v>3184</v>
       </c>
       <c r="G1087" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>3188</v>
+        <v>3185</v>
       </c>
     </row>
     <row r="1088" spans="1:9">
       <c r="A1088">
-        <v>264031</v>
+        <v>261701</v>
       </c>
       <c r="B1088" t="s">
+        <v>3186</v>
+      </c>
+      <c r="C1088">
+        <v>2</v>
+      </c>
+      <c r="D1088" t="s">
+        <v>1774</v>
+      </c>
+      <c r="E1088" t="s">
+        <v>593</v>
+      </c>
+      <c r="F1088" t="s">
         <v>3187</v>
       </c>
-      <c r="C1088">
-[...10 lines deleted...]
-      </c>
       <c r="G1088" t="s">
-        <v>3191</v>
+        <v>130</v>
+      </c>
+      <c r="I1088" t="s">
+        <v>3188</v>
       </c>
     </row>
     <row r="1089" spans="1:9">
       <c r="A1089">
-        <v>261102</v>
+        <v>264030</v>
       </c>
       <c r="B1089" t="s">
+        <v>3189</v>
+      </c>
+      <c r="C1089">
+        <v>4</v>
+      </c>
+      <c r="D1089" t="s">
+        <v>3190</v>
+      </c>
+      <c r="E1089" t="s">
+        <v>3191</v>
+      </c>
+      <c r="F1089" t="s">
         <v>3192</v>
       </c>
-      <c r="C1089">
-[...2 lines deleted...]
-      <c r="D1089" t="s">
+      <c r="G1089" t="s">
         <v>3193</v>
-      </c>
-[...10 lines deleted...]
-        <v>3194</v>
       </c>
     </row>
     <row r="1090" spans="1:9">
       <c r="A1090">
-        <v>264032</v>
+        <v>261401</v>
       </c>
       <c r="B1090" t="s">
+        <v>3194</v>
+      </c>
+      <c r="C1090">
+        <v>1</v>
+      </c>
+      <c r="D1090" t="s">
+        <v>1681</v>
+      </c>
+      <c r="E1090" t="s">
+        <v>71</v>
+      </c>
+      <c r="F1090" t="s">
+        <v>240</v>
+      </c>
+      <c r="G1090" t="s">
+        <v>73</v>
+      </c>
+      <c r="I1090" t="s">
         <v>3195</v>
-      </c>
-[...13 lines deleted...]
-        <v>3198</v>
       </c>
     </row>
     <row r="1091" spans="1:9">
       <c r="A1091">
-        <v>264035</v>
+        <v>264031</v>
       </c>
       <c r="B1091" t="s">
-        <v>3199</v>
+        <v>3194</v>
       </c>
       <c r="C1091">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="D1091" t="s">
-        <v>3200</v>
+        <v>3196</v>
       </c>
       <c r="E1091" t="s">
-        <v>3201</v>
+        <v>2152</v>
       </c>
       <c r="F1091" t="s">
-        <v>3202</v>
+        <v>3197</v>
       </c>
       <c r="G1091" t="s">
-        <v>3203</v>
+        <v>3198</v>
       </c>
     </row>
     <row r="1092" spans="1:9">
       <c r="A1092">
-        <v>264070</v>
+        <v>261102</v>
       </c>
       <c r="B1092" t="s">
         <v>3199</v>
       </c>
       <c r="C1092">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D1092" t="s">
-        <v>3204</v>
+        <v>3200</v>
       </c>
       <c r="E1092" t="s">
-        <v>3205</v>
+        <v>66</v>
       </c>
       <c r="F1092" t="s">
-        <v>1265</v>
+        <v>67</v>
       </c>
       <c r="G1092" t="s">
-        <v>3206</v>
+        <v>68</v>
+      </c>
+      <c r="I1092" t="s">
+        <v>3201</v>
       </c>
     </row>
     <row r="1093" spans="1:9">
       <c r="A1093">
-        <v>261103</v>
+        <v>264032</v>
       </c>
       <c r="B1093" t="s">
-        <v>3207</v>
+        <v>3202</v>
       </c>
       <c r="C1093">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D1093" t="s">
-        <v>3208</v>
+        <v>3203</v>
       </c>
       <c r="E1093" t="s">
-        <v>1278</v>
+        <v>3204</v>
       </c>
       <c r="F1093" t="s">
-        <v>3209</v>
+        <v>3020</v>
       </c>
       <c r="G1093" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>3210</v>
+        <v>3205</v>
       </c>
     </row>
     <row r="1094" spans="1:9">
       <c r="A1094">
-        <v>261201</v>
+        <v>264035</v>
       </c>
       <c r="B1094" t="s">
+        <v>3206</v>
+      </c>
+      <c r="C1094">
+        <v>3</v>
+      </c>
+      <c r="D1094" t="s">
         <v>3207</v>
       </c>
-      <c r="C1094">
-[...4 lines deleted...]
-      </c>
       <c r="E1094" t="s">
-        <v>1717</v>
+        <v>3208</v>
       </c>
       <c r="F1094" t="s">
-        <v>3211</v>
+        <v>3209</v>
       </c>
       <c r="G1094" t="s">
-        <v>882</v>
-[...2 lines deleted...]
-        <v>3212</v>
+        <v>3210</v>
       </c>
     </row>
     <row r="1095" spans="1:9">
       <c r="A1095">
-        <v>261602</v>
+        <v>264070</v>
       </c>
       <c r="B1095" t="s">
-        <v>3207</v>
+        <v>3206</v>
       </c>
       <c r="C1095">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D1095" t="s">
+        <v>3211</v>
+      </c>
+      <c r="E1095" t="s">
+        <v>3212</v>
+      </c>
+      <c r="F1095" t="s">
+        <v>1265</v>
+      </c>
+      <c r="G1095" t="s">
         <v>3213</v>
-      </c>
-[...7 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="1096" spans="1:9">
       <c r="A1096">
-        <v>261702</v>
+        <v>261103</v>
       </c>
       <c r="B1096" t="s">
-        <v>3207</v>
+        <v>3214</v>
       </c>
       <c r="C1096">
         <v>2</v>
       </c>
       <c r="D1096" t="s">
-        <v>1723</v>
+        <v>3215</v>
       </c>
       <c r="E1096" t="s">
-        <v>593</v>
+        <v>1278</v>
       </c>
       <c r="F1096" t="s">
-        <v>1724</v>
+        <v>3216</v>
       </c>
       <c r="G1096" t="s">
-        <v>130</v>
+        <v>68</v>
       </c>
       <c r="I1096" t="s">
-        <v>3215</v>
+        <v>3217</v>
       </c>
     </row>
     <row r="1097" spans="1:9">
       <c r="A1097">
-        <v>262301</v>
+        <v>261201</v>
       </c>
       <c r="B1097" t="s">
-        <v>3207</v>
+        <v>3214</v>
       </c>
       <c r="C1097">
         <v>2</v>
       </c>
       <c r="D1097" t="s">
-        <v>1696</v>
+        <v>1716</v>
       </c>
       <c r="E1097" t="s">
-        <v>619</v>
+        <v>1717</v>
       </c>
       <c r="F1097" t="s">
-        <v>3216</v>
+        <v>3218</v>
       </c>
       <c r="G1097" t="s">
-        <v>1464</v>
+        <v>882</v>
       </c>
       <c r="I1097" t="s">
-        <v>3217</v>
+        <v>3219</v>
       </c>
     </row>
     <row r="1098" spans="1:9">
       <c r="A1098">
-        <v>264036</v>
+        <v>261602</v>
       </c>
       <c r="B1098" t="s">
-        <v>3207</v>
+        <v>3214</v>
       </c>
       <c r="C1098">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D1098" t="s">
-        <v>3218</v>
+        <v>3220</v>
       </c>
       <c r="E1098" t="s">
-        <v>3219</v>
+        <v>116</v>
       </c>
       <c r="F1098" t="s">
-        <v>3220</v>
+        <v>3221</v>
       </c>
       <c r="G1098" t="s">
-        <v>3221</v>
+        <v>118</v>
       </c>
     </row>
     <row r="1099" spans="1:9">
       <c r="A1099">
-        <v>264051</v>
+        <v>261702</v>
       </c>
       <c r="B1099" t="s">
-        <v>3207</v>
+        <v>3214</v>
       </c>
       <c r="C1099">
         <v>2</v>
       </c>
       <c r="D1099" t="s">
+        <v>1723</v>
+      </c>
+      <c r="E1099" t="s">
+        <v>593</v>
+      </c>
+      <c r="F1099" t="s">
+        <v>1724</v>
+      </c>
+      <c r="G1099" t="s">
+        <v>130</v>
+      </c>
+      <c r="I1099" t="s">
         <v>3222</v>
-      </c>
-[...7 lines deleted...]
-        <v>3224</v>
       </c>
     </row>
     <row r="1100" spans="1:9">
       <c r="A1100">
-        <v>261104</v>
+        <v>262301</v>
       </c>
       <c r="B1100" t="s">
-        <v>3225</v>
+        <v>3214</v>
       </c>
       <c r="C1100">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1100" t="s">
-        <v>3226</v>
+        <v>1696</v>
       </c>
       <c r="E1100" t="s">
-        <v>66</v>
+        <v>619</v>
       </c>
       <c r="F1100" t="s">
-        <v>67</v>
+        <v>3223</v>
       </c>
       <c r="G1100" t="s">
-        <v>68</v>
+        <v>1464</v>
       </c>
       <c r="I1100" t="s">
-        <v>3227</v>
+        <v>3224</v>
       </c>
     </row>
     <row r="1101" spans="1:9">
       <c r="A1101">
-        <v>262401</v>
+        <v>264036</v>
       </c>
       <c r="B1101" t="s">
+        <v>3214</v>
+      </c>
+      <c r="C1101">
+        <v>8</v>
+      </c>
+      <c r="D1101" t="s">
+        <v>3225</v>
+      </c>
+      <c r="E1101" t="s">
+        <v>3226</v>
+      </c>
+      <c r="F1101" t="s">
+        <v>3227</v>
+      </c>
+      <c r="G1101" t="s">
         <v>3228</v>
-      </c>
-[...16 lines deleted...]
-        <v>3230</v>
       </c>
     </row>
     <row r="1102" spans="1:9">
       <c r="A1102">
-        <v>261105</v>
+        <v>264051</v>
       </c>
       <c r="B1102" t="s">
+        <v>3214</v>
+      </c>
+      <c r="C1102">
+        <v>2</v>
+      </c>
+      <c r="D1102" t="s">
+        <v>3229</v>
+      </c>
+      <c r="E1102" t="s">
+        <v>3230</v>
+      </c>
+      <c r="F1102" t="s">
+        <v>839</v>
+      </c>
+      <c r="G1102" t="s">
         <v>3231</v>
-      </c>
-[...16 lines deleted...]
-        <v>3233</v>
       </c>
     </row>
     <row r="1103" spans="1:9">
       <c r="A1103">
-        <v>261106</v>
+        <v>261104</v>
       </c>
       <c r="B1103" t="s">
-        <v>3231</v>
+        <v>3232</v>
       </c>
       <c r="C1103">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1103" t="s">
-        <v>1713</v>
+        <v>3233</v>
       </c>
       <c r="E1103" t="s">
         <v>66</v>
       </c>
       <c r="F1103" t="s">
+        <v>67</v>
+      </c>
+      <c r="G1103" t="s">
+        <v>68</v>
+      </c>
+      <c r="I1103" t="s">
         <v>3234</v>
-      </c>
-[...7 lines deleted...]
-        <v>3236</v>
       </c>
     </row>
     <row r="1104" spans="1:9">
       <c r="A1104">
-        <v>261301</v>
+        <v>262401</v>
       </c>
       <c r="B1104" t="s">
-        <v>3231</v>
+        <v>3235</v>
       </c>
       <c r="C1104">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1104" t="s">
-        <v>403</v>
+        <v>1736</v>
       </c>
       <c r="E1104" t="s">
-        <v>330</v>
+        <v>216</v>
       </c>
       <c r="F1104" t="s">
-        <v>1209</v>
+        <v>3236</v>
       </c>
       <c r="G1104" t="s">
-        <v>254</v>
+        <v>217</v>
       </c>
       <c r="I1104" t="s">
         <v>3237</v>
       </c>
     </row>
     <row r="1105" spans="1:9">
       <c r="A1105">
-        <v>261402</v>
+        <v>261105</v>
       </c>
       <c r="B1105" t="s">
-        <v>3231</v>
+        <v>3238</v>
       </c>
       <c r="C1105">
         <v>2</v>
       </c>
       <c r="D1105" t="s">
-        <v>1690</v>
+        <v>3239</v>
       </c>
       <c r="E1105" t="s">
-        <v>412</v>
+        <v>1278</v>
       </c>
       <c r="F1105" t="s">
-        <v>3238</v>
+        <v>3216</v>
       </c>
       <c r="G1105" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="I1105" t="s">
-        <v>3239</v>
+        <v>3240</v>
       </c>
     </row>
     <row r="1106" spans="1:9">
       <c r="A1106">
-        <v>261703</v>
+        <v>261106</v>
       </c>
       <c r="B1106" t="s">
-        <v>3231</v>
+        <v>3238</v>
       </c>
       <c r="C1106">
         <v>2</v>
       </c>
       <c r="D1106" t="s">
-        <v>3240</v>
+        <v>1713</v>
       </c>
       <c r="E1106" t="s">
-        <v>181</v>
+        <v>66</v>
       </c>
       <c r="F1106" t="s">
         <v>3241</v>
       </c>
       <c r="G1106" t="s">
-        <v>130</v>
+        <v>25</v>
+      </c>
+      <c r="H1106" t="s">
+        <v>3242</v>
       </c>
       <c r="I1106" t="s">
-        <v>3242</v>
+        <v>3243</v>
       </c>
     </row>
     <row r="1107" spans="1:9">
       <c r="A1107">
-        <v>262201</v>
+        <v>261301</v>
       </c>
       <c r="B1107" t="s">
-        <v>3231</v>
+        <v>3238</v>
       </c>
       <c r="C1107">
         <v>2</v>
       </c>
       <c r="D1107" t="s">
-        <v>1709</v>
+        <v>403</v>
       </c>
       <c r="E1107" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="F1107" t="s">
-        <v>3243</v>
+        <v>1209</v>
       </c>
       <c r="G1107" t="s">
-        <v>327</v>
-[...1 lines deleted...]
-      <c r="H1107" t="s">
+        <v>254</v>
+      </c>
+      <c r="I1107" t="s">
         <v>3244</v>
-      </c>
-[...1 lines deleted...]
-        <v>3245</v>
       </c>
     </row>
     <row r="1108" spans="1:9">
       <c r="A1108">
-        <v>262402</v>
+        <v>261402</v>
       </c>
       <c r="B1108" t="s">
-        <v>3231</v>
+        <v>3238</v>
       </c>
       <c r="C1108">
         <v>2</v>
       </c>
       <c r="D1108" t="s">
+        <v>1690</v>
+      </c>
+      <c r="E1108" t="s">
+        <v>412</v>
+      </c>
+      <c r="F1108" t="s">
+        <v>3245</v>
+      </c>
+      <c r="G1108" t="s">
+        <v>73</v>
+      </c>
+      <c r="I1108" t="s">
         <v>3246</v>
-      </c>
-[...10 lines deleted...]
-        <v>3248</v>
       </c>
     </row>
     <row r="1109" spans="1:9">
       <c r="A1109">
-        <v>264037</v>
+        <v>261703</v>
       </c>
       <c r="B1109" t="s">
-        <v>3231</v>
+        <v>3238</v>
       </c>
       <c r="C1109">
         <v>2</v>
       </c>
       <c r="D1109" t="s">
+        <v>3247</v>
+      </c>
+      <c r="E1109" t="s">
+        <v>181</v>
+      </c>
+      <c r="F1109" t="s">
+        <v>3248</v>
+      </c>
+      <c r="G1109" t="s">
+        <v>130</v>
+      </c>
+      <c r="I1109" t="s">
         <v>3249</v>
-      </c>
-[...7 lines deleted...]
-        <v>3250</v>
       </c>
     </row>
     <row r="1110" spans="1:9">
       <c r="A1110">
-        <v>261107</v>
+        <v>262201</v>
       </c>
       <c r="B1110" t="s">
+        <v>3238</v>
+      </c>
+      <c r="C1110">
+        <v>2</v>
+      </c>
+      <c r="D1110" t="s">
+        <v>1709</v>
+      </c>
+      <c r="E1110" t="s">
+        <v>325</v>
+      </c>
+      <c r="F1110" t="s">
+        <v>3250</v>
+      </c>
+      <c r="G1110" t="s">
+        <v>327</v>
+      </c>
+      <c r="H1110" t="s">
         <v>3251</v>
       </c>
-      <c r="C1110">
-[...2 lines deleted...]
-      <c r="D1110" t="s">
+      <c r="I1110" t="s">
         <v>3252</v>
-      </c>
-[...10 lines deleted...]
-        <v>3253</v>
       </c>
     </row>
     <row r="1111" spans="1:9">
       <c r="A1111">
-        <v>262101</v>
+        <v>262402</v>
       </c>
       <c r="B1111" t="s">
-        <v>3251</v>
+        <v>3238</v>
       </c>
       <c r="C1111">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1111" t="s">
-        <v>1791</v>
+        <v>3253</v>
       </c>
       <c r="E1111" t="s">
-        <v>38</v>
+        <v>1710</v>
       </c>
       <c r="F1111" t="s">
-        <v>67</v>
+        <v>3254</v>
       </c>
       <c r="G1111" t="s">
-        <v>40</v>
+        <v>1121</v>
       </c>
       <c r="I1111" t="s">
-        <v>3254</v>
+        <v>3255</v>
       </c>
     </row>
     <row r="1112" spans="1:9">
       <c r="A1112">
-        <v>264069</v>
+        <v>264037</v>
       </c>
       <c r="B1112" t="s">
-        <v>3255</v>
+        <v>3238</v>
       </c>
       <c r="C1112">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D1112" t="s">
         <v>3256</v>
       </c>
       <c r="E1112" t="s">
+        <v>1899</v>
+      </c>
+      <c r="F1112" t="s">
+        <v>1828</v>
+      </c>
+      <c r="G1112" t="s">
         <v>3257</v>
-      </c>
-[...4 lines deleted...]
-        <v>3258</v>
       </c>
     </row>
     <row r="1113" spans="1:9">
       <c r="A1113">
-        <v>261108</v>
+        <v>264125</v>
       </c>
       <c r="B1113" t="s">
+        <v>3238</v>
+      </c>
+      <c r="C1113">
+        <v>8</v>
+      </c>
+      <c r="D1113" t="s">
+        <v>3258</v>
+      </c>
+      <c r="E1113" t="s">
         <v>3259</v>
-      </c>
-[...7 lines deleted...]
-        <v>66</v>
       </c>
       <c r="F1113" t="s">
         <v>3260</v>
       </c>
       <c r="G1113" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>3261</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="1114" spans="1:9">
       <c r="A1114">
-        <v>261142</v>
+        <v>261107</v>
       </c>
       <c r="B1114" t="s">
-        <v>3259</v>
+        <v>3261</v>
       </c>
       <c r="C1114">
         <v>1</v>
       </c>
       <c r="D1114" t="s">
         <v>3262</v>
       </c>
       <c r="E1114" t="s">
-        <v>176</v>
+        <v>66</v>
       </c>
       <c r="F1114" t="s">
-        <v>3263</v>
+        <v>67</v>
       </c>
       <c r="G1114" t="s">
         <v>68</v>
       </c>
       <c r="I1114" t="s">
-        <v>3264</v>
+        <v>3263</v>
       </c>
     </row>
     <row r="1115" spans="1:9">
       <c r="A1115">
-        <v>261302</v>
+        <v>262101</v>
       </c>
       <c r="B1115" t="s">
-        <v>3259</v>
+        <v>3261</v>
       </c>
       <c r="C1115">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1115" t="s">
-        <v>1106</v>
+        <v>1791</v>
       </c>
       <c r="E1115" t="s">
-        <v>330</v>
+        <v>38</v>
       </c>
       <c r="F1115" t="s">
-        <v>404</v>
+        <v>67</v>
       </c>
       <c r="G1115" t="s">
-        <v>254</v>
+        <v>40</v>
       </c>
       <c r="I1115" t="s">
-        <v>3265</v>
+        <v>3264</v>
       </c>
     </row>
     <row r="1116" spans="1:9">
       <c r="A1116">
-        <v>261403</v>
+        <v>264069</v>
       </c>
       <c r="B1116" t="s">
-        <v>3259</v>
+        <v>3265</v>
       </c>
       <c r="C1116">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D1116" t="s">
-        <v>846</v>
+        <v>3266</v>
       </c>
       <c r="E1116" t="s">
-        <v>71</v>
+        <v>3267</v>
       </c>
       <c r="F1116" t="s">
-        <v>3266</v>
+        <v>1707</v>
       </c>
       <c r="G1116" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>3267</v>
+        <v>3268</v>
       </c>
     </row>
     <row r="1117" spans="1:9">
       <c r="A1117">
-        <v>261501</v>
+        <v>264134</v>
       </c>
       <c r="B1117" t="s">
-        <v>3259</v>
+        <v>3265</v>
       </c>
       <c r="C1117">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D1117" t="s">
-        <v>197</v>
+        <v>3269</v>
       </c>
       <c r="E1117" t="s">
-        <v>198</v>
+        <v>3270</v>
       </c>
       <c r="F1117" t="s">
-        <v>3268</v>
+        <v>1854</v>
       </c>
       <c r="G1117" t="s">
-        <v>113</v>
+        <v>3271</v>
       </c>
     </row>
     <row r="1118" spans="1:9">
       <c r="A1118">
-        <v>261704</v>
+        <v>261108</v>
       </c>
       <c r="B1118" t="s">
-        <v>3259</v>
+        <v>3272</v>
       </c>
       <c r="C1118">
         <v>2</v>
       </c>
       <c r="D1118" t="s">
-        <v>1813</v>
+        <v>1807</v>
       </c>
       <c r="E1118" t="s">
-        <v>128</v>
+        <v>66</v>
       </c>
       <c r="F1118" t="s">
-        <v>3269</v>
+        <v>3273</v>
       </c>
       <c r="G1118" t="s">
-        <v>130</v>
+        <v>25</v>
       </c>
       <c r="I1118" t="s">
-        <v>3270</v>
+        <v>3274</v>
       </c>
     </row>
     <row r="1119" spans="1:9">
       <c r="A1119">
-        <v>262102</v>
+        <v>261142</v>
       </c>
       <c r="B1119" t="s">
-        <v>3259</v>
+        <v>3272</v>
       </c>
       <c r="C1119">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1119" t="s">
-        <v>590</v>
+        <v>3275</v>
       </c>
       <c r="E1119" t="s">
-        <v>229</v>
+        <v>176</v>
       </c>
       <c r="F1119" t="s">
-        <v>3271</v>
+        <v>3276</v>
       </c>
       <c r="G1119" t="s">
-        <v>40</v>
+        <v>68</v>
       </c>
       <c r="I1119" t="s">
-        <v>3272</v>
+        <v>3277</v>
       </c>
     </row>
     <row r="1120" spans="1:9">
       <c r="A1120">
-        <v>262103</v>
+        <v>261302</v>
       </c>
       <c r="B1120" t="s">
-        <v>3259</v>
+        <v>3272</v>
       </c>
       <c r="C1120">
         <v>2</v>
       </c>
       <c r="D1120" t="s">
-        <v>3273</v>
+        <v>1106</v>
       </c>
       <c r="E1120" t="s">
-        <v>1129</v>
+        <v>330</v>
       </c>
       <c r="F1120" t="s">
-        <v>1130</v>
+        <v>404</v>
       </c>
       <c r="G1120" t="s">
-        <v>1131</v>
+        <v>254</v>
+      </c>
+      <c r="I1120" t="s">
+        <v>3278</v>
       </c>
     </row>
     <row r="1121" spans="1:9">
       <c r="A1121">
-        <v>262403</v>
+        <v>261403</v>
       </c>
       <c r="B1121" t="s">
-        <v>3259</v>
+        <v>3272</v>
       </c>
       <c r="C1121">
         <v>2</v>
       </c>
       <c r="D1121" t="s">
-        <v>1820</v>
+        <v>846</v>
       </c>
       <c r="E1121" t="s">
-        <v>861</v>
+        <v>71</v>
       </c>
       <c r="F1121" t="s">
-        <v>3274</v>
+        <v>3279</v>
       </c>
       <c r="G1121" t="s">
-        <v>750</v>
+        <v>73</v>
       </c>
       <c r="I1121" t="s">
-        <v>3275</v>
+        <v>3280</v>
       </c>
     </row>
     <row r="1122" spans="1:9">
       <c r="A1122">
-        <v>262404</v>
+        <v>261501</v>
       </c>
       <c r="B1122" t="s">
-        <v>3259</v>
+        <v>3272</v>
       </c>
       <c r="C1122">
         <v>2</v>
       </c>
       <c r="D1122" t="s">
-        <v>1823</v>
+        <v>197</v>
       </c>
       <c r="E1122" t="s">
-        <v>216</v>
+        <v>198</v>
       </c>
       <c r="F1122" t="s">
-        <v>3276</v>
+        <v>3281</v>
       </c>
       <c r="G1122" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>3277</v>
+        <v>113</v>
       </c>
     </row>
     <row r="1123" spans="1:9">
       <c r="A1123">
-        <v>267002</v>
+        <v>261704</v>
       </c>
       <c r="B1123" t="s">
-        <v>3259</v>
+        <v>3272</v>
       </c>
       <c r="C1123">
         <v>2</v>
       </c>
       <c r="D1123" t="s">
-        <v>3278</v>
+        <v>1813</v>
       </c>
       <c r="E1123" t="s">
-        <v>11</v>
+        <v>128</v>
       </c>
       <c r="F1123" t="s">
-        <v>3279</v>
+        <v>3282</v>
       </c>
       <c r="G1123" t="s">
-        <v>30</v>
+        <v>130</v>
       </c>
       <c r="I1123" t="s">
-        <v>3280</v>
+        <v>3283</v>
       </c>
     </row>
     <row r="1124" spans="1:9">
       <c r="A1124">
-        <v>264038</v>
+        <v>262102</v>
       </c>
       <c r="B1124" t="s">
-        <v>3281</v>
+        <v>3272</v>
       </c>
       <c r="C1124">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D1124" t="s">
-        <v>3282</v>
+        <v>590</v>
       </c>
       <c r="E1124" t="s">
-        <v>1841</v>
+        <v>229</v>
       </c>
       <c r="F1124" t="s">
-        <v>492</v>
+        <v>3284</v>
       </c>
       <c r="G1124" t="s">
-        <v>368</v>
+        <v>40</v>
+      </c>
+      <c r="I1124" t="s">
+        <v>3285</v>
       </c>
     </row>
     <row r="1125" spans="1:9">
       <c r="A1125">
-        <v>261404</v>
+        <v>262103</v>
       </c>
       <c r="B1125" t="s">
-        <v>3283</v>
+        <v>3272</v>
       </c>
       <c r="C1125">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1125" t="s">
-        <v>1702</v>
+        <v>3286</v>
       </c>
       <c r="E1125" t="s">
-        <v>71</v>
+        <v>1129</v>
       </c>
       <c r="F1125" t="s">
-        <v>240</v>
+        <v>1130</v>
       </c>
       <c r="G1125" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>3284</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="1126" spans="1:9">
       <c r="A1126">
-        <v>264049</v>
+        <v>262403</v>
       </c>
       <c r="B1126" t="s">
-        <v>3283</v>
+        <v>3272</v>
       </c>
       <c r="C1126">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D1126" t="s">
-        <v>3285</v>
+        <v>1820</v>
       </c>
       <c r="E1126" t="s">
-        <v>3286</v>
+        <v>861</v>
       </c>
       <c r="F1126" t="s">
-        <v>1512</v>
+        <v>3287</v>
       </c>
       <c r="G1126" t="s">
-        <v>3287</v>
+        <v>750</v>
+      </c>
+      <c r="I1126" t="s">
+        <v>3288</v>
       </c>
     </row>
     <row r="1127" spans="1:9">
       <c r="A1127">
-        <v>262105</v>
+        <v>262404</v>
       </c>
       <c r="B1127" t="s">
-        <v>3288</v>
+        <v>3272</v>
       </c>
       <c r="C1127">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1127" t="s">
-        <v>1851</v>
+        <v>1823</v>
       </c>
       <c r="E1127" t="s">
-        <v>38</v>
+        <v>216</v>
       </c>
       <c r="F1127" t="s">
-        <v>67</v>
+        <v>3289</v>
       </c>
       <c r="G1127" t="s">
-        <v>40</v>
+        <v>217</v>
+      </c>
+      <c r="I1127" t="s">
+        <v>3290</v>
       </c>
     </row>
     <row r="1128" spans="1:9">
       <c r="A1128">
-        <v>261109</v>
+        <v>267002</v>
       </c>
       <c r="B1128" t="s">
-        <v>3288</v>
+        <v>3272</v>
       </c>
       <c r="C1128">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1128" t="s">
-        <v>3289</v>
+        <v>3291</v>
       </c>
       <c r="E1128" t="s">
-        <v>66</v>
+        <v>11</v>
       </c>
       <c r="F1128" t="s">
-        <v>67</v>
+        <v>3292</v>
       </c>
       <c r="G1128" t="s">
-        <v>68</v>
+        <v>30</v>
       </c>
       <c r="I1128" t="s">
-        <v>3290</v>
+        <v>3293</v>
       </c>
     </row>
     <row r="1129" spans="1:9">
       <c r="A1129">
-        <v>262104</v>
+        <v>264038</v>
       </c>
       <c r="B1129" t="s">
-        <v>3288</v>
+        <v>3294</v>
       </c>
       <c r="C1129">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D1129" t="s">
-        <v>1848</v>
+        <v>3295</v>
       </c>
       <c r="E1129" t="s">
-        <v>229</v>
+        <v>1841</v>
       </c>
       <c r="F1129" t="s">
-        <v>1849</v>
+        <v>492</v>
       </c>
       <c r="G1129" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>3291</v>
+        <v>368</v>
       </c>
     </row>
     <row r="1130" spans="1:9">
       <c r="A1130">
-        <v>261202</v>
+        <v>261404</v>
       </c>
       <c r="B1130" t="s">
-        <v>3292</v>
+        <v>3296</v>
       </c>
       <c r="C1130">
         <v>1</v>
       </c>
       <c r="D1130" t="s">
-        <v>1857</v>
+        <v>1702</v>
       </c>
       <c r="E1130" t="s">
-        <v>444</v>
+        <v>71</v>
       </c>
       <c r="F1130" t="s">
-        <v>460</v>
+        <v>240</v>
       </c>
       <c r="G1130" t="s">
-        <v>1127</v>
+        <v>73</v>
+      </c>
+      <c r="I1130" t="s">
+        <v>3297</v>
       </c>
     </row>
     <row r="1131" spans="1:9">
       <c r="A1131">
-        <v>261603</v>
+        <v>264049</v>
       </c>
       <c r="B1131" t="s">
-        <v>3292</v>
+        <v>3296</v>
       </c>
       <c r="C1131">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D1131" t="s">
-        <v>3293</v>
+        <v>3298</v>
       </c>
       <c r="E1131" t="s">
-        <v>23</v>
+        <v>3299</v>
       </c>
       <c r="F1131" t="s">
-        <v>3294</v>
+        <v>1512</v>
       </c>
       <c r="G1131" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>3295</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="1132" spans="1:9">
       <c r="A1132">
-        <v>262106</v>
+        <v>262105</v>
       </c>
       <c r="B1132" t="s">
-        <v>3292</v>
+        <v>3301</v>
       </c>
       <c r="C1132">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D1132" t="s">
-        <v>1940</v>
+        <v>1851</v>
       </c>
       <c r="E1132" t="s">
-        <v>204</v>
+        <v>38</v>
       </c>
       <c r="F1132" t="s">
-        <v>3296</v>
+        <v>67</v>
       </c>
       <c r="G1132" t="s">
-        <v>206</v>
-[...2 lines deleted...]
-        <v>3297</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1133" spans="1:9">
       <c r="A1133">
-        <v>264039</v>
+        <v>261109</v>
       </c>
       <c r="B1133" t="s">
-        <v>3292</v>
+        <v>3301</v>
       </c>
       <c r="C1133">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D1133" t="s">
-        <v>3298</v>
+        <v>3302</v>
       </c>
       <c r="E1133" t="s">
-        <v>1251</v>
+        <v>66</v>
       </c>
       <c r="F1133" t="s">
-        <v>90</v>
+        <v>67</v>
       </c>
       <c r="G1133" t="s">
-        <v>2173</v>
+        <v>68</v>
+      </c>
+      <c r="I1133" t="s">
+        <v>3303</v>
       </c>
     </row>
     <row r="1134" spans="1:9">
       <c r="A1134">
-        <v>264048</v>
+        <v>262104</v>
       </c>
       <c r="B1134" t="s">
-        <v>3292</v>
+        <v>3301</v>
       </c>
       <c r="C1134">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D1134" t="s">
-        <v>3299</v>
+        <v>1848</v>
       </c>
       <c r="E1134" t="s">
-        <v>3300</v>
+        <v>229</v>
       </c>
       <c r="F1134" t="s">
-        <v>1041</v>
+        <v>1849</v>
       </c>
       <c r="G1134" t="s">
-        <v>3301</v>
+        <v>40</v>
+      </c>
+      <c r="I1134" t="s">
+        <v>3304</v>
       </c>
     </row>
     <row r="1135" spans="1:9">
       <c r="A1135">
-        <v>267005</v>
+        <v>261202</v>
       </c>
       <c r="B1135" t="s">
-        <v>3292</v>
+        <v>3305</v>
       </c>
       <c r="C1135">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D1135" t="s">
-        <v>3302</v>
+        <v>1857</v>
       </c>
       <c r="E1135" t="s">
-        <v>3303</v>
+        <v>444</v>
       </c>
       <c r="F1135" t="s">
-        <v>3304</v>
+        <v>460</v>
       </c>
       <c r="G1135" t="s">
-        <v>3305</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="1136" spans="1:9">
       <c r="A1136">
-        <v>261705</v>
+        <v>261603</v>
       </c>
       <c r="B1136" t="s">
+        <v>3305</v>
+      </c>
+      <c r="C1136">
+        <v>3</v>
+      </c>
+      <c r="D1136" t="s">
         <v>3306</v>
       </c>
-      <c r="C1136">
-[...4 lines deleted...]
-      </c>
       <c r="E1136" t="s">
-        <v>181</v>
+        <v>23</v>
       </c>
       <c r="F1136" t="s">
         <v>3307</v>
       </c>
       <c r="G1136" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="H1136" t="s">
+        <v>25</v>
+      </c>
+      <c r="I1136" t="s">
         <v>3308</v>
       </c>
     </row>
     <row r="1137" spans="1:9">
       <c r="A1137">
-        <v>267004</v>
+        <v>262106</v>
       </c>
       <c r="B1137" t="s">
-        <v>3306</v>
+        <v>3305</v>
       </c>
       <c r="C1137">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D1137" t="s">
+        <v>1940</v>
+      </c>
+      <c r="E1137" t="s">
+        <v>204</v>
+      </c>
+      <c r="F1137" t="s">
         <v>3309</v>
       </c>
-      <c r="E1137" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G1137" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1137" t="s">
         <v>3310</v>
       </c>
     </row>
     <row r="1138" spans="1:9">
       <c r="A1138">
-        <v>261203</v>
+        <v>264039</v>
       </c>
       <c r="B1138" t="s">
-        <v>3306</v>
+        <v>3305</v>
       </c>
       <c r="C1138">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D1138" t="s">
-        <v>1879</v>
+        <v>3311</v>
       </c>
       <c r="E1138" t="s">
-        <v>444</v>
+        <v>1251</v>
       </c>
       <c r="F1138" t="s">
-        <v>3311</v>
+        <v>90</v>
       </c>
       <c r="G1138" t="s">
-        <v>1127</v>
+        <v>2173</v>
       </c>
     </row>
     <row r="1139" spans="1:9">
       <c r="A1139">
-        <v>261801</v>
+        <v>264048</v>
       </c>
       <c r="B1139" t="s">
-        <v>3306</v>
+        <v>3305</v>
       </c>
       <c r="C1139">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D1139" t="s">
-        <v>1935</v>
+        <v>3312</v>
       </c>
       <c r="E1139" t="s">
-        <v>28</v>
+        <v>3313</v>
       </c>
       <c r="F1139" t="s">
-        <v>3312</v>
+        <v>1041</v>
       </c>
       <c r="G1139" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>3313</v>
+        <v>3314</v>
       </c>
     </row>
     <row r="1140" spans="1:9">
       <c r="A1140">
-        <v>262107</v>
+        <v>267005</v>
       </c>
       <c r="B1140" t="s">
-        <v>3306</v>
+        <v>3305</v>
       </c>
       <c r="C1140">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D1140" t="s">
-        <v>1883</v>
+        <v>3315</v>
       </c>
       <c r="E1140" t="s">
-        <v>38</v>
+        <v>3316</v>
       </c>
       <c r="F1140" t="s">
-        <v>3314</v>
+        <v>3317</v>
       </c>
       <c r="G1140" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>3315</v>
+        <v>3318</v>
       </c>
     </row>
     <row r="1141" spans="1:9">
       <c r="A1141">
-        <v>262302</v>
+        <v>261705</v>
       </c>
       <c r="B1141" t="s">
-        <v>3306</v>
+        <v>3319</v>
       </c>
       <c r="C1141">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D1141" t="s">
-        <v>3316</v>
+        <v>2074</v>
       </c>
       <c r="E1141" t="s">
-        <v>3317</v>
+        <v>181</v>
       </c>
       <c r="F1141" t="s">
-        <v>3318</v>
+        <v>3320</v>
       </c>
       <c r="G1141" t="s">
-        <v>1359</v>
-[...2 lines deleted...]
-        <v>3319</v>
+        <v>130</v>
+      </c>
+      <c r="H1141" t="s">
+        <v>3321</v>
       </c>
     </row>
     <row r="1142" spans="1:9">
       <c r="A1142">
-        <v>267003</v>
+        <v>267004</v>
       </c>
       <c r="B1142" t="s">
-        <v>3306</v>
+        <v>3319</v>
       </c>
       <c r="C1142">
         <v>2</v>
       </c>
       <c r="D1142" t="s">
-        <v>3320</v>
+        <v>3322</v>
       </c>
       <c r="E1142" t="s">
-        <v>386</v>
+        <v>2614</v>
       </c>
       <c r="F1142" t="s">
-        <v>3321</v>
+        <v>1284</v>
       </c>
       <c r="G1142" t="s">
-        <v>836</v>
+        <v>3323</v>
       </c>
     </row>
     <row r="1143" spans="1:9">
       <c r="A1143">
-        <v>264044</v>
+        <v>261203</v>
       </c>
       <c r="B1143" t="s">
-        <v>3322</v>
+        <v>3319</v>
       </c>
       <c r="C1143">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="D1143" t="s">
-        <v>3323</v>
+        <v>1879</v>
       </c>
       <c r="E1143" t="s">
-        <v>1907</v>
+        <v>444</v>
       </c>
       <c r="F1143" t="s">
         <v>3324</v>
       </c>
       <c r="G1143" t="s">
-        <v>3325</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="1144" spans="1:9">
       <c r="A1144">
-        <v>261110</v>
+        <v>261801</v>
       </c>
       <c r="B1144" t="s">
+        <v>3319</v>
+      </c>
+      <c r="C1144">
+        <v>2</v>
+      </c>
+      <c r="D1144" t="s">
+        <v>1935</v>
+      </c>
+      <c r="E1144" t="s">
+        <v>28</v>
+      </c>
+      <c r="F1144" t="s">
+        <v>3325</v>
+      </c>
+      <c r="G1144" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1144" t="s">
         <v>3326</v>
-      </c>
-[...16 lines deleted...]
-        <v>3328</v>
       </c>
     </row>
     <row r="1145" spans="1:9">
       <c r="A1145">
-        <v>262108</v>
+        <v>262107</v>
       </c>
       <c r="B1145" t="s">
-        <v>3326</v>
+        <v>3319</v>
       </c>
       <c r="C1145">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1145" t="s">
-        <v>143</v>
+        <v>1883</v>
       </c>
       <c r="E1145" t="s">
         <v>38</v>
       </c>
       <c r="F1145" t="s">
-        <v>67</v>
+        <v>3327</v>
       </c>
       <c r="G1145" t="s">
         <v>40</v>
       </c>
       <c r="I1145" t="s">
-        <v>3329</v>
+        <v>3328</v>
       </c>
     </row>
     <row r="1146" spans="1:9">
       <c r="A1146">
-        <v>267020</v>
+        <v>262302</v>
       </c>
       <c r="B1146" t="s">
+        <v>3319</v>
+      </c>
+      <c r="C1146">
+        <v>8</v>
+      </c>
+      <c r="D1146" t="s">
+        <v>3329</v>
+      </c>
+      <c r="E1146" t="s">
         <v>3330</v>
-      </c>
-[...7 lines deleted...]
-        <v>11</v>
       </c>
       <c r="F1146" t="s">
         <v>3331</v>
       </c>
       <c r="G1146" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="H1146" t="s">
+        <v>1359</v>
+      </c>
+      <c r="I1146" t="s">
         <v>3332</v>
       </c>
     </row>
     <row r="1147" spans="1:9">
       <c r="A1147">
-        <v>261303</v>
+        <v>267003</v>
       </c>
       <c r="B1147" t="s">
-        <v>3330</v>
+        <v>3319</v>
       </c>
       <c r="C1147">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D1147" t="s">
         <v>3333</v>
       </c>
       <c r="E1147" t="s">
-        <v>106</v>
+        <v>386</v>
       </c>
       <c r="F1147" t="s">
-        <v>3321</v>
+        <v>3334</v>
       </c>
       <c r="G1147" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>3334</v>
+        <v>836</v>
       </c>
     </row>
     <row r="1148" spans="1:9">
       <c r="A1148">
-        <v>262109</v>
+        <v>264044</v>
       </c>
       <c r="B1148" t="s">
-        <v>3330</v>
+        <v>3335</v>
       </c>
       <c r="C1148">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="D1148" t="s">
-        <v>1886</v>
+        <v>3336</v>
       </c>
       <c r="E1148" t="s">
-        <v>204</v>
+        <v>1907</v>
       </c>
       <c r="F1148" t="s">
-        <v>3335</v>
+        <v>3337</v>
       </c>
       <c r="G1148" t="s">
-        <v>206</v>
-[...2 lines deleted...]
-        <v>3336</v>
+        <v>3338</v>
       </c>
     </row>
     <row r="1149" spans="1:9">
       <c r="A1149">
-        <v>262405</v>
+        <v>261110</v>
       </c>
       <c r="B1149" t="s">
-        <v>3337</v>
+        <v>3339</v>
       </c>
       <c r="C1149">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1149" t="s">
-        <v>1943</v>
+        <v>3340</v>
       </c>
       <c r="E1149" t="s">
-        <v>216</v>
+        <v>66</v>
       </c>
       <c r="F1149" t="s">
-        <v>3338</v>
+        <v>67</v>
       </c>
       <c r="G1149" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>3339</v>
+        <v>68</v>
+      </c>
+      <c r="I1149" t="s">
+        <v>3341</v>
       </c>
     </row>
     <row r="1150" spans="1:9">
       <c r="A1150">
-        <v>261204</v>
+        <v>262108</v>
       </c>
       <c r="B1150" t="s">
-        <v>3337</v>
+        <v>3339</v>
       </c>
       <c r="C1150">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1150" t="s">
-        <v>17</v>
+        <v>143</v>
       </c>
       <c r="E1150" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="F1150" t="s">
-        <v>19</v>
+        <v>67</v>
       </c>
       <c r="G1150" t="s">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="I1150" t="s">
-        <v>3340</v>
+        <v>3342</v>
       </c>
     </row>
     <row r="1151" spans="1:9">
       <c r="A1151">
-        <v>261319</v>
+        <v>267020</v>
       </c>
       <c r="B1151" t="s">
-        <v>3337</v>
+        <v>3343</v>
       </c>
       <c r="C1151">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D1151" t="s">
-        <v>3341</v>
+        <v>2134</v>
       </c>
       <c r="E1151" t="s">
-        <v>900</v>
+        <v>11</v>
       </c>
       <c r="F1151" t="s">
-        <v>337</v>
+        <v>3344</v>
       </c>
       <c r="G1151" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>3342</v>
+        <v>25</v>
+      </c>
+      <c r="H1151" t="s">
+        <v>3345</v>
       </c>
     </row>
     <row r="1152" spans="1:9">
       <c r="A1152">
-        <v>261706</v>
+        <v>261303</v>
       </c>
       <c r="B1152" t="s">
-        <v>3337</v>
+        <v>3343</v>
       </c>
       <c r="C1152">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D1152" t="s">
-        <v>1932</v>
+        <v>3346</v>
       </c>
       <c r="E1152" t="s">
-        <v>128</v>
+        <v>106</v>
       </c>
       <c r="F1152" t="s">
-        <v>3343</v>
+        <v>3334</v>
       </c>
       <c r="G1152" t="s">
-        <v>130</v>
+        <v>107</v>
       </c>
       <c r="I1152" t="s">
-        <v>3344</v>
+        <v>3347</v>
       </c>
     </row>
     <row r="1153" spans="1:9">
       <c r="A1153">
-        <v>261901</v>
+        <v>262109</v>
       </c>
       <c r="B1153" t="s">
-        <v>3337</v>
+        <v>3343</v>
       </c>
       <c r="C1153">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D1153" t="s">
-        <v>1709</v>
+        <v>1886</v>
       </c>
       <c r="E1153" t="s">
-        <v>340</v>
+        <v>204</v>
       </c>
       <c r="F1153" t="s">
-        <v>3345</v>
+        <v>3348</v>
       </c>
       <c r="G1153" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>3346</v>
+        <v>206</v>
       </c>
       <c r="I1153" t="s">
-        <v>3347</v>
+        <v>3349</v>
       </c>
     </row>
     <row r="1154" spans="1:9">
       <c r="A1154">
-        <v>262110</v>
+        <v>264124</v>
       </c>
       <c r="B1154" t="s">
-        <v>3337</v>
+        <v>3343</v>
       </c>
       <c r="C1154">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="D1154" t="s">
-        <v>1922</v>
+        <v>3350</v>
       </c>
       <c r="E1154" t="s">
-        <v>38</v>
+        <v>2423</v>
       </c>
       <c r="F1154" t="s">
-        <v>3348</v>
+        <v>3351</v>
       </c>
       <c r="G1154" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>3349</v>
+        <v>3352</v>
       </c>
     </row>
     <row r="1155" spans="1:9">
       <c r="A1155">
-        <v>264052</v>
+        <v>262405</v>
       </c>
       <c r="B1155" t="s">
-        <v>3337</v>
+        <v>3353</v>
       </c>
       <c r="C1155">
         <v>2</v>
       </c>
       <c r="D1155" t="s">
-        <v>3350</v>
+        <v>1943</v>
       </c>
       <c r="E1155" t="s">
-        <v>3351</v>
+        <v>216</v>
       </c>
       <c r="F1155" t="s">
-        <v>3352</v>
+        <v>3354</v>
       </c>
       <c r="G1155" t="s">
-        <v>3353</v>
+        <v>217</v>
+      </c>
+      <c r="H1155" t="s">
+        <v>3355</v>
       </c>
     </row>
     <row r="1156" spans="1:9">
       <c r="A1156">
-        <v>264072</v>
+        <v>261204</v>
       </c>
       <c r="B1156" t="s">
-        <v>3354</v>
+        <v>3353</v>
       </c>
       <c r="C1156">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="D1156" t="s">
-        <v>3355</v>
+        <v>17</v>
       </c>
       <c r="E1156" t="s">
-        <v>1164</v>
+        <v>18</v>
       </c>
       <c r="F1156" t="s">
-        <v>1075</v>
+        <v>19</v>
       </c>
       <c r="G1156" t="s">
+        <v>20</v>
+      </c>
+      <c r="I1156" t="s">
         <v>3356</v>
       </c>
     </row>
     <row r="1157" spans="1:9">
       <c r="A1157">
-        <v>261111</v>
+        <v>261319</v>
       </c>
       <c r="B1157" t="s">
+        <v>3353</v>
+      </c>
+      <c r="C1157">
+        <v>2</v>
+      </c>
+      <c r="D1157" t="s">
         <v>3357</v>
       </c>
-      <c r="C1157">
-[...2 lines deleted...]
-      <c r="D1157" t="s">
+      <c r="E1157" t="s">
+        <v>900</v>
+      </c>
+      <c r="F1157" t="s">
+        <v>337</v>
+      </c>
+      <c r="G1157" t="s">
+        <v>107</v>
+      </c>
+      <c r="I1157" t="s">
         <v>3358</v>
-      </c>
-[...10 lines deleted...]
-        <v>3359</v>
       </c>
     </row>
     <row r="1158" spans="1:9">
       <c r="A1158">
-        <v>262111</v>
+        <v>261706</v>
       </c>
       <c r="B1158" t="s">
-        <v>3357</v>
+        <v>3353</v>
       </c>
       <c r="C1158">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1158" t="s">
-        <v>226</v>
+        <v>1932</v>
       </c>
       <c r="E1158" t="s">
-        <v>38</v>
+        <v>128</v>
       </c>
       <c r="F1158" t="s">
-        <v>67</v>
+        <v>3359</v>
       </c>
       <c r="G1158" t="s">
-        <v>40</v>
+        <v>130</v>
       </c>
       <c r="I1158" t="s">
         <v>3360</v>
       </c>
     </row>
     <row r="1159" spans="1:9">
       <c r="A1159">
-        <v>264043</v>
+        <v>261901</v>
       </c>
       <c r="B1159" t="s">
+        <v>3353</v>
+      </c>
+      <c r="C1159">
+        <v>2</v>
+      </c>
+      <c r="D1159" t="s">
+        <v>1709</v>
+      </c>
+      <c r="E1159" t="s">
+        <v>340</v>
+      </c>
+      <c r="F1159" t="s">
         <v>3361</v>
       </c>
-      <c r="C1159">
-[...5 lines deleted...]
-      <c r="E1159" t="s">
+      <c r="G1159" t="s">
+        <v>96</v>
+      </c>
+      <c r="H1159" t="s">
         <v>3362</v>
       </c>
-      <c r="F1159" t="s">
-[...2 lines deleted...]
-      <c r="G1159" t="s">
+      <c r="I1159" t="s">
         <v>3363</v>
       </c>
     </row>
     <row r="1160" spans="1:9">
       <c r="A1160">
-        <v>264053</v>
+        <v>262110</v>
       </c>
       <c r="B1160" t="s">
-        <v>3361</v>
+        <v>3353</v>
       </c>
       <c r="C1160">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D1160" t="s">
+        <v>1922</v>
+      </c>
+      <c r="E1160" t="s">
+        <v>38</v>
+      </c>
+      <c r="F1160" t="s">
         <v>3364</v>
       </c>
-      <c r="E1160" t="s">
+      <c r="G1160" t="s">
+        <v>40</v>
+      </c>
+      <c r="I1160" t="s">
         <v>3365</v>
-      </c>
-[...4 lines deleted...]
-        <v>3366</v>
       </c>
     </row>
     <row r="1161" spans="1:9">
       <c r="A1161">
-        <v>264080</v>
+        <v>264052</v>
       </c>
       <c r="B1161" t="s">
-        <v>3361</v>
+        <v>3353</v>
       </c>
       <c r="C1161">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D1161" t="s">
+        <v>3366</v>
+      </c>
+      <c r="E1161" t="s">
         <v>3367</v>
       </c>
-      <c r="E1161" t="s">
+      <c r="F1161" t="s">
         <v>3368</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="G1161" t="s">
         <v>3369</v>
       </c>
     </row>
     <row r="1162" spans="1:9">
       <c r="A1162">
-        <v>267006</v>
+        <v>264072</v>
       </c>
       <c r="B1162" t="s">
         <v>3370</v>
       </c>
       <c r="C1162">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="D1162" t="s">
-        <v>1957</v>
+        <v>3371</v>
       </c>
       <c r="E1162" t="s">
-        <v>11</v>
+        <v>1164</v>
       </c>
       <c r="F1162" t="s">
-        <v>3371</v>
+        <v>1075</v>
       </c>
       <c r="G1162" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="H1162" t="s">
         <v>3372</v>
-      </c>
-[...1 lines deleted...]
-        <v>3373</v>
       </c>
     </row>
     <row r="1163" spans="1:9">
       <c r="A1163">
-        <v>264042</v>
+        <v>261111</v>
       </c>
       <c r="B1163" t="s">
-        <v>3370</v>
+        <v>3373</v>
       </c>
       <c r="C1163">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D1163" t="s">
         <v>3374</v>
       </c>
       <c r="E1163" t="s">
+        <v>66</v>
+      </c>
+      <c r="F1163" t="s">
+        <v>67</v>
+      </c>
+      <c r="G1163" t="s">
+        <v>68</v>
+      </c>
+      <c r="I1163" t="s">
         <v>3375</v>
-      </c>
-[...4 lines deleted...]
-        <v>3376</v>
       </c>
     </row>
     <row r="1164" spans="1:9">
       <c r="A1164">
-        <v>264045</v>
+        <v>262111</v>
       </c>
       <c r="B1164" t="s">
-        <v>3370</v>
+        <v>3373</v>
       </c>
       <c r="C1164">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="D1164" t="s">
-        <v>3377</v>
+        <v>226</v>
       </c>
       <c r="E1164" t="s">
-        <v>431</v>
+        <v>38</v>
       </c>
       <c r="F1164" t="s">
-        <v>2496</v>
+        <v>67</v>
       </c>
       <c r="G1164" t="s">
-        <v>3378</v>
+        <v>40</v>
+      </c>
+      <c r="I1164" t="s">
+        <v>3376</v>
       </c>
     </row>
     <row r="1165" spans="1:9">
       <c r="A1165">
-        <v>261205</v>
+        <v>264043</v>
       </c>
       <c r="B1165" t="s">
+        <v>3377</v>
+      </c>
+      <c r="C1165">
+        <v>4</v>
+      </c>
+      <c r="D1165" t="s">
+        <v>2049</v>
+      </c>
+      <c r="E1165" t="s">
+        <v>3378</v>
+      </c>
+      <c r="F1165" t="s">
+        <v>896</v>
+      </c>
+      <c r="G1165" t="s">
         <v>3379</v>
-      </c>
-[...13 lines deleted...]
-        <v>1127</v>
       </c>
     </row>
     <row r="1166" spans="1:9">
       <c r="A1166">
-        <v>261623</v>
+        <v>264053</v>
       </c>
       <c r="B1166" t="s">
-        <v>3379</v>
+        <v>3377</v>
       </c>
       <c r="C1166">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D1166" t="s">
-        <v>119</v>
+        <v>3380</v>
       </c>
       <c r="E1166" t="s">
-        <v>116</v>
+        <v>3381</v>
       </c>
       <c r="F1166" t="s">
-        <v>3381</v>
+        <v>839</v>
       </c>
       <c r="G1166" t="s">
-        <v>121</v>
+        <v>3382</v>
       </c>
     </row>
     <row r="1167" spans="1:9">
       <c r="A1167">
-        <v>261802</v>
+        <v>264080</v>
       </c>
       <c r="B1167" t="s">
-        <v>3379</v>
+        <v>3377</v>
       </c>
       <c r="C1167">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D1167" t="s">
-        <v>27</v>
+        <v>3383</v>
       </c>
       <c r="E1167" t="s">
-        <v>28</v>
+        <v>3384</v>
       </c>
       <c r="F1167" t="s">
-        <v>3382</v>
+        <v>576</v>
       </c>
       <c r="G1167" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>3383</v>
+        <v>3385</v>
       </c>
     </row>
     <row r="1168" spans="1:9">
       <c r="A1168">
-        <v>262001</v>
+        <v>267006</v>
       </c>
       <c r="B1168" t="s">
-        <v>3379</v>
+        <v>3386</v>
       </c>
       <c r="C1168">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D1168" t="s">
-        <v>1975</v>
+        <v>1957</v>
       </c>
       <c r="E1168" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="F1168" t="s">
-        <v>3384</v>
+        <v>3387</v>
       </c>
       <c r="G1168" t="s">
-        <v>35</v>
+        <v>13</v>
+      </c>
+      <c r="H1168" t="s">
+        <v>3388</v>
       </c>
       <c r="I1168" t="s">
-        <v>3385</v>
+        <v>3389</v>
       </c>
     </row>
     <row r="1169" spans="1:9">
       <c r="A1169">
-        <v>262112</v>
+        <v>264042</v>
       </c>
       <c r="B1169" t="s">
-        <v>3379</v>
+        <v>3386</v>
       </c>
       <c r="C1169">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D1169" t="s">
-        <v>2121</v>
+        <v>3390</v>
       </c>
       <c r="E1169" t="s">
-        <v>38</v>
+        <v>3391</v>
       </c>
       <c r="F1169" t="s">
-        <v>3386</v>
+        <v>630</v>
       </c>
       <c r="G1169" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>3387</v>
+        <v>3392</v>
       </c>
     </row>
     <row r="1170" spans="1:9">
       <c r="A1170">
-        <v>262113</v>
+        <v>264045</v>
       </c>
       <c r="B1170" t="s">
-        <v>3379</v>
+        <v>3386</v>
       </c>
       <c r="C1170">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="D1170" t="s">
-        <v>1978</v>
+        <v>3393</v>
       </c>
       <c r="E1170" t="s">
-        <v>204</v>
+        <v>431</v>
       </c>
       <c r="F1170" t="s">
-        <v>3388</v>
+        <v>2496</v>
       </c>
       <c r="G1170" t="s">
-        <v>206</v>
-[...2 lines deleted...]
-        <v>3389</v>
+        <v>3394</v>
       </c>
     </row>
     <row r="1171" spans="1:9">
       <c r="A1171">
-        <v>262202</v>
+        <v>264132</v>
       </c>
       <c r="B1171" t="s">
-        <v>3379</v>
+        <v>3386</v>
       </c>
       <c r="C1171">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D1171" t="s">
-        <v>2366</v>
+        <v>3395</v>
       </c>
       <c r="E1171" t="s">
-        <v>325</v>
+        <v>3396</v>
       </c>
       <c r="F1171" t="s">
-        <v>3390</v>
+        <v>1512</v>
       </c>
       <c r="G1171" t="s">
-        <v>327</v>
-[...2 lines deleted...]
-        <v>3391</v>
+        <v>3397</v>
       </c>
     </row>
     <row r="1172" spans="1:9">
       <c r="A1172">
-        <v>262406</v>
+        <v>261205</v>
       </c>
       <c r="B1172" t="s">
-        <v>3379</v>
+        <v>3398</v>
       </c>
       <c r="C1172">
         <v>2</v>
       </c>
       <c r="D1172" t="s">
-        <v>3392</v>
+        <v>1968</v>
       </c>
       <c r="E1172" t="s">
-        <v>44</v>
+        <v>444</v>
       </c>
       <c r="F1172" t="s">
-        <v>3393</v>
+        <v>3399</v>
       </c>
       <c r="G1172" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>3394</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="1173" spans="1:9">
       <c r="A1173">
-        <v>264046</v>
+        <v>261623</v>
       </c>
       <c r="B1173" t="s">
-        <v>3379</v>
+        <v>3398</v>
       </c>
       <c r="C1173">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D1173" t="s">
-        <v>3395</v>
+        <v>119</v>
       </c>
       <c r="E1173" t="s">
-        <v>2659</v>
+        <v>116</v>
       </c>
       <c r="F1173" t="s">
-        <v>3011</v>
+        <v>3400</v>
       </c>
       <c r="G1173" t="s">
-        <v>3396</v>
+        <v>121</v>
       </c>
     </row>
     <row r="1174" spans="1:9">
       <c r="A1174">
-        <v>262114</v>
+        <v>261802</v>
       </c>
       <c r="B1174" t="s">
-        <v>3397</v>
+        <v>3398</v>
       </c>
       <c r="C1174">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1174" t="s">
-        <v>61</v>
+        <v>27</v>
       </c>
       <c r="E1174" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="F1174" t="s">
-        <v>2139</v>
+        <v>3401</v>
       </c>
       <c r="G1174" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I1174" t="s">
-        <v>3398</v>
+        <v>3402</v>
       </c>
     </row>
     <row r="1175" spans="1:9">
       <c r="A1175">
-        <v>261405</v>
+        <v>262001</v>
       </c>
       <c r="B1175" t="s">
-        <v>3399</v>
+        <v>3398</v>
       </c>
       <c r="C1175">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1175" t="s">
-        <v>1740</v>
+        <v>1975</v>
       </c>
       <c r="E1175" t="s">
-        <v>71</v>
+        <v>33</v>
       </c>
       <c r="F1175" t="s">
-        <v>240</v>
+        <v>3403</v>
       </c>
       <c r="G1175" t="s">
-        <v>73</v>
+        <v>35</v>
       </c>
       <c r="I1175" t="s">
-        <v>3400</v>
+        <v>3404</v>
       </c>
     </row>
     <row r="1176" spans="1:9">
       <c r="A1176">
-        <v>261112</v>
+        <v>262112</v>
       </c>
       <c r="B1176" t="s">
-        <v>3401</v>
+        <v>3398</v>
       </c>
       <c r="C1176">
         <v>1</v>
       </c>
       <c r="D1176" t="s">
-        <v>3402</v>
+        <v>2121</v>
       </c>
       <c r="E1176" t="s">
-        <v>66</v>
+        <v>38</v>
       </c>
       <c r="F1176" t="s">
-        <v>67</v>
+        <v>3405</v>
       </c>
       <c r="G1176" t="s">
-        <v>68</v>
+        <v>40</v>
       </c>
       <c r="I1176" t="s">
-        <v>3403</v>
+        <v>3406</v>
       </c>
     </row>
     <row r="1177" spans="1:9">
       <c r="A1177">
-        <v>262115</v>
+        <v>262113</v>
       </c>
       <c r="B1177" t="s">
-        <v>3401</v>
+        <v>3398</v>
       </c>
       <c r="C1177">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1177" t="s">
-        <v>228</v>
+        <v>1978</v>
       </c>
       <c r="E1177" t="s">
-        <v>229</v>
+        <v>204</v>
       </c>
       <c r="F1177" t="s">
-        <v>1849</v>
+        <v>3407</v>
       </c>
       <c r="G1177" t="s">
-        <v>40</v>
+        <v>206</v>
       </c>
       <c r="I1177" t="s">
-        <v>3404</v>
+        <v>3408</v>
       </c>
     </row>
     <row r="1178" spans="1:9">
       <c r="A1178">
-        <v>262116</v>
+        <v>262202</v>
       </c>
       <c r="B1178" t="s">
-        <v>3401</v>
+        <v>3398</v>
       </c>
       <c r="C1178">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1178" t="s">
-        <v>304</v>
+        <v>2366</v>
       </c>
       <c r="E1178" t="s">
-        <v>38</v>
+        <v>325</v>
       </c>
       <c r="F1178" t="s">
-        <v>67</v>
+        <v>3409</v>
       </c>
       <c r="G1178" t="s">
-        <v>40</v>
+        <v>327</v>
       </c>
       <c r="I1178" t="s">
-        <v>3405</v>
+        <v>3410</v>
       </c>
     </row>
     <row r="1179" spans="1:9">
       <c r="A1179">
-        <v>267007</v>
+        <v>262406</v>
       </c>
       <c r="B1179" t="s">
-        <v>3406</v>
+        <v>3398</v>
       </c>
       <c r="C1179">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D1179" t="s">
-        <v>2006</v>
+        <v>3411</v>
       </c>
       <c r="E1179" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="F1179" t="s">
-        <v>3407</v>
+        <v>3412</v>
       </c>
       <c r="G1179" t="s">
-        <v>30</v>
+        <v>46</v>
+      </c>
+      <c r="I1179" t="s">
+        <v>3413</v>
       </c>
     </row>
     <row r="1180" spans="1:9">
       <c r="A1180">
-        <v>264047</v>
+        <v>264046</v>
       </c>
       <c r="B1180" t="s">
-        <v>3406</v>
+        <v>3398</v>
       </c>
       <c r="C1180">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="D1180" t="s">
-        <v>3408</v>
+        <v>3414</v>
       </c>
       <c r="E1180" t="s">
-        <v>3409</v>
+        <v>2659</v>
       </c>
       <c r="F1180" t="s">
-        <v>492</v>
+        <v>3011</v>
       </c>
       <c r="G1180" t="s">
-        <v>3410</v>
+        <v>3415</v>
       </c>
     </row>
     <row r="1181" spans="1:9">
       <c r="A1181">
-        <v>261604</v>
+        <v>264133</v>
       </c>
       <c r="B1181" t="s">
-        <v>3411</v>
+        <v>3398</v>
       </c>
       <c r="C1181">
         <v>2</v>
       </c>
       <c r="D1181" t="s">
-        <v>3412</v>
+        <v>3416</v>
       </c>
       <c r="E1181" t="s">
-        <v>116</v>
+        <v>3417</v>
       </c>
       <c r="F1181" t="s">
-        <v>2021</v>
+        <v>1854</v>
       </c>
       <c r="G1181" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>3413</v>
+        <v>3418</v>
       </c>
     </row>
     <row r="1182" spans="1:9">
       <c r="A1182">
-        <v>261113</v>
+        <v>262114</v>
       </c>
       <c r="B1182" t="s">
-        <v>3411</v>
+        <v>3419</v>
       </c>
       <c r="C1182">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1182" t="s">
-        <v>3414</v>
+        <v>61</v>
       </c>
       <c r="E1182" t="s">
-        <v>66</v>
+        <v>38</v>
       </c>
       <c r="F1182" t="s">
-        <v>3312</v>
+        <v>2139</v>
       </c>
       <c r="G1182" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="I1182" t="s">
-        <v>3415</v>
+        <v>3420</v>
       </c>
     </row>
     <row r="1183" spans="1:9">
       <c r="A1183">
-        <v>261605</v>
+        <v>261405</v>
       </c>
       <c r="B1183" t="s">
-        <v>3411</v>
+        <v>3421</v>
       </c>
       <c r="C1183">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1183" t="s">
-        <v>264</v>
+        <v>1740</v>
       </c>
       <c r="E1183" t="s">
-        <v>265</v>
+        <v>71</v>
       </c>
       <c r="F1183" t="s">
-        <v>3416</v>
+        <v>240</v>
       </c>
       <c r="G1183" t="s">
-        <v>267</v>
+        <v>73</v>
       </c>
       <c r="I1183" t="s">
-        <v>3417</v>
+        <v>3422</v>
       </c>
     </row>
     <row r="1184" spans="1:9">
       <c r="A1184">
-        <v>261707</v>
+        <v>261112</v>
       </c>
       <c r="B1184" t="s">
-        <v>3411</v>
+        <v>3423</v>
       </c>
       <c r="C1184">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1184" t="s">
-        <v>127</v>
+        <v>3424</v>
       </c>
       <c r="E1184" t="s">
-        <v>128</v>
+        <v>66</v>
       </c>
       <c r="F1184" t="s">
-        <v>3418</v>
+        <v>67</v>
       </c>
       <c r="G1184" t="s">
-        <v>130</v>
+        <v>68</v>
       </c>
       <c r="I1184" t="s">
-        <v>3419</v>
+        <v>3425</v>
       </c>
     </row>
     <row r="1185" spans="1:9">
       <c r="A1185">
-        <v>262002</v>
+        <v>262115</v>
       </c>
       <c r="B1185" t="s">
-        <v>3411</v>
+        <v>3423</v>
       </c>
       <c r="C1185">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1185" t="s">
-        <v>135</v>
+        <v>228</v>
       </c>
       <c r="E1185" t="s">
-        <v>33</v>
+        <v>229</v>
       </c>
       <c r="F1185" t="s">
-        <v>3420</v>
+        <v>1849</v>
       </c>
       <c r="G1185" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="I1185" t="s">
-        <v>3421</v>
+        <v>3426</v>
       </c>
     </row>
     <row r="1186" spans="1:9">
       <c r="A1186">
-        <v>262117</v>
+        <v>262116</v>
       </c>
       <c r="B1186" t="s">
-        <v>3411</v>
+        <v>3423</v>
       </c>
       <c r="C1186">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1186" t="s">
-        <v>420</v>
+        <v>304</v>
       </c>
       <c r="E1186" t="s">
-        <v>99</v>
+        <v>38</v>
       </c>
       <c r="F1186" t="s">
-        <v>3422</v>
+        <v>67</v>
       </c>
       <c r="G1186" t="s">
         <v>40</v>
       </c>
       <c r="I1186" t="s">
-        <v>3423</v>
+        <v>3427</v>
       </c>
     </row>
     <row r="1187" spans="1:9">
       <c r="A1187">
-        <v>264050</v>
+        <v>267007</v>
       </c>
       <c r="B1187" t="s">
-        <v>3411</v>
+        <v>3428</v>
       </c>
       <c r="C1187">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D1187" t="s">
-        <v>3424</v>
+        <v>2006</v>
       </c>
       <c r="E1187" t="s">
-        <v>3425</v>
+        <v>11</v>
       </c>
       <c r="F1187" t="s">
-        <v>3426</v>
+        <v>3429</v>
       </c>
       <c r="G1187" t="s">
-        <v>3427</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1188" spans="1:9">
       <c r="A1188">
-        <v>264054</v>
+        <v>264047</v>
       </c>
       <c r="B1188" t="s">
-        <v>3411</v>
+        <v>3428</v>
       </c>
       <c r="C1188">
         <v>3</v>
       </c>
       <c r="D1188" t="s">
-        <v>3428</v>
+        <v>3430</v>
       </c>
       <c r="E1188" t="s">
-        <v>49</v>
+        <v>3431</v>
       </c>
       <c r="F1188" t="s">
-        <v>866</v>
+        <v>492</v>
       </c>
       <c r="G1188" t="s">
-        <v>2132</v>
+        <v>3432</v>
       </c>
     </row>
     <row r="1189" spans="1:9">
       <c r="A1189">
-        <v>264056</v>
+        <v>261604</v>
       </c>
       <c r="B1189" t="s">
-        <v>3411</v>
+        <v>3433</v>
       </c>
       <c r="C1189">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D1189" t="s">
-        <v>3429</v>
+        <v>3434</v>
       </c>
       <c r="E1189" t="s">
-        <v>3430</v>
+        <v>116</v>
       </c>
       <c r="F1189" t="s">
-        <v>54</v>
+        <v>2021</v>
       </c>
       <c r="G1189" t="s">
-        <v>2053</v>
+        <v>118</v>
+      </c>
+      <c r="H1189" t="s">
+        <v>3435</v>
       </c>
     </row>
     <row r="1190" spans="1:9">
       <c r="A1190">
-        <v>264059</v>
+        <v>261113</v>
       </c>
       <c r="B1190" t="s">
-        <v>3411</v>
+        <v>3433</v>
       </c>
       <c r="C1190">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D1190" t="s">
-        <v>3431</v>
+        <v>3436</v>
       </c>
       <c r="E1190" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="F1190" t="s">
-        <v>3432</v>
+        <v>3325</v>
       </c>
       <c r="G1190" t="s">
-        <v>3433</v>
+        <v>25</v>
+      </c>
+      <c r="I1190" t="s">
+        <v>3437</v>
       </c>
     </row>
     <row r="1191" spans="1:9">
       <c r="A1191">
-        <v>267022</v>
+        <v>261605</v>
       </c>
       <c r="B1191" t="s">
-        <v>3434</v>
+        <v>3433</v>
       </c>
       <c r="C1191">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D1191" t="s">
-        <v>3435</v>
+        <v>264</v>
       </c>
       <c r="E1191" t="s">
-        <v>11</v>
+        <v>265</v>
       </c>
       <c r="F1191" t="s">
-        <v>1512</v>
+        <v>3438</v>
       </c>
       <c r="G1191" t="s">
-        <v>1359</v>
+        <v>267</v>
       </c>
       <c r="I1191" t="s">
-        <v>3436</v>
+        <v>3439</v>
       </c>
     </row>
     <row r="1192" spans="1:9">
       <c r="A1192">
-        <v>261114</v>
+        <v>261707</v>
       </c>
       <c r="B1192" t="s">
-        <v>3437</v>
+        <v>3433</v>
       </c>
       <c r="C1192">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1192" t="s">
-        <v>3438</v>
+        <v>127</v>
       </c>
       <c r="E1192" t="s">
-        <v>66</v>
+        <v>128</v>
       </c>
       <c r="F1192" t="s">
-        <v>67</v>
+        <v>3440</v>
       </c>
       <c r="G1192" t="s">
-        <v>68</v>
+        <v>130</v>
       </c>
       <c r="I1192" t="s">
-        <v>3439</v>
+        <v>3441</v>
       </c>
     </row>
     <row r="1193" spans="1:9">
       <c r="A1193">
-        <v>262118</v>
+        <v>262002</v>
       </c>
       <c r="B1193" t="s">
-        <v>3437</v>
+        <v>3433</v>
       </c>
       <c r="C1193">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1193" t="s">
-        <v>376</v>
+        <v>135</v>
       </c>
       <c r="E1193" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="F1193" t="s">
-        <v>67</v>
+        <v>3442</v>
       </c>
       <c r="G1193" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="I1193" t="s">
-        <v>3440</v>
+        <v>3443</v>
       </c>
     </row>
     <row r="1194" spans="1:9">
       <c r="A1194">
-        <v>262203</v>
+        <v>262117</v>
       </c>
       <c r="B1194" t="s">
-        <v>3437</v>
+        <v>3433</v>
       </c>
       <c r="C1194">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1194" t="s">
-        <v>3441</v>
+        <v>420</v>
       </c>
       <c r="E1194" t="s">
-        <v>325</v>
+        <v>99</v>
       </c>
       <c r="F1194" t="s">
-        <v>19</v>
+        <v>3444</v>
       </c>
       <c r="G1194" t="s">
-        <v>327</v>
-[...2 lines deleted...]
-        <v>3346</v>
+        <v>40</v>
       </c>
       <c r="I1194" t="s">
-        <v>3442</v>
+        <v>3445</v>
       </c>
     </row>
     <row r="1195" spans="1:9">
       <c r="A1195">
-        <v>262407</v>
+        <v>264050</v>
       </c>
       <c r="B1195" t="s">
-        <v>3443</v>
+        <v>3433</v>
       </c>
       <c r="C1195">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1195" t="s">
-        <v>1502</v>
+        <v>3446</v>
       </c>
       <c r="E1195" t="s">
-        <v>216</v>
+        <v>3447</v>
       </c>
       <c r="F1195" t="s">
-        <v>3229</v>
+        <v>3448</v>
       </c>
       <c r="G1195" t="s">
-        <v>217</v>
+        <v>3449</v>
       </c>
     </row>
     <row r="1196" spans="1:9">
       <c r="A1196">
-        <v>264062</v>
+        <v>264054</v>
       </c>
       <c r="B1196" t="s">
-        <v>3443</v>
+        <v>3433</v>
       </c>
       <c r="C1196">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="D1196" t="s">
-        <v>3444</v>
+        <v>3450</v>
       </c>
       <c r="E1196" t="s">
-        <v>3445</v>
+        <v>49</v>
       </c>
       <c r="F1196" t="s">
-        <v>2104</v>
+        <v>866</v>
       </c>
       <c r="G1196" t="s">
-        <v>3446</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="1197" spans="1:9">
       <c r="A1197">
-        <v>264055</v>
+        <v>264056</v>
       </c>
       <c r="B1197" t="s">
-        <v>3447</v>
+        <v>3433</v>
       </c>
       <c r="C1197">
         <v>3</v>
       </c>
       <c r="D1197" t="s">
-        <v>3448</v>
+        <v>3451</v>
       </c>
       <c r="E1197" t="s">
-        <v>3449</v>
+        <v>3452</v>
       </c>
       <c r="F1197" t="s">
-        <v>3450</v>
+        <v>54</v>
       </c>
       <c r="G1197" t="s">
-        <v>2016</v>
+        <v>2053</v>
       </c>
     </row>
     <row r="1198" spans="1:9">
       <c r="A1198">
-        <v>261206</v>
+        <v>264059</v>
       </c>
       <c r="B1198" t="s">
-        <v>3451</v>
+        <v>3433</v>
       </c>
       <c r="C1198">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D1198" t="s">
-        <v>102</v>
+        <v>3453</v>
       </c>
       <c r="E1198" t="s">
-        <v>18</v>
+        <v>57</v>
       </c>
       <c r="F1198" t="s">
-        <v>103</v>
+        <v>3454</v>
       </c>
       <c r="G1198" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>3452</v>
+        <v>3455</v>
       </c>
     </row>
     <row r="1199" spans="1:9">
       <c r="A1199">
-        <v>261502</v>
+        <v>267022</v>
       </c>
       <c r="B1199" t="s">
-        <v>3451</v>
+        <v>3456</v>
       </c>
       <c r="C1199">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D1199" t="s">
-        <v>110</v>
+        <v>3457</v>
       </c>
       <c r="E1199" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="F1199" t="s">
-        <v>3453</v>
+        <v>1512</v>
       </c>
       <c r="G1199" t="s">
-        <v>113</v>
+        <v>1359</v>
       </c>
       <c r="I1199" t="s">
-        <v>3454</v>
+        <v>3458</v>
       </c>
     </row>
     <row r="1200" spans="1:9">
       <c r="A1200">
-        <v>261606</v>
+        <v>261114</v>
       </c>
       <c r="B1200" t="s">
-        <v>3451</v>
+        <v>3459</v>
       </c>
       <c r="C1200">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1200" t="s">
-        <v>3455</v>
+        <v>3460</v>
       </c>
       <c r="E1200" t="s">
-        <v>23</v>
+        <v>66</v>
       </c>
       <c r="F1200" t="s">
-        <v>3456</v>
+        <v>67</v>
       </c>
       <c r="G1200" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="I1200" t="s">
-        <v>3457</v>
+        <v>3461</v>
       </c>
     </row>
     <row r="1201" spans="1:9">
       <c r="A1201">
-        <v>262119</v>
+        <v>262118</v>
       </c>
       <c r="B1201" t="s">
-        <v>3451</v>
+        <v>3459</v>
       </c>
       <c r="C1201">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1201" t="s">
-        <v>2077</v>
+        <v>376</v>
       </c>
       <c r="E1201" t="s">
-        <v>229</v>
+        <v>38</v>
       </c>
       <c r="F1201" t="s">
-        <v>3458</v>
+        <v>67</v>
       </c>
       <c r="G1201" t="s">
         <v>40</v>
       </c>
       <c r="I1201" t="s">
-        <v>3459</v>
+        <v>3462</v>
       </c>
     </row>
     <row r="1202" spans="1:9">
       <c r="A1202">
-        <v>262175</v>
+        <v>262203</v>
       </c>
       <c r="B1202" t="s">
-        <v>3451</v>
+        <v>3459</v>
       </c>
       <c r="C1202">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D1202" t="s">
-        <v>3460</v>
+        <v>3463</v>
       </c>
       <c r="E1202" t="s">
-        <v>38</v>
+        <v>325</v>
       </c>
       <c r="F1202" t="s">
-        <v>1512</v>
+        <v>19</v>
       </c>
       <c r="G1202" t="s">
-        <v>1359</v>
+        <v>327</v>
       </c>
       <c r="H1202" t="s">
-        <v>3461</v>
+        <v>3362</v>
       </c>
       <c r="I1202" t="s">
-        <v>3462</v>
+        <v>3464</v>
       </c>
     </row>
     <row r="1203" spans="1:9">
       <c r="A1203">
-        <v>262204</v>
+        <v>262407</v>
       </c>
       <c r="B1203" t="s">
-        <v>3451</v>
+        <v>3465</v>
       </c>
       <c r="C1203">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1203" t="s">
-        <v>272</v>
+        <v>1502</v>
       </c>
       <c r="E1203" t="s">
-        <v>273</v>
+        <v>216</v>
       </c>
       <c r="F1203" t="s">
-        <v>3463</v>
+        <v>3236</v>
       </c>
       <c r="G1203" t="s">
-        <v>275</v>
-[...2 lines deleted...]
-        <v>3464</v>
+        <v>217</v>
       </c>
     </row>
     <row r="1204" spans="1:9">
       <c r="A1204">
-        <v>262408</v>
+        <v>264062</v>
       </c>
       <c r="B1204" t="s">
-        <v>3451</v>
+        <v>3465</v>
       </c>
       <c r="C1204">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="D1204" t="s">
-        <v>1982</v>
+        <v>3466</v>
       </c>
       <c r="E1204" t="s">
-        <v>216</v>
+        <v>3467</v>
       </c>
       <c r="F1204" t="s">
-        <v>3276</v>
+        <v>2104</v>
       </c>
       <c r="G1204" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>3465</v>
+        <v>3468</v>
       </c>
     </row>
     <row r="1205" spans="1:9">
       <c r="A1205">
-        <v>264061</v>
+        <v>264055</v>
       </c>
       <c r="B1205" t="s">
-        <v>3451</v>
+        <v>3469</v>
       </c>
       <c r="C1205">
         <v>3</v>
       </c>
       <c r="D1205" t="s">
-        <v>3466</v>
+        <v>3470</v>
       </c>
       <c r="E1205" t="s">
-        <v>3467</v>
+        <v>3471</v>
       </c>
       <c r="F1205" t="s">
-        <v>1801</v>
+        <v>3472</v>
       </c>
       <c r="G1205" t="s">
-        <v>3468</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="1206" spans="1:9">
       <c r="A1206">
-        <v>262121</v>
+        <v>261206</v>
       </c>
       <c r="B1206" t="s">
-        <v>3469</v>
+        <v>3473</v>
       </c>
       <c r="C1206">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1206" t="s">
-        <v>521</v>
+        <v>102</v>
       </c>
       <c r="E1206" t="s">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="F1206" t="s">
-        <v>67</v>
+        <v>103</v>
       </c>
       <c r="G1206" t="s">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="I1206" t="s">
-        <v>3470</v>
+        <v>3474</v>
       </c>
     </row>
     <row r="1207" spans="1:9">
       <c r="A1207">
-        <v>261115</v>
+        <v>261502</v>
       </c>
       <c r="B1207" t="s">
-        <v>3469</v>
+        <v>3473</v>
       </c>
       <c r="C1207">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1207" t="s">
-        <v>3471</v>
+        <v>110</v>
       </c>
       <c r="E1207" t="s">
-        <v>66</v>
+        <v>111</v>
       </c>
       <c r="F1207" t="s">
-        <v>67</v>
+        <v>3475</v>
       </c>
       <c r="G1207" t="s">
-        <v>68</v>
+        <v>113</v>
       </c>
       <c r="I1207" t="s">
-        <v>3472</v>
+        <v>3476</v>
       </c>
     </row>
     <row r="1208" spans="1:9">
       <c r="A1208">
-        <v>262120</v>
+        <v>261606</v>
       </c>
       <c r="B1208" t="s">
-        <v>3469</v>
+        <v>3473</v>
       </c>
       <c r="C1208">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1208" t="s">
-        <v>1085</v>
+        <v>3477</v>
       </c>
       <c r="E1208" t="s">
-        <v>229</v>
+        <v>23</v>
       </c>
       <c r="F1208" t="s">
-        <v>1849</v>
+        <v>3478</v>
       </c>
       <c r="G1208" t="s">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="I1208" t="s">
-        <v>3473</v>
+        <v>3479</v>
       </c>
     </row>
     <row r="1209" spans="1:9">
       <c r="A1209">
-        <v>264057</v>
+        <v>262119</v>
       </c>
       <c r="B1209" t="s">
-        <v>3474</v>
+        <v>3473</v>
       </c>
       <c r="C1209">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D1209" t="s">
-        <v>3475</v>
+        <v>2077</v>
       </c>
       <c r="E1209" t="s">
-        <v>3476</v>
+        <v>229</v>
       </c>
       <c r="F1209" t="s">
-        <v>654</v>
+        <v>3480</v>
       </c>
       <c r="G1209" t="s">
-        <v>3477</v>
+        <v>40</v>
+      </c>
+      <c r="I1209" t="s">
+        <v>3481</v>
       </c>
     </row>
     <row r="1210" spans="1:9">
       <c r="A1210">
-        <v>261207</v>
+        <v>262175</v>
       </c>
       <c r="B1210" t="s">
-        <v>3478</v>
+        <v>3473</v>
       </c>
       <c r="C1210">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="D1210" t="s">
-        <v>3479</v>
+        <v>3482</v>
       </c>
       <c r="E1210" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="F1210" t="s">
-        <v>2029</v>
+        <v>1512</v>
       </c>
       <c r="G1210" t="s">
-        <v>20</v>
+        <v>1359</v>
       </c>
       <c r="H1210" t="s">
-        <v>2566</v>
+        <v>3483</v>
       </c>
       <c r="I1210" t="s">
-        <v>3480</v>
+        <v>3484</v>
       </c>
     </row>
     <row r="1211" spans="1:9">
       <c r="A1211">
-        <v>261803</v>
+        <v>262204</v>
       </c>
       <c r="B1211" t="s">
-        <v>3481</v>
+        <v>3473</v>
       </c>
       <c r="C1211">
         <v>2</v>
       </c>
       <c r="D1211" t="s">
-        <v>285</v>
+        <v>272</v>
       </c>
       <c r="E1211" t="s">
-        <v>28</v>
+        <v>273</v>
       </c>
       <c r="F1211" t="s">
-        <v>3482</v>
+        <v>3485</v>
       </c>
       <c r="G1211" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>3483</v>
+        <v>275</v>
       </c>
       <c r="I1211" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
     </row>
     <row r="1212" spans="1:9">
       <c r="A1212">
-        <v>262409</v>
+        <v>262408</v>
       </c>
       <c r="B1212" t="s">
-        <v>3481</v>
+        <v>3473</v>
       </c>
       <c r="C1212">
         <v>2</v>
       </c>
       <c r="D1212" t="s">
-        <v>215</v>
+        <v>1982</v>
       </c>
       <c r="E1212" t="s">
         <v>216</v>
       </c>
       <c r="F1212" t="s">
-        <v>3338</v>
+        <v>3289</v>
       </c>
       <c r="G1212" t="s">
         <v>217</v>
       </c>
-      <c r="H1212" t="s">
-        <v>3485</v>
+      <c r="I1212" t="s">
+        <v>3487</v>
       </c>
     </row>
     <row r="1213" spans="1:9">
       <c r="A1213">
-        <v>261320</v>
+        <v>264061</v>
       </c>
       <c r="B1213" t="s">
-        <v>3481</v>
+        <v>3473</v>
       </c>
       <c r="C1213">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D1213" t="s">
-        <v>3486</v>
+        <v>3488</v>
       </c>
       <c r="E1213" t="s">
-        <v>900</v>
+        <v>3489</v>
       </c>
       <c r="F1213" t="s">
-        <v>337</v>
+        <v>1801</v>
       </c>
       <c r="G1213" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>3487</v>
+        <v>3490</v>
       </c>
     </row>
     <row r="1214" spans="1:9">
       <c r="A1214">
-        <v>261503</v>
+        <v>264113</v>
       </c>
       <c r="B1214" t="s">
-        <v>3481</v>
+        <v>3491</v>
       </c>
       <c r="C1214">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D1214" t="s">
-        <v>257</v>
+        <v>3492</v>
       </c>
       <c r="E1214" t="s">
-        <v>258</v>
+        <v>3493</v>
       </c>
       <c r="F1214" t="s">
-        <v>3488</v>
+        <v>2147</v>
       </c>
       <c r="G1214" t="s">
-        <v>260</v>
+        <v>3494</v>
       </c>
     </row>
     <row r="1215" spans="1:9">
       <c r="A1215">
-        <v>261719</v>
+        <v>262121</v>
       </c>
       <c r="B1215" t="s">
-        <v>3481</v>
+        <v>3495</v>
       </c>
       <c r="C1215">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1215" t="s">
-        <v>3489</v>
+        <v>521</v>
       </c>
       <c r="E1215" t="s">
-        <v>181</v>
+        <v>38</v>
       </c>
       <c r="F1215" t="s">
-        <v>3490</v>
+        <v>67</v>
       </c>
       <c r="G1215" t="s">
-        <v>130</v>
+        <v>40</v>
       </c>
       <c r="I1215" t="s">
-        <v>3491</v>
+        <v>3496</v>
       </c>
     </row>
     <row r="1216" spans="1:9">
       <c r="A1216">
-        <v>262122</v>
+        <v>261115</v>
       </c>
       <c r="B1216" t="s">
-        <v>3481</v>
+        <v>3495</v>
       </c>
       <c r="C1216">
         <v>1</v>
       </c>
       <c r="D1216" t="s">
-        <v>2184</v>
+        <v>3497</v>
       </c>
       <c r="E1216" t="s">
-        <v>38</v>
+        <v>66</v>
       </c>
       <c r="F1216" t="s">
-        <v>2185</v>
+        <v>67</v>
       </c>
       <c r="G1216" t="s">
-        <v>40</v>
+        <v>68</v>
       </c>
       <c r="I1216" t="s">
-        <v>3492</v>
+        <v>3498</v>
       </c>
     </row>
     <row r="1217" spans="1:9">
       <c r="A1217">
-        <v>262123</v>
+        <v>262120</v>
       </c>
       <c r="B1217" t="s">
-        <v>3481</v>
+        <v>3495</v>
       </c>
       <c r="C1217">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1217" t="s">
-        <v>203</v>
+        <v>1085</v>
       </c>
       <c r="E1217" t="s">
-        <v>204</v>
+        <v>229</v>
       </c>
       <c r="F1217" t="s">
-        <v>3493</v>
+        <v>1849</v>
       </c>
       <c r="G1217" t="s">
-        <v>206</v>
+        <v>40</v>
       </c>
       <c r="I1217" t="s">
-        <v>3494</v>
+        <v>3499</v>
       </c>
     </row>
     <row r="1218" spans="1:9">
       <c r="A1218">
-        <v>264006</v>
+        <v>264057</v>
       </c>
       <c r="B1218" t="s">
-        <v>3481</v>
+        <v>3500</v>
       </c>
       <c r="C1218">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D1218" t="s">
-        <v>3495</v>
+        <v>3501</v>
       </c>
       <c r="E1218" t="s">
-        <v>3496</v>
+        <v>3502</v>
       </c>
       <c r="F1218" t="s">
-        <v>3497</v>
+        <v>654</v>
       </c>
       <c r="G1218" t="s">
-        <v>3498</v>
+        <v>3503</v>
       </c>
     </row>
     <row r="1219" spans="1:9">
       <c r="A1219">
-        <v>264058</v>
+        <v>261207</v>
       </c>
       <c r="B1219" t="s">
-        <v>3481</v>
+        <v>3504</v>
       </c>
       <c r="C1219">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D1219" t="s">
-        <v>3499</v>
+        <v>3505</v>
       </c>
       <c r="E1219" t="s">
-        <v>3500</v>
+        <v>18</v>
       </c>
       <c r="F1219" t="s">
-        <v>1828</v>
+        <v>2029</v>
       </c>
       <c r="G1219" t="s">
-        <v>3501</v>
+        <v>20</v>
+      </c>
+      <c r="H1219" t="s">
+        <v>2566</v>
+      </c>
+      <c r="I1219" t="s">
+        <v>3506</v>
       </c>
     </row>
     <row r="1220" spans="1:9">
       <c r="A1220">
-        <v>264060</v>
+        <v>261803</v>
       </c>
       <c r="B1220" t="s">
-        <v>3481</v>
+        <v>3507</v>
       </c>
       <c r="C1220">
         <v>2</v>
       </c>
       <c r="D1220" t="s">
-        <v>2320</v>
+        <v>285</v>
       </c>
       <c r="E1220" t="s">
-        <v>386</v>
+        <v>28</v>
       </c>
       <c r="F1220" t="s">
-        <v>927</v>
+        <v>3508</v>
       </c>
       <c r="G1220" t="s">
-        <v>388</v>
+        <v>30</v>
+      </c>
+      <c r="H1220" t="s">
+        <v>3509</v>
+      </c>
+      <c r="I1220" t="s">
+        <v>3510</v>
       </c>
     </row>
     <row r="1221" spans="1:9">
       <c r="A1221">
-        <v>261406</v>
+        <v>262409</v>
       </c>
       <c r="B1221" t="s">
-        <v>3502</v>
+        <v>3507</v>
       </c>
       <c r="C1221">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1221" t="s">
-        <v>1789</v>
+        <v>215</v>
       </c>
       <c r="E1221" t="s">
-        <v>71</v>
+        <v>216</v>
       </c>
       <c r="F1221" t="s">
-        <v>240</v>
+        <v>3354</v>
       </c>
       <c r="G1221" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>3503</v>
+        <v>217</v>
+      </c>
+      <c r="H1221" t="s">
+        <v>3511</v>
       </c>
     </row>
     <row r="1222" spans="1:9">
       <c r="A1222">
-        <v>261116</v>
+        <v>261320</v>
       </c>
       <c r="B1222" t="s">
-        <v>3504</v>
+        <v>3507</v>
       </c>
       <c r="C1222">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1222" t="s">
-        <v>3505</v>
+        <v>3512</v>
       </c>
       <c r="E1222" t="s">
-        <v>66</v>
+        <v>900</v>
       </c>
       <c r="F1222" t="s">
-        <v>67</v>
+        <v>337</v>
       </c>
       <c r="G1222" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="I1222" t="s">
-        <v>3506</v>
+        <v>3513</v>
       </c>
     </row>
     <row r="1223" spans="1:9">
       <c r="A1223">
-        <v>262124</v>
+        <v>261503</v>
       </c>
       <c r="B1223" t="s">
-        <v>3504</v>
+        <v>3507</v>
       </c>
       <c r="C1223">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1223" t="s">
-        <v>614</v>
+        <v>257</v>
       </c>
       <c r="E1223" t="s">
-        <v>38</v>
+        <v>258</v>
       </c>
       <c r="F1223" t="s">
-        <v>67</v>
+        <v>3514</v>
       </c>
       <c r="G1223" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>3507</v>
+        <v>260</v>
       </c>
     </row>
     <row r="1224" spans="1:9">
       <c r="A1224">
-        <v>262410</v>
+        <v>261719</v>
       </c>
       <c r="B1224" t="s">
-        <v>3508</v>
+        <v>3507</v>
       </c>
       <c r="C1224">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1224" t="s">
-        <v>2150</v>
+        <v>3515</v>
       </c>
       <c r="E1224" t="s">
-        <v>216</v>
+        <v>181</v>
       </c>
       <c r="F1224" t="s">
-        <v>3229</v>
+        <v>3516</v>
       </c>
       <c r="G1224" t="s">
-        <v>217</v>
+        <v>130</v>
+      </c>
+      <c r="I1224" t="s">
+        <v>3517</v>
       </c>
     </row>
     <row r="1225" spans="1:9">
       <c r="A1225">
-        <v>261117</v>
+        <v>262122</v>
       </c>
       <c r="B1225" t="s">
-        <v>3509</v>
+        <v>3507</v>
       </c>
       <c r="C1225">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D1225" t="s">
-        <v>167</v>
+        <v>2184</v>
       </c>
       <c r="E1225" t="s">
-        <v>158</v>
+        <v>38</v>
       </c>
       <c r="F1225" t="s">
-        <v>3510</v>
+        <v>2185</v>
       </c>
       <c r="G1225" t="s">
-        <v>107</v>
+        <v>40</v>
       </c>
       <c r="I1225" t="s">
-        <v>3511</v>
+        <v>3518</v>
       </c>
     </row>
     <row r="1226" spans="1:9">
       <c r="A1226">
-        <v>264081</v>
+        <v>262123</v>
       </c>
       <c r="B1226" t="s">
-        <v>3509</v>
+        <v>3507</v>
       </c>
       <c r="C1226">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D1226" t="s">
-        <v>2007</v>
+        <v>203</v>
       </c>
       <c r="E1226" t="s">
-        <v>3512</v>
+        <v>204</v>
       </c>
       <c r="F1226" t="s">
-        <v>387</v>
+        <v>3519</v>
       </c>
       <c r="G1226" t="s">
-        <v>828</v>
+        <v>206</v>
+      </c>
+      <c r="I1226" t="s">
+        <v>3520</v>
       </c>
     </row>
     <row r="1227" spans="1:9">
       <c r="A1227">
-        <v>261804</v>
+        <v>264006</v>
       </c>
       <c r="B1227" t="s">
-        <v>3513</v>
+        <v>3507</v>
       </c>
       <c r="C1227">
         <v>2</v>
       </c>
       <c r="D1227" t="s">
-        <v>132</v>
+        <v>3521</v>
       </c>
       <c r="E1227" t="s">
-        <v>28</v>
+        <v>3522</v>
       </c>
       <c r="F1227" t="s">
-        <v>3514</v>
+        <v>3523</v>
       </c>
       <c r="G1227" t="s">
-        <v>30</v>
-[...5 lines deleted...]
-        <v>3516</v>
+        <v>3524</v>
       </c>
     </row>
     <row r="1228" spans="1:9">
       <c r="A1228">
-        <v>261624</v>
+        <v>264058</v>
       </c>
       <c r="B1228" t="s">
-        <v>3513</v>
+        <v>3507</v>
       </c>
       <c r="C1228">
         <v>2</v>
       </c>
       <c r="D1228" t="s">
-        <v>2072</v>
+        <v>3525</v>
       </c>
       <c r="E1228" t="s">
-        <v>1212</v>
+        <v>3526</v>
       </c>
       <c r="F1228" t="s">
-        <v>3517</v>
+        <v>1828</v>
       </c>
       <c r="G1228" t="s">
-        <v>1214</v>
-[...2 lines deleted...]
-        <v>3518</v>
+        <v>3527</v>
       </c>
     </row>
     <row r="1229" spans="1:9">
       <c r="A1229">
-        <v>261304</v>
+        <v>264060</v>
       </c>
       <c r="B1229" t="s">
-        <v>3513</v>
+        <v>3507</v>
       </c>
       <c r="C1229">
         <v>2</v>
       </c>
       <c r="D1229" t="s">
-        <v>3519</v>
+        <v>2320</v>
       </c>
       <c r="E1229" t="s">
-        <v>252</v>
+        <v>386</v>
       </c>
       <c r="F1229" t="s">
-        <v>3520</v>
+        <v>927</v>
       </c>
       <c r="G1229" t="s">
-        <v>254</v>
-[...2 lines deleted...]
-        <v>3521</v>
+        <v>388</v>
       </c>
     </row>
     <row r="1230" spans="1:9">
       <c r="A1230">
-        <v>261305</v>
+        <v>261406</v>
       </c>
       <c r="B1230" t="s">
-        <v>3513</v>
+        <v>3528</v>
       </c>
       <c r="C1230">
         <v>1</v>
       </c>
       <c r="D1230" t="s">
-        <v>192</v>
+        <v>1789</v>
       </c>
       <c r="E1230" t="s">
-        <v>193</v>
+        <v>71</v>
       </c>
       <c r="F1230" t="s">
-        <v>3522</v>
+        <v>240</v>
       </c>
       <c r="G1230" t="s">
-        <v>195</v>
+        <v>73</v>
       </c>
       <c r="I1230" t="s">
-        <v>3523</v>
+        <v>3529</v>
       </c>
     </row>
     <row r="1231" spans="1:9">
       <c r="A1231">
-        <v>261607</v>
+        <v>261116</v>
       </c>
       <c r="B1231" t="s">
-        <v>3513</v>
+        <v>3530</v>
       </c>
       <c r="C1231">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1231" t="s">
-        <v>122</v>
+        <v>3531</v>
       </c>
       <c r="E1231" t="s">
-        <v>123</v>
+        <v>66</v>
       </c>
       <c r="F1231" t="s">
-        <v>3524</v>
+        <v>67</v>
       </c>
       <c r="G1231" t="s">
-        <v>125</v>
+        <v>68</v>
       </c>
       <c r="I1231" t="s">
-        <v>3525</v>
+        <v>3532</v>
       </c>
     </row>
     <row r="1232" spans="1:9">
       <c r="A1232">
-        <v>262003</v>
+        <v>262124</v>
       </c>
       <c r="B1232" t="s">
-        <v>3513</v>
+        <v>3530</v>
       </c>
       <c r="C1232">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1232" t="s">
-        <v>32</v>
+        <v>614</v>
       </c>
       <c r="E1232" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F1232" t="s">
-        <v>3526</v>
+        <v>67</v>
       </c>
       <c r="G1232" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>3527</v>
+        <v>40</v>
       </c>
       <c r="I1232" t="s">
-        <v>3528</v>
+        <v>3533</v>
       </c>
     </row>
     <row r="1233" spans="1:9">
       <c r="A1233">
-        <v>262205</v>
+        <v>262410</v>
       </c>
       <c r="B1233" t="s">
-        <v>3513</v>
+        <v>3534</v>
       </c>
       <c r="C1233">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1233" t="s">
-        <v>3529</v>
+        <v>2150</v>
       </c>
       <c r="E1233" t="s">
-        <v>325</v>
+        <v>216</v>
       </c>
       <c r="F1233" t="s">
-        <v>3390</v>
+        <v>3236</v>
       </c>
       <c r="G1233" t="s">
-        <v>327</v>
-[...2 lines deleted...]
-        <v>3530</v>
+        <v>217</v>
       </c>
     </row>
     <row r="1234" spans="1:9">
       <c r="A1234">
-        <v>262411</v>
+        <v>261117</v>
       </c>
       <c r="B1234" t="s">
-        <v>3513</v>
+        <v>3535</v>
       </c>
       <c r="C1234">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D1234" t="s">
-        <v>345</v>
+        <v>167</v>
       </c>
       <c r="E1234" t="s">
-        <v>216</v>
+        <v>158</v>
       </c>
       <c r="F1234" t="s">
-        <v>3531</v>
+        <v>3536</v>
       </c>
       <c r="G1234" t="s">
-        <v>217</v>
+        <v>107</v>
       </c>
       <c r="I1234" t="s">
-        <v>3532</v>
+        <v>3537</v>
       </c>
     </row>
     <row r="1235" spans="1:9">
       <c r="A1235">
-        <v>267009</v>
+        <v>264081</v>
       </c>
       <c r="B1235" t="s">
-        <v>3513</v>
+        <v>3535</v>
       </c>
       <c r="C1235">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D1235" t="s">
-        <v>2161</v>
+        <v>2007</v>
       </c>
       <c r="E1235" t="s">
-        <v>11</v>
+        <v>3538</v>
       </c>
       <c r="F1235" t="s">
-        <v>3533</v>
+        <v>387</v>
       </c>
       <c r="G1235" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>3535</v>
+        <v>828</v>
       </c>
     </row>
     <row r="1236" spans="1:9">
       <c r="A1236">
-        <v>267023</v>
+        <v>261804</v>
       </c>
       <c r="B1236" t="s">
-        <v>3513</v>
+        <v>3539</v>
       </c>
       <c r="C1236">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1236" t="s">
-        <v>3536</v>
+        <v>132</v>
       </c>
       <c r="E1236" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="F1236" t="s">
-        <v>3537</v>
+        <v>3540</v>
       </c>
       <c r="G1236" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H1236" t="s">
-        <v>3538</v>
+        <v>3541</v>
       </c>
       <c r="I1236" t="s">
-        <v>3539</v>
+        <v>3542</v>
       </c>
     </row>
     <row r="1237" spans="1:9">
       <c r="A1237">
-        <v>264063</v>
+        <v>261624</v>
       </c>
       <c r="B1237" t="s">
-        <v>3540</v>
+        <v>3539</v>
       </c>
       <c r="C1237">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D1237" t="s">
-        <v>3541</v>
+        <v>2072</v>
       </c>
       <c r="E1237" t="s">
-        <v>3542</v>
+        <v>1212</v>
       </c>
       <c r="F1237" t="s">
         <v>3543</v>
       </c>
       <c r="G1237" t="s">
+        <v>1214</v>
+      </c>
+      <c r="H1237" t="s">
         <v>3544</v>
       </c>
     </row>
     <row r="1238" spans="1:9">
       <c r="A1238">
-        <v>264064</v>
+        <v>261304</v>
       </c>
       <c r="B1238" t="s">
+        <v>3539</v>
+      </c>
+      <c r="C1238">
+        <v>2</v>
+      </c>
+      <c r="D1238" t="s">
         <v>3545</v>
       </c>
-      <c r="C1238">
-[...2 lines deleted...]
-      <c r="D1238" t="s">
+      <c r="E1238" t="s">
+        <v>252</v>
+      </c>
+      <c r="F1238" t="s">
         <v>3546</v>
       </c>
-      <c r="E1238" t="s">
-[...2 lines deleted...]
-      <c r="F1238" t="s">
+      <c r="G1238" t="s">
+        <v>254</v>
+      </c>
+      <c r="I1238" t="s">
         <v>3547</v>
-      </c>
-[...1 lines deleted...]
-        <v>3548</v>
       </c>
     </row>
     <row r="1239" spans="1:9">
       <c r="A1239">
-        <v>261118</v>
+        <v>261305</v>
       </c>
       <c r="B1239" t="s">
-        <v>3549</v>
+        <v>3539</v>
       </c>
       <c r="C1239">
         <v>1</v>
       </c>
       <c r="D1239" t="s">
-        <v>3550</v>
+        <v>192</v>
       </c>
       <c r="E1239" t="s">
-        <v>66</v>
+        <v>193</v>
       </c>
       <c r="F1239" t="s">
-        <v>67</v>
+        <v>3548</v>
       </c>
       <c r="G1239" t="s">
-        <v>68</v>
+        <v>195</v>
       </c>
       <c r="I1239" t="s">
-        <v>3551</v>
+        <v>3549</v>
       </c>
     </row>
     <row r="1240" spans="1:9">
       <c r="A1240">
-        <v>262125</v>
+        <v>261607</v>
       </c>
       <c r="B1240" t="s">
-        <v>3549</v>
+        <v>3539</v>
       </c>
       <c r="C1240">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1240" t="s">
-        <v>659</v>
+        <v>122</v>
       </c>
       <c r="E1240" t="s">
-        <v>38</v>
+        <v>123</v>
       </c>
       <c r="F1240" t="s">
-        <v>67</v>
+        <v>3550</v>
       </c>
       <c r="G1240" t="s">
-        <v>40</v>
+        <v>125</v>
       </c>
       <c r="I1240" t="s">
-        <v>3552</v>
+        <v>3551</v>
       </c>
     </row>
     <row r="1241" spans="1:9">
       <c r="A1241">
-        <v>262206</v>
+        <v>262003</v>
       </c>
       <c r="B1241" t="s">
-        <v>3549</v>
+        <v>3539</v>
       </c>
       <c r="C1241">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1241" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1241" t="s">
+        <v>33</v>
+      </c>
+      <c r="F1241" t="s">
+        <v>3552</v>
+      </c>
+      <c r="G1241" t="s">
+        <v>35</v>
+      </c>
+      <c r="H1241" t="s">
         <v>3553</v>
       </c>
-      <c r="E1241" t="s">
-[...2 lines deleted...]
-      <c r="F1241" t="s">
+      <c r="I1241" t="s">
         <v>3554</v>
-      </c>
-[...4 lines deleted...]
-        <v>3555</v>
       </c>
     </row>
     <row r="1242" spans="1:9">
       <c r="A1242">
-        <v>262412</v>
+        <v>262205</v>
       </c>
       <c r="B1242" t="s">
+        <v>3539</v>
+      </c>
+      <c r="C1242">
+        <v>2</v>
+      </c>
+      <c r="D1242" t="s">
+        <v>3555</v>
+      </c>
+      <c r="E1242" t="s">
+        <v>325</v>
+      </c>
+      <c r="F1242" t="s">
+        <v>3409</v>
+      </c>
+      <c r="G1242" t="s">
+        <v>327</v>
+      </c>
+      <c r="I1242" t="s">
         <v>3556</v>
-      </c>
-[...13 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="1243" spans="1:9">
       <c r="A1243">
-        <v>264066</v>
+        <v>262411</v>
       </c>
       <c r="B1243" t="s">
-        <v>3556</v>
+        <v>3539</v>
       </c>
       <c r="C1243">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="D1243" t="s">
-        <v>1484</v>
+        <v>345</v>
       </c>
       <c r="E1243" t="s">
+        <v>216</v>
+      </c>
+      <c r="F1243" t="s">
         <v>3557</v>
       </c>
-      <c r="F1243" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G1243" t="s">
+        <v>217</v>
+      </c>
+      <c r="I1243" t="s">
         <v>3558</v>
       </c>
     </row>
     <row r="1244" spans="1:9">
       <c r="A1244">
-        <v>262004</v>
+        <v>267009</v>
       </c>
       <c r="B1244" t="s">
+        <v>3539</v>
+      </c>
+      <c r="C1244">
+        <v>2</v>
+      </c>
+      <c r="D1244" t="s">
+        <v>2161</v>
+      </c>
+      <c r="E1244" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1244" t="s">
         <v>3559</v>
       </c>
-      <c r="C1244">
-[...8 lines deleted...]
-      <c r="F1244" t="s">
+      <c r="G1244" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1244" t="s">
         <v>3560</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="I1244" t="s">
         <v>3561</v>
       </c>
     </row>
     <row r="1245" spans="1:9">
       <c r="A1245">
-        <v>261208</v>
+        <v>267023</v>
       </c>
       <c r="B1245" t="s">
+        <v>3539</v>
+      </c>
+      <c r="C1245">
+        <v>1</v>
+      </c>
+      <c r="D1245" t="s">
         <v>3562</v>
       </c>
-      <c r="C1245">
-[...2 lines deleted...]
-      <c r="D1245" t="s">
+      <c r="E1245" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1245" t="s">
         <v>3563</v>
       </c>
-      <c r="E1245" t="s">
-[...2 lines deleted...]
-      <c r="F1245" t="s">
+      <c r="G1245" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1245" t="s">
         <v>3564</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
       <c r="I1245" t="s">
         <v>3565</v>
       </c>
     </row>
     <row r="1246" spans="1:9">
       <c r="A1246">
-        <v>261306</v>
+        <v>264063</v>
       </c>
       <c r="B1246" t="s">
-        <v>3562</v>
+        <v>3566</v>
       </c>
       <c r="C1246">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D1246" t="s">
-        <v>329</v>
+        <v>3567</v>
       </c>
       <c r="E1246" t="s">
-        <v>330</v>
+        <v>3568</v>
       </c>
       <c r="F1246" t="s">
-        <v>404</v>
+        <v>3569</v>
       </c>
       <c r="G1246" t="s">
-        <v>254</v>
-[...5 lines deleted...]
-        <v>3567</v>
+        <v>3570</v>
       </c>
     </row>
     <row r="1247" spans="1:9">
       <c r="A1247">
-        <v>262126</v>
+        <v>264064</v>
       </c>
       <c r="B1247" t="s">
-        <v>3562</v>
+        <v>3571</v>
       </c>
       <c r="C1247">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D1247" t="s">
-        <v>3568</v>
+        <v>3572</v>
       </c>
       <c r="E1247" t="s">
-        <v>99</v>
+        <v>2152</v>
       </c>
       <c r="F1247" t="s">
-        <v>3569</v>
+        <v>3573</v>
       </c>
       <c r="G1247" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>3570</v>
+        <v>3574</v>
       </c>
     </row>
     <row r="1248" spans="1:9">
       <c r="A1248">
-        <v>262127</v>
+        <v>261118</v>
       </c>
       <c r="B1248" t="s">
-        <v>3562</v>
+        <v>3575</v>
       </c>
       <c r="C1248">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1248" t="s">
-        <v>3571</v>
+        <v>3576</v>
       </c>
       <c r="E1248" t="s">
-        <v>321</v>
+        <v>66</v>
       </c>
       <c r="F1248" t="s">
-        <v>3572</v>
+        <v>67</v>
       </c>
       <c r="G1248" t="s">
-        <v>323</v>
+        <v>68</v>
+      </c>
+      <c r="I1248" t="s">
+        <v>3577</v>
       </c>
     </row>
     <row r="1249" spans="1:9">
       <c r="A1249">
-        <v>267008</v>
+        <v>262125</v>
       </c>
       <c r="B1249" t="s">
-        <v>3562</v>
+        <v>3575</v>
       </c>
       <c r="C1249">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1249" t="s">
-        <v>2055</v>
+        <v>659</v>
       </c>
       <c r="E1249" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="F1249" t="s">
-        <v>3371</v>
+        <v>67</v>
       </c>
       <c r="G1249" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>3573</v>
+        <v>40</v>
+      </c>
+      <c r="I1249" t="s">
+        <v>3578</v>
       </c>
     </row>
     <row r="1250" spans="1:9">
       <c r="A1250">
-        <v>261307</v>
+        <v>262206</v>
       </c>
       <c r="B1250" t="s">
-        <v>3562</v>
+        <v>3575</v>
       </c>
       <c r="C1250">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1250" t="s">
-        <v>407</v>
+        <v>3579</v>
       </c>
       <c r="E1250" t="s">
-        <v>408</v>
+        <v>325</v>
       </c>
       <c r="F1250" t="s">
-        <v>2061</v>
+        <v>3580</v>
       </c>
       <c r="G1250" t="s">
-        <v>13</v>
+        <v>327</v>
       </c>
       <c r="I1250" t="s">
-        <v>3574</v>
+        <v>3581</v>
       </c>
     </row>
     <row r="1251" spans="1:9">
       <c r="A1251">
-        <v>261322</v>
+        <v>262412</v>
       </c>
       <c r="B1251" t="s">
-        <v>3562</v>
+        <v>3582</v>
       </c>
       <c r="C1251">
         <v>1</v>
       </c>
       <c r="D1251" t="s">
-        <v>105</v>
+        <v>2699</v>
       </c>
       <c r="E1251" t="s">
-        <v>106</v>
+        <v>216</v>
       </c>
       <c r="F1251" t="s">
-        <v>2116</v>
+        <v>3236</v>
       </c>
       <c r="G1251" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>3575</v>
+        <v>217</v>
       </c>
     </row>
     <row r="1252" spans="1:9">
       <c r="A1252">
-        <v>261608</v>
+        <v>264066</v>
       </c>
       <c r="B1252" t="s">
-        <v>3562</v>
+        <v>3582</v>
       </c>
       <c r="C1252">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="D1252" t="s">
-        <v>418</v>
+        <v>1484</v>
       </c>
       <c r="E1252" t="s">
-        <v>123</v>
+        <v>3583</v>
       </c>
       <c r="F1252" t="s">
-        <v>3576</v>
+        <v>1486</v>
       </c>
       <c r="G1252" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>3577</v>
+        <v>3584</v>
       </c>
     </row>
     <row r="1253" spans="1:9">
       <c r="A1253">
-        <v>261902</v>
+        <v>262004</v>
       </c>
       <c r="B1253" t="s">
-        <v>3562</v>
+        <v>3585</v>
       </c>
       <c r="C1253">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D1253" t="s">
-        <v>3578</v>
+        <v>2260</v>
       </c>
       <c r="E1253" t="s">
-        <v>340</v>
+        <v>33</v>
       </c>
       <c r="F1253" t="s">
-        <v>3579</v>
+        <v>3586</v>
       </c>
       <c r="G1253" t="s">
-        <v>96</v>
+        <v>35</v>
       </c>
       <c r="I1253" t="s">
-        <v>3580</v>
+        <v>3587</v>
       </c>
     </row>
     <row r="1254" spans="1:9">
       <c r="A1254">
-        <v>262413</v>
+        <v>261208</v>
       </c>
       <c r="B1254" t="s">
-        <v>3562</v>
+        <v>3588</v>
       </c>
       <c r="C1254">
         <v>2</v>
       </c>
       <c r="D1254" t="s">
-        <v>3581</v>
+        <v>3589</v>
       </c>
       <c r="E1254" t="s">
-        <v>424</v>
+        <v>399</v>
       </c>
       <c r="F1254" t="s">
-        <v>3582</v>
+        <v>3590</v>
       </c>
       <c r="G1254" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>3583</v>
+        <v>401</v>
       </c>
       <c r="I1254" t="s">
-        <v>3584</v>
+        <v>3591</v>
       </c>
     </row>
     <row r="1255" spans="1:9">
       <c r="A1255">
-        <v>264067</v>
+        <v>262126</v>
       </c>
       <c r="B1255" t="s">
-        <v>3562</v>
+        <v>3588</v>
       </c>
       <c r="C1255">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="D1255" t="s">
-        <v>3585</v>
+        <v>3592</v>
       </c>
       <c r="E1255" t="s">
-        <v>3586</v>
+        <v>99</v>
       </c>
       <c r="F1255" t="s">
-        <v>3587</v>
+        <v>3593</v>
       </c>
       <c r="G1255" t="s">
-        <v>51</v>
+        <v>40</v>
+      </c>
+      <c r="H1255" t="s">
+        <v>3594</v>
       </c>
     </row>
     <row r="1256" spans="1:9">
       <c r="A1256">
-        <v>264068</v>
+        <v>262127</v>
       </c>
       <c r="B1256" t="s">
-        <v>3562</v>
+        <v>3588</v>
       </c>
       <c r="C1256">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D1256" t="s">
-        <v>3588</v>
+        <v>3595</v>
       </c>
       <c r="E1256" t="s">
-        <v>3589</v>
+        <v>321</v>
       </c>
       <c r="F1256" t="s">
-        <v>1387</v>
+        <v>3596</v>
       </c>
       <c r="G1256" t="s">
-        <v>3590</v>
+        <v>323</v>
       </c>
     </row>
     <row r="1257" spans="1:9">
       <c r="A1257">
-        <v>264071</v>
+        <v>267008</v>
       </c>
       <c r="B1257" t="s">
-        <v>3562</v>
+        <v>3588</v>
       </c>
       <c r="C1257">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="D1257" t="s">
-        <v>3591</v>
+        <v>2055</v>
       </c>
       <c r="E1257" t="s">
-        <v>3592</v>
+        <v>11</v>
       </c>
       <c r="F1257" t="s">
-        <v>3593</v>
+        <v>3387</v>
       </c>
       <c r="G1257" t="s">
-        <v>3594</v>
+        <v>25</v>
+      </c>
+      <c r="H1257" t="s">
+        <v>3597</v>
       </c>
     </row>
     <row r="1258" spans="1:9">
       <c r="A1258">
-        <v>261209</v>
+        <v>261307</v>
       </c>
       <c r="B1258" t="s">
-        <v>3595</v>
+        <v>3588</v>
       </c>
       <c r="C1258">
         <v>2</v>
       </c>
       <c r="D1258" t="s">
-        <v>2246</v>
+        <v>407</v>
       </c>
       <c r="E1258" t="s">
-        <v>444</v>
+        <v>408</v>
       </c>
       <c r="F1258" t="s">
-        <v>3380</v>
+        <v>2061</v>
       </c>
       <c r="G1258" t="s">
-        <v>446</v>
+        <v>13</v>
+      </c>
+      <c r="I1258" t="s">
+        <v>3598</v>
       </c>
     </row>
     <row r="1259" spans="1:9">
       <c r="A1259">
-        <v>261139</v>
+        <v>261322</v>
       </c>
       <c r="B1259" t="s">
-        <v>3595</v>
+        <v>3588</v>
       </c>
       <c r="C1259">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D1259" t="s">
-        <v>3596</v>
+        <v>105</v>
       </c>
       <c r="E1259" t="s">
-        <v>66</v>
+        <v>106</v>
       </c>
       <c r="F1259" t="s">
-        <v>3597</v>
+        <v>2116</v>
       </c>
       <c r="G1259" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>3598</v>
+        <v>107</v>
       </c>
       <c r="I1259" t="s">
         <v>3599</v>
       </c>
     </row>
     <row r="1260" spans="1:9">
       <c r="A1260">
-        <v>264065</v>
+        <v>261608</v>
       </c>
       <c r="B1260" t="s">
+        <v>3588</v>
+      </c>
+      <c r="C1260">
+        <v>2</v>
+      </c>
+      <c r="D1260" t="s">
+        <v>418</v>
+      </c>
+      <c r="E1260" t="s">
+        <v>123</v>
+      </c>
+      <c r="F1260" t="s">
         <v>3600</v>
       </c>
-      <c r="C1260">
-[...2 lines deleted...]
-      <c r="D1260" t="s">
+      <c r="G1260" t="s">
+        <v>125</v>
+      </c>
+      <c r="I1260" t="s">
         <v>3601</v>
-      </c>
-[...7 lines deleted...]
-        <v>3548</v>
       </c>
     </row>
     <row r="1261" spans="1:9">
       <c r="A1261">
-        <v>261210</v>
+        <v>261902</v>
       </c>
       <c r="B1261" t="s">
+        <v>3588</v>
+      </c>
+      <c r="C1261">
+        <v>2</v>
+      </c>
+      <c r="D1261" t="s">
+        <v>3602</v>
+      </c>
+      <c r="E1261" t="s">
+        <v>340</v>
+      </c>
+      <c r="F1261" t="s">
         <v>3603</v>
       </c>
-      <c r="C1261">
-[...8 lines deleted...]
-      <c r="F1261" t="s">
+      <c r="G1261" t="s">
+        <v>96</v>
+      </c>
+      <c r="I1261" t="s">
         <v>3604</v>
-      </c>
-[...1 lines deleted...]
-        <v>446</v>
       </c>
     </row>
     <row r="1262" spans="1:9">
       <c r="A1262">
-        <v>261119</v>
+        <v>262413</v>
       </c>
       <c r="B1262" t="s">
+        <v>3588</v>
+      </c>
+      <c r="C1262">
+        <v>2</v>
+      </c>
+      <c r="D1262" t="s">
         <v>3605</v>
       </c>
-      <c r="C1262">
-[...2 lines deleted...]
-      <c r="D1262" t="s">
+      <c r="E1262" t="s">
+        <v>424</v>
+      </c>
+      <c r="F1262" t="s">
         <v>3606</v>
       </c>
-      <c r="E1262" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G1262" t="s">
-        <v>68</v>
+        <v>217</v>
+      </c>
+      <c r="H1262" t="s">
+        <v>3607</v>
       </c>
       <c r="I1262" t="s">
-        <v>3607</v>
+        <v>3608</v>
       </c>
     </row>
     <row r="1263" spans="1:9">
       <c r="A1263">
-        <v>262128</v>
+        <v>264067</v>
       </c>
       <c r="B1263" t="s">
-        <v>3605</v>
+        <v>3588</v>
       </c>
       <c r="C1263">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="D1263" t="s">
-        <v>718</v>
+        <v>3609</v>
       </c>
       <c r="E1263" t="s">
-        <v>38</v>
+        <v>3610</v>
       </c>
       <c r="F1263" t="s">
-        <v>67</v>
+        <v>3611</v>
       </c>
       <c r="G1263" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>3608</v>
+        <v>51</v>
       </c>
     </row>
     <row r="1264" spans="1:9">
       <c r="A1264">
-        <v>261308</v>
+        <v>264068</v>
       </c>
       <c r="B1264" t="s">
-        <v>3609</v>
+        <v>3588</v>
       </c>
       <c r="C1264">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="D1264" t="s">
-        <v>474</v>
+        <v>3612</v>
       </c>
       <c r="E1264" t="s">
-        <v>408</v>
+        <v>3613</v>
       </c>
       <c r="F1264" t="s">
-        <v>39</v>
+        <v>1387</v>
       </c>
       <c r="G1264" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>3610</v>
+        <v>3614</v>
       </c>
     </row>
     <row r="1265" spans="1:9">
       <c r="A1265">
-        <v>261326</v>
+        <v>264071</v>
       </c>
       <c r="B1265" t="s">
-        <v>3609</v>
+        <v>3588</v>
       </c>
       <c r="C1265">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="D1265" t="s">
-        <v>3611</v>
+        <v>3615</v>
       </c>
       <c r="E1265" t="s">
-        <v>796</v>
+        <v>3616</v>
       </c>
       <c r="F1265" t="s">
-        <v>3612</v>
+        <v>3617</v>
       </c>
       <c r="G1265" t="s">
-        <v>798</v>
-[...2 lines deleted...]
-        <v>3613</v>
+        <v>3618</v>
       </c>
     </row>
     <row r="1266" spans="1:9">
       <c r="A1266">
-        <v>261407</v>
+        <v>261139</v>
       </c>
       <c r="B1266" t="s">
-        <v>3609</v>
+        <v>3619</v>
       </c>
       <c r="C1266">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D1266" t="s">
-        <v>476</v>
+        <v>3620</v>
       </c>
       <c r="E1266" t="s">
-        <v>477</v>
+        <v>66</v>
       </c>
       <c r="F1266" t="s">
-        <v>3614</v>
+        <v>3621</v>
       </c>
       <c r="G1266" t="s">
-        <v>479</v>
+        <v>68</v>
+      </c>
+      <c r="H1266" t="s">
+        <v>3622</v>
       </c>
       <c r="I1266" t="s">
-        <v>3615</v>
+        <v>3623</v>
       </c>
     </row>
     <row r="1267" spans="1:9">
       <c r="A1267">
-        <v>262129</v>
+        <v>261209</v>
       </c>
       <c r="B1267" t="s">
-        <v>3609</v>
+        <v>3619</v>
       </c>
       <c r="C1267">
         <v>2</v>
       </c>
       <c r="D1267" t="s">
-        <v>3616</v>
+        <v>2246</v>
       </c>
       <c r="E1267" t="s">
-        <v>38</v>
+        <v>444</v>
       </c>
       <c r="F1267" t="s">
-        <v>3617</v>
+        <v>3399</v>
       </c>
       <c r="G1267" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>3618</v>
+        <v>446</v>
       </c>
     </row>
     <row r="1268" spans="1:9">
       <c r="A1268">
-        <v>262007</v>
+        <v>264065</v>
       </c>
       <c r="B1268" t="s">
-        <v>3619</v>
+        <v>3624</v>
       </c>
       <c r="C1268">
         <v>5</v>
       </c>
       <c r="D1268" t="s">
-        <v>3620</v>
+        <v>3625</v>
       </c>
       <c r="E1268" t="s">
-        <v>33</v>
+        <v>2152</v>
       </c>
       <c r="F1268" t="s">
-        <v>3621</v>
+        <v>3626</v>
       </c>
       <c r="G1268" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>3622</v>
+        <v>3574</v>
       </c>
     </row>
     <row r="1269" spans="1:9">
       <c r="A1269">
-        <v>261408</v>
+        <v>261210</v>
       </c>
       <c r="B1269" t="s">
-        <v>3623</v>
+        <v>3627</v>
       </c>
       <c r="C1269">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1269" t="s">
-        <v>1846</v>
+        <v>2249</v>
       </c>
       <c r="E1269" t="s">
-        <v>71</v>
+        <v>444</v>
       </c>
       <c r="F1269" t="s">
-        <v>240</v>
+        <v>3628</v>
       </c>
       <c r="G1269" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>3624</v>
+        <v>446</v>
       </c>
     </row>
     <row r="1270" spans="1:9">
       <c r="A1270">
-        <v>262130</v>
+        <v>261119</v>
       </c>
       <c r="B1270" t="s">
-        <v>3625</v>
+        <v>3629</v>
       </c>
       <c r="C1270">
         <v>1</v>
       </c>
       <c r="D1270" t="s">
-        <v>821</v>
+        <v>3630</v>
       </c>
       <c r="E1270" t="s">
-        <v>38</v>
+        <v>66</v>
       </c>
       <c r="F1270" t="s">
         <v>67</v>
       </c>
       <c r="G1270" t="s">
-        <v>40</v>
+        <v>68</v>
       </c>
       <c r="I1270" t="s">
-        <v>3626</v>
+        <v>3631</v>
       </c>
     </row>
     <row r="1271" spans="1:9">
       <c r="A1271">
-        <v>261120</v>
+        <v>262128</v>
       </c>
       <c r="B1271" t="s">
-        <v>3625</v>
+        <v>3629</v>
       </c>
       <c r="C1271">
         <v>1</v>
       </c>
       <c r="D1271" t="s">
-        <v>3627</v>
+        <v>718</v>
       </c>
       <c r="E1271" t="s">
-        <v>66</v>
+        <v>38</v>
       </c>
       <c r="F1271" t="s">
         <v>67</v>
       </c>
       <c r="G1271" t="s">
-        <v>68</v>
+        <v>40</v>
       </c>
       <c r="I1271" t="s">
-        <v>3628</v>
+        <v>3632</v>
       </c>
     </row>
     <row r="1272" spans="1:9">
       <c r="A1272">
-        <v>264074</v>
+        <v>261308</v>
       </c>
       <c r="B1272" t="s">
-        <v>3629</v>
+        <v>3633</v>
       </c>
       <c r="C1272">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="D1272" t="s">
-        <v>3630</v>
+        <v>474</v>
       </c>
       <c r="E1272" t="s">
-        <v>2258</v>
+        <v>408</v>
       </c>
       <c r="F1272" t="s">
-        <v>723</v>
+        <v>39</v>
       </c>
       <c r="G1272" t="s">
-        <v>3631</v>
+        <v>13</v>
+      </c>
+      <c r="I1272" t="s">
+        <v>3634</v>
       </c>
     </row>
     <row r="1273" spans="1:9">
       <c r="A1273">
-        <v>264077</v>
+        <v>261326</v>
       </c>
       <c r="B1273" t="s">
-        <v>3629</v>
+        <v>3633</v>
       </c>
       <c r="C1273">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="D1273" t="s">
-        <v>3632</v>
+        <v>3635</v>
       </c>
       <c r="E1273" t="s">
-        <v>3633</v>
+        <v>796</v>
       </c>
       <c r="F1273" t="s">
-        <v>2465</v>
+        <v>3636</v>
       </c>
       <c r="G1273" t="s">
-        <v>3634</v>
+        <v>798</v>
+      </c>
+      <c r="I1273" t="s">
+        <v>3637</v>
       </c>
     </row>
     <row r="1274" spans="1:9">
       <c r="A1274">
-        <v>261708</v>
+        <v>261407</v>
       </c>
       <c r="B1274" t="s">
-        <v>3635</v>
+        <v>3633</v>
       </c>
       <c r="C1274">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D1274" t="s">
-        <v>791</v>
+        <v>476</v>
       </c>
       <c r="E1274" t="s">
-        <v>128</v>
+        <v>477</v>
       </c>
       <c r="F1274" t="s">
-        <v>532</v>
+        <v>3638</v>
       </c>
       <c r="G1274" t="s">
-        <v>130</v>
+        <v>479</v>
       </c>
       <c r="I1274" t="s">
-        <v>3636</v>
+        <v>3639</v>
       </c>
     </row>
     <row r="1275" spans="1:9">
       <c r="A1275">
-        <v>264076</v>
+        <v>262129</v>
       </c>
       <c r="B1275" t="s">
-        <v>3635</v>
+        <v>3633</v>
       </c>
       <c r="C1275">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D1275" t="s">
-        <v>3637</v>
+        <v>3640</v>
       </c>
       <c r="E1275" t="s">
-        <v>3638</v>
+        <v>38</v>
       </c>
       <c r="F1275" t="s">
-        <v>3639</v>
+        <v>3641</v>
       </c>
       <c r="G1275" t="s">
-        <v>3640</v>
+        <v>40</v>
+      </c>
+      <c r="I1275" t="s">
+        <v>3642</v>
       </c>
     </row>
     <row r="1276" spans="1:9">
       <c r="A1276">
-        <v>261121</v>
+        <v>262007</v>
       </c>
       <c r="B1276" t="s">
-        <v>3641</v>
+        <v>3643</v>
       </c>
       <c r="C1276">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D1276" t="s">
-        <v>3642</v>
+        <v>3644</v>
       </c>
       <c r="E1276" t="s">
-        <v>158</v>
+        <v>33</v>
       </c>
       <c r="F1276" t="s">
-        <v>3643</v>
+        <v>3645</v>
       </c>
       <c r="G1276" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>3644</v>
+        <v>35</v>
       </c>
       <c r="I1276" t="s">
-        <v>3645</v>
+        <v>3646</v>
       </c>
     </row>
     <row r="1277" spans="1:9">
       <c r="A1277">
-        <v>261409</v>
+        <v>261408</v>
       </c>
       <c r="B1277" t="s">
-        <v>3641</v>
+        <v>3647</v>
       </c>
       <c r="C1277">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1277" t="s">
-        <v>538</v>
+        <v>1846</v>
       </c>
       <c r="E1277" t="s">
-        <v>477</v>
+        <v>71</v>
       </c>
       <c r="F1277" t="s">
-        <v>3646</v>
+        <v>240</v>
       </c>
       <c r="G1277" t="s">
-        <v>479</v>
+        <v>73</v>
       </c>
       <c r="I1277" t="s">
-        <v>3647</v>
+        <v>3648</v>
       </c>
     </row>
     <row r="1278" spans="1:9">
       <c r="A1278">
-        <v>262005</v>
+        <v>262130</v>
       </c>
       <c r="B1278" t="s">
-        <v>3641</v>
+        <v>3649</v>
       </c>
       <c r="C1278">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1278" t="s">
-        <v>549</v>
+        <v>821</v>
       </c>
       <c r="E1278" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F1278" t="s">
-        <v>3648</v>
+        <v>67</v>
       </c>
       <c r="G1278" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="I1278" t="s">
-        <v>3649</v>
+        <v>3650</v>
       </c>
     </row>
     <row r="1279" spans="1:9">
       <c r="A1279">
-        <v>262131</v>
+        <v>261120</v>
       </c>
       <c r="B1279" t="s">
-        <v>3641</v>
+        <v>3649</v>
       </c>
       <c r="C1279">
         <v>1</v>
       </c>
       <c r="D1279" t="s">
-        <v>2273</v>
+        <v>3651</v>
       </c>
       <c r="E1279" t="s">
-        <v>38</v>
+        <v>66</v>
       </c>
       <c r="F1279" t="s">
-        <v>3348</v>
+        <v>67</v>
       </c>
       <c r="G1279" t="s">
-        <v>40</v>
+        <v>68</v>
       </c>
       <c r="I1279" t="s">
-        <v>3650</v>
+        <v>3652</v>
       </c>
     </row>
     <row r="1280" spans="1:9">
       <c r="A1280">
-        <v>262132</v>
+        <v>264074</v>
       </c>
       <c r="B1280" t="s">
-        <v>3641</v>
+        <v>3653</v>
       </c>
       <c r="C1280">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="D1280" t="s">
-        <v>2315</v>
+        <v>3654</v>
       </c>
       <c r="E1280" t="s">
-        <v>321</v>
+        <v>2258</v>
       </c>
       <c r="F1280" t="s">
-        <v>3651</v>
+        <v>723</v>
       </c>
       <c r="G1280" t="s">
-        <v>323</v>
-[...2 lines deleted...]
-        <v>3652</v>
+        <v>3655</v>
       </c>
     </row>
     <row r="1281" spans="1:9">
       <c r="A1281">
-        <v>264073</v>
+        <v>264077</v>
       </c>
       <c r="B1281" t="s">
-        <v>3641</v>
+        <v>3653</v>
       </c>
       <c r="C1281">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D1281" t="s">
-        <v>3653</v>
+        <v>3656</v>
       </c>
       <c r="E1281" t="s">
-        <v>3654</v>
+        <v>3657</v>
       </c>
       <c r="F1281" t="s">
-        <v>1323</v>
+        <v>2465</v>
       </c>
       <c r="G1281" t="s">
-        <v>3655</v>
+        <v>3658</v>
       </c>
     </row>
     <row r="1282" spans="1:9">
       <c r="A1282">
-        <v>264078</v>
+        <v>261708</v>
       </c>
       <c r="B1282" t="s">
-        <v>3641</v>
+        <v>3659</v>
       </c>
       <c r="C1282">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="D1282" t="s">
-        <v>3656</v>
+        <v>791</v>
       </c>
       <c r="E1282" t="s">
-        <v>3657</v>
+        <v>128</v>
       </c>
       <c r="F1282" t="s">
-        <v>630</v>
+        <v>532</v>
       </c>
       <c r="G1282" t="s">
-        <v>3658</v>
+        <v>130</v>
+      </c>
+      <c r="I1282" t="s">
+        <v>3660</v>
       </c>
     </row>
     <row r="1283" spans="1:9">
       <c r="A1283">
-        <v>262008</v>
+        <v>264076</v>
       </c>
       <c r="B1283" t="s">
         <v>3659</v>
       </c>
       <c r="C1283">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="D1283" t="s">
-        <v>3660</v>
+        <v>3661</v>
       </c>
       <c r="E1283" t="s">
-        <v>33</v>
+        <v>3662</v>
       </c>
       <c r="F1283" t="s">
-        <v>240</v>
+        <v>3663</v>
       </c>
       <c r="G1283" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>3661</v>
+        <v>3664</v>
       </c>
     </row>
     <row r="1284" spans="1:9">
       <c r="A1284">
-        <v>264079</v>
+        <v>264093</v>
       </c>
       <c r="B1284" t="s">
-        <v>3662</v>
+        <v>3659</v>
       </c>
       <c r="C1284">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D1284" t="s">
-        <v>3663</v>
+        <v>3665</v>
       </c>
       <c r="E1284" t="s">
-        <v>3664</v>
+        <v>3666</v>
       </c>
       <c r="F1284" t="s">
-        <v>705</v>
+        <v>2334</v>
       </c>
       <c r="G1284" t="s">
-        <v>3665</v>
+        <v>3667</v>
       </c>
     </row>
     <row r="1285" spans="1:9">
       <c r="A1285">
-        <v>261122</v>
+        <v>261121</v>
       </c>
       <c r="B1285" t="s">
-        <v>3666</v>
+        <v>3668</v>
       </c>
       <c r="C1285">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D1285" t="s">
-        <v>3667</v>
+        <v>3669</v>
       </c>
       <c r="E1285" t="s">
-        <v>66</v>
+        <v>158</v>
       </c>
       <c r="F1285" t="s">
-        <v>67</v>
+        <v>3670</v>
       </c>
       <c r="G1285" t="s">
-        <v>68</v>
+        <v>107</v>
+      </c>
+      <c r="H1285" t="s">
+        <v>3671</v>
       </c>
       <c r="I1285" t="s">
-        <v>3668</v>
+        <v>3672</v>
       </c>
     </row>
     <row r="1286" spans="1:9">
       <c r="A1286">
-        <v>262133</v>
+        <v>261409</v>
       </c>
       <c r="B1286" t="s">
-        <v>3666</v>
+        <v>3668</v>
       </c>
       <c r="C1286">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1286" t="s">
-        <v>942</v>
+        <v>538</v>
       </c>
       <c r="E1286" t="s">
-        <v>38</v>
+        <v>477</v>
       </c>
       <c r="F1286" t="s">
-        <v>67</v>
+        <v>3673</v>
       </c>
       <c r="G1286" t="s">
-        <v>40</v>
+        <v>479</v>
+      </c>
+      <c r="I1286" t="s">
+        <v>3674</v>
       </c>
     </row>
     <row r="1287" spans="1:9">
       <c r="A1287">
-        <v>264084</v>
+        <v>262005</v>
       </c>
       <c r="B1287" t="s">
-        <v>3669</v>
+        <v>3668</v>
       </c>
       <c r="C1287">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="D1287" t="s">
-        <v>3670</v>
+        <v>549</v>
       </c>
       <c r="E1287" t="s">
-        <v>3671</v>
+        <v>33</v>
       </c>
       <c r="F1287" t="s">
-        <v>3672</v>
+        <v>3675</v>
       </c>
       <c r="G1287" t="s">
-        <v>3673</v>
+        <v>35</v>
+      </c>
+      <c r="I1287" t="s">
+        <v>3676</v>
       </c>
     </row>
     <row r="1288" spans="1:9">
       <c r="A1288">
-        <v>264082</v>
+        <v>262131</v>
       </c>
       <c r="B1288" t="s">
-        <v>3669</v>
+        <v>3668</v>
       </c>
       <c r="C1288">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D1288" t="s">
-        <v>3674</v>
+        <v>2273</v>
       </c>
       <c r="E1288" t="s">
-        <v>3675</v>
+        <v>38</v>
       </c>
       <c r="F1288" t="s">
-        <v>576</v>
+        <v>3364</v>
       </c>
       <c r="G1288" t="s">
-        <v>3676</v>
+        <v>40</v>
+      </c>
+      <c r="I1288" t="s">
+        <v>3677</v>
       </c>
     </row>
     <row r="1289" spans="1:9">
       <c r="A1289">
-        <v>264075</v>
+        <v>262132</v>
       </c>
       <c r="B1289" t="s">
-        <v>3677</v>
+        <v>3668</v>
       </c>
       <c r="C1289">
         <v>2</v>
       </c>
       <c r="D1289" t="s">
+        <v>2315</v>
+      </c>
+      <c r="E1289" t="s">
+        <v>321</v>
+      </c>
+      <c r="F1289" t="s">
         <v>3678</v>
       </c>
-      <c r="E1289" t="s">
+      <c r="G1289" t="s">
+        <v>323</v>
+      </c>
+      <c r="I1289" t="s">
         <v>3679</v>
-      </c>
-[...4 lines deleted...]
-        <v>3680</v>
       </c>
     </row>
     <row r="1290" spans="1:9">
       <c r="A1290">
-        <v>261410</v>
+        <v>264073</v>
       </c>
       <c r="B1290" t="s">
-        <v>3677</v>
+        <v>3668</v>
       </c>
       <c r="C1290">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="D1290" t="s">
-        <v>588</v>
+        <v>3680</v>
       </c>
       <c r="E1290" t="s">
-        <v>477</v>
+        <v>3681</v>
       </c>
       <c r="F1290" t="s">
-        <v>3681</v>
+        <v>3682</v>
       </c>
       <c r="G1290" t="s">
-        <v>479</v>
-[...2 lines deleted...]
-        <v>3682</v>
+        <v>3683</v>
       </c>
     </row>
     <row r="1291" spans="1:9">
       <c r="A1291">
-        <v>261709</v>
+        <v>264078</v>
       </c>
       <c r="B1291" t="s">
-        <v>3677</v>
+        <v>3668</v>
       </c>
       <c r="C1291">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="D1291" t="s">
-        <v>3683</v>
+        <v>3684</v>
       </c>
       <c r="E1291" t="s">
-        <v>593</v>
+        <v>3685</v>
       </c>
       <c r="F1291" t="s">
-        <v>2934</v>
+        <v>630</v>
       </c>
       <c r="G1291" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>3684</v>
+        <v>3686</v>
       </c>
     </row>
     <row r="1292" spans="1:9">
       <c r="A1292">
-        <v>261807</v>
+        <v>262008</v>
       </c>
       <c r="B1292" t="s">
-        <v>3677</v>
+        <v>3687</v>
       </c>
       <c r="C1292">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D1292" t="s">
-        <v>596</v>
+        <v>3688</v>
       </c>
       <c r="E1292" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="F1292" t="s">
-        <v>3685</v>
+        <v>240</v>
       </c>
       <c r="G1292" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="I1292" t="s">
-        <v>3686</v>
+        <v>3689</v>
       </c>
     </row>
     <row r="1293" spans="1:9">
       <c r="A1293">
-        <v>262006</v>
+        <v>264079</v>
       </c>
       <c r="B1293" t="s">
-        <v>3677</v>
+        <v>3690</v>
       </c>
       <c r="C1293">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D1293" t="s">
-        <v>599</v>
+        <v>3691</v>
       </c>
       <c r="E1293" t="s">
-        <v>33</v>
+        <v>3692</v>
       </c>
       <c r="F1293" t="s">
-        <v>2345</v>
+        <v>705</v>
       </c>
       <c r="G1293" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>3687</v>
+        <v>3693</v>
       </c>
     </row>
     <row r="1294" spans="1:9">
       <c r="A1294">
-        <v>262134</v>
+        <v>264096</v>
       </c>
       <c r="B1294" t="s">
-        <v>3677</v>
+        <v>3690</v>
       </c>
       <c r="C1294">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="D1294" t="s">
-        <v>3688</v>
+        <v>3694</v>
       </c>
       <c r="E1294" t="s">
-        <v>38</v>
+        <v>3695</v>
       </c>
       <c r="F1294" t="s">
-        <v>3386</v>
+        <v>3696</v>
       </c>
       <c r="G1294" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>3689</v>
+        <v>3697</v>
       </c>
     </row>
     <row r="1295" spans="1:9">
       <c r="A1295">
-        <v>262414</v>
+        <v>261122</v>
       </c>
       <c r="B1295" t="s">
-        <v>3677</v>
+        <v>3698</v>
       </c>
       <c r="C1295">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1295" t="s">
-        <v>3690</v>
+        <v>3699</v>
       </c>
       <c r="E1295" t="s">
-        <v>482</v>
+        <v>66</v>
       </c>
       <c r="F1295" t="s">
-        <v>3691</v>
+        <v>67</v>
       </c>
       <c r="G1295" t="s">
-        <v>484</v>
+        <v>68</v>
       </c>
       <c r="I1295" t="s">
-        <v>3692</v>
+        <v>3700</v>
       </c>
     </row>
     <row r="1296" spans="1:9">
       <c r="A1296">
-        <v>267019</v>
+        <v>262133</v>
       </c>
       <c r="B1296" t="s">
-        <v>3677</v>
+        <v>3698</v>
       </c>
       <c r="C1296">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1296" t="s">
-        <v>3693</v>
+        <v>942</v>
       </c>
       <c r="E1296" t="s">
-        <v>3694</v>
+        <v>38</v>
       </c>
       <c r="F1296" t="s">
-        <v>3497</v>
+        <v>67</v>
       </c>
       <c r="G1296" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>3695</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1297" spans="1:9">
       <c r="A1297">
-        <v>262135</v>
+        <v>264082</v>
       </c>
       <c r="B1297" t="s">
-        <v>3696</v>
+        <v>3701</v>
       </c>
       <c r="C1297">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D1297" t="s">
-        <v>357</v>
+        <v>3702</v>
       </c>
       <c r="E1297" t="s">
-        <v>38</v>
+        <v>3703</v>
       </c>
       <c r="F1297" t="s">
-        <v>2139</v>
+        <v>576</v>
       </c>
       <c r="G1297" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>3697</v>
+        <v>3704</v>
       </c>
     </row>
     <row r="1298" spans="1:9">
       <c r="A1298">
-        <v>261808</v>
+        <v>264084</v>
       </c>
       <c r="B1298" t="s">
-        <v>3698</v>
+        <v>3701</v>
       </c>
       <c r="C1298">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="D1298" t="s">
-        <v>2352</v>
+        <v>3705</v>
       </c>
       <c r="E1298" t="s">
-        <v>28</v>
+        <v>3706</v>
       </c>
       <c r="F1298" t="s">
-        <v>2324</v>
+        <v>3707</v>
       </c>
       <c r="G1298" t="s">
-        <v>30</v>
+        <v>3708</v>
       </c>
     </row>
     <row r="1299" spans="1:9">
       <c r="A1299">
-        <v>264083</v>
+        <v>261410</v>
       </c>
       <c r="B1299" t="s">
-        <v>3699</v>
+        <v>3709</v>
       </c>
       <c r="C1299">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D1299" t="s">
-        <v>3700</v>
+        <v>588</v>
       </c>
       <c r="E1299" t="s">
-        <v>579</v>
+        <v>477</v>
       </c>
       <c r="F1299" t="s">
-        <v>3701</v>
+        <v>3710</v>
       </c>
       <c r="G1299" t="s">
-        <v>2414</v>
+        <v>479</v>
+      </c>
+      <c r="I1299" t="s">
+        <v>3711</v>
       </c>
     </row>
     <row r="1300" spans="1:9">
       <c r="A1300">
-        <v>262136</v>
+        <v>261709</v>
       </c>
       <c r="B1300" t="s">
-        <v>3702</v>
+        <v>3709</v>
       </c>
       <c r="C1300">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1300" t="s">
-        <v>1012</v>
+        <v>3712</v>
       </c>
       <c r="E1300" t="s">
-        <v>38</v>
+        <v>593</v>
       </c>
       <c r="F1300" t="s">
-        <v>67</v>
+        <v>2934</v>
       </c>
       <c r="G1300" t="s">
-        <v>40</v>
+        <v>130</v>
       </c>
       <c r="I1300" t="s">
-        <v>3703</v>
+        <v>3713</v>
       </c>
     </row>
     <row r="1301" spans="1:9">
       <c r="A1301">
-        <v>261123</v>
+        <v>261807</v>
       </c>
       <c r="B1301" t="s">
-        <v>3702</v>
+        <v>3709</v>
       </c>
       <c r="C1301">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1301" t="s">
-        <v>3704</v>
+        <v>596</v>
       </c>
       <c r="E1301" t="s">
-        <v>66</v>
+        <v>28</v>
       </c>
       <c r="F1301" t="s">
-        <v>67</v>
+        <v>3714</v>
       </c>
       <c r="G1301" t="s">
-        <v>68</v>
+        <v>30</v>
       </c>
       <c r="I1301" t="s">
-        <v>3705</v>
+        <v>3715</v>
       </c>
     </row>
     <row r="1302" spans="1:9">
       <c r="A1302">
-        <v>264013</v>
+        <v>262006</v>
       </c>
       <c r="B1302" t="s">
-        <v>3706</v>
+        <v>3709</v>
       </c>
       <c r="C1302">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="D1302" t="s">
-        <v>3707</v>
+        <v>599</v>
       </c>
       <c r="E1302" t="s">
-        <v>3708</v>
+        <v>33</v>
       </c>
       <c r="F1302" t="s">
-        <v>3709</v>
+        <v>2345</v>
       </c>
       <c r="G1302" t="s">
-        <v>3710</v>
+        <v>35</v>
+      </c>
+      <c r="I1302" t="s">
+        <v>3716</v>
       </c>
     </row>
     <row r="1303" spans="1:9">
       <c r="A1303">
-        <v>267010</v>
+        <v>262134</v>
       </c>
       <c r="B1303" t="s">
-        <v>3706</v>
+        <v>3709</v>
       </c>
       <c r="C1303">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D1303" t="s">
-        <v>3711</v>
+        <v>3717</v>
       </c>
       <c r="E1303" t="s">
-        <v>2614</v>
+        <v>38</v>
       </c>
       <c r="F1303" t="s">
-        <v>3712</v>
+        <v>3405</v>
       </c>
       <c r="G1303" t="s">
-        <v>3713</v>
+        <v>40</v>
       </c>
       <c r="I1303" t="s">
-        <v>3714</v>
+        <v>3718</v>
       </c>
     </row>
     <row r="1304" spans="1:9">
       <c r="A1304">
-        <v>261323</v>
+        <v>262414</v>
       </c>
       <c r="B1304" t="s">
-        <v>3715</v>
+        <v>3709</v>
       </c>
       <c r="C1304">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1304" t="s">
-        <v>3716</v>
+        <v>3719</v>
       </c>
       <c r="E1304" t="s">
-        <v>106</v>
+        <v>482</v>
       </c>
       <c r="F1304" t="s">
-        <v>2116</v>
+        <v>3720</v>
       </c>
       <c r="G1304" t="s">
-        <v>107</v>
+        <v>484</v>
       </c>
       <c r="I1304" t="s">
-        <v>3717</v>
+        <v>3721</v>
       </c>
     </row>
     <row r="1305" spans="1:9">
       <c r="A1305">
-        <v>261721</v>
+        <v>264075</v>
       </c>
       <c r="B1305" t="s">
-        <v>3715</v>
+        <v>3709</v>
       </c>
       <c r="C1305">
         <v>2</v>
       </c>
       <c r="D1305" t="s">
-        <v>623</v>
+        <v>3722</v>
       </c>
       <c r="E1305" t="s">
-        <v>181</v>
+        <v>3723</v>
       </c>
       <c r="F1305" t="s">
-        <v>620</v>
+        <v>492</v>
       </c>
       <c r="G1305" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>3718</v>
+        <v>3724</v>
       </c>
     </row>
     <row r="1306" spans="1:9">
       <c r="A1306">
-        <v>262137</v>
+        <v>267019</v>
       </c>
       <c r="B1306" t="s">
-        <v>3715</v>
+        <v>3709</v>
       </c>
       <c r="C1306">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1306" t="s">
-        <v>2326</v>
+        <v>3725</v>
       </c>
       <c r="E1306" t="s">
-        <v>38</v>
+        <v>3726</v>
       </c>
       <c r="F1306" t="s">
-        <v>3386</v>
+        <v>3523</v>
       </c>
       <c r="G1306" t="s">
-        <v>40</v>
+        <v>107</v>
       </c>
       <c r="I1306" t="s">
-        <v>3719</v>
+        <v>3727</v>
       </c>
     </row>
     <row r="1307" spans="1:9">
       <c r="A1307">
-        <v>267011</v>
+        <v>262135</v>
       </c>
       <c r="B1307" t="s">
-        <v>3715</v>
+        <v>3728</v>
       </c>
       <c r="C1307">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D1307" t="s">
-        <v>2498</v>
+        <v>357</v>
       </c>
       <c r="E1307" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="F1307" t="s">
-        <v>3720</v>
+        <v>2139</v>
       </c>
       <c r="G1307" t="s">
-        <v>757</v>
+        <v>40</v>
       </c>
       <c r="I1307" t="s">
-        <v>3721</v>
+        <v>3729</v>
       </c>
     </row>
     <row r="1308" spans="1:9">
       <c r="A1308">
-        <v>262138</v>
+        <v>264091</v>
       </c>
       <c r="B1308" t="s">
-        <v>3722</v>
+        <v>3728</v>
       </c>
       <c r="C1308">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="D1308" t="s">
-        <v>1080</v>
+        <v>3730</v>
       </c>
       <c r="E1308" t="s">
-        <v>38</v>
+        <v>3731</v>
       </c>
       <c r="F1308" t="s">
-        <v>67</v>
+        <v>585</v>
       </c>
       <c r="G1308" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>3723</v>
+        <v>3732</v>
       </c>
     </row>
     <row r="1309" spans="1:9">
       <c r="A1309">
-        <v>261124</v>
+        <v>261808</v>
       </c>
       <c r="B1309" t="s">
-        <v>3722</v>
+        <v>3733</v>
       </c>
       <c r="C1309">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D1309" t="s">
-        <v>3724</v>
+        <v>2352</v>
       </c>
       <c r="E1309" t="s">
-        <v>66</v>
+        <v>28</v>
       </c>
       <c r="F1309" t="s">
-        <v>67</v>
+        <v>2324</v>
       </c>
       <c r="G1309" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>3725</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1310" spans="1:9">
       <c r="A1310">
-        <v>267012</v>
+        <v>264083</v>
       </c>
       <c r="B1310" t="s">
-        <v>3726</v>
+        <v>3734</v>
       </c>
       <c r="C1310">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D1310" t="s">
-        <v>3727</v>
+        <v>3735</v>
       </c>
       <c r="E1310" t="s">
-        <v>11</v>
+        <v>579</v>
       </c>
       <c r="F1310" t="s">
-        <v>3728</v>
+        <v>3736</v>
       </c>
       <c r="G1310" t="s">
-        <v>757</v>
-[...2 lines deleted...]
-        <v>3729</v>
+        <v>2414</v>
       </c>
     </row>
     <row r="1311" spans="1:9">
       <c r="A1311">
-        <v>261411</v>
+        <v>264088</v>
       </c>
       <c r="B1311" t="s">
-        <v>3730</v>
+        <v>3734</v>
       </c>
       <c r="C1311">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D1311" t="s">
-        <v>665</v>
+        <v>3737</v>
       </c>
       <c r="E1311" t="s">
-        <v>666</v>
+        <v>3738</v>
       </c>
       <c r="F1311" t="s">
-        <v>667</v>
+        <v>654</v>
       </c>
       <c r="G1311" t="s">
-        <v>3731</v>
-[...2 lines deleted...]
-        <v>3732</v>
+        <v>3739</v>
       </c>
     </row>
     <row r="1312" spans="1:9">
       <c r="A1312">
-        <v>261504</v>
+        <v>262136</v>
       </c>
       <c r="B1312" t="s">
-        <v>3730</v>
+        <v>3740</v>
       </c>
       <c r="C1312">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1312" t="s">
-        <v>2338</v>
+        <v>1012</v>
       </c>
       <c r="E1312" t="s">
-        <v>198</v>
+        <v>38</v>
       </c>
       <c r="F1312" t="s">
-        <v>3733</v>
+        <v>67</v>
       </c>
       <c r="G1312" t="s">
-        <v>113</v>
+        <v>40</v>
+      </c>
+      <c r="H1312" t="s">
+        <v>3741</v>
+      </c>
+      <c r="I1312" t="s">
+        <v>3742</v>
       </c>
     </row>
     <row r="1313" spans="1:9">
       <c r="A1313">
-        <v>261609</v>
+        <v>261123</v>
       </c>
       <c r="B1313" t="s">
-        <v>3730</v>
+        <v>3740</v>
       </c>
       <c r="C1313">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1313" t="s">
-        <v>3734</v>
+        <v>3743</v>
       </c>
       <c r="E1313" t="s">
-        <v>671</v>
+        <v>66</v>
       </c>
       <c r="F1313" t="s">
-        <v>3735</v>
+        <v>67</v>
       </c>
       <c r="G1313" t="s">
-        <v>672</v>
+        <v>68</v>
       </c>
       <c r="I1313" t="s">
-        <v>3736</v>
+        <v>3744</v>
       </c>
     </row>
     <row r="1314" spans="1:9">
       <c r="A1314">
-        <v>262139</v>
+        <v>264013</v>
       </c>
       <c r="B1314" t="s">
-        <v>3730</v>
+        <v>3745</v>
       </c>
       <c r="C1314">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="D1314" t="s">
-        <v>2398</v>
+        <v>3746</v>
       </c>
       <c r="E1314" t="s">
-        <v>38</v>
+        <v>3747</v>
       </c>
       <c r="F1314" t="s">
-        <v>3348</v>
+        <v>3748</v>
       </c>
       <c r="G1314" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>3737</v>
+        <v>3749</v>
       </c>
     </row>
     <row r="1315" spans="1:9">
       <c r="A1315">
-        <v>262207</v>
+        <v>267010</v>
       </c>
       <c r="B1315" t="s">
-        <v>3730</v>
+        <v>3745</v>
       </c>
       <c r="C1315">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D1315" t="s">
-        <v>677</v>
+        <v>3750</v>
       </c>
       <c r="E1315" t="s">
-        <v>678</v>
+        <v>2614</v>
       </c>
       <c r="F1315" t="s">
-        <v>3738</v>
+        <v>3751</v>
       </c>
       <c r="G1315" t="s">
-        <v>680</v>
+        <v>3752</v>
       </c>
       <c r="I1315" t="s">
-        <v>3739</v>
+        <v>3753</v>
       </c>
     </row>
     <row r="1316" spans="1:9">
       <c r="A1316">
-        <v>262140</v>
+        <v>261323</v>
       </c>
       <c r="B1316" t="s">
-        <v>3740</v>
+        <v>3754</v>
       </c>
       <c r="C1316">
         <v>1</v>
       </c>
       <c r="D1316" t="s">
-        <v>645</v>
+        <v>3755</v>
       </c>
       <c r="E1316" t="s">
-        <v>38</v>
+        <v>106</v>
       </c>
       <c r="F1316" t="s">
-        <v>2139</v>
+        <v>2116</v>
       </c>
       <c r="G1316" t="s">
-        <v>40</v>
+        <v>107</v>
+      </c>
+      <c r="I1316" t="s">
+        <v>3756</v>
       </c>
     </row>
     <row r="1317" spans="1:9">
       <c r="A1317">
-        <v>261125</v>
+        <v>261721</v>
       </c>
       <c r="B1317" t="s">
-        <v>3741</v>
+        <v>3754</v>
       </c>
       <c r="C1317">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1317" t="s">
-        <v>3742</v>
+        <v>623</v>
       </c>
       <c r="E1317" t="s">
-        <v>66</v>
+        <v>181</v>
       </c>
       <c r="F1317" t="s">
-        <v>67</v>
+        <v>620</v>
       </c>
       <c r="G1317" t="s">
-        <v>68</v>
+        <v>130</v>
       </c>
       <c r="I1317" t="s">
-        <v>3743</v>
+        <v>3757</v>
       </c>
     </row>
     <row r="1318" spans="1:9">
       <c r="A1318">
-        <v>262141</v>
+        <v>262137</v>
       </c>
       <c r="B1318" t="s">
-        <v>3741</v>
+        <v>3754</v>
       </c>
       <c r="C1318">
         <v>1</v>
       </c>
       <c r="D1318" t="s">
-        <v>1194</v>
+        <v>2326</v>
       </c>
       <c r="E1318" t="s">
         <v>38</v>
       </c>
       <c r="F1318" t="s">
-        <v>67</v>
+        <v>3405</v>
       </c>
       <c r="G1318" t="s">
         <v>40</v>
       </c>
+      <c r="I1318" t="s">
+        <v>3758</v>
+      </c>
     </row>
     <row r="1319" spans="1:9">
       <c r="A1319">
-        <v>261309</v>
+        <v>264085</v>
       </c>
       <c r="B1319" t="s">
-        <v>3744</v>
+        <v>3754</v>
       </c>
       <c r="C1319">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D1319" t="s">
-        <v>3745</v>
+        <v>2376</v>
       </c>
       <c r="E1319" t="s">
-        <v>106</v>
+        <v>2377</v>
       </c>
       <c r="F1319" t="s">
-        <v>2288</v>
+        <v>3759</v>
       </c>
       <c r="G1319" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>3746</v>
+        <v>3760</v>
       </c>
     </row>
     <row r="1320" spans="1:9">
       <c r="A1320">
-        <v>261412</v>
+        <v>264087</v>
       </c>
       <c r="B1320" t="s">
-        <v>3744</v>
+        <v>3754</v>
       </c>
       <c r="C1320">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="D1320" t="s">
-        <v>3747</v>
+        <v>3761</v>
       </c>
       <c r="E1320" t="s">
-        <v>71</v>
+        <v>3762</v>
       </c>
       <c r="F1320" t="s">
-        <v>3748</v>
+        <v>1429</v>
       </c>
       <c r="G1320" t="s">
-        <v>73</v>
+        <v>3763</v>
       </c>
     </row>
     <row r="1321" spans="1:9">
       <c r="A1321">
-        <v>261505</v>
+        <v>267011</v>
       </c>
       <c r="B1321" t="s">
-        <v>3744</v>
+        <v>3754</v>
       </c>
       <c r="C1321">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D1321" t="s">
-        <v>3749</v>
+        <v>2498</v>
       </c>
       <c r="E1321" t="s">
-        <v>258</v>
+        <v>11</v>
       </c>
       <c r="F1321" t="s">
-        <v>3750</v>
+        <v>3764</v>
       </c>
       <c r="G1321" t="s">
-        <v>260</v>
+        <v>757</v>
+      </c>
+      <c r="I1321" t="s">
+        <v>3765</v>
       </c>
     </row>
     <row r="1322" spans="1:9">
       <c r="A1322">
-        <v>261710</v>
+        <v>264123</v>
       </c>
       <c r="B1322" t="s">
-        <v>3744</v>
+        <v>3766</v>
       </c>
       <c r="C1322">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D1322" t="s">
-        <v>674</v>
+        <v>3767</v>
       </c>
       <c r="E1322" t="s">
-        <v>128</v>
+        <v>3768</v>
       </c>
       <c r="F1322" t="s">
-        <v>240</v>
+        <v>150</v>
       </c>
       <c r="G1322" t="s">
-        <v>130</v>
+        <v>3769</v>
       </c>
     </row>
     <row r="1323" spans="1:9">
       <c r="A1323">
-        <v>261711</v>
+        <v>261124</v>
       </c>
       <c r="B1323" t="s">
-        <v>3744</v>
+        <v>3770</v>
       </c>
       <c r="C1323">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1323" t="s">
-        <v>731</v>
+        <v>3771</v>
       </c>
       <c r="E1323" t="s">
-        <v>181</v>
+        <v>66</v>
       </c>
       <c r="F1323" t="s">
-        <v>2934</v>
+        <v>67</v>
       </c>
       <c r="G1323" t="s">
-        <v>130</v>
+        <v>68</v>
+      </c>
+      <c r="I1323" t="s">
+        <v>3772</v>
       </c>
     </row>
     <row r="1324" spans="1:9">
       <c r="A1324">
-        <v>262142</v>
+        <v>262138</v>
       </c>
       <c r="B1324" t="s">
-        <v>3744</v>
+        <v>3770</v>
       </c>
       <c r="C1324">
         <v>1</v>
       </c>
       <c r="D1324" t="s">
-        <v>2448</v>
+        <v>1080</v>
       </c>
       <c r="E1324" t="s">
         <v>38</v>
       </c>
       <c r="F1324" t="s">
-        <v>3386</v>
+        <v>67</v>
       </c>
       <c r="G1324" t="s">
         <v>40</v>
       </c>
+      <c r="I1324" t="s">
+        <v>3773</v>
+      </c>
     </row>
     <row r="1325" spans="1:9">
       <c r="A1325">
-        <v>262415</v>
+        <v>264089</v>
       </c>
       <c r="B1325" t="s">
-        <v>3744</v>
+        <v>3774</v>
       </c>
       <c r="C1325">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D1325" t="s">
-        <v>640</v>
+        <v>3775</v>
       </c>
       <c r="E1325" t="s">
-        <v>861</v>
+        <v>3776</v>
       </c>
       <c r="F1325" t="s">
-        <v>3751</v>
+        <v>3777</v>
       </c>
       <c r="G1325" t="s">
-        <v>750</v>
-[...5 lines deleted...]
-        <v>3753</v>
+        <v>3778</v>
       </c>
     </row>
     <row r="1326" spans="1:9">
       <c r="A1326">
-        <v>261126</v>
+        <v>267012</v>
       </c>
       <c r="B1326" t="s">
-        <v>3754</v>
+        <v>3774</v>
       </c>
       <c r="C1326">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D1326" t="s">
-        <v>3755</v>
+        <v>3779</v>
       </c>
       <c r="E1326" t="s">
-        <v>66</v>
+        <v>11</v>
       </c>
       <c r="F1326" t="s">
-        <v>67</v>
+        <v>3780</v>
       </c>
       <c r="G1326" t="s">
-        <v>68</v>
+        <v>757</v>
       </c>
       <c r="I1326" t="s">
-        <v>3756</v>
+        <v>3781</v>
       </c>
     </row>
     <row r="1327" spans="1:9">
       <c r="A1327">
-        <v>262143</v>
+        <v>264090</v>
       </c>
       <c r="B1327" t="s">
-        <v>3754</v>
+        <v>3782</v>
       </c>
       <c r="C1327">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="D1327" t="s">
-        <v>1238</v>
+        <v>3783</v>
       </c>
       <c r="E1327" t="s">
-        <v>38</v>
+        <v>3784</v>
       </c>
       <c r="F1327" t="s">
-        <v>67</v>
+        <v>496</v>
       </c>
       <c r="G1327" t="s">
-        <v>40</v>
+        <v>2414</v>
       </c>
     </row>
     <row r="1328" spans="1:9">
       <c r="A1328">
-        <v>261712</v>
+        <v>264104</v>
       </c>
       <c r="B1328" t="s">
-        <v>3757</v>
+        <v>3782</v>
       </c>
       <c r="C1328">
         <v>3</v>
       </c>
       <c r="D1328" t="s">
-        <v>2809</v>
+        <v>2263</v>
       </c>
       <c r="E1328" t="s">
-        <v>593</v>
+        <v>3785</v>
       </c>
       <c r="F1328" t="s">
-        <v>3758</v>
+        <v>927</v>
       </c>
       <c r="G1328" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>3759</v>
+        <v>2265</v>
       </c>
     </row>
     <row r="1329" spans="1:9">
       <c r="A1329">
-        <v>261211</v>
+        <v>264122</v>
       </c>
       <c r="B1329" t="s">
-        <v>3760</v>
+        <v>3786</v>
       </c>
       <c r="C1329">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="D1329" t="s">
-        <v>664</v>
+        <v>3787</v>
       </c>
       <c r="E1329" t="s">
-        <v>18</v>
+        <v>3768</v>
       </c>
       <c r="F1329" t="s">
-        <v>19</v>
+        <v>2559</v>
       </c>
       <c r="G1329" t="s">
-        <v>20</v>
+        <v>3769</v>
       </c>
     </row>
     <row r="1330" spans="1:9">
       <c r="A1330">
-        <v>261310</v>
+        <v>261411</v>
       </c>
       <c r="B1330" t="s">
-        <v>3760</v>
+        <v>3786</v>
       </c>
       <c r="C1330">
         <v>2</v>
       </c>
       <c r="D1330" t="s">
-        <v>728</v>
+        <v>665</v>
       </c>
       <c r="E1330" t="s">
-        <v>252</v>
+        <v>666</v>
       </c>
       <c r="F1330" t="s">
-        <v>729</v>
+        <v>667</v>
       </c>
       <c r="G1330" t="s">
-        <v>254</v>
+        <v>3788</v>
       </c>
       <c r="H1330" t="s">
-        <v>3761</v>
-[...2 lines deleted...]
-        <v>3762</v>
+        <v>3789</v>
       </c>
     </row>
     <row r="1331" spans="1:9">
       <c r="A1331">
-        <v>261311</v>
+        <v>261504</v>
       </c>
       <c r="B1331" t="s">
-        <v>3760</v>
+        <v>3786</v>
       </c>
       <c r="C1331">
         <v>2</v>
       </c>
       <c r="D1331" t="s">
-        <v>801</v>
+        <v>2338</v>
       </c>
       <c r="E1331" t="s">
-        <v>802</v>
+        <v>198</v>
       </c>
       <c r="F1331" t="s">
-        <v>1209</v>
+        <v>3790</v>
       </c>
       <c r="G1331" t="s">
-        <v>804</v>
+        <v>113</v>
       </c>
     </row>
     <row r="1332" spans="1:9">
       <c r="A1332">
-        <v>261610</v>
+        <v>261609</v>
       </c>
       <c r="B1332" t="s">
-        <v>3760</v>
+        <v>3786</v>
       </c>
       <c r="C1332">
         <v>2</v>
       </c>
       <c r="D1332" t="s">
-        <v>808</v>
+        <v>3791</v>
       </c>
       <c r="E1332" t="s">
-        <v>116</v>
+        <v>671</v>
       </c>
       <c r="F1332" t="s">
-        <v>3763</v>
+        <v>3792</v>
       </c>
       <c r="G1332" t="s">
-        <v>118</v>
+        <v>672</v>
+      </c>
+      <c r="I1332" t="s">
+        <v>3793</v>
       </c>
     </row>
     <row r="1333" spans="1:9">
       <c r="A1333">
-        <v>261903</v>
+        <v>262139</v>
       </c>
       <c r="B1333" t="s">
-        <v>3760</v>
+        <v>3786</v>
       </c>
       <c r="C1333">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1333" t="s">
-        <v>734</v>
+        <v>2398</v>
       </c>
       <c r="E1333" t="s">
-        <v>340</v>
+        <v>38</v>
       </c>
       <c r="F1333" t="s">
-        <v>3764</v>
+        <v>3364</v>
       </c>
       <c r="G1333" t="s">
-        <v>96</v>
+        <v>40</v>
+      </c>
+      <c r="I1333" t="s">
+        <v>3794</v>
       </c>
     </row>
     <row r="1334" spans="1:9">
       <c r="A1334">
-        <v>262144</v>
+        <v>262207</v>
       </c>
       <c r="B1334" t="s">
-        <v>3760</v>
+        <v>3786</v>
       </c>
       <c r="C1334">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1334" t="s">
-        <v>2502</v>
+        <v>677</v>
       </c>
       <c r="E1334" t="s">
-        <v>38</v>
+        <v>678</v>
       </c>
       <c r="F1334" t="s">
-        <v>3386</v>
+        <v>3795</v>
       </c>
       <c r="G1334" t="s">
-        <v>40</v>
+        <v>680</v>
+      </c>
+      <c r="I1334" t="s">
+        <v>3796</v>
       </c>
     </row>
     <row r="1335" spans="1:9">
       <c r="A1335">
-        <v>262145</v>
+        <v>264110</v>
       </c>
       <c r="B1335" t="s">
-        <v>3765</v>
+        <v>3786</v>
       </c>
       <c r="C1335">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1335" t="s">
-        <v>869</v>
+        <v>3797</v>
       </c>
       <c r="E1335" t="s">
-        <v>38</v>
+        <v>2411</v>
       </c>
       <c r="F1335" t="s">
-        <v>2139</v>
+        <v>576</v>
       </c>
       <c r="G1335" t="s">
-        <v>40</v>
+        <v>2412</v>
       </c>
     </row>
     <row r="1336" spans="1:9">
       <c r="A1336">
-        <v>261611</v>
+        <v>262140</v>
       </c>
       <c r="B1336" t="s">
-        <v>3766</v>
+        <v>3798</v>
       </c>
       <c r="C1336">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1336" t="s">
-        <v>814</v>
+        <v>645</v>
       </c>
       <c r="E1336" t="s">
-        <v>116</v>
+        <v>38</v>
       </c>
       <c r="F1336" t="s">
-        <v>3767</v>
+        <v>2139</v>
       </c>
       <c r="G1336" t="s">
-        <v>118</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1337" spans="1:9">
       <c r="A1337">
-        <v>261127</v>
+        <v>261125</v>
       </c>
       <c r="B1337" t="s">
-        <v>3768</v>
+        <v>3799</v>
       </c>
       <c r="C1337">
         <v>1</v>
       </c>
       <c r="D1337" t="s">
-        <v>3769</v>
+        <v>3800</v>
       </c>
       <c r="E1337" t="s">
         <v>66</v>
       </c>
       <c r="F1337" t="s">
         <v>67</v>
       </c>
       <c r="G1337" t="s">
         <v>68</v>
       </c>
       <c r="I1337" t="s">
-        <v>3770</v>
+        <v>3801</v>
       </c>
     </row>
     <row r="1338" spans="1:9">
       <c r="A1338">
-        <v>261612</v>
+        <v>262141</v>
       </c>
       <c r="B1338" t="s">
-        <v>3768</v>
+        <v>3799</v>
       </c>
       <c r="C1338">
         <v>1</v>
       </c>
       <c r="D1338" t="s">
-        <v>819</v>
+        <v>1194</v>
       </c>
       <c r="E1338" t="s">
-        <v>116</v>
+        <v>38</v>
       </c>
       <c r="F1338" t="s">
-        <v>3771</v>
+        <v>67</v>
       </c>
       <c r="G1338" t="s">
-        <v>118</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1339" spans="1:9">
       <c r="A1339">
-        <v>262146</v>
+        <v>264140</v>
       </c>
       <c r="B1339" t="s">
-        <v>3768</v>
+        <v>3802</v>
       </c>
       <c r="C1339">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="D1339" t="s">
-        <v>2517</v>
+        <v>3803</v>
       </c>
       <c r="E1339" t="s">
-        <v>38</v>
+        <v>1448</v>
       </c>
       <c r="F1339" t="s">
-        <v>67</v>
+        <v>726</v>
       </c>
       <c r="G1339" t="s">
-        <v>40</v>
+        <v>173</v>
       </c>
     </row>
     <row r="1340" spans="1:9">
       <c r="A1340">
-        <v>261625</v>
+        <v>261309</v>
       </c>
       <c r="B1340" t="s">
-        <v>3772</v>
+        <v>3804</v>
       </c>
       <c r="C1340">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="D1340" t="s">
-        <v>824</v>
+        <v>3805</v>
       </c>
       <c r="E1340" t="s">
-        <v>116</v>
+        <v>106</v>
       </c>
       <c r="F1340" t="s">
-        <v>3773</v>
+        <v>3806</v>
       </c>
       <c r="G1340" t="s">
-        <v>118</v>
+        <v>107</v>
+      </c>
+      <c r="I1340" t="s">
+        <v>3807</v>
       </c>
     </row>
     <row r="1341" spans="1:9">
       <c r="A1341">
-        <v>267013</v>
+        <v>261412</v>
       </c>
       <c r="B1341" t="s">
-        <v>3774</v>
+        <v>3804</v>
       </c>
       <c r="C1341">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D1341" t="s">
-        <v>2527</v>
+        <v>3808</v>
       </c>
       <c r="E1341" t="s">
-        <v>834</v>
+        <v>71</v>
       </c>
       <c r="F1341" t="s">
-        <v>835</v>
+        <v>3809</v>
       </c>
       <c r="G1341" t="s">
-        <v>836</v>
+        <v>73</v>
+      </c>
+      <c r="H1341" t="s">
+        <v>3810</v>
+      </c>
+      <c r="I1341" t="s">
+        <v>3811</v>
       </c>
     </row>
     <row r="1342" spans="1:9">
       <c r="A1342">
-        <v>261321</v>
+        <v>261505</v>
       </c>
       <c r="B1342" t="s">
-        <v>3774</v>
+        <v>3804</v>
       </c>
       <c r="C1342">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D1342" t="s">
-        <v>3775</v>
+        <v>3812</v>
       </c>
       <c r="E1342" t="s">
-        <v>900</v>
+        <v>258</v>
       </c>
       <c r="F1342" t="s">
-        <v>337</v>
+        <v>3813</v>
       </c>
       <c r="G1342" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>3776</v>
+        <v>260</v>
+      </c>
+      <c r="H1342" t="s">
+        <v>3814</v>
       </c>
     </row>
     <row r="1343" spans="1:9">
       <c r="A1343">
-        <v>261312</v>
+        <v>261710</v>
       </c>
       <c r="B1343" t="s">
-        <v>3777</v>
+        <v>3804</v>
       </c>
       <c r="C1343">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1343" t="s">
-        <v>795</v>
+        <v>674</v>
       </c>
       <c r="E1343" t="s">
-        <v>796</v>
+        <v>128</v>
       </c>
       <c r="F1343" t="s">
-        <v>797</v>
+        <v>240</v>
       </c>
       <c r="G1343" t="s">
-        <v>798</v>
+        <v>130</v>
       </c>
     </row>
     <row r="1344" spans="1:9">
       <c r="A1344">
-        <v>261613</v>
+        <v>261711</v>
       </c>
       <c r="B1344" t="s">
-        <v>3777</v>
+        <v>3804</v>
       </c>
       <c r="C1344">
         <v>2</v>
       </c>
       <c r="D1344" t="s">
-        <v>3778</v>
+        <v>731</v>
       </c>
       <c r="E1344" t="s">
-        <v>23</v>
+        <v>181</v>
       </c>
       <c r="F1344" t="s">
-        <v>3779</v>
+        <v>2934</v>
       </c>
       <c r="G1344" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="I1344" t="s">
-        <v>3780</v>
+        <v>3815</v>
       </c>
     </row>
     <row r="1345" spans="1:9">
       <c r="A1345">
-        <v>261904</v>
+        <v>262009</v>
       </c>
       <c r="B1345" t="s">
-        <v>3777</v>
+        <v>3804</v>
       </c>
       <c r="C1345">
         <v>2</v>
       </c>
       <c r="D1345" t="s">
-        <v>851</v>
+        <v>3816</v>
       </c>
       <c r="E1345" t="s">
-        <v>94</v>
+        <v>33</v>
       </c>
       <c r="F1345" t="s">
-        <v>3781</v>
+        <v>745</v>
       </c>
       <c r="G1345" t="s">
-        <v>96</v>
+        <v>35</v>
+      </c>
+      <c r="I1345" t="s">
+        <v>3817</v>
       </c>
     </row>
     <row r="1346" spans="1:9">
       <c r="A1346">
-        <v>262147</v>
+        <v>262142</v>
       </c>
       <c r="B1346" t="s">
-        <v>3777</v>
+        <v>3804</v>
       </c>
       <c r="C1346">
         <v>1</v>
       </c>
       <c r="D1346" t="s">
-        <v>2535</v>
+        <v>2448</v>
       </c>
       <c r="E1346" t="s">
         <v>38</v>
       </c>
       <c r="F1346" t="s">
-        <v>3348</v>
+        <v>3405</v>
       </c>
       <c r="G1346" t="s">
         <v>40</v>
       </c>
+      <c r="I1346" t="s">
+        <v>3818</v>
+      </c>
     </row>
     <row r="1347" spans="1:9">
       <c r="A1347">
-        <v>262208</v>
+        <v>262415</v>
       </c>
       <c r="B1347" t="s">
-        <v>3777</v>
+        <v>3804</v>
       </c>
       <c r="C1347">
         <v>2</v>
       </c>
       <c r="D1347" t="s">
-        <v>3782</v>
+        <v>640</v>
       </c>
       <c r="E1347" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F1347" t="s">
-        <v>3783</v>
+        <v>3819</v>
       </c>
       <c r="G1347" t="s">
-        <v>859</v>
+        <v>750</v>
+      </c>
+      <c r="H1347" t="s">
+        <v>3820</v>
+      </c>
+      <c r="I1347" t="s">
+        <v>3821</v>
       </c>
     </row>
     <row r="1348" spans="1:9">
       <c r="A1348">
-        <v>262416</v>
+        <v>264092</v>
       </c>
       <c r="B1348" t="s">
-        <v>3777</v>
+        <v>3804</v>
       </c>
       <c r="C1348">
         <v>2</v>
       </c>
       <c r="D1348" t="s">
-        <v>860</v>
+        <v>3822</v>
       </c>
       <c r="E1348" t="s">
-        <v>861</v>
+        <v>694</v>
       </c>
       <c r="F1348" t="s">
-        <v>3784</v>
+        <v>3823</v>
       </c>
       <c r="G1348" t="s">
-        <v>750</v>
-[...2 lines deleted...]
-        <v>3785</v>
+        <v>3824</v>
       </c>
     </row>
     <row r="1349" spans="1:9">
       <c r="A1349">
-        <v>261626</v>
+        <v>264094</v>
       </c>
       <c r="B1349" t="s">
-        <v>3777</v>
+        <v>3804</v>
       </c>
       <c r="C1349">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="D1349" t="s">
-        <v>849</v>
+        <v>3825</v>
       </c>
       <c r="E1349" t="s">
-        <v>116</v>
+        <v>3826</v>
       </c>
       <c r="F1349" t="s">
-        <v>3786</v>
+        <v>3827</v>
       </c>
       <c r="G1349" t="s">
-        <v>118</v>
+        <v>3828</v>
       </c>
     </row>
     <row r="1350" spans="1:9">
       <c r="A1350">
-        <v>261508</v>
+        <v>264102</v>
       </c>
       <c r="B1350" t="s">
-        <v>3777</v>
+        <v>3829</v>
       </c>
       <c r="C1350">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D1350" t="s">
-        <v>2533</v>
+        <v>3830</v>
       </c>
       <c r="E1350" t="s">
-        <v>258</v>
+        <v>1251</v>
       </c>
       <c r="F1350" t="s">
-        <v>67</v>
+        <v>1449</v>
       </c>
       <c r="G1350" t="s">
-        <v>260</v>
+        <v>173</v>
       </c>
     </row>
     <row r="1351" spans="1:9">
       <c r="A1351">
-        <v>261805</v>
+        <v>262427</v>
       </c>
       <c r="B1351" t="s">
-        <v>3787</v>
+        <v>3831</v>
       </c>
       <c r="C1351">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D1351" t="s">
-        <v>2587</v>
+        <v>3832</v>
       </c>
       <c r="E1351" t="s">
-        <v>28</v>
+        <v>44</v>
       </c>
       <c r="F1351" t="s">
-        <v>3788</v>
+        <v>240</v>
       </c>
       <c r="G1351" t="s">
-        <v>30</v>
-[...5 lines deleted...]
-        <v>3790</v>
+        <v>46</v>
       </c>
     </row>
     <row r="1352" spans="1:9">
       <c r="A1352">
-        <v>261128</v>
+        <v>261126</v>
       </c>
       <c r="B1352" t="s">
-        <v>3791</v>
+        <v>3831</v>
       </c>
       <c r="C1352">
         <v>1</v>
       </c>
       <c r="D1352" t="s">
-        <v>3792</v>
+        <v>3833</v>
       </c>
       <c r="E1352" t="s">
         <v>66</v>
       </c>
       <c r="F1352" t="s">
         <v>67</v>
       </c>
       <c r="G1352" t="s">
         <v>68</v>
       </c>
       <c r="I1352" t="s">
-        <v>3793</v>
+        <v>3834</v>
       </c>
     </row>
     <row r="1353" spans="1:9">
       <c r="A1353">
-        <v>262148</v>
+        <v>262143</v>
       </c>
       <c r="B1353" t="s">
-        <v>3791</v>
+        <v>3831</v>
       </c>
       <c r="C1353">
         <v>1</v>
       </c>
       <c r="D1353" t="s">
-        <v>2546</v>
+        <v>1238</v>
       </c>
       <c r="E1353" t="s">
         <v>38</v>
       </c>
       <c r="F1353" t="s">
         <v>67</v>
       </c>
       <c r="G1353" t="s">
         <v>40</v>
       </c>
+      <c r="I1353" t="s">
+        <v>3835</v>
+      </c>
     </row>
     <row r="1354" spans="1:9">
       <c r="A1354">
-        <v>261212</v>
+        <v>261712</v>
       </c>
       <c r="B1354" t="s">
-        <v>3794</v>
+        <v>3836</v>
       </c>
       <c r="C1354">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D1354" t="s">
-        <v>879</v>
+        <v>2809</v>
       </c>
       <c r="E1354" t="s">
-        <v>880</v>
+        <v>593</v>
       </c>
       <c r="F1354" t="s">
-        <v>1209</v>
+        <v>3837</v>
       </c>
       <c r="G1354" t="s">
-        <v>882</v>
+        <v>130</v>
+      </c>
+      <c r="I1354" t="s">
+        <v>3838</v>
       </c>
     </row>
     <row r="1355" spans="1:9">
       <c r="A1355">
-        <v>261313</v>
+        <v>264095</v>
       </c>
       <c r="B1355" t="s">
-        <v>3794</v>
+        <v>3836</v>
       </c>
       <c r="C1355">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D1355" t="s">
-        <v>910</v>
+        <v>3839</v>
       </c>
       <c r="E1355" t="s">
-        <v>252</v>
+        <v>278</v>
       </c>
       <c r="F1355" t="s">
-        <v>2562</v>
+        <v>543</v>
       </c>
       <c r="G1355" t="s">
-        <v>254</v>
+        <v>904</v>
       </c>
     </row>
     <row r="1356" spans="1:9">
       <c r="A1356">
-        <v>261413</v>
+        <v>261310</v>
       </c>
       <c r="B1356" t="s">
-        <v>3794</v>
+        <v>3840</v>
       </c>
       <c r="C1356">
         <v>2</v>
       </c>
       <c r="D1356" t="s">
-        <v>968</v>
+        <v>728</v>
       </c>
       <c r="E1356" t="s">
-        <v>477</v>
+        <v>252</v>
       </c>
       <c r="F1356" t="s">
-        <v>3795</v>
+        <v>729</v>
       </c>
       <c r="G1356" t="s">
-        <v>479</v>
+        <v>254</v>
+      </c>
+      <c r="H1356" t="s">
+        <v>3841</v>
+      </c>
+      <c r="I1356" t="s">
+        <v>3842</v>
       </c>
     </row>
     <row r="1357" spans="1:9">
       <c r="A1357">
-        <v>261506</v>
+        <v>261311</v>
       </c>
       <c r="B1357" t="s">
-        <v>3794</v>
+        <v>3840</v>
       </c>
       <c r="C1357">
         <v>2</v>
       </c>
       <c r="D1357" t="s">
-        <v>3796</v>
+        <v>801</v>
       </c>
       <c r="E1357" t="s">
-        <v>198</v>
+        <v>802</v>
       </c>
       <c r="F1357" t="s">
-        <v>3797</v>
+        <v>1209</v>
       </c>
       <c r="G1357" t="s">
-        <v>113</v>
+        <v>804</v>
+      </c>
+      <c r="H1357" t="s">
+        <v>3843</v>
       </c>
     </row>
     <row r="1358" spans="1:9">
       <c r="A1358">
-        <v>262149</v>
+        <v>261211</v>
       </c>
       <c r="B1358" t="s">
-        <v>3794</v>
+        <v>3840</v>
       </c>
       <c r="C1358">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1358" t="s">
-        <v>2570</v>
+        <v>664</v>
       </c>
       <c r="E1358" t="s">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="F1358" t="s">
-        <v>2571</v>
+        <v>19</v>
       </c>
       <c r="G1358" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>3798</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1359" spans="1:9">
       <c r="A1359">
-        <v>262150</v>
+        <v>261610</v>
       </c>
       <c r="B1359" t="s">
-        <v>3794</v>
+        <v>3840</v>
       </c>
       <c r="C1359">
         <v>2</v>
       </c>
       <c r="D1359" t="s">
-        <v>3799</v>
+        <v>808</v>
       </c>
       <c r="E1359" t="s">
-        <v>321</v>
+        <v>116</v>
       </c>
       <c r="F1359" t="s">
-        <v>3800</v>
+        <v>3844</v>
       </c>
       <c r="G1359" t="s">
-        <v>323</v>
+        <v>118</v>
       </c>
     </row>
     <row r="1360" spans="1:9">
       <c r="A1360">
-        <v>267014</v>
+        <v>261903</v>
       </c>
       <c r="B1360" t="s">
-        <v>3794</v>
+        <v>3840</v>
       </c>
       <c r="C1360">
         <v>2</v>
       </c>
       <c r="D1360" t="s">
-        <v>928</v>
+        <v>734</v>
       </c>
       <c r="E1360" t="s">
-        <v>929</v>
+        <v>340</v>
       </c>
       <c r="F1360" t="s">
-        <v>930</v>
+        <v>3845</v>
       </c>
       <c r="G1360" t="s">
-        <v>931</v>
+        <v>96</v>
       </c>
       <c r="I1360" t="s">
-        <v>3801</v>
+        <v>3846</v>
       </c>
     </row>
     <row r="1361" spans="1:9">
       <c r="A1361">
-        <v>262151</v>
+        <v>262144</v>
       </c>
       <c r="B1361" t="s">
-        <v>3802</v>
+        <v>3840</v>
       </c>
       <c r="C1361">
         <v>1</v>
       </c>
       <c r="D1361" t="s">
-        <v>2581</v>
+        <v>2502</v>
       </c>
       <c r="E1361" t="s">
         <v>38</v>
       </c>
       <c r="F1361" t="s">
-        <v>2139</v>
+        <v>3405</v>
       </c>
       <c r="G1361" t="s">
         <v>40</v>
       </c>
+      <c r="I1361" t="s">
+        <v>3847</v>
+      </c>
     </row>
     <row r="1362" spans="1:9">
       <c r="A1362">
-        <v>261129</v>
+        <v>264103</v>
       </c>
       <c r="B1362" t="s">
-        <v>3803</v>
+        <v>3840</v>
       </c>
       <c r="C1362">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D1362" t="s">
-        <v>3804</v>
+        <v>3848</v>
       </c>
       <c r="E1362" t="s">
-        <v>66</v>
+        <v>89</v>
       </c>
       <c r="F1362" t="s">
-        <v>67</v>
+        <v>1449</v>
       </c>
       <c r="G1362" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>3805</v>
+        <v>173</v>
       </c>
     </row>
     <row r="1363" spans="1:9">
       <c r="A1363">
-        <v>262152</v>
+        <v>262145</v>
       </c>
       <c r="B1363" t="s">
-        <v>3803</v>
+        <v>3849</v>
       </c>
       <c r="C1363">
         <v>1</v>
       </c>
       <c r="D1363" t="s">
-        <v>2593</v>
+        <v>869</v>
       </c>
       <c r="E1363" t="s">
         <v>38</v>
       </c>
       <c r="F1363" t="s">
-        <v>67</v>
+        <v>2139</v>
       </c>
       <c r="G1363" t="s">
         <v>40</v>
       </c>
+      <c r="I1363" t="s">
+        <v>3850</v>
+      </c>
     </row>
     <row r="1364" spans="1:9">
       <c r="A1364">
-        <v>261325</v>
+        <v>261611</v>
       </c>
       <c r="B1364" t="s">
-        <v>3803</v>
+        <v>3851</v>
       </c>
       <c r="C1364">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D1364" t="s">
-        <v>3806</v>
+        <v>814</v>
       </c>
       <c r="E1364" t="s">
-        <v>11</v>
+        <v>116</v>
       </c>
       <c r="F1364" t="s">
-        <v>302</v>
+        <v>3852</v>
       </c>
       <c r="G1364" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>3807</v>
+        <v>118</v>
       </c>
     </row>
     <row r="1365" spans="1:9">
       <c r="A1365">
-        <v>264014</v>
+        <v>264098</v>
       </c>
       <c r="B1365" t="s">
-        <v>3808</v>
+        <v>3851</v>
       </c>
       <c r="C1365">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D1365" t="s">
-        <v>3809</v>
+        <v>2787</v>
       </c>
       <c r="E1365" t="s">
-        <v>3810</v>
+        <v>2152</v>
       </c>
       <c r="F1365" t="s">
-        <v>1410</v>
+        <v>2788</v>
       </c>
       <c r="G1365" t="s">
-        <v>3811</v>
+        <v>3853</v>
       </c>
     </row>
     <row r="1366" spans="1:9">
       <c r="A1366">
-        <v>261314</v>
+        <v>264097</v>
       </c>
       <c r="B1366" t="s">
-        <v>3812</v>
+        <v>3854</v>
       </c>
       <c r="C1366">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D1366" t="s">
-        <v>3813</v>
+        <v>3855</v>
       </c>
       <c r="E1366" t="s">
-        <v>408</v>
+        <v>2046</v>
       </c>
       <c r="F1366" t="s">
-        <v>3814</v>
+        <v>1449</v>
       </c>
       <c r="G1366" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>3815</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="1367" spans="1:9">
       <c r="A1367">
-        <v>261614</v>
+        <v>264105</v>
       </c>
       <c r="B1367" t="s">
-        <v>3816</v>
+        <v>3854</v>
       </c>
       <c r="C1367">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="D1367" t="s">
-        <v>974</v>
+        <v>3856</v>
       </c>
       <c r="E1367" t="s">
-        <v>975</v>
+        <v>431</v>
       </c>
       <c r="F1367" t="s">
-        <v>976</v>
+        <v>2428</v>
       </c>
       <c r="G1367" t="s">
-        <v>977</v>
+        <v>3857</v>
       </c>
     </row>
     <row r="1368" spans="1:9">
       <c r="A1368">
-        <v>262153</v>
+        <v>262428</v>
       </c>
       <c r="B1368" t="s">
-        <v>3816</v>
+        <v>3858</v>
       </c>
       <c r="C1368">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1368" t="s">
-        <v>978</v>
+        <v>3859</v>
       </c>
       <c r="E1368" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="F1368" t="s">
-        <v>2618</v>
+        <v>240</v>
       </c>
       <c r="G1368" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
     </row>
     <row r="1369" spans="1:9">
       <c r="A1369">
-        <v>262154</v>
+        <v>261127</v>
       </c>
       <c r="B1369" t="s">
-        <v>3816</v>
+        <v>3858</v>
       </c>
       <c r="C1369">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1369" t="s">
-        <v>1128</v>
+        <v>3860</v>
       </c>
       <c r="E1369" t="s">
-        <v>1129</v>
+        <v>66</v>
       </c>
       <c r="F1369" t="s">
-        <v>1130</v>
+        <v>67</v>
       </c>
       <c r="G1369" t="s">
-        <v>1131</v>
+        <v>68</v>
+      </c>
+      <c r="I1369" t="s">
+        <v>3861</v>
       </c>
     </row>
     <row r="1370" spans="1:9">
       <c r="A1370">
-        <v>262417</v>
+        <v>261612</v>
       </c>
       <c r="B1370" t="s">
-        <v>3816</v>
+        <v>3858</v>
       </c>
       <c r="C1370">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1370" t="s">
-        <v>921</v>
+        <v>819</v>
       </c>
       <c r="E1370" t="s">
-        <v>216</v>
+        <v>116</v>
       </c>
       <c r="F1370" t="s">
-        <v>3817</v>
+        <v>3862</v>
       </c>
       <c r="G1370" t="s">
-        <v>217</v>
+        <v>118</v>
       </c>
     </row>
     <row r="1371" spans="1:9">
       <c r="A1371">
-        <v>261324</v>
+        <v>262146</v>
       </c>
       <c r="B1371" t="s">
-        <v>3816</v>
+        <v>3858</v>
       </c>
       <c r="C1371">
         <v>1</v>
       </c>
       <c r="D1371" t="s">
-        <v>800</v>
+        <v>2517</v>
       </c>
       <c r="E1371" t="s">
-        <v>106</v>
+        <v>38</v>
       </c>
       <c r="F1371" t="s">
-        <v>2116</v>
+        <v>67</v>
       </c>
       <c r="G1371" t="s">
-        <v>107</v>
+        <v>40</v>
       </c>
       <c r="I1371" t="s">
-        <v>3818</v>
+        <v>3863</v>
       </c>
     </row>
     <row r="1372" spans="1:9">
       <c r="A1372">
-        <v>261130</v>
+        <v>261625</v>
       </c>
       <c r="B1372" t="s">
-        <v>3819</v>
+        <v>3864</v>
       </c>
       <c r="C1372">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1372" t="s">
-        <v>3820</v>
+        <v>824</v>
       </c>
       <c r="E1372" t="s">
-        <v>66</v>
+        <v>116</v>
       </c>
       <c r="F1372" t="s">
-        <v>67</v>
+        <v>3865</v>
       </c>
       <c r="G1372" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>3821</v>
+        <v>118</v>
       </c>
     </row>
     <row r="1373" spans="1:9">
       <c r="A1373">
-        <v>262155</v>
+        <v>261321</v>
       </c>
       <c r="B1373" t="s">
-        <v>3819</v>
+        <v>3866</v>
       </c>
       <c r="C1373">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D1373" t="s">
-        <v>2624</v>
+        <v>3867</v>
       </c>
       <c r="E1373" t="s">
-        <v>38</v>
+        <v>900</v>
       </c>
       <c r="F1373" t="s">
-        <v>67</v>
+        <v>337</v>
       </c>
       <c r="G1373" t="s">
-        <v>40</v>
+        <v>107</v>
+      </c>
+      <c r="I1373" t="s">
+        <v>3868</v>
       </c>
     </row>
     <row r="1374" spans="1:9">
       <c r="A1374">
-        <v>264015</v>
+        <v>267013</v>
       </c>
       <c r="B1374" t="s">
-        <v>3822</v>
+        <v>3866</v>
       </c>
       <c r="C1374">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D1374" t="s">
-        <v>3823</v>
+        <v>2527</v>
       </c>
       <c r="E1374" t="s">
-        <v>3824</v>
+        <v>834</v>
       </c>
       <c r="F1374" t="s">
-        <v>1089</v>
+        <v>835</v>
       </c>
       <c r="G1374" t="s">
-        <v>3825</v>
+        <v>836</v>
       </c>
     </row>
     <row r="1375" spans="1:9">
       <c r="A1375">
-        <v>261315</v>
+        <v>261312</v>
       </c>
       <c r="B1375" t="s">
-        <v>3826</v>
+        <v>3869</v>
       </c>
       <c r="C1375">
         <v>2</v>
       </c>
       <c r="D1375" t="s">
-        <v>3827</v>
+        <v>795</v>
       </c>
       <c r="E1375" t="s">
-        <v>106</v>
+        <v>796</v>
       </c>
       <c r="F1375" t="s">
-        <v>3312</v>
+        <v>797</v>
       </c>
       <c r="G1375" t="s">
-        <v>107</v>
+        <v>798</v>
+      </c>
+      <c r="H1375" t="s">
+        <v>3870</v>
       </c>
     </row>
     <row r="1376" spans="1:9">
       <c r="A1376">
-        <v>261615</v>
+        <v>261508</v>
       </c>
       <c r="B1376" t="s">
-        <v>3826</v>
+        <v>3869</v>
       </c>
       <c r="C1376">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1376" t="s">
-        <v>3828</v>
+        <v>2533</v>
       </c>
       <c r="E1376" t="s">
-        <v>23</v>
+        <v>258</v>
       </c>
       <c r="F1376" t="s">
-        <v>3829</v>
+        <v>67</v>
       </c>
       <c r="G1376" t="s">
-        <v>25</v>
+        <v>260</v>
       </c>
     </row>
     <row r="1377" spans="1:9">
       <c r="A1377">
-        <v>261713</v>
+        <v>261613</v>
       </c>
       <c r="B1377" t="s">
-        <v>3826</v>
+        <v>3869</v>
       </c>
       <c r="C1377">
         <v>2</v>
       </c>
       <c r="D1377" t="s">
-        <v>2650</v>
+        <v>3871</v>
       </c>
       <c r="E1377" t="s">
-        <v>128</v>
+        <v>23</v>
       </c>
       <c r="F1377" t="s">
-        <v>3830</v>
+        <v>3872</v>
       </c>
       <c r="G1377" t="s">
-        <v>130</v>
+        <v>25</v>
+      </c>
+      <c r="H1377" t="s">
+        <v>3873</v>
+      </c>
+      <c r="I1377" t="s">
+        <v>3874</v>
       </c>
     </row>
     <row r="1378" spans="1:9">
       <c r="A1378">
-        <v>262156</v>
+        <v>261626</v>
       </c>
       <c r="B1378" t="s">
-        <v>3826</v>
+        <v>3869</v>
       </c>
       <c r="C1378">
         <v>2</v>
       </c>
       <c r="D1378" t="s">
-        <v>3831</v>
+        <v>849</v>
       </c>
       <c r="E1378" t="s">
-        <v>38</v>
+        <v>116</v>
       </c>
       <c r="F1378" t="s">
-        <v>3832</v>
+        <v>3875</v>
       </c>
       <c r="G1378" t="s">
-        <v>40</v>
+        <v>118</v>
       </c>
     </row>
     <row r="1379" spans="1:9">
       <c r="A1379">
-        <v>262157</v>
+        <v>261904</v>
       </c>
       <c r="B1379" t="s">
-        <v>3826</v>
+        <v>3869</v>
       </c>
       <c r="C1379">
         <v>2</v>
       </c>
       <c r="D1379" t="s">
-        <v>2653</v>
+        <v>851</v>
       </c>
       <c r="E1379" t="s">
-        <v>204</v>
+        <v>94</v>
       </c>
       <c r="F1379" t="s">
-        <v>3388</v>
+        <v>3876</v>
       </c>
       <c r="G1379" t="s">
-        <v>206</v>
+        <v>96</v>
+      </c>
+      <c r="I1379" t="s">
+        <v>3877</v>
       </c>
     </row>
     <row r="1380" spans="1:9">
       <c r="A1380">
-        <v>262418</v>
+        <v>262147</v>
       </c>
       <c r="B1380" t="s">
-        <v>3826</v>
+        <v>3869</v>
       </c>
       <c r="C1380">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1380" t="s">
-        <v>981</v>
+        <v>2535</v>
       </c>
       <c r="E1380" t="s">
-        <v>216</v>
+        <v>38</v>
       </c>
       <c r="F1380" t="s">
-        <v>3338</v>
+        <v>3364</v>
       </c>
       <c r="G1380" t="s">
-        <v>217</v>
+        <v>40</v>
+      </c>
+      <c r="I1380" t="s">
+        <v>3878</v>
       </c>
     </row>
     <row r="1381" spans="1:9">
       <c r="A1381">
-        <v>261627</v>
+        <v>262208</v>
       </c>
       <c r="B1381" t="s">
-        <v>3826</v>
+        <v>3869</v>
       </c>
       <c r="C1381">
         <v>2</v>
       </c>
       <c r="D1381" t="s">
-        <v>3833</v>
+        <v>3879</v>
       </c>
       <c r="E1381" t="s">
-        <v>116</v>
+        <v>857</v>
       </c>
       <c r="F1381" t="s">
-        <v>120</v>
+        <v>3880</v>
       </c>
       <c r="G1381" t="s">
-        <v>121</v>
+        <v>859</v>
       </c>
     </row>
     <row r="1382" spans="1:9">
       <c r="A1382">
-        <v>261414</v>
+        <v>262416</v>
       </c>
       <c r="B1382" t="s">
-        <v>3834</v>
+        <v>3869</v>
       </c>
       <c r="C1382">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1382" t="s">
-        <v>1916</v>
+        <v>860</v>
       </c>
       <c r="E1382" t="s">
-        <v>71</v>
+        <v>861</v>
       </c>
       <c r="F1382" t="s">
-        <v>240</v>
+        <v>3881</v>
       </c>
       <c r="G1382" t="s">
-        <v>73</v>
+        <v>750</v>
+      </c>
+      <c r="H1382" t="s">
+        <v>3882</v>
       </c>
       <c r="I1382" t="s">
-        <v>3835</v>
+        <v>3883</v>
       </c>
     </row>
     <row r="1383" spans="1:9">
       <c r="A1383">
-        <v>262419</v>
+        <v>264099</v>
       </c>
       <c r="B1383" t="s">
-        <v>3834</v>
+        <v>3869</v>
       </c>
       <c r="C1383">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1383" t="s">
-        <v>1078</v>
+        <v>3884</v>
       </c>
       <c r="E1383" t="s">
-        <v>216</v>
+        <v>1245</v>
       </c>
       <c r="F1383" t="s">
-        <v>3229</v>
+        <v>2542</v>
       </c>
       <c r="G1383" t="s">
-        <v>217</v>
+        <v>3885</v>
       </c>
     </row>
     <row r="1384" spans="1:9">
       <c r="A1384">
-        <v>261131</v>
+        <v>261805</v>
       </c>
       <c r="B1384" t="s">
-        <v>3836</v>
+        <v>3886</v>
       </c>
       <c r="C1384">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="D1384" t="s">
-        <v>3837</v>
+        <v>2587</v>
       </c>
       <c r="E1384" t="s">
-        <v>66</v>
+        <v>28</v>
       </c>
       <c r="F1384" t="s">
-        <v>67</v>
+        <v>3887</v>
       </c>
       <c r="G1384" t="s">
-        <v>68</v>
+        <v>30</v>
+      </c>
+      <c r="H1384" t="s">
+        <v>3888</v>
       </c>
       <c r="I1384" t="s">
-        <v>3838</v>
+        <v>3889</v>
       </c>
     </row>
     <row r="1385" spans="1:9">
       <c r="A1385">
-        <v>262158</v>
+        <v>264101</v>
       </c>
       <c r="B1385" t="s">
-        <v>3836</v>
+        <v>3886</v>
       </c>
       <c r="C1385">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D1385" t="s">
-        <v>2672</v>
+        <v>3890</v>
       </c>
       <c r="E1385" t="s">
-        <v>38</v>
+        <v>3891</v>
       </c>
       <c r="F1385" t="s">
-        <v>67</v>
+        <v>279</v>
       </c>
       <c r="G1385" t="s">
-        <v>40</v>
+        <v>3892</v>
       </c>
     </row>
     <row r="1386" spans="1:9">
       <c r="A1386">
-        <v>261316</v>
+        <v>262429</v>
       </c>
       <c r="B1386" t="s">
-        <v>3839</v>
+        <v>3893</v>
       </c>
       <c r="C1386">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1386" t="s">
-        <v>3840</v>
+        <v>3894</v>
       </c>
       <c r="E1386" t="s">
-        <v>106</v>
+        <v>44</v>
       </c>
       <c r="F1386" t="s">
-        <v>3841</v>
+        <v>240</v>
       </c>
       <c r="G1386" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>3842</v>
+        <v>46</v>
       </c>
     </row>
     <row r="1387" spans="1:9">
       <c r="A1387">
-        <v>261317</v>
+        <v>261128</v>
       </c>
       <c r="B1387" t="s">
-        <v>3839</v>
+        <v>3893</v>
       </c>
       <c r="C1387">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1387" t="s">
-        <v>3843</v>
+        <v>3895</v>
       </c>
       <c r="E1387" t="s">
-        <v>900</v>
+        <v>66</v>
       </c>
       <c r="F1387" t="s">
-        <v>3844</v>
+        <v>67</v>
       </c>
       <c r="G1387" t="s">
-        <v>107</v>
+        <v>68</v>
+      </c>
+      <c r="I1387" t="s">
+        <v>3896</v>
       </c>
     </row>
     <row r="1388" spans="1:9">
       <c r="A1388">
-        <v>261318</v>
+        <v>262148</v>
       </c>
       <c r="B1388" t="s">
-        <v>3839</v>
+        <v>3893</v>
       </c>
       <c r="C1388">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1388" t="s">
-        <v>2703</v>
+        <v>2546</v>
       </c>
       <c r="E1388" t="s">
-        <v>796</v>
+        <v>38</v>
       </c>
       <c r="F1388" t="s">
-        <v>404</v>
+        <v>67</v>
       </c>
       <c r="G1388" t="s">
-        <v>798</v>
+        <v>40</v>
+      </c>
+      <c r="I1388" t="s">
+        <v>3897</v>
       </c>
     </row>
     <row r="1389" spans="1:9">
       <c r="A1389">
-        <v>261507</v>
+        <v>261218</v>
       </c>
       <c r="B1389" t="s">
-        <v>3839</v>
+        <v>3898</v>
       </c>
       <c r="C1389">
         <v>2</v>
       </c>
       <c r="D1389" t="s">
-        <v>1052</v>
+        <v>3899</v>
       </c>
       <c r="E1389" t="s">
-        <v>111</v>
+        <v>880</v>
       </c>
       <c r="F1389" t="s">
-        <v>3845</v>
+        <v>3900</v>
       </c>
       <c r="G1389" t="s">
-        <v>113</v>
+        <v>882</v>
       </c>
     </row>
     <row r="1390" spans="1:9">
       <c r="A1390">
-        <v>261617</v>
+        <v>261313</v>
       </c>
       <c r="B1390" t="s">
-        <v>3839</v>
+        <v>3901</v>
       </c>
       <c r="C1390">
         <v>2</v>
       </c>
       <c r="D1390" t="s">
-        <v>590</v>
+        <v>910</v>
       </c>
       <c r="E1390" t="s">
-        <v>265</v>
+        <v>252</v>
       </c>
       <c r="F1390" t="s">
-        <v>3846</v>
+        <v>2562</v>
       </c>
       <c r="G1390" t="s">
-        <v>267</v>
+        <v>254</v>
+      </c>
+      <c r="H1390" t="s">
+        <v>3902</v>
       </c>
     </row>
     <row r="1391" spans="1:9">
       <c r="A1391">
-        <v>261714</v>
+        <v>261212</v>
       </c>
       <c r="B1391" t="s">
-        <v>3839</v>
+        <v>3901</v>
       </c>
       <c r="C1391">
         <v>2</v>
       </c>
       <c r="D1391" t="s">
-        <v>1317</v>
+        <v>879</v>
       </c>
       <c r="E1391" t="s">
-        <v>1318</v>
+        <v>880</v>
       </c>
       <c r="F1391" t="s">
-        <v>2695</v>
+        <v>1209</v>
       </c>
       <c r="G1391" t="s">
-        <v>1320</v>
+        <v>882</v>
       </c>
     </row>
     <row r="1392" spans="1:9">
       <c r="A1392">
-        <v>262159</v>
+        <v>261413</v>
       </c>
       <c r="B1392" t="s">
-        <v>3839</v>
+        <v>3901</v>
       </c>
       <c r="C1392">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1392" t="s">
-        <v>1115</v>
+        <v>968</v>
       </c>
       <c r="E1392" t="s">
-        <v>38</v>
+        <v>477</v>
       </c>
       <c r="F1392" t="s">
-        <v>3847</v>
+        <v>3903</v>
       </c>
       <c r="G1392" t="s">
-        <v>40</v>
+        <v>479</v>
+      </c>
+      <c r="I1392" t="s">
+        <v>3904</v>
       </c>
     </row>
     <row r="1393" spans="1:9">
       <c r="A1393">
-        <v>262160</v>
+        <v>261506</v>
       </c>
       <c r="B1393" t="s">
-        <v>3839</v>
+        <v>3901</v>
       </c>
       <c r="C1393">
         <v>2</v>
       </c>
       <c r="D1393" t="s">
-        <v>2715</v>
+        <v>3905</v>
       </c>
       <c r="E1393" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="F1393" t="s">
-        <v>3848</v>
+        <v>3906</v>
       </c>
       <c r="G1393" t="s">
-        <v>206</v>
+        <v>113</v>
       </c>
     </row>
     <row r="1394" spans="1:9">
       <c r="A1394">
-        <v>267015</v>
+        <v>262149</v>
       </c>
       <c r="B1394" t="s">
-        <v>3839</v>
+        <v>3901</v>
       </c>
       <c r="C1394">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1394" t="s">
-        <v>3849</v>
+        <v>2570</v>
       </c>
       <c r="E1394" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="F1394" t="s">
-        <v>286</v>
+        <v>2571</v>
       </c>
       <c r="G1394" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="I1394" t="s">
-        <v>3850</v>
+        <v>3907</v>
       </c>
     </row>
     <row r="1395" spans="1:9">
       <c r="A1395">
-        <v>262161</v>
+        <v>262150</v>
       </c>
       <c r="B1395" t="s">
-        <v>3851</v>
+        <v>3901</v>
       </c>
       <c r="C1395">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1395" t="s">
-        <v>1136</v>
+        <v>3908</v>
       </c>
       <c r="E1395" t="s">
-        <v>38</v>
+        <v>321</v>
       </c>
       <c r="F1395" t="s">
-        <v>2139</v>
+        <v>3909</v>
       </c>
       <c r="G1395" t="s">
-        <v>40</v>
+        <v>323</v>
       </c>
     </row>
     <row r="1396" spans="1:9">
       <c r="A1396">
-        <v>267016</v>
+        <v>267014</v>
       </c>
       <c r="B1396" t="s">
-        <v>3851</v>
+        <v>3901</v>
       </c>
       <c r="C1396">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D1396" t="s">
-        <v>3852</v>
+        <v>928</v>
       </c>
       <c r="E1396" t="s">
-        <v>1151</v>
+        <v>929</v>
       </c>
       <c r="F1396" t="s">
-        <v>3853</v>
+        <v>930</v>
       </c>
       <c r="G1396" t="s">
-        <v>1359</v>
+        <v>931</v>
+      </c>
+      <c r="I1396" t="s">
+        <v>3910</v>
       </c>
     </row>
     <row r="1397" spans="1:9">
       <c r="A1397">
-        <v>261132</v>
+        <v>262151</v>
       </c>
       <c r="B1397" t="s">
-        <v>3854</v>
+        <v>3911</v>
       </c>
       <c r="C1397">
         <v>1</v>
       </c>
       <c r="D1397" t="s">
-        <v>3855</v>
+        <v>2581</v>
       </c>
       <c r="E1397" t="s">
-        <v>66</v>
+        <v>38</v>
       </c>
       <c r="F1397" t="s">
-        <v>67</v>
+        <v>2139</v>
       </c>
       <c r="G1397" t="s">
-        <v>68</v>
+        <v>40</v>
       </c>
       <c r="I1397" t="s">
-        <v>3856</v>
+        <v>3912</v>
       </c>
     </row>
     <row r="1398" spans="1:9">
       <c r="A1398">
-        <v>262162</v>
+        <v>262430</v>
       </c>
       <c r="B1398" t="s">
-        <v>3854</v>
+        <v>3913</v>
       </c>
       <c r="C1398">
         <v>1</v>
       </c>
       <c r="D1398" t="s">
-        <v>2736</v>
+        <v>3914</v>
       </c>
       <c r="E1398" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="F1398" t="s">
-        <v>67</v>
+        <v>240</v>
       </c>
       <c r="G1398" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
     </row>
     <row r="1399" spans="1:9">
       <c r="A1399">
-        <v>262209</v>
+        <v>261129</v>
       </c>
       <c r="B1399" t="s">
-        <v>3854</v>
+        <v>3913</v>
       </c>
       <c r="C1399">
         <v>1</v>
       </c>
       <c r="D1399" t="s">
-        <v>3857</v>
+        <v>3915</v>
       </c>
       <c r="E1399" t="s">
-        <v>325</v>
+        <v>66</v>
       </c>
       <c r="F1399" t="s">
-        <v>3554</v>
+        <v>67</v>
       </c>
       <c r="G1399" t="s">
-        <v>327</v>
+        <v>68</v>
+      </c>
+      <c r="I1399" t="s">
+        <v>3916</v>
       </c>
     </row>
     <row r="1400" spans="1:9">
       <c r="A1400">
-        <v>262163</v>
+        <v>261325</v>
       </c>
       <c r="B1400" t="s">
-        <v>3858</v>
+        <v>3913</v>
       </c>
       <c r="C1400">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D1400" t="s">
-        <v>1176</v>
+        <v>3917</v>
       </c>
       <c r="E1400" t="s">
-        <v>204</v>
+        <v>11</v>
       </c>
       <c r="F1400" t="s">
-        <v>3859</v>
+        <v>3918</v>
       </c>
       <c r="G1400" t="s">
-        <v>206</v>
+        <v>107</v>
+      </c>
+      <c r="I1400" t="s">
+        <v>3919</v>
       </c>
     </row>
     <row r="1401" spans="1:9">
       <c r="A1401">
-        <v>261213</v>
+        <v>262152</v>
       </c>
       <c r="B1401" t="s">
-        <v>3860</v>
+        <v>3913</v>
       </c>
       <c r="C1401">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1401" t="s">
-        <v>1125</v>
+        <v>2593</v>
       </c>
       <c r="E1401" t="s">
-        <v>444</v>
+        <v>38</v>
       </c>
       <c r="F1401" t="s">
-        <v>1126</v>
+        <v>67</v>
       </c>
       <c r="G1401" t="s">
-        <v>1127</v>
+        <v>40</v>
+      </c>
+      <c r="I1401" t="s">
+        <v>3920</v>
       </c>
     </row>
     <row r="1402" spans="1:9">
       <c r="A1402">
-        <v>261415</v>
+        <v>264014</v>
       </c>
       <c r="B1402" t="s">
-        <v>3860</v>
+        <v>3921</v>
       </c>
       <c r="C1402">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D1402" t="s">
-        <v>3861</v>
+        <v>3922</v>
       </c>
       <c r="E1402" t="s">
-        <v>71</v>
+        <v>3923</v>
       </c>
       <c r="F1402" t="s">
-        <v>2871</v>
+        <v>1410</v>
       </c>
       <c r="G1402" t="s">
-        <v>73</v>
+        <v>3924</v>
       </c>
     </row>
     <row r="1403" spans="1:9">
       <c r="A1403">
-        <v>261618</v>
+        <v>264100</v>
       </c>
       <c r="B1403" t="s">
-        <v>3860</v>
+        <v>3925</v>
       </c>
       <c r="C1403">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D1403" t="s">
-        <v>1400</v>
+        <v>3926</v>
       </c>
       <c r="E1403" t="s">
-        <v>123</v>
+        <v>3927</v>
       </c>
       <c r="F1403" t="s">
-        <v>3524</v>
+        <v>2634</v>
       </c>
       <c r="G1403" t="s">
-        <v>125</v>
+        <v>3928</v>
       </c>
     </row>
     <row r="1404" spans="1:9">
       <c r="A1404">
-        <v>261806</v>
+        <v>261314</v>
       </c>
       <c r="B1404" t="s">
-        <v>3860</v>
+        <v>3925</v>
       </c>
       <c r="C1404">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D1404" t="s">
-        <v>1172</v>
+        <v>3929</v>
       </c>
       <c r="E1404" t="s">
-        <v>28</v>
+        <v>408</v>
       </c>
       <c r="F1404" t="s">
-        <v>3862</v>
+        <v>3930</v>
       </c>
       <c r="G1404" t="s">
-        <v>30</v>
+        <v>13</v>
+      </c>
+      <c r="H1404" t="s">
+        <v>3931</v>
+      </c>
+      <c r="I1404" t="s">
+        <v>3932</v>
       </c>
     </row>
     <row r="1405" spans="1:9">
       <c r="A1405">
-        <v>262210</v>
+        <v>264108</v>
       </c>
       <c r="B1405" t="s">
-        <v>3860</v>
+        <v>3925</v>
       </c>
       <c r="C1405">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D1405" t="s">
-        <v>1068</v>
+        <v>2596</v>
       </c>
       <c r="E1405" t="s">
-        <v>273</v>
+        <v>2597</v>
       </c>
       <c r="F1405" t="s">
-        <v>3863</v>
+        <v>962</v>
       </c>
       <c r="G1405" t="s">
-        <v>275</v>
+        <v>368</v>
       </c>
     </row>
     <row r="1406" spans="1:9">
       <c r="A1406">
-        <v>262420</v>
+        <v>262153</v>
       </c>
       <c r="B1406" t="s">
-        <v>3860</v>
+        <v>3933</v>
       </c>
       <c r="C1406">
         <v>2</v>
       </c>
       <c r="D1406" t="s">
-        <v>3864</v>
+        <v>978</v>
       </c>
       <c r="E1406" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="F1406" t="s">
-        <v>3865</v>
+        <v>2618</v>
       </c>
       <c r="G1406" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="H1406" t="s">
-        <v>3866</v>
+        <v>3934</v>
+      </c>
+      <c r="I1406" t="s">
+        <v>3935</v>
       </c>
     </row>
     <row r="1407" spans="1:9">
       <c r="A1407">
-        <v>262421</v>
+        <v>261324</v>
       </c>
       <c r="B1407" t="s">
-        <v>3867</v>
+        <v>3933</v>
       </c>
       <c r="C1407">
         <v>1</v>
       </c>
       <c r="D1407" t="s">
-        <v>1206</v>
+        <v>800</v>
       </c>
       <c r="E1407" t="s">
-        <v>216</v>
+        <v>106</v>
       </c>
       <c r="F1407" t="s">
-        <v>3229</v>
+        <v>2116</v>
       </c>
       <c r="G1407" t="s">
-        <v>217</v>
+        <v>107</v>
+      </c>
+      <c r="H1407" t="s">
+        <v>3936</v>
+      </c>
+      <c r="I1407" t="s">
+        <v>3937</v>
       </c>
     </row>
     <row r="1408" spans="1:9">
       <c r="A1408">
-        <v>261133</v>
+        <v>261614</v>
       </c>
       <c r="B1408" t="s">
-        <v>3868</v>
+        <v>3933</v>
       </c>
       <c r="C1408">
         <v>1</v>
       </c>
       <c r="D1408" t="s">
-        <v>3869</v>
+        <v>974</v>
       </c>
       <c r="E1408" t="s">
-        <v>66</v>
+        <v>975</v>
       </c>
       <c r="F1408" t="s">
-        <v>67</v>
+        <v>976</v>
       </c>
       <c r="G1408" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>3870</v>
+        <v>977</v>
       </c>
     </row>
     <row r="1409" spans="1:9">
       <c r="A1409">
-        <v>262164</v>
+        <v>262154</v>
       </c>
       <c r="B1409" t="s">
-        <v>3868</v>
+        <v>3933</v>
       </c>
       <c r="C1409">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1409" t="s">
-        <v>2791</v>
+        <v>1128</v>
       </c>
       <c r="E1409" t="s">
-        <v>38</v>
+        <v>1129</v>
       </c>
       <c r="F1409" t="s">
-        <v>67</v>
+        <v>1130</v>
       </c>
       <c r="G1409" t="s">
-        <v>40</v>
+        <v>1131</v>
+      </c>
+      <c r="I1409" t="s">
+        <v>3938</v>
       </c>
     </row>
     <row r="1410" spans="1:9">
       <c r="A1410">
-        <v>261214</v>
+        <v>262417</v>
       </c>
       <c r="B1410" t="s">
-        <v>3871</v>
+        <v>3933</v>
       </c>
       <c r="C1410">
         <v>2</v>
       </c>
       <c r="D1410" t="s">
-        <v>2808</v>
+        <v>921</v>
       </c>
       <c r="E1410" t="s">
-        <v>18</v>
+        <v>216</v>
       </c>
       <c r="F1410" t="s">
-        <v>1181</v>
+        <v>3939</v>
       </c>
       <c r="G1410" t="s">
-        <v>20</v>
+        <v>217</v>
+      </c>
+      <c r="I1410" t="s">
+        <v>3940</v>
       </c>
     </row>
     <row r="1411" spans="1:9">
       <c r="A1411">
-        <v>261619</v>
+        <v>264106</v>
       </c>
       <c r="B1411" t="s">
-        <v>3871</v>
+        <v>3933</v>
       </c>
       <c r="C1411">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1411" t="s">
-        <v>1271</v>
+        <v>1071</v>
       </c>
       <c r="E1411" t="s">
-        <v>975</v>
+        <v>1072</v>
       </c>
       <c r="F1411" t="s">
-        <v>976</v>
+        <v>279</v>
       </c>
       <c r="G1411" t="s">
-        <v>977</v>
+        <v>3941</v>
       </c>
     </row>
     <row r="1412" spans="1:9">
       <c r="A1412">
-        <v>262165</v>
+        <v>264107</v>
       </c>
       <c r="B1412" t="s">
-        <v>3871</v>
+        <v>3933</v>
       </c>
       <c r="C1412">
         <v>3</v>
       </c>
       <c r="D1412" t="s">
-        <v>3872</v>
+        <v>3942</v>
       </c>
       <c r="E1412" t="s">
-        <v>38</v>
+        <v>3943</v>
       </c>
       <c r="F1412" t="s">
-        <v>3873</v>
+        <v>3944</v>
       </c>
       <c r="G1412" t="s">
-        <v>40</v>
+        <v>908</v>
       </c>
     </row>
     <row r="1413" spans="1:9">
       <c r="A1413">
-        <v>262166</v>
+        <v>264111</v>
       </c>
       <c r="B1413" t="s">
-        <v>3871</v>
+        <v>3945</v>
       </c>
       <c r="C1413">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="D1413" t="s">
-        <v>1124</v>
+        <v>3946</v>
       </c>
       <c r="E1413" t="s">
-        <v>204</v>
+        <v>1706</v>
       </c>
       <c r="F1413" t="s">
-        <v>3874</v>
+        <v>999</v>
       </c>
       <c r="G1413" t="s">
-        <v>206</v>
+        <v>3947</v>
       </c>
     </row>
     <row r="1414" spans="1:9">
       <c r="A1414">
-        <v>262422</v>
+        <v>262155</v>
       </c>
       <c r="B1414" t="s">
-        <v>3871</v>
+        <v>3948</v>
       </c>
       <c r="C1414">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1414" t="s">
-        <v>1221</v>
+        <v>2624</v>
       </c>
       <c r="E1414" t="s">
-        <v>216</v>
+        <v>38</v>
       </c>
       <c r="F1414" t="s">
-        <v>3338</v>
+        <v>67</v>
       </c>
       <c r="G1414" t="s">
-        <v>217</v>
+        <v>40</v>
+      </c>
+      <c r="I1414" t="s">
+        <v>3949</v>
       </c>
     </row>
     <row r="1415" spans="1:9">
       <c r="A1415">
-        <v>267017</v>
+        <v>262431</v>
       </c>
       <c r="B1415" t="s">
-        <v>3871</v>
+        <v>3948</v>
       </c>
       <c r="C1415">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D1415" t="s">
-        <v>2818</v>
+        <v>3950</v>
       </c>
       <c r="E1415" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="F1415" t="s">
-        <v>3875</v>
+        <v>240</v>
       </c>
       <c r="G1415" t="s">
-        <v>25</v>
+        <v>46</v>
       </c>
     </row>
     <row r="1416" spans="1:9">
       <c r="A1416">
-        <v>261720</v>
+        <v>261130</v>
       </c>
       <c r="B1416" t="s">
-        <v>3871</v>
+        <v>3948</v>
       </c>
       <c r="C1416">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D1416" t="s">
-        <v>1201</v>
+        <v>3951</v>
       </c>
       <c r="E1416" t="s">
-        <v>181</v>
+        <v>66</v>
       </c>
       <c r="F1416" t="s">
-        <v>1202</v>
+        <v>67</v>
       </c>
       <c r="G1416" t="s">
-        <v>130</v>
+        <v>68</v>
       </c>
       <c r="I1416" t="s">
-        <v>3876</v>
+        <v>3952</v>
       </c>
     </row>
     <row r="1417" spans="1:9">
       <c r="A1417">
-        <v>267021</v>
+        <v>264015</v>
       </c>
       <c r="B1417" t="s">
-        <v>3871</v>
+        <v>3953</v>
       </c>
       <c r="C1417">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D1417" t="s">
-        <v>3877</v>
+        <v>3954</v>
       </c>
       <c r="E1417" t="s">
-        <v>11</v>
+        <v>3955</v>
       </c>
       <c r="F1417" t="s">
-        <v>3878</v>
+        <v>1089</v>
       </c>
       <c r="G1417" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>3879</v>
+        <v>3956</v>
       </c>
     </row>
     <row r="1418" spans="1:9">
       <c r="A1418">
-        <v>261215</v>
+        <v>264135</v>
       </c>
       <c r="B1418" t="s">
-        <v>3880</v>
+        <v>3953</v>
       </c>
       <c r="C1418">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D1418" t="s">
-        <v>1215</v>
+        <v>3957</v>
       </c>
       <c r="E1418" t="s">
-        <v>18</v>
+        <v>3958</v>
       </c>
       <c r="F1418" t="s">
-        <v>19</v>
+        <v>387</v>
       </c>
       <c r="G1418" t="s">
-        <v>20</v>
+        <v>298</v>
       </c>
     </row>
     <row r="1419" spans="1:9">
       <c r="A1419">
-        <v>261416</v>
+        <v>264112</v>
       </c>
       <c r="B1419" t="s">
-        <v>3881</v>
+        <v>3959</v>
       </c>
       <c r="C1419">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D1419" t="s">
-        <v>1953</v>
+        <v>3960</v>
       </c>
       <c r="E1419" t="s">
-        <v>71</v>
+        <v>1986</v>
       </c>
       <c r="F1419" t="s">
-        <v>240</v>
+        <v>543</v>
       </c>
       <c r="G1419" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>3882</v>
+        <v>3961</v>
       </c>
     </row>
     <row r="1420" spans="1:9">
       <c r="A1420">
-        <v>261134</v>
+        <v>264114</v>
       </c>
       <c r="B1420" t="s">
-        <v>3883</v>
+        <v>3959</v>
       </c>
       <c r="C1420">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="D1420" t="s">
-        <v>3884</v>
+        <v>3962</v>
       </c>
       <c r="E1420" t="s">
-        <v>66</v>
+        <v>3963</v>
       </c>
       <c r="F1420" t="s">
-        <v>67</v>
+        <v>3964</v>
       </c>
       <c r="G1420" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>3885</v>
+        <v>3965</v>
       </c>
     </row>
     <row r="1421" spans="1:9">
       <c r="A1421">
-        <v>262167</v>
+        <v>264121</v>
       </c>
       <c r="B1421" t="s">
-        <v>3883</v>
+        <v>3959</v>
       </c>
       <c r="C1421">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D1421" t="s">
-        <v>2841</v>
+        <v>3966</v>
       </c>
       <c r="E1421" t="s">
-        <v>38</v>
+        <v>3826</v>
       </c>
       <c r="F1421" t="s">
-        <v>67</v>
+        <v>3967</v>
       </c>
       <c r="G1421" t="s">
-        <v>40</v>
+        <v>724</v>
       </c>
     </row>
     <row r="1422" spans="1:9">
       <c r="A1422">
-        <v>262423</v>
+        <v>261315</v>
       </c>
       <c r="B1422" t="s">
-        <v>3886</v>
+        <v>3968</v>
       </c>
       <c r="C1422">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1422" t="s">
-        <v>1255</v>
+        <v>3969</v>
       </c>
       <c r="E1422" t="s">
-        <v>216</v>
+        <v>106</v>
       </c>
       <c r="F1422" t="s">
-        <v>3229</v>
+        <v>3325</v>
       </c>
       <c r="G1422" t="s">
-        <v>217</v>
+        <v>107</v>
+      </c>
+      <c r="H1422" t="s">
+        <v>3970</v>
+      </c>
+      <c r="I1422" t="s">
+        <v>3971</v>
       </c>
     </row>
     <row r="1423" spans="1:9">
       <c r="A1423">
-        <v>261135</v>
+        <v>262418</v>
       </c>
       <c r="B1423" t="s">
-        <v>3887</v>
+        <v>3968</v>
       </c>
       <c r="C1423">
         <v>2</v>
       </c>
       <c r="D1423" t="s">
-        <v>3888</v>
+        <v>981</v>
       </c>
       <c r="E1423" t="s">
-        <v>1278</v>
+        <v>216</v>
       </c>
       <c r="F1423" t="s">
-        <v>3889</v>
+        <v>3354</v>
       </c>
       <c r="G1423" t="s">
-        <v>68</v>
+        <v>217</v>
+      </c>
+      <c r="H1423" t="s">
+        <v>3972</v>
       </c>
     </row>
     <row r="1424" spans="1:9">
       <c r="A1424">
-        <v>261216</v>
+        <v>261615</v>
       </c>
       <c r="B1424" t="s">
-        <v>3887</v>
+        <v>3968</v>
       </c>
       <c r="C1424">
         <v>2</v>
       </c>
       <c r="D1424" t="s">
-        <v>2769</v>
+        <v>3973</v>
       </c>
       <c r="E1424" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="F1424" t="s">
-        <v>3890</v>
+        <v>3974</v>
       </c>
       <c r="G1424" t="s">
-        <v>20</v>
+        <v>25</v>
+      </c>
+      <c r="I1424" t="s">
+        <v>3975</v>
       </c>
     </row>
     <row r="1425" spans="1:9">
       <c r="A1425">
-        <v>261715</v>
+        <v>261627</v>
       </c>
       <c r="B1425" t="s">
-        <v>3887</v>
+        <v>3968</v>
       </c>
       <c r="C1425">
         <v>2</v>
       </c>
       <c r="D1425" t="s">
-        <v>3891</v>
+        <v>3976</v>
       </c>
       <c r="E1425" t="s">
-        <v>1217</v>
+        <v>116</v>
       </c>
       <c r="F1425" t="s">
-        <v>3892</v>
+        <v>120</v>
       </c>
       <c r="G1425" t="s">
-        <v>1219</v>
+        <v>121</v>
       </c>
     </row>
     <row r="1426" spans="1:9">
       <c r="A1426">
-        <v>262168</v>
+        <v>261713</v>
       </c>
       <c r="B1426" t="s">
-        <v>3887</v>
+        <v>3968</v>
       </c>
       <c r="C1426">
         <v>2</v>
       </c>
       <c r="D1426" t="s">
-        <v>1297</v>
+        <v>2650</v>
       </c>
       <c r="E1426" t="s">
-        <v>229</v>
+        <v>128</v>
       </c>
       <c r="F1426" t="s">
-        <v>3893</v>
+        <v>3977</v>
       </c>
       <c r="G1426" t="s">
-        <v>40</v>
+        <v>130</v>
+      </c>
+      <c r="I1426" t="s">
+        <v>3978</v>
       </c>
     </row>
     <row r="1427" spans="1:9">
       <c r="A1427">
-        <v>262424</v>
+        <v>261809</v>
       </c>
       <c r="B1427" t="s">
-        <v>3887</v>
+        <v>3968</v>
       </c>
       <c r="C1427">
         <v>2</v>
       </c>
       <c r="D1427" t="s">
-        <v>1300</v>
+        <v>3979</v>
       </c>
       <c r="E1427" t="s">
-        <v>216</v>
+        <v>3041</v>
       </c>
       <c r="F1427" t="s">
-        <v>3894</v>
+        <v>3325</v>
       </c>
       <c r="G1427" t="s">
-        <v>217</v>
+        <v>30</v>
+      </c>
+      <c r="H1427" t="s">
+        <v>3980</v>
+      </c>
+      <c r="I1427" t="s">
+        <v>3981</v>
       </c>
     </row>
     <row r="1428" spans="1:9">
       <c r="A1428">
-        <v>266201</v>
+        <v>262156</v>
       </c>
       <c r="B1428" t="s">
-        <v>3887</v>
+        <v>3968</v>
       </c>
       <c r="C1428">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D1428" t="s">
-        <v>3895</v>
+        <v>3982</v>
       </c>
       <c r="E1428" t="s">
-        <v>1357</v>
+        <v>38</v>
       </c>
       <c r="F1428" t="s">
-        <v>3896</v>
+        <v>3983</v>
       </c>
       <c r="G1428" t="s">
-        <v>1359</v>
+        <v>40</v>
+      </c>
+      <c r="I1428" t="s">
+        <v>3984</v>
       </c>
     </row>
     <row r="1429" spans="1:9">
       <c r="A1429">
-        <v>261628</v>
+        <v>262157</v>
       </c>
       <c r="B1429" t="s">
-        <v>3887</v>
+        <v>3968</v>
       </c>
       <c r="C1429">
         <v>2</v>
       </c>
       <c r="D1429" t="s">
-        <v>3897</v>
+        <v>2653</v>
       </c>
       <c r="E1429" t="s">
-        <v>116</v>
+        <v>204</v>
       </c>
       <c r="F1429" t="s">
-        <v>3898</v>
+        <v>3407</v>
       </c>
       <c r="G1429" t="s">
-        <v>118</v>
+        <v>206</v>
       </c>
       <c r="H1429" t="s">
-        <v>3899</v>
+        <v>3985</v>
+      </c>
+      <c r="I1429" t="s">
+        <v>3986</v>
       </c>
     </row>
     <row r="1430" spans="1:9">
       <c r="A1430">
-        <v>262169</v>
+        <v>264109</v>
       </c>
       <c r="B1430" t="s">
-        <v>3900</v>
+        <v>3968</v>
       </c>
       <c r="C1430">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1430" t="s">
-        <v>1241</v>
+        <v>3987</v>
       </c>
       <c r="E1430" t="s">
-        <v>229</v>
+        <v>3988</v>
       </c>
       <c r="F1430" t="s">
-        <v>1849</v>
+        <v>3989</v>
       </c>
       <c r="G1430" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>3901</v>
+        <v>3990</v>
       </c>
     </row>
     <row r="1431" spans="1:9">
       <c r="A1431">
-        <v>262170</v>
+        <v>264115</v>
       </c>
       <c r="B1431" t="s">
-        <v>3900</v>
+        <v>3968</v>
       </c>
       <c r="C1431">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1431" t="s">
-        <v>2892</v>
+        <v>3991</v>
       </c>
       <c r="E1431" t="s">
-        <v>38</v>
+        <v>3992</v>
       </c>
       <c r="F1431" t="s">
-        <v>67</v>
+        <v>576</v>
       </c>
       <c r="G1431" t="s">
-        <v>40</v>
+        <v>3993</v>
       </c>
     </row>
     <row r="1432" spans="1:9">
       <c r="A1432">
-        <v>261136</v>
+        <v>264128</v>
       </c>
       <c r="B1432" t="s">
-        <v>3902</v>
+        <v>3968</v>
       </c>
       <c r="C1432">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="D1432" t="s">
-        <v>1309</v>
+        <v>3994</v>
       </c>
       <c r="E1432" t="s">
-        <v>158</v>
+        <v>431</v>
       </c>
       <c r="F1432" t="s">
-        <v>3903</v>
+        <v>3995</v>
       </c>
       <c r="G1432" t="s">
-        <v>107</v>
+        <v>3996</v>
       </c>
     </row>
     <row r="1433" spans="1:9">
       <c r="A1433">
-        <v>261137</v>
+        <v>264116</v>
       </c>
       <c r="B1433" t="s">
-        <v>3904</v>
+        <v>3997</v>
       </c>
       <c r="C1433">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D1433" t="s">
-        <v>1325</v>
+        <v>3998</v>
       </c>
       <c r="E1433" t="s">
-        <v>1278</v>
+        <v>3992</v>
       </c>
       <c r="F1433" t="s">
-        <v>3905</v>
+        <v>387</v>
       </c>
       <c r="G1433" t="s">
-        <v>68</v>
+        <v>3993</v>
       </c>
     </row>
     <row r="1434" spans="1:9">
       <c r="A1434">
-        <v>261217</v>
+        <v>262419</v>
       </c>
       <c r="B1434" t="s">
-        <v>3904</v>
+        <v>3999</v>
       </c>
       <c r="C1434">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1434" t="s">
-        <v>1328</v>
+        <v>1078</v>
       </c>
       <c r="E1434" t="s">
-        <v>444</v>
+        <v>216</v>
       </c>
       <c r="F1434" t="s">
-        <v>1329</v>
+        <v>3236</v>
       </c>
       <c r="G1434" t="s">
-        <v>1127</v>
+        <v>217</v>
       </c>
     </row>
     <row r="1435" spans="1:9">
       <c r="A1435">
-        <v>261417</v>
+        <v>261414</v>
       </c>
       <c r="B1435" t="s">
-        <v>3904</v>
+        <v>3999</v>
       </c>
       <c r="C1435">
         <v>1</v>
       </c>
       <c r="D1435" t="s">
-        <v>2362</v>
+        <v>1916</v>
       </c>
       <c r="E1435" t="s">
-        <v>412</v>
+        <v>71</v>
       </c>
       <c r="F1435" t="s">
-        <v>3906</v>
+        <v>240</v>
       </c>
       <c r="G1435" t="s">
         <v>73</v>
       </c>
       <c r="I1435" t="s">
-        <v>3907</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="1436" spans="1:9">
       <c r="A1436">
-        <v>261616</v>
+        <v>262432</v>
       </c>
       <c r="B1436" t="s">
-        <v>3904</v>
+        <v>4001</v>
       </c>
       <c r="C1436">
         <v>1</v>
       </c>
       <c r="D1436" t="s">
-        <v>1362</v>
+        <v>4002</v>
       </c>
       <c r="E1436" t="s">
-        <v>1337</v>
+        <v>44</v>
       </c>
       <c r="F1436" t="s">
-        <v>2908</v>
+        <v>240</v>
       </c>
       <c r="G1436" t="s">
-        <v>1339</v>
+        <v>46</v>
       </c>
     </row>
     <row r="1437" spans="1:9">
       <c r="A1437">
-        <v>261716</v>
+        <v>261131</v>
       </c>
       <c r="B1437" t="s">
-        <v>3904</v>
+        <v>4001</v>
       </c>
       <c r="C1437">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1437" t="s">
-        <v>1294</v>
+        <v>4003</v>
       </c>
       <c r="E1437" t="s">
-        <v>593</v>
+        <v>66</v>
       </c>
       <c r="F1437" t="s">
-        <v>3908</v>
+        <v>67</v>
       </c>
       <c r="G1437" t="s">
-        <v>130</v>
+        <v>68</v>
+      </c>
+      <c r="I1437" t="s">
+        <v>4004</v>
       </c>
     </row>
     <row r="1438" spans="1:9">
       <c r="A1438">
-        <v>261717</v>
+        <v>262158</v>
       </c>
       <c r="B1438" t="s">
-        <v>3904</v>
+        <v>4001</v>
       </c>
       <c r="C1438">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1438" t="s">
-        <v>3909</v>
+        <v>2672</v>
       </c>
       <c r="E1438" t="s">
-        <v>1217</v>
+        <v>38</v>
       </c>
       <c r="F1438" t="s">
-        <v>3910</v>
+        <v>67</v>
       </c>
       <c r="G1438" t="s">
-        <v>1219</v>
+        <v>40</v>
+      </c>
+      <c r="I1438" t="s">
+        <v>4005</v>
       </c>
     </row>
     <row r="1439" spans="1:9">
       <c r="A1439">
-        <v>262171</v>
+        <v>264117</v>
       </c>
       <c r="B1439" t="s">
-        <v>3904</v>
+        <v>4006</v>
       </c>
       <c r="C1439">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D1439" t="s">
-        <v>2825</v>
+        <v>4007</v>
       </c>
       <c r="E1439" t="s">
-        <v>38</v>
+        <v>1257</v>
       </c>
       <c r="F1439" t="s">
-        <v>3386</v>
+        <v>279</v>
       </c>
       <c r="G1439" t="s">
-        <v>40</v>
+        <v>4008</v>
       </c>
     </row>
     <row r="1440" spans="1:9">
       <c r="A1440">
-        <v>262425</v>
+        <v>264120</v>
       </c>
       <c r="B1440" t="s">
-        <v>3911</v>
+        <v>4006</v>
       </c>
       <c r="C1440">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D1440" t="s">
-        <v>1029</v>
+        <v>4009</v>
       </c>
       <c r="E1440" t="s">
-        <v>248</v>
+        <v>1022</v>
       </c>
       <c r="F1440" t="s">
-        <v>3912</v>
+        <v>2065</v>
       </c>
       <c r="G1440" t="s">
-        <v>250</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="1441" spans="1:9">
       <c r="A1441">
-        <v>261629</v>
+        <v>261316</v>
       </c>
       <c r="B1441" t="s">
-        <v>3911</v>
+        <v>4010</v>
       </c>
       <c r="C1441">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1441" t="s">
-        <v>2924</v>
+        <v>4011</v>
       </c>
       <c r="E1441" t="s">
-        <v>1337</v>
+        <v>106</v>
       </c>
       <c r="F1441" t="s">
-        <v>1657</v>
+        <v>4012</v>
       </c>
       <c r="G1441" t="s">
-        <v>1339</v>
+        <v>107</v>
+      </c>
+      <c r="H1441" t="s">
+        <v>4013</v>
+      </c>
+      <c r="I1441" t="s">
+        <v>4014</v>
       </c>
     </row>
     <row r="1442" spans="1:9">
       <c r="A1442">
-        <v>262172</v>
+        <v>261318</v>
       </c>
       <c r="B1442" t="s">
-        <v>3913</v>
+        <v>4010</v>
       </c>
       <c r="C1442">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1442" t="s">
-        <v>3914</v>
+        <v>2703</v>
       </c>
       <c r="E1442" t="s">
-        <v>38</v>
+        <v>796</v>
       </c>
       <c r="F1442" t="s">
-        <v>67</v>
+        <v>404</v>
       </c>
       <c r="G1442" t="s">
-        <v>40</v>
+        <v>798</v>
       </c>
     </row>
     <row r="1443" spans="1:9">
       <c r="A1443">
-        <v>261138</v>
+        <v>261714</v>
       </c>
       <c r="B1443" t="s">
-        <v>3915</v>
+        <v>4010</v>
       </c>
       <c r="C1443">
         <v>2</v>
       </c>
       <c r="D1443" t="s">
-        <v>1397</v>
+        <v>1317</v>
       </c>
       <c r="E1443" t="s">
-        <v>1278</v>
+        <v>1318</v>
       </c>
       <c r="F1443" t="s">
-        <v>3916</v>
+        <v>2695</v>
       </c>
       <c r="G1443" t="s">
-        <v>68</v>
+        <v>1320</v>
+      </c>
+      <c r="H1443" t="s">
+        <v>4015</v>
       </c>
     </row>
     <row r="1444" spans="1:9">
       <c r="A1444">
-        <v>261418</v>
+        <v>261143</v>
       </c>
       <c r="B1444" t="s">
-        <v>3915</v>
+        <v>4010</v>
       </c>
       <c r="C1444">
         <v>2</v>
       </c>
       <c r="D1444" t="s">
-        <v>1333</v>
+        <v>4016</v>
       </c>
       <c r="E1444" t="s">
-        <v>412</v>
+        <v>66</v>
       </c>
       <c r="F1444" t="s">
-        <v>3917</v>
+        <v>2562</v>
       </c>
       <c r="G1444" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>3918</v>
+        <v>25</v>
+      </c>
+      <c r="H1444" t="s">
+        <v>4017</v>
       </c>
     </row>
     <row r="1445" spans="1:9">
       <c r="A1445">
-        <v>261718</v>
+        <v>261317</v>
       </c>
       <c r="B1445" t="s">
-        <v>3915</v>
+        <v>4010</v>
       </c>
       <c r="C1445">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1445" t="s">
-        <v>1403</v>
+        <v>4018</v>
       </c>
       <c r="E1445" t="s">
-        <v>593</v>
+        <v>408</v>
       </c>
       <c r="F1445" t="s">
-        <v>3919</v>
+        <v>4019</v>
       </c>
       <c r="G1445" t="s">
-        <v>130</v>
+        <v>13</v>
+      </c>
+      <c r="H1445" t="s">
+        <v>4020</v>
+      </c>
+      <c r="I1445" t="s">
+        <v>4021</v>
       </c>
     </row>
     <row r="1446" spans="1:9">
       <c r="A1446">
-        <v>262211</v>
+        <v>261507</v>
       </c>
       <c r="B1446" t="s">
-        <v>3915</v>
+        <v>4010</v>
       </c>
       <c r="C1446">
         <v>2</v>
       </c>
       <c r="D1446" t="s">
-        <v>1341</v>
+        <v>1052</v>
       </c>
       <c r="E1446" t="s">
-        <v>325</v>
+        <v>111</v>
       </c>
       <c r="F1446" t="s">
-        <v>3920</v>
+        <v>4022</v>
       </c>
       <c r="G1446" t="s">
-        <v>327</v>
+        <v>113</v>
+      </c>
+      <c r="H1446" t="s">
+        <v>4023</v>
+      </c>
+      <c r="I1446" t="s">
+        <v>4024</v>
       </c>
     </row>
     <row r="1447" spans="1:9">
       <c r="A1447">
-        <v>262303</v>
+        <v>261617</v>
       </c>
       <c r="B1447" t="s">
-        <v>3915</v>
+        <v>4010</v>
       </c>
       <c r="C1447">
         <v>2</v>
       </c>
       <c r="D1447" t="s">
-        <v>2937</v>
+        <v>590</v>
       </c>
       <c r="E1447" t="s">
-        <v>619</v>
+        <v>265</v>
       </c>
       <c r="F1447" t="s">
-        <v>3921</v>
+        <v>4025</v>
       </c>
       <c r="G1447" t="s">
-        <v>1464</v>
+        <v>267</v>
+      </c>
+      <c r="I1447" t="s">
+        <v>4026</v>
       </c>
     </row>
     <row r="1448" spans="1:9">
       <c r="A1448">
-        <v>264016</v>
+        <v>262159</v>
       </c>
       <c r="B1448" t="s">
-        <v>3915</v>
+        <v>4010</v>
       </c>
       <c r="C1448">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1448" t="s">
-        <v>3922</v>
+        <v>1115</v>
       </c>
       <c r="E1448" t="s">
-        <v>1409</v>
+        <v>38</v>
       </c>
       <c r="F1448" t="s">
-        <v>3923</v>
+        <v>4027</v>
       </c>
       <c r="G1448" t="s">
-        <v>3924</v>
+        <v>40</v>
+      </c>
+      <c r="I1448" t="s">
+        <v>4028</v>
       </c>
     </row>
     <row r="1449" spans="1:9">
       <c r="A1449">
-        <v>262173</v>
+        <v>262160</v>
       </c>
       <c r="B1449" t="s">
-        <v>3925</v>
+        <v>4010</v>
       </c>
       <c r="C1449">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1449" t="s">
-        <v>1365</v>
+        <v>2715</v>
       </c>
       <c r="E1449" t="s">
-        <v>38</v>
+        <v>204</v>
       </c>
       <c r="F1449" t="s">
-        <v>3348</v>
+        <v>4029</v>
       </c>
       <c r="G1449" t="s">
-        <v>40</v>
+        <v>206</v>
+      </c>
+      <c r="H1449" t="s">
+        <v>4030</v>
+      </c>
+      <c r="I1449" t="s">
+        <v>4031</v>
       </c>
     </row>
     <row r="1450" spans="1:9">
       <c r="A1450">
-        <v>261419</v>
+        <v>267015</v>
       </c>
       <c r="B1450" t="s">
-        <v>3926</v>
+        <v>4010</v>
       </c>
       <c r="C1450">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1450" t="s">
-        <v>2001</v>
+        <v>4032</v>
       </c>
       <c r="E1450" t="s">
-        <v>71</v>
+        <v>11</v>
       </c>
       <c r="F1450" t="s">
-        <v>240</v>
+        <v>4033</v>
       </c>
       <c r="G1450" t="s">
-        <v>73</v>
+        <v>30</v>
+      </c>
+      <c r="H1450" t="s">
+        <v>4034</v>
       </c>
       <c r="I1450" t="s">
-        <v>3927</v>
+        <v>4035</v>
       </c>
     </row>
     <row r="1451" spans="1:9">
       <c r="A1451">
-        <v>261620</v>
+        <v>262161</v>
       </c>
       <c r="B1451" t="s">
-        <v>3928</v>
+        <v>4036</v>
       </c>
       <c r="C1451">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1451" t="s">
-        <v>2932</v>
+        <v>1136</v>
       </c>
       <c r="E1451" t="s">
-        <v>123</v>
+        <v>38</v>
       </c>
       <c r="F1451" t="s">
-        <v>3929</v>
+        <v>2139</v>
       </c>
       <c r="G1451" t="s">
-        <v>125</v>
+        <v>40</v>
+      </c>
+      <c r="I1451" t="s">
+        <v>4037</v>
       </c>
     </row>
     <row r="1452" spans="1:9">
       <c r="A1452">
-        <v>262174</v>
+        <v>267016</v>
       </c>
       <c r="B1452" t="s">
-        <v>3928</v>
+        <v>4036</v>
       </c>
       <c r="C1452">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D1452" t="s">
-        <v>1406</v>
+        <v>4038</v>
       </c>
       <c r="E1452" t="s">
-        <v>38</v>
+        <v>1151</v>
       </c>
       <c r="F1452" t="s">
-        <v>67</v>
+        <v>4039</v>
       </c>
       <c r="G1452" t="s">
-        <v>40</v>
+        <v>1153</v>
+      </c>
+      <c r="I1452" t="s">
+        <v>4040</v>
       </c>
     </row>
     <row r="1453" spans="1:9">
       <c r="A1453">
-        <v>262426</v>
+        <v>261132</v>
       </c>
       <c r="B1453" t="s">
-        <v>3928</v>
+        <v>4041</v>
       </c>
       <c r="C1453">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1453" t="s">
-        <v>2914</v>
+        <v>4042</v>
       </c>
       <c r="E1453" t="s">
-        <v>1391</v>
+        <v>66</v>
       </c>
       <c r="F1453" t="s">
-        <v>3930</v>
+        <v>67</v>
       </c>
       <c r="G1453" t="s">
-        <v>1121</v>
-[...2 lines deleted...]
-        <v>3931</v>
+        <v>68</v>
+      </c>
+      <c r="I1453" t="s">
+        <v>4043</v>
       </c>
     </row>
     <row r="1454" spans="1:9">
       <c r="A1454">
-        <v>261141</v>
+        <v>261906</v>
       </c>
       <c r="B1454" t="s">
-        <v>3928</v>
+        <v>4041</v>
       </c>
       <c r="C1454">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1454" t="s">
-        <v>3932</v>
+        <v>2785</v>
       </c>
       <c r="E1454" t="s">
-        <v>66</v>
+        <v>239</v>
       </c>
       <c r="F1454" t="s">
-        <v>3933</v>
+        <v>240</v>
       </c>
       <c r="G1454" t="s">
-        <v>68</v>
+        <v>241</v>
       </c>
     </row>
     <row r="1455" spans="1:9">
       <c r="A1455">
-        <v>267018</v>
+        <v>262162</v>
       </c>
       <c r="B1455" t="s">
-        <v>3934</v>
+        <v>4041</v>
       </c>
       <c r="C1455">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D1455" t="s">
-        <v>3935</v>
+        <v>2736</v>
       </c>
       <c r="E1455" t="s">
-        <v>1151</v>
+        <v>38</v>
       </c>
       <c r="F1455" t="s">
-        <v>3853</v>
+        <v>67</v>
       </c>
       <c r="G1455" t="s">
-        <v>1359</v>
+        <v>40</v>
+      </c>
+      <c r="I1455" t="s">
+        <v>4044</v>
       </c>
     </row>
     <row r="1456" spans="1:9">
       <c r="A1456">
-        <v>261140</v>
+        <v>261907</v>
       </c>
       <c r="B1456" t="s">
-        <v>3936</v>
+        <v>4045</v>
       </c>
       <c r="C1456">
         <v>3</v>
       </c>
       <c r="D1456" t="s">
-        <v>3937</v>
+        <v>1903</v>
       </c>
       <c r="E1456" t="s">
+        <v>239</v>
+      </c>
+      <c r="F1456" t="s">
+        <v>4046</v>
+      </c>
+      <c r="G1456" t="s">
+        <v>241</v>
+      </c>
+      <c r="I1456" t="s">
+        <v>4047</v>
+      </c>
+    </row>
+    <row r="1457" spans="1:9">
+      <c r="A1457">
+        <v>262163</v>
+      </c>
+      <c r="B1457" t="s">
+        <v>4045</v>
+      </c>
+      <c r="C1457">
+        <v>3</v>
+      </c>
+      <c r="D1457" t="s">
+        <v>1176</v>
+      </c>
+      <c r="E1457" t="s">
+        <v>204</v>
+      </c>
+      <c r="F1457" t="s">
+        <v>4048</v>
+      </c>
+      <c r="G1457" t="s">
+        <v>206</v>
+      </c>
+      <c r="I1457" t="s">
+        <v>4049</v>
+      </c>
+    </row>
+    <row r="1458" spans="1:9">
+      <c r="A1458">
+        <v>264118</v>
+      </c>
+      <c r="B1458" t="s">
+        <v>4045</v>
+      </c>
+      <c r="C1458">
+        <v>3</v>
+      </c>
+      <c r="D1458" t="s">
+        <v>4050</v>
+      </c>
+      <c r="E1458" t="s">
+        <v>4051</v>
+      </c>
+      <c r="F1458" t="s">
+        <v>650</v>
+      </c>
+      <c r="G1458" t="s">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="1459" spans="1:9">
+      <c r="A1459">
+        <v>264119</v>
+      </c>
+      <c r="B1459" t="s">
+        <v>4045</v>
+      </c>
+      <c r="C1459">
+        <v>3</v>
+      </c>
+      <c r="D1459" t="s">
+        <v>4052</v>
+      </c>
+      <c r="E1459" t="s">
+        <v>4053</v>
+      </c>
+      <c r="F1459" t="s">
+        <v>387</v>
+      </c>
+      <c r="G1459" t="s">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="1460" spans="1:9">
+      <c r="A1460">
+        <v>264126</v>
+      </c>
+      <c r="B1460" t="s">
+        <v>4045</v>
+      </c>
+      <c r="C1460">
+        <v>3</v>
+      </c>
+      <c r="D1460" t="s">
+        <v>4054</v>
+      </c>
+      <c r="E1460" t="s">
+        <v>1099</v>
+      </c>
+      <c r="F1460" t="s">
+        <v>543</v>
+      </c>
+      <c r="G1460" t="s">
+        <v>4055</v>
+      </c>
+    </row>
+    <row r="1461" spans="1:9">
+      <c r="A1461">
+        <v>264139</v>
+      </c>
+      <c r="B1461" t="s">
+        <v>4045</v>
+      </c>
+      <c r="C1461">
+        <v>2</v>
+      </c>
+      <c r="D1461" t="s">
+        <v>4056</v>
+      </c>
+      <c r="E1461" t="s">
+        <v>4057</v>
+      </c>
+      <c r="F1461" t="s">
+        <v>165</v>
+      </c>
+      <c r="G1461" t="s">
+        <v>4058</v>
+      </c>
+    </row>
+    <row r="1462" spans="1:9">
+      <c r="A1462">
+        <v>261213</v>
+      </c>
+      <c r="B1462" t="s">
+        <v>4059</v>
+      </c>
+      <c r="C1462">
+        <v>2</v>
+      </c>
+      <c r="D1462" t="s">
+        <v>1125</v>
+      </c>
+      <c r="E1462" t="s">
+        <v>444</v>
+      </c>
+      <c r="F1462" t="s">
+        <v>1126</v>
+      </c>
+      <c r="G1462" t="s">
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="1463" spans="1:9">
+      <c r="A1463">
+        <v>261415</v>
+      </c>
+      <c r="B1463" t="s">
+        <v>4059</v>
+      </c>
+      <c r="C1463">
+        <v>2</v>
+      </c>
+      <c r="D1463" t="s">
+        <v>4060</v>
+      </c>
+      <c r="E1463" t="s">
+        <v>71</v>
+      </c>
+      <c r="F1463" t="s">
+        <v>2871</v>
+      </c>
+      <c r="G1463" t="s">
+        <v>73</v>
+      </c>
+      <c r="I1463" t="s">
+        <v>4061</v>
+      </c>
+    </row>
+    <row r="1464" spans="1:9">
+      <c r="A1464">
+        <v>261509</v>
+      </c>
+      <c r="B1464" t="s">
+        <v>4059</v>
+      </c>
+      <c r="C1464">
+        <v>1</v>
+      </c>
+      <c r="D1464" t="s">
+        <v>4062</v>
+      </c>
+      <c r="E1464" t="s">
+        <v>198</v>
+      </c>
+      <c r="F1464" t="s">
+        <v>1254</v>
+      </c>
+      <c r="G1464" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="1465" spans="1:9">
+      <c r="A1465">
+        <v>261618</v>
+      </c>
+      <c r="B1465" t="s">
+        <v>4059</v>
+      </c>
+      <c r="C1465">
+        <v>2</v>
+      </c>
+      <c r="D1465" t="s">
+        <v>1400</v>
+      </c>
+      <c r="E1465" t="s">
+        <v>123</v>
+      </c>
+      <c r="F1465" t="s">
+        <v>3550</v>
+      </c>
+      <c r="G1465" t="s">
+        <v>125</v>
+      </c>
+      <c r="I1465" t="s">
+        <v>4063</v>
+      </c>
+    </row>
+    <row r="1466" spans="1:9">
+      <c r="A1466">
+        <v>261722</v>
+      </c>
+      <c r="B1466" t="s">
+        <v>4059</v>
+      </c>
+      <c r="C1466">
+        <v>1</v>
+      </c>
+      <c r="D1466" t="s">
+        <v>4064</v>
+      </c>
+      <c r="E1466" t="s">
+        <v>128</v>
+      </c>
+      <c r="F1466" t="s">
+        <v>240</v>
+      </c>
+      <c r="G1466" t="s">
+        <v>130</v>
+      </c>
+      <c r="I1466" t="s">
+        <v>4065</v>
+      </c>
+    </row>
+    <row r="1467" spans="1:9">
+      <c r="A1467">
+        <v>261806</v>
+      </c>
+      <c r="B1467" t="s">
+        <v>4059</v>
+      </c>
+      <c r="C1467">
+        <v>2</v>
+      </c>
+      <c r="D1467" t="s">
+        <v>1172</v>
+      </c>
+      <c r="E1467" t="s">
+        <v>28</v>
+      </c>
+      <c r="F1467" t="s">
+        <v>4066</v>
+      </c>
+      <c r="G1467" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1467" t="s">
+        <v>4067</v>
+      </c>
+    </row>
+    <row r="1468" spans="1:9">
+      <c r="A1468">
+        <v>262210</v>
+      </c>
+      <c r="B1468" t="s">
+        <v>4059</v>
+      </c>
+      <c r="C1468">
+        <v>2</v>
+      </c>
+      <c r="D1468" t="s">
+        <v>1068</v>
+      </c>
+      <c r="E1468" t="s">
+        <v>273</v>
+      </c>
+      <c r="F1468" t="s">
+        <v>4068</v>
+      </c>
+      <c r="G1468" t="s">
+        <v>275</v>
+      </c>
+      <c r="I1468" t="s">
+        <v>4069</v>
+      </c>
+    </row>
+    <row r="1469" spans="1:9">
+      <c r="A1469">
+        <v>262420</v>
+      </c>
+      <c r="B1469" t="s">
+        <v>4059</v>
+      </c>
+      <c r="C1469">
+        <v>2</v>
+      </c>
+      <c r="D1469" t="s">
+        <v>4070</v>
+      </c>
+      <c r="E1469" t="s">
+        <v>44</v>
+      </c>
+      <c r="F1469" t="s">
+        <v>4071</v>
+      </c>
+      <c r="G1469" t="s">
+        <v>46</v>
+      </c>
+      <c r="H1469" t="s">
+        <v>4072</v>
+      </c>
+      <c r="I1469" t="s">
+        <v>4073</v>
+      </c>
+    </row>
+    <row r="1470" spans="1:9">
+      <c r="A1470">
+        <v>267017</v>
+      </c>
+      <c r="B1470" t="s">
+        <v>4059</v>
+      </c>
+      <c r="C1470">
+        <v>3</v>
+      </c>
+      <c r="D1470" t="s">
+        <v>2818</v>
+      </c>
+      <c r="E1470" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1470" t="s">
+        <v>4074</v>
+      </c>
+      <c r="G1470" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1470" t="s">
+        <v>4075</v>
+      </c>
+      <c r="I1470" t="s">
+        <v>4076</v>
+      </c>
+    </row>
+    <row r="1471" spans="1:9">
+      <c r="A1471">
+        <v>267024</v>
+      </c>
+      <c r="B1471" t="s">
+        <v>4059</v>
+      </c>
+      <c r="C1471">
+        <v>2</v>
+      </c>
+      <c r="D1471" t="s">
+        <v>4077</v>
+      </c>
+      <c r="E1471" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1471" t="s">
+        <v>3292</v>
+      </c>
+      <c r="G1471" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1471" t="s">
+        <v>4078</v>
+      </c>
+      <c r="I1471" t="s">
+        <v>4079</v>
+      </c>
+    </row>
+    <row r="1472" spans="1:9">
+      <c r="A1472">
+        <v>264131</v>
+      </c>
+      <c r="B1472" t="s">
+        <v>4080</v>
+      </c>
+      <c r="C1472">
+        <v>8</v>
+      </c>
+      <c r="D1472" t="s">
+        <v>4081</v>
+      </c>
+      <c r="E1472" t="s">
+        <v>4082</v>
+      </c>
+      <c r="F1472" t="s">
+        <v>1854</v>
+      </c>
+      <c r="G1472" t="s">
+        <v>4083</v>
+      </c>
+    </row>
+    <row r="1473" spans="1:9">
+      <c r="A1473">
+        <v>262421</v>
+      </c>
+      <c r="B1473" t="s">
+        <v>4084</v>
+      </c>
+      <c r="C1473">
+        <v>1</v>
+      </c>
+      <c r="D1473" t="s">
+        <v>1206</v>
+      </c>
+      <c r="E1473" t="s">
+        <v>216</v>
+      </c>
+      <c r="F1473" t="s">
+        <v>3236</v>
+      </c>
+      <c r="G1473" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="1474" spans="1:9">
+      <c r="A1474">
+        <v>261133</v>
+      </c>
+      <c r="B1474" t="s">
+        <v>4085</v>
+      </c>
+      <c r="C1474">
+        <v>1</v>
+      </c>
+      <c r="D1474" t="s">
+        <v>4086</v>
+      </c>
+      <c r="E1474" t="s">
+        <v>66</v>
+      </c>
+      <c r="F1474" t="s">
+        <v>67</v>
+      </c>
+      <c r="G1474" t="s">
+        <v>68</v>
+      </c>
+      <c r="I1474" t="s">
+        <v>4087</v>
+      </c>
+    </row>
+    <row r="1475" spans="1:9">
+      <c r="A1475">
+        <v>261908</v>
+      </c>
+      <c r="B1475" t="s">
+        <v>4085</v>
+      </c>
+      <c r="C1475">
+        <v>1</v>
+      </c>
+      <c r="D1475" t="s">
+        <v>238</v>
+      </c>
+      <c r="E1475" t="s">
+        <v>239</v>
+      </c>
+      <c r="F1475" t="s">
+        <v>240</v>
+      </c>
+      <c r="G1475" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="1476" spans="1:9">
+      <c r="A1476">
+        <v>262164</v>
+      </c>
+      <c r="B1476" t="s">
+        <v>4085</v>
+      </c>
+      <c r="C1476">
+        <v>1</v>
+      </c>
+      <c r="D1476" t="s">
+        <v>2791</v>
+      </c>
+      <c r="E1476" t="s">
+        <v>38</v>
+      </c>
+      <c r="F1476" t="s">
+        <v>67</v>
+      </c>
+      <c r="G1476" t="s">
+        <v>40</v>
+      </c>
+      <c r="I1476" t="s">
+        <v>4088</v>
+      </c>
+    </row>
+    <row r="1477" spans="1:9">
+      <c r="A1477">
+        <v>262209</v>
+      </c>
+      <c r="B1477" t="s">
+        <v>4085</v>
+      </c>
+      <c r="C1477">
+        <v>1</v>
+      </c>
+      <c r="D1477" t="s">
+        <v>4089</v>
+      </c>
+      <c r="E1477" t="s">
+        <v>325</v>
+      </c>
+      <c r="F1477" t="s">
+        <v>19</v>
+      </c>
+      <c r="G1477" t="s">
+        <v>327</v>
+      </c>
+      <c r="H1477" t="s">
+        <v>3362</v>
+      </c>
+      <c r="I1477" t="s">
+        <v>4090</v>
+      </c>
+    </row>
+    <row r="1478" spans="1:9">
+      <c r="A1478">
+        <v>264138</v>
+      </c>
+      <c r="B1478" t="s">
+        <v>4091</v>
+      </c>
+      <c r="C1478">
+        <v>4</v>
+      </c>
+      <c r="D1478" t="s">
+        <v>4092</v>
+      </c>
+      <c r="E1478" t="s">
+        <v>1164</v>
+      </c>
+      <c r="F1478" t="s">
+        <v>2746</v>
+      </c>
+      <c r="G1478" t="s">
+        <v>4093</v>
+      </c>
+    </row>
+    <row r="1479" spans="1:9">
+      <c r="A1479">
+        <v>262422</v>
+      </c>
+      <c r="B1479" t="s">
+        <v>4094</v>
+      </c>
+      <c r="C1479">
+        <v>2</v>
+      </c>
+      <c r="D1479" t="s">
+        <v>1221</v>
+      </c>
+      <c r="E1479" t="s">
+        <v>216</v>
+      </c>
+      <c r="F1479" t="s">
+        <v>3354</v>
+      </c>
+      <c r="G1479" t="s">
+        <v>217</v>
+      </c>
+      <c r="H1479" t="s">
+        <v>3972</v>
+      </c>
+    </row>
+    <row r="1480" spans="1:9">
+      <c r="A1480">
+        <v>267021</v>
+      </c>
+      <c r="B1480" t="s">
+        <v>4094</v>
+      </c>
+      <c r="C1480">
+        <v>3</v>
+      </c>
+      <c r="D1480" t="s">
+        <v>4095</v>
+      </c>
+      <c r="E1480" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1480" t="s">
+        <v>4096</v>
+      </c>
+      <c r="G1480" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1480" t="s">
+        <v>4097</v>
+      </c>
+      <c r="I1480" t="s">
+        <v>4098</v>
+      </c>
+    </row>
+    <row r="1481" spans="1:9">
+      <c r="A1481">
+        <v>261214</v>
+      </c>
+      <c r="B1481" t="s">
+        <v>4094</v>
+      </c>
+      <c r="C1481">
+        <v>2</v>
+      </c>
+      <c r="D1481" t="s">
+        <v>2808</v>
+      </c>
+      <c r="E1481" t="s">
+        <v>18</v>
+      </c>
+      <c r="F1481" t="s">
+        <v>1181</v>
+      </c>
+      <c r="G1481" t="s">
+        <v>20</v>
+      </c>
+      <c r="I1481" t="s">
+        <v>4099</v>
+      </c>
+    </row>
+    <row r="1482" spans="1:9">
+      <c r="A1482">
+        <v>261306</v>
+      </c>
+      <c r="B1482" t="s">
+        <v>4094</v>
+      </c>
+      <c r="C1482">
+        <v>2</v>
+      </c>
+      <c r="D1482" t="s">
+        <v>329</v>
+      </c>
+      <c r="E1482" t="s">
+        <v>330</v>
+      </c>
+      <c r="F1482" t="s">
+        <v>404</v>
+      </c>
+      <c r="G1482" t="s">
+        <v>254</v>
+      </c>
+      <c r="H1482" t="s">
+        <v>4100</v>
+      </c>
+      <c r="I1482" t="s">
+        <v>4101</v>
+      </c>
+    </row>
+    <row r="1483" spans="1:9">
+      <c r="A1483">
+        <v>261619</v>
+      </c>
+      <c r="B1483" t="s">
+        <v>4094</v>
+      </c>
+      <c r="C1483">
+        <v>1</v>
+      </c>
+      <c r="D1483" t="s">
+        <v>1271</v>
+      </c>
+      <c r="E1483" t="s">
+        <v>975</v>
+      </c>
+      <c r="F1483" t="s">
+        <v>976</v>
+      </c>
+      <c r="G1483" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="1484" spans="1:9">
+      <c r="A1484">
+        <v>261720</v>
+      </c>
+      <c r="B1484" t="s">
+        <v>4094</v>
+      </c>
+      <c r="C1484">
+        <v>3</v>
+      </c>
+      <c r="D1484" t="s">
+        <v>1201</v>
+      </c>
+      <c r="E1484" t="s">
+        <v>181</v>
+      </c>
+      <c r="F1484" t="s">
+        <v>1202</v>
+      </c>
+      <c r="G1484" t="s">
+        <v>130</v>
+      </c>
+      <c r="I1484" t="s">
+        <v>4102</v>
+      </c>
+    </row>
+    <row r="1485" spans="1:9">
+      <c r="A1485">
+        <v>262165</v>
+      </c>
+      <c r="B1485" t="s">
+        <v>4094</v>
+      </c>
+      <c r="C1485">
+        <v>3</v>
+      </c>
+      <c r="D1485" t="s">
+        <v>4103</v>
+      </c>
+      <c r="E1485" t="s">
+        <v>38</v>
+      </c>
+      <c r="F1485" t="s">
+        <v>4104</v>
+      </c>
+      <c r="G1485" t="s">
+        <v>40</v>
+      </c>
+      <c r="H1485" t="s">
+        <v>4105</v>
+      </c>
+      <c r="I1485" t="s">
+        <v>4106</v>
+      </c>
+    </row>
+    <row r="1486" spans="1:9">
+      <c r="A1486">
+        <v>262166</v>
+      </c>
+      <c r="B1486" t="s">
+        <v>4094</v>
+      </c>
+      <c r="C1486">
+        <v>3</v>
+      </c>
+      <c r="D1486" t="s">
+        <v>1124</v>
+      </c>
+      <c r="E1486" t="s">
+        <v>204</v>
+      </c>
+      <c r="F1486" t="s">
+        <v>4107</v>
+      </c>
+      <c r="G1486" t="s">
+        <v>206</v>
+      </c>
+      <c r="H1486" t="s">
+        <v>4108</v>
+      </c>
+      <c r="I1486" t="s">
+        <v>4109</v>
+      </c>
+    </row>
+    <row r="1487" spans="1:9">
+      <c r="A1487">
+        <v>264130</v>
+      </c>
+      <c r="B1487" t="s">
+        <v>4094</v>
+      </c>
+      <c r="C1487">
+        <v>2</v>
+      </c>
+      <c r="D1487" t="s">
+        <v>4110</v>
+      </c>
+      <c r="E1487" t="s">
+        <v>4111</v>
+      </c>
+      <c r="F1487" t="s">
+        <v>492</v>
+      </c>
+      <c r="G1487" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="1488" spans="1:9">
+      <c r="A1488">
+        <v>261215</v>
+      </c>
+      <c r="B1488" t="s">
+        <v>4112</v>
+      </c>
+      <c r="C1488">
+        <v>1</v>
+      </c>
+      <c r="D1488" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E1488" t="s">
+        <v>18</v>
+      </c>
+      <c r="F1488" t="s">
+        <v>19</v>
+      </c>
+      <c r="G1488" t="s">
+        <v>20</v>
+      </c>
+      <c r="I1488" t="s">
+        <v>4113</v>
+      </c>
+    </row>
+    <row r="1489" spans="1:9">
+      <c r="A1489">
+        <v>261416</v>
+      </c>
+      <c r="B1489" t="s">
+        <v>4114</v>
+      </c>
+      <c r="C1489">
+        <v>1</v>
+      </c>
+      <c r="D1489" t="s">
+        <v>1953</v>
+      </c>
+      <c r="E1489" t="s">
+        <v>71</v>
+      </c>
+      <c r="F1489" t="s">
+        <v>240</v>
+      </c>
+      <c r="G1489" t="s">
+        <v>73</v>
+      </c>
+      <c r="I1489" t="s">
+        <v>4115</v>
+      </c>
+    </row>
+    <row r="1490" spans="1:9">
+      <c r="A1490">
+        <v>261134</v>
+      </c>
+      <c r="B1490" t="s">
+        <v>4116</v>
+      </c>
+      <c r="C1490">
+        <v>1</v>
+      </c>
+      <c r="D1490" t="s">
+        <v>4117</v>
+      </c>
+      <c r="E1490" t="s">
+        <v>66</v>
+      </c>
+      <c r="F1490" t="s">
+        <v>67</v>
+      </c>
+      <c r="G1490" t="s">
+        <v>68</v>
+      </c>
+      <c r="I1490" t="s">
+        <v>4118</v>
+      </c>
+    </row>
+    <row r="1491" spans="1:9">
+      <c r="A1491">
+        <v>261909</v>
+      </c>
+      <c r="B1491" t="s">
+        <v>4116</v>
+      </c>
+      <c r="C1491">
+        <v>1</v>
+      </c>
+      <c r="D1491" t="s">
+        <v>308</v>
+      </c>
+      <c r="E1491" t="s">
+        <v>239</v>
+      </c>
+      <c r="F1491" t="s">
+        <v>240</v>
+      </c>
+      <c r="G1491" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="1492" spans="1:9">
+      <c r="A1492">
+        <v>262167</v>
+      </c>
+      <c r="B1492" t="s">
+        <v>4116</v>
+      </c>
+      <c r="C1492">
+        <v>1</v>
+      </c>
+      <c r="D1492" t="s">
+        <v>2841</v>
+      </c>
+      <c r="E1492" t="s">
+        <v>38</v>
+      </c>
+      <c r="F1492" t="s">
+        <v>67</v>
+      </c>
+      <c r="G1492" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="1493" spans="1:9">
+      <c r="A1493">
+        <v>264129</v>
+      </c>
+      <c r="B1493" t="s">
+        <v>4119</v>
+      </c>
+      <c r="C1493">
+        <v>4</v>
+      </c>
+      <c r="D1493" t="s">
+        <v>4120</v>
+      </c>
+      <c r="E1493" t="s">
+        <v>4121</v>
+      </c>
+      <c r="F1493" t="s">
+        <v>4122</v>
+      </c>
+      <c r="G1493" t="s">
+        <v>1761</v>
+      </c>
+    </row>
+    <row r="1494" spans="1:9">
+      <c r="A1494">
+        <v>262423</v>
+      </c>
+      <c r="B1494" t="s">
+        <v>4123</v>
+      </c>
+      <c r="C1494">
+        <v>1</v>
+      </c>
+      <c r="D1494" t="s">
+        <v>1255</v>
+      </c>
+      <c r="E1494" t="s">
+        <v>216</v>
+      </c>
+      <c r="F1494" t="s">
+        <v>3236</v>
+      </c>
+      <c r="G1494" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="1495" spans="1:9">
+      <c r="A1495">
+        <v>261216</v>
+      </c>
+      <c r="B1495" t="s">
+        <v>4124</v>
+      </c>
+      <c r="C1495">
+        <v>2</v>
+      </c>
+      <c r="D1495" t="s">
+        <v>2769</v>
+      </c>
+      <c r="E1495" t="s">
+        <v>18</v>
+      </c>
+      <c r="F1495" t="s">
+        <v>4125</v>
+      </c>
+      <c r="G1495" t="s">
+        <v>20</v>
+      </c>
+      <c r="I1495" t="s">
+        <v>4126</v>
+      </c>
+    </row>
+    <row r="1496" spans="1:9">
+      <c r="A1496">
+        <v>262424</v>
+      </c>
+      <c r="B1496" t="s">
+        <v>4124</v>
+      </c>
+      <c r="C1496">
+        <v>2</v>
+      </c>
+      <c r="D1496" t="s">
+        <v>1300</v>
+      </c>
+      <c r="E1496" t="s">
+        <v>216</v>
+      </c>
+      <c r="F1496" t="s">
+        <v>4127</v>
+      </c>
+      <c r="G1496" t="s">
+        <v>217</v>
+      </c>
+      <c r="H1496" t="s">
+        <v>3972</v>
+      </c>
+    </row>
+    <row r="1497" spans="1:9">
+      <c r="A1497">
+        <v>266201</v>
+      </c>
+      <c r="B1497" t="s">
+        <v>4124</v>
+      </c>
+      <c r="C1497">
+        <v>7</v>
+      </c>
+      <c r="D1497" t="s">
+        <v>4128</v>
+      </c>
+      <c r="E1497" t="s">
+        <v>1357</v>
+      </c>
+      <c r="F1497" t="s">
+        <v>4129</v>
+      </c>
+      <c r="G1497" t="s">
+        <v>1359</v>
+      </c>
+      <c r="I1497" t="s">
+        <v>4130</v>
+      </c>
+    </row>
+    <row r="1498" spans="1:9">
+      <c r="A1498">
+        <v>261135</v>
+      </c>
+      <c r="B1498" t="s">
+        <v>4124</v>
+      </c>
+      <c r="C1498">
+        <v>2</v>
+      </c>
+      <c r="D1498" t="s">
+        <v>4131</v>
+      </c>
+      <c r="E1498" t="s">
         <v>1278</v>
       </c>
-      <c r="F1456" t="s">
-[...2 lines deleted...]
-      <c r="G1456" t="s">
+      <c r="F1498" t="s">
+        <v>4132</v>
+      </c>
+      <c r="G1498" t="s">
         <v>68</v>
+      </c>
+      <c r="I1498" t="s">
+        <v>4133</v>
+      </c>
+    </row>
+    <row r="1499" spans="1:9">
+      <c r="A1499">
+        <v>261628</v>
+      </c>
+      <c r="B1499" t="s">
+        <v>4124</v>
+      </c>
+      <c r="C1499">
+        <v>2</v>
+      </c>
+      <c r="D1499" t="s">
+        <v>4134</v>
+      </c>
+      <c r="E1499" t="s">
+        <v>116</v>
+      </c>
+      <c r="F1499" t="s">
+        <v>4135</v>
+      </c>
+      <c r="G1499" t="s">
+        <v>118</v>
+      </c>
+      <c r="H1499" t="s">
+        <v>4136</v>
+      </c>
+    </row>
+    <row r="1500" spans="1:9">
+      <c r="A1500">
+        <v>261715</v>
+      </c>
+      <c r="B1500" t="s">
+        <v>4124</v>
+      </c>
+      <c r="C1500">
+        <v>2</v>
+      </c>
+      <c r="D1500" t="s">
+        <v>4137</v>
+      </c>
+      <c r="E1500" t="s">
+        <v>1217</v>
+      </c>
+      <c r="F1500" t="s">
+        <v>4138</v>
+      </c>
+      <c r="G1500" t="s">
+        <v>1219</v>
+      </c>
+      <c r="I1500" t="s">
+        <v>4139</v>
+      </c>
+    </row>
+    <row r="1501" spans="1:9">
+      <c r="A1501">
+        <v>262168</v>
+      </c>
+      <c r="B1501" t="s">
+        <v>4124</v>
+      </c>
+      <c r="C1501">
+        <v>2</v>
+      </c>
+      <c r="D1501" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E1501" t="s">
+        <v>229</v>
+      </c>
+      <c r="F1501" t="s">
+        <v>4140</v>
+      </c>
+      <c r="G1501" t="s">
+        <v>40</v>
+      </c>
+      <c r="I1501" t="s">
+        <v>4141</v>
+      </c>
+    </row>
+    <row r="1502" spans="1:9">
+      <c r="A1502">
+        <v>261910</v>
+      </c>
+      <c r="B1502" t="s">
+        <v>4142</v>
+      </c>
+      <c r="C1502">
+        <v>1</v>
+      </c>
+      <c r="D1502" t="s">
+        <v>4143</v>
+      </c>
+      <c r="E1502" t="s">
+        <v>239</v>
+      </c>
+      <c r="F1502" t="s">
+        <v>240</v>
+      </c>
+      <c r="G1502" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="1503" spans="1:9">
+      <c r="A1503">
+        <v>262169</v>
+      </c>
+      <c r="B1503" t="s">
+        <v>4142</v>
+      </c>
+      <c r="C1503">
+        <v>1</v>
+      </c>
+      <c r="D1503" t="s">
+        <v>1241</v>
+      </c>
+      <c r="E1503" t="s">
+        <v>229</v>
+      </c>
+      <c r="F1503" t="s">
+        <v>1849</v>
+      </c>
+      <c r="G1503" t="s">
+        <v>40</v>
+      </c>
+      <c r="I1503" t="s">
+        <v>4144</v>
+      </c>
+    </row>
+    <row r="1504" spans="1:9">
+      <c r="A1504">
+        <v>262170</v>
+      </c>
+      <c r="B1504" t="s">
+        <v>4142</v>
+      </c>
+      <c r="C1504">
+        <v>1</v>
+      </c>
+      <c r="D1504" t="s">
+        <v>2892</v>
+      </c>
+      <c r="E1504" t="s">
+        <v>38</v>
+      </c>
+      <c r="F1504" t="s">
+        <v>67</v>
+      </c>
+      <c r="G1504" t="s">
+        <v>40</v>
+      </c>
+      <c r="I1504" t="s">
+        <v>4145</v>
+      </c>
+    </row>
+    <row r="1505" spans="1:9">
+      <c r="A1505">
+        <v>261136</v>
+      </c>
+      <c r="B1505" t="s">
+        <v>4146</v>
+      </c>
+      <c r="C1505">
+        <v>3</v>
+      </c>
+      <c r="D1505" t="s">
+        <v>1309</v>
+      </c>
+      <c r="E1505" t="s">
+        <v>158</v>
+      </c>
+      <c r="F1505" t="s">
+        <v>4147</v>
+      </c>
+      <c r="G1505" t="s">
+        <v>107</v>
+      </c>
+      <c r="I1505" t="s">
+        <v>4148</v>
+      </c>
+    </row>
+    <row r="1506" spans="1:9">
+      <c r="A1506">
+        <v>264127</v>
+      </c>
+      <c r="B1506" t="s">
+        <v>4146</v>
+      </c>
+      <c r="C1506">
+        <v>8</v>
+      </c>
+      <c r="D1506" t="s">
+        <v>4149</v>
+      </c>
+      <c r="E1506" t="s">
+        <v>4121</v>
+      </c>
+      <c r="F1506" t="s">
+        <v>2941</v>
+      </c>
+      <c r="G1506" t="s">
+        <v>4150</v>
+      </c>
+    </row>
+    <row r="1507" spans="1:9">
+      <c r="A1507">
+        <v>261137</v>
+      </c>
+      <c r="B1507" t="s">
+        <v>4151</v>
+      </c>
+      <c r="C1507">
+        <v>2</v>
+      </c>
+      <c r="D1507" t="s">
+        <v>1325</v>
+      </c>
+      <c r="E1507" t="s">
+        <v>1278</v>
+      </c>
+      <c r="F1507" t="s">
+        <v>4152</v>
+      </c>
+      <c r="G1507" t="s">
+        <v>68</v>
+      </c>
+      <c r="I1507" t="s">
+        <v>4153</v>
+      </c>
+    </row>
+    <row r="1508" spans="1:9">
+      <c r="A1508">
+        <v>261217</v>
+      </c>
+      <c r="B1508" t="s">
+        <v>4151</v>
+      </c>
+      <c r="C1508">
+        <v>2</v>
+      </c>
+      <c r="D1508" t="s">
+        <v>1328</v>
+      </c>
+      <c r="E1508" t="s">
+        <v>444</v>
+      </c>
+      <c r="F1508" t="s">
+        <v>1329</v>
+      </c>
+      <c r="G1508" t="s">
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="1509" spans="1:9">
+      <c r="A1509">
+        <v>261417</v>
+      </c>
+      <c r="B1509" t="s">
+        <v>4151</v>
+      </c>
+      <c r="C1509">
+        <v>1</v>
+      </c>
+      <c r="D1509" t="s">
+        <v>2362</v>
+      </c>
+      <c r="E1509" t="s">
+        <v>412</v>
+      </c>
+      <c r="F1509" t="s">
+        <v>4154</v>
+      </c>
+      <c r="G1509" t="s">
+        <v>73</v>
+      </c>
+      <c r="I1509" t="s">
+        <v>4155</v>
+      </c>
+    </row>
+    <row r="1510" spans="1:9">
+      <c r="A1510">
+        <v>261616</v>
+      </c>
+      <c r="B1510" t="s">
+        <v>4151</v>
+      </c>
+      <c r="C1510">
+        <v>1</v>
+      </c>
+      <c r="D1510" t="s">
+        <v>1362</v>
+      </c>
+      <c r="E1510" t="s">
+        <v>1337</v>
+      </c>
+      <c r="F1510" t="s">
+        <v>2908</v>
+      </c>
+      <c r="G1510" t="s">
+        <v>1339</v>
+      </c>
+      <c r="I1510" t="s">
+        <v>4156</v>
+      </c>
+    </row>
+    <row r="1511" spans="1:9">
+      <c r="A1511">
+        <v>261716</v>
+      </c>
+      <c r="B1511" t="s">
+        <v>4151</v>
+      </c>
+      <c r="C1511">
+        <v>2</v>
+      </c>
+      <c r="D1511" t="s">
+        <v>1294</v>
+      </c>
+      <c r="E1511" t="s">
+        <v>593</v>
+      </c>
+      <c r="F1511" t="s">
+        <v>3187</v>
+      </c>
+      <c r="G1511" t="s">
+        <v>130</v>
+      </c>
+      <c r="I1511" t="s">
+        <v>4157</v>
+      </c>
+    </row>
+    <row r="1512" spans="1:9">
+      <c r="A1512">
+        <v>262171</v>
+      </c>
+      <c r="B1512" t="s">
+        <v>4151</v>
+      </c>
+      <c r="C1512">
+        <v>1</v>
+      </c>
+      <c r="D1512" t="s">
+        <v>2825</v>
+      </c>
+      <c r="E1512" t="s">
+        <v>38</v>
+      </c>
+      <c r="F1512" t="s">
+        <v>3405</v>
+      </c>
+      <c r="G1512" t="s">
+        <v>40</v>
+      </c>
+      <c r="I1512" t="s">
+        <v>4158</v>
+      </c>
+    </row>
+    <row r="1513" spans="1:9">
+      <c r="A1513">
+        <v>262425</v>
+      </c>
+      <c r="B1513" t="s">
+        <v>4151</v>
+      </c>
+      <c r="C1513">
+        <v>2</v>
+      </c>
+      <c r="D1513" t="s">
+        <v>1029</v>
+      </c>
+      <c r="E1513" t="s">
+        <v>248</v>
+      </c>
+      <c r="F1513" t="s">
+        <v>4159</v>
+      </c>
+      <c r="G1513" t="s">
+        <v>250</v>
+      </c>
+      <c r="H1513" t="s">
+        <v>4160</v>
+      </c>
+      <c r="I1513" t="s">
+        <v>4161</v>
+      </c>
+    </row>
+    <row r="1514" spans="1:9">
+      <c r="A1514">
+        <v>261911</v>
+      </c>
+      <c r="B1514" t="s">
+        <v>4151</v>
+      </c>
+      <c r="C1514">
+        <v>2</v>
+      </c>
+      <c r="D1514" t="s">
+        <v>4162</v>
+      </c>
+      <c r="E1514" t="s">
+        <v>4163</v>
+      </c>
+      <c r="F1514" t="s">
+        <v>1284</v>
+      </c>
+      <c r="G1514" t="s">
+        <v>4164</v>
+      </c>
+      <c r="I1514" t="s">
+        <v>4165</v>
+      </c>
+    </row>
+    <row r="1515" spans="1:9">
+      <c r="A1515">
+        <v>267025</v>
+      </c>
+      <c r="B1515" t="s">
+        <v>4151</v>
+      </c>
+      <c r="C1515">
+        <v>2</v>
+      </c>
+      <c r="D1515" t="s">
+        <v>4166</v>
+      </c>
+      <c r="E1515" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1515" t="s">
+        <v>4033</v>
+      </c>
+      <c r="G1515" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1515" t="s">
+        <v>4167</v>
+      </c>
+      <c r="I1515" t="s">
+        <v>4168</v>
+      </c>
+    </row>
+    <row r="1516" spans="1:9">
+      <c r="A1516">
+        <v>261629</v>
+      </c>
+      <c r="B1516" t="s">
+        <v>4169</v>
+      </c>
+      <c r="C1516">
+        <v>1</v>
+      </c>
+      <c r="D1516" t="s">
+        <v>2924</v>
+      </c>
+      <c r="E1516" t="s">
+        <v>1337</v>
+      </c>
+      <c r="F1516" t="s">
+        <v>1657</v>
+      </c>
+      <c r="G1516" t="s">
+        <v>1339</v>
+      </c>
+      <c r="I1516" t="s">
+        <v>4170</v>
+      </c>
+    </row>
+    <row r="1517" spans="1:9">
+      <c r="A1517">
+        <v>262172</v>
+      </c>
+      <c r="B1517" t="s">
+        <v>4171</v>
+      </c>
+      <c r="C1517">
+        <v>1</v>
+      </c>
+      <c r="D1517" t="s">
+        <v>4172</v>
+      </c>
+      <c r="E1517" t="s">
+        <v>38</v>
+      </c>
+      <c r="F1517" t="s">
+        <v>67</v>
+      </c>
+      <c r="G1517" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="1518" spans="1:9">
+      <c r="A1518">
+        <v>261138</v>
+      </c>
+      <c r="B1518" t="s">
+        <v>4173</v>
+      </c>
+      <c r="C1518">
+        <v>2</v>
+      </c>
+      <c r="D1518" t="s">
+        <v>1397</v>
+      </c>
+      <c r="E1518" t="s">
+        <v>1278</v>
+      </c>
+      <c r="F1518" t="s">
+        <v>4174</v>
+      </c>
+      <c r="G1518" t="s">
+        <v>68</v>
+      </c>
+      <c r="I1518" t="s">
+        <v>4175</v>
+      </c>
+    </row>
+    <row r="1519" spans="1:9">
+      <c r="A1519">
+        <v>261418</v>
+      </c>
+      <c r="B1519" t="s">
+        <v>4173</v>
+      </c>
+      <c r="C1519">
+        <v>2</v>
+      </c>
+      <c r="D1519" t="s">
+        <v>1333</v>
+      </c>
+      <c r="E1519" t="s">
+        <v>412</v>
+      </c>
+      <c r="F1519" t="s">
+        <v>4176</v>
+      </c>
+      <c r="G1519" t="s">
+        <v>73</v>
+      </c>
+      <c r="I1519" t="s">
+        <v>4177</v>
+      </c>
+    </row>
+    <row r="1520" spans="1:9">
+      <c r="A1520">
+        <v>261718</v>
+      </c>
+      <c r="B1520" t="s">
+        <v>4173</v>
+      </c>
+      <c r="C1520">
+        <v>1</v>
+      </c>
+      <c r="D1520" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E1520" t="s">
+        <v>593</v>
+      </c>
+      <c r="F1520" t="s">
+        <v>4178</v>
+      </c>
+      <c r="G1520" t="s">
+        <v>130</v>
+      </c>
+      <c r="I1520" t="s">
+        <v>4179</v>
+      </c>
+    </row>
+    <row r="1521" spans="1:9">
+      <c r="A1521">
+        <v>262211</v>
+      </c>
+      <c r="B1521" t="s">
+        <v>4173</v>
+      </c>
+      <c r="C1521">
+        <v>2</v>
+      </c>
+      <c r="D1521" t="s">
+        <v>1341</v>
+      </c>
+      <c r="E1521" t="s">
+        <v>325</v>
+      </c>
+      <c r="F1521" t="s">
+        <v>4180</v>
+      </c>
+      <c r="G1521" t="s">
+        <v>327</v>
+      </c>
+      <c r="I1521" t="s">
+        <v>4181</v>
+      </c>
+    </row>
+    <row r="1522" spans="1:9">
+      <c r="A1522">
+        <v>262303</v>
+      </c>
+      <c r="B1522" t="s">
+        <v>4173</v>
+      </c>
+      <c r="C1522">
+        <v>2</v>
+      </c>
+      <c r="D1522" t="s">
+        <v>2937</v>
+      </c>
+      <c r="E1522" t="s">
+        <v>619</v>
+      </c>
+      <c r="F1522" t="s">
+        <v>4182</v>
+      </c>
+      <c r="G1522" t="s">
+        <v>1464</v>
+      </c>
+      <c r="I1522" t="s">
+        <v>4183</v>
+      </c>
+    </row>
+    <row r="1523" spans="1:9">
+      <c r="A1523">
+        <v>264016</v>
+      </c>
+      <c r="B1523" t="s">
+        <v>4173</v>
+      </c>
+      <c r="C1523">
+        <v>2</v>
+      </c>
+      <c r="D1523" t="s">
+        <v>4184</v>
+      </c>
+      <c r="E1523" t="s">
+        <v>1409</v>
+      </c>
+      <c r="F1523" t="s">
+        <v>4185</v>
+      </c>
+      <c r="G1523" t="s">
+        <v>4186</v>
+      </c>
+    </row>
+    <row r="1524" spans="1:9">
+      <c r="A1524">
+        <v>262173</v>
+      </c>
+      <c r="B1524" t="s">
+        <v>4187</v>
+      </c>
+      <c r="C1524">
+        <v>1</v>
+      </c>
+      <c r="D1524" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E1524" t="s">
+        <v>38</v>
+      </c>
+      <c r="F1524" t="s">
+        <v>3364</v>
+      </c>
+      <c r="G1524" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="1525" spans="1:9">
+      <c r="A1525">
+        <v>261419</v>
+      </c>
+      <c r="B1525" t="s">
+        <v>4188</v>
+      </c>
+      <c r="C1525">
+        <v>1</v>
+      </c>
+      <c r="D1525" t="s">
+        <v>2001</v>
+      </c>
+      <c r="E1525" t="s">
+        <v>71</v>
+      </c>
+      <c r="F1525" t="s">
+        <v>240</v>
+      </c>
+      <c r="G1525" t="s">
+        <v>73</v>
+      </c>
+      <c r="I1525" t="s">
+        <v>4189</v>
+      </c>
+    </row>
+    <row r="1526" spans="1:9">
+      <c r="A1526">
+        <v>261620</v>
+      </c>
+      <c r="B1526" t="s">
+        <v>4190</v>
+      </c>
+      <c r="C1526">
+        <v>2</v>
+      </c>
+      <c r="D1526" t="s">
+        <v>2932</v>
+      </c>
+      <c r="E1526" t="s">
+        <v>123</v>
+      </c>
+      <c r="F1526" t="s">
+        <v>4191</v>
+      </c>
+      <c r="G1526" t="s">
+        <v>125</v>
+      </c>
+      <c r="I1526" t="s">
+        <v>4192</v>
+      </c>
+    </row>
+    <row r="1527" spans="1:9">
+      <c r="A1527">
+        <v>262174</v>
+      </c>
+      <c r="B1527" t="s">
+        <v>4190</v>
+      </c>
+      <c r="C1527">
+        <v>1</v>
+      </c>
+      <c r="D1527" t="s">
+        <v>1406</v>
+      </c>
+      <c r="E1527" t="s">
+        <v>38</v>
+      </c>
+      <c r="F1527" t="s">
+        <v>67</v>
+      </c>
+      <c r="G1527" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="1528" spans="1:9">
+      <c r="A1528">
+        <v>262426</v>
+      </c>
+      <c r="B1528" t="s">
+        <v>4190</v>
+      </c>
+      <c r="C1528">
+        <v>2</v>
+      </c>
+      <c r="D1528" t="s">
+        <v>2914</v>
+      </c>
+      <c r="E1528" t="s">
+        <v>1391</v>
+      </c>
+      <c r="F1528" t="s">
+        <v>4193</v>
+      </c>
+      <c r="G1528" t="s">
+        <v>1121</v>
+      </c>
+      <c r="H1528" t="s">
+        <v>4194</v>
+      </c>
+      <c r="I1528" t="s">
+        <v>4195</v>
+      </c>
+    </row>
+    <row r="1529" spans="1:9">
+      <c r="A1529">
+        <v>267018</v>
+      </c>
+      <c r="B1529" t="s">
+        <v>4196</v>
+      </c>
+      <c r="C1529">
+        <v>3</v>
+      </c>
+      <c r="D1529" t="s">
+        <v>4197</v>
+      </c>
+      <c r="E1529" t="s">
+        <v>1151</v>
+      </c>
+      <c r="F1529" t="s">
+        <v>4039</v>
+      </c>
+      <c r="G1529" t="s">
+        <v>1359</v>
+      </c>
+    </row>
+    <row r="1530" spans="1:9">
+      <c r="A1530">
+        <v>261141</v>
+      </c>
+      <c r="B1530" t="s">
+        <v>4198</v>
+      </c>
+      <c r="C1530">
+        <v>2</v>
+      </c>
+      <c r="D1530" t="s">
+        <v>4199</v>
+      </c>
+      <c r="E1530" t="s">
+        <v>66</v>
+      </c>
+      <c r="F1530" t="s">
+        <v>4200</v>
+      </c>
+      <c r="G1530" t="s">
+        <v>68</v>
+      </c>
+      <c r="H1530" t="s">
+        <v>4201</v>
+      </c>
+    </row>
+    <row r="1531" spans="1:9">
+      <c r="A1531">
+        <v>261905</v>
+      </c>
+      <c r="B1531" t="s">
+        <v>4198</v>
+      </c>
+      <c r="C1531">
+        <v>2</v>
+      </c>
+      <c r="D1531" t="s">
+        <v>1476</v>
+      </c>
+      <c r="E1531" t="s">
+        <v>4202</v>
+      </c>
+      <c r="F1531" t="s">
+        <v>4203</v>
+      </c>
+      <c r="G1531" t="s">
+        <v>4164</v>
+      </c>
+      <c r="H1531" t="s">
+        <v>4204</v>
+      </c>
+      <c r="I1531" t="s">
+        <v>4205</v>
+      </c>
+    </row>
+    <row r="1532" spans="1:9">
+      <c r="A1532">
+        <v>261140</v>
+      </c>
+      <c r="B1532" t="s">
+        <v>4206</v>
+      </c>
+      <c r="C1532">
+        <v>3</v>
+      </c>
+      <c r="D1532" t="s">
+        <v>4207</v>
+      </c>
+      <c r="E1532" t="s">
+        <v>1278</v>
+      </c>
+      <c r="F1532" t="s">
+        <v>4200</v>
+      </c>
+      <c r="G1532" t="s">
+        <v>68</v>
+      </c>
+      <c r="H1532" t="s">
+        <v>4208</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">