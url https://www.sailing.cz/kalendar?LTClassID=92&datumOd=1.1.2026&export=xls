--- v0 (2026-07-26)
+++ v1 (2026-09-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="189">
   <si>
     <t>CTL</t>
   </si>
   <si>
     <t>Datum</t>
   </si>
   <si>
     <t>Počet dní</t>
   </si>
   <si>
     <t>Název</t>
   </si>
   <si>
     <t>Pořadatel</t>
   </si>
   <si>
     <t>Třídy</t>
   </si>
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Poznámka</t>
   </si>
   <si>
@@ -386,174 +386,243 @@
   <si>
     <t>POZOR, změna místa konání!!!</t>
   </si>
   <si>
     <t>Modrá stuha Plumlova</t>
   </si>
   <si>
     <t>JACHT KLUB Prostějov, spolek</t>
   </si>
   <si>
     <t>Q-2KP, IL4-3M, IL6-3M, Q-3M, Evr-4K</t>
   </si>
   <si>
     <t>Plumlov</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/262207</t>
   </si>
   <si>
     <t>01.08.2026</t>
   </si>
   <si>
     <t>Regentský kapr</t>
   </si>
   <si>
-    <t>IL4-2KP, Q-2KP, Rac-2KP, IL6-1MI, IL7-1MI, Evr-1MI, Fin-1MI, 470-1MI</t>
+    <t>IL4-1MI, Q-2KP, Rac-2KP, IL6-1MI, IL7-1MI, Evr-1MI, Fin-1MI, 470-1MI</t>
+  </si>
+  <si>
+    <t>Koef. KP-2 lt. ILCA 4 přesunut na CTL 261507.</t>
   </si>
   <si>
     <t>08.08.2026</t>
   </si>
   <si>
     <t>Cena Duchcova</t>
   </si>
   <si>
     <t>Evr-2KP, Q-1MI, Fin-1MI, 470-1MI</t>
   </si>
   <si>
     <t>O Štít města Pardubic</t>
   </si>
   <si>
-    <t>Fin-3C, Evr-2KP, Q-2KP, RsF-2KP, IL4-2KP</t>
+    <t>RsA-1MI, Fin-3C, Evr-2KP, Q-2KP, RsF-2KP, IL4-2KP</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261903</t>
   </si>
   <si>
     <t>10.08.2026</t>
   </si>
   <si>
     <t>Kontrolní závod I.</t>
   </si>
   <si>
     <t>Evr-1MI, Q-1MI, 470-1MI</t>
   </si>
   <si>
     <t>12.08.2026</t>
   </si>
   <si>
     <t>Dálková plavba</t>
   </si>
   <si>
     <t>Q-1MI, 470-1MI, Fin-1MI, Evr-2KP</t>
   </si>
   <si>
     <t>13.08.2026</t>
   </si>
   <si>
     <t>Kontrolní závod II.</t>
   </si>
   <si>
     <t>Evr-2KP, Q-2KP, 470-1MI, IL4-1MI</t>
   </si>
   <si>
     <t>15.08.2026</t>
   </si>
   <si>
+    <t>Regata Petra Zouhara</t>
+  </si>
+  <si>
+    <t>Q-2KP, Evr-2KP, IL4-2KP, 470-1MI, Fin-1MI</t>
+  </si>
+  <si>
     <t>Modrá Vlajka Seče</t>
   </si>
   <si>
     <t>Yacht Club Vysoké Mýto</t>
   </si>
   <si>
     <t>Evr-4K, Fin-4K, IL4-4K, IL6-4K, IL7-4K, Pir-4K, Q-2KP, RsF-2KP</t>
   </si>
   <si>
-    <t>Regata Petra Zouhara</t>
-[...2 lines deleted...]
-    <t>Q-2KP, Evr-2KP, IL4-2KP, 470-1MI, Fin-1MI</t>
+    <t>https://www.sailing.cz/noticeboard/261904</t>
+  </si>
+  <si>
+    <t>EurOpti-Cup 2026</t>
+  </si>
+  <si>
+    <t>1. Segelclub Partwitzer See e.V.</t>
+  </si>
+  <si>
+    <t>Evr-7</t>
+  </si>
+  <si>
+    <t>Klein-Partwitz, Německo</t>
   </si>
   <si>
     <t>22.08.2026</t>
   </si>
   <si>
     <t>Konec na Hrachách</t>
   </si>
   <si>
     <t>Fin-2KP, Evr-1MI, Q-1MI</t>
   </si>
   <si>
+    <t>https://www.sailing.cz/noticeboard/261413</t>
+  </si>
+  <si>
+    <t>28.08.2026</t>
+  </si>
+  <si>
+    <t>Mistrzostwa Polski cz.I</t>
+  </si>
+  <si>
+    <t>Polski zwiazek žeglarski</t>
+  </si>
+  <si>
+    <t>Evr-12</t>
+  </si>
+  <si>
+    <t>Puck</t>
+  </si>
+  <si>
     <t>12.09.2026</t>
   </si>
   <si>
     <t>Švestková regata</t>
   </si>
   <si>
     <t>Jachtklub Cheb, z.s.</t>
   </si>
   <si>
-    <t>Evr-7P, IL4-3C, IL6-3C, IL6-7P, IL7-7P, Fb-3C, Fin-3C, IL6-4K, IL7-4K, Q-2KP</t>
+    <t>IL4-2KP, IL6-7P, IL7-7P, Evr-7P, IL4-3C, IL6-3C, Fb-3C, Fin-3C, IL6-4K, IL7-4K, Q-2KP</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
+    <t>Koef. KP-2 lt. ILCA 4 přesunut z CTL 261505.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261507</t>
+  </si>
+  <si>
     <t>19.09.2026</t>
   </si>
   <si>
     <t>Veteránská regata</t>
   </si>
   <si>
     <t>Fin-1MI, Evr-2KP, Q-1MI</t>
   </si>
   <si>
     <t>26.09.2026</t>
   </si>
   <si>
     <t>Burčáková regata</t>
   </si>
   <si>
-    <t>IL7-12mr, Evr-12mr, Fb-12mr, Cad-8mz, Cad-7P, 420-7P, Rs5-7P, Fb-7P, Fin-7P</t>
+    <t>Rs5-12mr, IL7-12mr, Evr-12mr, Fb-12mr, Cad-8mz, Cad-7P, 420-7P, Rs5-7P, Fb-7P, Fin-7P</t>
+  </si>
+  <si>
+    <t>MČR lt. RS 500 přesunuto z CTL 261316.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262166</t>
   </si>
   <si>
     <t>03.10.2026</t>
   </si>
   <si>
     <t>Podzimní regata Václava Vacka - 30. ročník</t>
   </si>
   <si>
     <t>Evr-4K, Q-2KP, Evr-2KP, IL4-2KP</t>
   </si>
   <si>
     <t>Koef. Evropa K-4 přesunut ze závodu CTL 261604.</t>
   </si>
   <si>
     <t>10.10.2026</t>
   </si>
   <si>
     <t>Pohár ČOS - KP Evropa</t>
   </si>
   <si>
     <t>Fin-2KP, Evr-4K, Q-2KP</t>
+  </si>
+  <si>
+    <t>07.11.2026</t>
+  </si>
+  <si>
+    <t>Evropa cup</t>
+  </si>
+  <si>
+    <t>Asociace lodní třídy Evropa, z.s.</t>
+  </si>
+  <si>
+    <t>Evr-3R</t>
+  </si>
+  <si>
+    <t>Oplatil</t>
+  </si>
+  <si>
+    <t>https://www.marinakemp.cz/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -857,51 +926,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I39"/>
+  <dimension ref="A1:I42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1513,351 +1582,447 @@
         <v>121</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26">
         <v>261505</v>
       </c>
       <c r="B26" t="s">
         <v>122</v>
       </c>
       <c r="C26">
         <v>2</v>
       </c>
       <c r="D26" t="s">
         <v>123</v>
       </c>
       <c r="E26" t="s">
         <v>64</v>
       </c>
       <c r="F26" t="s">
         <v>124</v>
       </c>
       <c r="G26" t="s">
         <v>66</v>
       </c>
+      <c r="H26" t="s">
+        <v>125</v>
+      </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27">
         <v>261610</v>
       </c>
       <c r="B27" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C27">
         <v>2</v>
       </c>
       <c r="D27" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E27" t="s">
         <v>16</v>
       </c>
       <c r="F27" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G27" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28">
         <v>261903</v>
       </c>
       <c r="B28" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C28">
         <v>2</v>
       </c>
       <c r="D28" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E28" t="s">
         <v>35</v>
       </c>
       <c r="F28" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="G28" t="s">
         <v>37</v>
+      </c>
+      <c r="I28" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29">
         <v>261611</v>
       </c>
       <c r="B29" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C29">
         <v>2</v>
       </c>
       <c r="D29" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E29" t="s">
         <v>16</v>
       </c>
       <c r="F29" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="G29" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30">
         <v>261612</v>
       </c>
       <c r="B30" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C30">
         <v>1</v>
       </c>
       <c r="D30" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="E30" t="s">
         <v>16</v>
       </c>
       <c r="F30" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="G30" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31">
         <v>261625</v>
       </c>
       <c r="B31" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C31">
         <v>2</v>
       </c>
       <c r="D31" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="E31" t="s">
         <v>16</v>
       </c>
       <c r="F31" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="G31" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32">
-        <v>261904</v>
+        <v>261626</v>
       </c>
       <c r="B32" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C32">
         <v>2</v>
       </c>
       <c r="D32" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="E32" t="s">
-        <v>141</v>
+        <v>16</v>
       </c>
       <c r="F32" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="G32" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33">
-        <v>261626</v>
+        <v>261904</v>
       </c>
       <c r="B33" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C33">
         <v>2</v>
       </c>
       <c r="D33" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E33" t="s">
-        <v>16</v>
+        <v>145</v>
       </c>
       <c r="F33" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="G33" t="s">
-        <v>18</v>
+        <v>37</v>
+      </c>
+      <c r="I33" t="s">
+        <v>147</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34">
-        <v>261413</v>
+        <v>264099</v>
       </c>
       <c r="B34" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="C34">
         <v>2</v>
       </c>
       <c r="D34" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="E34" t="s">
-        <v>94</v>
+        <v>149</v>
       </c>
       <c r="F34" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="G34" t="s">
-        <v>96</v>
+        <v>151</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35">
-        <v>261507</v>
+        <v>261413</v>
       </c>
       <c r="B35" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="C35">
         <v>2</v>
       </c>
       <c r="D35" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="E35" t="s">
-        <v>150</v>
+        <v>94</v>
       </c>
       <c r="F35" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="G35" t="s">
-        <v>152</v>
+        <v>96</v>
+      </c>
+      <c r="I35" t="s">
+        <v>155</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36">
-        <v>261213</v>
+        <v>264108</v>
       </c>
       <c r="B36" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="C36">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D36" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E36" t="s">
-        <v>21</v>
+        <v>158</v>
       </c>
       <c r="F36" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="G36" t="s">
-        <v>23</v>
+        <v>160</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37">
-        <v>262166</v>
+        <v>261507</v>
       </c>
       <c r="B37" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="C37">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D37" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="E37" t="s">
-        <v>29</v>
+        <v>163</v>
       </c>
       <c r="F37" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="G37" t="s">
-        <v>31</v>
+        <v>165</v>
+      </c>
+      <c r="H37" t="s">
+        <v>166</v>
+      </c>
+      <c r="I37" t="s">
+        <v>167</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38">
-        <v>261628</v>
+        <v>261213</v>
       </c>
       <c r="B38" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="C38">
         <v>2</v>
       </c>
       <c r="D38" t="s">
-        <v>160</v>
+        <v>169</v>
       </c>
       <c r="E38" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="F38" t="s">
-        <v>161</v>
+        <v>170</v>
       </c>
       <c r="G38" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>162</v>
+        <v>23</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39">
+        <v>262166</v>
+      </c>
+      <c r="B39" t="s">
+        <v>171</v>
+      </c>
+      <c r="C39">
+        <v>3</v>
+      </c>
+      <c r="D39" t="s">
+        <v>172</v>
+      </c>
+      <c r="E39" t="s">
+        <v>29</v>
+      </c>
+      <c r="F39" t="s">
+        <v>173</v>
+      </c>
+      <c r="G39" t="s">
+        <v>31</v>
+      </c>
+      <c r="H39" t="s">
+        <v>174</v>
+      </c>
+      <c r="I39" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40">
+        <v>261628</v>
+      </c>
+      <c r="B40" t="s">
+        <v>176</v>
+      </c>
+      <c r="C40">
+        <v>2</v>
+      </c>
+      <c r="D40" t="s">
+        <v>177</v>
+      </c>
+      <c r="E40" t="s">
+        <v>16</v>
+      </c>
+      <c r="F40" t="s">
+        <v>178</v>
+      </c>
+      <c r="G40" t="s">
+        <v>18</v>
+      </c>
+      <c r="H40" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41">
         <v>261217</v>
       </c>
-      <c r="B39" t="s">
-[...8 lines deleted...]
-      <c r="E39" t="s">
+      <c r="B41" t="s">
+        <v>180</v>
+      </c>
+      <c r="C41">
+        <v>2</v>
+      </c>
+      <c r="D41" t="s">
+        <v>181</v>
+      </c>
+      <c r="E41" t="s">
         <v>21</v>
       </c>
-      <c r="F39" t="s">
-[...2 lines deleted...]
-      <c r="G39" t="s">
+      <c r="F41" t="s">
+        <v>182</v>
+      </c>
+      <c r="G41" t="s">
         <v>23</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42">
+        <v>261905</v>
+      </c>
+      <c r="B42" t="s">
+        <v>183</v>
+      </c>
+      <c r="C42">
+        <v>2</v>
+      </c>
+      <c r="D42" t="s">
+        <v>184</v>
+      </c>
+      <c r="E42" t="s">
+        <v>185</v>
+      </c>
+      <c r="F42" t="s">
+        <v>186</v>
+      </c>
+      <c r="G42" t="s">
+        <v>187</v>
+      </c>
+      <c r="H42" t="s">
+        <v>188</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">