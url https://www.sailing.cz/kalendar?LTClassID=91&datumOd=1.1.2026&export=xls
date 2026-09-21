--- v0 (2026-08-02)
+++ v1 (2026-09-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>CTL</t>
   </si>
   <si>
     <t>Datum</t>
   </si>
   <si>
     <t>Počet dní</t>
   </si>
   <si>
     <t>Název</t>
   </si>
   <si>
     <t>Pořadatel</t>
   </si>
   <si>
     <t>Třídy</t>
   </si>
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Poznámka</t>
   </si>
   <si>
@@ -356,99 +356,117 @@
   <si>
     <t>Fb-3C</t>
   </si>
   <si>
     <t>Svět</t>
   </si>
   <si>
     <t>Závod zrušen z důvodu nízké hladiny vody! Koef. C-3 lt. FB přesunut na CTL 261613.</t>
   </si>
   <si>
     <t>Katamarány na Nechranicích</t>
   </si>
   <si>
     <t>Fb-3C, Tor-7P, CaO-1MI, OT-1MI</t>
   </si>
   <si>
     <t>Koef. C-3 lt. FB přesunut z CTL 261312.</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/261613</t>
   </si>
   <si>
     <t>Olešná regata</t>
   </si>
   <si>
-    <t>Fin-3M, IL4-4K, Fin-2KP, Fb-2KP, RsT-2KP, Q-1MI</t>
-[...2 lines deleted...]
-    <t>koef M-3 lt. Finn přeložen z CTL 262201</t>
+    <t>Fin-3M, IL4-1MI, Fin-2KP, Fb-2KP, RsT-2KP, Q-1MI</t>
+  </si>
+  <si>
+    <t>koef M-3 lt. Finn přeložen z CTL 262201, koef K-4 lt. Ilca 4 přeložen na CTL 262425</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262416</t>
   </si>
   <si>
     <t>05.09.2026</t>
   </si>
   <si>
     <t>Podzimní Nechranice</t>
   </si>
   <si>
     <t>IL7-7P, Fb-7P, 420-8vc, Cad-7P, IL6-7P</t>
   </si>
   <si>
+    <t>https://www.sailing.cz/noticeboard/261615</t>
+  </si>
+  <si>
     <t>12.09.2026</t>
   </si>
   <si>
     <t>Švestková regata</t>
   </si>
   <si>
     <t>Jachtklub Cheb, z.s.</t>
   </si>
   <si>
     <t>IL4-2KP, IL6-7P, IL7-7P, Evr-7P, IL4-3C, IL6-3C, Fb-3C, Fin-3C, IL6-4K, IL7-4K, Q-2KP</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t>Koef. KP-2 lt. ILCA 4 přesunut z CTL 261505.</t>
   </si>
   <si>
+    <t>https://www.sailing.cz/noticeboard/261507</t>
+  </si>
+  <si>
     <t>19.09.2026</t>
   </si>
   <si>
     <t>Cena Plzeňské teplárenské</t>
   </si>
   <si>
     <t>Fin-2KP, Fb-2KP, IL4-2KP, Q-2KP, Rac-2KP</t>
   </si>
   <si>
+    <t>https://www.sailing.cz/noticeboard/261415</t>
+  </si>
+  <si>
     <t>26.09.2026</t>
   </si>
   <si>
     <t>Burčáková regata</t>
   </si>
   <si>
-    <t>IL7-12mr, Evr-12mr, Fb-12mr, Cad-8mz, Cad-7P, 420-7P, Rs5-7P, Fb-7P, Fin-7P</t>
+    <t>Rs5-12mr, IL7-12mr, Evr-12mr, Fb-12mr, Cad-8mz, Cad-7P, 420-7P, Rs5-7P, Fb-7P, Fin-7P</t>
+  </si>
+  <si>
+    <t>MČR lt. RS 500 přesunuto z CTL 261316.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262166</t>
   </si>
   <si>
     <t>10.10.2026</t>
   </si>
   <si>
     <t>Modrá Stuha Boleváku</t>
   </si>
   <si>
     <t>Fin-1MI, Fb-1MI, IL4-1MI, IL7-1MI, Q-1MI, RsF-1MI, RsT-4K</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/261417</t>
   </si>
   <si>
     <t>17.10.2026</t>
   </si>
   <si>
     <t>Cena Lokomotivy</t>
   </si>
   <si>
     <t>Fin-2KP, Fb-2KP, IL4-2KP, IL7-1MI, Q-2KP, RsF-4K, RsT-1MI</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/261418</t>
   </si>
@@ -1336,222 +1354,240 @@
     <row r="20" spans="1:9">
       <c r="A20">
         <v>262416</v>
       </c>
       <c r="B20" t="s">
         <v>103</v>
       </c>
       <c r="C20">
         <v>2</v>
       </c>
       <c r="D20" t="s">
         <v>113</v>
       </c>
       <c r="E20" t="s">
         <v>27</v>
       </c>
       <c r="F20" t="s">
         <v>114</v>
       </c>
       <c r="G20" t="s">
         <v>29</v>
       </c>
       <c r="H20" t="s">
         <v>115</v>
       </c>
+      <c r="I20" t="s">
+        <v>116</v>
+      </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
         <v>261615</v>
       </c>
       <c r="B21" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C21">
         <v>2</v>
       </c>
       <c r="D21" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E21" t="s">
         <v>51</v>
       </c>
       <c r="F21" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="G21" t="s">
         <v>53</v>
+      </c>
+      <c r="I21" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
         <v>261507</v>
       </c>
       <c r="B22" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C22">
         <v>2</v>
       </c>
       <c r="D22" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E22" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F22" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="G22" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="H22" t="s">
-        <v>124</v>
+        <v>126</v>
+      </c>
+      <c r="I22" t="s">
+        <v>127</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23">
         <v>261415</v>
       </c>
       <c r="B23" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="C23">
         <v>2</v>
       </c>
       <c r="D23" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="E23" t="s">
         <v>23</v>
       </c>
       <c r="F23" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="G23" t="s">
         <v>19</v>
+      </c>
+      <c r="I23" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24">
         <v>262166</v>
       </c>
       <c r="B24" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="C24">
         <v>3</v>
       </c>
       <c r="D24" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="E24" t="s">
         <v>33</v>
       </c>
       <c r="F24" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="G24" t="s">
         <v>35</v>
+      </c>
+      <c r="H24" t="s">
+        <v>135</v>
+      </c>
+      <c r="I24" t="s">
+        <v>136</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25">
         <v>261417</v>
       </c>
       <c r="B25" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="C25">
         <v>1</v>
       </c>
       <c r="D25" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="E25" t="s">
         <v>17</v>
       </c>
       <c r="F25" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="G25" t="s">
         <v>19</v>
       </c>
       <c r="I25" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26">
         <v>261418</v>
       </c>
       <c r="B26" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="C26">
         <v>2</v>
       </c>
       <c r="D26" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="E26" t="s">
         <v>17</v>
       </c>
       <c r="F26" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="G26" t="s">
         <v>19</v>
       </c>
       <c r="I26" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27">
         <v>262426</v>
       </c>
       <c r="B27" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="C27">
         <v>2</v>
       </c>
       <c r="D27" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="E27" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="F27" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="G27" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="H27" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">