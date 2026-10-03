--- v0 (2026-08-02)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="480">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="544">
   <si>
     <t>CTL</t>
   </si>
   <si>
     <t>Datum</t>
   </si>
   <si>
     <t>Počet dní</t>
   </si>
   <si>
     <t>Název</t>
   </si>
   <si>
     <t>Pořadatel</t>
   </si>
   <si>
     <t>Třídy</t>
   </si>
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Poznámka</t>
   </si>
   <si>
@@ -944,534 +944,726 @@
   <si>
     <t>https://www.sailing.cz/noticeboard/262005</t>
   </si>
   <si>
     <t>Coupe Internationale ete Optimist</t>
   </si>
   <si>
     <t>LA MOUETTE SINAGOTE</t>
   </si>
   <si>
     <t>Francie - Baie de Quiberon</t>
   </si>
   <si>
     <t>06.07.2026</t>
   </si>
   <si>
     <t>Soustředění na Dářku - Optimist</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/262008</t>
   </si>
   <si>
     <t>11.07.2026</t>
   </si>
   <si>
+    <t>Letní Hracholusky</t>
+  </si>
+  <si>
+    <t>Evr-1MI, Q-1MI, Fin-1MI</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261410</t>
+  </si>
+  <si>
+    <t>Prázdninový šplouch</t>
+  </si>
+  <si>
+    <t>Rs4-1MI, Q-1MI, RsF-1MI, RsT-1MI</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261807</t>
+  </si>
+  <si>
+    <t>Bambusová regata</t>
+  </si>
+  <si>
+    <t>Q-7P</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262006</t>
+  </si>
+  <si>
     <t>30. Schweriner Marstall-Cup 2026</t>
   </si>
   <si>
     <t>Schweriner Segler-Verein von 1894 e.V.</t>
   </si>
   <si>
     <t>Schweriner Innensee, Německo</t>
   </si>
   <si>
-    <t>Letní Hracholusky</t>
-[...25 lines deleted...]
-  <si>
     <t>13.07.2026</t>
   </si>
   <si>
     <t>Příměstský tábor Rozkošáci</t>
   </si>
   <si>
     <t>Q-1MI, RsT-1MI, RsF-1MI, IL4-1MI, IL6-1MI</t>
   </si>
   <si>
     <t>18.07.2026</t>
   </si>
   <si>
     <t>Letní vánek</t>
   </si>
   <si>
     <t>Q-2KP, IL4-2KP, IL6-2KP</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/261721</t>
   </si>
   <si>
     <t>24.07.2026</t>
   </si>
   <si>
     <t>Optimist European Championship</t>
   </si>
   <si>
     <t>Yacht Club Gdynia</t>
   </si>
   <si>
     <t>Qdi-18meJ, Qch-18meJ</t>
   </si>
   <si>
     <t>Gdynia</t>
   </si>
   <si>
     <t>25.07.2026</t>
   </si>
   <si>
+    <t>Sdružený krajský přebor</t>
+  </si>
+  <si>
+    <t>CaO-1MI, Q-4K, WIF-1MI, Tor-4K, Rac-3C, T93-3C</t>
+  </si>
+  <si>
     <t>Štít města Mostu 2026</t>
   </si>
   <si>
     <t>Yacht Club Baník Most z.s.</t>
   </si>
   <si>
     <t>Q-3C, IL4-1MI</t>
   </si>
   <si>
     <t>Jezero Most</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/261609</t>
   </si>
   <si>
-    <t>Sdružený krajský přebor</t>
-[...4 lines deleted...]
-  <si>
     <t>Modrá stuha Plumlova</t>
   </si>
   <si>
     <t>JACHT KLUB Prostějov, spolek</t>
   </si>
   <si>
     <t>Q-2KP, IL4-3M, IL6-3M, Q-3M, Evr-4K</t>
   </si>
   <si>
     <t>Plumlov</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/262207</t>
   </si>
   <si>
     <t>01.08.2026</t>
   </si>
   <si>
+    <t>Letní novoroční regata</t>
+  </si>
+  <si>
+    <t>Fin-1MI, Fb-3C, Q-1MI, Rac-1MI, IL4-1MI</t>
+  </si>
+  <si>
+    <t>Koef. C-3 lt. Fb přesunut z CTL 261310.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261412</t>
+  </si>
+  <si>
+    <t>Regentský kapr</t>
+  </si>
+  <si>
+    <t>IL4-1MI, Q-2KP, Rac-2KP, IL6-1MI, IL7-1MI, Evr-1MI, Fin-1MI, 470-1MI</t>
+  </si>
+  <si>
+    <t>Koef. KP-2 lt. ILCA 4 přesunut na CTL 261507.</t>
+  </si>
+  <si>
     <t>Tour deOstrovy</t>
   </si>
   <si>
     <t>Interpohár</t>
   </si>
   <si>
     <t>IL4-8mz, IL6-8mz, Q-8mz, IL6-2KP, Q-2KP</t>
   </si>
   <si>
     <t>Koef. KP-2 u lt. ILCA 4 přeložen na CTL 262413</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/262415</t>
   </si>
   <si>
-    <t>Letní novoroční regata</t>
-[...17 lines deleted...]
-    <t>Koef. KP-2 lt. ILCA 4 přesunut na CTL 261507.</t>
+    <t>04.08.2026</t>
+  </si>
+  <si>
+    <t>Trofeo Simone Lombardi 2026 - Optimist Regatta</t>
+  </si>
+  <si>
+    <t>Fraglia Vela Malcesine</t>
+  </si>
+  <si>
+    <t>Qsz-8, Qmz-8</t>
+  </si>
+  <si>
+    <t>Lago di Garda</t>
   </si>
   <si>
     <t>08.08.2026</t>
   </si>
   <si>
     <t>Prázdniny v půli</t>
   </si>
   <si>
     <t>Cena Duchcova</t>
   </si>
   <si>
     <t>Evr-2KP, Q-1MI, Fin-1MI, 470-1MI</t>
   </si>
   <si>
     <t>O Štít města Pardubic</t>
   </si>
   <si>
-    <t>Fin-3C, Evr-2KP, Q-2KP, RsF-2KP, IL4-2KP</t>
+    <t>RsA-1MI, Fin-3C, Evr-2KP, Q-2KP, RsF-2KP, IL4-2KP</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/261903</t>
   </si>
   <si>
+    <t>Ora Cup 2026</t>
+  </si>
+  <si>
+    <t>Circolo Vela Arco</t>
+  </si>
+  <si>
     <t>10.08.2026</t>
   </si>
   <si>
     <t>Kontrolní závod I.</t>
   </si>
   <si>
     <t>Evr-1MI, Q-1MI, 470-1MI</t>
   </si>
   <si>
+    <t>11.08.2026</t>
+  </si>
+  <si>
+    <t>Gold cup</t>
+  </si>
+  <si>
+    <t>Fraglia vela Riva</t>
+  </si>
+  <si>
     <t>12.08.2026</t>
   </si>
   <si>
     <t>Dálková plavba</t>
   </si>
   <si>
     <t>Q-1MI, 470-1MI, Fin-1MI, Evr-2KP</t>
   </si>
   <si>
     <t>13.08.2026</t>
   </si>
   <si>
     <t>Kontrolní závod II.</t>
   </si>
   <si>
     <t>Evr-2KP, Q-2KP, 470-1MI, IL4-1MI</t>
   </si>
   <si>
     <t>15.08.2026</t>
   </si>
   <si>
+    <t>Regata Petra Zouhara</t>
+  </si>
+  <si>
+    <t>Q-2KP, Evr-2KP, IL4-2KP, 470-1MI, Fin-1MI</t>
+  </si>
+  <si>
     <t>Modrá Vlajka Seče</t>
   </si>
   <si>
     <t>Yacht Club Vysoké Mýto</t>
   </si>
   <si>
     <t>Evr-4K, Fin-4K, IL4-4K, IL6-4K, IL7-4K, Pir-4K, Q-2KP, RsF-2KP</t>
   </si>
   <si>
+    <t>https://www.sailing.cz/noticeboard/261904</t>
+  </si>
+  <si>
     <t>Olešná regata</t>
   </si>
   <si>
-    <t>Fin-3M, IL4-4K, Fin-2KP, Fb-2KP, RsT-2KP, Q-1MI</t>
-[...8 lines deleted...]
-    <t>Q-2KP, Evr-2KP, IL4-2KP, 470-1MI, Fin-1MI</t>
+    <t>Fin-3M, IL4-1MI, Fin-2KP, Fb-2KP, RsT-2KP, Q-1MI</t>
+  </si>
+  <si>
+    <t>koef M-3 lt. Finn přeložen z CTL 262201, koef K-4 lt. Ilca 4 přeložen na CTL 262425</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262416</t>
   </si>
   <si>
     <t>18.08.2026</t>
   </si>
   <si>
     <t>CJN - Mistrovství České republiky mládeže</t>
   </si>
   <si>
-    <t>RsF-7P, Q-12mr, RsF-12mr, 29r-12mr, IL4-12mr, T93-8vc</t>
+    <t>Q-12mr, RsF-12mr, 29r-12mr, IL4-12mr, T93-8vc, RsF-7P</t>
   </si>
   <si>
     <t>P-7 u lt. RS Feva přeložen z CTL 261106</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/261805</t>
   </si>
   <si>
     <t>22.08.2026</t>
   </si>
   <si>
     <t>Konec na Hrachách</t>
   </si>
   <si>
     <t>Fin-2KP, Evr-1MI, Q-1MI</t>
   </si>
   <si>
+    <t>https://www.sailing.cz/noticeboard/261413</t>
+  </si>
+  <si>
     <t>05.09.2026</t>
   </si>
   <si>
     <t>10. McDonalds cup</t>
   </si>
   <si>
     <t>Jachetní klub Černá v Pošumaví, z.s.</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
+    <t>Závod zrušen z důvodu nedostatku vody. Všechny koef. přesunuty na CTL 261809.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261315</t>
+  </si>
+  <si>
+    <t>Punkstyle regata</t>
+  </si>
+  <si>
+    <t>Asociace Lodní Třídy Optimist z.s.</t>
+  </si>
+  <si>
+    <t>Závod vč. koeficientů přeložen z CTL 261315</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261809</t>
+  </si>
+  <si>
+    <t>XXXII MIĘDZYNARODOWE REGATY &amp;quot;PUCHAR BESKIDÓW - INTERPUCHAR&amp;quot;</t>
+  </si>
+  <si>
+    <t>PERKOZ</t>
+  </si>
+  <si>
+    <t>IL4-7, IL6-4, Q-7</t>
+  </si>
+  <si>
+    <t>Zarzecze, Polska</t>
+  </si>
+  <si>
     <t>08.09.2026</t>
   </si>
   <si>
     <t>Botanická zahrada-6</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/261414</t>
   </si>
   <si>
     <t>12.09.2026</t>
   </si>
   <si>
+    <t>Hrádecký trojúhelník</t>
+  </si>
+  <si>
+    <t>Jachetní klub Kristýna Hrádek nad Nisou, z.s.</t>
+  </si>
+  <si>
+    <t>Q-1MI, OT-1MI, T93-1MI</t>
+  </si>
+  <si>
+    <t>Kristýna</t>
+  </si>
+  <si>
     <t>Švestková regata</t>
   </si>
   <si>
     <t>IL4-2KP, IL6-7P, IL7-7P, Evr-7P, IL4-3C, IL6-3C, Fb-3C, Fin-3C, IL6-4K, IL7-4K, Q-2KP</t>
   </si>
   <si>
     <t>Koef. KP-2 lt. ILCA 4 přesunut z CTL 261505.</t>
   </si>
   <si>
-    <t>Hrádecký trojúhelník</t>
-[...8 lines deleted...]
-    <t>Kristýna</t>
+    <t>https://www.sailing.cz/noticeboard/261507</t>
   </si>
   <si>
     <t>Bobule regata</t>
   </si>
   <si>
-    <t>Q-7P, 29r-7P, IL4-7P</t>
+    <t>RsF-7P, Q-7P, 29r-7P, IL4-7P</t>
+  </si>
+  <si>
+    <t>Koef. P-7 lt. RS Feva přesunut z CTL 261316.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262160</t>
   </si>
   <si>
     <t>16.09.2026</t>
   </si>
   <si>
+    <t>Malý závod 1</t>
+  </si>
+  <si>
+    <t>TJ Lanškroun - Jachting</t>
+  </si>
+  <si>
+    <t>Dlouhý rybník - Lanškroun</t>
+  </si>
+  <si>
+    <t>18.09.2026</t>
+  </si>
+  <si>
+    <t>Neptunův pohár</t>
+  </si>
+  <si>
+    <t>Q-1MI, 420-1MI</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261907</t>
+  </si>
+  <si>
+    <t>Baltic cup, Mezinárodní mistrovství Polska</t>
+  </si>
+  <si>
+    <t>Klub sportow wodnych Baltic</t>
+  </si>
+  <si>
+    <t>Q-12</t>
+  </si>
+  <si>
+    <t>Dziwnow</t>
+  </si>
+  <si>
+    <t>19.09.2026</t>
+  </si>
+  <si>
+    <t>Veteránská regata</t>
+  </si>
+  <si>
+    <t>Fin-1MI, Evr-2KP, Q-1MI</t>
+  </si>
+  <si>
+    <t>Cena Plzeňské teplárenské</t>
+  </si>
+  <si>
+    <t>Fin-2KP, Fb-2KP, IL4-2KP, Q-2KP, Rac-2KP</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261415</t>
+  </si>
+  <si>
+    <t>Optimistický pětiboj</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261722</t>
+  </si>
+  <si>
+    <t>Fair Play</t>
+  </si>
+  <si>
+    <t>Rs4-7P, RsF-4K, RsT-4K, Q-4K</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261806</t>
+  </si>
+  <si>
+    <t>Podzimní Sokolská regata</t>
+  </si>
+  <si>
+    <t>Q-2KP, Vau-7P, Q-4K, IL4-4K, IL6-4K</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262210</t>
+  </si>
+  <si>
+    <t>23.09.2026</t>
+  </si>
+  <si>
+    <t>Malý závod 2</t>
+  </si>
+  <si>
     <t>Olomoucký pohár 3</t>
   </si>
   <si>
-    <t>19.09.2026</t>
-[...23 lines deleted...]
-    <t>Q-2KP, Vau-7P, Q-4K, IL4-4K, IL6-4K</t>
+    <t>https://www.sailing.cz/noticeboard/262209</t>
   </si>
   <si>
     <t>26.09.2026</t>
   </si>
   <si>
     <t>Mistrovství středočeské flotily FINN</t>
   </si>
   <si>
     <t>Fin-4K, Q-1MI</t>
   </si>
   <si>
+    <t>https://www.sailing.cz/noticeboard/261214</t>
+  </si>
+  <si>
+    <t>Optimist SP-Regatta</t>
+  </si>
+  <si>
+    <t>UYC ATTERSEE (UYCAs)</t>
+  </si>
+  <si>
+    <t>Attersee</t>
+  </si>
+  <si>
     <t>28.09.2026</t>
   </si>
   <si>
     <t>Svatováclavský závan</t>
   </si>
   <si>
+    <t>https://www.sailing.cz/noticeboard/261215</t>
+  </si>
+  <si>
     <t>29.09.2026</t>
   </si>
   <si>
     <t>Botanická zahrada-7</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/261416</t>
   </si>
   <si>
+    <t>30.09.2026</t>
+  </si>
+  <si>
+    <t>Malý závod 3</t>
+  </si>
+  <si>
     <t>03.10.2026</t>
   </si>
   <si>
     <t>Mem. R. Holého</t>
   </si>
   <si>
     <t>Cad-2KP, IL4-2KP, RsF-2KP, Q-2KP, 420-1MI, Kaj-1MI</t>
   </si>
   <si>
+    <t>https://www.sailing.cz/noticeboard/261135</t>
+  </si>
+  <si>
     <t>Zhasnutý kahan</t>
   </si>
   <si>
     <t>Fin-1MI, Q-1MI</t>
   </si>
   <si>
+    <t>https://www.sailing.cz/noticeboard/261216</t>
+  </si>
+  <si>
     <t>51. ročník skiregata memoriál Petra Haubolda</t>
   </si>
   <si>
-    <t>TJ Delfín Jablonec</t>
-[...2 lines deleted...]
-    <t>T93-4K, Vau-4K, Rac-4K, Q-1MI</t>
+    <t>TJ Delfín Jablonec, z. s.</t>
+  </si>
+  <si>
+    <t>T93-3C, Rac-3C, T93-4K, Vau-4K, Rac-4K, Q-1MI</t>
   </si>
   <si>
     <t>Jablonec</t>
   </si>
   <si>
+    <t>https://www.sailing.cz/noticeboard/261715</t>
+  </si>
+  <si>
     <t>Memoriál Jana Sedláka</t>
   </si>
   <si>
     <t>RsV-7P, IL6-3M, IL4-3M, Q-2KP</t>
   </si>
   <si>
+    <t>https://www.sailing.cz/noticeboard/262168</t>
+  </si>
+  <si>
     <t>Podzimní regata Václava Vacka - 30. ročník</t>
   </si>
   <si>
     <t>Evr-4K, Q-2KP, Evr-2KP, IL4-2KP</t>
   </si>
   <si>
     <t>Koef. Evropa K-4 přesunut ze závodu CTL 261604.</t>
   </si>
   <si>
     <t>07.10.2026</t>
   </si>
   <si>
     <t>Pohár JMK IV.</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/262169</t>
   </si>
   <si>
+    <t>Malý závod 4</t>
+  </si>
+  <si>
     <t>10.10.2026</t>
   </si>
   <si>
     <t>Primátorský štít</t>
   </si>
   <si>
     <t>Cad-3C, IL6-3C, IL4-3C, Q-3C, Cad-4K, IL4-4K, Q-4K, RsF-4K, RsF-2KP, Cad-2KP, Q-2KP, IL4-2KP, Kaj-1MI, OT-1MI, RsF-1MI</t>
   </si>
   <si>
+    <t>https://www.sailing.cz/noticeboard/261137</t>
+  </si>
+  <si>
     <t>Pohár ČOS - KP Evropa</t>
   </si>
   <si>
     <t>Fin-2KP, Evr-4K, Q-2KP</t>
   </si>
   <si>
     <t>Modrá Stuha Boleváku</t>
   </si>
   <si>
     <t>TJ Lokomotiva Plzeň z.s.</t>
   </si>
   <si>
     <t>Fin-1MI, Fb-1MI, IL4-1MI, IL7-1MI, Q-1MI, RsF-1MI, RsT-4K</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/261417</t>
   </si>
   <si>
     <t>Podzimní Labe</t>
   </si>
   <si>
+    <t>O pohár pivovaru Kocour</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261716</t>
+  </si>
+  <si>
+    <t>Hornická regata</t>
+  </si>
+  <si>
+    <t>Yachtclub Baník Ostrava</t>
+  </si>
+  <si>
+    <t>Q-3M, IL4-3M, IL6-3M, IL4-4K, Q-2KP, IL4-2KP, IL6-2KP</t>
+  </si>
+  <si>
+    <t>Žermanice</t>
+  </si>
+  <si>
+    <t>koef K-4 lt. Ilca 4 přeložen z CTL 262416</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262425</t>
+  </si>
+  <si>
     <t>11.10.2026</t>
   </si>
   <si>
-    <t>Hornická regata</t>
-[...10 lines deleted...]
-  <si>
     <t>O pohár města Štětí</t>
   </si>
   <si>
     <t>17.10.2026</t>
   </si>
   <si>
     <t>Modrá stuha Vltavy</t>
   </si>
   <si>
     <t>Cad-2KP, IL4-2KP, Q-2KP, RsF-2KP, Kaj-1MI, OT-1MI</t>
   </si>
   <si>
+    <t>https://www.sailing.cz/noticeboard/261138</t>
+  </si>
+  <si>
     <t>Cena Lokomotivy</t>
   </si>
   <si>
     <t>Fin-2KP, Fb-2KP, IL4-2KP, IL7-1MI, Q-2KP, RsF-4K, RsT-1MI</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/261418</t>
   </si>
   <si>
     <t>O kuře na rožni</t>
   </si>
   <si>
-    <t>Fin-3M, Fin-4K, Fin-2KP, Q-1MI</t>
+    <t>Fb-1MI, Fin-3M, Fin-4K, Fin-2KP, Q-1MI</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262211</t>
   </si>
   <si>
     <t>Pohár Kroměříže</t>
   </si>
   <si>
-    <t>Q-4K, Q-2KP, IL6-3M, IL4-3M</t>
+    <t>Vau-1MI, IL6-3M, IL4-3M, Q-4K, Q-2KP</t>
   </si>
   <si>
     <t>20.10.2026</t>
   </si>
   <si>
     <t>Botanická zahrada-8</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/261419</t>
   </si>
   <si>
     <t>24.10.2026</t>
   </si>
   <si>
     <t>Fleximont cup</t>
   </si>
   <si>
     <t>JK Ostrava Poruba, z.s.</t>
   </si>
   <si>
     <t>Rs4-7P, Fin-3M, IL6-2KP, Fin-2KP, Fb-2KP, Q-2KP, RsT-2KP, RsF-2KP, IL4-2KP</t>
   </si>
   <si>
     <t>P-7 u lt. RS400 přeložen z CTL 261804</t>
   </si>
@@ -1799,51 +1991,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I128"/>
+  <dimension ref="A1:I142"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -3612,146 +3804,146 @@
       </c>
       <c r="B72" t="s">
         <v>306</v>
       </c>
       <c r="C72">
         <v>5</v>
       </c>
       <c r="D72" t="s">
         <v>307</v>
       </c>
       <c r="E72" t="s">
         <v>299</v>
       </c>
       <c r="F72" t="s">
         <v>74</v>
       </c>
       <c r="G72" t="s">
         <v>301</v>
       </c>
       <c r="I72" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73">
-        <v>264075</v>
+        <v>261410</v>
       </c>
       <c r="B73" t="s">
         <v>309</v>
       </c>
       <c r="C73">
         <v>2</v>
       </c>
       <c r="D73" t="s">
         <v>310</v>
       </c>
       <c r="E73" t="s">
+        <v>287</v>
+      </c>
+      <c r="F73" t="s">
         <v>311</v>
       </c>
-      <c r="F73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G73" t="s">
+        <v>289</v>
+      </c>
+      <c r="I73" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74">
-        <v>261410</v>
+        <v>261807</v>
       </c>
       <c r="B74" t="s">
         <v>309</v>
       </c>
       <c r="C74">
         <v>2</v>
       </c>
       <c r="D74" t="s">
         <v>313</v>
       </c>
       <c r="E74" t="s">
-        <v>287</v>
+        <v>157</v>
       </c>
       <c r="F74" t="s">
         <v>314</v>
       </c>
       <c r="G74" t="s">
-        <v>289</v>
+        <v>159</v>
       </c>
       <c r="I74" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75">
-        <v>261807</v>
+        <v>262006</v>
       </c>
       <c r="B75" t="s">
         <v>309</v>
       </c>
       <c r="C75">
         <v>2</v>
       </c>
       <c r="D75" t="s">
         <v>316</v>
       </c>
       <c r="E75" t="s">
-        <v>157</v>
+        <v>299</v>
       </c>
       <c r="F75" t="s">
         <v>317</v>
       </c>
       <c r="G75" t="s">
-        <v>159</v>
+        <v>301</v>
       </c>
       <c r="I75" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76">
-        <v>262006</v>
+        <v>264075</v>
       </c>
       <c r="B76" t="s">
         <v>309</v>
       </c>
       <c r="C76">
         <v>2</v>
       </c>
       <c r="D76" t="s">
         <v>319</v>
       </c>
       <c r="E76" t="s">
-        <v>299</v>
+        <v>320</v>
       </c>
       <c r="F76" t="s">
-        <v>320</v>
+        <v>46</v>
       </c>
       <c r="G76" t="s">
-        <v>301</v>
-[...1 lines deleted...]
-      <c r="I76" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77">
         <v>261808</v>
       </c>
       <c r="B77" t="s">
         <v>322</v>
       </c>
       <c r="C77">
         <v>5</v>
       </c>
       <c r="D77" t="s">
         <v>323</v>
       </c>
       <c r="E77" t="s">
         <v>157</v>
       </c>
       <c r="F77" t="s">
         <v>324</v>
       </c>
       <c r="G77" t="s">
         <v>159</v>
       </c>
@@ -3785,1233 +3977,1642 @@
     <row r="79" spans="1:9">
       <c r="A79">
         <v>264090</v>
       </c>
       <c r="B79" t="s">
         <v>329</v>
       </c>
       <c r="C79">
         <v>8</v>
       </c>
       <c r="D79" t="s">
         <v>330</v>
       </c>
       <c r="E79" t="s">
         <v>331</v>
       </c>
       <c r="F79" t="s">
         <v>332</v>
       </c>
       <c r="G79" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80">
-        <v>261609</v>
+        <v>261504</v>
       </c>
       <c r="B80" t="s">
         <v>334</v>
       </c>
       <c r="C80">
         <v>2</v>
       </c>
       <c r="D80" t="s">
         <v>335</v>
       </c>
       <c r="E80" t="s">
+        <v>120</v>
+      </c>
+      <c r="F80" t="s">
         <v>336</v>
       </c>
-      <c r="F80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G80" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-        <v>339</v>
+        <v>122</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81">
-        <v>261504</v>
+        <v>261609</v>
       </c>
       <c r="B81" t="s">
         <v>334</v>
       </c>
       <c r="C81">
         <v>2</v>
       </c>
       <c r="D81" t="s">
+        <v>337</v>
+      </c>
+      <c r="E81" t="s">
+        <v>338</v>
+      </c>
+      <c r="F81" t="s">
+        <v>339</v>
+      </c>
+      <c r="G81" t="s">
         <v>340</v>
       </c>
-      <c r="E81" t="s">
-[...2 lines deleted...]
-      <c r="F81" t="s">
+      <c r="I81" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82">
         <v>262207</v>
       </c>
       <c r="B82" t="s">
         <v>334</v>
       </c>
       <c r="C82">
         <v>2</v>
       </c>
       <c r="D82" t="s">
         <v>342</v>
       </c>
       <c r="E82" t="s">
         <v>343</v>
       </c>
       <c r="F82" t="s">
         <v>344</v>
       </c>
       <c r="G82" t="s">
         <v>345</v>
       </c>
       <c r="I82" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83">
-        <v>261710</v>
+        <v>261412</v>
       </c>
       <c r="B83" t="s">
         <v>347</v>
       </c>
       <c r="C83">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D83" t="s">
         <v>348</v>
       </c>
       <c r="E83" t="s">
-        <v>124</v>
+        <v>73</v>
       </c>
       <c r="F83" t="s">
-        <v>74</v>
+        <v>349</v>
       </c>
       <c r="G83" t="s">
-        <v>69</v>
+        <v>75</v>
+      </c>
+      <c r="H83" t="s">
+        <v>350</v>
+      </c>
+      <c r="I83" t="s">
+        <v>351</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84">
-        <v>262415</v>
+        <v>261505</v>
       </c>
       <c r="B84" t="s">
         <v>347</v>
       </c>
       <c r="C84">
         <v>2</v>
       </c>
       <c r="D84" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="E84" t="s">
-        <v>133</v>
+        <v>225</v>
       </c>
       <c r="F84" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="G84" t="s">
-        <v>135</v>
+        <v>227</v>
       </c>
       <c r="H84" t="s">
-        <v>351</v>
-[...2 lines deleted...]
-        <v>352</v>
+        <v>354</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85">
-        <v>261412</v>
+        <v>261710</v>
       </c>
       <c r="B85" t="s">
         <v>347</v>
       </c>
       <c r="C85">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D85" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="E85" t="s">
-        <v>73</v>
+        <v>124</v>
       </c>
       <c r="F85" t="s">
-        <v>354</v>
+        <v>74</v>
       </c>
       <c r="G85" t="s">
-        <v>75</v>
-[...5 lines deleted...]
-        <v>356</v>
+        <v>69</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86">
-        <v>261505</v>
+        <v>262415</v>
       </c>
       <c r="B86" t="s">
         <v>347</v>
       </c>
       <c r="C86">
         <v>2</v>
       </c>
       <c r="D86" t="s">
+        <v>356</v>
+      </c>
+      <c r="E86" t="s">
+        <v>133</v>
+      </c>
+      <c r="F86" t="s">
         <v>357</v>
       </c>
-      <c r="E86" t="s">
-[...2 lines deleted...]
-      <c r="F86" t="s">
+      <c r="G86" t="s">
+        <v>135</v>
+      </c>
+      <c r="H86" t="s">
         <v>358</v>
       </c>
-      <c r="G86" t="s">
-[...2 lines deleted...]
-      <c r="H86" t="s">
+      <c r="I86" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87">
-        <v>261211</v>
+        <v>264102</v>
       </c>
       <c r="B87" t="s">
         <v>360</v>
       </c>
       <c r="C87">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D87" t="s">
         <v>361</v>
       </c>
       <c r="E87" t="s">
-        <v>163</v>
+        <v>362</v>
       </c>
       <c r="F87" t="s">
-        <v>164</v>
+        <v>363</v>
       </c>
       <c r="G87" t="s">
-        <v>165</v>
+        <v>364</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88">
-        <v>261610</v>
+        <v>261211</v>
       </c>
       <c r="B88" t="s">
-        <v>360</v>
+        <v>365</v>
       </c>
       <c r="C88">
         <v>2</v>
       </c>
       <c r="D88" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="E88" t="s">
-        <v>89</v>
+        <v>163</v>
       </c>
       <c r="F88" t="s">
-        <v>363</v>
+        <v>164</v>
       </c>
       <c r="G88" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89">
-        <v>261903</v>
+        <v>261610</v>
       </c>
       <c r="B89" t="s">
-        <v>360</v>
+        <v>365</v>
       </c>
       <c r="C89">
         <v>2</v>
       </c>
       <c r="D89" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="E89" t="s">
-        <v>167</v>
+        <v>89</v>
       </c>
       <c r="F89" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="G89" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-        <v>366</v>
+        <v>91</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90">
-        <v>261611</v>
+        <v>261903</v>
       </c>
       <c r="B90" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="C90">
         <v>2</v>
       </c>
       <c r="D90" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="E90" t="s">
-        <v>89</v>
+        <v>167</v>
       </c>
       <c r="F90" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="G90" t="s">
-        <v>91</v>
+        <v>169</v>
+      </c>
+      <c r="I90" t="s">
+        <v>371</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91">
-        <v>261612</v>
+        <v>264103</v>
       </c>
       <c r="B91" t="s">
-        <v>370</v>
+        <v>365</v>
       </c>
       <c r="C91">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D91" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="E91" t="s">
-        <v>89</v>
+        <v>373</v>
       </c>
       <c r="F91" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="G91" t="s">
-        <v>91</v>
+        <v>364</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92">
-        <v>261625</v>
+        <v>261611</v>
       </c>
       <c r="B92" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="C92">
         <v>2</v>
       </c>
       <c r="D92" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="E92" t="s">
         <v>89</v>
       </c>
       <c r="F92" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="G92" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93">
-        <v>261904</v>
+        <v>264097</v>
       </c>
       <c r="B93" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C93">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D93" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E93" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F93" t="s">
-        <v>379</v>
+        <v>363</v>
       </c>
       <c r="G93" t="s">
-        <v>169</v>
+        <v>42</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94">
-        <v>262416</v>
+        <v>261612</v>
       </c>
       <c r="B94" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="C94">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D94" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="E94" t="s">
-        <v>133</v>
+        <v>89</v>
       </c>
       <c r="F94" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="G94" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>382</v>
+        <v>91</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95">
-        <v>261626</v>
+        <v>261625</v>
       </c>
       <c r="B95" t="s">
-        <v>376</v>
+        <v>383</v>
       </c>
       <c r="C95">
         <v>2</v>
       </c>
       <c r="D95" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="E95" t="s">
         <v>89</v>
       </c>
       <c r="F95" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="G95" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96">
-        <v>261805</v>
+        <v>261626</v>
       </c>
       <c r="B96" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C96">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D96" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="E96" t="s">
-        <v>157</v>
+        <v>89</v>
       </c>
       <c r="F96" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="G96" t="s">
-        <v>159</v>
-[...5 lines deleted...]
-        <v>389</v>
+        <v>91</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97">
-        <v>261413</v>
+        <v>261904</v>
       </c>
       <c r="B97" t="s">
+        <v>386</v>
+      </c>
+      <c r="C97">
+        <v>2</v>
+      </c>
+      <c r="D97" t="s">
+        <v>389</v>
+      </c>
+      <c r="E97" t="s">
         <v>390</v>
       </c>
-      <c r="C97">
-[...2 lines deleted...]
-      <c r="D97" t="s">
+      <c r="F97" t="s">
         <v>391</v>
       </c>
-      <c r="E97" t="s">
-[...2 lines deleted...]
-      <c r="F97" t="s">
+      <c r="G97" t="s">
+        <v>169</v>
+      </c>
+      <c r="I97" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98">
-        <v>261315</v>
+        <v>262416</v>
       </c>
       <c r="B98" t="s">
+        <v>386</v>
+      </c>
+      <c r="C98">
+        <v>2</v>
+      </c>
+      <c r="D98" t="s">
         <v>393</v>
       </c>
-      <c r="C98">
-[...2 lines deleted...]
-      <c r="D98" t="s">
+      <c r="E98" t="s">
+        <v>133</v>
+      </c>
+      <c r="F98" t="s">
         <v>394</v>
       </c>
-      <c r="E98" t="s">
+      <c r="G98" t="s">
+        <v>135</v>
+      </c>
+      <c r="H98" t="s">
         <v>395</v>
       </c>
-      <c r="F98" t="s">
-[...2 lines deleted...]
-      <c r="G98" t="s">
+      <c r="I98" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99">
-        <v>261414</v>
+        <v>261805</v>
       </c>
       <c r="B99" t="s">
         <v>397</v>
       </c>
       <c r="C99">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="D99" t="s">
         <v>398</v>
       </c>
       <c r="E99" t="s">
-        <v>73</v>
+        <v>157</v>
       </c>
       <c r="F99" t="s">
-        <v>74</v>
+        <v>399</v>
       </c>
       <c r="G99" t="s">
-        <v>75</v>
+        <v>159</v>
+      </c>
+      <c r="H99" t="s">
+        <v>400</v>
       </c>
       <c r="I99" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100">
-        <v>261507</v>
+        <v>261413</v>
       </c>
       <c r="B100" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="C100">
         <v>2</v>
       </c>
       <c r="D100" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="E100" t="s">
-        <v>209</v>
+        <v>287</v>
       </c>
       <c r="F100" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="G100" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>403</v>
+        <v>289</v>
+      </c>
+      <c r="I100" t="s">
+        <v>405</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101">
-        <v>261714</v>
+        <v>261315</v>
       </c>
       <c r="B101" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
       <c r="C101">
         <v>2</v>
       </c>
       <c r="D101" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="E101" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="F101" t="s">
-        <v>406</v>
+        <v>158</v>
       </c>
       <c r="G101" t="s">
-        <v>407</v>
+        <v>409</v>
+      </c>
+      <c r="H101" t="s">
+        <v>410</v>
+      </c>
+      <c r="I101" t="s">
+        <v>411</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102">
-        <v>262160</v>
+        <v>261809</v>
       </c>
       <c r="B102" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
       <c r="C102">
         <v>2</v>
       </c>
       <c r="D102" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="E102" t="s">
-        <v>232</v>
+        <v>413</v>
       </c>
       <c r="F102" t="s">
-        <v>409</v>
+        <v>158</v>
       </c>
       <c r="G102" t="s">
-        <v>234</v>
+        <v>159</v>
+      </c>
+      <c r="H102" t="s">
+        <v>414</v>
+      </c>
+      <c r="I102" t="s">
+        <v>415</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103">
-        <v>262209</v>
+        <v>264109</v>
       </c>
       <c r="B103" t="s">
-        <v>410</v>
+        <v>406</v>
       </c>
       <c r="C103">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D103" t="s">
-        <v>411</v>
+        <v>416</v>
       </c>
       <c r="E103" t="s">
-        <v>105</v>
+        <v>417</v>
       </c>
       <c r="F103" t="s">
-        <v>249</v>
+        <v>418</v>
       </c>
       <c r="G103" t="s">
-        <v>107</v>
+        <v>419</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104">
-        <v>261213</v>
+        <v>261414</v>
       </c>
       <c r="B104" t="s">
-        <v>412</v>
+        <v>420</v>
       </c>
       <c r="C104">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D104" t="s">
-        <v>413</v>
+        <v>421</v>
       </c>
       <c r="E104" t="s">
-        <v>150</v>
+        <v>73</v>
       </c>
       <c r="F104" t="s">
-        <v>414</v>
+        <v>74</v>
       </c>
       <c r="G104" t="s">
-        <v>152</v>
+        <v>75</v>
+      </c>
+      <c r="I104" t="s">
+        <v>422</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105">
-        <v>261415</v>
+        <v>261714</v>
       </c>
       <c r="B105" t="s">
-        <v>412</v>
+        <v>423</v>
       </c>
       <c r="C105">
         <v>2</v>
       </c>
       <c r="D105" t="s">
-        <v>415</v>
+        <v>424</v>
       </c>
       <c r="E105" t="s">
-        <v>73</v>
+        <v>425</v>
       </c>
       <c r="F105" t="s">
-        <v>416</v>
+        <v>426</v>
       </c>
       <c r="G105" t="s">
-        <v>75</v>
+        <v>427</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106">
-        <v>261806</v>
+        <v>261507</v>
       </c>
       <c r="B106" t="s">
-        <v>412</v>
+        <v>423</v>
       </c>
       <c r="C106">
         <v>2</v>
       </c>
       <c r="D106" t="s">
-        <v>417</v>
+        <v>428</v>
       </c>
       <c r="E106" t="s">
-        <v>157</v>
+        <v>209</v>
       </c>
       <c r="F106" t="s">
-        <v>418</v>
+        <v>429</v>
       </c>
       <c r="G106" t="s">
-        <v>159</v>
+        <v>122</v>
+      </c>
+      <c r="H106" t="s">
+        <v>430</v>
+      </c>
+      <c r="I106" t="s">
+        <v>431</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107">
-        <v>262210</v>
+        <v>262160</v>
       </c>
       <c r="B107" t="s">
-        <v>412</v>
+        <v>423</v>
       </c>
       <c r="C107">
         <v>2</v>
       </c>
       <c r="D107" t="s">
-        <v>419</v>
+        <v>432</v>
       </c>
       <c r="E107" t="s">
-        <v>216</v>
+        <v>232</v>
       </c>
       <c r="F107" t="s">
-        <v>420</v>
+        <v>433</v>
       </c>
       <c r="G107" t="s">
-        <v>218</v>
+        <v>234</v>
+      </c>
+      <c r="H107" t="s">
+        <v>434</v>
+      </c>
+      <c r="I107" t="s">
+        <v>435</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108">
-        <v>261214</v>
+        <v>261906</v>
       </c>
       <c r="B108" t="s">
-        <v>421</v>
+        <v>436</v>
       </c>
       <c r="C108">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D108" t="s">
-        <v>422</v>
+        <v>437</v>
       </c>
       <c r="E108" t="s">
-        <v>163</v>
+        <v>438</v>
       </c>
       <c r="F108" t="s">
-        <v>423</v>
+        <v>74</v>
       </c>
       <c r="G108" t="s">
-        <v>165</v>
+        <v>439</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109">
-        <v>261215</v>
+        <v>261907</v>
       </c>
       <c r="B109" t="s">
-        <v>424</v>
+        <v>440</v>
       </c>
       <c r="C109">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D109" t="s">
-        <v>425</v>
+        <v>441</v>
       </c>
       <c r="E109" t="s">
-        <v>163</v>
+        <v>438</v>
       </c>
       <c r="F109" t="s">
-        <v>164</v>
+        <v>442</v>
       </c>
       <c r="G109" t="s">
-        <v>165</v>
+        <v>439</v>
+      </c>
+      <c r="I109" t="s">
+        <v>443</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110">
-        <v>261416</v>
+        <v>264118</v>
       </c>
       <c r="B110" t="s">
-        <v>426</v>
+        <v>440</v>
       </c>
       <c r="C110">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D110" t="s">
-        <v>427</v>
+        <v>444</v>
       </c>
       <c r="E110" t="s">
-        <v>73</v>
+        <v>445</v>
       </c>
       <c r="F110" t="s">
-        <v>74</v>
+        <v>446</v>
       </c>
       <c r="G110" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>428</v>
+        <v>447</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111">
-        <v>261135</v>
+        <v>261213</v>
       </c>
       <c r="B111" t="s">
-        <v>429</v>
+        <v>448</v>
       </c>
       <c r="C111">
         <v>2</v>
       </c>
       <c r="D111" t="s">
-        <v>430</v>
+        <v>449</v>
       </c>
       <c r="E111" t="s">
-        <v>84</v>
+        <v>150</v>
       </c>
       <c r="F111" t="s">
-        <v>431</v>
+        <v>450</v>
       </c>
       <c r="G111" t="s">
-        <v>86</v>
+        <v>152</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112">
-        <v>261216</v>
+        <v>261415</v>
       </c>
       <c r="B112" t="s">
-        <v>429</v>
+        <v>448</v>
       </c>
       <c r="C112">
         <v>2</v>
       </c>
       <c r="D112" t="s">
-        <v>432</v>
+        <v>451</v>
       </c>
       <c r="E112" t="s">
-        <v>163</v>
+        <v>73</v>
       </c>
       <c r="F112" t="s">
-        <v>433</v>
+        <v>452</v>
       </c>
       <c r="G112" t="s">
-        <v>165</v>
+        <v>75</v>
+      </c>
+      <c r="I112" t="s">
+        <v>453</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113">
-        <v>261715</v>
+        <v>261722</v>
       </c>
       <c r="B113" t="s">
-        <v>429</v>
+        <v>448</v>
       </c>
       <c r="C113">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D113" t="s">
-        <v>434</v>
+        <v>454</v>
       </c>
       <c r="E113" t="s">
-        <v>435</v>
+        <v>124</v>
       </c>
       <c r="F113" t="s">
-        <v>436</v>
+        <v>74</v>
       </c>
       <c r="G113" t="s">
-        <v>437</v>
+        <v>69</v>
+      </c>
+      <c r="I113" t="s">
+        <v>455</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114">
-        <v>262168</v>
+        <v>261806</v>
       </c>
       <c r="B114" t="s">
-        <v>429</v>
+        <v>448</v>
       </c>
       <c r="C114">
         <v>2</v>
       </c>
       <c r="D114" t="s">
-        <v>438</v>
+        <v>456</v>
       </c>
       <c r="E114" t="s">
-        <v>128</v>
+        <v>157</v>
       </c>
       <c r="F114" t="s">
-        <v>439</v>
+        <v>457</v>
       </c>
       <c r="G114" t="s">
-        <v>130</v>
+        <v>159</v>
+      </c>
+      <c r="I114" t="s">
+        <v>458</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115">
-        <v>261628</v>
+        <v>262210</v>
       </c>
       <c r="B115" t="s">
-        <v>429</v>
+        <v>448</v>
       </c>
       <c r="C115">
         <v>2</v>
       </c>
       <c r="D115" t="s">
-        <v>440</v>
+        <v>459</v>
       </c>
       <c r="E115" t="s">
-        <v>89</v>
+        <v>216</v>
       </c>
       <c r="F115" t="s">
-        <v>441</v>
+        <v>460</v>
       </c>
       <c r="G115" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>442</v>
+        <v>218</v>
+      </c>
+      <c r="I115" t="s">
+        <v>461</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116">
-        <v>262169</v>
+        <v>261908</v>
       </c>
       <c r="B116" t="s">
-        <v>443</v>
+        <v>462</v>
       </c>
       <c r="C116">
         <v>1</v>
       </c>
       <c r="D116" t="s">
-        <v>444</v>
+        <v>463</v>
       </c>
       <c r="E116" t="s">
-        <v>128</v>
+        <v>438</v>
       </c>
       <c r="F116" t="s">
-        <v>146</v>
+        <v>74</v>
       </c>
       <c r="G116" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>445</v>
+        <v>439</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117">
-        <v>261137</v>
+        <v>262209</v>
       </c>
       <c r="B117" t="s">
-        <v>446</v>
+        <v>462</v>
       </c>
       <c r="C117">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D117" t="s">
-        <v>447</v>
+        <v>464</v>
       </c>
       <c r="E117" t="s">
-        <v>84</v>
+        <v>105</v>
       </c>
       <c r="F117" t="s">
-        <v>448</v>
+        <v>164</v>
       </c>
       <c r="G117" t="s">
-        <v>86</v>
+        <v>107</v>
+      </c>
+      <c r="H117" t="s">
+        <v>170</v>
+      </c>
+      <c r="I117" t="s">
+        <v>465</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118">
-        <v>261217</v>
+        <v>261214</v>
       </c>
       <c r="B118" t="s">
-        <v>446</v>
+        <v>466</v>
       </c>
       <c r="C118">
         <v>2</v>
       </c>
       <c r="D118" t="s">
-        <v>449</v>
+        <v>467</v>
       </c>
       <c r="E118" t="s">
-        <v>150</v>
+        <v>163</v>
       </c>
       <c r="F118" t="s">
-        <v>450</v>
+        <v>468</v>
       </c>
       <c r="G118" t="s">
-        <v>152</v>
+        <v>165</v>
+      </c>
+      <c r="I118" t="s">
+        <v>469</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119">
-        <v>261417</v>
+        <v>264130</v>
       </c>
       <c r="B119" t="s">
-        <v>446</v>
+        <v>466</v>
       </c>
       <c r="C119">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D119" t="s">
-        <v>451</v>
+        <v>470</v>
       </c>
       <c r="E119" t="s">
-        <v>452</v>
+        <v>471</v>
       </c>
       <c r="F119" t="s">
-        <v>453</v>
+        <v>46</v>
       </c>
       <c r="G119" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>454</v>
+        <v>472</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120">
-        <v>261616</v>
+        <v>261215</v>
       </c>
       <c r="B120" t="s">
-        <v>446</v>
+        <v>473</v>
       </c>
       <c r="C120">
         <v>1</v>
       </c>
       <c r="D120" t="s">
-        <v>455</v>
+        <v>474</v>
       </c>
       <c r="E120" t="s">
-        <v>50</v>
+        <v>163</v>
       </c>
       <c r="F120" t="s">
-        <v>51</v>
+        <v>164</v>
       </c>
       <c r="G120" t="s">
-        <v>52</v>
+        <v>165</v>
+      </c>
+      <c r="I120" t="s">
+        <v>475</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121">
-        <v>262425</v>
+        <v>261416</v>
       </c>
       <c r="B121" t="s">
-        <v>456</v>
+        <v>476</v>
       </c>
       <c r="C121">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D121" t="s">
-        <v>457</v>
+        <v>477</v>
       </c>
       <c r="E121" t="s">
-        <v>458</v>
+        <v>73</v>
       </c>
       <c r="F121" t="s">
-        <v>459</v>
+        <v>74</v>
       </c>
       <c r="G121" t="s">
-        <v>460</v>
+        <v>75</v>
+      </c>
+      <c r="I121" t="s">
+        <v>478</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122">
-        <v>261629</v>
+        <v>261909</v>
       </c>
       <c r="B122" t="s">
-        <v>456</v>
+        <v>479</v>
       </c>
       <c r="C122">
         <v>1</v>
       </c>
       <c r="D122" t="s">
-        <v>461</v>
+        <v>480</v>
       </c>
       <c r="E122" t="s">
-        <v>50</v>
+        <v>438</v>
       </c>
       <c r="F122" t="s">
-        <v>56</v>
+        <v>74</v>
       </c>
       <c r="G122" t="s">
-        <v>52</v>
+        <v>439</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123">
-        <v>261138</v>
+        <v>261135</v>
       </c>
       <c r="B123" t="s">
-        <v>462</v>
+        <v>481</v>
       </c>
       <c r="C123">
         <v>2</v>
       </c>
       <c r="D123" t="s">
-        <v>463</v>
+        <v>482</v>
       </c>
       <c r="E123" t="s">
         <v>84</v>
       </c>
       <c r="F123" t="s">
-        <v>464</v>
+        <v>483</v>
       </c>
       <c r="G123" t="s">
         <v>86</v>
       </c>
+      <c r="I123" t="s">
+        <v>484</v>
+      </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124">
-        <v>261418</v>
+        <v>261216</v>
       </c>
       <c r="B124" t="s">
-        <v>462</v>
+        <v>481</v>
       </c>
       <c r="C124">
         <v>2</v>
       </c>
       <c r="D124" t="s">
-        <v>465</v>
+        <v>485</v>
       </c>
       <c r="E124" t="s">
-        <v>452</v>
+        <v>163</v>
       </c>
       <c r="F124" t="s">
-        <v>466</v>
+        <v>486</v>
       </c>
       <c r="G124" t="s">
-        <v>75</v>
+        <v>165</v>
       </c>
       <c r="I124" t="s">
-        <v>467</v>
+        <v>487</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125">
-        <v>262211</v>
+        <v>261715</v>
       </c>
       <c r="B125" t="s">
-        <v>462</v>
+        <v>481</v>
       </c>
       <c r="C125">
         <v>2</v>
       </c>
       <c r="D125" t="s">
-        <v>468</v>
+        <v>488</v>
       </c>
       <c r="E125" t="s">
-        <v>105</v>
+        <v>489</v>
       </c>
       <c r="F125" t="s">
-        <v>469</v>
+        <v>490</v>
       </c>
       <c r="G125" t="s">
-        <v>107</v>
+        <v>491</v>
+      </c>
+      <c r="I125" t="s">
+        <v>492</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126">
-        <v>262303</v>
+        <v>262168</v>
       </c>
       <c r="B126" t="s">
-        <v>462</v>
+        <v>481</v>
       </c>
       <c r="C126">
         <v>2</v>
       </c>
       <c r="D126" t="s">
-        <v>470</v>
+        <v>493</v>
       </c>
       <c r="E126" t="s">
-        <v>93</v>
+        <v>128</v>
       </c>
       <c r="F126" t="s">
-        <v>471</v>
+        <v>494</v>
       </c>
       <c r="G126" t="s">
-        <v>95</v>
+        <v>130</v>
+      </c>
+      <c r="I126" t="s">
+        <v>495</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127">
-        <v>261419</v>
+        <v>261628</v>
       </c>
       <c r="B127" t="s">
-        <v>472</v>
+        <v>481</v>
       </c>
       <c r="C127">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D127" t="s">
-        <v>473</v>
+        <v>496</v>
       </c>
       <c r="E127" t="s">
-        <v>73</v>
+        <v>89</v>
       </c>
       <c r="F127" t="s">
-        <v>74</v>
+        <v>497</v>
       </c>
       <c r="G127" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>474</v>
+        <v>91</v>
+      </c>
+      <c r="H127" t="s">
+        <v>498</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128">
+        <v>262169</v>
+      </c>
+      <c r="B128" t="s">
+        <v>499</v>
+      </c>
+      <c r="C128">
+        <v>1</v>
+      </c>
+      <c r="D128" t="s">
+        <v>500</v>
+      </c>
+      <c r="E128" t="s">
+        <v>128</v>
+      </c>
+      <c r="F128" t="s">
+        <v>146</v>
+      </c>
+      <c r="G128" t="s">
+        <v>130</v>
+      </c>
+      <c r="I128" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="129" spans="1:9">
+      <c r="A129">
+        <v>261910</v>
+      </c>
+      <c r="B129" t="s">
+        <v>499</v>
+      </c>
+      <c r="C129">
+        <v>1</v>
+      </c>
+      <c r="D129" t="s">
+        <v>502</v>
+      </c>
+      <c r="E129" t="s">
+        <v>438</v>
+      </c>
+      <c r="F129" t="s">
+        <v>74</v>
+      </c>
+      <c r="G129" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="130" spans="1:9">
+      <c r="A130">
+        <v>261137</v>
+      </c>
+      <c r="B130" t="s">
+        <v>503</v>
+      </c>
+      <c r="C130">
+        <v>2</v>
+      </c>
+      <c r="D130" t="s">
+        <v>504</v>
+      </c>
+      <c r="E130" t="s">
+        <v>84</v>
+      </c>
+      <c r="F130" t="s">
+        <v>505</v>
+      </c>
+      <c r="G130" t="s">
+        <v>86</v>
+      </c>
+      <c r="I130" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="131" spans="1:9">
+      <c r="A131">
+        <v>261217</v>
+      </c>
+      <c r="B131" t="s">
+        <v>503</v>
+      </c>
+      <c r="C131">
+        <v>2</v>
+      </c>
+      <c r="D131" t="s">
+        <v>507</v>
+      </c>
+      <c r="E131" t="s">
+        <v>150</v>
+      </c>
+      <c r="F131" t="s">
+        <v>508</v>
+      </c>
+      <c r="G131" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="132" spans="1:9">
+      <c r="A132">
+        <v>261417</v>
+      </c>
+      <c r="B132" t="s">
+        <v>503</v>
+      </c>
+      <c r="C132">
+        <v>1</v>
+      </c>
+      <c r="D132" t="s">
+        <v>509</v>
+      </c>
+      <c r="E132" t="s">
+        <v>510</v>
+      </c>
+      <c r="F132" t="s">
+        <v>511</v>
+      </c>
+      <c r="G132" t="s">
+        <v>75</v>
+      </c>
+      <c r="I132" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="133" spans="1:9">
+      <c r="A133">
+        <v>261616</v>
+      </c>
+      <c r="B133" t="s">
+        <v>503</v>
+      </c>
+      <c r="C133">
+        <v>1</v>
+      </c>
+      <c r="D133" t="s">
+        <v>513</v>
+      </c>
+      <c r="E133" t="s">
+        <v>50</v>
+      </c>
+      <c r="F133" t="s">
+        <v>51</v>
+      </c>
+      <c r="G133" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="134" spans="1:9">
+      <c r="A134">
+        <v>261716</v>
+      </c>
+      <c r="B134" t="s">
+        <v>503</v>
+      </c>
+      <c r="C134">
+        <v>2</v>
+      </c>
+      <c r="D134" t="s">
+        <v>514</v>
+      </c>
+      <c r="E134" t="s">
+        <v>67</v>
+      </c>
+      <c r="F134" t="s">
+        <v>68</v>
+      </c>
+      <c r="G134" t="s">
+        <v>69</v>
+      </c>
+      <c r="I134" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="135" spans="1:9">
+      <c r="A135">
+        <v>262425</v>
+      </c>
+      <c r="B135" t="s">
+        <v>503</v>
+      </c>
+      <c r="C135">
+        <v>2</v>
+      </c>
+      <c r="D135" t="s">
+        <v>516</v>
+      </c>
+      <c r="E135" t="s">
+        <v>517</v>
+      </c>
+      <c r="F135" t="s">
+        <v>518</v>
+      </c>
+      <c r="G135" t="s">
+        <v>519</v>
+      </c>
+      <c r="H135" t="s">
+        <v>520</v>
+      </c>
+      <c r="I135" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="136" spans="1:9">
+      <c r="A136">
+        <v>261629</v>
+      </c>
+      <c r="B136" t="s">
+        <v>522</v>
+      </c>
+      <c r="C136">
+        <v>1</v>
+      </c>
+      <c r="D136" t="s">
+        <v>523</v>
+      </c>
+      <c r="E136" t="s">
+        <v>50</v>
+      </c>
+      <c r="F136" t="s">
+        <v>56</v>
+      </c>
+      <c r="G136" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="137" spans="1:9">
+      <c r="A137">
+        <v>261138</v>
+      </c>
+      <c r="B137" t="s">
+        <v>524</v>
+      </c>
+      <c r="C137">
+        <v>2</v>
+      </c>
+      <c r="D137" t="s">
+        <v>525</v>
+      </c>
+      <c r="E137" t="s">
+        <v>84</v>
+      </c>
+      <c r="F137" t="s">
+        <v>526</v>
+      </c>
+      <c r="G137" t="s">
+        <v>86</v>
+      </c>
+      <c r="I137" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="138" spans="1:9">
+      <c r="A138">
+        <v>261418</v>
+      </c>
+      <c r="B138" t="s">
+        <v>524</v>
+      </c>
+      <c r="C138">
+        <v>2</v>
+      </c>
+      <c r="D138" t="s">
+        <v>528</v>
+      </c>
+      <c r="E138" t="s">
+        <v>510</v>
+      </c>
+      <c r="F138" t="s">
+        <v>529</v>
+      </c>
+      <c r="G138" t="s">
+        <v>75</v>
+      </c>
+      <c r="I138" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="139" spans="1:9">
+      <c r="A139">
+        <v>262211</v>
+      </c>
+      <c r="B139" t="s">
+        <v>524</v>
+      </c>
+      <c r="C139">
+        <v>2</v>
+      </c>
+      <c r="D139" t="s">
+        <v>531</v>
+      </c>
+      <c r="E139" t="s">
+        <v>105</v>
+      </c>
+      <c r="F139" t="s">
+        <v>532</v>
+      </c>
+      <c r="G139" t="s">
+        <v>107</v>
+      </c>
+      <c r="I139" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="140" spans="1:9">
+      <c r="A140">
+        <v>262303</v>
+      </c>
+      <c r="B140" t="s">
+        <v>524</v>
+      </c>
+      <c r="C140">
+        <v>2</v>
+      </c>
+      <c r="D140" t="s">
+        <v>534</v>
+      </c>
+      <c r="E140" t="s">
+        <v>93</v>
+      </c>
+      <c r="F140" t="s">
+        <v>535</v>
+      </c>
+      <c r="G140" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="141" spans="1:9">
+      <c r="A141">
+        <v>261419</v>
+      </c>
+      <c r="B141" t="s">
+        <v>536</v>
+      </c>
+      <c r="C141">
+        <v>1</v>
+      </c>
+      <c r="D141" t="s">
+        <v>537</v>
+      </c>
+      <c r="E141" t="s">
+        <v>73</v>
+      </c>
+      <c r="F141" t="s">
+        <v>74</v>
+      </c>
+      <c r="G141" t="s">
+        <v>75</v>
+      </c>
+      <c r="I141" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="142" spans="1:9">
+      <c r="A142">
         <v>262426</v>
       </c>
-      <c r="B128" t="s">
-[...14 lines deleted...]
-      <c r="G128" t="s">
+      <c r="B142" t="s">
+        <v>539</v>
+      </c>
+      <c r="C142">
+        <v>2</v>
+      </c>
+      <c r="D142" t="s">
+        <v>540</v>
+      </c>
+      <c r="E142" t="s">
+        <v>541</v>
+      </c>
+      <c r="F142" t="s">
+        <v>542</v>
+      </c>
+      <c r="G142" t="s">
         <v>113</v>
       </c>
-      <c r="H128" t="s">
-        <v>479</v>
+      <c r="H142" t="s">
+        <v>543</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">