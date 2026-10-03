--- v0 (2026-08-02)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>CTL</t>
   </si>
   <si>
     <t>Datum</t>
   </si>
   <si>
     <t>Počet dní</t>
   </si>
   <si>
     <t>Název</t>
   </si>
   <si>
     <t>Pořadatel</t>
   </si>
   <si>
     <t>Třídy</t>
   </si>
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Poznámka</t>
   </si>
   <si>
@@ -146,96 +146,144 @@
   <si>
     <t>Fb-4K, Fb-3C, Cad-3C, 420-4K, Fin-4K, Q-4K, Evr-2KP</t>
   </si>
   <si>
     <t>Orlík - Velký Vír</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/261208</t>
   </si>
   <si>
     <t>Česká brána</t>
   </si>
   <si>
     <t>YCR-Jachting Roudnice nad Labem, z.s.</t>
   </si>
   <si>
     <t>Cad-2KP, OT-1MI, 420-1MI, Kaj-2KP</t>
   </si>
   <si>
     <t>Labe - Roudnice</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/261608</t>
   </si>
   <si>
+    <t>29.08.2026</t>
+  </si>
+  <si>
+    <t>SNP Cup 2026</t>
+  </si>
+  <si>
+    <t>YC DYNAMO</t>
+  </si>
+  <si>
+    <t>420-4, IL6-4</t>
+  </si>
+  <si>
+    <t>VD Gabčíkovo, SK</t>
+  </si>
+  <si>
     <t>05.09.2026</t>
   </si>
   <si>
     <t>Podzimní Nechranice</t>
   </si>
   <si>
     <t>IL7-7P, Fb-7P, 420-8vc, Cad-7P, IL6-7P</t>
   </si>
   <si>
+    <t>https://www.sailing.cz/noticeboard/261615</t>
+  </si>
+  <si>
     <t>12.09.2026</t>
   </si>
   <si>
     <t>Krajský přebor</t>
   </si>
   <si>
     <t>420-7P, Cad-4K, Kaj-4K</t>
   </si>
   <si>
+    <t>https://www.sailing.cz/noticeboard/261617</t>
+  </si>
+  <si>
+    <t>18.09.2026</t>
+  </si>
+  <si>
+    <t>Neptunův pohár</t>
+  </si>
+  <si>
+    <t>TJ Lanškroun - Jachting</t>
+  </si>
+  <si>
+    <t>Q-1MI, 420-1MI</t>
+  </si>
+  <si>
+    <t>Dlouhý rybník - Lanškroun</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261907</t>
+  </si>
+  <si>
     <t>26.09.2026</t>
   </si>
   <si>
     <t>Burčáková regata</t>
   </si>
   <si>
     <t>YachtClub Dyje z.s.</t>
   </si>
   <si>
-    <t>IL7-12mr, Evr-12mr, Fb-12mr, Cad-8mz, Cad-7P, 420-7P, Rs5-7P, Fb-7P, Fin-7P</t>
+    <t>Rs5-12mr, IL7-12mr, Evr-12mr, Fb-12mr, Cad-8mz, Cad-7P, 420-7P, Rs5-7P, Fb-7P, Fin-7P</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
+    <t>MČR lt. RS 500 přesunuto z CTL 261316.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262166</t>
+  </si>
+  <si>
     <t>03.10.2026</t>
   </si>
   <si>
     <t>Mem. R. Holého</t>
   </si>
   <si>
     <t>Český Yacht Klub</t>
   </si>
   <si>
     <t>Cad-2KP, IL4-2KP, RsF-2KP, Q-2KP, 420-1MI, Kaj-1MI</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261135</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -539,51 +587,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I11"/>
+  <dimension ref="A1:I13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -734,138 +782,202 @@
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7">
         <v>2</v>
       </c>
       <c r="D7" t="s">
         <v>39</v>
       </c>
       <c r="E7" t="s">
         <v>40</v>
       </c>
       <c r="F7" t="s">
         <v>41</v>
       </c>
       <c r="G7" t="s">
         <v>42</v>
       </c>
       <c r="I7" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
-        <v>261615</v>
+        <v>264107</v>
       </c>
       <c r="B8" t="s">
         <v>44</v>
       </c>
       <c r="C8">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D8" t="s">
         <v>45</v>
       </c>
       <c r="E8" t="s">
-        <v>29</v>
+        <v>46</v>
       </c>
       <c r="F8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G8" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
-        <v>261617</v>
+        <v>261615</v>
       </c>
       <c r="B9" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C9">
         <v>2</v>
       </c>
       <c r="D9" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E9" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="F9" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G9" t="s">
-        <v>25</v>
+        <v>31</v>
+      </c>
+      <c r="I9" t="s">
+        <v>52</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
-        <v>262166</v>
+        <v>261617</v>
       </c>
       <c r="B10" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="C10">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D10" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="E10" t="s">
-        <v>52</v>
+        <v>23</v>
       </c>
       <c r="F10" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="G10" t="s">
-        <v>54</v>
+        <v>25</v>
+      </c>
+      <c r="I10" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
+        <v>261907</v>
+      </c>
+      <c r="B11" t="s">
+        <v>57</v>
+      </c>
+      <c r="C11">
+        <v>3</v>
+      </c>
+      <c r="D11" t="s">
+        <v>58</v>
+      </c>
+      <c r="E11" t="s">
+        <v>59</v>
+      </c>
+      <c r="F11" t="s">
+        <v>60</v>
+      </c>
+      <c r="G11" t="s">
+        <v>61</v>
+      </c>
+      <c r="I11" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12">
+        <v>262166</v>
+      </c>
+      <c r="B12" t="s">
+        <v>63</v>
+      </c>
+      <c r="C12">
+        <v>3</v>
+      </c>
+      <c r="D12" t="s">
+        <v>64</v>
+      </c>
+      <c r="E12" t="s">
+        <v>65</v>
+      </c>
+      <c r="F12" t="s">
+        <v>66</v>
+      </c>
+      <c r="G12" t="s">
+        <v>67</v>
+      </c>
+      <c r="H12" t="s">
+        <v>68</v>
+      </c>
+      <c r="I12" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13">
         <v>261135</v>
       </c>
-      <c r="B11" t="s">
-[...2 lines deleted...]
-      <c r="C11">
+      <c r="B13" t="s">
+        <v>70</v>
+      </c>
+      <c r="C13">
         <v>2</v>
       </c>
-      <c r="D11" t="s">
-[...9 lines deleted...]
-        <v>59</v>
+      <c r="D13" t="s">
+        <v>71</v>
+      </c>
+      <c r="E13" t="s">
+        <v>72</v>
+      </c>
+      <c r="F13" t="s">
+        <v>73</v>
+      </c>
+      <c r="G13" t="s">
+        <v>74</v>
+      </c>
+      <c r="I13" t="s">
+        <v>75</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">