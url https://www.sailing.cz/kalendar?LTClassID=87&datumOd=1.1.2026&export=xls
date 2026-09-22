--- v0 (2026-08-02)
+++ v1 (2026-09-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
     <t>CTL</t>
   </si>
   <si>
     <t>Datum</t>
   </si>
   <si>
     <t>Počet dní</t>
   </si>
   <si>
     <t>Název</t>
   </si>
   <si>
     <t>Pořadatel</t>
   </si>
   <si>
     <t>Třídy</t>
   </si>
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Poznámka</t>
   </si>
   <si>
@@ -221,111 +221,135 @@
   <si>
     <t>https://www.sailing.cz/noticeboard/261121</t>
   </si>
   <si>
     <t>11.07.2026</t>
   </si>
   <si>
     <t>Pohárový závod Cadet</t>
   </si>
   <si>
     <t>Asociace lodní třídy Cadet, z.s.</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/267019</t>
   </si>
   <si>
     <t>05.09.2026</t>
   </si>
   <si>
     <t>Podzimní Nechranice</t>
   </si>
   <si>
     <t>IL7-7P, Fb-7P, 420-8vc, Cad-7P, IL6-7P</t>
   </si>
   <si>
+    <t>https://www.sailing.cz/noticeboard/261615</t>
+  </si>
+  <si>
     <t>12.09.2026</t>
   </si>
   <si>
     <t>Krajský přebor</t>
   </si>
   <si>
     <t>Asociace sportovních klubů Lovosice z.s. - jachetní oddíl</t>
   </si>
   <si>
     <t>420-7P, Cad-4K, Kaj-4K</t>
   </si>
   <si>
     <t>Žernoseky</t>
   </si>
   <si>
+    <t>https://www.sailing.cz/noticeboard/261617</t>
+  </si>
+  <si>
     <t>19.09.2026</t>
   </si>
   <si>
     <t>Zlatá sekyrka</t>
   </si>
   <si>
+    <t>https://www.sailing.cz/noticeboard/261618</t>
+  </si>
+  <si>
     <t>26.09.2026</t>
   </si>
   <si>
     <t>Burčáková regata</t>
   </si>
   <si>
     <t>YachtClub Dyje z.s.</t>
   </si>
   <si>
-    <t>IL7-12mr, Evr-12mr, Fb-12mr, Cad-8mz, Cad-7P, 420-7P, Rs5-7P, Fb-7P, Fin-7P</t>
+    <t>Rs5-12mr, IL7-12mr, Evr-12mr, Fb-12mr, Cad-8mz, Cad-7P, 420-7P, Rs5-7P, Fb-7P, Fin-7P</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
+    <t>MČR lt. RS 500 přesunuto z CTL 261316.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262166</t>
+  </si>
+  <si>
     <t>03.10.2026</t>
   </si>
   <si>
     <t>Mem. R. Holého</t>
   </si>
   <si>
     <t>Cad-2KP, IL4-2KP, RsF-2KP, Q-2KP, 420-1MI, Kaj-1MI</t>
   </si>
   <si>
+    <t>https://www.sailing.cz/noticeboard/261135</t>
+  </si>
+  <si>
     <t>10.10.2026</t>
   </si>
   <si>
     <t>Primátorský štít</t>
   </si>
   <si>
     <t>Cad-3C, IL6-3C, IL4-3C, Q-3C, Cad-4K, IL4-4K, Q-4K, RsF-4K, RsF-2KP, Cad-2KP, Q-2KP, IL4-2KP, Kaj-1MI, OT-1MI, RsF-1MI</t>
   </si>
   <si>
+    <t>https://www.sailing.cz/noticeboard/261137</t>
+  </si>
+  <si>
     <t>17.10.2026</t>
   </si>
   <si>
     <t>Modrá stuha Vltavy</t>
   </si>
   <si>
     <t>Cad-2KP, IL4-2KP, Q-2KP, RsF-2KP, Kaj-1MI, OT-1MI</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/261138</t>
   </si>
   <si>
     <t>24.10.2026</t>
   </si>
   <si>
     <t>Ledový pohár</t>
   </si>
   <si>
     <t>Cad-2KP, Cad-3C</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -983,207 +1007,231 @@
         <v>65</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>261615</v>
       </c>
       <c r="B13" t="s">
         <v>66</v>
       </c>
       <c r="C13">
         <v>2</v>
       </c>
       <c r="D13" t="s">
         <v>67</v>
       </c>
       <c r="E13" t="s">
         <v>31</v>
       </c>
       <c r="F13" t="s">
         <v>68</v>
       </c>
       <c r="G13" t="s">
         <v>33</v>
       </c>
+      <c r="I13" t="s">
+        <v>69</v>
+      </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
         <v>261617</v>
       </c>
       <c r="B14" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C14">
         <v>2</v>
       </c>
       <c r="D14" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E14" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F14" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G14" t="s">
-        <v>73</v>
+        <v>74</v>
+      </c>
+      <c r="I14" t="s">
+        <v>75</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
         <v>261618</v>
       </c>
       <c r="B15" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C15">
         <v>2</v>
       </c>
       <c r="D15" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="E15" t="s">
         <v>42</v>
       </c>
       <c r="F15" t="s">
         <v>43</v>
       </c>
       <c r="G15" t="s">
         <v>44</v>
+      </c>
+      <c r="I15" t="s">
+        <v>78</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
         <v>262166</v>
       </c>
       <c r="B16" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="C16">
         <v>3</v>
       </c>
       <c r="D16" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="E16" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="F16" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="G16" t="s">
-        <v>80</v>
+        <v>83</v>
+      </c>
+      <c r="H16" t="s">
+        <v>84</v>
+      </c>
+      <c r="I16" t="s">
+        <v>85</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
         <v>261135</v>
       </c>
       <c r="B17" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="C17">
         <v>2</v>
       </c>
       <c r="D17" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="E17" t="s">
         <v>11</v>
       </c>
       <c r="F17" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="G17" t="s">
         <v>13</v>
+      </c>
+      <c r="I17" t="s">
+        <v>89</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
         <v>261137</v>
       </c>
       <c r="B18" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C18">
         <v>2</v>
       </c>
       <c r="D18" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="E18" t="s">
         <v>11</v>
       </c>
       <c r="F18" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="G18" t="s">
         <v>13</v>
+      </c>
+      <c r="I18" t="s">
+        <v>93</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
         <v>261138</v>
       </c>
       <c r="B19" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="C19">
         <v>2</v>
       </c>
       <c r="D19" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="E19" t="s">
         <v>11</v>
       </c>
       <c r="F19" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="G19" t="s">
         <v>13</v>
+      </c>
+      <c r="I19" t="s">
+        <v>97</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
         <v>261620</v>
       </c>
       <c r="B20" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="C20">
         <v>2</v>
       </c>
       <c r="D20" t="s">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="E20" t="s">
         <v>42</v>
       </c>
       <c r="F20" t="s">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="G20" t="s">
         <v>44</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>