--- v0 (2026-08-02)
+++ v1 (2026-10-03)
@@ -12,79 +12,94 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
   <si>
     <t>CTL</t>
   </si>
   <si>
     <t>Datum</t>
   </si>
   <si>
     <t>Počet dní</t>
   </si>
   <si>
     <t>Název</t>
   </si>
   <si>
     <t>Pořadatel</t>
   </si>
   <si>
     <t>Třídy</t>
   </si>
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Poznámka</t>
   </si>
   <si>
     <t>Noticeboard</t>
   </si>
   <si>
+    <t>14.01.2026</t>
+  </si>
+  <si>
+    <t>52a Brasileiro (CBI) ILCA 7 de 2026 RJ</t>
+  </si>
+  <si>
+    <t>Iate Clube do Rio de Janeiro</t>
+  </si>
+  <si>
+    <t>IL7-7</t>
+  </si>
+  <si>
+    <t>Brasil</t>
+  </si>
+  <si>
     <t>17.01.2026</t>
   </si>
   <si>
     <t>2026 ILCA Under-21 World Championships</t>
   </si>
   <si>
     <t>International Laser Class Association (ILCA)</t>
   </si>
   <si>
     <t>IL6W-24msJ, IL7-24msJ</t>
   </si>
   <si>
     <t>Lanzarote, SPAIN</t>
   </si>
   <si>
     <t>25.02.2026</t>
   </si>
   <si>
     <t>8th Portugal Grand Prix - Round 2</t>
   </si>
   <si>
     <t>Vilsmoura Sailing&amp;amp; CPCN</t>
   </si>
   <si>
     <t>IL7-20, IL6W-20, IL6M-8, 49FX-20</t>
@@ -164,132 +179,192 @@
   <si>
     <t>Pavlovská regata</t>
   </si>
   <si>
     <t>Rs5-7P, Q-7P, 29r-7P, RsT-7P, IL4-7P, RsV-7P, RsF-7P, IL7-7P, RsT-3M</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/262123</t>
   </si>
   <si>
     <t>20.06.2026</t>
   </si>
   <si>
     <t>Kieler Woche 2026 - Grand Slam</t>
   </si>
   <si>
     <t>Kieler Yacht-Club e.V</t>
   </si>
   <si>
     <t>29r-8, FD-36ms, 49FX-20, 49er-20, IL7-20, IL6W-20</t>
   </si>
   <si>
     <t>Kiel</t>
   </si>
   <si>
+    <t>04.07.2026</t>
+  </si>
+  <si>
+    <t>88. Warnemünder Woche 2026</t>
+  </si>
+  <si>
+    <t>Warnemünder Segel-Club e.V</t>
+  </si>
+  <si>
+    <t>IL4-7, IL7-8, Fin-4</t>
+  </si>
+  <si>
+    <t>Warnemünde, Německo</t>
+  </si>
+  <si>
     <t>01.08.2026</t>
   </si>
   <si>
     <t>Regentský kapr</t>
   </si>
   <si>
     <t>Yacht Club Regent</t>
   </si>
   <si>
     <t>IL4-1MI, Q-2KP, Rac-2KP, IL6-1MI, IL7-1MI, Evr-1MI, Fin-1MI, 470-1MI</t>
   </si>
   <si>
     <t>Regent</t>
   </si>
   <si>
     <t>Koef. KP-2 lt. ILCA 4 přesunut na CTL 261507.</t>
   </si>
   <si>
     <t>14.08.2026</t>
   </si>
   <si>
     <t>Laser GP</t>
   </si>
   <si>
     <t>Asociace lodní třídy Laser, z. s.</t>
   </si>
   <si>
     <t>IL7-7P</t>
   </si>
   <si>
     <t>Wolfgangsee (AUT)</t>
   </si>
   <si>
     <t>15.08.2026</t>
   </si>
   <si>
     <t>Modrá Vlajka Seče</t>
   </si>
   <si>
     <t>Yacht Club Vysoké Mýto</t>
   </si>
   <si>
     <t>Evr-4K, Fin-4K, IL4-4K, IL6-4K, IL7-4K, Pir-4K, Q-2KP, RsF-2KP</t>
   </si>
   <si>
     <t>Seč</t>
   </si>
   <si>
+    <t>https://www.sailing.cz/noticeboard/261904</t>
+  </si>
+  <si>
     <t>05.09.2026</t>
   </si>
   <si>
     <t>Podzimní Nechranice</t>
   </si>
   <si>
     <t>IL7-7P, Fb-7P, 420-8vc, Cad-7P, IL6-7P</t>
   </si>
   <si>
+    <t>https://www.sailing.cz/noticeboard/261615</t>
+  </si>
+  <si>
+    <t>11.09.2026</t>
+  </si>
+  <si>
+    <t>EurILCA EC Attersee</t>
+  </si>
+  <si>
+    <t>Union Yacht Club Attersee</t>
+  </si>
+  <si>
+    <t>IL4-8, IL6-8, IL7-7</t>
+  </si>
+  <si>
+    <t>Attersee, Rakousko</t>
+  </si>
+  <si>
     <t>12.09.2026</t>
   </si>
   <si>
     <t>Švestková regata</t>
   </si>
   <si>
     <t>Jachtklub Cheb, z.s.</t>
   </si>
   <si>
     <t>IL4-2KP, IL6-7P, IL7-7P, Evr-7P, IL4-3C, IL6-3C, Fb-3C, Fin-3C, IL6-4K, IL7-4K, Q-2KP</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t>Koef. KP-2 lt. ILCA 4 přesunut z CTL 261505.</t>
   </si>
   <si>
+    <t>https://www.sailing.cz/noticeboard/261507</t>
+  </si>
+  <si>
     <t>26.09.2026</t>
   </si>
   <si>
     <t>Burčáková regata</t>
   </si>
   <si>
-    <t>IL7-12mr, Evr-12mr, Fb-12mr, Cad-8mz, Cad-7P, 420-7P, Rs5-7P, Fb-7P, Fin-7P</t>
+    <t>Rs5-12mr, IL7-12mr, Evr-12mr, Fb-12mr, Cad-8mz, Cad-7P, 420-7P, Rs5-7P, Fb-7P, Fin-7P</t>
+  </si>
+  <si>
+    <t>MČR lt. RS 500 přesunuto z CTL 261316.</t>
+  </si>
+  <si>
+    <t>https://www.sailing.cz/noticeboard/262166</t>
+  </si>
+  <si>
+    <t>09.10.2026</t>
+  </si>
+  <si>
+    <t>2026 ILCA U 21 Europeans and Open European Trophy</t>
+  </si>
+  <si>
+    <t>EurILCA</t>
+  </si>
+  <si>
+    <t>IL6W-18meJ, IL7-18meJ</t>
+  </si>
+  <si>
+    <t>Bodrum Spor Yelken, Turecko</t>
   </si>
   <si>
     <t>10.10.2026</t>
   </si>
   <si>
     <t>Modrá Stuha Boleváku</t>
   </si>
   <si>
     <t>TJ Lokomotiva Plzeň z.s.</t>
   </si>
   <si>
     <t>Fin-1MI, Fb-1MI, IL4-1MI, IL7-1MI, Q-1MI, RsF-1MI, RsT-4K</t>
   </si>
   <si>
     <t>Bolevák</t>
   </si>
   <si>
     <t>https://www.sailing.cz/noticeboard/261417</t>
   </si>
   <si>
     <t>17.10.2026</t>
   </si>
   <si>
     <t>Cena Lokomotivy</t>
   </si>
@@ -623,474 +698,581 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I17"/>
+  <dimension ref="A1:I21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2">
-        <v>264001</v>
+        <v>264136</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>12</v>
       </c>
       <c r="G2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3">
-        <v>264010</v>
+        <v>264001</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="D3" t="s">
         <v>15</v>
       </c>
       <c r="E3" t="s">
         <v>16</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
       <c r="G3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4">
-        <v>264029</v>
+        <v>264010</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>21</v>
       </c>
       <c r="F4" t="s">
         <v>22</v>
       </c>
       <c r="G4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5">
-        <v>261603</v>
+        <v>264029</v>
       </c>
       <c r="B5" t="s">
         <v>24</v>
       </c>
       <c r="C5">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="D5" t="s">
         <v>25</v>
       </c>
       <c r="E5" t="s">
         <v>26</v>
       </c>
       <c r="F5" t="s">
         <v>27</v>
       </c>
       <c r="G5" t="s">
         <v>28</v>
       </c>
-      <c r="I5" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6">
-        <v>262109</v>
+        <v>261603</v>
       </c>
       <c r="B6" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C6">
         <v>3</v>
       </c>
       <c r="D6" t="s">
+        <v>30</v>
+      </c>
+      <c r="E6" t="s">
         <v>31</v>
       </c>
-      <c r="E6" t="s">
+      <c r="F6" t="s">
         <v>32</v>
       </c>
-      <c r="F6" t="s">
+      <c r="G6" t="s">
         <v>33</v>
       </c>
-      <c r="G6" t="s">
+      <c r="I6" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7">
-        <v>264045</v>
+        <v>262109</v>
       </c>
       <c r="B7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C7">
+        <v>3</v>
+      </c>
+      <c r="D7" t="s">
         <v>36</v>
       </c>
-      <c r="C7">
-[...2 lines deleted...]
-      <c r="D7" t="s">
+      <c r="E7" t="s">
         <v>37</v>
       </c>
-      <c r="E7" t="s">
+      <c r="F7" t="s">
         <v>38</v>
       </c>
-      <c r="F7" t="s">
+      <c r="G7" t="s">
         <v>39</v>
       </c>
-      <c r="G7" t="s">
+      <c r="I7" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
-        <v>262123</v>
+        <v>264045</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="D8" t="s">
         <v>42</v>
       </c>
       <c r="E8" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="F8" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G8" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
-        <v>264067</v>
+        <v>262123</v>
       </c>
       <c r="B9" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C9">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="D9" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E9" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="F9" t="s">
         <v>48</v>
       </c>
       <c r="G9" t="s">
+        <v>39</v>
+      </c>
+      <c r="I9" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
-        <v>261505</v>
+        <v>264067</v>
       </c>
       <c r="B10" t="s">
         <v>50</v>
       </c>
       <c r="C10">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="D10" t="s">
         <v>51</v>
       </c>
       <c r="E10" t="s">
         <v>52</v>
       </c>
       <c r="F10" t="s">
         <v>53</v>
       </c>
       <c r="G10" t="s">
         <v>54</v>
       </c>
-      <c r="H10" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
-        <v>267013</v>
+        <v>264073</v>
       </c>
       <c r="B11" t="s">
+        <v>55</v>
+      </c>
+      <c r="C11">
+        <v>9</v>
+      </c>
+      <c r="D11" t="s">
         <v>56</v>
       </c>
-      <c r="C11">
-[...2 lines deleted...]
-      <c r="D11" t="s">
+      <c r="E11" t="s">
         <v>57</v>
       </c>
-      <c r="E11" t="s">
+      <c r="F11" t="s">
         <v>58</v>
       </c>
-      <c r="F11" t="s">
+      <c r="G11" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
-        <v>261904</v>
+        <v>261505</v>
       </c>
       <c r="B12" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C12">
         <v>2</v>
       </c>
       <c r="D12" t="s">
+        <v>61</v>
+      </c>
+      <c r="E12" t="s">
         <v>62</v>
       </c>
-      <c r="E12" t="s">
+      <c r="F12" t="s">
         <v>63</v>
       </c>
-      <c r="F12" t="s">
+      <c r="G12" t="s">
         <v>64</v>
       </c>
-      <c r="G12" t="s">
+      <c r="H12" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
-        <v>261615</v>
+        <v>267013</v>
       </c>
       <c r="B13" t="s">
         <v>66</v>
       </c>
       <c r="C13">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D13" t="s">
         <v>67</v>
       </c>
       <c r="E13" t="s">
-        <v>26</v>
+        <v>68</v>
       </c>
       <c r="F13" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G13" t="s">
-        <v>28</v>
+        <v>70</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
-        <v>261507</v>
+        <v>261904</v>
       </c>
       <c r="B14" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C14">
         <v>2</v>
       </c>
       <c r="D14" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="E14" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="F14" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="G14" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>75</v>
+      </c>
+      <c r="I14" t="s">
+        <v>76</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
-        <v>262166</v>
+        <v>261615</v>
       </c>
       <c r="B15" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C15">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D15" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="E15" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F15" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="G15" t="s">
-        <v>34</v>
+        <v>33</v>
+      </c>
+      <c r="I15" t="s">
+        <v>80</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
-        <v>261417</v>
+        <v>264120</v>
       </c>
       <c r="B16" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="C16">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D16" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="E16" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="F16" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="G16" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>85</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
-        <v>261418</v>
+        <v>261507</v>
       </c>
       <c r="B17" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C17">
         <v>2</v>
       </c>
       <c r="D17" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E17" t="s">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="F17" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="G17" t="s">
-        <v>82</v>
+        <v>90</v>
+      </c>
+      <c r="H17" t="s">
+        <v>91</v>
       </c>
       <c r="I17" t="s">
-        <v>87</v>
+        <v>92</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18">
+        <v>262166</v>
+      </c>
+      <c r="B18" t="s">
+        <v>93</v>
+      </c>
+      <c r="C18">
+        <v>3</v>
+      </c>
+      <c r="D18" t="s">
+        <v>94</v>
+      </c>
+      <c r="E18" t="s">
+        <v>37</v>
+      </c>
+      <c r="F18" t="s">
+        <v>95</v>
+      </c>
+      <c r="G18" t="s">
+        <v>39</v>
+      </c>
+      <c r="H18" t="s">
+        <v>96</v>
+      </c>
+      <c r="I18" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19">
+        <v>264127</v>
+      </c>
+      <c r="B19" t="s">
+        <v>98</v>
+      </c>
+      <c r="C19">
+        <v>8</v>
+      </c>
+      <c r="D19" t="s">
+        <v>99</v>
+      </c>
+      <c r="E19" t="s">
+        <v>100</v>
+      </c>
+      <c r="F19" t="s">
+        <v>101</v>
+      </c>
+      <c r="G19" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20">
+        <v>261417</v>
+      </c>
+      <c r="B20" t="s">
+        <v>103</v>
+      </c>
+      <c r="C20">
+        <v>1</v>
+      </c>
+      <c r="D20" t="s">
+        <v>104</v>
+      </c>
+      <c r="E20" t="s">
+        <v>105</v>
+      </c>
+      <c r="F20" t="s">
+        <v>106</v>
+      </c>
+      <c r="G20" t="s">
+        <v>107</v>
+      </c>
+      <c r="I20" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21">
+        <v>261418</v>
+      </c>
+      <c r="B21" t="s">
+        <v>109</v>
+      </c>
+      <c r="C21">
+        <v>2</v>
+      </c>
+      <c r="D21" t="s">
+        <v>110</v>
+      </c>
+      <c r="E21" t="s">
+        <v>105</v>
+      </c>
+      <c r="F21" t="s">
+        <v>111</v>
+      </c>
+      <c r="G21" t="s">
+        <v>107</v>
+      </c>
+      <c r="I21" t="s">
+        <v>112</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">